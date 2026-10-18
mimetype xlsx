--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -8,65 +8,65 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="74">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
@@ -96,50 +96,53 @@
   <si>
     <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
@@ -150,158 +153,184 @@
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
+    <t>өткен жылғы тиісті кезеңге                                       %-бен</t>
+  </si>
+  <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=</t>
-[...8 lines deleted...]
-    <t>17.09.2026г.</t>
+    <t xml:space="preserve">Облыс </t>
+  </si>
+  <si>
+    <t>Көкшетау қ.ә.</t>
+  </si>
+  <si>
+    <t>Қосшы қ.ә.</t>
+  </si>
+  <si>
+    <t>Степногорск қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақкөл</t>
+  </si>
+  <si>
+    <t>Аршалы</t>
+  </si>
+  <si>
+    <t>Астрахан</t>
+  </si>
+  <si>
+    <t>Атбасар</t>
+  </si>
+  <si>
+    <t>Бұланды</t>
+  </si>
+  <si>
+    <t>Егіндікөл</t>
+  </si>
+  <si>
+    <t>Біржан сал</t>
+  </si>
+  <si>
+    <t>Ерейментау</t>
+  </si>
+  <si>
+    <t>Есіл</t>
+  </si>
+  <si>
+    <t>Жақсы</t>
+  </si>
+  <si>
+    <t>Жарқайың</t>
+  </si>
+  <si>
+    <t>Зеренді</t>
+  </si>
+  <si>
+    <t>Қорғалжын</t>
+  </si>
+  <si>
+    <t>Сандықтау</t>
+  </si>
+  <si>
+    <t>Целиноград</t>
+  </si>
+  <si>
+    <t>Шортанды</t>
+  </si>
+  <si>
+    <t>Бурабай</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-қыркүйек)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
   <si>
     <t>Құрылыс, инвестициялар статистикасы және құрылымдық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Туружанова Ляззат Еркеновна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7162 40-19-57</t>
   </si>
   <si>
-    <t xml:space="preserve"> l.turuzhanova@aspire.gov.kz</t>
-[...68 lines deleted...]
-    <t>Өткен жылғы тиісті кезеңге пайызбен</t>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -383,265 +412,306 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color rgb="FF0033CC"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
-    <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -891,1203 +961,1231 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="103.77734375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="31.5546875" style="19" customWidth="1"/>
+    <col min="2" max="2" width="92.88671875" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="1"/>
-[...3 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B2" s="4">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="6" t="s">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B6" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="43.2" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="8"/>
-[...3 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="M12" s="9"/>
-[...2 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="M13" s="9"/>
-[...2 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="34" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="B14" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="9"/>
+      <c r="B15" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="2" t="s">
-[...5 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="A16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="2" t="s">
-[...8 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="35" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="14"/>
+      <c r="B17" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13" ht="30.6" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="2" t="s">
-[...5 lines deleted...]
-      <c r="M19" s="15"/>
+      <c r="A19" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="2" t="s">
-[...5 lines deleted...]
-      <c r="M20" s="14"/>
+      <c r="A20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="2" t="s">
-[...5 lines deleted...]
-      <c r="M21" s="15"/>
+      <c r="A21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="B25" s="18" t="s">
-[...2 lines deleted...]
-      <c r="M25" s="15"/>
+      <c r="B25" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B22"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23:B34"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="37.5546875" style="18" customWidth="1"/>
-    <col min="2" max="2" width="98.77734375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="32.77734375" style="19" customWidth="1"/>
+    <col min="2" max="2" width="92.109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B2" s="4">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="4" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="B3" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="4" customFormat="1" ht="18" customHeight="1">
-[...8 lines deleted...]
-      <c r="A6" s="2" t="s">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="60" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="4" customFormat="1" ht="68.25" customHeight="1">
-[...11 lines deleted...]
-      <c r="B8" s="5" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="61.8" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="4" customFormat="1" ht="59.25" customHeight="1">
-[...8 lines deleted...]
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="43.2" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="4" customFormat="1">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="8"/>
-[...2 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="13" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="26.4">
+      <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B14" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1">
+      <c r="A15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B15" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="B16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="35" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="B17" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13" ht="28.8" customHeight="1">
+      <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="B18" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A19" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="37" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="B19" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="38" t="s">
-[...5 lines deleted...]
-      <c r="B22" s="17"/>
+      <c r="B20" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageMargins left="0.51181102362204722" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="20" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="20"/>
+    <col min="1" max="1" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="19"/>
-[...1 lines deleted...]
-      <c r="C1" s="19"/>
+      <c r="A1" s="20"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="19"/>
-[...1 lines deleted...]
-      <c r="C2" s="19"/>
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="19"/>
-[...1 lines deleted...]
-      <c r="C3" s="21"/>
+      <c r="A3" s="20"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="19"/>
-[...3 lines deleted...]
-      <c r="C4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="19"/>
-[...3 lines deleted...]
-      <c r="C5" s="21"/>
+      <c r="A5" s="20"/>
+      <c r="B5" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="22"/>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="19"/>
-[...3 lines deleted...]
-      <c r="C6" s="21"/>
+      <c r="A6" s="20"/>
+      <c r="B6" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="22"/>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="19"/>
-[...3 lines deleted...]
-      <c r="C7" s="21"/>
+      <c r="A7" s="20"/>
+      <c r="B7" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="22"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="19"/>
-[...3 lines deleted...]
-      <c r="C8" s="21"/>
+      <c r="A8" s="20"/>
+      <c r="B8" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="19"/>
-[...1 lines deleted...]
-      <c r="C9" s="21"/>
+      <c r="A9" s="20"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3" ht="26.4">
-      <c r="A10" s="19"/>
-[...3 lines deleted...]
-      <c r="C10" s="21"/>
+      <c r="A10" s="20"/>
+      <c r="B10" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="19"/>
-[...1 lines deleted...]
-      <c r="C11" s="21"/>
+      <c r="A11" s="20"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="19"/>
-[...1 lines deleted...]
-      <c r="C12" s="21"/>
+      <c r="A12" s="20"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="19"/>
-[...1 lines deleted...]
-      <c r="C13" s="19"/>
+      <c r="A13" s="20"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
     </row>
     <row r="14" spans="1:3" ht="14.4">
-      <c r="A14" s="32" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="33"/>
+      <c r="A14" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="19"/>
-[...1 lines deleted...]
-      <c r="C15" s="19"/>
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="19"/>
-[...1 lines deleted...]
-      <c r="C16" s="19"/>
+      <c r="A16" s="20"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="19"/>
-[...1 lines deleted...]
-      <c r="C17" s="19"/>
+      <c r="A17" s="20"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
     </row>
     <row r="18" spans="1:3">
-      <c r="B18" s="24"/>
+      <c r="B18" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:B25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="43.5546875" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="25"/>
+    <col min="1" max="1" width="22.6640625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="19.5546875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="26" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="26" customWidth="1"/>
+    <col min="5" max="5" width="17" style="26" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
+      <c r="B1" s="53"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+    </row>
+    <row r="4" spans="1:7" ht="24" customHeight="1">
+      <c r="A4" s="28"/>
+      <c r="B4" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A5" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="38">
+        <v>273230.90000000002</v>
+      </c>
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="G5" s="31"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.2">
+      <c r="A6" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="39">
+        <v>94078.8</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="G6" s="31"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.2">
+      <c r="A7" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="39">
+        <v>16319.1</v>
+      </c>
+      <c r="C7" s="29"/>
+      <c r="D7" s="30"/>
+      <c r="G7" s="31"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.2">
+      <c r="A8" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="39">
+        <v>28613.4</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30"/>
+      <c r="G8" s="31"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.2">
+      <c r="A9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="39">
+        <v>3374.1</v>
+      </c>
+      <c r="C9" s="29"/>
+      <c r="D9" s="30"/>
+      <c r="G9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.2">
+      <c r="A10" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="39">
+        <v>15166.1</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="30"/>
+      <c r="G10" s="31"/>
+    </row>
+    <row r="11" spans="1:7" ht="13.2">
+      <c r="A11" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="43"/>
-[...18 lines deleted...]
-      <c r="A5" s="44" t="s">
+      <c r="B11" s="39">
+        <v>2739.6</v>
+      </c>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
+      <c r="G11" s="31"/>
+    </row>
+    <row r="12" spans="1:7" ht="13.2">
+      <c r="A12" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="39">
-[...7 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="B12" s="39">
+        <v>4680.1000000000004</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="30"/>
+      <c r="G12" s="31"/>
+    </row>
+    <row r="13" spans="1:7" ht="13.2">
+      <c r="A13" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="40">
-[...7 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="B13" s="39">
+        <v>3147.7</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="30"/>
+      <c r="G13" s="31"/>
+    </row>
+    <row r="14" spans="1:7" ht="13.2">
+      <c r="A14" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="40">
-[...7 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="B14" s="39">
+        <v>129.6</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="30"/>
+      <c r="G14" s="31"/>
+    </row>
+    <row r="15" spans="1:7" ht="13.2">
+      <c r="A15" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="40">
-[...7 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="B15" s="39">
+        <v>3075.2</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="31"/>
+      <c r="G15" s="31"/>
+    </row>
+    <row r="16" spans="1:7" ht="13.2">
+      <c r="A16" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="40">
-[...7 lines deleted...]
-      <c r="A10" s="45" t="s">
+      <c r="B16" s="39">
+        <v>5233.8999999999996</v>
+      </c>
+      <c r="C16" s="32"/>
+      <c r="D16" s="31"/>
+      <c r="G16" s="31"/>
+    </row>
+    <row r="17" spans="1:9" ht="13.2">
+      <c r="A17" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="40">
-[...7 lines deleted...]
-      <c r="A11" s="45" t="s">
+      <c r="B17" s="39">
+        <v>16157.9</v>
+      </c>
+      <c r="C17" s="32"/>
+      <c r="D17" s="31"/>
+      <c r="G17" s="31"/>
+    </row>
+    <row r="18" spans="1:9" ht="13.2">
+      <c r="A18" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="40">
-[...7 lines deleted...]
-      <c r="A12" s="45" t="s">
+      <c r="B18" s="39">
+        <v>9064.2999999999993</v>
+      </c>
+      <c r="C18" s="32"/>
+      <c r="D18" s="31"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:9" ht="13.2">
+      <c r="A19" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="40">
-[...7 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="B19" s="39">
+        <v>1710.8</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="31"/>
+      <c r="G19" s="31"/>
+    </row>
+    <row r="20" spans="1:9" ht="13.2">
+      <c r="A20" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="40">
-[...7 lines deleted...]
-      <c r="A14" s="45" t="s">
+      <c r="B20" s="39">
+        <v>17632.2</v>
+      </c>
+      <c r="C20" s="32"/>
+      <c r="D20" s="31"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:9" ht="13.2">
+      <c r="A21" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="40">
-[...7 lines deleted...]
-      <c r="A15" s="46" t="s">
+      <c r="B21" s="39">
+        <v>1254.7</v>
+      </c>
+      <c r="C21" s="32"/>
+      <c r="D21" s="31"/>
+      <c r="G21" s="31"/>
+    </row>
+    <row r="22" spans="1:9" ht="13.2">
+      <c r="A22" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="40">
-[...7 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="B22" s="39">
+        <v>1436.2</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="I22" s="33"/>
+    </row>
+    <row r="23" spans="1:9" ht="13.2">
+      <c r="A23" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="40">
-[...7 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="B23" s="39">
+        <v>22601.5</v>
+      </c>
+      <c r="C23" s="27"/>
+    </row>
+    <row r="24" spans="1:9" ht="13.2">
+      <c r="A24" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="40">
-[...7 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="B24" s="39">
+        <v>6575.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="13.2">
+      <c r="A25" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="40">
-[...73 lines deleted...]
-        <v>12852.5</v>
+      <c r="B25" s="39">
+        <v>20240</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="41" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="25"/>
+    <col min="1" max="1" width="22.6640625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="19.6640625" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="26" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="26" customWidth="1"/>
+    <col min="5" max="5" width="17" style="26" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A1" s="43" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="43"/>
+      <c r="A1" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="53"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+    </row>
+    <row r="4" spans="1:7" ht="24" customHeight="1">
+      <c r="A4" s="28"/>
+      <c r="B4" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A5" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="40">
+        <v>100.2</v>
+      </c>
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="G5" s="31"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.2">
+      <c r="A6" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="41">
+        <v>140</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="G6" s="31"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.2">
+      <c r="A7" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="41">
+        <v>100.8</v>
+      </c>
+      <c r="C7" s="29"/>
+      <c r="D7" s="30"/>
+      <c r="G7" s="31"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.2">
+      <c r="A8" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="41">
+        <v>260</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30"/>
+      <c r="G8" s="31"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.2">
+      <c r="A9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="41">
+        <v>48.6</v>
+      </c>
+      <c r="C9" s="29"/>
+      <c r="D9" s="30"/>
+      <c r="G9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.2">
+      <c r="A10" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="41">
+        <v>82.8</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="30"/>
+      <c r="G10" s="31"/>
+    </row>
+    <row r="11" spans="1:7" ht="13.2">
+      <c r="A11" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="43"/>
-[...18 lines deleted...]
-      <c r="A5" s="44" t="s">
+      <c r="B11" s="41">
+        <v>57.7</v>
+      </c>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
+      <c r="G11" s="31"/>
+    </row>
+    <row r="12" spans="1:7" ht="13.2">
+      <c r="A12" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="48">
-[...7 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="B12" s="41">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="30"/>
+      <c r="G12" s="31"/>
+    </row>
+    <row r="13" spans="1:7" ht="13.2">
+      <c r="A13" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="49">
-[...7 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="B13" s="41">
+        <v>82.1</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="30"/>
+      <c r="G13" s="31"/>
+    </row>
+    <row r="14" spans="1:7" ht="13.2">
+      <c r="A14" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="49">
-[...7 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="B14" s="41">
+        <v>36.6</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="30"/>
+      <c r="G14" s="31"/>
+    </row>
+    <row r="15" spans="1:7" ht="13.2">
+      <c r="A15" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="49">
-[...7 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="B15" s="41">
+        <v>50.3</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="31"/>
+      <c r="G15" s="31"/>
+    </row>
+    <row r="16" spans="1:7" ht="13.2">
+      <c r="A16" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="49">
-[...7 lines deleted...]
-      <c r="A10" s="45" t="s">
+      <c r="B16" s="41">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C16" s="32"/>
+      <c r="D16" s="31"/>
+      <c r="G16" s="31"/>
+    </row>
+    <row r="17" spans="1:9" ht="13.2">
+      <c r="A17" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="49">
-[...7 lines deleted...]
-      <c r="A11" s="45" t="s">
+      <c r="B17" s="41">
+        <v>400.4</v>
+      </c>
+      <c r="C17" s="32"/>
+      <c r="D17" s="31"/>
+      <c r="G17" s="31"/>
+    </row>
+    <row r="18" spans="1:9" ht="13.2">
+      <c r="A18" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="49">
-[...7 lines deleted...]
-      <c r="A12" s="45" t="s">
+      <c r="B18" s="41">
+        <v>213.9</v>
+      </c>
+      <c r="C18" s="32"/>
+      <c r="D18" s="31"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:9" ht="13.2">
+      <c r="A19" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="49">
-[...7 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="B19" s="41">
+        <v>26</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="31"/>
+      <c r="G19" s="31"/>
+    </row>
+    <row r="20" spans="1:9" ht="13.2">
+      <c r="A20" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="49">
-[...7 lines deleted...]
-      <c r="A14" s="45" t="s">
+      <c r="B20" s="41">
+        <v>67.5</v>
+      </c>
+      <c r="C20" s="32"/>
+      <c r="D20" s="31"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:9" ht="13.2">
+      <c r="A21" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="49">
-[...7 lines deleted...]
-      <c r="A15" s="46" t="s">
+      <c r="B21" s="41">
+        <v>14.5</v>
+      </c>
+      <c r="C21" s="32"/>
+      <c r="D21" s="31"/>
+      <c r="G21" s="31"/>
+    </row>
+    <row r="22" spans="1:9" ht="13.2">
+      <c r="A22" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="49">
-[...7 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="B22" s="41">
+        <v>30.3</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="30"/>
+      <c r="G22" s="31"/>
+      <c r="I22" s="33"/>
+    </row>
+    <row r="23" spans="1:9" ht="13.2">
+      <c r="A23" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="49">
-[...7 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="B23" s="41">
+        <v>56.4</v>
+      </c>
+      <c r="C23" s="27"/>
+    </row>
+    <row r="24" spans="1:9" ht="13.2">
+      <c r="A24" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="49">
-[...7 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="B24" s="41">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="13.2">
+      <c r="A25" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="49">
-[...73 lines deleted...]
-        <v>88.6</v>
+      <c r="B25" s="41">
+        <v>106.8</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="26"/>
+      <c r="A26" s="27"/>
     </row>
     <row r="34" spans="2:6">
-      <c r="B34" s="26"/>
+      <c r="B34" s="27"/>
     </row>
     <row r="45" spans="2:6">
-      <c r="F45" s="26"/>
+      <c r="F45" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2096,61 +2194,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C92B607-9FAC-4DA0-B0AB-658C4216C4ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>