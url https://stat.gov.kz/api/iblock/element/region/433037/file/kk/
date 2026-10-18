--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -9,66 +9,66 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656" tabRatio="862" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер 163502" sheetId="11" r:id="rId1"/>
     <sheet name="метадеректер 163504" sheetId="13" r:id="rId2"/>
     <sheet name="метадеректер 163506" sheetId="15" r:id="rId3"/>
     <sheet name="метадеректер 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId5"/>
     <sheet name="КСП 163502,163504,163506,163508" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="60">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдістемесі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
@@ -179,85 +179,87 @@
   <si>
     <t>Пайдалануға берілген амбулаториялық-емханалық ұйымдардағы ауысымдағы келіп кетулер саны</t>
   </si>
   <si>
     <t xml:space="preserve">Әлеуметтік сала объектілерін пайдалануға беру </t>
   </si>
   <si>
     <t>Жалпы білім беретін мектептер, оқушылар орны</t>
   </si>
   <si>
     <t>Мектепке дейінгі мекемелер, орны</t>
   </si>
   <si>
     <t>Ауруханалар, төсек-орын</t>
   </si>
   <si>
     <t>Амбулаториялық-емханалық мекемелер, ауысымда келіп-кету</t>
   </si>
   <si>
     <t>Мәліметтерді заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері есепті кезеңде объектілерді пайдалануға беру жүзеге асыратын,жұмыс істейтіндердің санына қарамастан,сондай-ақ жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-шілде</t>
+    <t>Туружанова Ляззат Еркеновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Құрылыс, инвестициялар статистикасы және құрылымдық статистикасы басқармасы</t>
   </si>
   <si>
-    <t>18.07.2026г.</t>
-[...14 lines deleted...]
-    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=</t>
+    <t>17.11.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -319,120 +321,158 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto Black"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -459,128 +499,132 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...29 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Финансовый 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -830,85 +874,85 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14:B21"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="38" style="19" customWidth="1"/>
-    <col min="2" max="2" width="98.109375" style="19" customWidth="1"/>
+    <col min="1" max="1" width="37.6640625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
     <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
     <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
     <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
     <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
     <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
     <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
@@ -1005,244 +1049,244 @@
     <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
     <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
     <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
     <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
     <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
     <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
     <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
     <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
     <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
     <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
     <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163502</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="24.6" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="22.2" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="28.8" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="17.399999999999999" customHeight="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="31.2" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="44" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>53</v>
+      <c r="B18" s="45" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>56</v>
+      <c r="B19" s="41" t="s">
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="42" t="s">
+        <v>55</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="43" t="s">
+        <v>56</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
@@ -1410,180 +1454,181 @@
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="44" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>53</v>
+      <c r="B18" s="45" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>56</v>
+      <c r="B19" s="41" t="s">
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="42" t="s">
+        <v>55</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="43" t="s">
+        <v>56</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14:B21"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
@@ -1750,180 +1795,181 @@
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="44" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>53</v>
+      <c r="B18" s="45" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>56</v>
+      <c r="B19" s="41" t="s">
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="42" t="s">
+        <v>55</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="43" t="s">
+        <v>56</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
@@ -2090,180 +2136,181 @@
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="19.8" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="44" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>53</v>
+      <c r="B18" s="45" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>56</v>
+      <c r="B19" s="41" t="s">
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="15" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="42" t="s">
+        <v>55</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="16.2" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="43" t="s">
+        <v>56</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.5546875" style="21" customWidth="1"/>
     <col min="3" max="256" width="9.109375" style="21"/>
     <col min="257" max="257" width="4.44140625" style="21" customWidth="1"/>
     <col min="258" max="258" width="113.5546875" style="21" customWidth="1"/>
     <col min="259" max="512" width="9.109375" style="21"/>
     <col min="513" max="513" width="4.44140625" style="21" customWidth="1"/>
     <col min="514" max="514" width="113.5546875" style="21" customWidth="1"/>
     <col min="515" max="768" width="9.109375" style="21"/>
     <col min="769" max="769" width="4.44140625" style="21" customWidth="1"/>
     <col min="770" max="770" width="113.5546875" style="21" customWidth="1"/>
     <col min="771" max="1024" width="9.109375" style="21"/>
     <col min="1025" max="1025" width="4.44140625" style="21" customWidth="1"/>
     <col min="1026" max="1026" width="113.5546875" style="21" customWidth="1"/>
     <col min="1027" max="1280" width="9.109375" style="21"/>
     <col min="1281" max="1281" width="4.44140625" style="21" customWidth="1"/>
     <col min="1282" max="1282" width="113.5546875" style="21" customWidth="1"/>
     <col min="1283" max="1536" width="9.109375" style="21"/>
     <col min="1537" max="1537" width="4.44140625" style="21" customWidth="1"/>
     <col min="1538" max="1538" width="113.5546875" style="21" customWidth="1"/>
     <col min="1539" max="1792" width="9.109375" style="21"/>
@@ -2534,60 +2581,60 @@
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="29" style="1" customWidth="1"/>
-    <col min="2" max="2" width="25.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.5546875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="22.44140625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="29.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.44140625" style="1" customWidth="1"/>
     <col min="6" max="252" width="8.88671875" style="1"/>
     <col min="253" max="253" width="13.109375" style="1" customWidth="1"/>
     <col min="254" max="254" width="14" style="1" customWidth="1"/>
     <col min="255" max="255" width="13.6640625" style="1" customWidth="1"/>
     <col min="256" max="256" width="12.109375" style="1" customWidth="1"/>
     <col min="257" max="257" width="13.109375" style="1" customWidth="1"/>
     <col min="258" max="258" width="12.6640625" style="1" customWidth="1"/>
     <col min="259" max="259" width="13.109375" style="1" customWidth="1"/>
     <col min="260" max="260" width="11.6640625" style="1" customWidth="1"/>
     <col min="261" max="261" width="13.109375" style="1" customWidth="1"/>
     <col min="262" max="508" width="8.88671875" style="1"/>
     <col min="509" max="509" width="13.109375" style="1" customWidth="1"/>
     <col min="510" max="510" width="14" style="1" customWidth="1"/>
     <col min="511" max="511" width="13.6640625" style="1" customWidth="1"/>
     <col min="512" max="512" width="12.109375" style="1" customWidth="1"/>
     <col min="513" max="513" width="13.109375" style="1" customWidth="1"/>
     <col min="514" max="514" width="12.6640625" style="1" customWidth="1"/>
     <col min="515" max="515" width="13.109375" style="1" customWidth="1"/>
     <col min="516" max="516" width="11.6640625" style="1" customWidth="1"/>
     <col min="517" max="517" width="13.109375" style="1" customWidth="1"/>
     <col min="518" max="764" width="8.88671875" style="1"/>
     <col min="765" max="765" width="13.109375" style="1" customWidth="1"/>
     <col min="766" max="766" width="14" style="1" customWidth="1"/>
     <col min="767" max="767" width="13.6640625" style="1" customWidth="1"/>
     <col min="768" max="768" width="12.109375" style="1" customWidth="1"/>
@@ -3189,241 +3236,241 @@
     <col min="15878" max="16124" width="8.88671875" style="1"/>
     <col min="16125" max="16125" width="13.109375" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="14" style="1" customWidth="1"/>
     <col min="16127" max="16127" width="13.6640625" style="1" customWidth="1"/>
     <col min="16128" max="16128" width="12.109375" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="13.109375" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="12.6640625" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="13.109375" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="11.6640625" style="1" customWidth="1"/>
     <col min="16133" max="16133" width="13.109375" style="1" customWidth="1"/>
     <col min="16134" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1">
-      <c r="A2" s="41"/>
-[...3 lines deleted...]
-      <c r="E2" s="41"/>
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
     </row>
-    <row r="3" spans="1:7" ht="39.6">
-[...1 lines deleted...]
-      <c r="B3" s="43" t="s">
+    <row r="3" spans="1:7" ht="36">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="43" t="s">
+      <c r="C3" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="43" t="s">
+      <c r="D3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="43" t="s">
+      <c r="E3" s="29" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
     </row>
     <row r="4" spans="1:7" ht="43.5" customHeight="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="44">
+      <c r="B4" s="38">
         <v>80</v>
       </c>
-      <c r="C4" s="44" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="C4" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" s="40" t="s">
+        <v>53</v>
       </c>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="27"/>
-[...3 lines deleted...]
-      <c r="E5" s="29"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="27"/>
-[...3 lines deleted...]
-      <c r="E6" s="28"/>
+      <c r="A6" s="30"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="31"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="27"/>
-[...3 lines deleted...]
-      <c r="E7" s="29"/>
+      <c r="A7" s="30"/>
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="27"/>
-[...3 lines deleted...]
-      <c r="E8" s="29"/>
+      <c r="A8" s="30"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="27"/>
-[...3 lines deleted...]
-      <c r="E9" s="29"/>
+      <c r="A9" s="30"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="27"/>
-[...3 lines deleted...]
-      <c r="E10" s="29"/>
+      <c r="A10" s="30"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="27"/>
-[...3 lines deleted...]
-      <c r="E11" s="29"/>
+      <c r="A11" s="30"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="27"/>
-[...3 lines deleted...]
-      <c r="E12" s="28"/>
+      <c r="A12" s="30"/>
+      <c r="B12" s="31"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="31"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="27"/>
-[...3 lines deleted...]
-      <c r="E13" s="29"/>
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="27"/>
-[...3 lines deleted...]
-      <c r="E14" s="29"/>
+      <c r="A14" s="30"/>
+      <c r="B14" s="31"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="27"/>
-[...3 lines deleted...]
-      <c r="E15" s="29"/>
+      <c r="A15" s="30"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="27"/>
-[...3 lines deleted...]
-      <c r="E16" s="28"/>
+      <c r="A16" s="30"/>
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="31"/>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="27"/>
-[...3 lines deleted...]
-      <c r="E17" s="29"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="27"/>
-[...3 lines deleted...]
-      <c r="E18" s="29"/>
+      <c r="A18" s="30"/>
+      <c r="B18" s="31"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="27"/>
-[...3 lines deleted...]
-      <c r="E19" s="29"/>
+      <c r="A19" s="30"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="31"/>
-[...3 lines deleted...]
-      <c r="E20" s="29"/>
+      <c r="A20" s="34"/>
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="27"/>
-[...3 lines deleted...]
-      <c r="E21" s="29"/>
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="27"/>
-[...3 lines deleted...]
-      <c r="E22" s="29"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="32"/>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="32"/>
-[...3 lines deleted...]
-      <c r="E23" s="34"/>
+      <c r="A23" s="35"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="37"/>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="32"/>
-[...3 lines deleted...]
-      <c r="E24" s="34"/>
+      <c r="A24" s="35"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">