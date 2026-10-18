--- v0 (2026-09-04)
+++ v1 (2026-10-18)
@@ -5,65 +5,65 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
-    <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
-    <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
+    <sheet name="Показатель 162101" sheetId="34" r:id="rId4"/>
+    <sheet name="Показатель 162107" sheetId="35" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="67">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -111,53 +111,50 @@
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
-[...1 lines deleted...]
-  <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Объем строительных работ </t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
@@ -168,183 +165,161 @@
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
-    <t>2024</t>
-[...5 lines deleted...]
-    <t>в % к предыдущему месяцу текущего года</t>
+    <t>Объем строительных работ, млн. тенге</t>
   </si>
   <si>
     <t>Объем строительных работ</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства, инвестиций и структурной статистики</t>
   </si>
   <si>
     <t>Туружанова Ляззат Еркеновна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7162 40-19-57</t>
   </si>
   <si>
     <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>Объем строительных работ, млн. теңге</t>
-[...1 lines deleted...]
-  <si>
     <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...10 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -363,324 +338,290 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="medium">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
-    <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Финансовый 3" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -930,498 +871,492 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="19.8" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="28" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
+      <c r="B9" s="24" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="45.6" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="24" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="18" customHeight="1">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="43" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="44" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="43" t="s">
-        <v>63</v>
+      <c r="B14" s="44" t="s">
+        <v>59</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="49" t="s">
-        <v>58</v>
+      <c r="B15" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="44" t="s">
-        <v>65</v>
+      <c r="B18" s="39" t="s">
+        <v>61</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>66</v>
+      <c r="B19" s="40" t="s">
+        <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="46" t="s">
-        <v>67</v>
+      <c r="B20" s="41" t="s">
+        <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="47" t="s">
-        <v>68</v>
+      <c r="B21" s="42" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="105.5546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="23" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="43" t="s">
-        <v>63</v>
+      <c r="B14" s="23" t="s">
+        <v>59</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="49" t="s">
-        <v>30</v>
+      <c r="B15" s="23" t="s">
+        <v>60</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="44" t="s">
-        <v>65</v>
+      <c r="B18" s="39" t="s">
+        <v>61</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>66</v>
+      <c r="B19" s="40" t="s">
+        <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="46" t="s">
-        <v>67</v>
+      <c r="B20" s="41" t="s">
+        <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="47" t="s">
-        <v>68</v>
+      <c r="B21" s="42" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
@@ -1452,840 +1387,699 @@
     </row>
     <row r="12" spans="2:2" ht="26.4">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:O13"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:H7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:M6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="3" width="10.44140625" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="11.44140625" customWidth="1"/>
+    <col min="1" max="1" width="8" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.5546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.33203125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.5546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:15" ht="13.8" thickBot="1">
+      <c r="A1" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="50"/>
-[...29 lines deleted...]
-      <c r="B3" s="32" t="s">
+      <c r="C2" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="D2" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="E2" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="F2" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="G2" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="H2" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="I2" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="J2" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="K2" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="L2" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="M2" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="M3" s="33" t="s">
+    </row>
+    <row r="3" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A3" s="46" t="s">
         <v>48</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="M4" s="51"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="36">
+        <v>2359.6999999999998</v>
+      </c>
+      <c r="C4" s="28">
+        <v>2694.8</v>
+      </c>
+      <c r="D4" s="28">
+        <v>14647.8</v>
+      </c>
+      <c r="E4" s="28">
+        <v>5582.7</v>
+      </c>
+      <c r="F4" s="28">
+        <v>19288.3</v>
+      </c>
+      <c r="G4" s="28">
+        <v>26116.9</v>
+      </c>
+      <c r="H4" s="28">
+        <v>33739.300000000003</v>
+      </c>
+      <c r="I4" s="28">
+        <v>32286.5</v>
+      </c>
+      <c r="J4" s="28">
+        <v>58281.7</v>
+      </c>
+      <c r="K4" s="28">
+        <v>33932.5</v>
+      </c>
+      <c r="L4" s="28">
+        <v>36620.699999999997</v>
+      </c>
+      <c r="M4" s="28">
+        <v>73693.100000000006</v>
+      </c>
+      <c r="N4" s="35"/>
+      <c r="O4" s="31"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="35" t="s">
-[...39 lines deleted...]
-      <c r="O5" s="24"/>
+      <c r="A5" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="28">
+        <v>5477.2</v>
+      </c>
+      <c r="C5" s="28">
+        <v>9543.9</v>
+      </c>
+      <c r="D5" s="28">
+        <v>20570.900000000001</v>
+      </c>
+      <c r="E5" s="28">
+        <v>8330.2000000000007</v>
+      </c>
+      <c r="F5" s="28">
+        <v>19332.560000000001</v>
+      </c>
+      <c r="G5" s="28">
+        <v>48080.5</v>
+      </c>
+      <c r="H5" s="28">
+        <v>30162.3</v>
+      </c>
+      <c r="I5" s="28">
+        <v>31143.1</v>
+      </c>
+      <c r="J5" s="28">
+        <v>79595.199999999997</v>
+      </c>
+      <c r="K5" s="28">
+        <v>32802.199999999997</v>
+      </c>
+      <c r="L5" s="28">
+        <v>35553.5</v>
+      </c>
+      <c r="M5" s="28">
+        <v>111151.5</v>
+      </c>
+      <c r="N5" s="35"/>
+      <c r="O5" s="31"/>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="35" t="s">
-[...45 lines deleted...]
-      <c r="B7" s="37">
+      <c r="A6" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B6" s="28">
         <v>6049.6</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C6" s="28">
         <v>8408.5</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D6" s="28">
         <v>14349</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E6" s="28">
         <v>19134.7</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F6" s="28">
         <v>21563.599999999999</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G6" s="28">
         <v>58875.6</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H6" s="28">
         <v>41030.9</v>
       </c>
-      <c r="I7" s="37"/>
-[...69 lines deleted...]
-      <c r="O11"/>
+      <c r="I6" s="28">
+        <v>38650.6</v>
+      </c>
+      <c r="J6" s="28">
+        <v>65168.4</v>
+      </c>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="31"/>
+    </row>
+    <row r="7" spans="1:15" ht="12.75" customHeight="1">
+      <c r="O7" s="31"/>
+    </row>
+    <row r="8" spans="1:15" ht="13.5" customHeight="1">
+      <c r="O8" s="31"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="O9" s="31"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="O10" s="31"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="O11" s="31"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.75" customHeight="1">
+      <c r="O12" s="31"/>
+    </row>
+    <row r="13" spans="1:15" ht="14.25" customHeight="1">
+      <c r="O13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A3:M3"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O17"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" customWidth="1"/>
-    <col min="11" max="11" width="11.44140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="20" max="20" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
-[...33 lines deleted...]
-      <c r="B3" s="33" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.8" thickBot="1">
+      <c r="A3" s="38"/>
+      <c r="B3" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="E3" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="F3" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="G3" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="H3" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="I3" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="J3" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="33" t="s">
+      <c r="K3" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="L3" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="L3" s="33" t="s">
+      <c r="M3" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="M3" s="34" t="s">
-[...40 lines deleted...]
-      <c r="A6" s="35" t="s">
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="30">
         <v>5.8</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="34">
         <v>114.9</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="33">
         <v>544.6</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="27">
         <v>38.5</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="34">
         <v>344.8</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="27">
         <v>135.1</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="27">
         <v>126.9</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="33">
         <v>95.8</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J6" s="30">
         <v>179</v>
       </c>
-      <c r="K6" s="38">
+      <c r="K6" s="30">
         <v>57.7</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="28">
         <v>107.5</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="32">
         <v>203.9</v>
       </c>
-      <c r="O6" s="24"/>
-[...2 lines deleted...]
-      <c r="A7" s="35" t="s">
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="27">
+        <v>7.5</v>
+      </c>
+      <c r="C7" s="27">
+        <v>173.6</v>
+      </c>
+      <c r="D7" s="27">
+        <v>215.3</v>
+      </c>
+      <c r="E7" s="27">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F7" s="28">
+        <v>232.3</v>
+      </c>
+      <c r="G7" s="27">
+        <v>247.5</v>
+      </c>
+      <c r="H7" s="30">
+        <v>62</v>
+      </c>
+      <c r="I7" s="27">
+        <v>102.7</v>
+      </c>
+      <c r="J7" s="27">
+        <v>259.89999999999998</v>
+      </c>
+      <c r="K7" s="27">
+        <v>41.4</v>
+      </c>
+      <c r="L7" s="30">
+        <v>106.4</v>
+      </c>
+      <c r="M7" s="27">
+        <v>314.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="27">
+        <v>5.2</v>
+      </c>
+      <c r="C8" s="30">
+        <v>142</v>
+      </c>
+      <c r="D8" s="27">
+        <v>169.8</v>
+      </c>
+      <c r="E8" s="27">
+        <v>131.9</v>
+      </c>
+      <c r="F8" s="28">
+        <v>109.4</v>
+      </c>
+      <c r="G8" s="27">
+        <v>270.10000000000002</v>
+      </c>
+      <c r="H8" s="30">
+        <v>70</v>
+      </c>
+      <c r="I8" s="27">
+        <v>92.7</v>
+      </c>
+      <c r="J8" s="27">
+        <v>167.9</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="27"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="41">
-[...106 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49"/>
+      <c r="I9" s="49"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="49"/>
+      <c r="L9" s="49"/>
+      <c r="M9" s="49"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="48"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="27">
         <v>118.7</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="27">
         <v>117.9</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="27">
         <v>164.7</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="30">
         <v>93</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="27">
         <v>85.5</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="27">
         <v>81.400000000000006</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="27">
         <v>128.80000000000001</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="27">
         <v>109.2</v>
       </c>
-      <c r="J11" s="41">
+      <c r="J11" s="27">
         <v>125.3</v>
       </c>
-      <c r="K11" s="41">
+      <c r="K11" s="27">
         <v>133.69999999999999</v>
       </c>
-      <c r="L11" s="41">
+      <c r="L11" s="27">
         <v>131.80000000000001</v>
       </c>
-      <c r="M11" s="41">
+      <c r="M11" s="27">
         <v>173.7</v>
       </c>
     </row>
-    <row r="12" spans="1:15" s="22" customFormat="1">
-[...3 lines deleted...]
-      <c r="B12" s="41">
+    <row r="12" spans="1:13">
+      <c r="A12" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="27">
         <v>232.1</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="27">
         <v>350.7</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="27">
         <v>138.6</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="27">
         <v>145.30000000000001</v>
       </c>
-      <c r="F12" s="37">
+      <c r="F12" s="28">
         <v>98</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="27">
         <v>179.4</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="27">
         <v>86.1</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="27">
         <v>92.5</v>
       </c>
-      <c r="J12" s="41">
+      <c r="J12" s="27">
         <v>133.19999999999999</v>
       </c>
-      <c r="K12" s="41">
+      <c r="K12" s="27">
         <v>94.8</v>
       </c>
-      <c r="L12" s="41">
+      <c r="L12" s="27">
         <v>94.1</v>
       </c>
-      <c r="M12" s="41">
+      <c r="M12" s="27">
         <v>147.19999999999999</v>
       </c>
-      <c r="O12"/>
-[...5 lines deleted...]
-      <c r="B13" s="41">
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="27">
         <v>102.9</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="27">
         <v>84.1</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="27">
         <v>66.400000000000006</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="27">
         <v>217.3</v>
       </c>
-      <c r="F13" s="37">
+      <c r="F13" s="28">
         <v>102.3</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="27">
         <v>111.7</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="27">
         <v>124.5</v>
       </c>
-      <c r="I13" s="41"/>
-[...68 lines deleted...]
-      <c r="O17"/>
+      <c r="I13" s="30">
+        <v>112</v>
+      </c>
+      <c r="J13" s="27">
+        <v>73.8</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A5:M5"/>
-    <mergeCell ref="A9:M9"/>
-    <mergeCell ref="A10:M10"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 162101</vt:lpstr>
       <vt:lpstr>Метаданные 162107</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель 162101</vt:lpstr>
       <vt:lpstr>Показатель 162107</vt:lpstr>