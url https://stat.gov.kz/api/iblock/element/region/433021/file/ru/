--- v0 (2026-09-04)
+++ v1 (2026-10-18)
@@ -1,74 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\L.Turuzhanova\Documents\динамика строй 092026\строй русс_Акмол\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51E78D11-EBF3-4C9E-96B1-FF46CBDD0CD5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId5"/>
-    <sheet name="КСП_163502,163504,163503,163508" sheetId="18" r:id="rId6"/>
+    <sheet name="Показатель" sheetId="19" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="61">
   <si>
     <t>мест</t>
   </si>
   <si>
     <t>коек</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
@@ -179,104 +185,100 @@
   <si>
     <t>Общее количество посещений в смену во введенных в эксплуатацию амбулаторно-поликлиникнических учереждениях</t>
   </si>
   <si>
     <t>Посещений в смену</t>
   </si>
   <si>
     <t xml:space="preserve"> Ввод в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы, ученических мест</t>
   </si>
   <si>
     <t>Дошкольные организации, мест</t>
   </si>
   <si>
     <t>Больниц, коек</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические организации, посещений в смену</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>январь - сентябрь 2026г.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
-[...2 lines deleted...]
-    <t>17.09.2026г.</t>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
+  </si>
+  <si>
+    <t>17.11.2026г.</t>
   </si>
   <si>
     <t>Управление статистики строительства, инвестиций и структурной статистики</t>
   </si>
   <si>
     <t>Туружанова Ляззат Еркеновна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7162 40-19-57</t>
   </si>
   <si>
     <t>l.turuzhanova@aspire.gov.kz</t>
-  </si>
-[...4 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -343,270 +345,261 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...4 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Финансовый 3" xfId="8" xr:uid="{C98539DA-87D6-432D-A8BF-BD3DB89EC34C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -615,116 +608,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -856,82 +885,82 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
     <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
     <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
     <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
@@ -1019,260 +1048,259 @@
     <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
     <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
     <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
     <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
     <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
     <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
     <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
     <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
     <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
     <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
     <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
     <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
     <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
     <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
     <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
     <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
     <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
     <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
     <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
     <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
     <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
     <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
     <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>52</v>
+      <c r="B14" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="39" t="s">
-        <v>53</v>
+      <c r="B15" s="12" t="s">
+        <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
+      <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>54</v>
+      <c r="B17" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>55</v>
+      <c r="B18" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>56</v>
+      <c r="B19" s="42" t="s">
+        <v>58</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>57</v>
+      <c r="B20" s="43" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>58</v>
+      <c r="B21" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{C0C9D515-5C6D-4941-85F0-59E33F3129A9}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{BEE8569D-E827-481B-92E2-C58C7FC75B3E}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
     <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
     <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
     <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
@@ -1360,260 +1388,259 @@
     <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
     <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
     <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
     <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
     <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
     <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
     <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
     <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
     <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
     <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
     <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
     <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
     <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
     <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
     <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
     <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
     <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
     <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
     <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
     <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
     <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
     <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
     <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>52</v>
+      <c r="B14" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="39" t="s">
-        <v>53</v>
+      <c r="B15" s="12" t="s">
+        <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
+      <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>54</v>
+      <c r="B17" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>55</v>
+      <c r="B18" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>56</v>
+      <c r="B19" s="42" t="s">
+        <v>58</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>57</v>
+      <c r="B20" s="43" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>58</v>
+      <c r="B21" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{944E8FC5-A664-4EFF-96FE-F544174F5294}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{D2A6DC03-D56F-40FD-BBC4-08D62BC87E82}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
     <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
     <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
     <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
@@ -1701,260 +1728,259 @@
     <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
     <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
     <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
     <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
     <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
     <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
     <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
     <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
     <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
     <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
     <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
     <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
     <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
     <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
     <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
     <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
     <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
     <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
     <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
     <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
     <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
     <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
     <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>52</v>
+      <c r="B14" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="39" t="s">
-        <v>53</v>
+      <c r="B15" s="12" t="s">
+        <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41" t="s">
+      <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="41" t="s">
-        <v>54</v>
+      <c r="B17" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>55</v>
+      <c r="B18" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>56</v>
+      <c r="B19" s="42" t="s">
+        <v>58</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>57</v>
+      <c r="B20" s="43" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>58</v>
+      <c r="B21" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{461C33B2-4ECB-44C9-A53F-158125E8A584}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{AC685D61-EA64-47BD-8203-9BDFE75D86E6}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
     <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
     <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
     <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
@@ -2042,260 +2068,259 @@
     <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
     <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
     <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
     <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
     <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
     <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
     <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
     <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
     <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
     <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
     <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
     <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
     <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
     <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
     <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
     <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
     <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
     <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
     <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
     <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
     <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
     <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
     <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="28.2" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="34" t="s">
-        <v>52</v>
+      <c r="B14" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="39" t="s">
-        <v>53</v>
+      <c r="B15" s="12" t="s">
+        <v>55</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>55</v>
+      <c r="B18" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>56</v>
+      <c r="B19" s="42" t="s">
+        <v>58</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="43" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{DBB11D5F-7E19-4EC7-A3F6-756C143446D0}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{69257F9A-5A88-4672-B930-C7D883146AA0}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F58" sqref="F58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.5546875" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.109375" style="20"/>
     <col min="257" max="257" width="4.44140625" style="20" customWidth="1"/>
     <col min="258" max="258" width="113.5546875" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.109375" style="20"/>
     <col min="513" max="513" width="4.44140625" style="20" customWidth="1"/>
     <col min="514" max="514" width="113.5546875" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.109375" style="20"/>
     <col min="769" max="769" width="4.44140625" style="20" customWidth="1"/>
     <col min="770" max="770" width="113.5546875" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.109375" style="20"/>
     <col min="1025" max="1025" width="4.44140625" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="113.5546875" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.109375" style="20"/>
     <col min="1281" max="1281" width="4.44140625" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="113.5546875" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.109375" style="20"/>
     <col min="1537" max="1537" width="4.44140625" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="113.5546875" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.109375" style="20"/>
     <col min="1793" max="1793" width="4.44140625" style="20" customWidth="1"/>
     <col min="1794" max="1794" width="113.5546875" style="20" customWidth="1"/>
     <col min="1795" max="2048" width="9.109375" style="20"/>
@@ -2447,877 +2472,458 @@
     <col min="14338" max="14338" width="113.5546875" style="20" customWidth="1"/>
     <col min="14339" max="14592" width="9.109375" style="20"/>
     <col min="14593" max="14593" width="4.44140625" style="20" customWidth="1"/>
     <col min="14594" max="14594" width="113.5546875" style="20" customWidth="1"/>
     <col min="14595" max="14848" width="9.109375" style="20"/>
     <col min="14849" max="14849" width="4.44140625" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="113.5546875" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="9.109375" style="20"/>
     <col min="15105" max="15105" width="4.44140625" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="113.5546875" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="9.109375" style="20"/>
     <col min="15361" max="15361" width="4.44140625" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="113.5546875" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="9.109375" style="20"/>
     <col min="15617" max="15617" width="4.44140625" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="113.5546875" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="9.109375" style="20"/>
     <col min="15873" max="15873" width="4.44140625" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="113.5546875" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="9.109375" style="20"/>
     <col min="16129" max="16129" width="4.44140625" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="113.5546875" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="19"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="21" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="21" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="21" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="21" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="21" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="21"/>
     </row>
-    <row r="12" spans="2:2" ht="26.4">
+    <row r="12" spans="2:2" ht="26.4" x14ac:dyDescent="0.25">
       <c r="B12" s="22" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="21"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="21"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="23" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8DE74D3-7A37-426E-AED4-A081417E39E8}">
+  <dimension ref="A1:L16"/>
   <sheetViews>
-    <sheetView zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.44140625" customWidth="1"/>
-[...570 lines deleted...]
-    <col min="16130" max="16130" width="16.88671875" customWidth="1"/>
+    <col min="1" max="2" width="27.33203125" style="20" customWidth="1"/>
+    <col min="3" max="3" width="23.6640625" style="20" customWidth="1"/>
+    <col min="4" max="4" width="19.77734375" style="20" customWidth="1"/>
+    <col min="5" max="5" width="41.33203125" style="20" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="48"/>
-[...12 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+    </row>
+    <row r="3" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40"/>
+      <c r="B3" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="D3" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E3" s="26" t="s">
+      <c r="E3" s="24" t="s">
         <v>49</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="33">
+      <c r="F3" s="26"/>
+    </row>
+    <row r="4" spans="1:12" s="30" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="37">
         <v>80</v>
       </c>
-      <c r="C4" s="47" t="s">
-[...16 lines deleted...]
-      <c r="E6" s="31"/>
+      <c r="C4" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="34"/>
+    </row>
+    <row r="5" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="33"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="31"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="26"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="26"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="26"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="26"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="26"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="26"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="26"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="26"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="26"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="26"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные 163502</vt:lpstr>
       <vt:lpstr>Метаданные 163504</vt:lpstr>
       <vt:lpstr>Метаданные 163506</vt:lpstr>
       <vt:lpstr>Метаданные 163508</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>КСП_163502,163504,163503,163508</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>