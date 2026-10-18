--- v0 (2026-09-04)
+++ v1 (2026-10-18)
@@ -13,70 +13,70 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="876" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" tabRatio="695" firstSheet="6" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="7" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="8" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="11" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId7"/>
     <sheet name="Показатель 163206,163213" sheetId="4" r:id="rId8"/>
     <sheet name="Показатель 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="Показатель 163201,163221" sheetId="9" r:id="rId10"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="85">
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -205,57 +205,60 @@
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">г.а. Кокшетау </t>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-сентябрь 2026г.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Область </t>
+  </si>
+  <si>
+    <t>г.а. Кокшетау</t>
   </si>
   <si>
     <t>г.а. Косшы</t>
   </si>
   <si>
     <t>г.а. Степногорска</t>
   </si>
   <si>
     <t>Аккольский</t>
   </si>
   <si>
     <t>Аршалынский</t>
   </si>
   <si>
     <t>Астраханский</t>
   </si>
   <si>
     <t>Атбасарский</t>
   </si>
   <si>
     <t>Буландынский</t>
   </si>
   <si>
     <t>Егиндыкольский</t>
   </si>
@@ -265,93 +268,84 @@
   <si>
     <t>Ерейментауский</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жаксынский</t>
   </si>
   <si>
     <t>Жаркаинский</t>
   </si>
   <si>
     <t>Зерендинский</t>
   </si>
   <si>
     <t>Коргалжынский</t>
   </si>
   <si>
     <t>Сандыктауский</t>
   </si>
   <si>
     <t>Целиноградский</t>
   </si>
   <si>
-    <t>Шортандинский</t>
+    <t xml:space="preserve">Шортандинский  </t>
   </si>
   <si>
     <t>Бурабайский</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
+    <t>17.11.2026г.</t>
   </si>
   <si>
     <t>Управление статистики строительства, инвестиций и структурной статистики</t>
   </si>
   <si>
     <t>Туружанова Ляззат Еркеновна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7162 40-19-57</t>
   </si>
   <si>
     <t>l.turuzhanova@aspire.gov.kz</t>
-  </si>
-[...7 lines deleted...]
-    <t>(январь-июль 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -395,346 +389,416 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1003,87 +1067,79 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
@@ -1227,51 +1283,51 @@
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="30.6" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
@@ -1288,642 +1344,640 @@
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>78</v>
+      <c r="B14" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>80</v>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>81</v>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>82</v>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>83</v>
+      <c r="B21" s="46" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="32.6640625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="27.21875" customWidth="1"/>
+    <col min="1" max="1" width="23.6640625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="3" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="55" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="55"/>
+      <c r="A2" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="56"/>
-[...1 lines deleted...]
-      <c r="C3" s="56"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="58"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="60" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="C4" s="51" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:12" ht="35.25" customHeight="1">
-      <c r="A5" s="57"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="60"/>
-      <c r="C5" s="60"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="38" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>89.4</v>
+        <v>58</v>
+      </c>
+      <c r="B6" s="41">
+        <v>3077</v>
+      </c>
+      <c r="C6" s="42">
+        <v>76.400000000000006</v>
       </c>
       <c r="D6" s="24"/>
       <c r="E6" s="35"/>
       <c r="F6" s="36"/>
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="28"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="39" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>70.400000000000006</v>
+        <v>59</v>
+      </c>
+      <c r="B7" s="41">
+        <v>995</v>
+      </c>
+      <c r="C7" s="42">
+        <v>54.6</v>
       </c>
       <c r="D7" s="24"/>
       <c r="E7" s="35"/>
       <c r="F7" s="36"/>
       <c r="G7" s="30"/>
       <c r="H7" s="28"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="28"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="39" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>58.5</v>
+        <v>60</v>
+      </c>
+      <c r="B8" s="41">
+        <v>513</v>
+      </c>
+      <c r="C8" s="42">
+        <v>53.2</v>
       </c>
       <c r="D8" s="24"/>
       <c r="E8" s="35"/>
       <c r="F8" s="36"/>
       <c r="G8" s="30"/>
       <c r="H8" s="28"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="28"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="39" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>61</v>
+      </c>
+      <c r="B9" s="41">
+        <v>50</v>
+      </c>
+      <c r="C9" s="42">
+        <v>833.3</v>
       </c>
       <c r="D9" s="24"/>
       <c r="E9" s="35"/>
       <c r="F9" s="36"/>
       <c r="G9" s="27"/>
       <c r="H9" s="28"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="28"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="39" t="s">
-[...6 lines deleted...]
-        <v>315</v>
+      <c r="A10" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="41">
+        <v>68</v>
+      </c>
+      <c r="C10" s="42">
+        <v>170</v>
       </c>
       <c r="D10" s="24"/>
       <c r="E10" s="35"/>
       <c r="F10" s="36"/>
       <c r="G10" s="27"/>
       <c r="H10" s="28"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="28"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="39" t="s">
-[...6 lines deleted...]
-        <v>84.3</v>
+      <c r="A11" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="41">
+        <v>146</v>
+      </c>
+      <c r="C11" s="42">
+        <v>94.8</v>
       </c>
       <c r="E11" s="35"/>
       <c r="F11" s="36"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="28"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="39" t="s">
-[...6 lines deleted...]
-        <v>140</v>
+      <c r="A12" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="41">
+        <v>9</v>
+      </c>
+      <c r="C12" s="42">
+        <v>128.6</v>
       </c>
       <c r="E12" s="35"/>
       <c r="F12" s="36"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="28"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="39" t="s">
-[...6 lines deleted...]
-        <v>126.7</v>
+      <c r="A13" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="41">
+        <v>21</v>
+      </c>
+      <c r="C13" s="42">
+        <v>123.5</v>
       </c>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
       <c r="G13" s="27"/>
       <c r="H13" s="28"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="28"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="39" t="s">
+      <c r="A14" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="41">
+        <v>13</v>
+      </c>
+      <c r="C14" s="42">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>78.599999999999994</v>
       </c>
       <c r="E14" s="35"/>
       <c r="F14" s="36"/>
       <c r="G14" s="27"/>
       <c r="H14" s="28"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="28"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="52">
+      <c r="A15" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="41">
         <v>2</v>
       </c>
-      <c r="C15" s="53">
-        <v>16.7</v>
+      <c r="C15" s="42">
+        <v>15.4</v>
       </c>
       <c r="E15" s="35"/>
       <c r="F15" s="36"/>
       <c r="G15" s="27"/>
       <c r="H15" s="28"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="28"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="39" t="s">
-[...6 lines deleted...]
-        <v>57.1</v>
+      <c r="A16" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="41">
+        <v>7</v>
+      </c>
+      <c r="C16" s="42">
+        <v>87.5</v>
       </c>
       <c r="E16" s="35"/>
       <c r="F16" s="36"/>
       <c r="G16" s="27"/>
       <c r="H16" s="28"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="28"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="39" t="s">
-[...6 lines deleted...]
-        <v>66.7</v>
+      <c r="A17" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="41">
+        <v>5</v>
+      </c>
+      <c r="C17" s="42">
+        <v>83.3</v>
       </c>
       <c r="E17" s="35"/>
       <c r="F17" s="36"/>
       <c r="G17" s="27"/>
       <c r="H17" s="28"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="28"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="40" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>70</v>
+      </c>
+      <c r="B18" s="41">
+        <v>10</v>
+      </c>
+      <c r="C18" s="42">
+        <v>200</v>
       </c>
       <c r="E18" s="35"/>
       <c r="F18" s="36"/>
       <c r="G18" s="27"/>
       <c r="H18" s="28"/>
       <c r="I18" s="32"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="28"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="40" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>11.1</v>
+        <v>71</v>
+      </c>
+      <c r="B19" s="41">
+        <v>5</v>
+      </c>
+      <c r="C19" s="42">
+        <v>17.899999999999999</v>
       </c>
       <c r="E19" s="35"/>
       <c r="F19" s="36"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="28"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="40" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>72.7</v>
+        <v>72</v>
+      </c>
+      <c r="B20" s="41">
+        <v>9</v>
+      </c>
+      <c r="C20" s="42">
+        <v>81.8</v>
       </c>
       <c r="E20" s="35"/>
       <c r="F20" s="36"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="28"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="40" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>266.7</v>
+        <v>73</v>
+      </c>
+      <c r="B21" s="41">
+        <v>33</v>
+      </c>
+      <c r="C21" s="42">
+        <v>253.8</v>
       </c>
       <c r="E21" s="35"/>
       <c r="F21" s="36"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="28"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="40" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>116.7</v>
+        <v>74</v>
+      </c>
+      <c r="B22" s="41">
+        <v>9</v>
+      </c>
+      <c r="C22" s="42">
+        <v>112.5</v>
       </c>
       <c r="E22" s="35"/>
       <c r="F22" s="37"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="28"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="40" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>66.7</v>
+        <v>75</v>
+      </c>
+      <c r="B23" s="41">
+        <v>3</v>
+      </c>
+      <c r="C23" s="42">
+        <v>100</v>
       </c>
       <c r="E23" s="35"/>
       <c r="F23" s="36"/>
       <c r="G23" s="27"/>
       <c r="H23" s="28"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="28"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="40" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>76</v>
+      </c>
+      <c r="B24" s="41">
+        <v>845</v>
+      </c>
+      <c r="C24" s="42">
+        <v>139.4</v>
       </c>
       <c r="E24" s="35"/>
       <c r="F24" s="36"/>
       <c r="G24" s="27"/>
       <c r="H24" s="28"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="28"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="40" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>109.5</v>
+        <v>77</v>
+      </c>
+      <c r="B25" s="41">
+        <v>32</v>
+      </c>
+      <c r="C25" s="42">
+        <v>52.5</v>
       </c>
       <c r="E25" s="35"/>
       <c r="F25" s="36"/>
       <c r="G25" s="27"/>
       <c r="H25" s="28"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="28"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="40" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>264.10000000000002</v>
+        <v>78</v>
+      </c>
+      <c r="B26" s="41">
+        <v>302</v>
+      </c>
+      <c r="C26" s="42">
+        <v>129.1</v>
       </c>
       <c r="E26" s="35"/>
       <c r="F26" s="36"/>
       <c r="G26" s="27"/>
       <c r="H26" s="28"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="28"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="55"/>
-[...1 lines deleted...]
-      <c r="C27" s="55"/>
+      <c r="A27" s="47"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="24"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="24"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="43.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
@@ -2128,151 +2182,150 @@
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>78</v>
+      <c r="B14" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>80</v>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>81</v>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>82</v>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>83</v>
+      <c r="B21" s="46" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView topLeftCell="A3" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
@@ -2468,150 +2521,149 @@
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>78</v>
+      <c r="B14" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>80</v>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>81</v>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>82</v>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>83</v>
+      <c r="B21" s="46" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
+    <sheetView topLeftCell="A7" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="43.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
@@ -2808,150 +2860,149 @@
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>78</v>
+      <c r="B14" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>80</v>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>81</v>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>82</v>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>83</v>
+      <c r="B21" s="46" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
@@ -3087,51 +3138,51 @@
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
@@ -3148,151 +3199,150 @@
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>78</v>
+      <c r="B14" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>80</v>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>81</v>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>82</v>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>83</v>
+      <c r="B21" s="46" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
@@ -3428,51 +3478,51 @@
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="31.2" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
@@ -3489,143 +3539,142 @@
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>78</v>
+      <c r="B14" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>80</v>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>81</v>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>82</v>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>83</v>
+      <c r="B21" s="46" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.5546875" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.109375" style="20"/>
     <col min="257" max="257" width="4.44140625" style="20" customWidth="1"/>
     <col min="258" max="258" width="113.5546875" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.109375" style="20"/>
     <col min="513" max="513" width="4.44140625" style="20" customWidth="1"/>
     <col min="514" max="514" width="113.5546875" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.109375" style="20"/>
     <col min="769" max="769" width="4.44140625" style="20" customWidth="1"/>
     <col min="770" max="770" width="113.5546875" style="20" customWidth="1"/>
@@ -3848,1055 +3897,1054 @@
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="21"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="23" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C26"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="33.21875" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="27.33203125" customWidth="1"/>
+    <col min="1" max="1" width="19.88671875" style="33" customWidth="1"/>
+    <col min="2" max="2" width="24.109375" customWidth="1"/>
+    <col min="3" max="3" width="20.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="55" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="55"/>
+      <c r="A2" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="56"/>
-[...1 lines deleted...]
-      <c r="C3" s="56"/>
+      <c r="A3" s="49"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="57"/>
-[...3 lines deleted...]
-      <c r="C4" s="60" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="57"/>
-[...1 lines deleted...]
-      <c r="C5" s="60"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="53"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="38" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>99.6</v>
+        <v>58</v>
+      </c>
+      <c r="B6" s="41">
+        <v>378451</v>
+      </c>
+      <c r="C6" s="42">
+        <v>88.2</v>
       </c>
       <c r="D6" s="35"/>
       <c r="E6" s="36"/>
       <c r="F6" s="26"/>
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="28"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="39" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>84.7</v>
+        <v>59</v>
+      </c>
+      <c r="B7" s="41">
+        <v>101585</v>
+      </c>
+      <c r="C7" s="42">
+        <v>62.5</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" s="36"/>
       <c r="F7" s="26"/>
       <c r="G7" s="30"/>
       <c r="H7" s="28"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="28"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="39" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>73.8</v>
+        <v>60</v>
+      </c>
+      <c r="B8" s="41">
+        <v>59161</v>
+      </c>
+      <c r="C8" s="42">
+        <v>69.400000000000006</v>
       </c>
       <c r="D8" s="35"/>
       <c r="E8" s="36"/>
       <c r="F8" s="26"/>
       <c r="G8" s="30"/>
       <c r="H8" s="28"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="28"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="39" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>244.9</v>
+        <v>61</v>
+      </c>
+      <c r="B9" s="41">
+        <v>4033</v>
+      </c>
+      <c r="C9" s="42">
+        <v>235</v>
       </c>
       <c r="D9" s="35"/>
       <c r="E9" s="36"/>
       <c r="F9" s="26"/>
       <c r="G9" s="27"/>
       <c r="H9" s="28"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="28"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="39" t="s">
-[...6 lines deleted...]
-        <v>174.9</v>
+      <c r="A10" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="41">
+        <v>6537</v>
+      </c>
+      <c r="C10" s="42">
+        <v>131.30000000000001</v>
       </c>
       <c r="D10" s="35"/>
       <c r="E10" s="36"/>
       <c r="F10" s="26"/>
       <c r="G10" s="27"/>
       <c r="H10" s="28"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="28"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="39" t="s">
-[...6 lines deleted...]
-        <v>99.7</v>
+      <c r="A11" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="41">
+        <v>27822</v>
+      </c>
+      <c r="C11" s="42">
+        <v>104.6</v>
       </c>
       <c r="D11" s="35"/>
       <c r="E11" s="36"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="28"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="39" t="s">
-[...6 lines deleted...]
-        <v>107.8</v>
+      <c r="A12" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="41">
+        <v>3193</v>
+      </c>
+      <c r="C12" s="42">
+        <v>130.6</v>
       </c>
       <c r="D12" s="35"/>
       <c r="E12" s="36"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="28"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="39" t="s">
-[...6 lines deleted...]
-        <v>105.6</v>
+      <c r="A13" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="41">
+        <v>3329</v>
+      </c>
+      <c r="C13" s="42">
+        <v>111.6</v>
       </c>
       <c r="D13" s="35"/>
       <c r="E13" s="36"/>
       <c r="F13" s="26"/>
       <c r="G13" s="27"/>
       <c r="H13" s="28"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="28"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="39" t="s">
-[...6 lines deleted...]
-        <v>97.9</v>
+      <c r="A14" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="41">
+        <v>2134</v>
+      </c>
+      <c r="C14" s="42">
+        <v>80.7</v>
       </c>
       <c r="D14" s="35"/>
       <c r="E14" s="36"/>
       <c r="F14" s="26"/>
       <c r="G14" s="27"/>
       <c r="H14" s="28"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="28"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="49">
+      <c r="A15" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="41">
         <v>392</v>
       </c>
-      <c r="C15" s="49">
-        <v>40.799999999999997</v>
+      <c r="C15" s="42">
+        <v>38.4</v>
       </c>
       <c r="D15" s="35"/>
       <c r="E15" s="36"/>
       <c r="F15" s="26"/>
       <c r="G15" s="27"/>
       <c r="H15" s="28"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="28"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="39" t="s">
-[...6 lines deleted...]
-        <v>55.5</v>
+      <c r="A16" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="41">
+        <v>871</v>
+      </c>
+      <c r="C16" s="42">
+        <v>61.9</v>
       </c>
       <c r="D16" s="35"/>
       <c r="E16" s="36"/>
       <c r="F16" s="26"/>
       <c r="G16" s="27"/>
       <c r="H16" s="28"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="28"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="39" t="s">
-[...6 lines deleted...]
-        <v>76.2</v>
+      <c r="A17" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="41">
+        <v>3885</v>
+      </c>
+      <c r="C17" s="42">
+        <v>103.2</v>
       </c>
       <c r="D17" s="35"/>
       <c r="E17" s="36"/>
       <c r="F17" s="26"/>
       <c r="G17" s="27"/>
       <c r="H17" s="28"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="28"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="40" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>141.80000000000001</v>
+        <v>70</v>
+      </c>
+      <c r="B18" s="41">
+        <v>1451</v>
+      </c>
+      <c r="C18" s="42">
+        <v>162.5</v>
       </c>
       <c r="D18" s="35"/>
       <c r="E18" s="36"/>
       <c r="F18" s="26"/>
       <c r="G18" s="27"/>
       <c r="H18" s="28"/>
       <c r="I18" s="32"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="28"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="40" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>17.7</v>
+        <v>71</v>
+      </c>
+      <c r="B19" s="41">
+        <v>653</v>
+      </c>
+      <c r="C19" s="42">
+        <v>40.1</v>
       </c>
       <c r="D19" s="35"/>
       <c r="E19" s="36"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="28"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="40" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>105.8</v>
+        <v>72</v>
+      </c>
+      <c r="B20" s="41">
+        <v>2626</v>
+      </c>
+      <c r="C20" s="42">
+        <v>97.8</v>
       </c>
       <c r="D20" s="35"/>
       <c r="E20" s="36"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="28"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="40" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>209.5</v>
+        <v>73</v>
+      </c>
+      <c r="B21" s="41">
+        <v>4422</v>
+      </c>
+      <c r="C21" s="42">
+        <v>196.3</v>
       </c>
       <c r="D21" s="35"/>
       <c r="E21" s="36"/>
       <c r="F21" s="26"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="28"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="40" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>116.2</v>
+        <v>74</v>
+      </c>
+      <c r="B22" s="41">
+        <v>1913</v>
+      </c>
+      <c r="C22" s="42">
+        <v>141.80000000000001</v>
       </c>
       <c r="D22" s="35"/>
       <c r="E22" s="36"/>
       <c r="F22" s="26"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="28"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="40" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>57.9</v>
+        <v>75</v>
+      </c>
+      <c r="B23" s="41">
+        <v>700</v>
+      </c>
+      <c r="C23" s="42">
+        <v>72.900000000000006</v>
       </c>
       <c r="D23" s="35"/>
       <c r="E23" s="36"/>
       <c r="F23" s="26"/>
       <c r="G23" s="27"/>
       <c r="H23" s="28"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="28"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="40" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>122.7</v>
+        <v>76</v>
+      </c>
+      <c r="B24" s="41">
+        <v>111752</v>
+      </c>
+      <c r="C24" s="42">
+        <v>122.1</v>
       </c>
       <c r="D24" s="35"/>
       <c r="E24" s="36"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="28"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="28"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="40" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>123.7</v>
+        <v>77</v>
+      </c>
+      <c r="B25" s="41">
+        <v>11017</v>
+      </c>
+      <c r="C25" s="42">
+        <v>103.9</v>
       </c>
       <c r="D25" s="35"/>
       <c r="E25" s="36"/>
       <c r="F25" s="26"/>
       <c r="G25" s="27"/>
       <c r="H25" s="28"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="28"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="40" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>213.7</v>
+        <v>78</v>
+      </c>
+      <c r="B26" s="41">
+        <v>30975</v>
+      </c>
+      <c r="C26" s="42">
+        <v>139.80000000000001</v>
       </c>
       <c r="D26" s="35"/>
       <c r="E26" s="36"/>
       <c r="F26" s="26"/>
       <c r="G26" s="27"/>
       <c r="H26" s="28"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="28"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="55"/>
-[...1 lines deleted...]
-      <c r="C27" s="55"/>
+      <c r="A27" s="47"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="24"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="24"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="29" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.44140625" customWidth="1"/>
+    <col min="1" max="1" width="22.6640625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="22.88671875" customWidth="1"/>
+    <col min="3" max="3" width="19.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="55" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="55"/>
+      <c r="A2" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="56"/>
-[...1 lines deleted...]
-      <c r="C3" s="56"/>
+      <c r="A3" s="54"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="55"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="60" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="C4" s="56" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="57"/>
-[...1 lines deleted...]
-      <c r="C5" s="60"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="38" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>101.7</v>
+        <v>58</v>
+      </c>
+      <c r="B6" s="41">
+        <v>217435</v>
+      </c>
+      <c r="C6" s="42">
+        <v>107.3</v>
       </c>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="26"/>
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="28"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="39" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>67.3</v>
+        <v>59</v>
+      </c>
+      <c r="B7" s="41">
+        <v>13243</v>
+      </c>
+      <c r="C7" s="42">
+        <v>77.599999999999994</v>
       </c>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="30"/>
       <c r="H7" s="28"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="28"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="39" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>138.4</v>
+        <v>60</v>
+      </c>
+      <c r="B8" s="41">
+        <v>39874</v>
+      </c>
+      <c r="C8" s="42">
+        <v>123.6</v>
       </c>
       <c r="D8" s="24"/>
       <c r="E8" s="31"/>
       <c r="F8" s="26"/>
       <c r="G8" s="30"/>
       <c r="H8" s="28"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="28"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="39" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>48.6</v>
+        <v>61</v>
+      </c>
+      <c r="B9" s="41">
+        <v>1076</v>
+      </c>
+      <c r="C9" s="42">
+        <v>62.7</v>
       </c>
       <c r="D9" s="24"/>
       <c r="E9" s="31"/>
       <c r="F9" s="26"/>
       <c r="G9" s="27"/>
       <c r="H9" s="28"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="28"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="39" t="s">
-[...6 lines deleted...]
-        <v>84.6</v>
+      <c r="A10" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="41">
+        <v>3655</v>
+      </c>
+      <c r="C10" s="42">
+        <v>73.400000000000006</v>
       </c>
       <c r="D10" s="24"/>
       <c r="E10" s="31"/>
       <c r="F10" s="26"/>
       <c r="G10" s="27"/>
       <c r="H10" s="28"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="28"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="39" t="s">
-[...6 lines deleted...]
-        <v>152.4</v>
+      <c r="A11" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="41">
+        <v>26752</v>
+      </c>
+      <c r="C11" s="42">
+        <v>136.69999999999999</v>
       </c>
       <c r="E11" s="31"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="28"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="39" t="s">
-[...6 lines deleted...]
-        <v>107.8</v>
+      <c r="A12" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="41">
+        <v>3193</v>
+      </c>
+      <c r="C12" s="42">
+        <v>130.6</v>
       </c>
       <c r="E12" s="31"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="28"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="39" t="s">
-[...6 lines deleted...]
-        <v>105.6</v>
+      <c r="A13" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="41">
+        <v>3329</v>
+      </c>
+      <c r="C13" s="42">
+        <v>111.6</v>
       </c>
       <c r="E13" s="31"/>
       <c r="F13" s="26"/>
       <c r="G13" s="27"/>
       <c r="H13" s="28"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="28"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="39" t="s">
-[...6 lines deleted...]
-        <v>97.9</v>
+      <c r="A14" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="41">
+        <v>2134</v>
+      </c>
+      <c r="C14" s="42">
+        <v>94</v>
       </c>
       <c r="E14" s="31"/>
       <c r="F14" s="26"/>
       <c r="G14" s="27"/>
       <c r="H14" s="28"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="28"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="52">
+      <c r="A15" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="41">
         <v>176</v>
       </c>
-      <c r="C15" s="53">
-        <v>18.3</v>
+      <c r="C15" s="42">
+        <v>17.2</v>
       </c>
       <c r="E15" s="31"/>
       <c r="F15" s="26"/>
       <c r="G15" s="27"/>
       <c r="H15" s="28"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="28"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="39" t="s">
-[...6 lines deleted...]
-        <v>55.5</v>
+      <c r="A16" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="41">
+        <v>871</v>
+      </c>
+      <c r="C16" s="42">
+        <v>61.9</v>
       </c>
       <c r="E16" s="31"/>
       <c r="F16" s="26"/>
       <c r="G16" s="27"/>
       <c r="H16" s="28"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="28"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="39" t="s">
-[...6 lines deleted...]
-        <v>135</v>
+      <c r="A17" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="41">
+        <v>3885</v>
+      </c>
+      <c r="C17" s="42">
+        <v>182.8</v>
       </c>
       <c r="E17" s="31"/>
       <c r="F17" s="26"/>
       <c r="G17" s="27"/>
       <c r="H17" s="28"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="28"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="40" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>141.80000000000001</v>
+        <v>70</v>
+      </c>
+      <c r="B18" s="41">
+        <v>1451</v>
+      </c>
+      <c r="C18" s="42">
+        <v>162.5</v>
       </c>
       <c r="E18" s="31"/>
       <c r="F18" s="26"/>
       <c r="G18" s="27"/>
       <c r="H18" s="28"/>
       <c r="I18" s="32"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="28"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="40" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>71</v>
+      </c>
+      <c r="B19" s="41">
+        <v>653</v>
+      </c>
+      <c r="C19" s="42">
+        <v>514.20000000000005</v>
       </c>
       <c r="E19" s="31"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="28"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="40" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>105.8</v>
+        <v>72</v>
+      </c>
+      <c r="B20" s="41">
+        <v>2626</v>
+      </c>
+      <c r="C20" s="42">
+        <v>97.8</v>
       </c>
       <c r="E20" s="31"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="28"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="40" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>145.4</v>
+        <v>73</v>
+      </c>
+      <c r="B21" s="41">
+        <v>2617</v>
+      </c>
+      <c r="C21" s="42">
+        <v>116.2</v>
       </c>
       <c r="E21" s="31"/>
       <c r="F21" s="26"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="28"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="40" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>116.2</v>
+        <v>74</v>
+      </c>
+      <c r="B22" s="41">
+        <v>1913</v>
+      </c>
+      <c r="C22" s="42">
+        <v>141.80000000000001</v>
       </c>
       <c r="E22" s="31"/>
       <c r="F22" s="26"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="28"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="40" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>57.9</v>
+        <v>75</v>
+      </c>
+      <c r="B23" s="41">
+        <v>700</v>
+      </c>
+      <c r="C23" s="42">
+        <v>72.900000000000006</v>
       </c>
       <c r="E23" s="31"/>
       <c r="F23" s="26"/>
       <c r="G23" s="27"/>
       <c r="H23" s="28"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="28"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="40" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>88.2</v>
+        <v>76</v>
+      </c>
+      <c r="B24" s="41">
+        <v>87223</v>
+      </c>
+      <c r="C24" s="42">
+        <v>98.3</v>
       </c>
       <c r="E24" s="31"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="28"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="28"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="40" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>123.7</v>
+        <v>77</v>
+      </c>
+      <c r="B25" s="41">
+        <v>11017</v>
+      </c>
+      <c r="C25" s="42">
+        <v>142.69999999999999</v>
       </c>
       <c r="E25" s="31"/>
       <c r="F25" s="26"/>
       <c r="G25" s="27"/>
       <c r="H25" s="28"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="28"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="40" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>78</v>
+      </c>
+      <c r="B26" s="41">
+        <v>11047</v>
+      </c>
+      <c r="C26" s="42">
+        <v>109.8</v>
       </c>
       <c r="E26" s="31"/>
       <c r="F26" s="26"/>
       <c r="G26" s="27"/>
       <c r="H26" s="28"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="28"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="55"/>
-[...1 lines deleted...]
-      <c r="C27" s="55"/>
+      <c r="A27" s="47"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="24"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="24"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>