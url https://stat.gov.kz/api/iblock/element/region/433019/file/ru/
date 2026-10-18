--- v0 (2026-09-04)
+++ v1 (2026-10-18)
@@ -1,127 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\L.Turuzhanova\Documents\динамика строй 092026\строй русс_Акмол\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C446ADF-9076-4F27-916B-B07BFF8E0612}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="7" r:id="rId3"/>
-    <sheet name="Показатель 163206" sheetId="3" r:id="rId4"/>
-    <sheet name="Показатель 163213" sheetId="6" r:id="rId5"/>
+    <sheet name="Показатель 163206" sheetId="8" r:id="rId4"/>
+    <sheet name="Показатель 163213" sheetId="9" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="65">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий, тыс.кв.м. общей площади</t>
   </si>
   <si>
-    <t>в % к предыдущему месяцу текущего года</t>
-[...1 lines deleted...]
-  <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
-    <t>2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Определяется как отношение общей площади всех введенных в эксплуатацию жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
@@ -141,53 +138,50 @@
   <si>
     <t>Статистические информация по готовой продукции строительства формируется на основе общегосударственных статистических наблюдений месячной и годовой периодичности о введенных в эксплуатацию объектах, в том числе индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>метр квадратный</t>
   </si>
   <si>
     <t xml:space="preserve">Общая площадь жилого здания – это сумма полезных площадей всех жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом. </t>
@@ -204,113 +198,96 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>99*/-+</t>
+  </si>
+  <si>
+    <t>17.11.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Туружанова Ляззат Еркеновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
   </si>
   <si>
     <t>Управление статистики строительства, инвестиций и структурной статистики</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...15 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -332,345 +309,267 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...16 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...67 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{122CEFEE-FDF4-426B-A81C-C28EE16924C6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -679,116 +578,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -920,1344 +855,2209 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=month&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="89.44140625" customWidth="1"/>
+    <col min="2" max="2" width="91.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="7">
-[...7 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="B5" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="66" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...3 lines deleted...]
-      <c r="B5" s="7" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="7"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...11 lines deleted...]
-      <c r="B7" s="7" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="43" t="s">
         <v>61</v>
-      </c>
-[...116 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B22" r:id="rId3" xr:uid="{AED0EA38-981F-4AAC-B610-ADF31C86C19C}"/>
   </hyperlinks>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44" style="22" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="86.88671875" style="22" customWidth="1"/>
+    <col min="1" max="1" width="44" style="18" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="89.44140625" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="6" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="3">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="7">
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="7" t="s">
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B5" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B6" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="B7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="10" t="s">
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B8" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="55.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="43" t="s">
         <v>61</v>
       </c>
-    </row>
-[...143 lines deleted...]
-      <c r="M26" s="18"/>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{7C4F6118-3AB9-442D-902B-AA1BF0241E06}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{2A6F77E0-FAAE-4628-A3B5-72A598B0B485}"/>
   </hyperlinks>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.5546875" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="1" width="4.5546875" style="19" customWidth="1"/>
+    <col min="2" max="2" width="44.5546875" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
-[...3 lines deleted...]
-      <c r="B6" s="25" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="20"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="21" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="21" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="21" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="25" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="21"/>
+    </row>
+    <row r="12" spans="2:2" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B12" s="22" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="25" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="21"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="23" t="s">
         <v>54</v>
-      </c>
-[...27 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83C3B7F1-25A0-437E-83D8-2B2EFFCB84DD}">
+  <dimension ref="A1:AK23"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:J8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10" customWidth="1"/>
+    <col min="1" max="1" width="17.44140625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="10.33203125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="10.5546875" style="19" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="19" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12" max="12" width="8.5546875" style="19" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14" max="37" width="9.109375" style="24" customWidth="1"/>
+    <col min="38" max="256" width="9.109375" style="19"/>
+    <col min="257" max="257" width="17.44140625" style="19" customWidth="1"/>
+    <col min="258" max="258" width="8.88671875" style="19" customWidth="1"/>
+    <col min="259" max="259" width="10.44140625" style="19" customWidth="1"/>
+    <col min="260" max="260" width="10.33203125" style="19" customWidth="1"/>
+    <col min="261" max="261" width="10.5546875" style="19" customWidth="1"/>
+    <col min="262" max="262" width="8.6640625" style="19" customWidth="1"/>
+    <col min="263" max="263" width="8.33203125" style="19" customWidth="1"/>
+    <col min="264" max="264" width="8.6640625" style="19" customWidth="1"/>
+    <col min="265" max="265" width="8.88671875" style="19" customWidth="1"/>
+    <col min="266" max="266" width="9.6640625" style="19" customWidth="1"/>
+    <col min="267" max="267" width="8.6640625" style="19" customWidth="1"/>
+    <col min="268" max="268" width="8.5546875" style="19" customWidth="1"/>
+    <col min="269" max="269" width="8.88671875" style="19" customWidth="1"/>
+    <col min="270" max="512" width="9.109375" style="19"/>
+    <col min="513" max="513" width="17.44140625" style="19" customWidth="1"/>
+    <col min="514" max="514" width="8.88671875" style="19" customWidth="1"/>
+    <col min="515" max="515" width="10.44140625" style="19" customWidth="1"/>
+    <col min="516" max="516" width="10.33203125" style="19" customWidth="1"/>
+    <col min="517" max="517" width="10.5546875" style="19" customWidth="1"/>
+    <col min="518" max="518" width="8.6640625" style="19" customWidth="1"/>
+    <col min="519" max="519" width="8.33203125" style="19" customWidth="1"/>
+    <col min="520" max="520" width="8.6640625" style="19" customWidth="1"/>
+    <col min="521" max="521" width="8.88671875" style="19" customWidth="1"/>
+    <col min="522" max="522" width="9.6640625" style="19" customWidth="1"/>
+    <col min="523" max="523" width="8.6640625" style="19" customWidth="1"/>
+    <col min="524" max="524" width="8.5546875" style="19" customWidth="1"/>
+    <col min="525" max="525" width="8.88671875" style="19" customWidth="1"/>
+    <col min="526" max="768" width="9.109375" style="19"/>
+    <col min="769" max="769" width="17.44140625" style="19" customWidth="1"/>
+    <col min="770" max="770" width="8.88671875" style="19" customWidth="1"/>
+    <col min="771" max="771" width="10.44140625" style="19" customWidth="1"/>
+    <col min="772" max="772" width="10.33203125" style="19" customWidth="1"/>
+    <col min="773" max="773" width="10.5546875" style="19" customWidth="1"/>
+    <col min="774" max="774" width="8.6640625" style="19" customWidth="1"/>
+    <col min="775" max="775" width="8.33203125" style="19" customWidth="1"/>
+    <col min="776" max="776" width="8.6640625" style="19" customWidth="1"/>
+    <col min="777" max="777" width="8.88671875" style="19" customWidth="1"/>
+    <col min="778" max="778" width="9.6640625" style="19" customWidth="1"/>
+    <col min="779" max="779" width="8.6640625" style="19" customWidth="1"/>
+    <col min="780" max="780" width="8.5546875" style="19" customWidth="1"/>
+    <col min="781" max="781" width="8.88671875" style="19" customWidth="1"/>
+    <col min="782" max="1024" width="9.109375" style="19"/>
+    <col min="1025" max="1025" width="17.44140625" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1027" max="1027" width="10.44140625" style="19" customWidth="1"/>
+    <col min="1028" max="1028" width="10.33203125" style="19" customWidth="1"/>
+    <col min="1029" max="1029" width="10.5546875" style="19" customWidth="1"/>
+    <col min="1030" max="1030" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1031" max="1031" width="8.33203125" style="19" customWidth="1"/>
+    <col min="1032" max="1032" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1033" max="1033" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1034" max="1034" width="9.6640625" style="19" customWidth="1"/>
+    <col min="1035" max="1035" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1036" max="1036" width="8.5546875" style="19" customWidth="1"/>
+    <col min="1037" max="1037" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1038" max="1280" width="9.109375" style="19"/>
+    <col min="1281" max="1281" width="17.44140625" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1283" max="1283" width="10.44140625" style="19" customWidth="1"/>
+    <col min="1284" max="1284" width="10.33203125" style="19" customWidth="1"/>
+    <col min="1285" max="1285" width="10.5546875" style="19" customWidth="1"/>
+    <col min="1286" max="1286" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1287" max="1287" width="8.33203125" style="19" customWidth="1"/>
+    <col min="1288" max="1288" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1289" max="1289" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1290" max="1290" width="9.6640625" style="19" customWidth="1"/>
+    <col min="1291" max="1291" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1292" max="1292" width="8.5546875" style="19" customWidth="1"/>
+    <col min="1293" max="1293" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1294" max="1536" width="9.109375" style="19"/>
+    <col min="1537" max="1537" width="17.44140625" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1539" max="1539" width="10.44140625" style="19" customWidth="1"/>
+    <col min="1540" max="1540" width="10.33203125" style="19" customWidth="1"/>
+    <col min="1541" max="1541" width="10.5546875" style="19" customWidth="1"/>
+    <col min="1542" max="1542" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1543" max="1543" width="8.33203125" style="19" customWidth="1"/>
+    <col min="1544" max="1544" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1545" max="1545" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1546" max="1546" width="9.6640625" style="19" customWidth="1"/>
+    <col min="1547" max="1547" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1548" max="1548" width="8.5546875" style="19" customWidth="1"/>
+    <col min="1549" max="1549" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1550" max="1792" width="9.109375" style="19"/>
+    <col min="1793" max="1793" width="17.44140625" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1795" max="1795" width="10.44140625" style="19" customWidth="1"/>
+    <col min="1796" max="1796" width="10.33203125" style="19" customWidth="1"/>
+    <col min="1797" max="1797" width="10.5546875" style="19" customWidth="1"/>
+    <col min="1798" max="1798" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1799" max="1799" width="8.33203125" style="19" customWidth="1"/>
+    <col min="1800" max="1800" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1801" max="1801" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1802" max="1802" width="9.6640625" style="19" customWidth="1"/>
+    <col min="1803" max="1803" width="8.6640625" style="19" customWidth="1"/>
+    <col min="1804" max="1804" width="8.5546875" style="19" customWidth="1"/>
+    <col min="1805" max="1805" width="8.88671875" style="19" customWidth="1"/>
+    <col min="1806" max="2048" width="9.109375" style="19"/>
+    <col min="2049" max="2049" width="17.44140625" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2051" max="2051" width="10.44140625" style="19" customWidth="1"/>
+    <col min="2052" max="2052" width="10.33203125" style="19" customWidth="1"/>
+    <col min="2053" max="2053" width="10.5546875" style="19" customWidth="1"/>
+    <col min="2054" max="2054" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2055" max="2055" width="8.33203125" style="19" customWidth="1"/>
+    <col min="2056" max="2056" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2057" max="2057" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2058" max="2058" width="9.6640625" style="19" customWidth="1"/>
+    <col min="2059" max="2059" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2060" max="2060" width="8.5546875" style="19" customWidth="1"/>
+    <col min="2061" max="2061" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2062" max="2304" width="9.109375" style="19"/>
+    <col min="2305" max="2305" width="17.44140625" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2307" max="2307" width="10.44140625" style="19" customWidth="1"/>
+    <col min="2308" max="2308" width="10.33203125" style="19" customWidth="1"/>
+    <col min="2309" max="2309" width="10.5546875" style="19" customWidth="1"/>
+    <col min="2310" max="2310" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2311" max="2311" width="8.33203125" style="19" customWidth="1"/>
+    <col min="2312" max="2312" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2313" max="2313" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2314" max="2314" width="9.6640625" style="19" customWidth="1"/>
+    <col min="2315" max="2315" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2316" max="2316" width="8.5546875" style="19" customWidth="1"/>
+    <col min="2317" max="2317" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2318" max="2560" width="9.109375" style="19"/>
+    <col min="2561" max="2561" width="17.44140625" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2563" max="2563" width="10.44140625" style="19" customWidth="1"/>
+    <col min="2564" max="2564" width="10.33203125" style="19" customWidth="1"/>
+    <col min="2565" max="2565" width="10.5546875" style="19" customWidth="1"/>
+    <col min="2566" max="2566" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2567" max="2567" width="8.33203125" style="19" customWidth="1"/>
+    <col min="2568" max="2568" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2569" max="2569" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2570" max="2570" width="9.6640625" style="19" customWidth="1"/>
+    <col min="2571" max="2571" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2572" max="2572" width="8.5546875" style="19" customWidth="1"/>
+    <col min="2573" max="2573" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2574" max="2816" width="9.109375" style="19"/>
+    <col min="2817" max="2817" width="17.44140625" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2819" max="2819" width="10.44140625" style="19" customWidth="1"/>
+    <col min="2820" max="2820" width="10.33203125" style="19" customWidth="1"/>
+    <col min="2821" max="2821" width="10.5546875" style="19" customWidth="1"/>
+    <col min="2822" max="2822" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2823" max="2823" width="8.33203125" style="19" customWidth="1"/>
+    <col min="2824" max="2824" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2825" max="2825" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2826" max="2826" width="9.6640625" style="19" customWidth="1"/>
+    <col min="2827" max="2827" width="8.6640625" style="19" customWidth="1"/>
+    <col min="2828" max="2828" width="8.5546875" style="19" customWidth="1"/>
+    <col min="2829" max="2829" width="8.88671875" style="19" customWidth="1"/>
+    <col min="2830" max="3072" width="9.109375" style="19"/>
+    <col min="3073" max="3073" width="17.44140625" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3075" max="3075" width="10.44140625" style="19" customWidth="1"/>
+    <col min="3076" max="3076" width="10.33203125" style="19" customWidth="1"/>
+    <col min="3077" max="3077" width="10.5546875" style="19" customWidth="1"/>
+    <col min="3078" max="3078" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3079" max="3079" width="8.33203125" style="19" customWidth="1"/>
+    <col min="3080" max="3080" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3081" max="3081" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3082" max="3082" width="9.6640625" style="19" customWidth="1"/>
+    <col min="3083" max="3083" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3084" max="3084" width="8.5546875" style="19" customWidth="1"/>
+    <col min="3085" max="3085" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3086" max="3328" width="9.109375" style="19"/>
+    <col min="3329" max="3329" width="17.44140625" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3331" max="3331" width="10.44140625" style="19" customWidth="1"/>
+    <col min="3332" max="3332" width="10.33203125" style="19" customWidth="1"/>
+    <col min="3333" max="3333" width="10.5546875" style="19" customWidth="1"/>
+    <col min="3334" max="3334" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3335" max="3335" width="8.33203125" style="19" customWidth="1"/>
+    <col min="3336" max="3336" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3337" max="3337" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3338" max="3338" width="9.6640625" style="19" customWidth="1"/>
+    <col min="3339" max="3339" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3340" max="3340" width="8.5546875" style="19" customWidth="1"/>
+    <col min="3341" max="3341" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3342" max="3584" width="9.109375" style="19"/>
+    <col min="3585" max="3585" width="17.44140625" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3587" max="3587" width="10.44140625" style="19" customWidth="1"/>
+    <col min="3588" max="3588" width="10.33203125" style="19" customWidth="1"/>
+    <col min="3589" max="3589" width="10.5546875" style="19" customWidth="1"/>
+    <col min="3590" max="3590" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3591" max="3591" width="8.33203125" style="19" customWidth="1"/>
+    <col min="3592" max="3592" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3593" max="3593" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3594" max="3594" width="9.6640625" style="19" customWidth="1"/>
+    <col min="3595" max="3595" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3596" max="3596" width="8.5546875" style="19" customWidth="1"/>
+    <col min="3597" max="3597" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3598" max="3840" width="9.109375" style="19"/>
+    <col min="3841" max="3841" width="17.44140625" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3843" max="3843" width="10.44140625" style="19" customWidth="1"/>
+    <col min="3844" max="3844" width="10.33203125" style="19" customWidth="1"/>
+    <col min="3845" max="3845" width="10.5546875" style="19" customWidth="1"/>
+    <col min="3846" max="3846" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3847" max="3847" width="8.33203125" style="19" customWidth="1"/>
+    <col min="3848" max="3848" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3849" max="3849" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3850" max="3850" width="9.6640625" style="19" customWidth="1"/>
+    <col min="3851" max="3851" width="8.6640625" style="19" customWidth="1"/>
+    <col min="3852" max="3852" width="8.5546875" style="19" customWidth="1"/>
+    <col min="3853" max="3853" width="8.88671875" style="19" customWidth="1"/>
+    <col min="3854" max="4096" width="9.109375" style="19"/>
+    <col min="4097" max="4097" width="17.44140625" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4099" max="4099" width="10.44140625" style="19" customWidth="1"/>
+    <col min="4100" max="4100" width="10.33203125" style="19" customWidth="1"/>
+    <col min="4101" max="4101" width="10.5546875" style="19" customWidth="1"/>
+    <col min="4102" max="4102" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4103" max="4103" width="8.33203125" style="19" customWidth="1"/>
+    <col min="4104" max="4104" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4105" max="4105" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4106" max="4106" width="9.6640625" style="19" customWidth="1"/>
+    <col min="4107" max="4107" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4108" max="4108" width="8.5546875" style="19" customWidth="1"/>
+    <col min="4109" max="4109" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4110" max="4352" width="9.109375" style="19"/>
+    <col min="4353" max="4353" width="17.44140625" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4355" max="4355" width="10.44140625" style="19" customWidth="1"/>
+    <col min="4356" max="4356" width="10.33203125" style="19" customWidth="1"/>
+    <col min="4357" max="4357" width="10.5546875" style="19" customWidth="1"/>
+    <col min="4358" max="4358" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4359" max="4359" width="8.33203125" style="19" customWidth="1"/>
+    <col min="4360" max="4360" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4361" max="4361" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4362" max="4362" width="9.6640625" style="19" customWidth="1"/>
+    <col min="4363" max="4363" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4364" max="4364" width="8.5546875" style="19" customWidth="1"/>
+    <col min="4365" max="4365" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4366" max="4608" width="9.109375" style="19"/>
+    <col min="4609" max="4609" width="17.44140625" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4611" max="4611" width="10.44140625" style="19" customWidth="1"/>
+    <col min="4612" max="4612" width="10.33203125" style="19" customWidth="1"/>
+    <col min="4613" max="4613" width="10.5546875" style="19" customWidth="1"/>
+    <col min="4614" max="4614" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4615" max="4615" width="8.33203125" style="19" customWidth="1"/>
+    <col min="4616" max="4616" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4617" max="4617" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4618" max="4618" width="9.6640625" style="19" customWidth="1"/>
+    <col min="4619" max="4619" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4620" max="4620" width="8.5546875" style="19" customWidth="1"/>
+    <col min="4621" max="4621" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4622" max="4864" width="9.109375" style="19"/>
+    <col min="4865" max="4865" width="17.44140625" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4867" max="4867" width="10.44140625" style="19" customWidth="1"/>
+    <col min="4868" max="4868" width="10.33203125" style="19" customWidth="1"/>
+    <col min="4869" max="4869" width="10.5546875" style="19" customWidth="1"/>
+    <col min="4870" max="4870" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4871" max="4871" width="8.33203125" style="19" customWidth="1"/>
+    <col min="4872" max="4872" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4873" max="4873" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4874" max="4874" width="9.6640625" style="19" customWidth="1"/>
+    <col min="4875" max="4875" width="8.6640625" style="19" customWidth="1"/>
+    <col min="4876" max="4876" width="8.5546875" style="19" customWidth="1"/>
+    <col min="4877" max="4877" width="8.88671875" style="19" customWidth="1"/>
+    <col min="4878" max="5120" width="9.109375" style="19"/>
+    <col min="5121" max="5121" width="17.44140625" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5123" max="5123" width="10.44140625" style="19" customWidth="1"/>
+    <col min="5124" max="5124" width="10.33203125" style="19" customWidth="1"/>
+    <col min="5125" max="5125" width="10.5546875" style="19" customWidth="1"/>
+    <col min="5126" max="5126" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5127" max="5127" width="8.33203125" style="19" customWidth="1"/>
+    <col min="5128" max="5128" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5129" max="5129" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5130" max="5130" width="9.6640625" style="19" customWidth="1"/>
+    <col min="5131" max="5131" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5132" max="5132" width="8.5546875" style="19" customWidth="1"/>
+    <col min="5133" max="5133" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5134" max="5376" width="9.109375" style="19"/>
+    <col min="5377" max="5377" width="17.44140625" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5379" max="5379" width="10.44140625" style="19" customWidth="1"/>
+    <col min="5380" max="5380" width="10.33203125" style="19" customWidth="1"/>
+    <col min="5381" max="5381" width="10.5546875" style="19" customWidth="1"/>
+    <col min="5382" max="5382" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5383" max="5383" width="8.33203125" style="19" customWidth="1"/>
+    <col min="5384" max="5384" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5385" max="5385" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5386" max="5386" width="9.6640625" style="19" customWidth="1"/>
+    <col min="5387" max="5387" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5388" max="5388" width="8.5546875" style="19" customWidth="1"/>
+    <col min="5389" max="5389" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5390" max="5632" width="9.109375" style="19"/>
+    <col min="5633" max="5633" width="17.44140625" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5635" max="5635" width="10.44140625" style="19" customWidth="1"/>
+    <col min="5636" max="5636" width="10.33203125" style="19" customWidth="1"/>
+    <col min="5637" max="5637" width="10.5546875" style="19" customWidth="1"/>
+    <col min="5638" max="5638" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5639" max="5639" width="8.33203125" style="19" customWidth="1"/>
+    <col min="5640" max="5640" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5641" max="5641" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5642" max="5642" width="9.6640625" style="19" customWidth="1"/>
+    <col min="5643" max="5643" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5644" max="5644" width="8.5546875" style="19" customWidth="1"/>
+    <col min="5645" max="5645" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5646" max="5888" width="9.109375" style="19"/>
+    <col min="5889" max="5889" width="17.44140625" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5891" max="5891" width="10.44140625" style="19" customWidth="1"/>
+    <col min="5892" max="5892" width="10.33203125" style="19" customWidth="1"/>
+    <col min="5893" max="5893" width="10.5546875" style="19" customWidth="1"/>
+    <col min="5894" max="5894" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5895" max="5895" width="8.33203125" style="19" customWidth="1"/>
+    <col min="5896" max="5896" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5897" max="5897" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5898" max="5898" width="9.6640625" style="19" customWidth="1"/>
+    <col min="5899" max="5899" width="8.6640625" style="19" customWidth="1"/>
+    <col min="5900" max="5900" width="8.5546875" style="19" customWidth="1"/>
+    <col min="5901" max="5901" width="8.88671875" style="19" customWidth="1"/>
+    <col min="5902" max="6144" width="9.109375" style="19"/>
+    <col min="6145" max="6145" width="17.44140625" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6147" max="6147" width="10.44140625" style="19" customWidth="1"/>
+    <col min="6148" max="6148" width="10.33203125" style="19" customWidth="1"/>
+    <col min="6149" max="6149" width="10.5546875" style="19" customWidth="1"/>
+    <col min="6150" max="6150" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6151" max="6151" width="8.33203125" style="19" customWidth="1"/>
+    <col min="6152" max="6152" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6153" max="6153" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6154" max="6154" width="9.6640625" style="19" customWidth="1"/>
+    <col min="6155" max="6155" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6156" max="6156" width="8.5546875" style="19" customWidth="1"/>
+    <col min="6157" max="6157" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6158" max="6400" width="9.109375" style="19"/>
+    <col min="6401" max="6401" width="17.44140625" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6403" max="6403" width="10.44140625" style="19" customWidth="1"/>
+    <col min="6404" max="6404" width="10.33203125" style="19" customWidth="1"/>
+    <col min="6405" max="6405" width="10.5546875" style="19" customWidth="1"/>
+    <col min="6406" max="6406" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6407" max="6407" width="8.33203125" style="19" customWidth="1"/>
+    <col min="6408" max="6408" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6409" max="6409" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6410" max="6410" width="9.6640625" style="19" customWidth="1"/>
+    <col min="6411" max="6411" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6412" max="6412" width="8.5546875" style="19" customWidth="1"/>
+    <col min="6413" max="6413" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6414" max="6656" width="9.109375" style="19"/>
+    <col min="6657" max="6657" width="17.44140625" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6659" max="6659" width="10.44140625" style="19" customWidth="1"/>
+    <col min="6660" max="6660" width="10.33203125" style="19" customWidth="1"/>
+    <col min="6661" max="6661" width="10.5546875" style="19" customWidth="1"/>
+    <col min="6662" max="6662" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6663" max="6663" width="8.33203125" style="19" customWidth="1"/>
+    <col min="6664" max="6664" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6665" max="6665" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6666" max="6666" width="9.6640625" style="19" customWidth="1"/>
+    <col min="6667" max="6667" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6668" max="6668" width="8.5546875" style="19" customWidth="1"/>
+    <col min="6669" max="6669" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6670" max="6912" width="9.109375" style="19"/>
+    <col min="6913" max="6913" width="17.44140625" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6915" max="6915" width="10.44140625" style="19" customWidth="1"/>
+    <col min="6916" max="6916" width="10.33203125" style="19" customWidth="1"/>
+    <col min="6917" max="6917" width="10.5546875" style="19" customWidth="1"/>
+    <col min="6918" max="6918" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6919" max="6919" width="8.33203125" style="19" customWidth="1"/>
+    <col min="6920" max="6920" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6921" max="6921" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6922" max="6922" width="9.6640625" style="19" customWidth="1"/>
+    <col min="6923" max="6923" width="8.6640625" style="19" customWidth="1"/>
+    <col min="6924" max="6924" width="8.5546875" style="19" customWidth="1"/>
+    <col min="6925" max="6925" width="8.88671875" style="19" customWidth="1"/>
+    <col min="6926" max="7168" width="9.109375" style="19"/>
+    <col min="7169" max="7169" width="17.44140625" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7171" max="7171" width="10.44140625" style="19" customWidth="1"/>
+    <col min="7172" max="7172" width="10.33203125" style="19" customWidth="1"/>
+    <col min="7173" max="7173" width="10.5546875" style="19" customWidth="1"/>
+    <col min="7174" max="7174" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7175" max="7175" width="8.33203125" style="19" customWidth="1"/>
+    <col min="7176" max="7176" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7177" max="7177" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7178" max="7178" width="9.6640625" style="19" customWidth="1"/>
+    <col min="7179" max="7179" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7180" max="7180" width="8.5546875" style="19" customWidth="1"/>
+    <col min="7181" max="7181" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7182" max="7424" width="9.109375" style="19"/>
+    <col min="7425" max="7425" width="17.44140625" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7427" max="7427" width="10.44140625" style="19" customWidth="1"/>
+    <col min="7428" max="7428" width="10.33203125" style="19" customWidth="1"/>
+    <col min="7429" max="7429" width="10.5546875" style="19" customWidth="1"/>
+    <col min="7430" max="7430" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7431" max="7431" width="8.33203125" style="19" customWidth="1"/>
+    <col min="7432" max="7432" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7433" max="7433" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7434" max="7434" width="9.6640625" style="19" customWidth="1"/>
+    <col min="7435" max="7435" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7436" max="7436" width="8.5546875" style="19" customWidth="1"/>
+    <col min="7437" max="7437" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7438" max="7680" width="9.109375" style="19"/>
+    <col min="7681" max="7681" width="17.44140625" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7683" max="7683" width="10.44140625" style="19" customWidth="1"/>
+    <col min="7684" max="7684" width="10.33203125" style="19" customWidth="1"/>
+    <col min="7685" max="7685" width="10.5546875" style="19" customWidth="1"/>
+    <col min="7686" max="7686" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7687" max="7687" width="8.33203125" style="19" customWidth="1"/>
+    <col min="7688" max="7688" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7689" max="7689" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7690" max="7690" width="9.6640625" style="19" customWidth="1"/>
+    <col min="7691" max="7691" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7692" max="7692" width="8.5546875" style="19" customWidth="1"/>
+    <col min="7693" max="7693" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7694" max="7936" width="9.109375" style="19"/>
+    <col min="7937" max="7937" width="17.44140625" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7939" max="7939" width="10.44140625" style="19" customWidth="1"/>
+    <col min="7940" max="7940" width="10.33203125" style="19" customWidth="1"/>
+    <col min="7941" max="7941" width="10.5546875" style="19" customWidth="1"/>
+    <col min="7942" max="7942" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7943" max="7943" width="8.33203125" style="19" customWidth="1"/>
+    <col min="7944" max="7944" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7945" max="7945" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7946" max="7946" width="9.6640625" style="19" customWidth="1"/>
+    <col min="7947" max="7947" width="8.6640625" style="19" customWidth="1"/>
+    <col min="7948" max="7948" width="8.5546875" style="19" customWidth="1"/>
+    <col min="7949" max="7949" width="8.88671875" style="19" customWidth="1"/>
+    <col min="7950" max="8192" width="9.109375" style="19"/>
+    <col min="8193" max="8193" width="17.44140625" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8195" max="8195" width="10.44140625" style="19" customWidth="1"/>
+    <col min="8196" max="8196" width="10.33203125" style="19" customWidth="1"/>
+    <col min="8197" max="8197" width="10.5546875" style="19" customWidth="1"/>
+    <col min="8198" max="8198" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8199" max="8199" width="8.33203125" style="19" customWidth="1"/>
+    <col min="8200" max="8200" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8201" max="8201" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8202" max="8202" width="9.6640625" style="19" customWidth="1"/>
+    <col min="8203" max="8203" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8204" max="8204" width="8.5546875" style="19" customWidth="1"/>
+    <col min="8205" max="8205" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8206" max="8448" width="9.109375" style="19"/>
+    <col min="8449" max="8449" width="17.44140625" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8451" max="8451" width="10.44140625" style="19" customWidth="1"/>
+    <col min="8452" max="8452" width="10.33203125" style="19" customWidth="1"/>
+    <col min="8453" max="8453" width="10.5546875" style="19" customWidth="1"/>
+    <col min="8454" max="8454" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8455" max="8455" width="8.33203125" style="19" customWidth="1"/>
+    <col min="8456" max="8456" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8457" max="8457" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8458" max="8458" width="9.6640625" style="19" customWidth="1"/>
+    <col min="8459" max="8459" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8460" max="8460" width="8.5546875" style="19" customWidth="1"/>
+    <col min="8461" max="8461" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8462" max="8704" width="9.109375" style="19"/>
+    <col min="8705" max="8705" width="17.44140625" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8707" max="8707" width="10.44140625" style="19" customWidth="1"/>
+    <col min="8708" max="8708" width="10.33203125" style="19" customWidth="1"/>
+    <col min="8709" max="8709" width="10.5546875" style="19" customWidth="1"/>
+    <col min="8710" max="8710" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8711" max="8711" width="8.33203125" style="19" customWidth="1"/>
+    <col min="8712" max="8712" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8713" max="8713" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8714" max="8714" width="9.6640625" style="19" customWidth="1"/>
+    <col min="8715" max="8715" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8716" max="8716" width="8.5546875" style="19" customWidth="1"/>
+    <col min="8717" max="8717" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8718" max="8960" width="9.109375" style="19"/>
+    <col min="8961" max="8961" width="17.44140625" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8963" max="8963" width="10.44140625" style="19" customWidth="1"/>
+    <col min="8964" max="8964" width="10.33203125" style="19" customWidth="1"/>
+    <col min="8965" max="8965" width="10.5546875" style="19" customWidth="1"/>
+    <col min="8966" max="8966" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8967" max="8967" width="8.33203125" style="19" customWidth="1"/>
+    <col min="8968" max="8968" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8969" max="8969" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8970" max="8970" width="9.6640625" style="19" customWidth="1"/>
+    <col min="8971" max="8971" width="8.6640625" style="19" customWidth="1"/>
+    <col min="8972" max="8972" width="8.5546875" style="19" customWidth="1"/>
+    <col min="8973" max="8973" width="8.88671875" style="19" customWidth="1"/>
+    <col min="8974" max="9216" width="9.109375" style="19"/>
+    <col min="9217" max="9217" width="17.44140625" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9219" max="9219" width="10.44140625" style="19" customWidth="1"/>
+    <col min="9220" max="9220" width="10.33203125" style="19" customWidth="1"/>
+    <col min="9221" max="9221" width="10.5546875" style="19" customWidth="1"/>
+    <col min="9222" max="9222" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9223" max="9223" width="8.33203125" style="19" customWidth="1"/>
+    <col min="9224" max="9224" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9225" max="9225" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9226" max="9226" width="9.6640625" style="19" customWidth="1"/>
+    <col min="9227" max="9227" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9228" max="9228" width="8.5546875" style="19" customWidth="1"/>
+    <col min="9229" max="9229" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9230" max="9472" width="9.109375" style="19"/>
+    <col min="9473" max="9473" width="17.44140625" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9475" max="9475" width="10.44140625" style="19" customWidth="1"/>
+    <col min="9476" max="9476" width="10.33203125" style="19" customWidth="1"/>
+    <col min="9477" max="9477" width="10.5546875" style="19" customWidth="1"/>
+    <col min="9478" max="9478" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9479" max="9479" width="8.33203125" style="19" customWidth="1"/>
+    <col min="9480" max="9480" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9481" max="9481" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9482" max="9482" width="9.6640625" style="19" customWidth="1"/>
+    <col min="9483" max="9483" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9484" max="9484" width="8.5546875" style="19" customWidth="1"/>
+    <col min="9485" max="9485" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9486" max="9728" width="9.109375" style="19"/>
+    <col min="9729" max="9729" width="17.44140625" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9731" max="9731" width="10.44140625" style="19" customWidth="1"/>
+    <col min="9732" max="9732" width="10.33203125" style="19" customWidth="1"/>
+    <col min="9733" max="9733" width="10.5546875" style="19" customWidth="1"/>
+    <col min="9734" max="9734" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9735" max="9735" width="8.33203125" style="19" customWidth="1"/>
+    <col min="9736" max="9736" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9737" max="9737" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9738" max="9738" width="9.6640625" style="19" customWidth="1"/>
+    <col min="9739" max="9739" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9740" max="9740" width="8.5546875" style="19" customWidth="1"/>
+    <col min="9741" max="9741" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9742" max="9984" width="9.109375" style="19"/>
+    <col min="9985" max="9985" width="17.44140625" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9987" max="9987" width="10.44140625" style="19" customWidth="1"/>
+    <col min="9988" max="9988" width="10.33203125" style="19" customWidth="1"/>
+    <col min="9989" max="9989" width="10.5546875" style="19" customWidth="1"/>
+    <col min="9990" max="9990" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9991" max="9991" width="8.33203125" style="19" customWidth="1"/>
+    <col min="9992" max="9992" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9993" max="9993" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9994" max="9994" width="9.6640625" style="19" customWidth="1"/>
+    <col min="9995" max="9995" width="8.6640625" style="19" customWidth="1"/>
+    <col min="9996" max="9996" width="8.5546875" style="19" customWidth="1"/>
+    <col min="9997" max="9997" width="8.88671875" style="19" customWidth="1"/>
+    <col min="9998" max="10240" width="9.109375" style="19"/>
+    <col min="10241" max="10241" width="17.44140625" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10243" max="10243" width="10.44140625" style="19" customWidth="1"/>
+    <col min="10244" max="10244" width="10.33203125" style="19" customWidth="1"/>
+    <col min="10245" max="10245" width="10.5546875" style="19" customWidth="1"/>
+    <col min="10246" max="10246" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10247" max="10247" width="8.33203125" style="19" customWidth="1"/>
+    <col min="10248" max="10248" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10249" max="10249" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10250" max="10250" width="9.6640625" style="19" customWidth="1"/>
+    <col min="10251" max="10251" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10252" max="10252" width="8.5546875" style="19" customWidth="1"/>
+    <col min="10253" max="10253" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10254" max="10496" width="9.109375" style="19"/>
+    <col min="10497" max="10497" width="17.44140625" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10499" max="10499" width="10.44140625" style="19" customWidth="1"/>
+    <col min="10500" max="10500" width="10.33203125" style="19" customWidth="1"/>
+    <col min="10501" max="10501" width="10.5546875" style="19" customWidth="1"/>
+    <col min="10502" max="10502" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10503" max="10503" width="8.33203125" style="19" customWidth="1"/>
+    <col min="10504" max="10504" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10505" max="10505" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10506" max="10506" width="9.6640625" style="19" customWidth="1"/>
+    <col min="10507" max="10507" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10508" max="10508" width="8.5546875" style="19" customWidth="1"/>
+    <col min="10509" max="10509" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10510" max="10752" width="9.109375" style="19"/>
+    <col min="10753" max="10753" width="17.44140625" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10755" max="10755" width="10.44140625" style="19" customWidth="1"/>
+    <col min="10756" max="10756" width="10.33203125" style="19" customWidth="1"/>
+    <col min="10757" max="10757" width="10.5546875" style="19" customWidth="1"/>
+    <col min="10758" max="10758" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10759" max="10759" width="8.33203125" style="19" customWidth="1"/>
+    <col min="10760" max="10760" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10761" max="10761" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10762" max="10762" width="9.6640625" style="19" customWidth="1"/>
+    <col min="10763" max="10763" width="8.6640625" style="19" customWidth="1"/>
+    <col min="10764" max="10764" width="8.5546875" style="19" customWidth="1"/>
+    <col min="10765" max="10765" width="8.88671875" style="19" customWidth="1"/>
+    <col min="10766" max="11008" width="9.109375" style="19"/>
+    <col min="11009" max="11009" width="17.44140625" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11011" max="11011" width="10.44140625" style="19" customWidth="1"/>
+    <col min="11012" max="11012" width="10.33203125" style="19" customWidth="1"/>
+    <col min="11013" max="11013" width="10.5546875" style="19" customWidth="1"/>
+    <col min="11014" max="11014" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11015" max="11015" width="8.33203125" style="19" customWidth="1"/>
+    <col min="11016" max="11016" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11017" max="11017" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11018" max="11018" width="9.6640625" style="19" customWidth="1"/>
+    <col min="11019" max="11019" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11020" max="11020" width="8.5546875" style="19" customWidth="1"/>
+    <col min="11021" max="11021" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11022" max="11264" width="9.109375" style="19"/>
+    <col min="11265" max="11265" width="17.44140625" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11267" max="11267" width="10.44140625" style="19" customWidth="1"/>
+    <col min="11268" max="11268" width="10.33203125" style="19" customWidth="1"/>
+    <col min="11269" max="11269" width="10.5546875" style="19" customWidth="1"/>
+    <col min="11270" max="11270" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11271" max="11271" width="8.33203125" style="19" customWidth="1"/>
+    <col min="11272" max="11272" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11273" max="11273" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11274" max="11274" width="9.6640625" style="19" customWidth="1"/>
+    <col min="11275" max="11275" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11276" max="11276" width="8.5546875" style="19" customWidth="1"/>
+    <col min="11277" max="11277" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11278" max="11520" width="9.109375" style="19"/>
+    <col min="11521" max="11521" width="17.44140625" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11523" max="11523" width="10.44140625" style="19" customWidth="1"/>
+    <col min="11524" max="11524" width="10.33203125" style="19" customWidth="1"/>
+    <col min="11525" max="11525" width="10.5546875" style="19" customWidth="1"/>
+    <col min="11526" max="11526" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11527" max="11527" width="8.33203125" style="19" customWidth="1"/>
+    <col min="11528" max="11528" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11529" max="11529" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11530" max="11530" width="9.6640625" style="19" customWidth="1"/>
+    <col min="11531" max="11531" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11532" max="11532" width="8.5546875" style="19" customWidth="1"/>
+    <col min="11533" max="11533" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11534" max="11776" width="9.109375" style="19"/>
+    <col min="11777" max="11777" width="17.44140625" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11779" max="11779" width="10.44140625" style="19" customWidth="1"/>
+    <col min="11780" max="11780" width="10.33203125" style="19" customWidth="1"/>
+    <col min="11781" max="11781" width="10.5546875" style="19" customWidth="1"/>
+    <col min="11782" max="11782" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11783" max="11783" width="8.33203125" style="19" customWidth="1"/>
+    <col min="11784" max="11784" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11785" max="11785" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11786" max="11786" width="9.6640625" style="19" customWidth="1"/>
+    <col min="11787" max="11787" width="8.6640625" style="19" customWidth="1"/>
+    <col min="11788" max="11788" width="8.5546875" style="19" customWidth="1"/>
+    <col min="11789" max="11789" width="8.88671875" style="19" customWidth="1"/>
+    <col min="11790" max="12032" width="9.109375" style="19"/>
+    <col min="12033" max="12033" width="17.44140625" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12035" max="12035" width="10.44140625" style="19" customWidth="1"/>
+    <col min="12036" max="12036" width="10.33203125" style="19" customWidth="1"/>
+    <col min="12037" max="12037" width="10.5546875" style="19" customWidth="1"/>
+    <col min="12038" max="12038" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12039" max="12039" width="8.33203125" style="19" customWidth="1"/>
+    <col min="12040" max="12040" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12041" max="12041" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12042" max="12042" width="9.6640625" style="19" customWidth="1"/>
+    <col min="12043" max="12043" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12044" max="12044" width="8.5546875" style="19" customWidth="1"/>
+    <col min="12045" max="12045" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12046" max="12288" width="9.109375" style="19"/>
+    <col min="12289" max="12289" width="17.44140625" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12291" max="12291" width="10.44140625" style="19" customWidth="1"/>
+    <col min="12292" max="12292" width="10.33203125" style="19" customWidth="1"/>
+    <col min="12293" max="12293" width="10.5546875" style="19" customWidth="1"/>
+    <col min="12294" max="12294" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12295" max="12295" width="8.33203125" style="19" customWidth="1"/>
+    <col min="12296" max="12296" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12297" max="12297" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12298" max="12298" width="9.6640625" style="19" customWidth="1"/>
+    <col min="12299" max="12299" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12300" max="12300" width="8.5546875" style="19" customWidth="1"/>
+    <col min="12301" max="12301" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12302" max="12544" width="9.109375" style="19"/>
+    <col min="12545" max="12545" width="17.44140625" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12547" max="12547" width="10.44140625" style="19" customWidth="1"/>
+    <col min="12548" max="12548" width="10.33203125" style="19" customWidth="1"/>
+    <col min="12549" max="12549" width="10.5546875" style="19" customWidth="1"/>
+    <col min="12550" max="12550" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12551" max="12551" width="8.33203125" style="19" customWidth="1"/>
+    <col min="12552" max="12552" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12553" max="12553" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12554" max="12554" width="9.6640625" style="19" customWidth="1"/>
+    <col min="12555" max="12555" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12556" max="12556" width="8.5546875" style="19" customWidth="1"/>
+    <col min="12557" max="12557" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12558" max="12800" width="9.109375" style="19"/>
+    <col min="12801" max="12801" width="17.44140625" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12803" max="12803" width="10.44140625" style="19" customWidth="1"/>
+    <col min="12804" max="12804" width="10.33203125" style="19" customWidth="1"/>
+    <col min="12805" max="12805" width="10.5546875" style="19" customWidth="1"/>
+    <col min="12806" max="12806" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12807" max="12807" width="8.33203125" style="19" customWidth="1"/>
+    <col min="12808" max="12808" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12809" max="12809" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12810" max="12810" width="9.6640625" style="19" customWidth="1"/>
+    <col min="12811" max="12811" width="8.6640625" style="19" customWidth="1"/>
+    <col min="12812" max="12812" width="8.5546875" style="19" customWidth="1"/>
+    <col min="12813" max="12813" width="8.88671875" style="19" customWidth="1"/>
+    <col min="12814" max="13056" width="9.109375" style="19"/>
+    <col min="13057" max="13057" width="17.44140625" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13059" max="13059" width="10.44140625" style="19" customWidth="1"/>
+    <col min="13060" max="13060" width="10.33203125" style="19" customWidth="1"/>
+    <col min="13061" max="13061" width="10.5546875" style="19" customWidth="1"/>
+    <col min="13062" max="13062" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13063" max="13063" width="8.33203125" style="19" customWidth="1"/>
+    <col min="13064" max="13064" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13065" max="13065" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13066" max="13066" width="9.6640625" style="19" customWidth="1"/>
+    <col min="13067" max="13067" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13068" max="13068" width="8.5546875" style="19" customWidth="1"/>
+    <col min="13069" max="13069" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13070" max="13312" width="9.109375" style="19"/>
+    <col min="13313" max="13313" width="17.44140625" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13315" max="13315" width="10.44140625" style="19" customWidth="1"/>
+    <col min="13316" max="13316" width="10.33203125" style="19" customWidth="1"/>
+    <col min="13317" max="13317" width="10.5546875" style="19" customWidth="1"/>
+    <col min="13318" max="13318" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13319" max="13319" width="8.33203125" style="19" customWidth="1"/>
+    <col min="13320" max="13320" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13321" max="13321" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13322" max="13322" width="9.6640625" style="19" customWidth="1"/>
+    <col min="13323" max="13323" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13324" max="13324" width="8.5546875" style="19" customWidth="1"/>
+    <col min="13325" max="13325" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13326" max="13568" width="9.109375" style="19"/>
+    <col min="13569" max="13569" width="17.44140625" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13571" max="13571" width="10.44140625" style="19" customWidth="1"/>
+    <col min="13572" max="13572" width="10.33203125" style="19" customWidth="1"/>
+    <col min="13573" max="13573" width="10.5546875" style="19" customWidth="1"/>
+    <col min="13574" max="13574" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13575" max="13575" width="8.33203125" style="19" customWidth="1"/>
+    <col min="13576" max="13576" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13577" max="13577" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13578" max="13578" width="9.6640625" style="19" customWidth="1"/>
+    <col min="13579" max="13579" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13580" max="13580" width="8.5546875" style="19" customWidth="1"/>
+    <col min="13581" max="13581" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13582" max="13824" width="9.109375" style="19"/>
+    <col min="13825" max="13825" width="17.44140625" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13827" max="13827" width="10.44140625" style="19" customWidth="1"/>
+    <col min="13828" max="13828" width="10.33203125" style="19" customWidth="1"/>
+    <col min="13829" max="13829" width="10.5546875" style="19" customWidth="1"/>
+    <col min="13830" max="13830" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13831" max="13831" width="8.33203125" style="19" customWidth="1"/>
+    <col min="13832" max="13832" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13833" max="13833" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13834" max="13834" width="9.6640625" style="19" customWidth="1"/>
+    <col min="13835" max="13835" width="8.6640625" style="19" customWidth="1"/>
+    <col min="13836" max="13836" width="8.5546875" style="19" customWidth="1"/>
+    <col min="13837" max="13837" width="8.88671875" style="19" customWidth="1"/>
+    <col min="13838" max="14080" width="9.109375" style="19"/>
+    <col min="14081" max="14081" width="17.44140625" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14083" max="14083" width="10.44140625" style="19" customWidth="1"/>
+    <col min="14084" max="14084" width="10.33203125" style="19" customWidth="1"/>
+    <col min="14085" max="14085" width="10.5546875" style="19" customWidth="1"/>
+    <col min="14086" max="14086" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14087" max="14087" width="8.33203125" style="19" customWidth="1"/>
+    <col min="14088" max="14088" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14089" max="14089" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14090" max="14090" width="9.6640625" style="19" customWidth="1"/>
+    <col min="14091" max="14091" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14092" max="14092" width="8.5546875" style="19" customWidth="1"/>
+    <col min="14093" max="14093" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14094" max="14336" width="9.109375" style="19"/>
+    <col min="14337" max="14337" width="17.44140625" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14339" max="14339" width="10.44140625" style="19" customWidth="1"/>
+    <col min="14340" max="14340" width="10.33203125" style="19" customWidth="1"/>
+    <col min="14341" max="14341" width="10.5546875" style="19" customWidth="1"/>
+    <col min="14342" max="14342" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14343" max="14343" width="8.33203125" style="19" customWidth="1"/>
+    <col min="14344" max="14344" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14345" max="14345" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14346" max="14346" width="9.6640625" style="19" customWidth="1"/>
+    <col min="14347" max="14347" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14348" max="14348" width="8.5546875" style="19" customWidth="1"/>
+    <col min="14349" max="14349" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14350" max="14592" width="9.109375" style="19"/>
+    <col min="14593" max="14593" width="17.44140625" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14595" max="14595" width="10.44140625" style="19" customWidth="1"/>
+    <col min="14596" max="14596" width="10.33203125" style="19" customWidth="1"/>
+    <col min="14597" max="14597" width="10.5546875" style="19" customWidth="1"/>
+    <col min="14598" max="14598" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14599" max="14599" width="8.33203125" style="19" customWidth="1"/>
+    <col min="14600" max="14600" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14601" max="14601" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14602" max="14602" width="9.6640625" style="19" customWidth="1"/>
+    <col min="14603" max="14603" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14604" max="14604" width="8.5546875" style="19" customWidth="1"/>
+    <col min="14605" max="14605" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14606" max="14848" width="9.109375" style="19"/>
+    <col min="14849" max="14849" width="17.44140625" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14851" max="14851" width="10.44140625" style="19" customWidth="1"/>
+    <col min="14852" max="14852" width="10.33203125" style="19" customWidth="1"/>
+    <col min="14853" max="14853" width="10.5546875" style="19" customWidth="1"/>
+    <col min="14854" max="14854" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14855" max="14855" width="8.33203125" style="19" customWidth="1"/>
+    <col min="14856" max="14856" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14857" max="14857" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14858" max="14858" width="9.6640625" style="19" customWidth="1"/>
+    <col min="14859" max="14859" width="8.6640625" style="19" customWidth="1"/>
+    <col min="14860" max="14860" width="8.5546875" style="19" customWidth="1"/>
+    <col min="14861" max="14861" width="8.88671875" style="19" customWidth="1"/>
+    <col min="14862" max="15104" width="9.109375" style="19"/>
+    <col min="15105" max="15105" width="17.44140625" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15107" max="15107" width="10.44140625" style="19" customWidth="1"/>
+    <col min="15108" max="15108" width="10.33203125" style="19" customWidth="1"/>
+    <col min="15109" max="15109" width="10.5546875" style="19" customWidth="1"/>
+    <col min="15110" max="15110" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15111" max="15111" width="8.33203125" style="19" customWidth="1"/>
+    <col min="15112" max="15112" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15113" max="15113" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15114" max="15114" width="9.6640625" style="19" customWidth="1"/>
+    <col min="15115" max="15115" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15116" max="15116" width="8.5546875" style="19" customWidth="1"/>
+    <col min="15117" max="15117" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15118" max="15360" width="9.109375" style="19"/>
+    <col min="15361" max="15361" width="17.44140625" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15363" max="15363" width="10.44140625" style="19" customWidth="1"/>
+    <col min="15364" max="15364" width="10.33203125" style="19" customWidth="1"/>
+    <col min="15365" max="15365" width="10.5546875" style="19" customWidth="1"/>
+    <col min="15366" max="15366" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15367" max="15367" width="8.33203125" style="19" customWidth="1"/>
+    <col min="15368" max="15368" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15369" max="15369" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15370" max="15370" width="9.6640625" style="19" customWidth="1"/>
+    <col min="15371" max="15371" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15372" max="15372" width="8.5546875" style="19" customWidth="1"/>
+    <col min="15373" max="15373" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15374" max="15616" width="9.109375" style="19"/>
+    <col min="15617" max="15617" width="17.44140625" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15619" max="15619" width="10.44140625" style="19" customWidth="1"/>
+    <col min="15620" max="15620" width="10.33203125" style="19" customWidth="1"/>
+    <col min="15621" max="15621" width="10.5546875" style="19" customWidth="1"/>
+    <col min="15622" max="15622" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15623" max="15623" width="8.33203125" style="19" customWidth="1"/>
+    <col min="15624" max="15624" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15625" max="15625" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15626" max="15626" width="9.6640625" style="19" customWidth="1"/>
+    <col min="15627" max="15627" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15628" max="15628" width="8.5546875" style="19" customWidth="1"/>
+    <col min="15629" max="15629" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15630" max="15872" width="9.109375" style="19"/>
+    <col min="15873" max="15873" width="17.44140625" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15875" max="15875" width="10.44140625" style="19" customWidth="1"/>
+    <col min="15876" max="15876" width="10.33203125" style="19" customWidth="1"/>
+    <col min="15877" max="15877" width="10.5546875" style="19" customWidth="1"/>
+    <col min="15878" max="15878" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15879" max="15879" width="8.33203125" style="19" customWidth="1"/>
+    <col min="15880" max="15880" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15881" max="15881" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15882" max="15882" width="9.6640625" style="19" customWidth="1"/>
+    <col min="15883" max="15883" width="8.6640625" style="19" customWidth="1"/>
+    <col min="15884" max="15884" width="8.5546875" style="19" customWidth="1"/>
+    <col min="15885" max="15885" width="8.88671875" style="19" customWidth="1"/>
+    <col min="15886" max="16128" width="9.109375" style="19"/>
+    <col min="16129" max="16129" width="17.44140625" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="8.88671875" style="19" customWidth="1"/>
+    <col min="16131" max="16131" width="10.44140625" style="19" customWidth="1"/>
+    <col min="16132" max="16132" width="10.33203125" style="19" customWidth="1"/>
+    <col min="16133" max="16133" width="10.5546875" style="19" customWidth="1"/>
+    <col min="16134" max="16134" width="8.6640625" style="19" customWidth="1"/>
+    <col min="16135" max="16135" width="8.33203125" style="19" customWidth="1"/>
+    <col min="16136" max="16136" width="8.6640625" style="19" customWidth="1"/>
+    <col min="16137" max="16137" width="8.88671875" style="19" customWidth="1"/>
+    <col min="16138" max="16138" width="9.6640625" style="19" customWidth="1"/>
+    <col min="16139" max="16139" width="8.6640625" style="19" customWidth="1"/>
+    <col min="16140" max="16140" width="8.5546875" style="19" customWidth="1"/>
+    <col min="16141" max="16141" width="8.88671875" style="19" customWidth="1"/>
+    <col min="16142" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...30 lines deleted...]
-      <c r="B3" s="48" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+    </row>
+    <row r="2" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="49"/>
+      <c r="B3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="48" t="s">
+      <c r="C3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="D3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="48" t="s">
+      <c r="E3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="48" t="s">
+      <c r="F3" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="48" t="s">
+      <c r="G3" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="48" t="s">
+      <c r="H3" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="48" t="s">
+      <c r="I3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="48" t="s">
+      <c r="J3" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="48" t="s">
+      <c r="K3" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="48" t="s">
+      <c r="L3" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="49" t="s">
+      <c r="M3" s="50" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A4" s="51" t="s">
+    <row r="4" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="51"/>
-[...16 lines deleted...]
-      <c r="B5" s="33">
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="26">
         <v>52.1</v>
       </c>
-      <c r="C5" s="33">
+      <c r="C6" s="26">
         <v>43.7</v>
       </c>
-      <c r="D5" s="33">
+      <c r="D6" s="26">
         <v>46.2</v>
       </c>
-      <c r="E5" s="33">
+      <c r="E6" s="26">
         <v>24.4</v>
       </c>
-      <c r="F5" s="34">
+      <c r="F6" s="27">
         <v>33.5</v>
       </c>
-      <c r="G5" s="35">
+      <c r="G6" s="28">
         <v>37.5</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H6" s="26">
         <v>39.200000000000003</v>
       </c>
-      <c r="I5" s="33">
+      <c r="I6" s="26">
         <v>31.5</v>
       </c>
-      <c r="J5" s="33">
+      <c r="J6" s="26">
         <v>120.6</v>
       </c>
-      <c r="K5" s="33">
+      <c r="K6" s="26">
         <v>64.099999999999994</v>
       </c>
-      <c r="L5" s="33">
+      <c r="L6" s="26">
         <v>68.099999999999994</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M6" s="26">
         <v>100.4</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
-[...3 lines deleted...]
-      <c r="B6" s="36">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="29">
         <v>15.6</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C7" s="29">
         <v>32.299999999999997</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D7" s="29">
         <v>64.8</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E7" s="29">
         <v>22.2</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F7" s="29">
         <v>22.4</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G7" s="29">
         <v>115.8</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H7" s="30">
         <v>38</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I7" s="29">
         <v>40.200000000000003</v>
       </c>
-      <c r="J6" s="36">
+      <c r="J7" s="29">
         <v>78.099999999999994</v>
       </c>
-      <c r="K6" s="36">
+      <c r="K7" s="29">
         <v>38.799999999999997</v>
       </c>
-      <c r="L6" s="36">
+      <c r="L7" s="29">
         <v>93.2</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M7" s="30">
         <v>133</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
-[...3 lines deleted...]
-      <c r="B7" s="36">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="31">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="29">
         <v>18.399999999999999</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C8" s="29">
         <v>22.9</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D8" s="29">
         <v>57.1</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E8" s="29">
         <v>38.799999999999997</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F8" s="29">
         <v>23.5</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G8" s="29">
         <v>113.7</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H8" s="30">
         <v>35.299999999999997</v>
       </c>
-      <c r="I7" s="36"/>
-[...37 lines deleted...]
-      <c r="G11" s="2"/>
+      <c r="I8" s="29">
+        <v>31.4</v>
+      </c>
+      <c r="J8" s="29">
+        <v>37.4</v>
+      </c>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="30"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B20" s="24"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="37"/>
+      <c r="F20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="38"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="40"/>
+    </row>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="F23" s="41"/>
+      <c r="G23" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="15">
+    <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF9380D5-6B82-45A7-AB45-1CA95817D91E}">
+  <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
-[...12 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...30 lines deleted...]
-      <c r="B3" s="46" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="49"/>
+      <c r="B3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="46" t="s">
+      <c r="D3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="46" t="s">
+      <c r="E3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="46" t="s">
+      <c r="F3" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="46" t="s">
+      <c r="G3" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="46" t="s">
+      <c r="H3" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="46" t="s">
+      <c r="I3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="46" t="s">
+      <c r="J3" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="46" t="s">
+      <c r="K3" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="46" t="s">
+      <c r="L3" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="47" t="s">
+      <c r="M3" s="50" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="52" t="s">
+    <row r="4" spans="1:13" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="32">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="C6" s="32">
+        <v>84</v>
+      </c>
+      <c r="D6" s="32">
+        <v>97.3</v>
+      </c>
+      <c r="E6" s="26">
+        <v>52.8</v>
+      </c>
+      <c r="F6" s="32">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="G6" s="32">
+        <v>112</v>
+      </c>
+      <c r="H6" s="32">
+        <v>104.6</v>
+      </c>
+      <c r="I6" s="32">
+        <v>80.3</v>
+      </c>
+      <c r="J6" s="33">
+        <v>382.7</v>
+      </c>
+      <c r="K6" s="32">
+        <v>53.1</v>
+      </c>
+      <c r="L6" s="32">
+        <v>106.2</v>
+      </c>
+      <c r="M6" s="32">
+        <v>147.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="29">
+        <v>15.5</v>
+      </c>
+      <c r="C7" s="29">
+        <v>207.6</v>
+      </c>
+      <c r="D7" s="29">
+        <v>200.6</v>
+      </c>
+      <c r="E7" s="29">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="F7" s="30">
+        <v>101.2</v>
+      </c>
+      <c r="G7" s="29">
+        <v>516.5</v>
+      </c>
+      <c r="H7" s="29">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="I7" s="29">
+        <v>105.9</v>
+      </c>
+      <c r="J7" s="29">
+        <v>194.3</v>
+      </c>
+      <c r="K7" s="29">
+        <v>49.7</v>
+      </c>
+      <c r="L7" s="29">
+        <v>239.9</v>
+      </c>
+      <c r="M7" s="29">
+        <v>142.69999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="31">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="C8" s="29">
+        <v>124.1</v>
+      </c>
+      <c r="D8" s="29">
+        <v>249.6</v>
+      </c>
+      <c r="E8" s="29">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F8" s="30">
+        <v>60.5</v>
+      </c>
+      <c r="G8" s="29">
+        <v>484.6</v>
+      </c>
+      <c r="H8" s="30">
+        <v>31</v>
+      </c>
+      <c r="I8" s="30">
+        <v>89</v>
+      </c>
+      <c r="J8" s="29">
+        <v>118.9</v>
+      </c>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="52"/>
-[...13 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="53"/>
-[...163 lines deleted...]
-      <c r="B11" s="37">
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="30">
         <v>68.599999999999994</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="29">
         <v>97.6</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="29">
         <v>105.6</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="29">
         <v>55.8</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="34">
         <v>70.2</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="35">
         <v>74.2</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="29">
         <v>104.8</v>
       </c>
-      <c r="I11" s="37">
+      <c r="I11" s="30">
         <v>48.6</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="29">
         <v>174.8</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="26">
         <v>99.3</v>
       </c>
-      <c r="L11" s="36">
+      <c r="L11" s="29">
         <v>161.80000000000001</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="29">
         <v>142.80000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
-[...3 lines deleted...]
-      <c r="B12" s="36">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="29">
         <v>29.9</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="29">
         <v>73.8</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="29">
         <v>140.19999999999999</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="29">
         <v>90.8</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="29">
         <v>66.900000000000006</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="29">
         <v>308.60000000000002</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="29">
         <v>96.7</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="29">
         <v>127.6</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="29">
         <v>64.8</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="29">
         <v>60.6</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L12" s="29">
         <v>136.9</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="29">
         <v>132.5</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
-[...3 lines deleted...]
-      <c r="B13" s="36">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="31">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="29">
         <v>118.5</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="29">
         <v>70.900000000000006</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="29">
         <v>88.2</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="29">
         <v>174.9</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="29">
         <v>104.7</v>
       </c>
-      <c r="G13" s="36">
-[...2 lines deleted...]
-      <c r="H13" s="37">
+      <c r="G13" s="29">
+        <v>97.9</v>
+      </c>
+      <c r="H13" s="30">
         <v>93</v>
       </c>
-      <c r="I13" s="36"/>
-[...37 lines deleted...]
-      <c r="G21" s="2"/>
+      <c r="I13" s="29">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="J13" s="29">
+        <v>47.8</v>
+      </c>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...1 lines deleted...]
-    <mergeCell ref="A4:M4"/>
+  <mergeCells count="17">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные значения</vt:lpstr>
       <vt:lpstr>Показатель 163206</vt:lpstr>