--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,66 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2265" yWindow="7575" windowWidth="19035" windowHeight="12525"/>
+    <workbookView xWindow="2265" yWindow="7575" windowWidth="19035" windowHeight="12525" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
-    <sheet name="Лист1" sheetId="24" r:id="rId2"/>
+    <sheet name="02" sheetId="24" r:id="rId2"/>
+    <sheet name="03" sheetId="25" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="26">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
@@ -117,50 +119,61 @@
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Оперативные данные.</t>
     </r>
+  </si>
+  <si>
+    <t>март 2026г.  в процентах
+к марту 2025г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*   </t>
+  </si>
+  <si>
+    <t>январь 2026г.  в процентах
+к январю 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.  в процентах
 к февралю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -880,145 +893,157 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="415">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="20"/>
     <cellStyle name="Обычный 102" xfId="21"/>
@@ -1400,51 +1425,51 @@
     <cellStyle name="Обычный 80 2" xfId="397"/>
     <cellStyle name="Обычный 85" xfId="398"/>
     <cellStyle name="Обычный 85 2" xfId="399"/>
     <cellStyle name="Обычный 86" xfId="400"/>
     <cellStyle name="Обычный 86 2" xfId="401"/>
     <cellStyle name="Обычный 89" xfId="402"/>
     <cellStyle name="Обычный 89 2" xfId="403"/>
     <cellStyle name="Обычный 9" xfId="404"/>
     <cellStyle name="Обычный 90" xfId="405"/>
     <cellStyle name="Обычный 90 2" xfId="406"/>
     <cellStyle name="Обычный 96" xfId="407"/>
     <cellStyle name="Обычный 96 2" xfId="408"/>
     <cellStyle name="Обычный 97" xfId="409"/>
     <cellStyle name="Обычный 97 2" xfId="410"/>
     <cellStyle name="Обычный 98" xfId="411"/>
     <cellStyle name="Обычный 98 2" xfId="412"/>
     <cellStyle name="Обычный 99" xfId="413"/>
     <cellStyle name="Обычный 99 2" xfId="414"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1694,582 +1719,1376 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="19" style="6" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="20" style="6" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A2" s="34" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="34"/>
+      <c r="A2" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A3" s="10"/>
-[...5 lines deleted...]
-      <c r="G3" s="29"/>
+      <c r="A3" s="36"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A4" s="35" t="s">
-[...7 lines deleted...]
-      <c r="G4" s="13"/>
+      <c r="A4" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="12"/>
       <c r="H4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A5" s="36"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="40" t="s">
+      <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="41"/>
-[...2 lines deleted...]
-      <c r="G5" s="14"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:13" ht="63.75" customHeight="1">
-      <c r="A6" s="37"/>
-[...1 lines deleted...]
-      <c r="C6" s="15" t="s">
+      <c r="A6" s="39"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D6" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="14"/>
+      <c r="G6" s="13"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="31">
+        <v>106.3</v>
+      </c>
+      <c r="C7" s="31">
+        <v>102</v>
+      </c>
+      <c r="D7" s="31">
+        <v>107.5</v>
+      </c>
+      <c r="E7" s="31">
+        <v>109.3</v>
+      </c>
+      <c r="F7" s="31">
+        <v>93.3</v>
+      </c>
+      <c r="G7" s="17"/>
+    </row>
+    <row r="8" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="31">
+        <v>91.5</v>
+      </c>
+      <c r="C8" s="31">
+        <v>79.8</v>
+      </c>
+      <c r="D8" s="31">
+        <v>88.9</v>
+      </c>
+      <c r="E8" s="31">
+        <v>99.5</v>
+      </c>
+      <c r="F8" s="31">
+        <v>101.9</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:13" s="8" customFormat="1">
+      <c r="A9" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="31">
+        <v>104.5</v>
+      </c>
+      <c r="C9" s="31">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="D9" s="31">
         <v>105.6</v>
       </c>
-      <c r="C7" s="42">
-[...53 lines deleted...]
-      <c r="G9" s="20"/>
+      <c r="E9" s="31">
+        <v>98.7</v>
+      </c>
+      <c r="F9" s="31">
+        <v>91.2</v>
+      </c>
+      <c r="G9" s="19"/>
     </row>
     <row r="10" spans="1:13" s="8" customFormat="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="42">
+      <c r="B10" s="31">
+        <v>93.9</v>
+      </c>
+      <c r="C10" s="31">
+        <v>93.2</v>
+      </c>
+      <c r="D10" s="31">
+        <v>100</v>
+      </c>
+      <c r="E10" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="F10" s="31">
+        <v>102.2</v>
+      </c>
+      <c r="G10" s="19"/>
+    </row>
+    <row r="11" spans="1:13" s="8" customFormat="1">
+      <c r="A11" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="31">
+        <v>137.4</v>
+      </c>
+      <c r="C11" s="31">
+        <v>56.6</v>
+      </c>
+      <c r="D11" s="31">
+        <v>168.7</v>
+      </c>
+      <c r="E11" s="31">
+        <v>94</v>
+      </c>
+      <c r="F11" s="31">
+        <v>98.5</v>
+      </c>
+      <c r="G11" s="20"/>
+    </row>
+    <row r="12" spans="1:13" s="8" customFormat="1">
+      <c r="A12" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="31">
+        <v>105.4</v>
+      </c>
+      <c r="C12" s="31">
+        <v>116.3</v>
+      </c>
+      <c r="D12" s="31">
+        <v>103.7</v>
+      </c>
+      <c r="E12" s="31">
+        <v>158.5</v>
+      </c>
+      <c r="F12" s="31">
+        <v>86.3</v>
+      </c>
+      <c r="G12" s="19"/>
+    </row>
+    <row r="13" spans="1:13" s="9" customFormat="1">
+      <c r="A13" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="31">
+        <v>110.5</v>
+      </c>
+      <c r="C13" s="31">
+        <v>127.7</v>
+      </c>
+      <c r="D13" s="31">
+        <v>69.5</v>
+      </c>
+      <c r="E13" s="31">
+        <v>113</v>
+      </c>
+      <c r="F13" s="31">
+        <v>99.5</v>
+      </c>
+      <c r="G13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" s="8" customFormat="1">
+      <c r="A14" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="31">
+        <v>122.4</v>
+      </c>
+      <c r="C14" s="31">
+        <v>104.4</v>
+      </c>
+      <c r="D14" s="31">
+        <v>282</v>
+      </c>
+      <c r="E14" s="31">
+        <v>122.9</v>
+      </c>
+      <c r="F14" s="31">
+        <v>125.8</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:13" s="8" customFormat="1">
+      <c r="A15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="31">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="C15" s="31">
+        <v>67.7</v>
+      </c>
+      <c r="D15" s="31">
+        <v>86.7</v>
+      </c>
+      <c r="E15" s="31">
+        <v>100</v>
+      </c>
+      <c r="F15" s="31">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:13" s="8" customFormat="1">
+      <c r="A16" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="31">
+        <v>105.3</v>
+      </c>
+      <c r="C16" s="31">
+        <v>99.6</v>
+      </c>
+      <c r="D16" s="31">
+        <v>113</v>
+      </c>
+      <c r="E16" s="31">
+        <v>134.5</v>
+      </c>
+      <c r="F16" s="31">
+        <v>95</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:8" s="8" customFormat="1">
+      <c r="A17" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="31">
+        <v>81</v>
+      </c>
+      <c r="C17" s="31">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D17" s="31">
+        <v>87</v>
+      </c>
+      <c r="E17" s="31">
+        <v>129.4</v>
+      </c>
+      <c r="F17" s="31">
+        <v>101</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:8" s="8" customFormat="1">
+      <c r="A18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="31">
+        <v>127.9</v>
+      </c>
+      <c r="C18" s="31">
+        <v>145.5</v>
+      </c>
+      <c r="D18" s="31">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="E18" s="31">
+        <v>109.3</v>
+      </c>
+      <c r="F18" s="31">
+        <v>100.8</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:8" s="8" customFormat="1">
+      <c r="A19" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="31">
+        <v>104.8</v>
+      </c>
+      <c r="C19" s="31">
         <v>94.9</v>
       </c>
-      <c r="C10" s="42">
-[...200 lines deleted...]
-      <c r="G19" s="20"/>
+      <c r="D19" s="31">
+        <v>178.4</v>
+      </c>
+      <c r="E19" s="31">
+        <v>86.1</v>
+      </c>
+      <c r="F19" s="31">
+        <v>116.1</v>
+      </c>
+      <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:8" s="8" customFormat="1">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="42">
-[...14 lines deleted...]
-      <c r="G20" s="20"/>
+      <c r="B20" s="31">
+        <v>91</v>
+      </c>
+      <c r="C20" s="31">
+        <v>112.9</v>
+      </c>
+      <c r="D20" s="31">
+        <v>65.7</v>
+      </c>
+      <c r="E20" s="31">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="F20" s="31">
+        <v>85.6</v>
+      </c>
+      <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:8" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A21" s="24"/>
-[...5 lines deleted...]
-      <c r="G21" s="26"/>
+      <c r="A21" s="23"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="25"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A22" s="28" t="s">
+      <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="26"/>
-[...4 lines deleted...]
-      <c r="G22" s="26"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
       <c r="H22" s="7"/>
     </row>
-    <row r="23" spans="1:8" s="32" customFormat="1" ht="30" customHeight="1">
-[...7 lines deleted...]
-      <c r="H23" s="31"/>
+    <row r="23" spans="1:8" s="30" customFormat="1" ht="30" customHeight="1">
+      <c r="A23" s="37"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="29"/>
     </row>
     <row r="24" spans="1:8" s="8" customFormat="1">
       <c r="A24" s="6"/>
-      <c r="B24" s="27"/>
-[...3 lines deleted...]
-      <c r="F24" s="27"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="B25" s="27"/>
-[...3 lines deleted...]
-      <c r="F25" s="27"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="B26" s="27"/>
-[...3 lines deleted...]
-      <c r="F26" s="27"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="B27" s="27"/>
-[...3 lines deleted...]
-      <c r="F27" s="27"/>
+      <c r="B27" s="26"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="B28" s="27"/>
-[...3 lines deleted...]
-      <c r="F28" s="27"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="B29" s="27"/>
-[...3 lines deleted...]
-      <c r="F29" s="27"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="B30" s="27"/>
-[...3 lines deleted...]
-      <c r="F30" s="27"/>
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="B31" s="27"/>
-[...3 lines deleted...]
-      <c r="F31" s="27"/>
+      <c r="B31" s="26"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="B32" s="27"/>
-[...3 lines deleted...]
-      <c r="F32" s="27"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
     </row>
     <row r="33" spans="2:6">
-      <c r="B33" s="27"/>
-[...3 lines deleted...]
-      <c r="F33" s="27"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
     </row>
     <row r="34" spans="2:6">
-      <c r="B34" s="27"/>
-[...3 lines deleted...]
-      <c r="F34" s="27"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
     </row>
     <row r="35" spans="2:6">
-      <c r="B35" s="27"/>
-[...3 lines deleted...]
-      <c r="F35" s="27"/>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
     </row>
     <row r="36" spans="2:6">
-      <c r="B36" s="27"/>
-[...3 lines deleted...]
-      <c r="F36" s="27"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
     </row>
     <row r="37" spans="2:6">
-      <c r="B37" s="27"/>
-[...3 lines deleted...]
-      <c r="F37" s="27"/>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="4">
     <mergeCell ref="A23:F23"/>
-    <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
-    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:XFD2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="2" width="19.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="20.28515625" customWidth="1"/>
+    <col min="5" max="6" width="20.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="36"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="12"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" ht="63" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="13"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="31">
+        <v>105.6</v>
+      </c>
+      <c r="C6" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="D6" s="31">
+        <v>107.1</v>
+      </c>
+      <c r="E6" s="31">
+        <v>106</v>
+      </c>
+      <c r="F6" s="31">
+        <v>84.9</v>
+      </c>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="C7" s="31">
+        <v>92.7</v>
+      </c>
+      <c r="D7" s="31">
+        <v>106.9</v>
+      </c>
+      <c r="E7" s="31">
+        <v>98.3</v>
+      </c>
+      <c r="F7" s="31">
+        <v>115.3</v>
+      </c>
+      <c r="G7" s="19"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="31">
+        <v>101.7</v>
+      </c>
+      <c r="C8" s="31">
+        <v>86.4</v>
+      </c>
+      <c r="D8" s="31">
+        <v>102.4</v>
+      </c>
+      <c r="E8" s="31">
+        <v>97.4</v>
+      </c>
+      <c r="F8" s="31">
+        <v>93.3</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="31">
+        <v>94.9</v>
+      </c>
+      <c r="C9" s="31">
+        <v>94.3</v>
+      </c>
+      <c r="D9" s="31">
+        <v>100</v>
+      </c>
+      <c r="E9" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="F9" s="31">
+        <v>102.2</v>
+      </c>
+      <c r="G9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="31">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="C10" s="31">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="D10" s="31">
+        <v>187.8</v>
+      </c>
+      <c r="E10" s="31">
+        <v>86.4</v>
+      </c>
+      <c r="F10" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="31">
+        <v>102.8</v>
+      </c>
+      <c r="C11" s="31">
+        <v>101.6</v>
+      </c>
+      <c r="D11" s="31">
+        <v>101.6</v>
+      </c>
+      <c r="E11" s="31">
+        <v>119.7</v>
+      </c>
+      <c r="F11" s="31">
+        <v>91.8</v>
+      </c>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="31">
+        <v>124.1</v>
+      </c>
+      <c r="C12" s="31">
+        <v>142.4</v>
+      </c>
+      <c r="D12" s="31">
+        <v>81.3</v>
+      </c>
+      <c r="E12" s="31">
+        <v>113</v>
+      </c>
+      <c r="F12" s="31">
+        <v>98.4</v>
+      </c>
+      <c r="G12" s="21"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="31">
+        <v>114.6</v>
+      </c>
+      <c r="C13" s="31">
+        <v>100.6</v>
+      </c>
+      <c r="D13" s="31">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="E13" s="31">
+        <v>120</v>
+      </c>
+      <c r="F13" s="31">
+        <v>103.2</v>
+      </c>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>97.9</v>
+      </c>
+      <c r="C14" s="31">
+        <v>85.8</v>
+      </c>
+      <c r="D14" s="31">
+        <v>104.7</v>
+      </c>
+      <c r="E14" s="31">
+        <v>74.3</v>
+      </c>
+      <c r="F14" s="31">
+        <v>63.2</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="31">
+        <v>108.4</v>
+      </c>
+      <c r="C15" s="31">
+        <v>97.6</v>
+      </c>
+      <c r="D15" s="31">
+        <v>197.8</v>
+      </c>
+      <c r="E15" s="31">
+        <v>141.9</v>
+      </c>
+      <c r="F15" s="31">
+        <v>207.4</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="31">
+        <v>76.2</v>
+      </c>
+      <c r="C16" s="31">
+        <v>75.3</v>
+      </c>
+      <c r="D16" s="31">
+        <v>233.5</v>
+      </c>
+      <c r="E16" s="31">
+        <v>124.3</v>
+      </c>
+      <c r="F16" s="31">
+        <v>100.9</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="31">
+        <v>119.6</v>
+      </c>
+      <c r="C17" s="31">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D17" s="31">
+        <v>78</v>
+      </c>
+      <c r="E17" s="31">
+        <v>102</v>
+      </c>
+      <c r="F17" s="31">
+        <v>98.4</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="31">
+        <v>85.1</v>
+      </c>
+      <c r="C18" s="31">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="D18" s="31">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="E18" s="31">
+        <v>154.1</v>
+      </c>
+      <c r="F18" s="31">
+        <v>110.5</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="31">
+        <v>92.6</v>
+      </c>
+      <c r="C19" s="31">
+        <v>111.6</v>
+      </c>
+      <c r="D19" s="31">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="E19" s="31">
+        <v>37.1</v>
+      </c>
+      <c r="F19" s="31">
+        <v>110.4</v>
+      </c>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D25" sqref="D25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="4" width="19.140625" customWidth="1"/>
+    <col min="5" max="5" width="19.42578125" customWidth="1"/>
+    <col min="6" max="6" width="21.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="36"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+    </row>
+    <row r="3" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A3" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="12"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" ht="63" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="13"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="31">
+        <v>105.9</v>
+      </c>
+      <c r="C6" s="31">
+        <v>101</v>
+      </c>
+      <c r="D6" s="31">
+        <v>107.6</v>
+      </c>
+      <c r="E6" s="31">
+        <v>105.6</v>
+      </c>
+      <c r="F6" s="31">
+        <v>86.7</v>
+      </c>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="31">
+        <v>118.4</v>
+      </c>
+      <c r="C7" s="31">
+        <v>87.3</v>
+      </c>
+      <c r="D7" s="31">
+        <v>126.8</v>
+      </c>
+      <c r="E7" s="31">
+        <v>99.7</v>
+      </c>
+      <c r="F7" s="31">
+        <v>115.1</v>
+      </c>
+      <c r="G7" s="19"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="31">
+        <v>102.3</v>
+      </c>
+      <c r="C8" s="31">
+        <v>94.8</v>
+      </c>
+      <c r="D8" s="31">
+        <v>104.2</v>
+      </c>
+      <c r="E8" s="31">
+        <v>95.7</v>
+      </c>
+      <c r="F8" s="31">
+        <v>141.6</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="31">
+        <v>94.1</v>
+      </c>
+      <c r="C9" s="31">
+        <v>93.8</v>
+      </c>
+      <c r="D9" s="31">
+        <v>100</v>
+      </c>
+      <c r="E9" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="F9" s="31">
+        <v>101.7</v>
+      </c>
+      <c r="G9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="31">
+        <v>153.4</v>
+      </c>
+      <c r="C10" s="31">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="D10" s="31">
+        <v>185.1</v>
+      </c>
+      <c r="E10" s="31">
+        <v>87.7</v>
+      </c>
+      <c r="F10" s="31">
+        <v>106.3</v>
+      </c>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="C11" s="31">
+        <v>103.2</v>
+      </c>
+      <c r="D11" s="31">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="31">
+        <v>106.6</v>
+      </c>
+      <c r="F11" s="31">
+        <v>52.4</v>
+      </c>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="31">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="C12" s="31">
+        <v>154</v>
+      </c>
+      <c r="D12" s="31">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="E12" s="31">
+        <v>106.9</v>
+      </c>
+      <c r="F12" s="31">
+        <v>92.3</v>
+      </c>
+      <c r="G12" s="21"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="31">
+        <v>111.3</v>
+      </c>
+      <c r="C13" s="31">
+        <v>106.2</v>
+      </c>
+      <c r="D13" s="31">
+        <v>126.4</v>
+      </c>
+      <c r="E13" s="31">
+        <v>121.6</v>
+      </c>
+      <c r="F13" s="31">
+        <v>107.5</v>
+      </c>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>118.5</v>
+      </c>
+      <c r="C14" s="31">
+        <v>94.3</v>
+      </c>
+      <c r="D14" s="31">
+        <v>127.5</v>
+      </c>
+      <c r="E14" s="31">
+        <v>65.8</v>
+      </c>
+      <c r="F14" s="31">
+        <v>60.2</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="C15" s="31">
+        <v>98.8</v>
+      </c>
+      <c r="D15" s="31">
+        <v>105.8</v>
+      </c>
+      <c r="E15" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="F15" s="31">
+        <v>245.4</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="31">
+        <v>90.3</v>
+      </c>
+      <c r="C16" s="31">
+        <v>90.3</v>
+      </c>
+      <c r="D16" s="31">
+        <v>107</v>
+      </c>
+      <c r="E16" s="31">
+        <v>112.8</v>
+      </c>
+      <c r="F16" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="31">
+        <v>127.1</v>
+      </c>
+      <c r="C17" s="31">
+        <v>135.9</v>
+      </c>
+      <c r="D17" s="31">
+        <v>87.4</v>
+      </c>
+      <c r="E17" s="31">
+        <v>98.6</v>
+      </c>
+      <c r="F17" s="31">
+        <v>96</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="31">
+        <v>92.2</v>
+      </c>
+      <c r="C18" s="31">
+        <v>81.5</v>
+      </c>
+      <c r="D18" s="31">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="E18" s="31">
+        <v>75.7</v>
+      </c>
+      <c r="F18" s="31">
+        <v>110.9</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="31">
+        <v>85.7</v>
+      </c>
+      <c r="C19" s="31">
+        <v>88.2</v>
+      </c>
+      <c r="D19" s="31">
+        <v>87</v>
+      </c>
+      <c r="E19" s="31">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F19" s="31">
+        <v>84</v>
+      </c>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
@@ -2348,52 +3167,53 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
-      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>