--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2265" yWindow="7575" windowWidth="19035" windowHeight="12525" activeTab="2"/>
+    <workbookView xWindow="2265" yWindow="7575" windowWidth="19035" windowHeight="12525" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
+    <sheet name="04" sheetId="26" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="27">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
@@ -134,50 +136,54 @@
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Оперативные данные.</t>
     </r>
   </si>
   <si>
     <t>март 2026г.  в процентах
 к марту 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*   </t>
   </si>
   <si>
     <t>январь 2026г.  в процентах
 к январю 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.  в процентах
 к февралю 2025г.</t>
+  </si>
+  <si>
+    <t>апрель 2026г.  в процентах
+к апрелю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -893,51 +899,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -967,50 +973,53 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -1425,51 +1434,51 @@
     <cellStyle name="Обычный 80 2" xfId="397"/>
     <cellStyle name="Обычный 85" xfId="398"/>
     <cellStyle name="Обычный 85 2" xfId="399"/>
     <cellStyle name="Обычный 86" xfId="400"/>
     <cellStyle name="Обычный 86 2" xfId="401"/>
     <cellStyle name="Обычный 89" xfId="402"/>
     <cellStyle name="Обычный 89 2" xfId="403"/>
     <cellStyle name="Обычный 9" xfId="404"/>
     <cellStyle name="Обычный 90" xfId="405"/>
     <cellStyle name="Обычный 90 2" xfId="406"/>
     <cellStyle name="Обычный 96" xfId="407"/>
     <cellStyle name="Обычный 96 2" xfId="408"/>
     <cellStyle name="Обычный 97" xfId="409"/>
     <cellStyle name="Обычный 97 2" xfId="410"/>
     <cellStyle name="Обычный 98" xfId="411"/>
     <cellStyle name="Обычный 98 2" xfId="412"/>
     <cellStyle name="Обычный 99" xfId="413"/>
     <cellStyle name="Обычный 99 2" xfId="414"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1737,101 +1746,101 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="19" style="6" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="20" style="6" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="42"/>
-[...3 lines deleted...]
-      <c r="F2" s="42"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
       <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="11"/>
       <c r="G4" s="12"/>
       <c r="H4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A5" s="38"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:13" ht="63.75" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="41"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="13"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="31">
         <v>106.3</v>
       </c>
       <c r="C7" s="31">
         <v>102</v>
       </c>
       <c r="D7" s="31">
@@ -2119,56 +2128,56 @@
       <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:8" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A21" s="23"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" s="30" customFormat="1" ht="30" customHeight="1">
-      <c r="A23" s="37"/>
-[...4 lines deleted...]
-      <c r="F23" s="37"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
     </row>
     <row r="24" spans="1:8" s="8" customFormat="1">
       <c r="A24" s="6"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
     </row>
     <row r="25" spans="1:8">
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:8">
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
@@ -2259,96 +2268,96 @@
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="42"/>
-[...4 lines deleted...]
-      <c r="G1" s="42"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="43"/>
+      <c r="B3" s="44"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="38"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="46"/>
-[...1 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="44"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>101.4</v>
       </c>
       <c r="D6" s="31">
@@ -2649,110 +2658,110 @@
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.5703125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="4" width="19.140625" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" customWidth="1"/>
-    <col min="6" max="6" width="21.28515625" customWidth="1"/>
+    <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="42"/>
-[...4 lines deleted...]
-      <c r="G1" s="42"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="43"/>
+      <c r="B3" s="44"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="38"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="46"/>
-[...1 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="44"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.9</v>
       </c>
       <c r="C6" s="31">
         <v>101</v>
       </c>
       <c r="D6" s="31">
@@ -3014,206 +3023,608 @@
         <v>75.7</v>
       </c>
       <c r="F18" s="31">
         <v>110.9</v>
       </c>
       <c r="G18" s="19"/>
     </row>
     <row r="19" spans="1:7" ht="15" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="31">
         <v>85.7</v>
       </c>
       <c r="C19" s="31">
         <v>88.2</v>
       </c>
       <c r="D19" s="31">
         <v>87</v>
       </c>
       <c r="E19" s="31">
         <v>18.399999999999999</v>
       </c>
       <c r="F19" s="31">
         <v>84</v>
+      </c>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="20.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+    </row>
+    <row r="2" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A3" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="12"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" ht="76.5" customHeight="1">
+      <c r="A5" s="40"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="13"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="31">
+        <v>105.6</v>
+      </c>
+      <c r="C6" s="31">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="31">
+        <v>106.7</v>
+      </c>
+      <c r="E6" s="31">
+        <v>106.7</v>
+      </c>
+      <c r="F6" s="31">
+        <v>83.2</v>
+      </c>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="31">
+        <v>115.7</v>
+      </c>
+      <c r="C7" s="31">
+        <v>85.6</v>
+      </c>
+      <c r="D7" s="31">
+        <v>123.1</v>
+      </c>
+      <c r="E7" s="31">
+        <v>100.7</v>
+      </c>
+      <c r="F7" s="31">
+        <v>113.5</v>
+      </c>
+      <c r="G7" s="19"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="31">
+        <v>101.2</v>
+      </c>
+      <c r="C8" s="31">
+        <v>96.4</v>
+      </c>
+      <c r="D8" s="31">
+        <v>102.4</v>
+      </c>
+      <c r="E8" s="31">
+        <v>97.2</v>
+      </c>
+      <c r="F8" s="31">
+        <v>125.9</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="31">
+        <v>108.9</v>
+      </c>
+      <c r="C9" s="31">
+        <v>109.2</v>
+      </c>
+      <c r="D9" s="31">
+        <v>100</v>
+      </c>
+      <c r="E9" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="F9" s="31">
+        <v>102.5</v>
+      </c>
+      <c r="G9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="31">
+        <v>160</v>
+      </c>
+      <c r="C10" s="31">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D10" s="31">
+        <v>190.2</v>
+      </c>
+      <c r="E10" s="31">
+        <v>90.5</v>
+      </c>
+      <c r="F10" s="31">
+        <v>106</v>
+      </c>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="C11" s="31">
+        <v>101.7</v>
+      </c>
+      <c r="D11" s="31">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="31">
+        <v>108.1</v>
+      </c>
+      <c r="F11" s="31">
+        <v>53.3</v>
+      </c>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="31">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="C12" s="31">
+        <v>148</v>
+      </c>
+      <c r="D12" s="31">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E12" s="31">
+        <v>119.2</v>
+      </c>
+      <c r="F12" s="31">
+        <v>170.2</v>
+      </c>
+      <c r="G12" s="21"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="31">
+        <v>112.5</v>
+      </c>
+      <c r="C13" s="31">
+        <v>107.6</v>
+      </c>
+      <c r="D13" s="31">
+        <v>127</v>
+      </c>
+      <c r="E13" s="31">
+        <v>122.5</v>
+      </c>
+      <c r="F13" s="31">
+        <v>112.4</v>
+      </c>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>119.4</v>
+      </c>
+      <c r="C14" s="31">
+        <v>110.4</v>
+      </c>
+      <c r="D14" s="31">
+        <v>122.7</v>
+      </c>
+      <c r="E14" s="31">
+        <v>61.5</v>
+      </c>
+      <c r="F14" s="31">
+        <v>56.6</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="31">
+        <v>101.6</v>
+      </c>
+      <c r="C15" s="31">
+        <v>97.4</v>
+      </c>
+      <c r="D15" s="31">
+        <v>115</v>
+      </c>
+      <c r="E15" s="31">
+        <v>125.6</v>
+      </c>
+      <c r="F15" s="31">
+        <v>226.1</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="31">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="C16" s="31">
+        <v>137</v>
+      </c>
+      <c r="D16" s="31">
+        <v>113.2</v>
+      </c>
+      <c r="E16" s="31">
+        <v>110.2</v>
+      </c>
+      <c r="F16" s="31">
+        <v>100.3</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="31">
+        <v>120.4</v>
+      </c>
+      <c r="C17" s="31">
+        <v>126</v>
+      </c>
+      <c r="D17" s="31">
+        <v>95.4</v>
+      </c>
+      <c r="E17" s="31">
+        <v>97.7</v>
+      </c>
+      <c r="F17" s="31">
+        <v>95.6</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="31">
+        <v>106.5</v>
+      </c>
+      <c r="C18" s="31">
+        <v>97.4</v>
+      </c>
+      <c r="D18" s="31">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="E18" s="31">
+        <v>102.8</v>
+      </c>
+      <c r="F18" s="31">
+        <v>124.3</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="31">
+        <v>90.7</v>
+      </c>
+      <c r="C19" s="31">
+        <v>88.1</v>
+      </c>
+      <c r="D19" s="31">
+        <v>106.6</v>
+      </c>
+      <c r="E19" s="31">
+        <v>19.2</v>
+      </c>
+      <c r="F19" s="31">
+        <v>86.9</v>
       </c>
       <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="23"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="25"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73EEB942-328D-4748-B744-7BBCC9F9338E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>