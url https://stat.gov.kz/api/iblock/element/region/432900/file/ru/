--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2265" yWindow="7575" windowWidth="19035" windowHeight="12525" activeTab="3"/>
+    <workbookView xWindow="2268" yWindow="7572" windowWidth="19032" windowHeight="12528" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
+    <sheet name="05" sheetId="27" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="28">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
@@ -123,67 +125,71 @@
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Оперативные данные.</t>
     </r>
   </si>
   <si>
-    <t>март 2026г.  в процентах
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*   </t>
   </si>
   <si>
     <t>январь 2026г.  в процентах
 к январю 2025г.</t>
   </si>
   <si>
-    <t>февраль 2026г.  в процентах
-к февралю 2025г.</t>
+    <t>январь-март 2026г.  в процентах
+к январю- марту 2025г.</t>
   </si>
   <si>
-    <t>апрель 2026г.  в процентах
-к апрелю 2025г.</t>
+    <t>январь-апрель 2026г.  в процентах
+к январю- апрелю 2025г.</t>
+  </si>
+  <si>
+    <t>январь-февраль 2026г.  в процентах
+к январю- февралю 2025г.</t>
+  </si>
+  <si>
+    <t>январь-май 2026г.  в процентах
+ к январю- маю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -899,51 +905,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -973,50 +979,53 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1434,51 +1443,51 @@
     <cellStyle name="Обычный 80 2" xfId="397"/>
     <cellStyle name="Обычный 85" xfId="398"/>
     <cellStyle name="Обычный 85 2" xfId="399"/>
     <cellStyle name="Обычный 86" xfId="400"/>
     <cellStyle name="Обычный 86 2" xfId="401"/>
     <cellStyle name="Обычный 89" xfId="402"/>
     <cellStyle name="Обычный 89 2" xfId="403"/>
     <cellStyle name="Обычный 9" xfId="404"/>
     <cellStyle name="Обычный 90" xfId="405"/>
     <cellStyle name="Обычный 90 2" xfId="406"/>
     <cellStyle name="Обычный 96" xfId="407"/>
     <cellStyle name="Обычный 96 2" xfId="408"/>
     <cellStyle name="Обычный 97" xfId="409"/>
     <cellStyle name="Обычный 97 2" xfId="410"/>
     <cellStyle name="Обычный 98" xfId="411"/>
     <cellStyle name="Обычный 98 2" xfId="412"/>
     <cellStyle name="Обычный 99" xfId="413"/>
     <cellStyle name="Обычный 99 2" xfId="414"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1729,118 +1738,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="19" style="6" customWidth="1"/>
-    <col min="4" max="4" width="18.42578125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="18.44140625" style="6" customWidth="1"/>
     <col min="5" max="5" width="20" style="6" customWidth="1"/>
-    <col min="6" max="6" width="20.28515625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="6" max="6" width="20.33203125" style="6" customWidth="1"/>
+    <col min="7" max="7" width="11.88671875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="3"/>
+    <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A2" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="43"/>
+      <c r="A2" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
       <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="11"/>
       <c r="G4" s="12"/>
       <c r="H4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:13" ht="63.75" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="43"/>
       <c r="C6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="13"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="31">
         <v>106.3</v>
       </c>
       <c r="C7" s="31">
         <v>102</v>
       </c>
       <c r="D7" s="31">
@@ -2128,56 +2137,56 @@
       <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:8" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A21" s="23"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" s="30" customFormat="1" ht="30" customHeight="1">
-      <c r="A23" s="38"/>
-[...4 lines deleted...]
-      <c r="F23" s="38"/>
+      <c r="A23" s="39"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
     </row>
     <row r="24" spans="1:8" s="8" customFormat="1">
       <c r="A24" s="6"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
     </row>
     <row r="25" spans="1:8">
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:8">
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
@@ -2255,109 +2264,109 @@
     </row>
     <row r="37" spans="2:6">
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:XFD2"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="19.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="6" width="20.140625" customWidth="1"/>
+    <col min="2" max="2" width="19.33203125" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="20.33203125" customWidth="1"/>
+    <col min="5" max="6" width="20.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="43"/>
-[...4 lines deleted...]
-      <c r="G1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="44"/>
+      <c r="A3" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="45"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="39"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="47"/>
-[...1 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="45"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="46"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>101.4</v>
       </c>
       <c r="D6" s="31">
@@ -2659,109 +2668,109 @@
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="4" width="19.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="19.109375" customWidth="1"/>
+    <col min="5" max="5" width="19.44140625" customWidth="1"/>
+    <col min="6" max="6" width="20.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="43"/>
-[...4 lines deleted...]
-      <c r="G1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A3" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="44"/>
+      <c r="A3" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="45"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="39"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="47"/>
-[...1 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="45"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="46"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.9</v>
       </c>
       <c r="C6" s="31">
         <v>101</v>
       </c>
       <c r="D6" s="31">
@@ -3062,107 +3071,107 @@
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" customWidth="1"/>
-    <col min="2" max="6" width="20.5703125" customWidth="1"/>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="6" width="20.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="43"/>
-[...4 lines deleted...]
-      <c r="G1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="44"/>
+      <c r="A3" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="45"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="39"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="47"/>
-[...1 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="76.5" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="45"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="46"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>102.8</v>
       </c>
       <c r="D6" s="31">
@@ -3424,207 +3433,609 @@
         <v>102.8</v>
       </c>
       <c r="F18" s="31">
         <v>124.3</v>
       </c>
       <c r="G18" s="19"/>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="31">
         <v>90.7</v>
       </c>
       <c r="C19" s="31">
         <v>88.1</v>
       </c>
       <c r="D19" s="31">
         <v>106.6</v>
       </c>
       <c r="E19" s="31">
         <v>19.2</v>
       </c>
       <c r="F19" s="31">
         <v>86.9</v>
+      </c>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="6" width="20.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+    </row>
+    <row r="2" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A3" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="12"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" ht="76.5" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="13"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="31">
+        <v>105</v>
+      </c>
+      <c r="C6" s="31">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="31">
+        <v>106</v>
+      </c>
+      <c r="E6" s="31">
+        <v>105.5</v>
+      </c>
+      <c r="F6" s="31">
+        <v>82.3</v>
+      </c>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="31">
+        <v>112.7</v>
+      </c>
+      <c r="C7" s="31">
+        <v>88.3</v>
+      </c>
+      <c r="D7" s="31">
+        <v>119.2</v>
+      </c>
+      <c r="E7" s="31">
+        <v>97.9</v>
+      </c>
+      <c r="F7" s="31">
+        <v>113.9</v>
+      </c>
+      <c r="G7" s="19"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="C8" s="31">
+        <v>97.9</v>
+      </c>
+      <c r="D8" s="31">
+        <v>101</v>
+      </c>
+      <c r="E8" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="F8" s="31">
+        <v>118.2</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="31">
+        <v>96.2</v>
+      </c>
+      <c r="C9" s="31">
+        <v>96.2</v>
+      </c>
+      <c r="D9" s="31">
+        <v>100</v>
+      </c>
+      <c r="E9" s="31">
+        <v>80.2</v>
+      </c>
+      <c r="F9" s="31">
+        <v>102.9</v>
+      </c>
+      <c r="G9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="31">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C10" s="31">
+        <v>90.3</v>
+      </c>
+      <c r="D10" s="31">
+        <v>176.1</v>
+      </c>
+      <c r="E10" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="F10" s="31">
+        <v>105.5</v>
+      </c>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="31">
+        <v>100.6</v>
+      </c>
+      <c r="C11" s="31">
+        <v>102.5</v>
+      </c>
+      <c r="D11" s="31">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="31">
+        <v>108.7</v>
+      </c>
+      <c r="F11" s="31">
+        <v>54.1</v>
+      </c>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="31">
+        <v>125.3</v>
+      </c>
+      <c r="C12" s="31">
+        <v>139.1</v>
+      </c>
+      <c r="D12" s="31">
+        <v>85.1</v>
+      </c>
+      <c r="E12" s="31">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="F12" s="31">
+        <v>154.5</v>
+      </c>
+      <c r="G12" s="21"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="31">
+        <v>113.9</v>
+      </c>
+      <c r="C13" s="31">
+        <v>108.9</v>
+      </c>
+      <c r="D13" s="31">
+        <v>135</v>
+      </c>
+      <c r="E13" s="31">
+        <v>122.7</v>
+      </c>
+      <c r="F13" s="31">
+        <v>120.7</v>
+      </c>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>122.2</v>
+      </c>
+      <c r="C14" s="31">
+        <v>113</v>
+      </c>
+      <c r="D14" s="31">
+        <v>125.6</v>
+      </c>
+      <c r="E14" s="31">
+        <v>69.2</v>
+      </c>
+      <c r="F14" s="31">
+        <v>62.5</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="C15" s="31">
+        <v>96.9</v>
+      </c>
+      <c r="D15" s="31">
+        <v>115.7</v>
+      </c>
+      <c r="E15" s="31">
+        <v>146.5</v>
+      </c>
+      <c r="F15" s="31">
+        <v>219.9</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="31">
+        <v>131.5</v>
+      </c>
+      <c r="C16" s="31">
+        <v>131.6</v>
+      </c>
+      <c r="D16" s="31">
+        <v>107.7</v>
+      </c>
+      <c r="E16" s="31">
+        <v>88.2</v>
+      </c>
+      <c r="F16" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="31">
+        <v>121.1</v>
+      </c>
+      <c r="C17" s="31">
+        <v>121.2</v>
+      </c>
+      <c r="D17" s="31">
+        <v>121.8</v>
+      </c>
+      <c r="E17" s="31">
+        <v>110.2</v>
+      </c>
+      <c r="F17" s="31">
+        <v>95.2</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="31">
+        <v>116.3</v>
+      </c>
+      <c r="C18" s="31">
+        <v>111.9</v>
+      </c>
+      <c r="D18" s="31">
+        <v>145.9</v>
+      </c>
+      <c r="E18" s="31">
+        <v>109.3</v>
+      </c>
+      <c r="F18" s="31">
+        <v>114.8</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="31">
+        <v>101.5</v>
+      </c>
+      <c r="C19" s="31">
+        <v>89.2</v>
+      </c>
+      <c r="D19" s="31">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="E19" s="31">
+        <v>30.7</v>
+      </c>
+      <c r="F19" s="31">
+        <v>90.9</v>
       </c>
       <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="23"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="25"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73EEB942-328D-4748-B744-7BBCC9F9338E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>