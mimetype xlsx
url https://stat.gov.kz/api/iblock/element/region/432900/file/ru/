--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2268" yWindow="7572" windowWidth="19032" windowHeight="12528" activeTab="4"/>
+    <workbookView xWindow="2064" yWindow="-348" windowWidth="19032" windowHeight="12528" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
+    <sheet name="06" sheetId="30" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="29">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
@@ -146,50 +148,54 @@
       <t xml:space="preserve"> Оперативные данные.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*   </t>
   </si>
   <si>
     <t>январь 2026г.  в процентах
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в процентах
 к январю- марту 2025г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.  в процентах
 к январю- апрелю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в процентах
 к январю- февралю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в процентах
  к январю- маю 2025г.</t>
+  </si>
+  <si>
+    <t>январь-июнь 2026г.  в процентах
+ к январю-июню 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -905,51 +911,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -989,79 +995,91 @@
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="415">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="20"/>
     <cellStyle name="Обычный 102" xfId="21"/>
@@ -1443,51 +1461,51 @@
     <cellStyle name="Обычный 80 2" xfId="397"/>
     <cellStyle name="Обычный 85" xfId="398"/>
     <cellStyle name="Обычный 85 2" xfId="399"/>
     <cellStyle name="Обычный 86" xfId="400"/>
     <cellStyle name="Обычный 86 2" xfId="401"/>
     <cellStyle name="Обычный 89" xfId="402"/>
     <cellStyle name="Обычный 89 2" xfId="403"/>
     <cellStyle name="Обычный 9" xfId="404"/>
     <cellStyle name="Обычный 90" xfId="405"/>
     <cellStyle name="Обычный 90 2" xfId="406"/>
     <cellStyle name="Обычный 96" xfId="407"/>
     <cellStyle name="Обычный 96 2" xfId="408"/>
     <cellStyle name="Обычный 97" xfId="409"/>
     <cellStyle name="Обычный 97 2" xfId="410"/>
     <cellStyle name="Обычный 98" xfId="411"/>
     <cellStyle name="Обычный 98 2" xfId="412"/>
     <cellStyle name="Обычный 99" xfId="413"/>
     <cellStyle name="Обычный 99 2" xfId="414"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1733,123 +1751,131 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28.109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="19" style="6" customWidth="1"/>
     <col min="4" max="4" width="18.44140625" style="6" customWidth="1"/>
     <col min="5" max="5" width="20" style="6" customWidth="1"/>
     <col min="6" max="6" width="20.33203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.109375" style="3"/>
     <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44"/>
-[...3 lines deleted...]
-      <c r="F2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
       <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="11"/>
       <c r="G4" s="12"/>
       <c r="H4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:13" ht="63.75" customHeight="1">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="13"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="31">
         <v>106.3</v>
       </c>
       <c r="C7" s="31">
         <v>102</v>
       </c>
       <c r="D7" s="31">
@@ -2137,56 +2163,56 @@
       <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:8" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A21" s="23"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" s="30" customFormat="1" ht="30" customHeight="1">
-      <c r="A23" s="39"/>
-[...4 lines deleted...]
-      <c r="F23" s="39"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
     </row>
     <row r="24" spans="1:8" s="8" customFormat="1">
       <c r="A24" s="6"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
     </row>
     <row r="25" spans="1:8">
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:8">
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
@@ -2277,96 +2303,96 @@
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="19.33203125" customWidth="1"/>
     <col min="3" max="3" width="19.5546875" customWidth="1"/>
     <col min="4" max="4" width="20.33203125" customWidth="1"/>
     <col min="5" max="6" width="20.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="44"/>
-[...4 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="45"/>
+      <c r="B3" s="46"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="48"/>
-[...1 lines deleted...]
-      <c r="F4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>101.4</v>
       </c>
       <c r="D6" s="31">
@@ -2681,96 +2707,96 @@
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25.5546875" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="4" width="19.109375" customWidth="1"/>
     <col min="5" max="5" width="19.44140625" customWidth="1"/>
     <col min="6" max="6" width="20.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="44"/>
-[...4 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="45"/>
+      <c r="B3" s="46"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="48"/>
-[...1 lines deleted...]
-      <c r="F4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.9</v>
       </c>
       <c r="C6" s="31">
         <v>101</v>
       </c>
       <c r="D6" s="31">
@@ -3082,96 +3108,96 @@
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25.5546875" customWidth="1"/>
     <col min="2" max="6" width="20.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="44"/>
-[...4 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="45"/>
+      <c r="B3" s="46"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="48"/>
-[...1 lines deleted...]
-      <c r="F4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="76.5" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>102.8</v>
       </c>
       <c r="D6" s="31">
@@ -3472,444 +3498,847 @@
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:G21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="6" width="20.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+    </row>
+    <row r="2" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A3" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="12"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" ht="76.5" customHeight="1">
+      <c r="A5" s="42"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="13"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="31">
+        <v>105</v>
+      </c>
+      <c r="C6" s="31">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="31">
+        <v>106</v>
+      </c>
+      <c r="E6" s="31">
+        <v>105.5</v>
+      </c>
+      <c r="F6" s="31">
+        <v>82.3</v>
+      </c>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="31">
+        <v>112.7</v>
+      </c>
+      <c r="C7" s="31">
+        <v>88.3</v>
+      </c>
+      <c r="D7" s="31">
+        <v>119.2</v>
+      </c>
+      <c r="E7" s="31">
+        <v>97.9</v>
+      </c>
+      <c r="F7" s="31">
+        <v>113.9</v>
+      </c>
+      <c r="G7" s="19"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="C8" s="31">
+        <v>97.9</v>
+      </c>
+      <c r="D8" s="31">
+        <v>101</v>
+      </c>
+      <c r="E8" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="F8" s="31">
+        <v>118.2</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="31">
+        <v>96.2</v>
+      </c>
+      <c r="C9" s="31">
+        <v>96.2</v>
+      </c>
+      <c r="D9" s="31">
+        <v>100</v>
+      </c>
+      <c r="E9" s="31">
+        <v>80.2</v>
+      </c>
+      <c r="F9" s="31">
+        <v>102.9</v>
+      </c>
+      <c r="G9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="31">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C10" s="31">
+        <v>90.3</v>
+      </c>
+      <c r="D10" s="31">
+        <v>176.1</v>
+      </c>
+      <c r="E10" s="31">
+        <v>100.2</v>
+      </c>
+      <c r="F10" s="31">
+        <v>105.5</v>
+      </c>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="31">
+        <v>100.6</v>
+      </c>
+      <c r="C11" s="31">
+        <v>102.5</v>
+      </c>
+      <c r="D11" s="31">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="31">
+        <v>108.7</v>
+      </c>
+      <c r="F11" s="31">
+        <v>54.1</v>
+      </c>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="31">
+        <v>125.3</v>
+      </c>
+      <c r="C12" s="31">
+        <v>139.1</v>
+      </c>
+      <c r="D12" s="31">
+        <v>85.1</v>
+      </c>
+      <c r="E12" s="31">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="F12" s="31">
+        <v>154.5</v>
+      </c>
+      <c r="G12" s="21"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="31">
+        <v>113.9</v>
+      </c>
+      <c r="C13" s="31">
+        <v>108.9</v>
+      </c>
+      <c r="D13" s="31">
+        <v>135</v>
+      </c>
+      <c r="E13" s="31">
+        <v>122.7</v>
+      </c>
+      <c r="F13" s="31">
+        <v>120.7</v>
+      </c>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>122.2</v>
+      </c>
+      <c r="C14" s="31">
+        <v>113</v>
+      </c>
+      <c r="D14" s="31">
+        <v>125.6</v>
+      </c>
+      <c r="E14" s="31">
+        <v>69.2</v>
+      </c>
+      <c r="F14" s="31">
+        <v>62.5</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="C15" s="31">
+        <v>96.9</v>
+      </c>
+      <c r="D15" s="31">
+        <v>115.7</v>
+      </c>
+      <c r="E15" s="31">
+        <v>146.5</v>
+      </c>
+      <c r="F15" s="31">
+        <v>219.9</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="31">
+        <v>131.5</v>
+      </c>
+      <c r="C16" s="31">
+        <v>131.6</v>
+      </c>
+      <c r="D16" s="31">
+        <v>107.7</v>
+      </c>
+      <c r="E16" s="31">
+        <v>88.2</v>
+      </c>
+      <c r="F16" s="31">
+        <v>100.1</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="31">
+        <v>121.1</v>
+      </c>
+      <c r="C17" s="31">
+        <v>121.2</v>
+      </c>
+      <c r="D17" s="31">
+        <v>121.8</v>
+      </c>
+      <c r="E17" s="31">
+        <v>110.2</v>
+      </c>
+      <c r="F17" s="31">
+        <v>95.2</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="31">
+        <v>116.3</v>
+      </c>
+      <c r="C18" s="31">
+        <v>111.9</v>
+      </c>
+      <c r="D18" s="31">
+        <v>145.9</v>
+      </c>
+      <c r="E18" s="31">
+        <v>109.3</v>
+      </c>
+      <c r="F18" s="31">
+        <v>114.8</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="31">
+        <v>101.5</v>
+      </c>
+      <c r="C19" s="31">
+        <v>89.2</v>
+      </c>
+      <c r="D19" s="31">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="E19" s="31">
+        <v>30.7</v>
+      </c>
+      <c r="F19" s="31">
+        <v>90.9</v>
+      </c>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25.5546875" customWidth="1"/>
     <col min="2" max="6" width="20.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="44"/>
-[...4 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A2" s="38"/>
-[...5 lines deleted...]
-      <c r="G2" s="38"/>
+      <c r="A2" s="39"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="45"/>
+      <c r="A3" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="46"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="48"/>
-[...1 lines deleted...]
-      <c r="F4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="76.5" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="31">
-[...2 lines deleted...]
-      <c r="C6" s="31">
+      <c r="B6" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="C6" s="50">
         <v>102.8</v>
       </c>
-      <c r="D6" s="31">
-[...6 lines deleted...]
-        <v>82.3</v>
+      <c r="D6" s="50">
+        <v>106.3</v>
+      </c>
+      <c r="E6" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="F6" s="50">
+        <v>83.1</v>
       </c>
       <c r="G6" s="17"/>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="31">
-[...12 lines deleted...]
-        <v>113.9</v>
+      <c r="B7" s="51">
+        <v>109.9</v>
+      </c>
+      <c r="C7" s="51">
+        <v>81.5</v>
+      </c>
+      <c r="D7" s="51">
+        <v>116.2</v>
+      </c>
+      <c r="E7" s="51">
+        <v>98</v>
+      </c>
+      <c r="F7" s="51">
+        <v>114.3</v>
       </c>
       <c r="G7" s="19"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="31">
-[...12 lines deleted...]
-        <v>118.2</v>
+      <c r="B8" s="51">
+        <v>101.7</v>
+      </c>
+      <c r="C8" s="51">
+        <v>99.4</v>
+      </c>
+      <c r="D8" s="51">
+        <v>102.2</v>
+      </c>
+      <c r="E8" s="51">
+        <v>99.9</v>
+      </c>
+      <c r="F8" s="51">
+        <v>113.5</v>
       </c>
       <c r="G8" s="19"/>
     </row>
     <row r="9" spans="1:7" ht="15.75" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="31">
-[...5 lines deleted...]
-      <c r="D9" s="31">
+      <c r="B9" s="51">
+        <v>90.9</v>
+      </c>
+      <c r="C9" s="51">
+        <v>90.8</v>
+      </c>
+      <c r="D9" s="51">
         <v>100</v>
       </c>
-      <c r="E9" s="31">
-[...3 lines deleted...]
-        <v>102.9</v>
+      <c r="E9" s="51">
+        <v>66.8</v>
+      </c>
+      <c r="F9" s="51">
+        <v>103.1</v>
       </c>
       <c r="G9" s="19"/>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="31">
-[...12 lines deleted...]
-        <v>105.5</v>
+      <c r="B10" s="51">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="C10" s="51">
+        <v>114.3</v>
+      </c>
+      <c r="D10" s="51">
+        <v>183.3</v>
+      </c>
+      <c r="E10" s="51">
+        <v>110.5</v>
+      </c>
+      <c r="F10" s="51">
+        <v>105.6</v>
       </c>
       <c r="G10" s="20"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="31">
-[...2 lines deleted...]
-      <c r="C11" s="31">
+      <c r="B11" s="51">
+        <v>101.2</v>
+      </c>
+      <c r="C11" s="51">
+        <v>103</v>
+      </c>
+      <c r="D11" s="51">
         <v>102.5</v>
       </c>
-      <c r="D11" s="31">
-[...6 lines deleted...]
-        <v>54.1</v>
+      <c r="E11" s="51">
+        <v>108.8</v>
+      </c>
+      <c r="F11" s="51">
+        <v>58.8</v>
       </c>
       <c r="G11" s="19"/>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="31">
-[...12 lines deleted...]
-        <v>154.5</v>
+      <c r="B12" s="51">
+        <v>122.8</v>
+      </c>
+      <c r="C12" s="51">
+        <v>133.4</v>
+      </c>
+      <c r="D12" s="51">
+        <v>88.4</v>
+      </c>
+      <c r="E12" s="51">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F12" s="51">
+        <v>199.1</v>
       </c>
       <c r="G12" s="21"/>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="31">
-[...12 lines deleted...]
-        <v>120.7</v>
+      <c r="B13" s="51">
+        <v>114.7</v>
+      </c>
+      <c r="C13" s="51">
+        <v>109.3</v>
+      </c>
+      <c r="D13" s="51">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="E13" s="51">
+        <v>122</v>
+      </c>
+      <c r="F13" s="51">
+        <v>126.6</v>
       </c>
       <c r="G13" s="19"/>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="31">
-[...12 lines deleted...]
-        <v>62.5</v>
+      <c r="B14" s="51">
+        <v>120</v>
+      </c>
+      <c r="C14" s="51">
+        <v>114.2</v>
+      </c>
+      <c r="D14" s="51">
+        <v>122.1</v>
+      </c>
+      <c r="E14" s="51">
+        <v>74.3</v>
+      </c>
+      <c r="F14" s="51">
+        <v>66.5</v>
       </c>
       <c r="G14" s="19"/>
     </row>
     <row r="15" spans="1:7" ht="15.75" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="31">
-[...12 lines deleted...]
-        <v>219.9</v>
+      <c r="B15" s="51">
+        <v>104.2</v>
+      </c>
+      <c r="C15" s="51">
+        <v>98</v>
+      </c>
+      <c r="D15" s="51">
+        <v>124</v>
+      </c>
+      <c r="E15" s="51">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F15" s="51">
+        <v>217.5</v>
       </c>
       <c r="G15" s="19"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="31">
-[...12 lines deleted...]
-        <v>100.1</v>
+      <c r="B16" s="51">
+        <v>130.1</v>
+      </c>
+      <c r="C16" s="51">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="D16" s="51">
+        <v>104</v>
+      </c>
+      <c r="E16" s="51">
+        <v>73.5</v>
+      </c>
+      <c r="F16" s="51">
+        <v>99.9</v>
       </c>
       <c r="G16" s="19"/>
     </row>
     <row r="17" spans="1:7" ht="15.75" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="31">
-[...12 lines deleted...]
-        <v>95.2</v>
+      <c r="B17" s="51">
+        <v>118.1</v>
+      </c>
+      <c r="C17" s="51">
+        <v>116.3</v>
+      </c>
+      <c r="D17" s="51">
+        <v>127.5</v>
+      </c>
+      <c r="E17" s="51">
+        <v>117.7</v>
+      </c>
+      <c r="F17" s="51">
+        <v>96</v>
       </c>
       <c r="G17" s="19"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="31">
-[...12 lines deleted...]
-        <v>114.8</v>
+      <c r="B18" s="51">
+        <v>119.5</v>
+      </c>
+      <c r="C18" s="51">
+        <v>117.8</v>
+      </c>
+      <c r="D18" s="51">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="E18" s="51">
+        <v>117</v>
+      </c>
+      <c r="F18" s="51">
+        <v>103.2</v>
       </c>
       <c r="G18" s="19"/>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="31">
-[...12 lines deleted...]
-        <v>90.9</v>
+      <c r="B19" s="52">
+        <v>107.3</v>
+      </c>
+      <c r="C19" s="52">
+        <v>90.4</v>
+      </c>
+      <c r="D19" s="52">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="E19" s="52">
+        <v>42.3</v>
+      </c>
+      <c r="F19" s="52">
+        <v>94.3</v>
       </c>
       <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="23"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="25"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3987,55 +4416,56 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>