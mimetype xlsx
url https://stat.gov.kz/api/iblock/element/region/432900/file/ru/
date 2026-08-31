--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2064" yWindow="-348" windowWidth="19032" windowHeight="12528" activeTab="5"/>
+    <workbookView xWindow="2070" yWindow="-345" windowWidth="19035" windowHeight="12525" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
-    <sheet name="06" sheetId="30" r:id="rId6"/>
+    <sheet name="06" sheetId="31" r:id="rId6"/>
+    <sheet name="07" sheetId="30" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="30">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
@@ -152,50 +154,54 @@
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*   </t>
   </si>
   <si>
     <t>январь 2026г.  в процентах
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в процентах
 к январю- марту 2025г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.  в процентах
 к январю- апрелю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в процентах
 к январю- февралю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в процентах
  к январю- маю 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.  в процентах
  к январю-июню 2025г.</t>
+  </si>
+  <si>
+    <t>январь-июль 2026г.  в процентах
+ к январю-июлю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -291,50 +297,51 @@
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -911,51 +918,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -998,87 +1005,93 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="415">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Гиперссылка 2" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="20"/>
@@ -1461,51 +1474,51 @@
     <cellStyle name="Обычный 80 2" xfId="397"/>
     <cellStyle name="Обычный 85" xfId="398"/>
     <cellStyle name="Обычный 85 2" xfId="399"/>
     <cellStyle name="Обычный 86" xfId="400"/>
     <cellStyle name="Обычный 86 2" xfId="401"/>
     <cellStyle name="Обычный 89" xfId="402"/>
     <cellStyle name="Обычный 89 2" xfId="403"/>
     <cellStyle name="Обычный 9" xfId="404"/>
     <cellStyle name="Обычный 90" xfId="405"/>
     <cellStyle name="Обычный 90 2" xfId="406"/>
     <cellStyle name="Обычный 96" xfId="407"/>
     <cellStyle name="Обычный 96 2" xfId="408"/>
     <cellStyle name="Обычный 97" xfId="409"/>
     <cellStyle name="Обычный 97 2" xfId="410"/>
     <cellStyle name="Обычный 98" xfId="411"/>
     <cellStyle name="Обычный 98 2" xfId="412"/>
     <cellStyle name="Обычный 99" xfId="413"/>
     <cellStyle name="Обычный 99 2" xfId="414"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1759,123 +1772,127 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="28.109375" style="6" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="19" style="6" customWidth="1"/>
-    <col min="4" max="4" width="18.44140625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="20" style="6" customWidth="1"/>
-    <col min="6" max="6" width="20.33203125" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="1"/>
+    <col min="6" max="6" width="20.28515625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="3"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
       <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="11"/>
       <c r="G4" s="12"/>
       <c r="H4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:13" ht="63.75" customHeight="1">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="46"/>
+      <c r="B6" s="48"/>
       <c r="C6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="13"/>
     </row>
     <row r="7" spans="1:13" s="8" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="31">
         <v>106.3</v>
       </c>
       <c r="C7" s="31">
         <v>102</v>
       </c>
       <c r="D7" s="31">
@@ -2163,56 +2180,56 @@
       <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:8" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A21" s="23"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" s="30" customFormat="1" ht="30" customHeight="1">
-      <c r="A23" s="40"/>
-[...4 lines deleted...]
-      <c r="F23" s="40"/>
+      <c r="A23" s="44"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
     </row>
     <row r="24" spans="1:8" s="8" customFormat="1">
       <c r="A24" s="6"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
     </row>
     <row r="25" spans="1:8">
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:8">
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
@@ -2293,106 +2310,106 @@
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="19.33203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="6" width="20.109375" customWidth="1"/>
+    <col min="2" max="2" width="19.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="20.28515625" customWidth="1"/>
+    <col min="5" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="45"/>
-[...4 lines deleted...]
-      <c r="G1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="46"/>
+      <c r="B3" s="50"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="49"/>
-[...1 lines deleted...]
-      <c r="F4" s="49"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>101.4</v>
       </c>
       <c r="D6" s="31">
@@ -2697,106 +2714,106 @@
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="4" width="19.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="20.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="19.140625" customWidth="1"/>
+    <col min="5" max="5" width="19.42578125" customWidth="1"/>
+    <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="45"/>
-[...4 lines deleted...]
-      <c r="G1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="46"/>
+      <c r="B3" s="50"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="49"/>
-[...1 lines deleted...]
-      <c r="F4" s="49"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.9</v>
       </c>
       <c r="C6" s="31">
         <v>101</v>
       </c>
       <c r="D6" s="31">
@@ -3101,103 +3118,103 @@
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
-    <col min="2" max="6" width="20.5546875" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="45"/>
-[...4 lines deleted...]
-      <c r="G1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="46"/>
+      <c r="B3" s="50"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="49"/>
-[...1 lines deleted...]
-      <c r="F4" s="49"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="76.5" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105.6</v>
       </c>
       <c r="C6" s="31">
         <v>102.8</v>
       </c>
       <c r="D6" s="31">
@@ -3499,106 +3516,106 @@
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:G21"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
-    <col min="2" max="6" width="20.5546875" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="45"/>
-[...4 lines deleted...]
-      <c r="G1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="46"/>
+      <c r="B3" s="50"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="49"/>
-[...1 lines deleted...]
-      <c r="F4" s="49"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="76.5" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="31">
         <v>105</v>
       </c>
       <c r="C6" s="31">
         <v>102.8</v>
       </c>
       <c r="D6" s="31">
@@ -3900,572 +3917,975 @@
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
-    <col min="2" max="6" width="20.5546875" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="45"/>
-[...4 lines deleted...]
-      <c r="G1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+    </row>
+    <row r="2" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A2" s="40"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A3" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="50"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="12"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" ht="76.5" customHeight="1">
+      <c r="A5" s="46"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="13"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="41">
+        <v>105.2</v>
+      </c>
+      <c r="C6" s="41">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="41">
+        <v>106.3</v>
+      </c>
+      <c r="E6" s="41">
+        <v>105.2</v>
+      </c>
+      <c r="F6" s="41">
+        <v>83.1</v>
+      </c>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="42">
+        <v>109.9</v>
+      </c>
+      <c r="C7" s="42">
+        <v>81.5</v>
+      </c>
+      <c r="D7" s="42">
+        <v>116.2</v>
+      </c>
+      <c r="E7" s="42">
+        <v>98</v>
+      </c>
+      <c r="F7" s="42">
+        <v>114.3</v>
+      </c>
+      <c r="G7" s="19"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="42">
+        <v>101.7</v>
+      </c>
+      <c r="C8" s="42">
+        <v>99.4</v>
+      </c>
+      <c r="D8" s="42">
+        <v>102.2</v>
+      </c>
+      <c r="E8" s="42">
+        <v>99.9</v>
+      </c>
+      <c r="F8" s="42">
+        <v>113.5</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="42">
+        <v>90.9</v>
+      </c>
+      <c r="C9" s="42">
+        <v>90.8</v>
+      </c>
+      <c r="D9" s="42">
+        <v>100</v>
+      </c>
+      <c r="E9" s="42">
+        <v>66.8</v>
+      </c>
+      <c r="F9" s="42">
+        <v>103.1</v>
+      </c>
+      <c r="G9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="42">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="C10" s="42">
+        <v>114.3</v>
+      </c>
+      <c r="D10" s="42">
+        <v>183.3</v>
+      </c>
+      <c r="E10" s="42">
+        <v>110.5</v>
+      </c>
+      <c r="F10" s="42">
+        <v>105.6</v>
+      </c>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="42">
+        <v>101.2</v>
+      </c>
+      <c r="C11" s="42">
+        <v>103</v>
+      </c>
+      <c r="D11" s="42">
+        <v>102.5</v>
+      </c>
+      <c r="E11" s="42">
+        <v>108.8</v>
+      </c>
+      <c r="F11" s="42">
+        <v>58.8</v>
+      </c>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="42">
+        <v>122.8</v>
+      </c>
+      <c r="C12" s="42">
+        <v>133.4</v>
+      </c>
+      <c r="D12" s="42">
+        <v>88.4</v>
+      </c>
+      <c r="E12" s="42">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F12" s="42">
+        <v>199.1</v>
+      </c>
+      <c r="G12" s="21"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="42">
+        <v>114.7</v>
+      </c>
+      <c r="C13" s="42">
+        <v>109.3</v>
+      </c>
+      <c r="D13" s="42">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="E13" s="42">
+        <v>122</v>
+      </c>
+      <c r="F13" s="42">
+        <v>126.6</v>
+      </c>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="42">
+        <v>120</v>
+      </c>
+      <c r="C14" s="42">
+        <v>114.2</v>
+      </c>
+      <c r="D14" s="42">
+        <v>122.1</v>
+      </c>
+      <c r="E14" s="42">
+        <v>74.3</v>
+      </c>
+      <c r="F14" s="42">
+        <v>66.5</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="42">
+        <v>104.2</v>
+      </c>
+      <c r="C15" s="42">
+        <v>98</v>
+      </c>
+      <c r="D15" s="42">
+        <v>124</v>
+      </c>
+      <c r="E15" s="42">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F15" s="42">
+        <v>217.5</v>
+      </c>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="42">
+        <v>130.1</v>
+      </c>
+      <c r="C16" s="42">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="D16" s="42">
+        <v>104</v>
+      </c>
+      <c r="E16" s="42">
+        <v>73.5</v>
+      </c>
+      <c r="F16" s="42">
+        <v>99.9</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="42">
+        <v>118.1</v>
+      </c>
+      <c r="C17" s="42">
+        <v>116.3</v>
+      </c>
+      <c r="D17" s="42">
+        <v>127.5</v>
+      </c>
+      <c r="E17" s="42">
+        <v>117.7</v>
+      </c>
+      <c r="F17" s="42">
+        <v>96</v>
+      </c>
+      <c r="G17" s="19"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="42">
+        <v>119.5</v>
+      </c>
+      <c r="C18" s="42">
+        <v>117.8</v>
+      </c>
+      <c r="D18" s="42">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="E18" s="42">
+        <v>117</v>
+      </c>
+      <c r="F18" s="42">
+        <v>103.2</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="43">
+        <v>107.3</v>
+      </c>
+      <c r="C19" s="43">
+        <v>90.4</v>
+      </c>
+      <c r="D19" s="43">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="E19" s="43">
+        <v>42.3</v>
+      </c>
+      <c r="F19" s="43">
+        <v>94.3</v>
+      </c>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C24" sqref="C24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="20.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="46"/>
+      <c r="A3" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="50"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="49"/>
-[...1 lines deleted...]
-      <c r="F4" s="49"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:7" ht="76.5" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="50">
-[...12 lines deleted...]
-        <v>83.1</v>
+      <c r="B6" s="54">
+        <v>104.8</v>
+      </c>
+      <c r="C6" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="D6" s="54">
+        <v>106</v>
+      </c>
+      <c r="E6" s="54">
+        <v>104.7</v>
+      </c>
+      <c r="F6" s="54">
+        <v>85.4</v>
       </c>
       <c r="G6" s="17"/>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="51">
-[...12 lines deleted...]
-        <v>114.3</v>
+      <c r="B7" s="54">
+        <v>107.8</v>
+      </c>
+      <c r="C7" s="54">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D7" s="54">
+        <v>113.6</v>
+      </c>
+      <c r="E7" s="54">
+        <v>99.3</v>
+      </c>
+      <c r="F7" s="54">
+        <v>113.7</v>
       </c>
       <c r="G7" s="19"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="51">
-[...12 lines deleted...]
-        <v>113.5</v>
+      <c r="B8" s="54">
+        <v>103.9</v>
+      </c>
+      <c r="C8" s="54">
+        <v>101.3</v>
+      </c>
+      <c r="D8" s="54">
+        <v>104.6</v>
+      </c>
+      <c r="E8" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="F8" s="54">
+        <v>110</v>
       </c>
       <c r="G8" s="19"/>
     </row>
     <row r="9" spans="1:7" ht="15.75" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="51">
-[...5 lines deleted...]
-      <c r="D9" s="51">
+      <c r="B9" s="54">
+        <v>84</v>
+      </c>
+      <c r="C9" s="54">
+        <v>83.7</v>
+      </c>
+      <c r="D9" s="54">
         <v>100</v>
       </c>
-      <c r="E9" s="51">
-[...3 lines deleted...]
-        <v>103.1</v>
+      <c r="E9" s="54">
+        <v>57.3</v>
+      </c>
+      <c r="F9" s="54">
+        <v>103.2</v>
       </c>
       <c r="G9" s="19"/>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="51">
-[...12 lines deleted...]
-        <v>105.6</v>
+      <c r="B10" s="54">
+        <v>157.5</v>
+      </c>
+      <c r="C10" s="54">
+        <v>123</v>
+      </c>
+      <c r="D10" s="54">
+        <v>171.9</v>
+      </c>
+      <c r="E10" s="54">
+        <v>108.5</v>
+      </c>
+      <c r="F10" s="54">
+        <v>108.4</v>
       </c>
       <c r="G10" s="20"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="51">
-[...12 lines deleted...]
-        <v>58.8</v>
+      <c r="B11" s="54">
+        <v>100.5</v>
+      </c>
+      <c r="C11" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="D11" s="54">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="54">
+        <v>106.9</v>
+      </c>
+      <c r="F11" s="54">
+        <v>63.3</v>
       </c>
       <c r="G11" s="19"/>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="51">
-[...12 lines deleted...]
-        <v>199.1</v>
+      <c r="B12" s="54">
+        <v>118.6</v>
+      </c>
+      <c r="C12" s="54">
+        <v>126.5</v>
+      </c>
+      <c r="D12" s="54">
+        <v>88.8</v>
+      </c>
+      <c r="E12" s="54">
+        <v>152.1</v>
+      </c>
+      <c r="F12" s="54">
+        <v>183.9</v>
       </c>
       <c r="G12" s="21"/>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="51">
-[...12 lines deleted...]
-        <v>126.6</v>
+      <c r="B13" s="54">
+        <v>116.3</v>
+      </c>
+      <c r="C13" s="54">
+        <v>112.4</v>
+      </c>
+      <c r="D13" s="54">
+        <v>145.5</v>
+      </c>
+      <c r="E13" s="54">
+        <v>120.9</v>
+      </c>
+      <c r="F13" s="54">
+        <v>122.1</v>
       </c>
       <c r="G13" s="19"/>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="51">
-[...12 lines deleted...]
-        <v>66.5</v>
+      <c r="B14" s="54">
+        <v>130.4</v>
+      </c>
+      <c r="C14" s="54">
+        <v>114.6</v>
+      </c>
+      <c r="D14" s="54">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="E14" s="54">
+        <v>111.2</v>
+      </c>
+      <c r="F14" s="54">
+        <v>69.8</v>
       </c>
       <c r="G14" s="19"/>
     </row>
     <row r="15" spans="1:7" ht="15.75" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="51">
-[...12 lines deleted...]
-        <v>217.5</v>
+      <c r="B15" s="54">
+        <v>104.6</v>
+      </c>
+      <c r="C15" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="D15" s="54">
+        <v>126.6</v>
+      </c>
+      <c r="E15" s="54">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="F15" s="54">
+        <v>209.9</v>
       </c>
       <c r="G15" s="19"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="51">
-[...12 lines deleted...]
-        <v>99.9</v>
+      <c r="B16" s="54">
+        <v>128.5</v>
+      </c>
+      <c r="C16" s="54">
+        <v>128.6</v>
+      </c>
+      <c r="D16" s="54">
+        <v>99.4</v>
+      </c>
+      <c r="E16" s="54">
+        <v>63</v>
+      </c>
+      <c r="F16" s="54">
+        <v>97.8</v>
       </c>
       <c r="G16" s="19"/>
     </row>
     <row r="17" spans="1:7" ht="15.75" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="51">
-[...12 lines deleted...]
-        <v>96</v>
+      <c r="B17" s="54">
+        <v>114.4</v>
+      </c>
+      <c r="C17" s="54">
+        <v>111.2</v>
+      </c>
+      <c r="D17" s="54">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="E17" s="54">
+        <v>123.6</v>
+      </c>
+      <c r="F17" s="54">
+        <v>96.3</v>
       </c>
       <c r="G17" s="19"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="51">
-[...2 lines deleted...]
-      <c r="C18" s="51">
+      <c r="B18" s="54">
+        <v>117.4</v>
+      </c>
+      <c r="C18" s="54">
+        <v>114.1</v>
+      </c>
+      <c r="D18" s="54">
+        <v>134.1</v>
+      </c>
+      <c r="E18" s="54">
         <v>117.8</v>
       </c>
-      <c r="D18" s="51">
-[...6 lines deleted...]
-        <v>103.2</v>
+      <c r="F18" s="54">
+        <v>124.3</v>
       </c>
       <c r="G18" s="19"/>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="52">
-[...12 lines deleted...]
-        <v>94.3</v>
+      <c r="B19" s="54">
+        <v>106.3</v>
+      </c>
+      <c r="C19" s="54">
+        <v>91.1</v>
+      </c>
+      <c r="D19" s="54">
+        <v>155.9</v>
+      </c>
+      <c r="E19" s="54">
+        <v>45.8</v>
+      </c>
+      <c r="F19" s="54">
+        <v>94.8</v>
       </c>
       <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="23"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="25"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73EEB942-328D-4748-B744-7BBCC9F9338E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>