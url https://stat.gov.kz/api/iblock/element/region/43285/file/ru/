--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -4,80 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14220" yWindow="-75" windowWidth="14130" windowHeight="12855" tabRatio="539"/>
+    <workbookView xWindow="14220" yWindow="-75" windowWidth="13980" windowHeight="12840" tabRatio="539" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="13" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="14" r:id="rId2"/>
     <sheet name="Показатель" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY7" i="12"/>
   <c r="AZ7"/>
   <c r="BA7"/>
   <c r="BB7"/>
   <c r="AU7"/>
   <c r="AV7"/>
   <c r="AT7"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AQ7"/>
   <c r="AR7"/>
   <c r="AS7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2535" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2530" uniqueCount="283">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>Пищевые субпродукты крупного рогатого скота, свиней, овец, коз, лошадей, ослов, мулов или лошаков, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
@@ -773,201 +773,201 @@
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Предварительные данные.</t>
     </r>
   </si>
   <si>
     <t>2025г.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Для проведения расчетов используются официальные статистические данные: отчетность по форме 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» и сведения таможенных деклараций, формируемых Комитетом государственных доходов Министерства финансов Республики Казахстан по внешней торговле со странами, не являющимися членами Евразийского экономического союза.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС и  данные таможенных деклараций Комитета государственных доходов Министерства финансов Республики Казахстан с остальными странами мира (не входящими в ЕАЭС).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Экспорт и импорт сельскохозяйственной переработанной продукции</t>
+  </si>
+  <si>
+    <t>Тысяча долларов США, тонн</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.*</t>
+  </si>
+  <si>
     <r>
-      <t>январь-июль 2025г.</t>
+      <t>январь-август 2025г.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
-  <si>
-[...127 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="54">
+  <fonts count="55">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -981,56 +981,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -1290,50 +1284,62 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -1779,249 +1785,249 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="53"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="4" fontId="22" fillId="23" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="20" fillId="22" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="23" borderId="9" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="23" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="23" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="23" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="20" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="5" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="5" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="4" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="4" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="25" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="25" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="17" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="17" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="21" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="21" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="26" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="26" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="14" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="14" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="27" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="27" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="15" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="15" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="28" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="20" fillId="28" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="2" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="2" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="30" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="30" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="30" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="30" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="24" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="24" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="31" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="31" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="31" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="31" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="32" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="32" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="32" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="32" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="29" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="29" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="29" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="29" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="2" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="2" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="24" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="9" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="9" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="37" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="37" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="46" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2051,176 +2057,179 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="122">
     <cellStyle name="20% - Акцент1 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент3 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 2" xfId="13"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 2" xfId="15"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18"/>
     <cellStyle name="40% - Акцент1 2" xfId="19"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="20"/>
     <cellStyle name="40% - Акцент2 2" xfId="21"/>
     <cellStyle name="40% - Акцент3 2" xfId="22"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="23"/>
     <cellStyle name="40% - Акцент4 2" xfId="24"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент5 2" xfId="26"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="27"/>
@@ -2612,259 +2621,259 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="54" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="54" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="29"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:13" s="34" customFormat="1">
       <c r="A2" s="32" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B2" s="33" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="34" customFormat="1">
       <c r="A3" s="32" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B3" s="33" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="34" customFormat="1">
       <c r="A4" s="32" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="34" customFormat="1">
       <c r="A5" s="36" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
     </row>
     <row r="6" spans="1:13" s="34" customFormat="1">
       <c r="A6" s="36" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
     </row>
     <row r="7" spans="1:13" s="34" customFormat="1">
       <c r="A7" s="32" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
     </row>
     <row r="8" spans="1:13" s="34" customFormat="1">
       <c r="A8" s="32" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B8" s="38" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
     </row>
     <row r="9" spans="1:13" s="34" customFormat="1" ht="51">
       <c r="A9" s="32" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="37"/>
       <c r="J9" s="37"/>
     </row>
     <row r="10" spans="1:13" s="34" customFormat="1" ht="39.75" customHeight="1">
       <c r="A10" s="32" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
     </row>
     <row r="11" spans="1:13" s="34" customFormat="1">
       <c r="A11" s="32" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B11" s="41"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="32" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="M12" s="42"/>
     </row>
     <row r="13" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="44" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="44" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13" s="34" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="44" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="32" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B16" s="45">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="32" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B17" s="45">
-        <v>46310</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="47"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="32" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B18" s="48" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="M18" s="46"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="32" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B19" s="49" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="M19" s="47"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="32" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="M20" s="46"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="32" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="52"/>
       <c r="B22" s="53"/>
     </row>
     <row r="23" spans="1:13">
       <c r="B23" s="55"/>
       <c r="M23" s="47"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="46"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="47"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="46"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
@@ -2872,470 +2881,470 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="57" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="57" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="56"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="58" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="58" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="58" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="58" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="58" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="58"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="59" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="58"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="60" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BF226"/>
+  <dimension ref="A1:BG226"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AP7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE13" sqref="BE13"/>
+      <selection pane="bottomRight" activeCell="BK10" sqref="BK10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="46.28515625" style="2" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="2" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="2" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.28515625" style="2" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.28515625" style="2" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="12.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="11.85546875" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="11.85546875" style="2" customWidth="1"/>
     <col min="29" max="29" width="12.28515625" style="2" customWidth="1"/>
     <col min="30" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="12.7109375" style="2" customWidth="1"/>
     <col min="32" max="32" width="12" style="2" customWidth="1"/>
     <col min="33" max="33" width="12.7109375" style="2" customWidth="1"/>
     <col min="34" max="36" width="12" style="2" customWidth="1"/>
     <col min="37" max="37" width="11.5703125" style="2" customWidth="1"/>
     <col min="38" max="38" width="12" style="2" customWidth="1"/>
     <col min="39" max="50" width="9.140625" style="2"/>
     <col min="51" max="51" width="9.140625" style="1"/>
     <col min="52" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" s="14" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="76" t="s">
         <v>229</v>
       </c>
-      <c r="B1" s="66"/>
-[...35 lines deleted...]
-      <c r="AL1" s="66"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76"/>
       <c r="AP1" s="16"/>
       <c r="AQ1" s="16"/>
       <c r="AR1" s="16"/>
       <c r="AS1" s="16"/>
       <c r="AU1" s="16"/>
       <c r="AV1" s="16"/>
       <c r="AW1" s="16"/>
       <c r="AX1" s="16"/>
       <c r="AY1" s="24"/>
       <c r="AZ1" s="16"/>
       <c r="BA1" s="16"/>
       <c r="BB1" s="16"/>
     </row>
     <row r="2" spans="1:58" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="76" t="s">
         <v>230</v>
       </c>
-      <c r="B2" s="66"/>
-[...35 lines deleted...]
-      <c r="AL2" s="66"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="76"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="76"/>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" s="13"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
       <c r="AE3" s="15"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="15"/>
       <c r="AK3" s="15"/>
       <c r="AL3" s="15"/>
     </row>
     <row r="4" spans="1:58" s="1" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="74" t="s">
+      <c r="A4" s="73" t="s">
         <v>232</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="72" t="s">
         <v>233</v>
       </c>
-      <c r="C4" s="65">
+      <c r="C4" s="66">
         <v>2015</v>
       </c>
-      <c r="D4" s="65"/>
-[...2 lines deleted...]
-      <c r="G4" s="65">
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66">
         <v>2016</v>
       </c>
-      <c r="H4" s="65"/>
-[...2 lines deleted...]
-      <c r="K4" s="65">
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66">
         <v>2017</v>
       </c>
-      <c r="L4" s="65"/>
-[...2 lines deleted...]
-      <c r="O4" s="65">
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="66"/>
+      <c r="O4" s="66">
         <v>2018</v>
       </c>
-      <c r="P4" s="65"/>
-[...2 lines deleted...]
-      <c r="S4" s="65">
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66">
         <v>2019</v>
       </c>
-      <c r="T4" s="65"/>
-[...2 lines deleted...]
-      <c r="W4" s="65">
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66">
         <v>2020</v>
       </c>
-      <c r="X4" s="65"/>
-[...2 lines deleted...]
-      <c r="AA4" s="65">
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="66"/>
+      <c r="AA4" s="66">
         <v>2021</v>
       </c>
-      <c r="AB4" s="65"/>
-[...2 lines deleted...]
-      <c r="AE4" s="69">
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="77">
         <v>2022</v>
       </c>
       <c r="AF4" s="70"/>
       <c r="AG4" s="70"/>
-      <c r="AH4" s="71"/>
+      <c r="AH4" s="69"/>
       <c r="AI4" s="67">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="65"/>
-      <c r="AK4" s="65"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
       <c r="AL4" s="68"/>
       <c r="AM4" s="67">
         <v>2024</v>
       </c>
-      <c r="AN4" s="65"/>
-      <c r="AO4" s="65"/>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
       <c r="AP4" s="68"/>
       <c r="AQ4" s="67" t="s">
         <v>237</v>
       </c>
-      <c r="AR4" s="65"/>
-      <c r="AS4" s="65"/>
+      <c r="AR4" s="66"/>
+      <c r="AS4" s="66"/>
       <c r="AT4" s="68"/>
       <c r="AU4" s="67" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-      <c r="AW4" s="65"/>
+        <v>282</v>
+      </c>
+      <c r="AV4" s="66"/>
+      <c r="AW4" s="66"/>
       <c r="AX4" s="68"/>
       <c r="AY4" s="67" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-      <c r="BA4" s="65"/>
+        <v>281</v>
+      </c>
+      <c r="AZ4" s="66"/>
+      <c r="BA4" s="66"/>
       <c r="BB4" s="68"/>
     </row>
     <row r="5" spans="1:58" s="5" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="75"/>
-[...5 lines deleted...]
-      <c r="E5" s="65" t="s">
+      <c r="A5" s="74"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="65"/>
-[...4 lines deleted...]
-      <c r="I5" s="65" t="s">
+      <c r="F5" s="66"/>
+      <c r="G5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="65"/>
-[...4 lines deleted...]
-      <c r="M5" s="65" t="s">
+      <c r="J5" s="66"/>
+      <c r="K5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="65"/>
-[...4 lines deleted...]
-      <c r="Q5" s="65" t="s">
+      <c r="N5" s="66"/>
+      <c r="O5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="65"/>
-[...4 lines deleted...]
-      <c r="U5" s="65" t="s">
+      <c r="R5" s="66"/>
+      <c r="S5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="65"/>
-[...4 lines deleted...]
-      <c r="Y5" s="65" t="s">
+      <c r="V5" s="66"/>
+      <c r="W5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="65"/>
-[...4 lines deleted...]
-      <c r="AC5" s="65" t="s">
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="65"/>
-[...4 lines deleted...]
-      <c r="AG5" s="65" t="s">
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="65"/>
-[...4 lines deleted...]
-      <c r="AK5" s="65" t="s">
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AL5" s="68"/>
-      <c r="AM5" s="65" t="s">
-[...3 lines deleted...]
-      <c r="AO5" s="65" t="s">
+      <c r="AM5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AP5" s="68"/>
-      <c r="AQ5" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AR5" s="65"/>
+      <c r="AQ5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="66"/>
       <c r="AS5" s="68" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="70"/>
-      <c r="AU5" s="65" t="s">
-[...3 lines deleted...]
-      <c r="AW5" s="65" t="s">
+      <c r="AU5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="AX5" s="68"/>
-      <c r="AY5" s="71" t="s">
-[...3 lines deleted...]
-      <c r="BA5" s="65" t="s">
+      <c r="AY5" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="68"/>
     </row>
     <row r="6" spans="1:58" s="1" customFormat="1" ht="33.75">
-      <c r="A6" s="76"/>
-      <c r="B6" s="73"/>
+      <c r="A6" s="75"/>
+      <c r="B6" s="72"/>
       <c r="C6" s="4" t="s">
         <v>234</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>235</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>234</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>235</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>234</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>235</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>234</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>235</v>
       </c>
       <c r="K6" s="4" t="s">
@@ -3600,71 +3609,71 @@
         <f t="shared" ref="AQ7:AX7" si="0">SUM(AQ8:AQ120)</f>
         <v>169.89999999999998</v>
       </c>
       <c r="AR7" s="63">
         <f t="shared" si="0"/>
         <v>118.7</v>
       </c>
       <c r="AS7" s="64">
         <f t="shared" si="0"/>
         <v>25009.744979999999</v>
       </c>
       <c r="AT7" s="64">
         <f t="shared" si="0"/>
         <v>45093.972120000013</v>
       </c>
       <c r="AU7" s="63">
         <f t="shared" si="0"/>
         <v>169.39999999999998</v>
       </c>
       <c r="AV7" s="63">
         <f t="shared" si="0"/>
         <v>86.1</v>
       </c>
       <c r="AW7" s="64">
         <f t="shared" si="0"/>
-        <v>14565.980980000002</v>
+        <v>16359.980980000002</v>
       </c>
       <c r="AX7" s="64">
         <f t="shared" si="0"/>
-        <v>25593.672120000014</v>
+        <v>28972.772120000001</v>
       </c>
       <c r="AY7" s="64">
         <f t="shared" ref="AY7" si="1">SUM(AY8:AY120)</f>
         <v>0</v>
       </c>
       <c r="AZ7" s="64">
         <f t="shared" ref="AZ7" si="2">SUM(AZ8:AZ120)</f>
         <v>0</v>
       </c>
       <c r="BA7" s="64">
         <f t="shared" ref="BA7" si="3">SUM(BA8:BA120)</f>
-        <v>14136.90929</v>
+        <v>15602.372900000006</v>
       </c>
       <c r="BB7" s="64">
         <f t="shared" ref="BB7" si="4">SUM(BB8:BB120)</f>
-        <v>26873.496529999993</v>
+        <v>29986.121350000005</v>
       </c>
     </row>
     <row r="8" spans="1:58" s="14" customFormat="1" ht="34.5" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="6">
         <v>0</v>
       </c>
       <c r="D8" s="6">
         <v>0</v>
       </c>
       <c r="E8" s="6">
         <v>0.10493</v>
       </c>
       <c r="F8" s="6">
         <v>0.39406999999999998</v>
       </c>
       <c r="G8" s="6">
         <v>0</v>
       </c>
       <c r="H8" s="6">
@@ -3769,66 +3778,66 @@
       <c r="AO8" s="9">
         <v>42.486640000000001</v>
       </c>
       <c r="AP8" s="22">
         <v>218.24196000000001</v>
       </c>
       <c r="AQ8" s="22">
         <v>0</v>
       </c>
       <c r="AR8" s="22">
         <v>0</v>
       </c>
       <c r="AS8" s="27">
         <v>36</v>
       </c>
       <c r="AT8" s="27">
         <v>86</v>
       </c>
       <c r="AU8" s="22">
         <v>0</v>
       </c>
       <c r="AV8" s="22">
         <v>0</v>
       </c>
       <c r="AW8" s="27">
-        <v>18.5</v>
+        <v>20.7</v>
       </c>
       <c r="AX8" s="27">
-        <v>49.2</v>
+        <v>54.1</v>
       </c>
       <c r="AY8" s="22">
         <v>0</v>
       </c>
       <c r="AZ8" s="22">
         <v>0</v>
       </c>
       <c r="BA8" s="27">
-        <v>27.9</v>
+        <v>31.8</v>
       </c>
       <c r="BB8" s="27">
-        <v>64.8</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="9" spans="1:58" s="14" customFormat="1" ht="36.75" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="6">
         <v>0</v>
       </c>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <v>421.25241</v>
       </c>
       <c r="F9" s="6">
         <v>544.46051999999997</v>
       </c>
       <c r="G9" s="6">
         <v>0</v>
       </c>
       <c r="H9" s="6">
@@ -3933,66 +3942,66 @@
       <c r="AO9" s="9">
         <v>1082.6112700000001</v>
       </c>
       <c r="AP9" s="22">
         <v>2028.6238900000001</v>
       </c>
       <c r="AQ9" s="22">
         <v>0</v>
       </c>
       <c r="AR9" s="22">
         <v>0</v>
       </c>
       <c r="AS9" s="27">
         <v>2715.6</v>
       </c>
       <c r="AT9" s="27">
         <v>5210.7</v>
       </c>
       <c r="AU9" s="22">
         <v>0</v>
       </c>
       <c r="AV9" s="22">
         <v>0</v>
       </c>
       <c r="AW9" s="27">
-        <v>1530.1</v>
+        <v>1796.7</v>
       </c>
       <c r="AX9" s="27">
-        <v>2875.1</v>
+        <v>3421.6</v>
       </c>
       <c r="AY9" s="22">
         <v>0</v>
       </c>
       <c r="AZ9" s="22">
         <v>0</v>
       </c>
       <c r="BA9" s="27">
-        <v>1336.2</v>
+        <v>1500.9</v>
       </c>
       <c r="BB9" s="27">
-        <v>2781.8</v>
+        <v>3114.9</v>
       </c>
     </row>
     <row r="10" spans="1:58" s="14" customFormat="1" ht="45">
       <c r="A10" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H10" s="6" t="s">
@@ -4264,63 +4273,63 @@
       <c r="AP11" s="22">
         <v>1.9562600000000001</v>
       </c>
       <c r="AQ11" s="22">
         <v>0</v>
       </c>
       <c r="AR11" s="22">
         <v>0</v>
       </c>
       <c r="AS11" s="27">
         <v>0.7</v>
       </c>
       <c r="AT11" s="27">
         <v>5.5</v>
       </c>
       <c r="AU11" s="22">
         <v>0</v>
       </c>
       <c r="AV11" s="22">
         <v>0</v>
       </c>
       <c r="AW11" s="27">
         <v>0.5</v>
       </c>
       <c r="AX11" s="27">
-        <v>4.4000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="AY11" s="22">
         <v>0</v>
       </c>
       <c r="AZ11" s="22">
         <v>0</v>
       </c>
       <c r="BA11" s="27">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="BB11" s="27">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:58" s="14" customFormat="1" ht="22.5">
       <c r="A12" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <v>49.835799999999999</v>
       </c>
       <c r="F12" s="6">
         <v>128.06801999999999</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
@@ -4425,66 +4434,66 @@
       <c r="AO12" s="9">
         <v>11.67506</v>
       </c>
       <c r="AP12" s="22">
         <v>35.54862</v>
       </c>
       <c r="AQ12" s="22">
         <v>0</v>
       </c>
       <c r="AR12" s="22">
         <v>0</v>
       </c>
       <c r="AS12" s="27">
         <v>16.8</v>
       </c>
       <c r="AT12" s="27">
         <v>58.6</v>
       </c>
       <c r="AU12" s="22">
         <v>0</v>
       </c>
       <c r="AV12" s="22">
         <v>0</v>
       </c>
       <c r="AW12" s="27">
-        <v>7.9</v>
+        <v>8.9</v>
       </c>
       <c r="AX12" s="27">
-        <v>29.2</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="AY12" s="22">
         <v>0</v>
       </c>
       <c r="AZ12" s="22">
         <v>0</v>
       </c>
       <c r="BA12" s="27">
-        <v>13.2</v>
+        <v>15.1</v>
       </c>
       <c r="BB12" s="27">
-        <v>47.8</v>
+        <v>54.2</v>
       </c>
       <c r="BE12" s="14" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="13" spans="1:58" s="14" customFormat="1" ht="33.75" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6">
         <v>32.855330000000002</v>
       </c>
       <c r="F13" s="6">
         <v>116.44088000000001</v>
       </c>
       <c r="G13" s="6">
@@ -4592,66 +4601,66 @@
       <c r="AO13" s="9">
         <v>15.655390000000001</v>
       </c>
       <c r="AP13" s="22">
         <v>183.25631000000001</v>
       </c>
       <c r="AQ13" s="22">
         <v>0</v>
       </c>
       <c r="AR13" s="22">
         <v>0</v>
       </c>
       <c r="AS13" s="27">
         <v>10.199999999999999</v>
       </c>
       <c r="AT13" s="27">
         <v>105.4</v>
       </c>
       <c r="AU13" s="22">
         <v>0</v>
       </c>
       <c r="AV13" s="22">
         <v>0</v>
       </c>
       <c r="AW13" s="27">
-        <v>6.3</v>
+        <v>7</v>
       </c>
       <c r="AX13" s="27">
-        <v>64.8</v>
+        <v>72.3</v>
       </c>
       <c r="AY13" s="22">
         <v>0</v>
       </c>
       <c r="AZ13" s="22">
         <v>0</v>
       </c>
       <c r="BA13" s="27">
-        <v>6.8</v>
+        <v>7</v>
       </c>
       <c r="BB13" s="27">
-        <v>56.9</v>
+        <v>58.3</v>
       </c>
       <c r="BF13" s="14" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="14" spans="1:58" s="14" customFormat="1" ht="22.5">
       <c r="A14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6">
         <v>607.49036999999998</v>
       </c>
       <c r="F14" s="6">
         <v>616.28635999999995</v>
       </c>
       <c r="G14" s="6">
@@ -4759,66 +4768,66 @@
       <c r="AO14" s="9">
         <v>1230.6506300000001</v>
       </c>
       <c r="AP14" s="22">
         <v>833.43239000000005</v>
       </c>
       <c r="AQ14" s="22">
         <v>0</v>
       </c>
       <c r="AR14" s="22">
         <v>0</v>
       </c>
       <c r="AS14" s="27">
         <v>1076.4000000000001</v>
       </c>
       <c r="AT14" s="27">
         <v>895</v>
       </c>
       <c r="AU14" s="22">
         <v>0</v>
       </c>
       <c r="AV14" s="22">
         <v>0</v>
       </c>
       <c r="AW14" s="27">
-        <v>587.70000000000005</v>
+        <v>680.6</v>
       </c>
       <c r="AX14" s="27">
-        <v>487.3</v>
+        <v>564.79999999999995</v>
       </c>
       <c r="AY14" s="22">
         <v>0</v>
       </c>
       <c r="AZ14" s="22">
         <v>0</v>
       </c>
       <c r="BA14" s="27">
-        <v>814</v>
+        <v>951.2</v>
       </c>
       <c r="BB14" s="27">
-        <v>708</v>
+        <v>808.5</v>
       </c>
     </row>
     <row r="15" spans="1:58" s="14" customFormat="1" ht="22.5">
       <c r="A15" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <v>586.57025999999996</v>
       </c>
       <c r="F15" s="6">
         <v>1138.57185</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6">
@@ -4923,66 +4932,66 @@
       <c r="AO15" s="9">
         <v>528.04547000000002</v>
       </c>
       <c r="AP15" s="22">
         <v>1138.19955</v>
       </c>
       <c r="AQ15" s="22">
         <v>0</v>
       </c>
       <c r="AR15" s="22">
         <v>0</v>
       </c>
       <c r="AS15" s="27">
         <v>513.20000000000005</v>
       </c>
       <c r="AT15" s="27">
         <v>1367.7</v>
       </c>
       <c r="AU15" s="22">
         <v>0</v>
       </c>
       <c r="AV15" s="22">
         <v>0</v>
       </c>
       <c r="AW15" s="27">
-        <v>281.39999999999998</v>
+        <v>324.8</v>
       </c>
       <c r="AX15" s="27">
-        <v>724.4</v>
+        <v>852.1</v>
       </c>
       <c r="AY15" s="22">
         <v>0</v>
       </c>
       <c r="AZ15" s="22">
         <v>0</v>
       </c>
       <c r="BA15" s="27">
-        <v>244.3</v>
+        <v>291.10000000000002</v>
       </c>
       <c r="BB15" s="27">
-        <v>715.4</v>
+        <v>860.6</v>
       </c>
     </row>
     <row r="16" spans="1:58" s="14" customFormat="1" ht="56.25">
       <c r="A16" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <v>259.20341999999999</v>
       </c>
       <c r="F16" s="6">
         <v>365.46454999999997</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6">
@@ -5087,66 +5096,66 @@
       <c r="AO16" s="9">
         <v>4872.5164699999996</v>
       </c>
       <c r="AP16" s="22">
         <v>1758.01478</v>
       </c>
       <c r="AQ16" s="22">
         <v>0</v>
       </c>
       <c r="AR16" s="22">
         <v>0</v>
       </c>
       <c r="AS16" s="27">
         <v>6795.9</v>
       </c>
       <c r="AT16" s="27">
         <v>3571.6</v>
       </c>
       <c r="AU16" s="22">
         <v>0</v>
       </c>
       <c r="AV16" s="22">
         <v>0</v>
       </c>
       <c r="AW16" s="27">
-        <v>4220</v>
+        <v>4658.5</v>
       </c>
       <c r="AX16" s="27">
-        <v>2165.5</v>
+        <v>2404.3000000000002</v>
       </c>
       <c r="AY16" s="22">
         <v>0</v>
       </c>
       <c r="AZ16" s="22">
         <v>0</v>
       </c>
       <c r="BA16" s="27">
-        <v>4087.5</v>
+        <v>4175.8999999999996</v>
       </c>
       <c r="BB16" s="27">
-        <v>2326.6</v>
+        <v>2391.6999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="14" customFormat="1" ht="67.5">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>39.977670000000003</v>
       </c>
       <c r="F17" s="6">
         <v>55.640030000000003</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6">
@@ -5251,66 +5260,66 @@
       <c r="AO17" s="9">
         <v>296.80959999999999</v>
       </c>
       <c r="AP17" s="22">
         <v>277.79214999999999</v>
       </c>
       <c r="AQ17" s="22">
         <v>0</v>
       </c>
       <c r="AR17" s="22">
         <v>0</v>
       </c>
       <c r="AS17" s="27">
         <v>249.1</v>
       </c>
       <c r="AT17" s="27">
         <v>273.60000000000002</v>
       </c>
       <c r="AU17" s="22">
         <v>0</v>
       </c>
       <c r="AV17" s="22">
         <v>0</v>
       </c>
       <c r="AW17" s="27">
-        <v>121.1</v>
+        <v>145.69999999999999</v>
       </c>
       <c r="AX17" s="27">
-        <v>127</v>
+        <v>157.80000000000001</v>
       </c>
       <c r="AY17" s="22">
         <v>0</v>
       </c>
       <c r="AZ17" s="22">
         <v>0</v>
       </c>
       <c r="BA17" s="27">
-        <v>124.3</v>
+        <v>164.7</v>
       </c>
       <c r="BB17" s="27">
-        <v>136.1</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
         <v>177.32787999999999</v>
       </c>
       <c r="F18" s="6">
         <v>543.75176999999996</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6">
@@ -5415,66 +5424,66 @@
       <c r="AO18" s="9">
         <v>48.227719999999998</v>
       </c>
       <c r="AP18" s="22">
         <v>339.76940000000002</v>
       </c>
       <c r="AQ18" s="22">
         <v>0</v>
       </c>
       <c r="AR18" s="22">
         <v>0</v>
       </c>
       <c r="AS18" s="27">
         <v>183.7</v>
       </c>
       <c r="AT18" s="27">
         <v>910</v>
       </c>
       <c r="AU18" s="22">
         <v>0</v>
       </c>
       <c r="AV18" s="22">
         <v>0</v>
       </c>
       <c r="AW18" s="27">
-        <v>94.1</v>
+        <v>95.6</v>
       </c>
       <c r="AX18" s="27">
-        <v>506.6</v>
+        <v>518.20000000000005</v>
       </c>
       <c r="AY18" s="22">
         <v>0</v>
       </c>
       <c r="AZ18" s="22">
         <v>0</v>
       </c>
       <c r="BA18" s="27">
-        <v>161.69999999999999</v>
+        <v>187.8</v>
       </c>
       <c r="BB18" s="27">
-        <v>706.5</v>
+        <v>812.7</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="14" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
         <v>110.09274000000001</v>
       </c>
       <c r="F19" s="6">
         <v>435.55783000000002</v>
       </c>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="6">
@@ -5579,66 +5588,66 @@
       <c r="AO19" s="9">
         <v>201.68960000000001</v>
       </c>
       <c r="AP19" s="22">
         <v>887.85751000000005</v>
       </c>
       <c r="AQ19" s="22">
         <v>0</v>
       </c>
       <c r="AR19" s="22">
         <v>0</v>
       </c>
       <c r="AS19" s="27">
         <v>223.8</v>
       </c>
       <c r="AT19" s="27">
         <v>1082.8</v>
       </c>
       <c r="AU19" s="22">
         <v>0</v>
       </c>
       <c r="AV19" s="22">
         <v>0</v>
       </c>
       <c r="AW19" s="27">
-        <v>112.1</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="AX19" s="27">
-        <v>494.5</v>
+        <v>556</v>
       </c>
       <c r="AY19" s="22">
         <v>0</v>
       </c>
       <c r="AZ19" s="22">
         <v>0</v>
       </c>
       <c r="BA19" s="27">
-        <v>152.19999999999999</v>
+        <v>165.6</v>
       </c>
       <c r="BB19" s="27">
-        <v>750.9</v>
+        <v>812.5</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6">
         <v>30.928000000000001</v>
       </c>
       <c r="F20" s="6">
         <v>38.689500000000002</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6">
@@ -5743,54 +5752,54 @@
       <c r="AO20" s="9">
         <v>0.55059999999999998</v>
       </c>
       <c r="AP20" s="22">
         <v>0.93806999999999996</v>
       </c>
       <c r="AQ20" s="22">
         <v>0</v>
       </c>
       <c r="AR20" s="22">
         <v>0</v>
       </c>
       <c r="AS20" s="27">
         <v>0.7</v>
       </c>
       <c r="AT20" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="AU20" s="22">
         <v>0</v>
       </c>
       <c r="AV20" s="22">
         <v>0</v>
       </c>
       <c r="AW20" s="27">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="AX20" s="27">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="AY20" s="22">
         <v>0</v>
       </c>
       <c r="AZ20" s="22">
         <v>0</v>
       </c>
       <c r="BA20" s="27">
         <v>0.2</v>
       </c>
       <c r="BB20" s="27">
         <v>0.4</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D21" s="6" t="s">
@@ -5907,66 +5916,66 @@
       <c r="AO21" s="9">
         <v>0.28592000000000001</v>
       </c>
       <c r="AP21" s="22">
         <v>2.6017999999999999</v>
       </c>
       <c r="AQ21" s="22">
         <v>0</v>
       </c>
       <c r="AR21" s="22">
         <v>0</v>
       </c>
       <c r="AS21" s="27">
         <v>0.6</v>
       </c>
       <c r="AT21" s="27">
         <v>7.8</v>
       </c>
       <c r="AU21" s="22">
         <v>0</v>
       </c>
       <c r="AV21" s="22">
         <v>0</v>
       </c>
       <c r="AW21" s="27">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="AX21" s="27">
-        <v>3.2</v>
+        <v>6.8</v>
       </c>
       <c r="AY21" s="22">
         <v>0</v>
       </c>
       <c r="AZ21" s="22">
         <v>0</v>
       </c>
       <c r="BA21" s="27">
         <v>0.1</v>
       </c>
       <c r="BB21" s="27">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A22" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H22" s="6" t="s">
@@ -6240,55 +6249,55 @@
       </c>
       <c r="AQ23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AT23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AU23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW23" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX23" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="AY23" s="22" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AY23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="22">
+        <v>0</v>
       </c>
       <c r="BA23" s="27">
         <v>8.9999999999999998E-4</v>
       </c>
       <c r="BB23" s="27">
         <v>6.0220000000000003E-2</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A24" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6">
         <v>4.1149999999999999E-2</v>
       </c>
       <c r="F24" s="6">
@@ -6402,51 +6411,51 @@
       <c r="AP24" s="22">
         <v>27.135110000000001</v>
       </c>
       <c r="AQ24" s="22">
         <v>0.5</v>
       </c>
       <c r="AR24" s="22">
         <v>32.6</v>
       </c>
       <c r="AS24" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT24" s="27">
         <v>42.1</v>
       </c>
       <c r="AU24" s="22">
         <v>0</v>
       </c>
       <c r="AV24" s="22">
         <v>0</v>
       </c>
       <c r="AW24" s="27">
         <v>1</v>
       </c>
       <c r="AX24" s="27">
-        <v>18.7</v>
+        <v>21.8</v>
       </c>
       <c r="AY24" s="22">
         <v>0</v>
       </c>
       <c r="AZ24" s="22">
         <v>0</v>
       </c>
       <c r="BA24" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="BB24" s="27">
         <v>30.6</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
@@ -6563,66 +6572,66 @@
       <c r="AO25" s="9">
         <v>14.900230000000001</v>
       </c>
       <c r="AP25" s="22">
         <v>78.72842</v>
       </c>
       <c r="AQ25" s="22">
         <v>15.9</v>
       </c>
       <c r="AR25" s="22">
         <v>8.8000000000000007</v>
       </c>
       <c r="AS25" s="27">
         <v>86.3</v>
       </c>
       <c r="AT25" s="27">
         <v>135.69999999999999</v>
       </c>
       <c r="AU25" s="22">
         <v>15.9</v>
       </c>
       <c r="AV25" s="22">
         <v>8.8000000000000007</v>
       </c>
       <c r="AW25" s="27">
-        <v>36.700000000000003</v>
+        <v>51</v>
       </c>
       <c r="AX25" s="27">
-        <v>83.9</v>
+        <v>98.6</v>
       </c>
       <c r="AY25" s="22">
         <v>0</v>
       </c>
       <c r="AZ25" s="22">
         <v>0</v>
       </c>
       <c r="BA25" s="27">
-        <v>1.3</v>
+        <v>86.1</v>
       </c>
       <c r="BB25" s="27">
-        <v>15.3</v>
+        <v>86.4</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H26" s="6" t="s">
@@ -7067,54 +7076,54 @@
       <c r="AS28" s="27">
         <v>497.4</v>
       </c>
       <c r="AT28" s="27">
         <v>168.7</v>
       </c>
       <c r="AU28" s="22">
         <v>0</v>
       </c>
       <c r="AV28" s="22">
         <v>0</v>
       </c>
       <c r="AW28" s="27">
         <v>346.4</v>
       </c>
       <c r="AX28" s="27">
         <v>115</v>
       </c>
       <c r="AY28" s="22">
         <v>0</v>
       </c>
       <c r="AZ28" s="22">
         <v>0</v>
       </c>
       <c r="BA28" s="27">
-        <v>98.3</v>
+        <v>99.1</v>
       </c>
       <c r="BB28" s="27">
-        <v>39.5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A29" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6">
         <v>34.359810000000003</v>
       </c>
       <c r="F29" s="6">
         <v>18.6371</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6">
@@ -7219,54 +7228,54 @@
       <c r="AO29" s="9">
         <v>75.900400000000005</v>
       </c>
       <c r="AP29" s="22">
         <v>25.84526</v>
       </c>
       <c r="AQ29" s="22">
         <v>0</v>
       </c>
       <c r="AR29" s="22">
         <v>0</v>
       </c>
       <c r="AS29" s="27">
         <v>78.5</v>
       </c>
       <c r="AT29" s="27">
         <v>26.3</v>
       </c>
       <c r="AU29" s="22">
         <v>0</v>
       </c>
       <c r="AV29" s="22">
         <v>0</v>
       </c>
       <c r="AW29" s="27">
-        <v>70.5</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="AX29" s="27">
-        <v>17.3</v>
+        <v>17.5</v>
       </c>
       <c r="AY29" s="22">
         <v>0</v>
       </c>
       <c r="AZ29" s="22">
         <v>0</v>
       </c>
       <c r="BA29" s="27">
         <v>11.3</v>
       </c>
       <c r="BB29" s="27">
         <v>7.2</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1">
       <c r="A30" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
@@ -7383,66 +7392,66 @@
       <c r="AO30" s="9">
         <v>3.1811500000000001</v>
       </c>
       <c r="AP30" s="22">
         <v>2.8062</v>
       </c>
       <c r="AQ30" s="22">
         <v>0</v>
       </c>
       <c r="AR30" s="22">
         <v>0</v>
       </c>
       <c r="AS30" s="27">
         <v>3.4</v>
       </c>
       <c r="AT30" s="27">
         <v>3.8</v>
       </c>
       <c r="AU30" s="22">
         <v>0</v>
       </c>
       <c r="AV30" s="22">
         <v>0</v>
       </c>
       <c r="AW30" s="27">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="AX30" s="27">
         <v>1.9</v>
       </c>
       <c r="AY30" s="22">
         <v>0</v>
       </c>
       <c r="AZ30" s="22">
         <v>0</v>
       </c>
       <c r="BA30" s="27">
         <v>1.6</v>
       </c>
       <c r="BB30" s="27">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A31" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6">
         <v>8.5466999999999995</v>
       </c>
       <c r="F31" s="6">
         <v>8.9136600000000001</v>
       </c>
       <c r="G31" s="6">
         <v>0</v>
       </c>
       <c r="H31" s="6">
@@ -7559,54 +7568,54 @@
       <c r="AS31" s="27">
         <v>44.1</v>
       </c>
       <c r="AT31" s="27">
         <v>35.4</v>
       </c>
       <c r="AU31" s="22">
         <v>0</v>
       </c>
       <c r="AV31" s="22">
         <v>0</v>
       </c>
       <c r="AW31" s="27">
         <v>26.3</v>
       </c>
       <c r="AX31" s="27">
         <v>20.100000000000001</v>
       </c>
       <c r="AY31" s="22">
         <v>0</v>
       </c>
       <c r="AZ31" s="22">
         <v>0</v>
       </c>
       <c r="BA31" s="27">
+        <v>24.4</v>
+      </c>
+      <c r="BB31" s="27">
         <v>24.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>23.4</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A32" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6">
         <v>1.03043</v>
       </c>
       <c r="F32" s="6">
         <v>1.7569999999999999</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H32" s="6" t="s">
@@ -7729,51 +7738,51 @@
       <c r="AU32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA32" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB32" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="33" spans="1:54" s="14" customFormat="1" ht="45">
+    <row r="33" spans="1:59" s="14" customFormat="1" ht="45">
       <c r="A33" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="6">
         <v>0</v>
       </c>
       <c r="I33" s="6">
@@ -7878,66 +7887,66 @@
       <c r="AP33" s="22">
         <v>0.34147</v>
       </c>
       <c r="AQ33" s="22">
         <v>0</v>
       </c>
       <c r="AR33" s="22">
         <v>0</v>
       </c>
       <c r="AS33" s="27">
         <v>0.2</v>
       </c>
       <c r="AT33" s="27">
         <v>1.2</v>
       </c>
       <c r="AU33" s="22">
         <v>0</v>
       </c>
       <c r="AV33" s="22">
         <v>0</v>
       </c>
       <c r="AW33" s="27">
         <v>0.1</v>
       </c>
       <c r="AX33" s="27">
-        <v>0.8</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AY33" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="AZ33" s="22" t="s">
+        <v>231</v>
       </c>
       <c r="BA33" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB33" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="34" spans="1:54" s="14" customFormat="1">
+    <row r="34" spans="1:59" s="14" customFormat="1">
       <c r="A34" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6">
         <v>20.015999999999998</v>
       </c>
       <c r="F34" s="6">
         <v>6.6052799999999996</v>
       </c>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="6">
         <v>0</v>
       </c>
       <c r="I34" s="6">
@@ -8044,64 +8053,64 @@
       </c>
       <c r="AQ34" s="22">
         <v>0</v>
       </c>
       <c r="AR34" s="22">
         <v>0</v>
       </c>
       <c r="AS34" s="27">
         <v>0.6</v>
       </c>
       <c r="AT34" s="27">
         <v>1</v>
       </c>
       <c r="AU34" s="22">
         <v>0</v>
       </c>
       <c r="AV34" s="22">
         <v>0</v>
       </c>
       <c r="AW34" s="27">
         <v>0.6</v>
       </c>
       <c r="AX34" s="27">
         <v>1</v>
       </c>
-      <c r="AY34" s="22">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AY34" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="AZ34" s="22" t="s">
+        <v>231</v>
       </c>
       <c r="BA34" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB34" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="35" spans="1:54" s="14" customFormat="1">
+    <row r="35" spans="1:59" s="14" customFormat="1">
       <c r="A35" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6">
         <v>54.0002</v>
       </c>
       <c r="F35" s="6">
         <v>35.511699999999998</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="6">
         <v>0</v>
       </c>
       <c r="I35" s="6">
@@ -8206,66 +8215,66 @@
       <c r="AP35" s="22">
         <v>2.3062999999999998</v>
       </c>
       <c r="AQ35" s="22">
         <v>0</v>
       </c>
       <c r="AR35" s="22">
         <v>0</v>
       </c>
       <c r="AS35" s="27">
         <v>0.7</v>
       </c>
       <c r="AT35" s="27">
         <v>3.2</v>
       </c>
       <c r="AU35" s="22">
         <v>0</v>
       </c>
       <c r="AV35" s="22">
         <v>0</v>
       </c>
       <c r="AW35" s="27">
         <v>0.4</v>
       </c>
       <c r="AX35" s="27">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="AY35" s="22">
         <v>0</v>
       </c>
       <c r="AZ35" s="22">
         <v>0</v>
       </c>
       <c r="BA35" s="27">
         <v>0.4</v>
       </c>
       <c r="BB35" s="27">
-        <v>0.8</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:54" s="14" customFormat="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:59" s="14" customFormat="1">
       <c r="A36" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I36" s="6" t="s">
@@ -8385,51 +8394,51 @@
       <c r="AU36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA36" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB36" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="37" spans="1:54" s="14" customFormat="1" ht="22.5">
+    <row r="37" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A37" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="6">
         <v>0</v>
       </c>
       <c r="I37" s="6">
@@ -8546,54 +8555,54 @@
       <c r="AT37" s="22">
         <v>0.7</v>
       </c>
       <c r="AU37" s="22">
         <v>0</v>
       </c>
       <c r="AV37" s="22">
         <v>0</v>
       </c>
       <c r="AW37" s="22">
         <v>0.1</v>
       </c>
       <c r="AX37" s="22">
         <v>0.1</v>
       </c>
       <c r="AY37" s="22">
         <v>0</v>
       </c>
       <c r="AZ37" s="22">
         <v>0</v>
       </c>
       <c r="BA37" s="27">
         <v>5.2499999999999998E-2</v>
       </c>
       <c r="BB37" s="27">
-        <v>0.6</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:54" s="14" customFormat="1" ht="22.5">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A38" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -8713,51 +8722,51 @@
       <c r="AU38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA38" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB38" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="39" spans="1:54" s="14" customFormat="1" ht="22.5">
+    <row r="39" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A39" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I39" s="6" t="s">
@@ -8852,76 +8861,76 @@
       </c>
       <c r="AM39" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AN39" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AO39" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AP39" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AQ39" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR39" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS39" s="22">
         <v>18.3</v>
       </c>
       <c r="AT39" s="22">
         <v>12.8</v>
       </c>
-      <c r="AU39" s="22" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AU39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="22">
+        <v>0</v>
       </c>
       <c r="AW39" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX39" s="22">
         <v>2.8</v>
       </c>
-      <c r="AY39" s="22" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AY39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="22">
+        <v>0</v>
       </c>
       <c r="BA39" s="27">
-        <v>41.5</v>
+        <v>52.5</v>
       </c>
       <c r="BB39" s="27">
-        <v>38.200000000000003</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:54" s="14" customFormat="1" ht="45">
+        <v>48.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:59" s="14" customFormat="1" ht="45">
       <c r="A40" s="19" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I40" s="6" t="s">
@@ -9041,51 +9050,51 @@
       <c r="AU40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA40" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB40" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="41" spans="1:54" s="14" customFormat="1" ht="33.75">
+    <row r="41" spans="1:59" s="14" customFormat="1" ht="33.75">
       <c r="A41" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I41" s="6" t="s">
@@ -9205,51 +9214,51 @@
       <c r="AU41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA41" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB41" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="42" spans="1:54" s="14" customFormat="1" ht="22.5">
+    <row r="42" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A42" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I42" s="6" t="s">
@@ -9369,51 +9378,51 @@
       <c r="AU42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA42" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB42" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="43" spans="1:54" s="14" customFormat="1" ht="33.75">
+    <row r="43" spans="1:59" s="14" customFormat="1" ht="33.75">
       <c r="A43" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I43" s="6" t="s">
@@ -9533,51 +9542,51 @@
       <c r="AU43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA43" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB43" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="44" spans="1:54" s="14" customFormat="1" ht="22.5">
+    <row r="44" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A44" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I44" s="6" t="s">
@@ -9697,51 +9706,51 @@
       <c r="AU44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA44" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB44" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="45" spans="1:54" s="14" customFormat="1" ht="22.5">
+    <row r="45" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A45" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="17" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I45" s="6" t="s">
@@ -9861,51 +9870,51 @@
       <c r="AU45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA45" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB45" s="22" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="46" spans="1:54" s="14" customFormat="1" ht="22.5">
+    <row r="46" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A46" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6">
         <v>0.315</v>
       </c>
       <c r="F46" s="6">
         <v>2.0192000000000001</v>
       </c>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="6">
         <v>0</v>
       </c>
       <c r="I46" s="6">
@@ -10007,69 +10016,72 @@
       <c r="AO46" s="9">
         <v>2.4135</v>
       </c>
       <c r="AP46" s="22">
         <v>13.091900000000001</v>
       </c>
       <c r="AQ46" s="22">
         <v>0</v>
       </c>
       <c r="AR46" s="22">
         <v>0</v>
       </c>
       <c r="AS46" s="22">
         <v>1.8</v>
       </c>
       <c r="AT46" s="22">
         <v>8.6999999999999993</v>
       </c>
       <c r="AU46" s="22">
         <v>0</v>
       </c>
       <c r="AV46" s="22">
         <v>0</v>
       </c>
       <c r="AW46" s="22">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="AX46" s="22">
-        <v>1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AY46" s="22">
         <v>0</v>
       </c>
       <c r="AZ46" s="22">
         <v>0</v>
       </c>
       <c r="BA46" s="27">
         <v>0.8</v>
       </c>
       <c r="BB46" s="27">
-        <v>7.4</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:54" s="14" customFormat="1" ht="45">
+        <v>8.4</v>
+      </c>
+      <c r="BG46" s="14" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="47" spans="1:59" s="14" customFormat="1" ht="45">
       <c r="A47" s="19" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="17" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I47" s="6" t="s">
@@ -10182,58 +10194,58 @@
       </c>
       <c r="AS47" s="27">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AT47" s="27">
         <v>0.15281</v>
       </c>
       <c r="AU47" s="22">
         <v>0</v>
       </c>
       <c r="AV47" s="22">
         <v>0</v>
       </c>
       <c r="AW47" s="27">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AX47" s="27">
         <v>0.15281</v>
       </c>
       <c r="AY47" s="22">
         <v>0</v>
       </c>
       <c r="AZ47" s="22">
         <v>0</v>
       </c>
-      <c r="BA47" s="22" t="s">
-[...6 lines deleted...]
-    <row r="48" spans="1:54" s="14" customFormat="1" ht="22.5">
+      <c r="BA47" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB47" s="22">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A48" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>231</v>
       </c>
       <c r="I48" s="6" t="s">
@@ -10499,66 +10511,66 @@
       <c r="AO49" s="9">
         <v>85.328969999999998</v>
       </c>
       <c r="AP49" s="22">
         <v>97.157210000000006</v>
       </c>
       <c r="AQ49" s="22">
         <v>0</v>
       </c>
       <c r="AR49" s="22">
         <v>0</v>
       </c>
       <c r="AS49" s="27">
         <v>98.9</v>
       </c>
       <c r="AT49" s="27">
         <v>154.19999999999999</v>
       </c>
       <c r="AU49" s="22">
         <v>0</v>
       </c>
       <c r="AV49" s="22">
         <v>0</v>
       </c>
       <c r="AW49" s="27">
-        <v>40.1</v>
+        <v>50.1</v>
       </c>
       <c r="AX49" s="27">
-        <v>62.4</v>
+        <v>78.2</v>
       </c>
       <c r="AY49" s="22">
         <v>0</v>
       </c>
       <c r="AZ49" s="22">
         <v>0</v>
       </c>
       <c r="BA49" s="27">
-        <v>58.9</v>
+        <v>70.3</v>
       </c>
       <c r="BB49" s="27">
-        <v>96</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A50" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6">
         <v>0.02</v>
       </c>
       <c r="F50" s="6">
         <v>1.2070000000000001</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H50" s="6" t="s">
@@ -10668,55 +10680,55 @@
       </c>
       <c r="AQ50" s="22">
         <v>0</v>
       </c>
       <c r="AR50" s="22">
         <v>0</v>
       </c>
       <c r="AS50" s="27">
         <v>0.2</v>
       </c>
       <c r="AT50" s="27">
         <v>1.11931</v>
       </c>
       <c r="AU50" s="22">
         <v>0</v>
       </c>
       <c r="AV50" s="22">
         <v>0</v>
       </c>
       <c r="AW50" s="27">
         <v>0.2</v>
       </c>
       <c r="AX50" s="27">
         <v>1.11931</v>
       </c>
-      <c r="AY50" s="22">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AY50" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="AZ50" s="22" t="s">
+        <v>231</v>
       </c>
       <c r="BA50" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB50" s="22" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A51" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F51" s="6" t="s">
@@ -10832,55 +10844,55 @@
       </c>
       <c r="AQ51" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR51" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS51" s="22">
         <v>0</v>
       </c>
       <c r="AT51" s="22">
         <v>0.1</v>
       </c>
       <c r="AU51" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV51" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW51" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX51" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="AY51" s="22" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AY51" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="22">
+        <v>0</v>
       </c>
       <c r="BA51" s="27">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="BB51" s="27">
         <v>6.1129999999999997E-2</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A52" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F52" s="6" t="s">
@@ -10991,66 +11003,66 @@
       <c r="AO52" s="9">
         <v>1.00467</v>
       </c>
       <c r="AP52" s="22">
         <v>3.61815</v>
       </c>
       <c r="AQ52" s="22">
         <v>0</v>
       </c>
       <c r="AR52" s="22">
         <v>0</v>
       </c>
       <c r="AS52" s="27">
         <v>13.8</v>
       </c>
       <c r="AT52" s="27">
         <v>22.8</v>
       </c>
       <c r="AU52" s="22">
         <v>0</v>
       </c>
       <c r="AV52" s="22">
         <v>0</v>
       </c>
       <c r="AW52" s="27">
-        <v>2.2000000000000002</v>
+        <v>2.8</v>
       </c>
       <c r="AX52" s="27">
-        <v>4.0999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="AY52" s="22">
         <v>0</v>
       </c>
       <c r="AZ52" s="22">
         <v>0</v>
       </c>
       <c r="BA52" s="27">
-        <v>6.8</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="BB52" s="27">
-        <v>14.2</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="67.5">
       <c r="A53" s="19" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H53" s="6" t="s">
@@ -11319,66 +11331,66 @@
       <c r="AO54" s="9">
         <v>1141.4831300000001</v>
       </c>
       <c r="AP54" s="22">
         <v>1488.9535100000001</v>
       </c>
       <c r="AQ54" s="22">
         <v>0</v>
       </c>
       <c r="AR54" s="22">
         <v>0</v>
       </c>
       <c r="AS54" s="27">
         <v>766.5</v>
       </c>
       <c r="AT54" s="27">
         <v>1365.1</v>
       </c>
       <c r="AU54" s="22">
         <v>0</v>
       </c>
       <c r="AV54" s="22">
         <v>0</v>
       </c>
       <c r="AW54" s="27">
-        <v>357.1</v>
+        <v>391</v>
       </c>
       <c r="AX54" s="27">
-        <v>690.5</v>
+        <v>751.2</v>
       </c>
       <c r="AY54" s="22">
         <v>0</v>
       </c>
       <c r="AZ54" s="22">
         <v>0</v>
       </c>
       <c r="BA54" s="27">
-        <v>417.9</v>
+        <v>485.5</v>
       </c>
       <c r="BB54" s="27">
-        <v>707.3</v>
+        <v>808.7</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="45">
       <c r="A55" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6">
         <v>1.78</v>
       </c>
       <c r="F55" s="6">
         <v>1.6897800000000001</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H55" s="6" t="s">
@@ -11483,66 +11495,66 @@
       <c r="AO55" s="9">
         <v>7.1219999999999999</v>
       </c>
       <c r="AP55" s="22">
         <v>7.4104999999999999</v>
       </c>
       <c r="AQ55" s="22">
         <v>0</v>
       </c>
       <c r="AR55" s="22">
         <v>0</v>
       </c>
       <c r="AS55" s="27">
         <v>13.7</v>
       </c>
       <c r="AT55" s="27">
         <v>11.6</v>
       </c>
       <c r="AU55" s="22">
         <v>0</v>
       </c>
       <c r="AV55" s="22">
         <v>0</v>
       </c>
       <c r="AW55" s="27">
-        <v>10.6</v>
+        <v>13.7</v>
       </c>
       <c r="AX55" s="27">
-        <v>8.6999999999999993</v>
+        <v>11.6</v>
       </c>
       <c r="AY55" s="22">
         <v>0</v>
       </c>
       <c r="AZ55" s="22">
         <v>0</v>
       </c>
       <c r="BA55" s="27">
-        <v>4.0999999999999996</v>
+        <v>4.2</v>
       </c>
       <c r="BB55" s="27">
-        <v>7.0027999999999997</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A56" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6">
         <v>356.85279000000003</v>
       </c>
       <c r="F56" s="6">
         <v>1163.69409</v>
       </c>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="6">
@@ -11647,66 +11659,66 @@
       <c r="AO56" s="9">
         <v>1586.6605999999999</v>
       </c>
       <c r="AP56" s="22">
         <v>3495.9709200000002</v>
       </c>
       <c r="AQ56" s="22">
         <v>0</v>
       </c>
       <c r="AR56" s="22">
         <v>0</v>
       </c>
       <c r="AS56" s="27">
         <v>1607.8</v>
       </c>
       <c r="AT56" s="27">
         <v>3765.7</v>
       </c>
       <c r="AU56" s="22">
         <v>0</v>
       </c>
       <c r="AV56" s="22">
         <v>0</v>
       </c>
       <c r="AW56" s="27">
-        <v>904.3</v>
+        <v>995.5</v>
       </c>
       <c r="AX56" s="27">
-        <v>2151.6</v>
+        <v>2403.4</v>
       </c>
       <c r="AY56" s="22">
         <v>0</v>
       </c>
       <c r="AZ56" s="22">
         <v>0</v>
       </c>
       <c r="BA56" s="27">
-        <v>931.6</v>
+        <v>1004.4</v>
       </c>
       <c r="BB56" s="27">
-        <v>2270.4</v>
+        <v>2466.8000000000002</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A57" s="19" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6">
         <v>188.24733000000001</v>
       </c>
       <c r="F57" s="6">
         <v>228.10142999999999</v>
       </c>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="6">
@@ -11811,66 +11823,66 @@
       <c r="AO57" s="9">
         <v>516.40728000000001</v>
       </c>
       <c r="AP57" s="22">
         <v>1276.37572</v>
       </c>
       <c r="AQ57" s="22">
         <v>0</v>
       </c>
       <c r="AR57" s="22">
         <v>0</v>
       </c>
       <c r="AS57" s="27">
         <v>701.2</v>
       </c>
       <c r="AT57" s="27">
         <v>1889.1</v>
       </c>
       <c r="AU57" s="22">
         <v>0</v>
       </c>
       <c r="AV57" s="22">
         <v>0</v>
       </c>
       <c r="AW57" s="27">
-        <v>431</v>
+        <v>464.9</v>
       </c>
       <c r="AX57" s="27">
-        <v>1110.5999999999999</v>
+        <v>1186.5999999999999</v>
       </c>
       <c r="AY57" s="22">
         <v>0</v>
       </c>
       <c r="AZ57" s="22">
         <v>0</v>
       </c>
       <c r="BA57" s="27">
-        <v>412.8</v>
+        <v>481.5</v>
       </c>
       <c r="BB57" s="27">
-        <v>1112.0999999999999</v>
+        <v>1311.3</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A58" s="19" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H58" s="6" t="s">
@@ -11986,52 +11998,56 @@
       </c>
       <c r="AS58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AT58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AU58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY58" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ58" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="BA58" s="27"/>
-      <c r="BB58" s="27"/>
+      <c r="BA58" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="BB58" s="22" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A59" s="19" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>33.3536</v>
       </c>
       <c r="F59" s="6">
         <v>92.544910000000002</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="6">
         <v>0</v>
@@ -12135,66 +12151,66 @@
       <c r="AO59" s="9">
         <v>106.34884</v>
       </c>
       <c r="AP59" s="22">
         <v>421.70125000000002</v>
       </c>
       <c r="AQ59" s="22">
         <v>0</v>
       </c>
       <c r="AR59" s="22">
         <v>0</v>
       </c>
       <c r="AS59" s="27">
         <v>88.2</v>
       </c>
       <c r="AT59" s="27">
         <v>504.2</v>
       </c>
       <c r="AU59" s="22">
         <v>0</v>
       </c>
       <c r="AV59" s="22">
         <v>0</v>
       </c>
       <c r="AW59" s="27">
-        <v>41.8</v>
+        <v>47.3</v>
       </c>
       <c r="AX59" s="27">
-        <v>215.2</v>
+        <v>251.3</v>
       </c>
       <c r="AY59" s="22">
         <v>0</v>
       </c>
       <c r="AZ59" s="22">
         <v>0</v>
       </c>
       <c r="BA59" s="27">
-        <v>43.5</v>
+        <v>46.2</v>
       </c>
       <c r="BB59" s="27">
-        <v>225.7</v>
+        <v>256.5</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A60" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6">
         <v>1.8754</v>
       </c>
       <c r="F60" s="6">
         <v>13.246639999999999</v>
       </c>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="6">
@@ -12299,66 +12315,66 @@
       <c r="AO60" s="9">
         <v>4.6871999999999998</v>
       </c>
       <c r="AP60" s="22">
         <v>22.437909999999999</v>
       </c>
       <c r="AQ60" s="22">
         <v>0</v>
       </c>
       <c r="AR60" s="22">
         <v>0</v>
       </c>
       <c r="AS60" s="27">
         <v>6</v>
       </c>
       <c r="AT60" s="27">
         <v>31.4</v>
       </c>
       <c r="AU60" s="22">
         <v>0</v>
       </c>
       <c r="AV60" s="22">
         <v>0</v>
       </c>
       <c r="AW60" s="27">
-        <v>2.4</v>
+        <v>3.5</v>
       </c>
       <c r="AX60" s="27">
-        <v>11.7</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="AY60" s="22">
         <v>0</v>
       </c>
       <c r="AZ60" s="22">
         <v>0</v>
       </c>
       <c r="BA60" s="27">
-        <v>3.5</v>
+        <v>4.7</v>
       </c>
       <c r="BB60" s="27">
-        <v>18</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A61" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6">
         <v>18.825109999999999</v>
       </c>
       <c r="F61" s="6">
         <v>19.416049999999998</v>
       </c>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="6">
@@ -12463,66 +12479,66 @@
       <c r="AO61" s="9">
         <v>215.84071</v>
       </c>
       <c r="AP61" s="22">
         <v>146.73541</v>
       </c>
       <c r="AQ61" s="22">
         <v>0</v>
       </c>
       <c r="AR61" s="22">
         <v>0</v>
       </c>
       <c r="AS61" s="27">
         <v>42.3</v>
       </c>
       <c r="AT61" s="27">
         <v>37</v>
       </c>
       <c r="AU61" s="22">
         <v>0</v>
       </c>
       <c r="AV61" s="22">
         <v>0</v>
       </c>
       <c r="AW61" s="27">
-        <v>25.6</v>
+        <v>30.1</v>
       </c>
       <c r="AX61" s="27">
-        <v>22.2</v>
+        <v>25.7</v>
       </c>
       <c r="AY61" s="22">
         <v>0</v>
       </c>
       <c r="AZ61" s="22">
         <v>0</v>
       </c>
       <c r="BA61" s="27">
-        <v>14.3</v>
+        <v>15.5</v>
       </c>
       <c r="BB61" s="27">
-        <v>15.4</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A62" s="19" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6">
         <v>1E-3</v>
       </c>
       <c r="F62" s="6">
         <v>4.7999999999999996E-3</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H62" s="6" t="s">
@@ -12627,66 +12643,66 @@
       <c r="AO62" s="9">
         <v>5.8108300000000002</v>
       </c>
       <c r="AP62" s="22">
         <v>19.066500000000001</v>
       </c>
       <c r="AQ62" s="22">
         <v>0</v>
       </c>
       <c r="AR62" s="22">
         <v>0</v>
       </c>
       <c r="AS62" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="AT62" s="27">
         <v>7</v>
       </c>
       <c r="AU62" s="22">
         <v>0</v>
       </c>
       <c r="AV62" s="22">
         <v>0</v>
       </c>
       <c r="AW62" s="27">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="AX62" s="27">
-        <v>4.0999999999999996</v>
+        <v>6.1</v>
       </c>
       <c r="AY62" s="22">
         <v>0</v>
       </c>
       <c r="AZ62" s="22">
         <v>0</v>
       </c>
       <c r="BA62" s="27">
-        <v>0.59158999999999995</v>
+        <v>1</v>
       </c>
       <c r="BB62" s="27">
-        <v>3.9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A63" s="19" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H63" s="6" t="s">
@@ -12955,66 +12971,66 @@
       <c r="AO64" s="9">
         <v>322.45066000000003</v>
       </c>
       <c r="AP64" s="22">
         <v>1166.9870599999999</v>
       </c>
       <c r="AQ64" s="22">
         <v>41</v>
       </c>
       <c r="AR64" s="22">
         <v>11.4</v>
       </c>
       <c r="AS64" s="27">
         <v>308.39999999999998</v>
       </c>
       <c r="AT64" s="27">
         <v>1195.9000000000001</v>
       </c>
       <c r="AU64" s="22">
         <v>41</v>
       </c>
       <c r="AV64" s="22">
         <v>11.4</v>
       </c>
       <c r="AW64" s="27">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="AX64" s="27">
-        <v>774.2</v>
+        <v>825.5</v>
       </c>
       <c r="AY64" s="22">
         <v>0</v>
       </c>
       <c r="AZ64" s="22">
         <v>0</v>
       </c>
       <c r="BA64" s="27">
-        <v>124.6</v>
+        <v>129.6</v>
       </c>
       <c r="BB64" s="27">
-        <v>408</v>
+        <v>431.6</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="14" customFormat="1">
       <c r="A65" s="19" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H65" s="6" t="s">
@@ -13112,70 +13128,74 @@
       </c>
       <c r="AM65" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AN65" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AO65" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AP65" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AQ65" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR65" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS65" s="27">
         <v>0</v>
       </c>
       <c r="AT65" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AU65" s="22" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AU65" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="22">
+        <v>0</v>
       </c>
       <c r="AW65" s="27">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AX65" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="AY65" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ65" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="BA65" s="27"/>
-      <c r="BB65" s="27"/>
+      <c r="BA65" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="BB65" s="22" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="66" spans="1:54" s="14" customFormat="1">
       <c r="A66" s="19" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G66" s="6">
         <v>0</v>
       </c>
       <c r="H66" s="6">
         <v>0</v>
@@ -13290,52 +13310,56 @@
       </c>
       <c r="AS66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AT66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AU66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY66" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ66" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="BA66" s="27"/>
-      <c r="BB66" s="27"/>
+      <c r="BA66" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="BB66" s="22" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="67" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A67" s="19" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="17" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G67" s="6">
         <v>0</v>
       </c>
       <c r="H67" s="6">
         <v>0</v>
@@ -13451,54 +13475,54 @@
       <c r="AS67" s="27">
         <v>0.3</v>
       </c>
       <c r="AT67" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="AU67" s="22">
         <v>0</v>
       </c>
       <c r="AV67" s="22">
         <v>0</v>
       </c>
       <c r="AW67" s="27">
         <v>0.2</v>
       </c>
       <c r="AX67" s="27">
         <v>3</v>
       </c>
       <c r="AY67" s="22">
         <v>0</v>
       </c>
       <c r="AZ67" s="22">
         <v>0</v>
       </c>
       <c r="BA67" s="27">
-        <v>4.48E-2</v>
+        <v>0.1</v>
       </c>
       <c r="BB67" s="27">
-        <v>0.37237999999999999</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A68" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6">
         <v>92.610720000000001</v>
       </c>
       <c r="F68" s="6">
         <v>153.10332</v>
       </c>
       <c r="G68" s="6">
         <v>0</v>
       </c>
       <c r="H68" s="6">
@@ -13603,66 +13627,66 @@
       <c r="AO68" s="9">
         <v>1090.0419400000001</v>
       </c>
       <c r="AP68" s="22">
         <v>4638.3110900000001</v>
       </c>
       <c r="AQ68" s="22">
         <v>0</v>
       </c>
       <c r="AR68" s="22">
         <v>0</v>
       </c>
       <c r="AS68" s="27">
         <v>875.6</v>
       </c>
       <c r="AT68" s="27">
         <v>4474.1000000000004</v>
       </c>
       <c r="AU68" s="22">
         <v>0</v>
       </c>
       <c r="AV68" s="22">
         <v>0</v>
       </c>
       <c r="AW68" s="27">
-        <v>520.4</v>
+        <v>569.79999999999995</v>
       </c>
       <c r="AX68" s="27">
-        <v>2649.9</v>
+        <v>2853.3</v>
       </c>
       <c r="AY68" s="22">
         <v>0</v>
       </c>
       <c r="AZ68" s="22">
         <v>0</v>
       </c>
       <c r="BA68" s="27">
-        <v>341.8</v>
+        <v>360.7</v>
       </c>
       <c r="BB68" s="27">
-        <v>1849.8</v>
+        <v>1981.6</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="14" customFormat="1" ht="67.5">
       <c r="A69" s="19" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="17" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6">
         <v>57.057279999999999</v>
       </c>
       <c r="F69" s="6">
         <v>58.43871</v>
       </c>
       <c r="G69" s="6">
         <v>0</v>
       </c>
       <c r="H69" s="6">
@@ -13767,66 +13791,66 @@
       <c r="AO69" s="9">
         <v>630.73122999999998</v>
       </c>
       <c r="AP69" s="22">
         <v>1683.69244</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="27">
         <v>719.5</v>
       </c>
       <c r="AT69" s="27">
         <v>2574.1</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="27">
-        <v>395.5</v>
+        <v>474.4</v>
       </c>
       <c r="AX69" s="27">
-        <v>1418.3</v>
+        <v>1710.5</v>
       </c>
       <c r="AY69" s="22">
         <v>0</v>
       </c>
       <c r="AZ69" s="22">
         <v>0</v>
       </c>
       <c r="BA69" s="27">
-        <v>367.6</v>
+        <v>436.4</v>
       </c>
       <c r="BB69" s="27">
-        <v>1377.6</v>
+        <v>1553.5</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A70" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="17" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6">
         <v>859.46006999999997</v>
       </c>
       <c r="F70" s="6">
         <v>223.25962000000001</v>
       </c>
       <c r="G70" s="6">
         <v>0</v>
       </c>
       <c r="H70" s="6">
@@ -13931,66 +13955,66 @@
       <c r="AO70" s="9">
         <v>473.00445999999999</v>
       </c>
       <c r="AP70" s="22">
         <v>673.35419999999999</v>
       </c>
       <c r="AQ70" s="22">
         <v>0</v>
       </c>
       <c r="AR70" s="22">
         <v>0</v>
       </c>
       <c r="AS70" s="27">
         <v>523.5</v>
       </c>
       <c r="AT70" s="27">
         <v>811.9</v>
       </c>
       <c r="AU70" s="22">
         <v>0</v>
       </c>
       <c r="AV70" s="22">
         <v>0</v>
       </c>
       <c r="AW70" s="27">
-        <v>281</v>
+        <v>303</v>
       </c>
       <c r="AX70" s="27">
-        <v>445.4</v>
+        <v>500.3</v>
       </c>
       <c r="AY70" s="22">
         <v>0</v>
       </c>
       <c r="AZ70" s="22">
         <v>0</v>
       </c>
       <c r="BA70" s="27">
-        <v>240.3</v>
+        <v>250.3</v>
       </c>
       <c r="BB70" s="27">
-        <v>410.6</v>
+        <v>437</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A71" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="17" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H71" s="6" t="s">
@@ -14259,66 +14283,66 @@
       <c r="AO72" s="9">
         <v>124.94851</v>
       </c>
       <c r="AP72" s="22">
         <v>287.12097</v>
       </c>
       <c r="AQ72" s="22">
         <v>0</v>
       </c>
       <c r="AR72" s="22">
         <v>0</v>
       </c>
       <c r="AS72" s="27">
         <v>89</v>
       </c>
       <c r="AT72" s="27">
         <v>291.5</v>
       </c>
       <c r="AU72" s="22">
         <v>0</v>
       </c>
       <c r="AV72" s="22">
         <v>0</v>
       </c>
       <c r="AW72" s="27">
-        <v>49.4</v>
+        <v>56.4</v>
       </c>
       <c r="AX72" s="27">
-        <v>161.30000000000001</v>
+        <v>186.8</v>
       </c>
       <c r="AY72" s="22">
         <v>0</v>
       </c>
       <c r="AZ72" s="22">
         <v>0</v>
       </c>
       <c r="BA72" s="27">
-        <v>53.4</v>
+        <v>61.5</v>
       </c>
       <c r="BB72" s="27">
-        <v>181.6</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A73" s="19" t="s">
         <v>133</v>
       </c>
       <c r="B73" s="17" t="s">
         <v>134</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6">
         <v>234.65448000000001</v>
       </c>
       <c r="F73" s="6">
         <v>364.22075000000001</v>
       </c>
       <c r="G73" s="6">
         <v>0</v>
       </c>
       <c r="H73" s="6">
@@ -14423,66 +14447,66 @@
       <c r="AO73" s="9">
         <v>1871.7002299999999</v>
       </c>
       <c r="AP73" s="22">
         <v>4459.7758299999996</v>
       </c>
       <c r="AQ73" s="22">
         <v>0</v>
       </c>
       <c r="AR73" s="22">
         <v>0</v>
       </c>
       <c r="AS73" s="27">
         <v>1946.7</v>
       </c>
       <c r="AT73" s="27">
         <v>5085.3999999999996</v>
       </c>
       <c r="AU73" s="22">
         <v>0</v>
       </c>
       <c r="AV73" s="22">
         <v>0</v>
       </c>
       <c r="AW73" s="27">
-        <v>1045.0999999999999</v>
+        <v>1227</v>
       </c>
       <c r="AX73" s="27">
-        <v>2675.5</v>
+        <v>3043.4</v>
       </c>
       <c r="AY73" s="22">
         <v>0</v>
       </c>
       <c r="AZ73" s="22">
         <v>0</v>
       </c>
       <c r="BA73" s="27">
-        <v>1065</v>
+        <v>1121.2</v>
       </c>
       <c r="BB73" s="27">
-        <v>3053.3</v>
+        <v>3251.7</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A74" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="17" t="s">
         <v>136</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6">
         <v>46.839419999999997</v>
       </c>
       <c r="F74" s="6">
         <v>56.463630000000002</v>
       </c>
       <c r="G74" s="6">
         <v>0</v>
       </c>
       <c r="H74" s="6">
@@ -14587,66 +14611,66 @@
       <c r="AO74" s="9">
         <v>43.797409999999999</v>
       </c>
       <c r="AP74" s="22">
         <v>66.424189999999996</v>
       </c>
       <c r="AQ74" s="22">
         <v>0</v>
       </c>
       <c r="AR74" s="22">
         <v>0</v>
       </c>
       <c r="AS74" s="27">
         <v>28.5</v>
       </c>
       <c r="AT74" s="27">
         <v>46.8</v>
       </c>
       <c r="AU74" s="22">
         <v>0</v>
       </c>
       <c r="AV74" s="22">
         <v>0</v>
       </c>
       <c r="AW74" s="27">
-        <v>20.9</v>
+        <v>21.4</v>
       </c>
       <c r="AX74" s="27">
-        <v>30.5</v>
+        <v>31.5</v>
       </c>
       <c r="AY74" s="22">
         <v>0</v>
       </c>
       <c r="AZ74" s="22">
         <v>0</v>
       </c>
       <c r="BA74" s="27">
-        <v>13.1</v>
+        <v>15.1</v>
       </c>
       <c r="BB74" s="27">
-        <v>32.6</v>
+        <v>38.4</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A75" s="19" t="s">
         <v>137</v>
       </c>
       <c r="B75" s="17" t="s">
         <v>138</v>
       </c>
       <c r="C75" s="6">
         <v>0</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6">
         <v>4.6536400000000002</v>
       </c>
       <c r="F75" s="6">
         <v>7.6182499999999997</v>
       </c>
       <c r="G75" s="6">
         <v>0</v>
       </c>
       <c r="H75" s="6">
@@ -14751,66 +14775,66 @@
       <c r="AO75" s="9">
         <v>22.297080000000001</v>
       </c>
       <c r="AP75" s="22">
         <v>40.267299999999999</v>
       </c>
       <c r="AQ75" s="22">
         <v>57.8</v>
       </c>
       <c r="AR75" s="22">
         <v>16.100000000000001</v>
       </c>
       <c r="AS75" s="27">
         <v>10.9</v>
       </c>
       <c r="AT75" s="27">
         <v>28.3</v>
       </c>
       <c r="AU75" s="22">
         <v>57.8</v>
       </c>
       <c r="AV75" s="22">
         <v>16.100000000000001</v>
       </c>
       <c r="AW75" s="27">
-        <v>6.9</v>
+        <v>7.3</v>
       </c>
       <c r="AX75" s="27">
-        <v>17.5</v>
+        <v>18.5</v>
       </c>
       <c r="AY75" s="22">
         <v>0</v>
       </c>
       <c r="AZ75" s="22">
         <v>0</v>
       </c>
       <c r="BA75" s="27">
-        <v>6.3</v>
+        <v>6.6</v>
       </c>
       <c r="BB75" s="27">
-        <v>15.3</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A76" s="19" t="s">
         <v>139</v>
       </c>
       <c r="B76" s="17" t="s">
         <v>140</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6">
         <v>1.4805600000000001</v>
       </c>
       <c r="F76" s="6">
         <v>2.7781899999999999</v>
       </c>
       <c r="G76" s="6">
         <v>0</v>
       </c>
       <c r="H76" s="6">
@@ -14915,54 +14939,54 @@
       <c r="AO76" s="9">
         <v>0.48852000000000001</v>
       </c>
       <c r="AP76" s="22">
         <v>0.90564999999999996</v>
       </c>
       <c r="AQ76" s="22">
         <v>0</v>
       </c>
       <c r="AR76" s="22">
         <v>0</v>
       </c>
       <c r="AS76" s="27">
         <v>1.2</v>
       </c>
       <c r="AT76" s="27">
         <v>4.0999999999999996</v>
       </c>
       <c r="AU76" s="22">
         <v>0</v>
       </c>
       <c r="AV76" s="22">
         <v>0</v>
       </c>
       <c r="AW76" s="27">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="AX76" s="27">
-        <v>2.4</v>
+        <v>3</v>
       </c>
       <c r="AY76" s="22">
         <v>0</v>
       </c>
       <c r="AZ76" s="22">
         <v>0</v>
       </c>
       <c r="BA76" s="27">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="BB76" s="27">
         <v>0.1</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A77" s="19" t="s">
         <v>141</v>
       </c>
       <c r="B77" s="17" t="s">
         <v>142</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D77" s="6" t="s">
@@ -15079,66 +15103,66 @@
       <c r="AO77" s="9">
         <v>7.5734399999999997</v>
       </c>
       <c r="AP77" s="22">
         <v>13.445169999999999</v>
       </c>
       <c r="AQ77" s="22">
         <v>0</v>
       </c>
       <c r="AR77" s="22">
         <v>0</v>
       </c>
       <c r="AS77" s="27">
         <v>11.6</v>
       </c>
       <c r="AT77" s="27">
         <v>21.2</v>
       </c>
       <c r="AU77" s="22">
         <v>0</v>
       </c>
       <c r="AV77" s="22">
         <v>0</v>
       </c>
       <c r="AW77" s="27">
-        <v>7.4</v>
+        <v>7.6</v>
       </c>
       <c r="AX77" s="27">
-        <v>12.8</v>
+        <v>13.5</v>
       </c>
       <c r="AY77" s="22">
         <v>0</v>
       </c>
       <c r="AZ77" s="22">
         <v>0</v>
       </c>
       <c r="BA77" s="27">
-        <v>14.5</v>
+        <v>15.8</v>
       </c>
       <c r="BB77" s="27">
-        <v>28.3</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="78" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A78" s="19" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="17" t="s">
         <v>144</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G78" s="6">
         <v>0</v>
       </c>
       <c r="H78" s="6">
@@ -15243,66 +15267,66 @@
       <c r="AO78" s="9">
         <v>158.20491999999999</v>
       </c>
       <c r="AP78" s="22">
         <v>432.25914</v>
       </c>
       <c r="AQ78" s="22">
         <v>11.7</v>
       </c>
       <c r="AR78" s="22">
         <v>32.4</v>
       </c>
       <c r="AS78" s="27">
         <v>154.5</v>
       </c>
       <c r="AT78" s="27">
         <v>556.4</v>
       </c>
       <c r="AU78" s="22">
         <v>11.7</v>
       </c>
       <c r="AV78" s="22">
         <v>32.4</v>
       </c>
       <c r="AW78" s="27">
-        <v>92</v>
+        <v>100.5</v>
       </c>
       <c r="AX78" s="27">
-        <v>315.39999999999998</v>
+        <v>348</v>
       </c>
       <c r="AY78" s="22">
         <v>0</v>
       </c>
       <c r="AZ78" s="22">
         <v>0</v>
       </c>
       <c r="BA78" s="27">
-        <v>98</v>
+        <v>110.3</v>
       </c>
       <c r="BB78" s="27">
-        <v>408.2</v>
+        <v>441.1</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A79" s="19" t="s">
         <v>145</v>
       </c>
       <c r="B79" s="17" t="s">
         <v>146</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H79" s="6" t="s">
@@ -15407,66 +15431,66 @@
       <c r="AO79" s="9">
         <v>0.69989999999999997</v>
       </c>
       <c r="AP79" s="22">
         <v>1.7277899999999999</v>
       </c>
       <c r="AQ79" s="22">
         <v>0</v>
       </c>
       <c r="AR79" s="22">
         <v>0</v>
       </c>
       <c r="AS79" s="27">
         <v>1</v>
       </c>
       <c r="AT79" s="27">
         <v>2.8</v>
       </c>
       <c r="AU79" s="22">
         <v>0</v>
       </c>
       <c r="AV79" s="22">
         <v>0</v>
       </c>
       <c r="AW79" s="27">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="AX79" s="27">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="AY79" s="22">
         <v>0</v>
       </c>
       <c r="AZ79" s="22">
         <v>0</v>
       </c>
       <c r="BA79" s="27">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="BB79" s="27">
-        <v>2.2999999999999998</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="14" customFormat="1" ht="45">
       <c r="A80" s="19" t="s">
         <v>147</v>
       </c>
       <c r="B80" s="17" t="s">
         <v>148</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6">
         <v>46.477020000000003</v>
       </c>
       <c r="F80" s="6">
         <v>79.183610000000002</v>
       </c>
       <c r="G80" s="6">
         <v>0</v>
       </c>
       <c r="H80" s="6">
@@ -15571,66 +15595,66 @@
       <c r="AO80" s="9">
         <v>175.72570999999999</v>
       </c>
       <c r="AP80" s="22">
         <v>526.15566000000001</v>
       </c>
       <c r="AQ80" s="22">
         <v>0</v>
       </c>
       <c r="AR80" s="22">
         <v>0</v>
       </c>
       <c r="AS80" s="27">
         <v>121.6</v>
       </c>
       <c r="AT80" s="27">
         <v>405.5</v>
       </c>
       <c r="AU80" s="22">
         <v>0</v>
       </c>
       <c r="AV80" s="22">
         <v>0</v>
       </c>
       <c r="AW80" s="27">
-        <v>84.7</v>
+        <v>91.6</v>
       </c>
       <c r="AX80" s="27">
-        <v>260.8</v>
+        <v>284.5</v>
       </c>
       <c r="AY80" s="22">
         <v>0</v>
       </c>
       <c r="AZ80" s="22">
         <v>0</v>
       </c>
       <c r="BA80" s="27">
-        <v>56.2</v>
+        <v>62.7</v>
       </c>
       <c r="BB80" s="27">
-        <v>207.2</v>
+        <v>231.5</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A81" s="19" t="s">
         <v>149</v>
       </c>
       <c r="B81" s="17" t="s">
         <v>150</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6">
         <v>10.012840000000001</v>
       </c>
       <c r="F81" s="6">
         <v>17.345690000000001</v>
       </c>
       <c r="G81" s="6">
         <v>0</v>
       </c>
       <c r="H81" s="6">
@@ -15735,66 +15759,66 @@
       <c r="AO81" s="9">
         <v>42.452660000000002</v>
       </c>
       <c r="AP81" s="22">
         <v>152.04302000000001</v>
       </c>
       <c r="AQ81" s="22">
         <v>0</v>
       </c>
       <c r="AR81" s="22">
         <v>0</v>
       </c>
       <c r="AS81" s="27">
         <v>23.9</v>
       </c>
       <c r="AT81" s="27">
         <v>161.69999999999999</v>
       </c>
       <c r="AU81" s="22">
         <v>0</v>
       </c>
       <c r="AV81" s="22">
         <v>0</v>
       </c>
       <c r="AW81" s="27">
-        <v>14.7</v>
+        <v>16</v>
       </c>
       <c r="AX81" s="27">
-        <v>93.8</v>
+        <v>105.8</v>
       </c>
       <c r="AY81" s="22">
         <v>0</v>
       </c>
       <c r="AZ81" s="22">
         <v>0</v>
       </c>
       <c r="BA81" s="27">
-        <v>14.4</v>
+        <v>15</v>
       </c>
       <c r="BB81" s="27">
-        <v>87.4</v>
+        <v>91</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="14" customFormat="1" ht="45">
       <c r="A82" s="19" t="s">
         <v>151</v>
       </c>
       <c r="B82" s="17" t="s">
         <v>152</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6">
         <v>574.71105999999997</v>
       </c>
       <c r="F82" s="6">
         <v>546.33875999999998</v>
       </c>
       <c r="G82" s="6">
         <v>0</v>
       </c>
       <c r="H82" s="6">
@@ -15899,66 +15923,66 @@
       <c r="AO82" s="9">
         <v>471.00560999999999</v>
       </c>
       <c r="AP82" s="22">
         <v>453.33740999999998</v>
       </c>
       <c r="AQ82" s="22">
         <v>19.399999999999999</v>
       </c>
       <c r="AR82" s="22">
         <v>10.8</v>
       </c>
       <c r="AS82" s="27">
         <v>331.5</v>
       </c>
       <c r="AT82" s="27">
         <v>345.6</v>
       </c>
       <c r="AU82" s="22">
         <v>19.399999999999999</v>
       </c>
       <c r="AV82" s="22">
         <v>10.8</v>
       </c>
       <c r="AW82" s="27">
-        <v>178.7</v>
+        <v>193.6</v>
       </c>
       <c r="AX82" s="27">
-        <v>184.7</v>
+        <v>201.4</v>
       </c>
       <c r="AY82" s="22">
         <v>0</v>
       </c>
       <c r="AZ82" s="22">
         <v>0</v>
       </c>
       <c r="BA82" s="27">
-        <v>161.30000000000001</v>
+        <v>184.3</v>
       </c>
       <c r="BB82" s="27">
-        <v>183.1</v>
+        <v>206.3</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A83" s="19" t="s">
         <v>153</v>
       </c>
       <c r="B83" s="17" t="s">
         <v>154</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6">
         <v>0.156</v>
       </c>
       <c r="F83" s="6">
         <v>0.30956</v>
       </c>
       <c r="G83" s="6">
         <v>0</v>
       </c>
       <c r="H83" s="6">
@@ -16063,66 +16087,66 @@
       <c r="AO83" s="9">
         <v>2.38985</v>
       </c>
       <c r="AP83" s="22">
         <v>26.60699</v>
       </c>
       <c r="AQ83" s="22">
         <v>0</v>
       </c>
       <c r="AR83" s="22">
         <v>0</v>
       </c>
       <c r="AS83" s="27">
         <v>6.3</v>
       </c>
       <c r="AT83" s="27">
         <v>73.3</v>
       </c>
       <c r="AU83" s="22">
         <v>0</v>
       </c>
       <c r="AV83" s="22">
         <v>0</v>
       </c>
       <c r="AW83" s="27">
-        <v>2.2999999999999998</v>
+        <v>3</v>
       </c>
       <c r="AX83" s="27">
-        <v>32.4</v>
+        <v>39.9</v>
       </c>
       <c r="AY83" s="22">
         <v>0</v>
       </c>
       <c r="AZ83" s="22">
         <v>0</v>
       </c>
       <c r="BA83" s="27">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="BB83" s="27">
-        <v>23.8</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A84" s="19" t="s">
         <v>155</v>
       </c>
       <c r="B84" s="17" t="s">
         <v>156</v>
       </c>
       <c r="C84" s="6">
         <v>0</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6">
         <v>2.4000000000000001E-4</v>
       </c>
       <c r="F84" s="6">
         <v>1.289E-2</v>
       </c>
       <c r="G84" s="6">
         <v>0</v>
       </c>
       <c r="H84" s="6">
@@ -16227,66 +16251,66 @@
       <c r="AO84" s="9">
         <v>0.43271999999999999</v>
       </c>
       <c r="AP84" s="22">
         <v>1.00586</v>
       </c>
       <c r="AQ84" s="22">
         <v>0</v>
       </c>
       <c r="AR84" s="22">
         <v>0</v>
       </c>
       <c r="AS84" s="27">
         <v>2</v>
       </c>
       <c r="AT84" s="27">
         <v>10.1</v>
       </c>
       <c r="AU84" s="22">
         <v>0</v>
       </c>
       <c r="AV84" s="22">
         <v>0</v>
       </c>
       <c r="AW84" s="27">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="AX84" s="27">
         <v>2.8</v>
       </c>
       <c r="AY84" s="22">
         <v>0</v>
       </c>
       <c r="AZ84" s="22">
         <v>0</v>
       </c>
       <c r="BA84" s="27">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="BB84" s="27">
-        <v>11.2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A85" s="19" t="s">
         <v>157</v>
       </c>
       <c r="B85" s="17" t="s">
         <v>158</v>
       </c>
       <c r="C85" s="6">
         <v>0</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6">
         <v>125.38218999999999</v>
       </c>
       <c r="F85" s="6">
         <v>124.88768</v>
       </c>
       <c r="G85" s="6">
         <v>0</v>
       </c>
       <c r="H85" s="6">
@@ -16391,66 +16415,66 @@
       <c r="AO85" s="9">
         <v>903.38945000000001</v>
       </c>
       <c r="AP85" s="22">
         <v>1535.9683600000001</v>
       </c>
       <c r="AQ85" s="22">
         <v>23.6</v>
       </c>
       <c r="AR85" s="22">
         <v>6.6</v>
       </c>
       <c r="AS85" s="27">
         <v>803.3</v>
       </c>
       <c r="AT85" s="27">
         <v>1587</v>
       </c>
       <c r="AU85" s="22">
         <v>23.6</v>
       </c>
       <c r="AV85" s="22">
         <v>6.6</v>
       </c>
       <c r="AW85" s="27">
-        <v>452.2</v>
+        <v>501.7</v>
       </c>
       <c r="AX85" s="27">
-        <v>876</v>
+        <v>974.2</v>
       </c>
       <c r="AY85" s="22">
         <v>0</v>
       </c>
       <c r="AZ85" s="22">
         <v>0</v>
       </c>
       <c r="BA85" s="27">
-        <v>563</v>
+        <v>675.6</v>
       </c>
       <c r="BB85" s="27">
-        <v>1209.8</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A86" s="19" t="s">
         <v>159</v>
       </c>
       <c r="B86" s="17" t="s">
         <v>160</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6">
         <v>9.1522000000000006</v>
       </c>
       <c r="F86" s="6">
         <v>17.100069999999999</v>
       </c>
       <c r="G86" s="6">
         <v>0</v>
       </c>
       <c r="H86" s="6">
@@ -16555,66 +16579,66 @@
       <c r="AO86" s="9">
         <v>8.5038699999999992</v>
       </c>
       <c r="AP86" s="22">
         <v>21.079350000000002</v>
       </c>
       <c r="AQ86" s="22">
         <v>0</v>
       </c>
       <c r="AR86" s="22">
         <v>0</v>
       </c>
       <c r="AS86" s="27">
         <v>10.3</v>
       </c>
       <c r="AT86" s="27">
         <v>28.6</v>
       </c>
       <c r="AU86" s="22">
         <v>0</v>
       </c>
       <c r="AV86" s="22">
         <v>0</v>
       </c>
       <c r="AW86" s="27">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="AX86" s="27">
-        <v>14.8</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="AY86" s="22">
         <v>0</v>
       </c>
       <c r="AZ86" s="22">
         <v>0</v>
       </c>
       <c r="BA86" s="27">
-        <v>5.6</v>
+        <v>6</v>
       </c>
       <c r="BB86" s="27">
-        <v>17.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A87" s="19" t="s">
         <v>161</v>
       </c>
       <c r="B87" s="17" t="s">
         <v>162</v>
       </c>
       <c r="C87" s="6">
         <v>0</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6">
         <v>499.27593999999999</v>
       </c>
       <c r="F87" s="6">
         <v>1052.6757600000001</v>
       </c>
       <c r="G87" s="6">
         <v>0</v>
       </c>
       <c r="H87" s="6">
@@ -16719,66 +16743,66 @@
       <c r="AO87" s="9">
         <v>715.88176999999996</v>
       </c>
       <c r="AP87" s="22">
         <v>2005.57041</v>
       </c>
       <c r="AQ87" s="22">
         <v>0</v>
       </c>
       <c r="AR87" s="22">
         <v>0</v>
       </c>
       <c r="AS87" s="27">
         <v>791</v>
       </c>
       <c r="AT87" s="27">
         <v>2805</v>
       </c>
       <c r="AU87" s="22">
         <v>0</v>
       </c>
       <c r="AV87" s="22">
         <v>0</v>
       </c>
       <c r="AW87" s="27">
-        <v>570.70000000000005</v>
+        <v>663.2</v>
       </c>
       <c r="AX87" s="27">
-        <v>1996.5</v>
+        <v>2337.5</v>
       </c>
       <c r="AY87" s="22">
         <v>0</v>
       </c>
       <c r="AZ87" s="22">
         <v>0</v>
       </c>
       <c r="BA87" s="27">
-        <v>656.9</v>
+        <v>762.2</v>
       </c>
       <c r="BB87" s="27">
-        <v>2721</v>
+        <v>3146.3</v>
       </c>
     </row>
     <row r="88" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A88" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B88" s="17" t="s">
         <v>164</v>
       </c>
       <c r="C88" s="6">
         <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6">
         <v>1.06918</v>
       </c>
       <c r="F88" s="6">
         <v>23.497489999999999</v>
       </c>
       <c r="G88" s="6">
         <v>0</v>
       </c>
       <c r="H88" s="6">
@@ -16883,66 +16907,66 @@
       <c r="AO88" s="9">
         <v>338.96140000000003</v>
       </c>
       <c r="AP88" s="22">
         <v>947.85670000000005</v>
       </c>
       <c r="AQ88" s="22">
         <v>0</v>
       </c>
       <c r="AR88" s="22">
         <v>0</v>
       </c>
       <c r="AS88" s="27">
         <v>310.7</v>
       </c>
       <c r="AT88" s="27">
         <v>1244.8</v>
       </c>
       <c r="AU88" s="22">
         <v>0</v>
       </c>
       <c r="AV88" s="22">
         <v>0</v>
       </c>
       <c r="AW88" s="27">
-        <v>159.69999999999999</v>
+        <v>192.9</v>
       </c>
       <c r="AX88" s="27">
-        <v>645.6</v>
+        <v>780</v>
       </c>
       <c r="AY88" s="22">
         <v>0</v>
       </c>
       <c r="AZ88" s="22">
         <v>0</v>
       </c>
       <c r="BA88" s="27">
-        <v>207.5</v>
+        <v>259.2</v>
       </c>
       <c r="BB88" s="27">
-        <v>742.4</v>
+        <v>905</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="14" customFormat="1" ht="45">
       <c r="A89" s="19" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="17" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6">
         <v>521.98099999999999</v>
       </c>
       <c r="F89" s="6">
         <v>138.92392000000001</v>
       </c>
       <c r="G89" s="6">
         <v>0</v>
       </c>
       <c r="H89" s="6">
@@ -17047,66 +17071,66 @@
       <c r="AO89" s="9">
         <v>168.97201999999999</v>
       </c>
       <c r="AP89" s="22">
         <v>63.932960000000001</v>
       </c>
       <c r="AQ89" s="22">
         <v>0</v>
       </c>
       <c r="AR89" s="22">
         <v>0</v>
       </c>
       <c r="AS89" s="27">
         <v>195.4</v>
       </c>
       <c r="AT89" s="27">
         <v>93.3</v>
       </c>
       <c r="AU89" s="22">
         <v>0</v>
       </c>
       <c r="AV89" s="22">
         <v>0</v>
       </c>
       <c r="AW89" s="27">
-        <v>129.9</v>
+        <v>131.9</v>
       </c>
       <c r="AX89" s="27">
-        <v>63.4</v>
+        <v>65.3</v>
       </c>
       <c r="AY89" s="22">
         <v>0</v>
       </c>
       <c r="AZ89" s="22">
         <v>0</v>
       </c>
       <c r="BA89" s="27">
-        <v>78.5</v>
+        <v>80.7</v>
       </c>
       <c r="BB89" s="27">
-        <v>34.6</v>
+        <v>36.799999999999997</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A90" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="17" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6">
         <v>456.13815</v>
       </c>
       <c r="F90" s="6">
         <v>197.70192</v>
       </c>
       <c r="G90" s="6">
         <v>0</v>
       </c>
       <c r="H90" s="6">
@@ -17211,66 +17235,66 @@
       <c r="AO90" s="9">
         <v>1417.6894199999999</v>
       </c>
       <c r="AP90" s="22">
         <v>909.80754000000002</v>
       </c>
       <c r="AQ90" s="22">
         <v>0</v>
       </c>
       <c r="AR90" s="22">
         <v>0</v>
       </c>
       <c r="AS90" s="27">
         <v>1716.2</v>
       </c>
       <c r="AT90" s="27">
         <v>1190.5</v>
       </c>
       <c r="AU90" s="22">
         <v>0</v>
       </c>
       <c r="AV90" s="22">
         <v>0</v>
       </c>
       <c r="AW90" s="27">
-        <v>1026.7</v>
+        <v>1156.7</v>
       </c>
       <c r="AX90" s="27">
-        <v>700.9</v>
+        <v>815.8</v>
       </c>
       <c r="AY90" s="22">
         <v>0</v>
       </c>
       <c r="AZ90" s="22">
         <v>0</v>
       </c>
       <c r="BA90" s="27">
-        <v>684.6</v>
+        <v>814.2</v>
       </c>
       <c r="BB90" s="27">
-        <v>572.29999999999995</v>
+        <v>657</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="14" customFormat="1">
       <c r="A91" s="19" t="s">
         <v>169</v>
       </c>
       <c r="B91" s="17" t="s">
         <v>170</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6">
         <v>6.06996</v>
       </c>
       <c r="F91" s="6">
         <v>13.781000000000001</v>
       </c>
       <c r="G91" s="6">
         <v>0</v>
       </c>
       <c r="H91" s="6">
@@ -17860,67 +17884,67 @@
       </c>
       <c r="AM94" s="9">
         <v>0</v>
       </c>
       <c r="AN94" s="9">
         <v>0</v>
       </c>
       <c r="AO94" s="9">
         <v>0.99199999999999999</v>
       </c>
       <c r="AP94" s="22">
         <v>0.50756000000000001</v>
       </c>
       <c r="AQ94" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR94" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS94" s="6">
         <v>0.3</v>
       </c>
       <c r="AT94" s="6">
         <v>0.2</v>
       </c>
-      <c r="AU94" s="22" t="s">
-[...15 lines deleted...]
-        <v>231</v>
+      <c r="AU94" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV94" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW94" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AX94" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="AY94" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ94" s="22">
+        <v>0</v>
       </c>
       <c r="BA94" s="22">
         <v>0.7</v>
       </c>
       <c r="BB94" s="22">
         <v>2.7</v>
       </c>
     </row>
     <row r="95" spans="1:54" s="14" customFormat="1" ht="45">
       <c r="A95" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B95" s="17" t="s">
         <v>178</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F95" s="6" t="s">
@@ -18190,52 +18214,56 @@
         <v>231</v>
       </c>
       <c r="AN96" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AO96" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AP96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AQ96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS96" s="28"/>
       <c r="AT96" s="28"/>
       <c r="AU96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV96" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="AW96" s="28"/>
-      <c r="AX96" s="28"/>
+      <c r="AW96" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AX96" s="6" t="s">
+        <v>231</v>
+      </c>
       <c r="AY96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA96" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB96" s="22" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="97" spans="1:54" s="14" customFormat="1">
       <c r="A97" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B97" s="17" t="s">
         <v>182</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>231</v>
@@ -18351,66 +18379,66 @@
       <c r="AO97" s="9">
         <v>15.93038</v>
       </c>
       <c r="AP97" s="22">
         <v>11.8399</v>
       </c>
       <c r="AQ97" s="22">
         <v>0</v>
       </c>
       <c r="AR97" s="22">
         <v>0</v>
       </c>
       <c r="AS97" s="27">
         <v>18.3</v>
       </c>
       <c r="AT97" s="27">
         <v>19.600000000000001</v>
       </c>
       <c r="AU97" s="22">
         <v>0</v>
       </c>
       <c r="AV97" s="22">
         <v>0</v>
       </c>
       <c r="AW97" s="27">
+        <v>10.4</v>
+      </c>
+      <c r="AX97" s="27">
         <v>10.3</v>
       </c>
-      <c r="AX97" s="27">
-[...1 lines deleted...]
-      </c>
       <c r="AY97" s="22">
         <v>0</v>
       </c>
       <c r="AZ97" s="22">
         <v>0</v>
       </c>
       <c r="BA97" s="27">
-        <v>9.6999999999999993</v>
+        <v>10.4</v>
       </c>
       <c r="BB97" s="27">
-        <v>12.6</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="14" customFormat="1" ht="45">
       <c r="A98" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B98" s="17" t="s">
         <v>184</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H98" s="6" t="s">
@@ -18679,66 +18707,66 @@
       <c r="AO99" s="9">
         <v>1.33297</v>
       </c>
       <c r="AP99" s="22">
         <v>3.6346400000000001</v>
       </c>
       <c r="AQ99" s="22">
         <v>0</v>
       </c>
       <c r="AR99" s="22">
         <v>0</v>
       </c>
       <c r="AS99" s="27">
         <v>1</v>
       </c>
       <c r="AT99" s="27">
         <v>3.3</v>
       </c>
       <c r="AU99" s="22">
         <v>0</v>
       </c>
       <c r="AV99" s="22">
         <v>0</v>
       </c>
       <c r="AW99" s="27">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="AX99" s="27">
-        <v>2.2999999999999998</v>
+        <v>2.8</v>
       </c>
       <c r="AY99" s="22">
         <v>0</v>
       </c>
       <c r="AZ99" s="22">
         <v>0</v>
       </c>
       <c r="BA99" s="27">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="BB99" s="27">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A100" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B100" s="17" t="s">
         <v>188</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>231</v>
       </c>
       <c r="H100" s="6" t="s">
@@ -19340,61 +19368,61 @@
       </c>
       <c r="AQ103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AT103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AU103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AV103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW103" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX103" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="AY103" s="22" t="s">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="AY103" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ103" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA103" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB103" s="22">
+        <v>0.1</v>
       </c>
     </row>
     <row r="104" spans="1:54" s="14" customFormat="1">
       <c r="A104" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B104" s="17" t="s">
         <v>196</v>
       </c>
       <c r="C104" s="6">
         <v>0</v>
       </c>
       <c r="D104" s="6">
         <v>0</v>
       </c>
       <c r="E104" s="6">
         <v>25.580359999999999</v>
       </c>
       <c r="F104" s="6">
         <v>36.21358</v>
       </c>
       <c r="G104" s="6">
         <v>0</v>
       </c>
       <c r="H104" s="6">
@@ -19499,54 +19527,54 @@
       <c r="AO104" s="9">
         <v>43.242559999999997</v>
       </c>
       <c r="AP104" s="22">
         <v>25.105840000000001</v>
       </c>
       <c r="AQ104" s="22">
         <v>0</v>
       </c>
       <c r="AR104" s="22">
         <v>0</v>
       </c>
       <c r="AS104" s="27">
         <v>29.8</v>
       </c>
       <c r="AT104" s="27">
         <v>28.6</v>
       </c>
       <c r="AU104" s="22">
         <v>0</v>
       </c>
       <c r="AV104" s="22">
         <v>0</v>
       </c>
       <c r="AW104" s="27">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="AX104" s="27">
-        <v>17.2</v>
+        <v>20.3</v>
       </c>
       <c r="AY104" s="22">
         <v>0</v>
       </c>
       <c r="AZ104" s="22">
         <v>0</v>
       </c>
       <c r="BA104" s="27">
         <v>149.19999999999999</v>
       </c>
       <c r="BB104" s="27">
         <v>92.4</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A105" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B105" s="17" t="s">
         <v>198</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
@@ -19666,63 +19694,63 @@
       <c r="AP105" s="22">
         <v>0.36171999999999999</v>
       </c>
       <c r="AQ105" s="22">
         <v>0</v>
       </c>
       <c r="AR105" s="22">
         <v>0</v>
       </c>
       <c r="AS105" s="27">
         <v>8.9800000000000001E-3</v>
       </c>
       <c r="AT105" s="27">
         <v>0.6</v>
       </c>
       <c r="AU105" s="22">
         <v>0</v>
       </c>
       <c r="AV105" s="22">
         <v>0</v>
       </c>
       <c r="AW105" s="27">
         <v>8.9800000000000001E-3</v>
       </c>
       <c r="AX105" s="27">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="AY105" s="22">
         <v>0</v>
       </c>
       <c r="AZ105" s="22">
         <v>0</v>
       </c>
       <c r="BA105" s="22">
         <v>0</v>
       </c>
       <c r="BB105" s="22">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="14" customFormat="1" ht="22.5">
       <c r="A106" s="19" t="s">
         <v>199</v>
       </c>
       <c r="B106" s="17" t="s">
         <v>200</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G106" s="6">
         <v>0</v>
       </c>
       <c r="H106" s="6">
@@ -20160,55 +20188,55 @@
       </c>
       <c r="AQ108" s="22">
         <v>0</v>
       </c>
       <c r="AR108" s="22">
         <v>0</v>
       </c>
       <c r="AS108" s="27">
         <v>0.9</v>
       </c>
       <c r="AT108" s="27">
         <v>8.4</v>
       </c>
       <c r="AU108" s="22">
         <v>0</v>
       </c>
       <c r="AV108" s="22">
         <v>0</v>
       </c>
       <c r="AW108" s="27">
         <v>0.6</v>
       </c>
       <c r="AX108" s="27">
         <v>5.7</v>
       </c>
-      <c r="AY108" s="22">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AY108" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="AZ108" s="22" t="s">
+        <v>231</v>
       </c>
       <c r="BA108" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB108" s="22" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="14" customFormat="1" ht="33.75">
       <c r="A109" s="19" t="s">
         <v>205</v>
       </c>
       <c r="B109" s="17" t="s">
         <v>206</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F109" s="6" t="s">
@@ -20312,51 +20340,51 @@
       </c>
       <c r="AM109" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AN109" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AO109" s="9" t="s">
         <v>231</v>
       </c>
       <c r="AP109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AQ109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AR109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AS109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AT109" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="AU109" s="22" t="s">
+      <c r="AU109" s="65" t="s">
         <v>231</v>
       </c>
       <c r="AV109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AW109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AX109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AY109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="AZ109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BA109" s="22" t="s">
         <v>231</v>
       </c>
       <c r="BB109" s="22" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="14" customFormat="1" ht="56.25">
@@ -20483,54 +20511,54 @@
       <c r="AO110" s="9">
         <v>67.015000000000001</v>
       </c>
       <c r="AP110" s="22">
         <v>209.01407</v>
       </c>
       <c r="AQ110" s="22">
         <v>0</v>
       </c>
       <c r="AR110" s="22">
         <v>0</v>
       </c>
       <c r="AS110" s="27">
         <v>76.5</v>
       </c>
       <c r="AT110" s="27">
         <v>166.5</v>
       </c>
       <c r="AU110" s="22">
         <v>0</v>
       </c>
       <c r="AV110" s="22">
         <v>0</v>
       </c>
       <c r="AW110" s="27">
-        <v>32.5</v>
+        <v>32.700000000000003</v>
       </c>
       <c r="AX110" s="27">
-        <v>87.5</v>
+        <v>88.3</v>
       </c>
       <c r="AY110" s="22">
         <v>0</v>
       </c>
       <c r="AZ110" s="22">
         <v>0</v>
       </c>
       <c r="BA110" s="27">
         <v>173.4</v>
       </c>
       <c r="BB110" s="27">
         <v>235.9</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="14" customFormat="1" ht="56.25">
       <c r="A111" s="19" t="s">
         <v>209</v>
       </c>
       <c r="B111" s="17" t="s">
         <v>210</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D111" s="6" t="s">
@@ -22142,54 +22170,54 @@
         <v>231</v>
       </c>
       <c r="AV120" s="23" t="s">
         <v>231</v>
       </c>
       <c r="AW120" s="23" t="s">
         <v>231</v>
       </c>
       <c r="AX120" s="23" t="s">
         <v>231</v>
       </c>
       <c r="AY120" s="23" t="s">
         <v>231</v>
       </c>
       <c r="AZ120" s="23" t="s">
         <v>231</v>
       </c>
       <c r="BA120" s="23" t="s">
         <v>231</v>
       </c>
       <c r="BB120" s="23" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="121" spans="1:54">
-      <c r="A121" s="72" t="s">
+      <c r="A121" s="71" t="s">
         <v>236</v>
       </c>
-      <c r="B121" s="72"/>
+      <c r="B121" s="71"/>
       <c r="AS121" s="21"/>
       <c r="AT121" s="21"/>
       <c r="AW121" s="21"/>
       <c r="AX121" s="21"/>
       <c r="AY121" s="8"/>
       <c r="AZ121" s="8"/>
       <c r="BA121" s="25"/>
       <c r="BB121" s="25"/>
     </row>
     <row r="122" spans="1:54">
       <c r="AS122" s="21"/>
       <c r="AT122" s="21"/>
       <c r="AW122" s="21"/>
       <c r="AX122" s="21"/>
       <c r="AY122" s="26"/>
       <c r="AZ122" s="26"/>
       <c r="BA122" s="26"/>
       <c r="BB122" s="26"/>
     </row>
     <row r="123" spans="1:54">
       <c r="AY123" s="25"/>
       <c r="AZ123" s="25"/>
       <c r="BA123" s="25"/>
       <c r="BB123" s="25"/>
     </row>
@@ -22791,94 +22819,94 @@
       <c r="AY223" s="26"/>
       <c r="AZ223" s="26"/>
       <c r="BA223" s="26"/>
       <c r="BB223" s="26"/>
     </row>
     <row r="224" spans="51:54">
       <c r="AY224" s="25"/>
       <c r="AZ224" s="25"/>
       <c r="BA224" s="25"/>
       <c r="BB224" s="25"/>
     </row>
     <row r="225" spans="51:54">
       <c r="AY225" s="26"/>
       <c r="AZ225" s="26"/>
       <c r="BA225" s="26"/>
       <c r="BB225" s="26"/>
     </row>
     <row r="226" spans="51:54">
       <c r="AY226" s="25"/>
       <c r="AZ226" s="25"/>
       <c r="BA226" s="25"/>
       <c r="BB226" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="A121:B121"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G4:J4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AE5:AF5"/>
-    <mergeCell ref="A121:B121"/>
-[...26 lines deleted...]
-    <mergeCell ref="O5:P5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>