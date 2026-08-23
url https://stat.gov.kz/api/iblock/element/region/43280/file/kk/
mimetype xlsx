--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -5,65 +5,65 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12780" windowHeight="12675" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="3" r:id="rId1"/>
     <sheet name="2026" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025'!$A$5:$B$313</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="705" uniqueCount="69">
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Темекі өнімдерін өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>*жедел ақпараттар</t>
   </si>
   <si>
@@ -233,53 +233,53 @@
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл*        </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="199" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -294,187 +294,214 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="199" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 8" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -758,102 +785,102 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M313"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="33"/>
-      <c r="B3" s="34" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="C3" s="34"/>
-[...9 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
     </row>
     <row r="4" spans="1:13" ht="22.5">
-      <c r="A4" s="33"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G4" s="24" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>60</v>
       </c>
       <c r="I4" s="24" t="s">
         <v>61</v>
       </c>
       <c r="J4" s="24" t="s">
@@ -13363,175 +13390,175 @@
       <c r="H310" s="27"/>
       <c r="I310" s="27"/>
       <c r="J310" s="27"/>
       <c r="K310" s="27"/>
       <c r="L310" s="27"/>
       <c r="M310" s="27"/>
     </row>
     <row r="311" spans="1:13" s="5" customFormat="1">
       <c r="A311" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B311" s="22"/>
       <c r="C311" s="27"/>
       <c r="D311" s="27"/>
       <c r="E311" s="27"/>
       <c r="F311" s="27"/>
       <c r="G311" s="27"/>
       <c r="H311" s="27"/>
       <c r="I311" s="27"/>
       <c r="J311" s="27"/>
       <c r="K311" s="27"/>
       <c r="L311" s="27"/>
       <c r="M311" s="27"/>
     </row>
     <row r="312" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A312" s="31" t="s">
+      <c r="A312" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B312" s="31"/>
-[...10 lines deleted...]
-      <c r="M312" s="31"/>
+      <c r="B312" s="33"/>
+      <c r="C312" s="33"/>
+      <c r="D312" s="33"/>
+      <c r="E312" s="33"/>
+      <c r="F312" s="33"/>
+      <c r="G312" s="33"/>
+      <c r="H312" s="33"/>
+      <c r="I312" s="33"/>
+      <c r="J312" s="33"/>
+      <c r="K312" s="33"/>
+      <c r="L312" s="33"/>
+      <c r="M312" s="33"/>
     </row>
     <row r="313" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A313" s="31" t="s">
+      <c r="A313" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="B313" s="31"/>
-[...10 lines deleted...]
-      <c r="M313" s="31"/>
+      <c r="B313" s="33"/>
+      <c r="C313" s="33"/>
+      <c r="D313" s="33"/>
+      <c r="E313" s="33"/>
+      <c r="F313" s="33"/>
+      <c r="G313" s="33"/>
+      <c r="H313" s="33"/>
+      <c r="I313" s="33"/>
+      <c r="J313" s="33"/>
+      <c r="K313" s="33"/>
+      <c r="L313" s="33"/>
+      <c r="M313" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A313:M313"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A312:M312"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M314"/>
+  <dimension ref="A1:M315"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A97" workbookViewId="0">
+      <selection activeCell="H97" sqref="H97:H105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="10" style="1" customWidth="1"/>
-    <col min="6" max="6" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="33"/>
-      <c r="B3" s="34" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="C3" s="34"/>
-[...9 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
     </row>
     <row r="4" spans="1:13" ht="22.5">
-      <c r="A4" s="33"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G4" s="24" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>60</v>
       </c>
       <c r="I4" s="24" t="s">
         <v>61</v>
       </c>
       <c r="J4" s="24" t="s">
@@ -13561,8366 +13588,9307 @@
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="8">
         <v>225993191</v>
       </c>
       <c r="C6" s="8">
         <v>458377948</v>
       </c>
       <c r="D6" s="8">
         <v>701819179</v>
       </c>
       <c r="E6" s="8">
         <v>931327524</v>
       </c>
       <c r="F6" s="8">
         <v>1123859580</v>
       </c>
-      <c r="G6" s="8"/>
-      <c r="H6" s="8"/>
+      <c r="G6" s="8">
+        <v>1342991354</v>
+      </c>
+      <c r="H6" s="7">
+        <v>1542299742</v>
+      </c>
       <c r="I6" s="8"/>
-      <c r="J6" s="8"/>
+      <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
-      <c r="M6" s="28"/>
     </row>
     <row r="7" spans="1:13" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="8">
         <v>21044654</v>
       </c>
       <c r="C7" s="8">
         <v>42802713</v>
       </c>
       <c r="D7" s="8">
         <v>64874915</v>
       </c>
       <c r="E7" s="8">
         <v>82669765</v>
       </c>
       <c r="F7" s="8">
         <v>96202747</v>
       </c>
-      <c r="G7" s="8"/>
-      <c r="H7" s="8"/>
+      <c r="G7" s="8">
+        <v>110026272</v>
+      </c>
+      <c r="H7" s="7">
+        <v>124684824</v>
+      </c>
       <c r="I7" s="8"/>
-      <c r="J7" s="8"/>
+      <c r="J7" s="28"/>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
-      <c r="M7" s="28"/>
     </row>
     <row r="8" spans="1:13" s="2" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="8">
         <v>112593164</v>
       </c>
       <c r="C8" s="8">
         <v>212690616</v>
       </c>
       <c r="D8" s="8">
         <v>324898465</v>
       </c>
       <c r="E8" s="8">
         <v>419232204</v>
       </c>
       <c r="F8" s="8">
         <v>495981624</v>
       </c>
-      <c r="G8" s="8"/>
-      <c r="H8" s="8"/>
+      <c r="G8" s="8">
+        <v>589140707</v>
+      </c>
+      <c r="H8" s="7">
+        <v>668072132</v>
+      </c>
       <c r="I8" s="8"/>
-      <c r="J8" s="8"/>
+      <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
-      <c r="M8" s="28"/>
     </row>
     <row r="9" spans="1:13" s="2" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="8">
         <v>8777961</v>
       </c>
       <c r="C9" s="8">
         <v>18447660</v>
       </c>
       <c r="D9" s="8">
         <v>27854683</v>
       </c>
       <c r="E9" s="8">
         <v>37681705</v>
       </c>
       <c r="F9" s="8">
         <v>44251242</v>
       </c>
-      <c r="G9" s="8"/>
-      <c r="H9" s="8"/>
+      <c r="G9" s="8">
+        <v>51516950</v>
+      </c>
+      <c r="H9" s="7">
+        <v>60285267</v>
+      </c>
       <c r="I9" s="8"/>
-      <c r="J9" s="8"/>
+      <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
-      <c r="M9" s="28"/>
     </row>
     <row r="10" spans="1:13" s="2" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="8">
         <v>15443915</v>
       </c>
       <c r="C10" s="8">
         <v>32508189</v>
       </c>
       <c r="D10" s="8">
         <v>48752166</v>
       </c>
       <c r="E10" s="8">
         <v>64944948</v>
       </c>
       <c r="F10" s="8">
         <v>76197413</v>
       </c>
-      <c r="G10" s="8"/>
-      <c r="H10" s="8"/>
+      <c r="G10" s="8">
+        <v>88377172</v>
+      </c>
+      <c r="H10" s="7">
+        <v>101901672</v>
+      </c>
       <c r="I10" s="8"/>
-      <c r="J10" s="8"/>
+      <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
-      <c r="M10" s="28"/>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="8">
         <v>28056113</v>
       </c>
       <c r="C11" s="8">
         <v>59315943</v>
       </c>
       <c r="D11" s="8">
         <v>91156422</v>
       </c>
       <c r="E11" s="8">
         <v>126397482</v>
       </c>
       <c r="F11" s="8">
         <v>165482507</v>
       </c>
-      <c r="G11" s="8"/>
-      <c r="H11" s="8"/>
+      <c r="G11" s="8">
+        <v>205085684</v>
+      </c>
+      <c r="H11" s="7">
+        <v>245133225</v>
+      </c>
       <c r="I11" s="8"/>
-      <c r="J11" s="8"/>
+      <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
-      <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="8">
         <v>19871207</v>
       </c>
       <c r="C12" s="8">
         <v>43166684</v>
       </c>
       <c r="D12" s="8">
         <v>63990174</v>
       </c>
       <c r="E12" s="8">
         <v>87417697</v>
       </c>
       <c r="F12" s="8">
         <v>102277360</v>
       </c>
-      <c r="G12" s="8"/>
-      <c r="H12" s="8"/>
+      <c r="G12" s="8">
+        <v>124822084</v>
+      </c>
+      <c r="H12" s="7">
+        <v>139013614</v>
+      </c>
       <c r="I12" s="8"/>
-      <c r="J12" s="8"/>
+      <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
-      <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" s="2" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="8">
         <v>1902684</v>
       </c>
       <c r="C13" s="8">
         <v>4428170</v>
       </c>
       <c r="D13" s="8">
         <v>6657800</v>
       </c>
       <c r="E13" s="8">
         <v>8790705</v>
       </c>
       <c r="F13" s="8">
         <v>9993925</v>
       </c>
-      <c r="G13" s="8"/>
-      <c r="H13" s="8"/>
+      <c r="G13" s="8">
+        <v>11274537</v>
+      </c>
+      <c r="H13" s="7">
+        <v>12440884</v>
+      </c>
       <c r="I13" s="8"/>
-      <c r="J13" s="8"/>
+      <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
-      <c r="M13" s="28"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="8">
         <v>18255212</v>
       </c>
       <c r="C14" s="8">
         <v>44920336</v>
       </c>
       <c r="D14" s="8">
         <v>73486493</v>
       </c>
       <c r="E14" s="8">
         <v>103970926</v>
       </c>
       <c r="F14" s="8">
         <v>133181160</v>
       </c>
-      <c r="G14" s="8"/>
-      <c r="H14" s="8"/>
+      <c r="G14" s="8">
+        <v>162382007</v>
+      </c>
+      <c r="H14" s="7">
+        <v>190262196</v>
+      </c>
       <c r="I14" s="8"/>
-      <c r="J14" s="8"/>
+      <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
-      <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="8">
         <v>171403837</v>
       </c>
       <c r="C15" s="8">
         <v>350860875</v>
       </c>
       <c r="D15" s="8">
         <v>549064187</v>
       </c>
       <c r="E15" s="8">
         <v>743168563</v>
       </c>
       <c r="F15" s="8">
         <v>912902546</v>
       </c>
-      <c r="G15" s="8"/>
-      <c r="H15" s="8"/>
+      <c r="G15" s="8">
+        <v>1111126753</v>
+      </c>
+      <c r="H15" s="7">
+        <v>1287723202</v>
+      </c>
       <c r="I15" s="8"/>
-      <c r="J15" s="8"/>
+      <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
-      <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="8">
         <v>11201754</v>
       </c>
       <c r="C16" s="8">
         <v>22672481</v>
       </c>
       <c r="D16" s="8">
         <v>36278736</v>
       </c>
       <c r="E16" s="8">
         <v>47565495</v>
       </c>
       <c r="F16" s="8">
         <v>58250566</v>
       </c>
-      <c r="G16" s="8"/>
-      <c r="H16" s="8"/>
+      <c r="G16" s="8">
+        <v>70651060</v>
+      </c>
+      <c r="H16" s="7">
+        <v>83753702</v>
+      </c>
       <c r="I16" s="8"/>
-      <c r="J16" s="8"/>
+      <c r="J16" s="28"/>
       <c r="K16" s="28"/>
       <c r="L16" s="28"/>
-      <c r="M16" s="28"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="8">
         <v>101734930</v>
       </c>
       <c r="C17" s="8">
         <v>191298632</v>
       </c>
       <c r="D17" s="8">
         <v>293937170</v>
       </c>
       <c r="E17" s="8">
         <v>381049223</v>
       </c>
       <c r="F17" s="8">
         <v>452469402</v>
       </c>
-      <c r="G17" s="8"/>
-      <c r="H17" s="8"/>
+      <c r="G17" s="8">
+        <v>541045220</v>
+      </c>
+      <c r="H17" s="7">
+        <v>615270301</v>
+      </c>
       <c r="I17" s="8"/>
-      <c r="J17" s="8"/>
+      <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
-      <c r="M17" s="28"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13">
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="8">
         <v>4247757</v>
       </c>
       <c r="C18" s="8">
         <v>10226567</v>
       </c>
       <c r="D18" s="8">
         <v>16468703</v>
       </c>
       <c r="E18" s="8">
         <v>23725208</v>
       </c>
       <c r="F18" s="8">
         <v>28877492</v>
       </c>
-      <c r="G18" s="8"/>
-      <c r="H18" s="8"/>
+      <c r="G18" s="8">
+        <v>35073096</v>
+      </c>
+      <c r="H18" s="7">
+        <v>42542746</v>
+      </c>
       <c r="I18" s="8"/>
-      <c r="J18" s="8"/>
+      <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
-      <c r="M18" s="28"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:13">
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8">
         <v>2464853</v>
       </c>
       <c r="C19" s="8">
         <v>7139710</v>
       </c>
       <c r="D19" s="8">
         <v>11712672</v>
       </c>
       <c r="E19" s="8">
         <v>16652993</v>
       </c>
       <c r="F19" s="8">
         <v>18891014</v>
       </c>
-      <c r="G19" s="8"/>
-      <c r="H19" s="8"/>
+      <c r="G19" s="8">
+        <v>21293955</v>
+      </c>
+      <c r="H19" s="7">
+        <v>23555100</v>
+      </c>
       <c r="I19" s="8"/>
-      <c r="J19" s="8"/>
+      <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
-      <c r="M19" s="28"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:13">
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="8">
         <v>22865784</v>
       </c>
       <c r="C20" s="8">
         <v>49553160</v>
       </c>
       <c r="D20" s="8">
         <v>77220448</v>
       </c>
       <c r="E20" s="8">
         <v>110539434</v>
       </c>
       <c r="F20" s="8">
         <v>148637378</v>
       </c>
-      <c r="G20" s="8"/>
-      <c r="H20" s="8"/>
+      <c r="G20" s="8">
+        <v>187228092</v>
+      </c>
+      <c r="H20" s="7">
+        <v>226340103</v>
+      </c>
       <c r="I20" s="8"/>
-      <c r="J20" s="8"/>
+      <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
-      <c r="M20" s="28"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13">
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="8">
         <v>12454719</v>
       </c>
       <c r="C21" s="8">
         <v>28236194</v>
       </c>
       <c r="D21" s="8">
         <v>43925414</v>
       </c>
       <c r="E21" s="8">
         <v>64051063</v>
       </c>
       <c r="F21" s="8">
         <v>77320808</v>
       </c>
-      <c r="G21" s="8"/>
-      <c r="H21" s="8"/>
+      <c r="G21" s="8">
+        <v>98495822</v>
+      </c>
+      <c r="H21" s="7">
+        <v>111401919</v>
+      </c>
       <c r="I21" s="8"/>
-      <c r="J21" s="8"/>
+      <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
-      <c r="M21" s="28"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13">
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="8">
         <v>605542</v>
       </c>
       <c r="C22" s="8">
         <v>1816151</v>
       </c>
       <c r="D22" s="8">
         <v>2972655</v>
       </c>
       <c r="E22" s="8">
         <v>4265852</v>
       </c>
       <c r="F22" s="8">
         <v>4925159</v>
       </c>
-      <c r="G22" s="8"/>
-      <c r="H22" s="8"/>
+      <c r="G22" s="8">
+        <v>5706076</v>
+      </c>
+      <c r="H22" s="7">
+        <v>6355715</v>
+      </c>
       <c r="I22" s="8"/>
-      <c r="J22" s="8"/>
+      <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
-      <c r="M22" s="28"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:13">
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="8">
         <v>15780218</v>
       </c>
       <c r="C23" s="8">
         <v>39820346</v>
       </c>
       <c r="D23" s="8">
         <v>66400329</v>
       </c>
       <c r="E23" s="8">
         <v>95097207</v>
       </c>
       <c r="F23" s="8">
         <v>123239128</v>
       </c>
-      <c r="G23" s="8"/>
-      <c r="H23" s="8"/>
+      <c r="G23" s="8">
+        <v>151267497</v>
+      </c>
+      <c r="H23" s="7">
+        <v>177997695</v>
+      </c>
       <c r="I23" s="8"/>
-      <c r="J23" s="8"/>
+      <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
-      <c r="M23" s="28"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13">
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="8">
         <v>27219711</v>
       </c>
       <c r="C24" s="8">
         <v>55461568</v>
       </c>
       <c r="D24" s="8">
         <v>85068062</v>
       </c>
       <c r="E24" s="8">
         <v>114516111</v>
       </c>
       <c r="F24" s="8">
         <v>144697115</v>
       </c>
-      <c r="G24" s="8"/>
-      <c r="H24" s="8"/>
+      <c r="G24" s="8">
+        <v>176594357</v>
+      </c>
+      <c r="H24" s="7">
+        <v>203256127</v>
+      </c>
       <c r="I24" s="8"/>
-      <c r="J24" s="8"/>
+      <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
-      <c r="M24" s="28"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="8">
         <v>6115326</v>
       </c>
       <c r="C25" s="8">
         <v>12591896</v>
       </c>
       <c r="D25" s="8">
         <v>19196373</v>
       </c>
       <c r="E25" s="8">
         <v>24535244</v>
       </c>
       <c r="F25" s="8">
         <v>30917571</v>
       </c>
-      <c r="G25" s="8"/>
-      <c r="H25" s="8"/>
+      <c r="G25" s="8">
+        <v>36560520</v>
+      </c>
+      <c r="H25" s="7">
+        <v>42626196</v>
+      </c>
       <c r="I25" s="8"/>
-      <c r="J25" s="8"/>
+      <c r="J25" s="28"/>
       <c r="K25" s="28"/>
       <c r="L25" s="28"/>
-      <c r="M25" s="28"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="8">
         <v>2474529</v>
       </c>
       <c r="C26" s="8">
         <v>4807352</v>
       </c>
       <c r="D26" s="8">
         <v>7350667</v>
       </c>
       <c r="E26" s="8">
         <v>10189810</v>
       </c>
       <c r="F26" s="8">
         <v>12961172</v>
       </c>
-      <c r="G26" s="8"/>
-      <c r="H26" s="8"/>
+      <c r="G26" s="8">
+        <v>15326545</v>
+      </c>
+      <c r="H26" s="7">
+        <v>17834050</v>
+      </c>
       <c r="I26" s="8"/>
-      <c r="J26" s="8"/>
+      <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
-      <c r="M26" s="28"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8">
         <v>2313662</v>
       </c>
       <c r="C27" s="8">
         <v>4930127</v>
       </c>
       <c r="D27" s="8">
         <v>7547926</v>
       </c>
       <c r="E27" s="8">
         <v>10603175</v>
       </c>
       <c r="F27" s="8">
         <v>13290555</v>
       </c>
-      <c r="G27" s="8"/>
-      <c r="H27" s="8"/>
+      <c r="G27" s="8">
+        <v>15977761</v>
+      </c>
+      <c r="H27" s="7">
+        <v>18796291</v>
+      </c>
       <c r="I27" s="8"/>
-      <c r="J27" s="8"/>
+      <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
-      <c r="M27" s="28"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:13">
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="8">
         <v>1092185</v>
       </c>
       <c r="C28" s="8">
         <v>2124164</v>
       </c>
       <c r="D28" s="8">
         <v>3114260</v>
       </c>
       <c r="E28" s="8">
         <v>4104400</v>
       </c>
       <c r="F28" s="8">
         <v>5063940</v>
       </c>
-      <c r="G28" s="8"/>
-      <c r="H28" s="8"/>
+      <c r="G28" s="8">
+        <v>6020684</v>
+      </c>
+      <c r="H28" s="7">
+        <v>6988464</v>
+      </c>
       <c r="I28" s="8"/>
-      <c r="J28" s="8"/>
+      <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
-      <c r="M28" s="28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:13">
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="8">
         <v>2108854</v>
       </c>
       <c r="C29" s="8">
         <v>4778640</v>
       </c>
       <c r="D29" s="8">
         <v>7557594</v>
       </c>
       <c r="E29" s="8">
         <v>10488205</v>
       </c>
       <c r="F29" s="8">
         <v>13844019</v>
       </c>
-      <c r="G29" s="8"/>
-      <c r="H29" s="8"/>
+      <c r="G29" s="8">
+        <v>17056953</v>
+      </c>
+      <c r="H29" s="7">
+        <v>20559089</v>
+      </c>
       <c r="I29" s="8"/>
-      <c r="J29" s="8"/>
+      <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
-      <c r="M29" s="28"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="8">
         <v>9092076</v>
       </c>
       <c r="C30" s="8">
         <v>17919595</v>
       </c>
       <c r="D30" s="8">
         <v>26881099</v>
       </c>
       <c r="E30" s="8">
         <v>36680062</v>
       </c>
       <c r="F30" s="8">
         <v>45039562</v>
       </c>
-      <c r="G30" s="8"/>
-      <c r="H30" s="8"/>
+      <c r="G30" s="8">
+        <v>56195867</v>
+      </c>
+      <c r="H30" s="7">
+        <v>62015036</v>
+      </c>
       <c r="I30" s="8"/>
-      <c r="J30" s="8"/>
+      <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
-      <c r="M30" s="28"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:13">
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="8">
         <v>72698</v>
       </c>
       <c r="C31" s="8">
         <v>209061</v>
       </c>
       <c r="D31" s="8">
         <v>345423</v>
       </c>
       <c r="E31" s="8">
         <v>481786</v>
       </c>
       <c r="F31" s="8">
         <v>646203</v>
       </c>
-      <c r="G31" s="8"/>
-      <c r="H31" s="8"/>
+      <c r="G31" s="8">
+        <v>810620</v>
+      </c>
+      <c r="H31" s="7">
+        <v>965244</v>
+      </c>
       <c r="I31" s="8"/>
-      <c r="J31" s="8"/>
+      <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
-      <c r="M31" s="28"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:13">
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="8">
         <v>3902100</v>
       </c>
       <c r="C32" s="8">
         <v>8003099</v>
       </c>
       <c r="D32" s="8">
         <v>12926658</v>
       </c>
       <c r="E32" s="8">
         <v>17211337</v>
       </c>
       <c r="F32" s="8">
         <v>22642490</v>
       </c>
-      <c r="G32" s="8"/>
-      <c r="H32" s="8"/>
+      <c r="G32" s="8">
+        <v>28279467</v>
+      </c>
+      <c r="H32" s="7">
+        <v>32965830</v>
+      </c>
       <c r="I32" s="8"/>
-      <c r="J32" s="8"/>
+      <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
-      <c r="M32" s="28"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:13">
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="8">
         <v>5895138</v>
       </c>
       <c r="C33" s="8">
         <v>10622892</v>
       </c>
       <c r="D33" s="8">
         <v>17226807</v>
       </c>
       <c r="E33" s="8">
         <v>26468065</v>
       </c>
       <c r="F33" s="8">
         <v>39113383</v>
       </c>
-      <c r="G33" s="8"/>
-      <c r="H33" s="8"/>
+      <c r="G33" s="8">
+        <v>51570402</v>
+      </c>
+      <c r="H33" s="7">
+        <v>63815952</v>
+      </c>
       <c r="I33" s="8"/>
-      <c r="J33" s="8"/>
+      <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
-      <c r="M33" s="28"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:13">
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="8">
         <v>1120563</v>
       </c>
       <c r="C34" s="8">
         <v>2062114</v>
       </c>
       <c r="D34" s="8">
         <v>3352639</v>
       </c>
       <c r="E34" s="8">
         <v>4965653</v>
       </c>
       <c r="F34" s="8">
         <v>6332897</v>
       </c>
-      <c r="G34" s="8"/>
-      <c r="H34" s="8"/>
+      <c r="G34" s="8">
+        <v>7766156</v>
+      </c>
+      <c r="H34" s="7">
+        <v>9366691</v>
+      </c>
       <c r="I34" s="8"/>
-      <c r="J34" s="8"/>
+      <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
-      <c r="M34" s="28"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:13">
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="8">
         <v>394076</v>
       </c>
       <c r="C35" s="8">
         <v>1047504</v>
       </c>
       <c r="D35" s="8">
         <v>2086423</v>
       </c>
       <c r="E35" s="8">
         <v>3151701</v>
       </c>
       <c r="F35" s="8">
         <v>3877019</v>
       </c>
-      <c r="G35" s="8"/>
-      <c r="H35" s="8"/>
+      <c r="G35" s="8">
+        <v>4985662</v>
+      </c>
+      <c r="H35" s="7">
+        <v>5920625</v>
+      </c>
       <c r="I35" s="8"/>
-      <c r="J35" s="8"/>
+      <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
-      <c r="M35" s="28"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="36" spans="1:12" s="2" customFormat="1">
       <c r="A36" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="8">
         <v>36164</v>
       </c>
       <c r="C36" s="8">
         <v>109834</v>
       </c>
       <c r="D36" s="8">
         <v>218337</v>
       </c>
       <c r="E36" s="8">
         <v>293752</v>
       </c>
       <c r="F36" s="8">
         <v>346261</v>
       </c>
-      <c r="G36" s="8"/>
-      <c r="H36" s="8"/>
+      <c r="G36" s="8">
+        <v>556990</v>
+      </c>
+      <c r="H36" s="7">
+        <v>669248</v>
+      </c>
       <c r="I36" s="8"/>
-      <c r="J36" s="8"/>
+      <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
-      <c r="M36" s="28"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="37" spans="1:12" s="2" customFormat="1">
       <c r="A37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="8">
         <v>3303</v>
       </c>
       <c r="C37" s="8">
         <v>7529</v>
       </c>
       <c r="D37" s="8">
         <v>11755</v>
       </c>
       <c r="E37" s="8">
         <v>15981</v>
       </c>
       <c r="F37" s="8">
         <v>20307</v>
       </c>
-      <c r="G37" s="8"/>
-      <c r="H37" s="8"/>
+      <c r="G37" s="8">
+        <v>24632</v>
+      </c>
+      <c r="H37" s="7">
+        <v>28957</v>
+      </c>
       <c r="I37" s="8"/>
-      <c r="J37" s="8"/>
+      <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
-      <c r="M37" s="28"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:13">
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="8">
         <v>3983183</v>
       </c>
       <c r="C38" s="8">
         <v>6449966</v>
       </c>
       <c r="D38" s="8">
         <v>10292839</v>
       </c>
       <c r="E38" s="8">
         <v>16347829</v>
       </c>
       <c r="F38" s="8">
         <v>26374355</v>
       </c>
-      <c r="G38" s="8"/>
-      <c r="H38" s="8"/>
+      <c r="G38" s="8">
+        <v>35693317</v>
+      </c>
+      <c r="H38" s="7">
+        <v>44855367</v>
+      </c>
       <c r="I38" s="8"/>
-      <c r="J38" s="8"/>
+      <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
-      <c r="M38" s="28"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:13">
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="8">
         <v>8739</v>
       </c>
       <c r="C39" s="8">
         <v>34021</v>
       </c>
       <c r="D39" s="8">
         <v>59303</v>
       </c>
       <c r="E39" s="8">
         <v>84585</v>
       </c>
       <c r="F39" s="8">
         <v>104082</v>
       </c>
-      <c r="G39" s="8"/>
-      <c r="H39" s="8"/>
+      <c r="G39" s="8">
+        <v>123580</v>
+      </c>
+      <c r="H39" s="7">
+        <v>143077</v>
+      </c>
       <c r="I39" s="8"/>
-      <c r="J39" s="8"/>
+      <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
-      <c r="M39" s="28"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:13">
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>8</v>
       </c>
       <c r="D40" s="8">
         <v>12</v>
       </c>
       <c r="E40" s="8">
         <v>16</v>
       </c>
       <c r="F40" s="8">
         <v>20</v>
       </c>
-      <c r="G40" s="8"/>
-      <c r="H40" s="8"/>
+      <c r="G40" s="8">
+        <v>24</v>
+      </c>
+      <c r="H40" s="7">
+        <v>28</v>
+      </c>
       <c r="I40" s="8"/>
-      <c r="J40" s="8"/>
+      <c r="J40" s="28"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
-      <c r="M40" s="28"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:13">
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="8">
         <v>349105</v>
       </c>
       <c r="C41" s="8">
         <v>911915</v>
       </c>
       <c r="D41" s="8">
         <v>1205500</v>
       </c>
       <c r="E41" s="8">
         <v>1608547</v>
       </c>
       <c r="F41" s="8">
         <v>2058442</v>
       </c>
-      <c r="G41" s="8"/>
-      <c r="H41" s="8"/>
+      <c r="G41" s="8">
+        <v>2420041</v>
+      </c>
+      <c r="H41" s="7">
+        <v>2831958</v>
+      </c>
       <c r="I41" s="8"/>
-      <c r="J41" s="8"/>
+      <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
-      <c r="M41" s="28"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:13">
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="8">
         <v>7139</v>
       </c>
       <c r="C42" s="8">
         <v>14153</v>
       </c>
       <c r="D42" s="8">
         <v>21167</v>
       </c>
       <c r="E42" s="8">
         <v>28182</v>
       </c>
       <c r="F42" s="8">
         <v>31401</v>
       </c>
-      <c r="G42" s="8"/>
-      <c r="H42" s="8"/>
+      <c r="G42" s="8">
+        <v>34621</v>
+      </c>
+      <c r="H42" s="8">
+        <v>37841</v>
+      </c>
       <c r="I42" s="8"/>
-      <c r="J42" s="8"/>
+      <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
-      <c r="M42" s="28"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:13">
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="8">
         <v>7139</v>
       </c>
       <c r="C43" s="8">
         <v>14153</v>
       </c>
       <c r="D43" s="8">
         <v>21167</v>
       </c>
       <c r="E43" s="8">
         <v>28182</v>
       </c>
       <c r="F43" s="8">
         <v>31401</v>
       </c>
-      <c r="G43" s="8"/>
-      <c r="H43" s="8"/>
+      <c r="G43" s="8">
+        <v>34621</v>
+      </c>
+      <c r="H43" s="8">
+        <v>37841</v>
+      </c>
       <c r="I43" s="8"/>
-      <c r="J43" s="8"/>
+      <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
-      <c r="M43" s="28"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:13">
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="8">
         <v>802486</v>
       </c>
       <c r="C44" s="8">
         <v>2641987</v>
       </c>
       <c r="D44" s="8">
         <v>4255384</v>
       </c>
       <c r="E44" s="8">
         <v>6092308</v>
       </c>
       <c r="F44" s="8">
         <v>7555787</v>
       </c>
-      <c r="G44" s="8"/>
-      <c r="H44" s="8"/>
+      <c r="G44" s="8">
+        <v>9240956</v>
+      </c>
+      <c r="H44" s="7">
+        <v>11256481</v>
+      </c>
       <c r="I44" s="8"/>
-      <c r="J44" s="8"/>
+      <c r="J44" s="28"/>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
-      <c r="M44" s="28"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:13">
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="8">
         <v>111006</v>
       </c>
       <c r="C45" s="8">
         <v>188365</v>
       </c>
       <c r="D45" s="8">
         <v>265725</v>
       </c>
       <c r="E45" s="8">
         <v>343085</v>
       </c>
       <c r="F45" s="8">
         <v>476241</v>
       </c>
-      <c r="G45" s="8"/>
-      <c r="H45" s="8"/>
+      <c r="G45" s="8">
+        <v>609397</v>
+      </c>
+      <c r="H45" s="7">
+        <v>758934</v>
+      </c>
       <c r="I45" s="8"/>
-      <c r="J45" s="8"/>
+      <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
-      <c r="M45" s="28"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:13">
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>44290</v>
       </c>
       <c r="C46" s="8">
         <v>336284</v>
       </c>
       <c r="D46" s="8">
         <v>628278</v>
       </c>
       <c r="E46" s="8">
         <v>920272</v>
       </c>
       <c r="F46" s="8">
         <v>1033134</v>
       </c>
-      <c r="G46" s="8"/>
-      <c r="H46" s="8"/>
+      <c r="G46" s="8">
+        <v>1145996</v>
+      </c>
+      <c r="H46" s="7">
+        <v>1293735</v>
+      </c>
       <c r="I46" s="8"/>
-      <c r="J46" s="8"/>
+      <c r="J46" s="28"/>
       <c r="K46" s="28"/>
       <c r="L46" s="28"/>
-      <c r="M46" s="28"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:13">
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="8">
         <v>63593</v>
       </c>
       <c r="C47" s="8">
         <v>168793</v>
       </c>
       <c r="D47" s="8">
         <v>273993</v>
       </c>
       <c r="E47" s="8">
         <v>379193</v>
       </c>
       <c r="F47" s="8">
         <v>433679</v>
       </c>
-      <c r="G47" s="8"/>
-      <c r="H47" s="8"/>
+      <c r="G47" s="8">
+        <v>488164</v>
+      </c>
+      <c r="H47" s="7">
+        <v>657707</v>
+      </c>
       <c r="I47" s="8"/>
-      <c r="J47" s="8"/>
+      <c r="J47" s="28"/>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
-      <c r="M47" s="28"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:13">
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="8">
         <v>125722</v>
       </c>
       <c r="C48" s="8">
         <v>333422</v>
       </c>
       <c r="D48" s="8">
         <v>541123</v>
       </c>
       <c r="E48" s="8">
         <v>748823</v>
       </c>
       <c r="F48" s="8">
         <v>966664</v>
       </c>
-      <c r="G48" s="8"/>
-      <c r="H48" s="8"/>
+      <c r="G48" s="8">
+        <v>1184506</v>
+      </c>
+      <c r="H48" s="7">
+        <v>1396898</v>
+      </c>
       <c r="I48" s="8"/>
-      <c r="J48" s="8"/>
+      <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
-      <c r="M48" s="28"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:13">
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="8">
         <v>205467</v>
       </c>
       <c r="C49" s="8">
         <v>1048095</v>
       </c>
       <c r="D49" s="8">
         <v>1664617</v>
       </c>
       <c r="E49" s="8">
         <v>2504666</v>
       </c>
       <c r="F49" s="8">
         <v>3144870</v>
       </c>
-      <c r="G49" s="8"/>
-      <c r="H49" s="8"/>
+      <c r="G49" s="8">
+        <v>4006763</v>
+      </c>
+      <c r="H49" s="7">
+        <v>4990040</v>
+      </c>
       <c r="I49" s="8"/>
-      <c r="J49" s="8"/>
+      <c r="J49" s="28"/>
       <c r="K49" s="28"/>
       <c r="L49" s="28"/>
-      <c r="M49" s="28"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:13">
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="8">
         <v>119770</v>
       </c>
       <c r="C50" s="8">
         <v>239873</v>
       </c>
       <c r="D50" s="8">
         <v>359977</v>
       </c>
       <c r="E50" s="8">
         <v>480080</v>
       </c>
       <c r="F50" s="8">
         <v>634199</v>
       </c>
-      <c r="G50" s="8"/>
-      <c r="H50" s="8"/>
+      <c r="G50" s="8">
+        <v>788318</v>
+      </c>
+      <c r="H50" s="7">
+        <v>998973</v>
+      </c>
       <c r="I50" s="8"/>
-      <c r="J50" s="8"/>
+      <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
-      <c r="M50" s="28"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:13">
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="8">
         <v>16761</v>
       </c>
       <c r="C51" s="8">
         <v>35314</v>
       </c>
       <c r="D51" s="8">
         <v>53866</v>
       </c>
       <c r="E51" s="8">
         <v>72419</v>
       </c>
       <c r="F51" s="8">
         <v>92812</v>
       </c>
-      <c r="G51" s="8"/>
-      <c r="H51" s="8"/>
+      <c r="G51" s="8">
+        <v>113204</v>
+      </c>
+      <c r="H51" s="7">
+        <v>132619</v>
+      </c>
       <c r="I51" s="8"/>
-      <c r="J51" s="8"/>
+      <c r="J51" s="28"/>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
-      <c r="M51" s="28"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:13">
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="8">
         <v>115877</v>
       </c>
       <c r="C52" s="8">
         <v>291843</v>
       </c>
       <c r="D52" s="8">
         <v>467808</v>
       </c>
       <c r="E52" s="8">
         <v>643773</v>
       </c>
       <c r="F52" s="8">
         <v>774194</v>
       </c>
-      <c r="G52" s="8"/>
-      <c r="H52" s="8"/>
+      <c r="G52" s="8">
+        <v>904615</v>
+      </c>
+      <c r="H52" s="7">
+        <v>1027579</v>
+      </c>
       <c r="I52" s="8"/>
-      <c r="J52" s="8"/>
+      <c r="J52" s="28"/>
       <c r="K52" s="28"/>
       <c r="L52" s="28"/>
-      <c r="M52" s="28"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:13">
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="8">
         <v>248291</v>
       </c>
       <c r="C53" s="8">
         <v>572336</v>
       </c>
       <c r="D53" s="8">
         <v>896381</v>
       </c>
       <c r="E53" s="8">
         <v>1220427</v>
       </c>
       <c r="F53" s="8">
         <v>1598550</v>
       </c>
-      <c r="G53" s="8"/>
-      <c r="H53" s="8"/>
+      <c r="G53" s="8">
+        <v>1976674</v>
+      </c>
+      <c r="H53" s="7">
+        <v>2429604</v>
+      </c>
       <c r="I53" s="8"/>
-      <c r="J53" s="8"/>
+      <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
-      <c r="M53" s="28"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:13">
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="8">
         <v>14065</v>
       </c>
       <c r="C54" s="8">
         <v>29842</v>
       </c>
       <c r="D54" s="8">
         <v>45618</v>
       </c>
       <c r="E54" s="8">
         <v>61394</v>
       </c>
       <c r="F54" s="8">
         <v>82124</v>
       </c>
-      <c r="G54" s="8"/>
-      <c r="H54" s="8"/>
+      <c r="G54" s="8">
+        <v>102853</v>
+      </c>
+      <c r="H54" s="7">
+        <v>118629</v>
+      </c>
       <c r="I54" s="8"/>
-      <c r="J54" s="8"/>
+      <c r="J54" s="28"/>
       <c r="K54" s="28"/>
       <c r="L54" s="28"/>
-      <c r="M54" s="28"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:13">
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B55" s="8">
         <v>16348</v>
       </c>
       <c r="C55" s="8">
         <v>81286</v>
       </c>
       <c r="D55" s="8">
         <v>146224</v>
       </c>
       <c r="E55" s="8">
         <v>211161</v>
       </c>
       <c r="F55" s="8">
         <v>245503</v>
       </c>
-      <c r="G55" s="8"/>
-      <c r="H55" s="8"/>
+      <c r="G55" s="8">
+        <v>279845</v>
+      </c>
+      <c r="H55" s="7">
+        <v>318506</v>
+      </c>
       <c r="I55" s="8"/>
-      <c r="J55" s="8"/>
+      <c r="J55" s="28"/>
       <c r="K55" s="28"/>
       <c r="L55" s="28"/>
-      <c r="M55" s="28"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:13">
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="8">
         <v>3988</v>
       </c>
       <c r="C56" s="8">
         <v>16470</v>
       </c>
       <c r="D56" s="8">
         <v>28952</v>
       </c>
       <c r="E56" s="8">
         <v>41434</v>
       </c>
       <c r="F56" s="8">
         <v>56586</v>
       </c>
-      <c r="G56" s="8"/>
-      <c r="H56" s="8"/>
+      <c r="G56" s="8">
+        <v>71739</v>
+      </c>
+      <c r="H56" s="7">
+        <v>155490</v>
+      </c>
       <c r="I56" s="8"/>
-      <c r="J56" s="8"/>
+      <c r="J56" s="28"/>
       <c r="K56" s="28"/>
       <c r="L56" s="28"/>
-      <c r="M56" s="28"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:13">
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B57" s="8">
         <v>56238</v>
       </c>
       <c r="C57" s="8">
         <v>141151</v>
       </c>
       <c r="D57" s="8">
         <v>226064</v>
       </c>
       <c r="E57" s="8">
         <v>310977</v>
       </c>
       <c r="F57" s="8">
         <v>456658</v>
       </c>
-      <c r="G57" s="8"/>
-      <c r="H57" s="8"/>
+      <c r="G57" s="8">
+        <v>602339</v>
+      </c>
+      <c r="H57" s="7">
+        <v>754974</v>
+      </c>
       <c r="I57" s="8"/>
-      <c r="J57" s="8"/>
+      <c r="J57" s="28"/>
       <c r="K57" s="28"/>
       <c r="L57" s="28"/>
-      <c r="M57" s="28"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:13">
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="8">
         <v>80895</v>
       </c>
       <c r="C58" s="8">
         <v>168633</v>
       </c>
       <c r="D58" s="8">
         <v>256371</v>
       </c>
       <c r="E58" s="8">
         <v>344110</v>
       </c>
       <c r="F58" s="8">
         <v>447197</v>
       </c>
-      <c r="G58" s="8"/>
-      <c r="H58" s="8"/>
+      <c r="G58" s="8">
+        <v>550285</v>
+      </c>
+      <c r="H58" s="7">
+        <v>654134</v>
+      </c>
       <c r="I58" s="8"/>
-      <c r="J58" s="8"/>
+      <c r="J58" s="28"/>
       <c r="K58" s="28"/>
       <c r="L58" s="28"/>
-      <c r="M58" s="28"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:13">
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B59" s="8">
         <v>44746</v>
       </c>
       <c r="C59" s="8">
         <v>64845</v>
       </c>
       <c r="D59" s="8">
         <v>84944</v>
       </c>
       <c r="E59" s="8">
         <v>105043</v>
       </c>
       <c r="F59" s="8">
         <v>136468</v>
       </c>
-      <c r="G59" s="8"/>
-      <c r="H59" s="8"/>
+      <c r="G59" s="8">
+        <v>167893</v>
+      </c>
+      <c r="H59" s="7">
+        <v>194322</v>
+      </c>
       <c r="I59" s="8"/>
-      <c r="J59" s="8"/>
+      <c r="J59" s="28"/>
       <c r="K59" s="28"/>
       <c r="L59" s="28"/>
-      <c r="M59" s="28"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:13">
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B60" s="8">
         <v>1766</v>
       </c>
       <c r="C60" s="8">
         <v>2754</v>
       </c>
       <c r="D60" s="8">
         <v>3742</v>
       </c>
       <c r="E60" s="8">
         <v>4730</v>
       </c>
       <c r="F60" s="8">
         <v>5718</v>
       </c>
-      <c r="G60" s="8"/>
-      <c r="H60" s="8"/>
+      <c r="G60" s="8">
+        <v>6706</v>
+      </c>
+      <c r="H60" s="7">
+        <v>6706</v>
+      </c>
       <c r="I60" s="8"/>
-      <c r="J60" s="8"/>
+      <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
-      <c r="M60" s="28"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:13">
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B61" s="8">
         <v>30245</v>
       </c>
       <c r="C61" s="8">
         <v>67356</v>
       </c>
       <c r="D61" s="8">
         <v>104467</v>
       </c>
       <c r="E61" s="8">
         <v>141578</v>
       </c>
       <c r="F61" s="8">
         <v>168296</v>
       </c>
-      <c r="G61" s="8"/>
-      <c r="H61" s="8"/>
+      <c r="G61" s="8">
+        <v>195013</v>
+      </c>
+      <c r="H61" s="7">
+        <v>226844</v>
+      </c>
       <c r="I61" s="8"/>
-      <c r="J61" s="8"/>
+      <c r="J61" s="28"/>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
-      <c r="M61" s="28"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:13">
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="8">
         <v>499613</v>
       </c>
       <c r="C62" s="8">
         <v>1740846</v>
       </c>
       <c r="D62" s="8">
         <v>2830774</v>
       </c>
       <c r="E62" s="8">
         <v>4065029</v>
       </c>
       <c r="F62" s="8">
         <v>4989606</v>
       </c>
-      <c r="G62" s="8"/>
-      <c r="H62" s="8"/>
+      <c r="G62" s="8">
+        <v>6045673</v>
+      </c>
+      <c r="H62" s="7">
+        <v>7467535</v>
+      </c>
       <c r="I62" s="8"/>
-      <c r="J62" s="8"/>
+      <c r="J62" s="28"/>
       <c r="K62" s="28"/>
       <c r="L62" s="28"/>
-      <c r="M62" s="28"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:13">
+    </row>
+    <row r="63" spans="1:12">
       <c r="A63" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B63" s="8">
         <v>96489</v>
       </c>
       <c r="C63" s="8">
         <v>157702</v>
       </c>
       <c r="D63" s="8">
         <v>218915</v>
       </c>
       <c r="E63" s="8">
         <v>280127</v>
       </c>
       <c r="F63" s="8">
         <v>392227</v>
       </c>
-      <c r="G63" s="8"/>
-      <c r="H63" s="8"/>
+      <c r="G63" s="8">
+        <v>504326</v>
+      </c>
+      <c r="H63" s="7">
+        <v>637961</v>
+      </c>
       <c r="I63" s="8"/>
-      <c r="J63" s="8"/>
+      <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
-      <c r="M63" s="28"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:13">
+    </row>
+    <row r="64" spans="1:12">
       <c r="A64" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B64" s="8">
         <v>27566</v>
       </c>
       <c r="C64" s="8">
         <v>254246</v>
       </c>
       <c r="D64" s="8">
         <v>480926</v>
       </c>
       <c r="E64" s="8">
         <v>707607</v>
       </c>
       <c r="F64" s="8">
         <v>785751</v>
       </c>
-      <c r="G64" s="8"/>
-      <c r="H64" s="8"/>
+      <c r="G64" s="8">
+        <v>863895</v>
+      </c>
+      <c r="H64" s="7">
+        <v>969974</v>
+      </c>
       <c r="I64" s="8"/>
-      <c r="J64" s="8"/>
+      <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
-      <c r="M64" s="28"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:13">
+    </row>
+    <row r="65" spans="1:12">
       <c r="A65" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B65" s="8">
         <v>59040</v>
       </c>
       <c r="C65" s="8">
         <v>150614</v>
       </c>
       <c r="D65" s="8">
         <v>242188</v>
       </c>
       <c r="E65" s="8">
         <v>333762</v>
       </c>
       <c r="F65" s="8">
         <v>372563</v>
       </c>
-      <c r="G65" s="8"/>
-      <c r="H65" s="8"/>
+      <c r="G65" s="8">
+        <v>411364</v>
+      </c>
+      <c r="H65" s="7">
+        <v>496841</v>
+      </c>
       <c r="I65" s="8"/>
-      <c r="J65" s="8"/>
+      <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
-      <c r="M65" s="28"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="66" spans="1:12" s="2" customFormat="1">
       <c r="A66" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="8">
         <v>66456</v>
       </c>
       <c r="C66" s="8">
         <v>173418</v>
       </c>
       <c r="D66" s="8">
         <v>280379</v>
       </c>
       <c r="E66" s="8">
         <v>387340</v>
       </c>
       <c r="F66" s="8">
         <v>455867</v>
       </c>
-      <c r="G66" s="8"/>
-      <c r="H66" s="8"/>
+      <c r="G66" s="8">
+        <v>524394</v>
+      </c>
+      <c r="H66" s="7">
+        <v>580408</v>
+      </c>
       <c r="I66" s="8"/>
-      <c r="J66" s="8"/>
+      <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
-      <c r="M66" s="28"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="67" spans="1:12" s="2" customFormat="1">
       <c r="A67" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="8">
         <v>82168</v>
       </c>
       <c r="C67" s="8">
         <v>590353</v>
       </c>
       <c r="D67" s="8">
         <v>947232</v>
       </c>
       <c r="E67" s="8">
         <v>1448438</v>
       </c>
       <c r="F67" s="8">
         <v>1832177</v>
       </c>
-      <c r="G67" s="8"/>
-      <c r="H67" s="8"/>
+      <c r="G67" s="8">
+        <v>2347404</v>
+      </c>
+      <c r="H67" s="7">
+        <v>3095826</v>
+      </c>
       <c r="I67" s="8"/>
-      <c r="J67" s="8"/>
+      <c r="J67" s="28"/>
       <c r="K67" s="28"/>
       <c r="L67" s="28"/>
-      <c r="M67" s="28"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:13">
+    </row>
+    <row r="68" spans="1:12">
       <c r="A68" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="8">
         <v>67266</v>
       </c>
       <c r="C68" s="8">
         <v>157467</v>
       </c>
       <c r="D68" s="8">
         <v>247668</v>
       </c>
       <c r="E68" s="8">
         <v>337870</v>
       </c>
       <c r="F68" s="8">
         <v>458568</v>
       </c>
-      <c r="G68" s="8"/>
-      <c r="H68" s="8"/>
+      <c r="G68" s="8">
+        <v>579266</v>
+      </c>
+      <c r="H68" s="7">
+        <v>761489</v>
+      </c>
       <c r="I68" s="8"/>
-      <c r="J68" s="8"/>
+      <c r="J68" s="28"/>
       <c r="K68" s="28"/>
       <c r="L68" s="28"/>
-      <c r="M68" s="28"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:13">
+    </row>
+    <row r="69" spans="1:12">
       <c r="A69" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="8">
         <v>14995</v>
       </c>
       <c r="C69" s="8">
         <v>32560</v>
       </c>
       <c r="D69" s="8">
         <v>50124</v>
       </c>
       <c r="E69" s="8">
         <v>67689</v>
       </c>
       <c r="F69" s="8">
         <v>87094</v>
       </c>
-      <c r="G69" s="8"/>
-      <c r="H69" s="8"/>
+      <c r="G69" s="8">
+        <v>106498</v>
+      </c>
+      <c r="H69" s="7">
+        <v>125913</v>
+      </c>
       <c r="I69" s="8"/>
-      <c r="J69" s="8"/>
+      <c r="J69" s="28"/>
       <c r="K69" s="28"/>
       <c r="L69" s="28"/>
-      <c r="M69" s="28"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:13">
+    </row>
+    <row r="70" spans="1:12">
       <c r="A70" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="8">
         <v>85632</v>
       </c>
       <c r="C70" s="8">
         <v>224487</v>
       </c>
       <c r="D70" s="8">
         <v>363341</v>
       </c>
       <c r="E70" s="8">
         <v>502195</v>
       </c>
       <c r="F70" s="8">
         <v>605361</v>
       </c>
-      <c r="G70" s="8"/>
-      <c r="H70" s="8"/>
+      <c r="G70" s="8">
+        <v>708527</v>
+      </c>
+      <c r="H70" s="7">
+        <v>799123</v>
+      </c>
       <c r="I70" s="8"/>
-      <c r="J70" s="8"/>
+      <c r="J70" s="28"/>
       <c r="K70" s="28"/>
       <c r="L70" s="28"/>
-      <c r="M70" s="28"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:13" ht="22.5">
+    </row>
+    <row r="71" spans="1:12" ht="22.5">
       <c r="A71" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="8">
         <v>54583</v>
       </c>
       <c r="C71" s="8">
         <v>328808</v>
       </c>
       <c r="D71" s="8">
         <v>528232</v>
       </c>
       <c r="E71" s="8">
         <v>806856</v>
       </c>
       <c r="F71" s="8">
         <v>967636</v>
       </c>
-      <c r="G71" s="8"/>
-      <c r="H71" s="8"/>
+      <c r="G71" s="8">
+        <v>1218615</v>
+      </c>
+      <c r="H71" s="7">
+        <v>1359348</v>
+      </c>
       <c r="I71" s="8"/>
-      <c r="J71" s="8"/>
+      <c r="J71" s="28"/>
       <c r="K71" s="28"/>
       <c r="L71" s="28"/>
-      <c r="M71" s="28"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:13">
+    </row>
+    <row r="72" spans="1:12">
       <c r="A72" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="8">
         <v>451</v>
       </c>
       <c r="C72" s="8">
         <v>822</v>
       </c>
       <c r="D72" s="8">
         <v>1192</v>
       </c>
       <c r="E72" s="8">
         <v>1563</v>
       </c>
       <c r="F72" s="8">
         <v>1890</v>
       </c>
-      <c r="G72" s="8"/>
-      <c r="H72" s="8"/>
+      <c r="G72" s="8">
+        <v>2218</v>
+      </c>
+      <c r="H72" s="7">
+        <v>2343</v>
+      </c>
       <c r="I72" s="8"/>
-      <c r="J72" s="8"/>
+      <c r="J72" s="28"/>
       <c r="K72" s="28"/>
       <c r="L72" s="28"/>
-      <c r="M72" s="28"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:13">
+    </row>
+    <row r="73" spans="1:12">
       <c r="A73" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B73" s="8">
         <v>375</v>
       </c>
       <c r="C73" s="8">
         <v>750</v>
       </c>
       <c r="D73" s="8">
         <v>1125</v>
       </c>
       <c r="E73" s="8">
         <v>1500</v>
       </c>
       <c r="F73" s="8">
         <v>1875</v>
       </c>
-      <c r="G73" s="8"/>
-      <c r="H73" s="8"/>
+      <c r="G73" s="8">
+        <v>2250</v>
+      </c>
+      <c r="H73" s="7">
+        <v>5250</v>
+      </c>
       <c r="I73" s="8"/>
-      <c r="J73" s="8"/>
+      <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
-      <c r="M73" s="28"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:13">
+    </row>
+    <row r="74" spans="1:12">
       <c r="A74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B74" s="8">
         <v>565</v>
       </c>
       <c r="C74" s="8">
         <v>1709</v>
       </c>
       <c r="D74" s="8">
         <v>2853</v>
       </c>
       <c r="E74" s="8">
         <v>3997</v>
       </c>
       <c r="F74" s="8">
         <v>4529</v>
       </c>
-      <c r="G74" s="8"/>
-      <c r="H74" s="8"/>
+      <c r="G74" s="8">
+        <v>5061</v>
+      </c>
+      <c r="H74" s="7">
+        <v>5377</v>
+      </c>
       <c r="I74" s="8"/>
-      <c r="J74" s="8"/>
+      <c r="J74" s="28"/>
       <c r="K74" s="28"/>
       <c r="L74" s="28"/>
-      <c r="M74" s="28"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:13">
+    </row>
+    <row r="75" spans="1:12">
       <c r="A75" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B75" s="8">
         <v>3028</v>
       </c>
       <c r="C75" s="8">
         <v>18854</v>
       </c>
       <c r="D75" s="8">
         <v>34680</v>
       </c>
       <c r="E75" s="8">
         <v>50506</v>
       </c>
       <c r="F75" s="8">
         <v>54139</v>
       </c>
-      <c r="G75" s="8"/>
-      <c r="H75" s="8"/>
+      <c r="G75" s="8">
+        <v>57773</v>
+      </c>
+      <c r="H75" s="7">
+        <v>61516</v>
+      </c>
       <c r="I75" s="8"/>
-      <c r="J75" s="8"/>
+      <c r="J75" s="28"/>
       <c r="K75" s="28"/>
       <c r="L75" s="28"/>
-      <c r="M75" s="28"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="76" spans="1:12" s="2" customFormat="1">
       <c r="A76" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B76" s="8">
         <v>42404</v>
       </c>
       <c r="C76" s="8">
         <v>289109</v>
       </c>
       <c r="D76" s="8">
         <v>461014</v>
       </c>
       <c r="E76" s="8">
         <v>712118</v>
       </c>
       <c r="F76" s="8">
         <v>865496</v>
       </c>
-      <c r="G76" s="8"/>
-      <c r="H76" s="8"/>
+      <c r="G76" s="8">
+        <v>1109074</v>
+      </c>
+      <c r="H76" s="7">
+        <v>1240081</v>
+      </c>
       <c r="I76" s="8"/>
-      <c r="J76" s="8"/>
+      <c r="J76" s="28"/>
       <c r="K76" s="28"/>
       <c r="L76" s="28"/>
-      <c r="M76" s="28"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:13">
+    </row>
+    <row r="77" spans="1:12">
       <c r="A77" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B77" s="8">
         <v>7760</v>
       </c>
       <c r="C77" s="8">
         <v>17564</v>
       </c>
       <c r="D77" s="8">
         <v>27368</v>
       </c>
       <c r="E77" s="8">
         <v>37172</v>
       </c>
       <c r="F77" s="8">
         <v>39168</v>
       </c>
-      <c r="G77" s="8"/>
-      <c r="H77" s="8"/>
+      <c r="G77" s="8">
+        <v>41165</v>
+      </c>
+      <c r="H77" s="7">
+        <v>43169</v>
+      </c>
       <c r="I77" s="8"/>
-      <c r="J77" s="8"/>
+      <c r="J77" s="28"/>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
-      <c r="M77" s="28"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:13">
+    </row>
+    <row r="78" spans="1:12">
       <c r="A78" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F78" s="8">
         <v>537</v>
       </c>
-      <c r="G78" s="8"/>
-      <c r="H78" s="8"/>
+      <c r="G78" s="8">
+        <v>1075</v>
+      </c>
+      <c r="H78" s="7">
+        <v>1612</v>
+      </c>
       <c r="I78" s="8"/>
-      <c r="J78" s="8"/>
+      <c r="J78" s="28"/>
       <c r="K78" s="28"/>
       <c r="L78" s="28"/>
-      <c r="M78" s="28"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:13" ht="56.25">
+    </row>
+    <row r="79" spans="1:12" ht="56.25">
       <c r="A79" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="8">
         <v>761299</v>
       </c>
       <c r="C79" s="8">
         <v>1481582</v>
       </c>
       <c r="D79" s="8">
         <v>2155618</v>
       </c>
       <c r="E79" s="8">
         <v>2659284</v>
       </c>
       <c r="F79" s="8">
         <v>3018668</v>
       </c>
-      <c r="G79" s="8"/>
-      <c r="H79" s="8"/>
+      <c r="G79" s="8">
+        <v>3561640</v>
+      </c>
+      <c r="H79" s="7">
+        <v>4091165</v>
+      </c>
       <c r="I79" s="8"/>
-      <c r="J79" s="8"/>
+      <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
-      <c r="M79" s="28"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:13">
+    </row>
+    <row r="80" spans="1:12">
       <c r="A80" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B80" s="8">
         <v>18590</v>
       </c>
       <c r="C80" s="8">
         <v>36743</v>
       </c>
       <c r="D80" s="8">
         <v>54896</v>
       </c>
       <c r="E80" s="8">
         <v>73049</v>
       </c>
       <c r="F80" s="8">
         <v>91202</v>
       </c>
-      <c r="G80" s="8"/>
-      <c r="H80" s="8"/>
+      <c r="G80" s="8">
+        <v>109355</v>
+      </c>
+      <c r="H80" s="7">
+        <v>109511</v>
+      </c>
       <c r="I80" s="8"/>
-      <c r="J80" s="8"/>
+      <c r="J80" s="28"/>
       <c r="K80" s="28"/>
       <c r="L80" s="28"/>
-      <c r="M80" s="28"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:13">
+    </row>
+    <row r="81" spans="1:12">
       <c r="A81" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="8">
         <v>130471</v>
       </c>
       <c r="C81" s="8">
         <v>156759</v>
       </c>
       <c r="D81" s="8">
         <v>183048</v>
       </c>
       <c r="E81" s="8">
         <v>209337</v>
       </c>
       <c r="F81" s="8">
         <v>211720</v>
       </c>
-      <c r="G81" s="8"/>
-      <c r="H81" s="8"/>
+      <c r="G81" s="8">
+        <v>214103</v>
+      </c>
+      <c r="H81" s="7">
+        <v>219987</v>
+      </c>
       <c r="I81" s="8"/>
-      <c r="J81" s="8"/>
+      <c r="J81" s="28"/>
       <c r="K81" s="28"/>
       <c r="L81" s="28"/>
-      <c r="M81" s="28"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:13">
+    </row>
+    <row r="82" spans="1:12">
       <c r="A82" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="8">
         <v>688</v>
       </c>
       <c r="C82" s="8">
         <v>1376</v>
       </c>
       <c r="D82" s="8">
         <v>2064</v>
       </c>
       <c r="E82" s="8">
         <v>2752</v>
       </c>
       <c r="F82" s="8">
         <v>3440</v>
       </c>
-      <c r="G82" s="8"/>
-      <c r="H82" s="8"/>
+      <c r="G82" s="8">
+        <v>4128</v>
+      </c>
+      <c r="H82" s="7">
+        <v>8626</v>
+      </c>
       <c r="I82" s="8"/>
-      <c r="J82" s="8"/>
+      <c r="J82" s="28"/>
       <c r="K82" s="28"/>
       <c r="L82" s="28"/>
-      <c r="M82" s="28"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:13">
+    </row>
+    <row r="83" spans="1:12">
       <c r="A83" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="8">
         <v>22718</v>
       </c>
       <c r="C83" s="8">
         <v>27618</v>
       </c>
       <c r="D83" s="8">
         <v>32518</v>
       </c>
       <c r="E83" s="8">
         <v>37418</v>
       </c>
       <c r="F83" s="8">
         <v>42318</v>
       </c>
-      <c r="G83" s="8"/>
-      <c r="H83" s="8"/>
+      <c r="G83" s="8">
+        <v>47218</v>
+      </c>
+      <c r="H83" s="7">
+        <v>54461</v>
+      </c>
       <c r="I83" s="8"/>
-      <c r="J83" s="8"/>
+      <c r="J83" s="28"/>
       <c r="K83" s="28"/>
       <c r="L83" s="28"/>
-      <c r="M83" s="28"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:13">
+    </row>
+    <row r="84" spans="1:12">
       <c r="A84" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B84" s="8">
         <v>495996</v>
       </c>
       <c r="C84" s="8">
         <v>982975</v>
       </c>
       <c r="D84" s="8">
         <v>1423706</v>
       </c>
       <c r="E84" s="8">
         <v>1694068</v>
       </c>
       <c r="F84" s="8">
         <v>1952970</v>
       </c>
-      <c r="G84" s="8"/>
-      <c r="H84" s="8"/>
+      <c r="G84" s="8">
+        <v>2395460</v>
+      </c>
+      <c r="H84" s="7">
+        <v>2807842</v>
+      </c>
       <c r="I84" s="8"/>
-      <c r="J84" s="8"/>
+      <c r="J84" s="28"/>
       <c r="K84" s="28"/>
       <c r="L84" s="28"/>
-      <c r="M84" s="28"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="85" spans="1:12" s="2" customFormat="1">
       <c r="A85" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="8">
         <v>3190</v>
       </c>
       <c r="C85" s="8">
         <v>6393</v>
       </c>
       <c r="D85" s="8">
         <v>9595</v>
       </c>
       <c r="E85" s="8">
         <v>12797</v>
       </c>
       <c r="F85" s="8">
         <v>15516</v>
       </c>
-      <c r="G85" s="8"/>
-      <c r="H85" s="8"/>
+      <c r="G85" s="8">
+        <v>18234</v>
+      </c>
+      <c r="H85" s="7">
+        <v>20033</v>
+      </c>
       <c r="I85" s="8"/>
-      <c r="J85" s="8"/>
+      <c r="J85" s="28"/>
       <c r="K85" s="28"/>
       <c r="L85" s="28"/>
-      <c r="M85" s="28"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:13">
+    </row>
+    <row r="86" spans="1:12">
       <c r="A86" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="8">
         <v>24550</v>
       </c>
       <c r="C86" s="8">
         <v>53221</v>
       </c>
       <c r="D86" s="8">
         <v>81891</v>
       </c>
       <c r="E86" s="8">
         <v>110562</v>
       </c>
       <c r="F86" s="8">
         <v>135332</v>
       </c>
-      <c r="G86" s="8"/>
-      <c r="H86" s="8"/>
+      <c r="G86" s="8">
+        <v>160102</v>
+      </c>
+      <c r="H86" s="7">
+        <v>162502</v>
+      </c>
       <c r="I86" s="8"/>
-      <c r="J86" s="8"/>
+      <c r="J86" s="28"/>
       <c r="K86" s="28"/>
       <c r="L86" s="28"/>
-      <c r="M86" s="28"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:13">
+    </row>
+    <row r="87" spans="1:12">
       <c r="A87" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="8">
         <v>65095</v>
       </c>
       <c r="C87" s="8">
         <v>216496</v>
       </c>
       <c r="D87" s="8">
         <v>367896</v>
       </c>
       <c r="E87" s="8">
         <v>519297</v>
       </c>
       <c r="F87" s="8">
         <v>566166</v>
       </c>
-      <c r="G87" s="8"/>
-      <c r="H87" s="8"/>
+      <c r="G87" s="8">
+        <v>613035</v>
+      </c>
+      <c r="H87" s="7">
+        <v>708197</v>
+      </c>
       <c r="I87" s="8"/>
-      <c r="J87" s="8"/>
+      <c r="J87" s="28"/>
       <c r="K87" s="28"/>
       <c r="L87" s="28"/>
-      <c r="M87" s="28"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:13" ht="22.5">
+    </row>
+    <row r="88" spans="1:12" ht="22.5">
       <c r="A88" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="8">
         <v>4110518</v>
       </c>
       <c r="C88" s="8">
         <v>8477142</v>
       </c>
       <c r="D88" s="8">
         <v>12821446</v>
       </c>
       <c r="E88" s="8">
         <v>16922087</v>
       </c>
       <c r="F88" s="8">
         <v>21135941</v>
       </c>
-      <c r="G88" s="8"/>
-      <c r="H88" s="8"/>
+      <c r="G88" s="8">
+        <v>25410071</v>
+      </c>
+      <c r="H88" s="7">
+        <v>30325825</v>
+      </c>
       <c r="I88" s="8"/>
-      <c r="J88" s="8"/>
+      <c r="J88" s="28"/>
       <c r="K88" s="28"/>
       <c r="L88" s="28"/>
-      <c r="M88" s="28"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:13">
+    </row>
+    <row r="89" spans="1:12">
       <c r="A89" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B89" s="8">
         <v>306273</v>
       </c>
       <c r="C89" s="8">
         <v>708989</v>
       </c>
       <c r="D89" s="8">
         <v>1111705</v>
       </c>
       <c r="E89" s="8">
         <v>1514421</v>
       </c>
       <c r="F89" s="8">
         <v>1795176</v>
       </c>
-      <c r="G89" s="8"/>
-      <c r="H89" s="8"/>
+      <c r="G89" s="8">
+        <v>2075930</v>
+      </c>
+      <c r="H89" s="7">
+        <v>2358263</v>
+      </c>
       <c r="I89" s="8"/>
-      <c r="J89" s="8"/>
+      <c r="J89" s="28"/>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
-      <c r="M89" s="28"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:13">
+    </row>
+    <row r="90" spans="1:12">
       <c r="A90" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B90" s="8">
         <v>192747</v>
       </c>
       <c r="C90" s="8">
         <v>491143</v>
       </c>
       <c r="D90" s="8">
         <v>721200</v>
       </c>
       <c r="E90" s="8">
         <v>934073</v>
       </c>
       <c r="F90" s="8">
         <v>1140286</v>
       </c>
-      <c r="G90" s="8"/>
-      <c r="H90" s="8"/>
+      <c r="G90" s="8">
+        <v>1371199</v>
+      </c>
+      <c r="H90" s="7">
+        <v>1654292</v>
+      </c>
       <c r="I90" s="8"/>
-      <c r="J90" s="8"/>
+      <c r="J90" s="28"/>
       <c r="K90" s="28"/>
       <c r="L90" s="28"/>
-      <c r="M90" s="28"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:13">
+    </row>
+    <row r="91" spans="1:12">
       <c r="A91" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B91" s="8">
         <v>303347</v>
       </c>
       <c r="C91" s="8">
         <v>715503</v>
       </c>
       <c r="D91" s="8">
         <v>1052046</v>
       </c>
       <c r="E91" s="8">
         <v>1447612</v>
       </c>
       <c r="F91" s="8">
         <v>1836643</v>
       </c>
-      <c r="G91" s="8"/>
-      <c r="H91" s="8"/>
+      <c r="G91" s="8">
+        <v>2155778</v>
+      </c>
+      <c r="H91" s="7">
+        <v>2480585</v>
+      </c>
       <c r="I91" s="8"/>
-      <c r="J91" s="8"/>
+      <c r="J91" s="28"/>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
-      <c r="M91" s="28"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="92" spans="1:12" s="2" customFormat="1">
       <c r="A92" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B92" s="8">
         <v>54751</v>
       </c>
       <c r="C92" s="8">
         <v>134384</v>
       </c>
       <c r="D92" s="8">
         <v>214017</v>
       </c>
       <c r="E92" s="8">
         <v>293649</v>
       </c>
       <c r="F92" s="8">
         <v>359184</v>
       </c>
-      <c r="G92" s="8"/>
-      <c r="H92" s="8"/>
+      <c r="G92" s="8">
+        <v>424718</v>
+      </c>
+      <c r="H92" s="7">
+        <v>494236</v>
+      </c>
       <c r="I92" s="8"/>
-      <c r="J92" s="8"/>
+      <c r="J92" s="28"/>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
-      <c r="M92" s="28"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="93" spans="1:12" s="2" customFormat="1">
       <c r="A93" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="8">
         <v>2283030</v>
       </c>
       <c r="C93" s="8">
         <v>4384616</v>
       </c>
       <c r="D93" s="8">
         <v>6404290</v>
       </c>
       <c r="E93" s="8">
         <v>8340873</v>
       </c>
       <c r="F93" s="8">
         <v>10379787</v>
       </c>
-      <c r="G93" s="8"/>
-      <c r="H93" s="8"/>
+      <c r="G93" s="8">
+        <v>12698202</v>
+      </c>
+      <c r="H93" s="7">
+        <v>15541710</v>
+      </c>
       <c r="I93" s="8"/>
-      <c r="J93" s="8"/>
+      <c r="J93" s="28"/>
       <c r="K93" s="28"/>
       <c r="L93" s="28"/>
-      <c r="M93" s="28"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:13">
+    </row>
+    <row r="94" spans="1:12">
       <c r="A94" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B94" s="8">
         <v>66367</v>
       </c>
       <c r="C94" s="8">
         <v>153813</v>
       </c>
       <c r="D94" s="8">
         <v>241260</v>
       </c>
       <c r="E94" s="8">
         <v>328707</v>
       </c>
       <c r="F94" s="8">
         <v>403668</v>
       </c>
-      <c r="G94" s="8"/>
-      <c r="H94" s="8"/>
+      <c r="G94" s="8">
+        <v>478629</v>
+      </c>
+      <c r="H94" s="7">
+        <v>576227</v>
+      </c>
       <c r="I94" s="8"/>
-      <c r="J94" s="8"/>
+      <c r="J94" s="28"/>
       <c r="K94" s="28"/>
       <c r="L94" s="28"/>
-      <c r="M94" s="28"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:13">
+    </row>
+    <row r="95" spans="1:12">
       <c r="A95" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B95" s="8">
         <v>116037</v>
       </c>
       <c r="C95" s="8">
         <v>225876</v>
       </c>
       <c r="D95" s="8">
         <v>335715</v>
       </c>
       <c r="E95" s="8">
         <v>445553</v>
       </c>
       <c r="F95" s="8">
         <v>568947</v>
       </c>
-      <c r="G95" s="8"/>
-      <c r="H95" s="8"/>
+      <c r="G95" s="8">
+        <v>692341</v>
+      </c>
+      <c r="H95" s="7">
+        <v>802420</v>
+      </c>
       <c r="I95" s="8"/>
-      <c r="J95" s="8"/>
+      <c r="J95" s="28"/>
       <c r="K95" s="28"/>
       <c r="L95" s="28"/>
-      <c r="M95" s="28"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:13">
+    </row>
+    <row r="96" spans="1:12">
       <c r="A96" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B96" s="8">
         <v>787965</v>
       </c>
       <c r="C96" s="8">
         <v>1662817</v>
       </c>
       <c r="D96" s="8">
         <v>2741214</v>
       </c>
       <c r="E96" s="8">
         <v>3617198</v>
       </c>
       <c r="F96" s="8">
         <v>4652251</v>
       </c>
-      <c r="G96" s="8"/>
-      <c r="H96" s="8"/>
+      <c r="G96" s="8">
+        <v>5513274</v>
+      </c>
+      <c r="H96" s="7">
+        <v>6418093</v>
+      </c>
       <c r="I96" s="8"/>
-      <c r="J96" s="8"/>
+      <c r="J96" s="28"/>
       <c r="K96" s="28"/>
       <c r="L96" s="28"/>
-      <c r="M96" s="28"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:13" ht="33.75">
+    </row>
+    <row r="97" spans="1:12" ht="33.75">
       <c r="A97" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="8">
         <v>3171354</v>
       </c>
       <c r="C97" s="8">
         <v>7390655</v>
       </c>
       <c r="D97" s="8">
         <v>11837296</v>
       </c>
       <c r="E97" s="8">
         <v>16605663</v>
       </c>
       <c r="F97" s="8">
         <v>19988328</v>
       </c>
-      <c r="G97" s="7"/>
-      <c r="H97" s="8"/>
+      <c r="G97" s="8">
+        <v>24596143</v>
+      </c>
+      <c r="H97" s="37">
+        <v>30463793</v>
+      </c>
       <c r="I97" s="8"/>
-      <c r="J97" s="8"/>
+      <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
-      <c r="M97" s="28"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:13">
+    </row>
+    <row r="98" spans="1:12">
       <c r="A98" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="8">
         <v>354603</v>
       </c>
       <c r="C98" s="8">
         <v>969125</v>
       </c>
       <c r="D98" s="8">
         <v>1583647</v>
       </c>
       <c r="E98" s="8">
         <v>2198169</v>
       </c>
       <c r="F98" s="8">
         <v>2733586</v>
       </c>
-      <c r="G98" s="7"/>
-      <c r="H98" s="8"/>
+      <c r="G98" s="8">
+        <v>3296310</v>
+      </c>
+      <c r="H98" s="37">
+        <v>3965653</v>
+      </c>
       <c r="I98" s="8"/>
-      <c r="J98" s="8"/>
+      <c r="J98" s="28"/>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
-      <c r="M98" s="28"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:13">
+    </row>
+    <row r="99" spans="1:12">
       <c r="A99" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B99" s="8">
         <v>307652</v>
       </c>
       <c r="C99" s="8">
         <v>808110</v>
       </c>
       <c r="D99" s="8">
         <v>1420914</v>
       </c>
       <c r="E99" s="8">
         <v>1886921</v>
       </c>
       <c r="F99" s="8">
         <v>2129059</v>
       </c>
-      <c r="G99" s="7"/>
-      <c r="H99" s="8"/>
+      <c r="G99" s="8">
+        <v>2566447</v>
+      </c>
+      <c r="H99" s="37">
+        <v>2955830</v>
+      </c>
       <c r="I99" s="8"/>
-      <c r="J99" s="8"/>
+      <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
-      <c r="M99" s="28"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:13">
+    </row>
+    <row r="100" spans="1:12">
       <c r="A100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B100" s="8">
         <v>659133</v>
       </c>
       <c r="C100" s="8">
         <v>1989629</v>
       </c>
       <c r="D100" s="8">
         <v>3559995</v>
       </c>
       <c r="E100" s="8">
         <v>5600879</v>
       </c>
       <c r="F100" s="8">
         <v>6891229</v>
       </c>
-      <c r="G100" s="7"/>
-      <c r="H100" s="8"/>
+      <c r="G100" s="8">
+        <v>9035270</v>
+      </c>
+      <c r="H100" s="37">
+        <v>12071273</v>
+      </c>
       <c r="I100" s="8"/>
-      <c r="J100" s="8"/>
+      <c r="J100" s="28"/>
       <c r="K100" s="28"/>
       <c r="L100" s="28"/>
-      <c r="M100" s="28"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:13">
+    </row>
+    <row r="101" spans="1:12">
       <c r="A101" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B101" s="8">
         <v>170724</v>
       </c>
       <c r="C101" s="8">
         <v>444936</v>
       </c>
       <c r="D101" s="8">
         <v>719147</v>
       </c>
       <c r="E101" s="8">
         <v>993358</v>
       </c>
       <c r="F101" s="8">
         <v>1188497</v>
       </c>
-      <c r="G101" s="7"/>
-      <c r="H101" s="8"/>
+      <c r="G101" s="8">
+        <v>1383636</v>
+      </c>
+      <c r="H101" s="37">
+        <v>1598586</v>
+      </c>
       <c r="I101" s="8"/>
-      <c r="J101" s="8"/>
+      <c r="J101" s="28"/>
       <c r="K101" s="28"/>
       <c r="L101" s="28"/>
-      <c r="M101" s="28"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="102" spans="1:12" s="2" customFormat="1">
       <c r="A102" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B102" s="8">
         <v>1355529</v>
       </c>
       <c r="C102" s="8">
         <v>2377533</v>
       </c>
       <c r="D102" s="8">
         <v>3275591</v>
       </c>
       <c r="E102" s="8">
         <v>4168853</v>
       </c>
       <c r="F102" s="8">
         <v>4957748</v>
       </c>
-      <c r="G102" s="7"/>
-      <c r="H102" s="8"/>
+      <c r="G102" s="8">
+        <v>5835641</v>
+      </c>
+      <c r="H102" s="37">
+        <v>6949139</v>
+      </c>
       <c r="I102" s="8"/>
-      <c r="J102" s="8"/>
+      <c r="J102" s="28"/>
       <c r="K102" s="28"/>
       <c r="L102" s="28"/>
-      <c r="M102" s="28"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:13" s="2" customFormat="1">
+    </row>
+    <row r="103" spans="1:12" s="2" customFormat="1">
       <c r="A103" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="8">
         <v>221530</v>
       </c>
       <c r="C103" s="8">
         <v>564397</v>
       </c>
       <c r="D103" s="8">
         <v>906333</v>
       </c>
       <c r="E103" s="8">
         <v>1251071</v>
       </c>
       <c r="F103" s="8">
         <v>1486862</v>
       </c>
-      <c r="G103" s="7"/>
-      <c r="H103" s="8"/>
+      <c r="G103" s="8">
+        <v>1782556</v>
+      </c>
+      <c r="H103" s="37">
+        <v>2101165</v>
+      </c>
       <c r="I103" s="8"/>
-      <c r="J103" s="8"/>
+      <c r="J103" s="28"/>
       <c r="K103" s="28"/>
       <c r="L103" s="28"/>
-      <c r="M103" s="28"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:13">
+    </row>
+    <row r="104" spans="1:12">
       <c r="A104" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B104" s="8">
         <v>17670</v>
       </c>
       <c r="C104" s="8">
         <v>37203</v>
       </c>
       <c r="D104" s="8">
         <v>56735</v>
       </c>
       <c r="E104" s="8">
         <v>76268</v>
       </c>
       <c r="F104" s="8">
         <v>91699</v>
       </c>
-      <c r="G104" s="7"/>
-      <c r="H104" s="8"/>
+      <c r="G104" s="8">
+        <v>107129</v>
+      </c>
+      <c r="H104" s="37">
+        <v>118471</v>
+      </c>
       <c r="I104" s="8"/>
-      <c r="J104" s="8"/>
+      <c r="J104" s="28"/>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
-      <c r="M104" s="28"/>
-[...1 lines deleted...]
-    <row r="105" spans="1:13">
+    </row>
+    <row r="105" spans="1:12">
       <c r="A105" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B105" s="8">
         <v>84513</v>
       </c>
       <c r="C105" s="8">
         <v>199725</v>
       </c>
       <c r="D105" s="8">
         <v>314936</v>
       </c>
       <c r="E105" s="8">
         <v>430147</v>
       </c>
       <c r="F105" s="8">
         <v>509653</v>
       </c>
-      <c r="G105" s="7"/>
-      <c r="H105" s="8"/>
+      <c r="G105" s="8">
+        <v>589159</v>
+      </c>
+      <c r="H105" s="37">
+        <v>703681</v>
+      </c>
       <c r="I105" s="8"/>
-      <c r="J105" s="8"/>
+      <c r="J105" s="28"/>
       <c r="K105" s="28"/>
       <c r="L105" s="28"/>
-      <c r="M105" s="28"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:13" ht="22.5">
+    </row>
+    <row r="106" spans="1:12" ht="22.5">
       <c r="A106" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D106" s="8">
         <v>24681</v>
       </c>
       <c r="E106" s="8">
         <v>208951</v>
       </c>
       <c r="F106" s="8">
         <v>379393</v>
       </c>
-      <c r="G106" s="8"/>
-      <c r="H106" s="8"/>
+      <c r="G106" s="8">
+        <v>681380</v>
+      </c>
+      <c r="H106" s="7">
+        <v>812695</v>
+      </c>
       <c r="I106" s="8"/>
-      <c r="J106" s="8"/>
+      <c r="J106" s="28"/>
       <c r="K106" s="28"/>
       <c r="L106" s="28"/>
-      <c r="M106" s="28"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:13">
+    </row>
+    <row r="107" spans="1:12">
       <c r="A107" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D107" s="8">
         <v>24681</v>
       </c>
       <c r="E107" s="8">
         <v>208951</v>
       </c>
       <c r="F107" s="8">
         <v>379393</v>
       </c>
-      <c r="G107" s="8"/>
-      <c r="H107" s="8"/>
+      <c r="G107" s="8">
+        <v>681380</v>
+      </c>
+      <c r="H107" s="7">
+        <v>812695</v>
+      </c>
       <c r="I107" s="8"/>
-      <c r="J107" s="8"/>
+      <c r="J107" s="28"/>
       <c r="K107" s="28"/>
       <c r="L107" s="28"/>
-      <c r="M107" s="28"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:13" ht="22.5">
+    </row>
+    <row r="108" spans="1:12" ht="22.5">
       <c r="A108" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="8">
         <v>1998597</v>
       </c>
       <c r="C108" s="8">
         <v>4874579</v>
       </c>
       <c r="D108" s="8">
         <v>7899530</v>
       </c>
       <c r="E108" s="8">
         <v>11787238</v>
       </c>
       <c r="F108" s="8">
         <v>14860554</v>
       </c>
-      <c r="G108" s="8"/>
-      <c r="H108" s="8"/>
+      <c r="G108" s="8">
+        <v>18560538</v>
+      </c>
+      <c r="H108" s="7">
+        <v>21895231</v>
+      </c>
       <c r="I108" s="8"/>
-      <c r="J108" s="8"/>
+      <c r="J108" s="28"/>
       <c r="K108" s="28"/>
       <c r="L108" s="28"/>
-      <c r="M108" s="28"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:13">
+    </row>
+    <row r="109" spans="1:12">
       <c r="A109" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B109" s="8">
         <v>30180</v>
       </c>
       <c r="C109" s="8">
         <v>60916</v>
       </c>
       <c r="D109" s="8">
         <v>91652</v>
       </c>
       <c r="E109" s="8">
         <v>122388</v>
       </c>
       <c r="F109" s="8">
         <v>154686</v>
       </c>
-      <c r="G109" s="8"/>
-      <c r="H109" s="8"/>
+      <c r="G109" s="8">
+        <v>186985</v>
+      </c>
+      <c r="H109" s="7">
+        <v>219004</v>
+      </c>
       <c r="I109" s="8"/>
-      <c r="J109" s="8"/>
+      <c r="J109" s="28"/>
       <c r="K109" s="28"/>
       <c r="L109" s="28"/>
-      <c r="M109" s="28"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:13">
+    </row>
+    <row r="110" spans="1:12">
       <c r="A110" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B110" s="8">
         <v>325933</v>
       </c>
       <c r="C110" s="8">
         <v>745111</v>
       </c>
       <c r="D110" s="8">
         <v>1215037</v>
       </c>
       <c r="E110" s="8">
         <v>1934835</v>
       </c>
       <c r="F110" s="8">
         <v>2536145</v>
       </c>
-      <c r="G110" s="8"/>
-      <c r="H110" s="8"/>
+      <c r="G110" s="8">
+        <v>3250178</v>
+      </c>
+      <c r="H110" s="7">
+        <v>3960300</v>
+      </c>
       <c r="I110" s="8"/>
-      <c r="J110" s="8"/>
+      <c r="J110" s="28"/>
       <c r="K110" s="28"/>
       <c r="L110" s="28"/>
-      <c r="M110" s="28"/>
-[...1 lines deleted...]
-    <row r="111" spans="1:13">
+    </row>
+    <row r="111" spans="1:12">
       <c r="A111" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B111" s="8">
         <v>233424</v>
       </c>
       <c r="C111" s="8">
         <v>492549</v>
       </c>
       <c r="D111" s="8">
         <v>719331</v>
       </c>
       <c r="E111" s="8">
         <v>945898</v>
       </c>
       <c r="F111" s="8">
         <v>1077311</v>
       </c>
-      <c r="G111" s="8"/>
-      <c r="H111" s="8"/>
+      <c r="G111" s="8">
+        <v>1238974</v>
+      </c>
+      <c r="H111" s="7">
+        <v>1431707</v>
+      </c>
       <c r="I111" s="8"/>
-      <c r="J111" s="8"/>
+      <c r="J111" s="28"/>
       <c r="K111" s="28"/>
       <c r="L111" s="28"/>
-      <c r="M111" s="28"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:13">
+    </row>
+    <row r="112" spans="1:12">
       <c r="A112" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B112" s="8">
         <v>12766</v>
       </c>
       <c r="C112" s="8">
         <v>33005</v>
       </c>
       <c r="D112" s="8">
         <v>53244</v>
       </c>
       <c r="E112" s="8">
         <v>73484</v>
       </c>
       <c r="F112" s="8">
         <v>123398</v>
       </c>
-      <c r="G112" s="8"/>
-      <c r="H112" s="8"/>
+      <c r="G112" s="8">
+        <v>173312</v>
+      </c>
+      <c r="H112" s="7">
+        <v>225761</v>
+      </c>
       <c r="I112" s="8"/>
-      <c r="J112" s="8"/>
+      <c r="J112" s="28"/>
       <c r="K112" s="28"/>
       <c r="L112" s="28"/>
-      <c r="M112" s="28"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:13">
+    </row>
+    <row r="113" spans="1:12">
       <c r="A113" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B113" s="8">
         <v>394485</v>
       </c>
       <c r="C113" s="8">
         <v>992731</v>
       </c>
       <c r="D113" s="8">
         <v>1579044</v>
       </c>
       <c r="E113" s="8">
         <v>2288590</v>
       </c>
       <c r="F113" s="8">
         <v>2963062</v>
       </c>
-      <c r="G113" s="8"/>
-      <c r="H113" s="8"/>
+      <c r="G113" s="8">
+        <v>3648187</v>
+      </c>
+      <c r="H113" s="7">
+        <v>4268984</v>
+      </c>
       <c r="I113" s="8"/>
-      <c r="J113" s="8"/>
+      <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
-      <c r="M113" s="28"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:13">
+    </row>
+    <row r="114" spans="1:12">
       <c r="A114" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="8">
         <v>40998</v>
       </c>
       <c r="C114" s="8">
         <v>259127</v>
       </c>
       <c r="D114" s="8">
         <v>428065</v>
       </c>
       <c r="E114" s="8">
         <v>709665</v>
       </c>
       <c r="F114" s="8">
         <v>792836</v>
       </c>
-      <c r="G114" s="8"/>
-      <c r="H114" s="8"/>
+      <c r="G114" s="8">
+        <v>967922</v>
+      </c>
+      <c r="H114" s="7">
+        <v>1119998</v>
+      </c>
       <c r="I114" s="8"/>
-      <c r="J114" s="8"/>
+      <c r="J114" s="28"/>
       <c r="K114" s="28"/>
       <c r="L114" s="28"/>
-      <c r="M114" s="28"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:13">
+    </row>
+    <row r="115" spans="1:12">
       <c r="A115" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B115" s="8">
         <v>17368</v>
       </c>
       <c r="C115" s="8">
         <v>54277</v>
       </c>
       <c r="D115" s="8">
         <v>91186</v>
       </c>
       <c r="E115" s="8">
         <v>128095</v>
       </c>
       <c r="F115" s="8">
         <v>189586</v>
       </c>
-      <c r="G115" s="8"/>
-      <c r="H115" s="8"/>
+      <c r="G115" s="8">
+        <v>251077</v>
+      </c>
+      <c r="H115" s="7">
+        <v>307023</v>
+      </c>
       <c r="I115" s="8"/>
-      <c r="J115" s="8"/>
+      <c r="J115" s="28"/>
       <c r="K115" s="28"/>
       <c r="L115" s="28"/>
-      <c r="M115" s="28"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:13">
+    </row>
+    <row r="116" spans="1:12">
       <c r="A116" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B116" s="8">
         <v>943443</v>
       </c>
       <c r="C116" s="8">
         <v>2236861</v>
       </c>
       <c r="D116" s="8">
         <v>3721968</v>
       </c>
       <c r="E116" s="8">
         <v>5584280</v>
       </c>
       <c r="F116" s="8">
         <v>7023525</v>
       </c>
-      <c r="G116" s="8"/>
-      <c r="H116" s="8"/>
+      <c r="G116" s="8">
+        <v>8843897</v>
+      </c>
+      <c r="H116" s="7">
+        <v>10362448</v>
+      </c>
       <c r="I116" s="8"/>
-      <c r="J116" s="8"/>
+      <c r="J116" s="28"/>
       <c r="K116" s="28"/>
       <c r="L116" s="28"/>
-      <c r="M116" s="28"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:13" ht="45">
+    </row>
+    <row r="117" spans="1:12" ht="45">
       <c r="A117" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B117" s="8">
         <v>3069394</v>
       </c>
       <c r="C117" s="8">
         <v>4815494</v>
       </c>
       <c r="D117" s="8">
         <v>8083540</v>
       </c>
       <c r="E117" s="8">
         <v>9687895</v>
       </c>
       <c r="F117" s="8">
         <v>11210475</v>
       </c>
-      <c r="G117" s="8"/>
-      <c r="H117" s="8"/>
+      <c r="G117" s="8">
+        <v>14284205</v>
+      </c>
+      <c r="H117" s="7">
+        <v>17565812</v>
+      </c>
       <c r="I117" s="8"/>
-      <c r="J117" s="8"/>
+      <c r="J117" s="28"/>
       <c r="K117" s="28"/>
       <c r="L117" s="28"/>
-      <c r="M117" s="28"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:13">
+    </row>
+    <row r="118" spans="1:12">
       <c r="A118" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B118" s="8">
         <v>2222392</v>
       </c>
       <c r="C118" s="8">
         <v>2808502</v>
       </c>
       <c r="D118" s="8">
         <v>4949820</v>
       </c>
       <c r="E118" s="8">
         <v>5409272</v>
       </c>
       <c r="F118" s="8">
         <v>6025392</v>
       </c>
-      <c r="G118" s="8"/>
-      <c r="H118" s="8"/>
+      <c r="G118" s="8">
+        <v>8093648</v>
+      </c>
+      <c r="H118" s="7">
+        <v>10353536</v>
+      </c>
       <c r="I118" s="8"/>
-      <c r="J118" s="8"/>
+      <c r="J118" s="28"/>
       <c r="K118" s="28"/>
       <c r="L118" s="28"/>
-      <c r="M118" s="28"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:13">
+    </row>
+    <row r="119" spans="1:12">
       <c r="A119" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="8">
         <v>839</v>
       </c>
       <c r="C119" s="8">
         <v>7906</v>
       </c>
       <c r="D119" s="8">
         <v>14973</v>
       </c>
       <c r="E119" s="8">
         <v>22039</v>
       </c>
       <c r="F119" s="8">
         <v>38349</v>
       </c>
-      <c r="G119" s="8"/>
-      <c r="H119" s="8"/>
+      <c r="G119" s="8">
+        <v>54659</v>
+      </c>
+      <c r="H119" s="7">
+        <v>70969</v>
+      </c>
       <c r="I119" s="8"/>
-      <c r="J119" s="8"/>
+      <c r="J119" s="28"/>
       <c r="K119" s="28"/>
       <c r="L119" s="28"/>
-      <c r="M119" s="28"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:13">
+    </row>
+    <row r="120" spans="1:12">
       <c r="A120" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="8">
         <v>19219</v>
       </c>
       <c r="C120" s="8">
         <v>37324</v>
       </c>
       <c r="D120" s="8">
         <v>55429</v>
       </c>
       <c r="E120" s="8">
         <v>73535</v>
       </c>
       <c r="F120" s="8">
         <v>83967</v>
       </c>
-      <c r="G120" s="8"/>
-      <c r="H120" s="8"/>
+      <c r="G120" s="8">
+        <v>94400</v>
+      </c>
+      <c r="H120" s="7">
+        <v>104833</v>
+      </c>
       <c r="I120" s="8"/>
-      <c r="J120" s="8"/>
+      <c r="J120" s="28"/>
       <c r="K120" s="28"/>
       <c r="L120" s="28"/>
-      <c r="M120" s="28"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:13">
+    </row>
+    <row r="121" spans="1:12">
       <c r="A121" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="8">
         <v>430055</v>
       </c>
       <c r="C121" s="8">
         <v>1058027</v>
       </c>
       <c r="D121" s="8">
         <v>1652739</v>
       </c>
       <c r="E121" s="8">
         <v>2265627</v>
       </c>
       <c r="F121" s="8">
         <v>2785870</v>
       </c>
-      <c r="G121" s="8"/>
-      <c r="H121" s="8"/>
+      <c r="G121" s="8">
+        <v>3405128</v>
+      </c>
+      <c r="H121" s="7">
+        <v>4040631</v>
+      </c>
       <c r="I121" s="8"/>
-      <c r="J121" s="8"/>
+      <c r="J121" s="28"/>
       <c r="K121" s="28"/>
       <c r="L121" s="28"/>
-      <c r="M121" s="28"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:13">
+    </row>
+    <row r="122" spans="1:12">
       <c r="A122" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="8">
         <v>169037</v>
       </c>
       <c r="C122" s="8">
         <v>269675</v>
       </c>
       <c r="D122" s="8">
         <v>370312</v>
       </c>
       <c r="E122" s="8">
         <v>470950</v>
       </c>
       <c r="F122" s="8">
         <v>566084</v>
       </c>
-      <c r="G122" s="8"/>
-      <c r="H122" s="8"/>
+      <c r="G122" s="8">
+        <v>661218</v>
+      </c>
+      <c r="H122" s="7">
+        <v>756352</v>
+      </c>
       <c r="I122" s="8"/>
-      <c r="J122" s="8"/>
+      <c r="J122" s="28"/>
       <c r="K122" s="28"/>
       <c r="L122" s="28"/>
-      <c r="M122" s="28"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:13">
+    </row>
+    <row r="123" spans="1:12">
       <c r="A123" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B123" s="8">
         <v>227853</v>
       </c>
       <c r="C123" s="8">
         <v>634060</v>
       </c>
       <c r="D123" s="8">
         <v>1040266</v>
       </c>
       <c r="E123" s="8">
         <v>1446473</v>
       </c>
       <c r="F123" s="8">
         <v>1710813</v>
       </c>
-      <c r="G123" s="8"/>
-      <c r="H123" s="8"/>
+      <c r="G123" s="8">
+        <v>1975152</v>
+      </c>
+      <c r="H123" s="7">
+        <v>2239492</v>
+      </c>
       <c r="I123" s="8"/>
-      <c r="J123" s="8"/>
+      <c r="J123" s="28"/>
       <c r="K123" s="28"/>
       <c r="L123" s="28"/>
-      <c r="M123" s="28"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:13" ht="22.5">
+    </row>
+    <row r="124" spans="1:12" ht="22.5">
       <c r="A124" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B124" s="8">
         <v>3581836</v>
       </c>
       <c r="C124" s="8">
         <v>8902623</v>
       </c>
       <c r="D124" s="8">
         <v>14127703</v>
       </c>
       <c r="E124" s="8">
         <v>20414568</v>
       </c>
       <c r="F124" s="8">
         <v>25198750</v>
       </c>
-      <c r="G124" s="8"/>
-      <c r="H124" s="8"/>
+      <c r="G124" s="8">
+        <v>30651727</v>
+      </c>
+      <c r="H124" s="7">
+        <v>36368604</v>
+      </c>
       <c r="I124" s="8"/>
-      <c r="J124" s="8"/>
+      <c r="J124" s="28"/>
       <c r="K124" s="28"/>
       <c r="L124" s="28"/>
-      <c r="M124" s="28"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:13">
+    </row>
+    <row r="125" spans="1:12">
       <c r="A125" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B125" s="8">
         <v>55673</v>
       </c>
       <c r="C125" s="8">
         <v>287166</v>
       </c>
       <c r="D125" s="8">
         <v>518660</v>
       </c>
       <c r="E125" s="8">
         <v>750154</v>
       </c>
       <c r="F125" s="8">
         <v>787980</v>
       </c>
-      <c r="G125" s="8"/>
-      <c r="H125" s="8"/>
+      <c r="G125" s="8">
+        <v>825807</v>
+      </c>
+      <c r="H125" s="7">
+        <v>881509</v>
+      </c>
       <c r="I125" s="8"/>
-      <c r="J125" s="8"/>
+      <c r="J125" s="28"/>
       <c r="K125" s="28"/>
       <c r="L125" s="28"/>
-      <c r="M125" s="28"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:13">
+    </row>
+    <row r="126" spans="1:12">
       <c r="A126" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B126" s="8">
         <v>1098926</v>
       </c>
       <c r="C126" s="8">
         <v>2392021</v>
       </c>
       <c r="D126" s="8">
         <v>3735411</v>
       </c>
       <c r="E126" s="8">
         <v>5238564</v>
       </c>
       <c r="F126" s="8">
         <v>6681826</v>
       </c>
-      <c r="G126" s="8"/>
-      <c r="H126" s="8"/>
+      <c r="G126" s="8">
+        <v>8395977</v>
+      </c>
+      <c r="H126" s="7">
+        <v>10281852</v>
+      </c>
       <c r="I126" s="8"/>
-      <c r="J126" s="8"/>
+      <c r="J126" s="28"/>
       <c r="K126" s="28"/>
       <c r="L126" s="28"/>
-      <c r="M126" s="28"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:13">
+    </row>
+    <row r="127" spans="1:12">
       <c r="A127" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B127" s="8">
         <v>134483</v>
       </c>
       <c r="C127" s="8">
         <v>358160</v>
       </c>
       <c r="D127" s="8">
         <v>679510</v>
       </c>
       <c r="E127" s="8">
         <v>1078100</v>
       </c>
       <c r="F127" s="8">
         <v>1339532</v>
       </c>
-      <c r="G127" s="8"/>
-      <c r="H127" s="8"/>
+      <c r="G127" s="8">
+        <v>1670818</v>
+      </c>
+      <c r="H127" s="7">
+        <v>2077871</v>
+      </c>
       <c r="I127" s="8"/>
-      <c r="J127" s="8"/>
+      <c r="J127" s="28"/>
       <c r="K127" s="28"/>
       <c r="L127" s="28"/>
-      <c r="M127" s="28"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:13">
+    </row>
+    <row r="128" spans="1:12">
       <c r="A128" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B128" s="8">
         <v>97313</v>
       </c>
       <c r="C128" s="8">
         <v>146666</v>
       </c>
       <c r="D128" s="8">
         <v>196018</v>
       </c>
       <c r="E128" s="8">
         <v>245371</v>
       </c>
       <c r="F128" s="8">
         <v>272178</v>
       </c>
-      <c r="G128" s="8"/>
-      <c r="H128" s="8"/>
+      <c r="G128" s="8">
+        <v>298984</v>
+      </c>
+      <c r="H128" s="7">
+        <v>331937</v>
+      </c>
       <c r="I128" s="8"/>
-      <c r="J128" s="8"/>
+      <c r="J128" s="28"/>
       <c r="K128" s="28"/>
       <c r="L128" s="28"/>
-      <c r="M128" s="28"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:13">
+    </row>
+    <row r="129" spans="1:12">
       <c r="A129" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B129" s="8">
         <v>1728779</v>
       </c>
       <c r="C129" s="8">
         <v>4103704</v>
       </c>
       <c r="D129" s="8">
         <v>6439130</v>
       </c>
       <c r="E129" s="8">
         <v>8857189</v>
       </c>
       <c r="F129" s="8">
         <v>10879421</v>
       </c>
-      <c r="G129" s="8"/>
-      <c r="H129" s="8"/>
+      <c r="G129" s="8">
+        <v>12625575</v>
+      </c>
+      <c r="H129" s="7">
+        <v>14307557</v>
+      </c>
       <c r="I129" s="8"/>
-      <c r="J129" s="8"/>
+      <c r="J129" s="28"/>
       <c r="K129" s="28"/>
       <c r="L129" s="28"/>
-      <c r="M129" s="28"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:13">
+    </row>
+    <row r="130" spans="1:12">
       <c r="A130" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B130" s="8">
         <v>325008</v>
       </c>
       <c r="C130" s="8">
         <v>1073225</v>
       </c>
       <c r="D130" s="8">
         <v>1658922</v>
       </c>
       <c r="E130" s="8">
         <v>2816199</v>
       </c>
       <c r="F130" s="8">
         <v>3476748</v>
       </c>
-      <c r="G130" s="8"/>
-      <c r="H130" s="8"/>
+      <c r="G130" s="8">
+        <v>4630041</v>
+      </c>
+      <c r="H130" s="7">
+        <v>5797430</v>
+      </c>
       <c r="I130" s="8"/>
-      <c r="J130" s="8"/>
+      <c r="J130" s="28"/>
       <c r="K130" s="28"/>
       <c r="L130" s="28"/>
-      <c r="M130" s="28"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:13">
+    </row>
+    <row r="131" spans="1:12">
       <c r="A131" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B131" s="8">
         <v>6095</v>
       </c>
       <c r="C131" s="8">
         <v>92298</v>
       </c>
       <c r="D131" s="8">
         <v>178501</v>
       </c>
       <c r="E131" s="8">
         <v>264704</v>
       </c>
       <c r="F131" s="8">
         <v>286212</v>
       </c>
-      <c r="G131" s="8"/>
-      <c r="H131" s="8"/>
+      <c r="G131" s="8">
+        <v>307720</v>
+      </c>
+      <c r="H131" s="7">
+        <v>327455</v>
+      </c>
       <c r="I131" s="8"/>
-      <c r="J131" s="8"/>
+      <c r="J131" s="28"/>
       <c r="K131" s="28"/>
       <c r="L131" s="28"/>
-      <c r="M131" s="28"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:13">
+    </row>
+    <row r="132" spans="1:12">
       <c r="A132" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B132" s="8">
         <v>135559</v>
       </c>
       <c r="C132" s="8">
         <v>449384</v>
       </c>
       <c r="D132" s="8">
         <v>721552</v>
       </c>
       <c r="E132" s="8">
         <v>1164290</v>
       </c>
       <c r="F132" s="8">
         <v>1474858</v>
       </c>
-      <c r="G132" s="8"/>
-      <c r="H132" s="8"/>
+      <c r="G132" s="8">
+        <v>1896811</v>
+      </c>
+      <c r="H132" s="7">
+        <v>2362999</v>
+      </c>
       <c r="I132" s="8"/>
-      <c r="J132" s="8"/>
+      <c r="J132" s="28"/>
       <c r="K132" s="28"/>
       <c r="L132" s="28"/>
-      <c r="M132" s="28"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:13" ht="33.75">
+    </row>
+    <row r="133" spans="1:12" ht="33.75">
       <c r="A133" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="8">
         <v>5929752</v>
       </c>
       <c r="C133" s="8">
         <v>15160271</v>
       </c>
       <c r="D133" s="8">
         <v>26063917</v>
       </c>
       <c r="E133" s="8">
         <v>39690962</v>
       </c>
       <c r="F133" s="8">
         <v>54123756</v>
       </c>
-      <c r="G133" s="8"/>
-      <c r="H133" s="8"/>
+      <c r="G133" s="8">
+        <v>68464533</v>
+      </c>
+      <c r="H133" s="7">
+        <v>83661432</v>
+      </c>
       <c r="I133" s="8"/>
-      <c r="J133" s="8"/>
+      <c r="J133" s="28"/>
       <c r="K133" s="28"/>
       <c r="L133" s="28"/>
-      <c r="M133" s="28"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:13">
+    </row>
+    <row r="134" spans="1:12">
       <c r="A134" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B134" s="8">
         <v>17638</v>
       </c>
       <c r="C134" s="8">
         <v>29366</v>
       </c>
       <c r="D134" s="8">
         <v>41094</v>
       </c>
       <c r="E134" s="8">
         <v>52821</v>
       </c>
       <c r="F134" s="8">
         <v>103331</v>
       </c>
-      <c r="G134" s="8"/>
-      <c r="H134" s="8"/>
+      <c r="G134" s="8">
+        <v>153841</v>
+      </c>
+      <c r="H134" s="7">
+        <v>201917</v>
+      </c>
       <c r="I134" s="8"/>
-      <c r="J134" s="8"/>
+      <c r="J134" s="28"/>
       <c r="K134" s="28"/>
       <c r="L134" s="28"/>
-      <c r="M134" s="28"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:13">
+    </row>
+    <row r="135" spans="1:12">
       <c r="A135" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B135" s="8">
         <v>729955</v>
       </c>
       <c r="C135" s="8">
         <v>2795646</v>
       </c>
       <c r="D135" s="8">
         <v>4875456</v>
       </c>
       <c r="E135" s="8">
         <v>7063728</v>
       </c>
       <c r="F135" s="8">
         <v>8853436</v>
       </c>
-      <c r="G135" s="8"/>
-      <c r="H135" s="8"/>
+      <c r="G135" s="8">
+        <v>10878474</v>
+      </c>
+      <c r="H135" s="7">
+        <v>12661887</v>
+      </c>
       <c r="I135" s="8"/>
-      <c r="J135" s="8"/>
+      <c r="J135" s="28"/>
       <c r="K135" s="28"/>
       <c r="L135" s="28"/>
-      <c r="M135" s="28"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:13">
+    </row>
+    <row r="136" spans="1:12">
       <c r="A136" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B136" s="8">
         <v>5393</v>
       </c>
       <c r="C136" s="8">
         <v>25096</v>
       </c>
       <c r="D136" s="8">
         <v>44799</v>
       </c>
       <c r="E136" s="8">
         <v>64502</v>
       </c>
       <c r="F136" s="8">
         <v>65552</v>
       </c>
-      <c r="G136" s="8"/>
-      <c r="H136" s="8"/>
+      <c r="G136" s="8">
+        <v>66603</v>
+      </c>
+      <c r="H136" s="7">
+        <v>68332</v>
+      </c>
       <c r="I136" s="8"/>
-      <c r="J136" s="8"/>
+      <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
-      <c r="M136" s="28"/>
-[...1 lines deleted...]
-    <row r="137" spans="1:13">
+    </row>
+    <row r="137" spans="1:12">
       <c r="A137" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B137" s="8">
         <v>2281</v>
       </c>
       <c r="C137" s="8">
         <v>10565</v>
       </c>
       <c r="D137" s="8">
         <v>18849</v>
       </c>
       <c r="E137" s="8">
         <v>27133</v>
       </c>
       <c r="F137" s="8">
         <v>29110</v>
       </c>
-      <c r="G137" s="8"/>
-      <c r="H137" s="8"/>
+      <c r="G137" s="8">
+        <v>31086</v>
+      </c>
+      <c r="H137" s="7">
+        <v>32833</v>
+      </c>
       <c r="I137" s="8"/>
-      <c r="J137" s="8"/>
+      <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
-      <c r="M137" s="28"/>
-[...1 lines deleted...]
-    <row r="138" spans="1:13">
+    </row>
+    <row r="138" spans="1:12">
       <c r="A138" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B138" s="8">
         <v>1512310</v>
       </c>
       <c r="C138" s="8">
         <v>3448659</v>
       </c>
       <c r="D138" s="8">
         <v>6236364</v>
       </c>
       <c r="E138" s="8">
         <v>10757282</v>
       </c>
       <c r="F138" s="8">
         <v>17510208</v>
       </c>
-      <c r="G138" s="8"/>
-      <c r="H138" s="8"/>
+      <c r="G138" s="8">
+        <v>24293599</v>
+      </c>
+      <c r="H138" s="7">
+        <v>30858275</v>
+      </c>
       <c r="I138" s="8"/>
-      <c r="J138" s="8"/>
+      <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
-      <c r="M138" s="28"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:13">
+    </row>
+    <row r="139" spans="1:12">
       <c r="A139" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B139" s="8">
         <v>44114</v>
       </c>
       <c r="C139" s="8">
         <v>70766</v>
       </c>
       <c r="D139" s="8">
         <v>97417</v>
       </c>
       <c r="E139" s="8">
         <v>124068</v>
       </c>
       <c r="F139" s="8">
         <v>156522</v>
       </c>
-      <c r="G139" s="8"/>
-      <c r="H139" s="8"/>
+      <c r="G139" s="8">
+        <v>188976</v>
+      </c>
+      <c r="H139" s="7">
+        <v>227567</v>
+      </c>
       <c r="I139" s="8"/>
-      <c r="J139" s="8"/>
+      <c r="J139" s="28"/>
       <c r="K139" s="28"/>
       <c r="L139" s="28"/>
-      <c r="M139" s="28"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:13">
+    </row>
+    <row r="140" spans="1:12">
       <c r="A140" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B140" s="8">
         <v>56102</v>
       </c>
       <c r="C140" s="8">
         <v>72971</v>
       </c>
       <c r="D140" s="8">
         <v>86658</v>
       </c>
       <c r="E140" s="8">
         <v>100344</v>
       </c>
       <c r="F140" s="8">
         <v>138923</v>
       </c>
-      <c r="G140" s="8"/>
-      <c r="H140" s="8"/>
+      <c r="G140" s="8">
+        <v>177502</v>
+      </c>
+      <c r="H140" s="7">
+        <v>222811</v>
+      </c>
       <c r="I140" s="8"/>
-      <c r="J140" s="8"/>
+      <c r="J140" s="28"/>
       <c r="K140" s="28"/>
       <c r="L140" s="28"/>
-      <c r="M140" s="28"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:13">
+    </row>
+    <row r="141" spans="1:12">
       <c r="A141" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B141" s="8">
         <v>3561959</v>
       </c>
       <c r="C141" s="8">
         <v>8707205</v>
       </c>
       <c r="D141" s="8">
         <v>14663284</v>
       </c>
       <c r="E141" s="8">
         <v>21501087</v>
       </c>
       <c r="F141" s="8">
         <v>27266679</v>
       </c>
-      <c r="G141" s="8"/>
-      <c r="H141" s="8"/>
+      <c r="G141" s="8">
+        <v>32674457</v>
+      </c>
+      <c r="H141" s="7">
+        <v>39387816</v>
+      </c>
       <c r="I141" s="8"/>
-      <c r="J141" s="8"/>
+      <c r="J141" s="28"/>
       <c r="K141" s="28"/>
       <c r="L141" s="28"/>
-      <c r="M141" s="28"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:13">
+    </row>
+    <row r="142" spans="1:12">
       <c r="A142" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="8">
         <v>4524010</v>
       </c>
       <c r="C142" s="8">
         <v>14498893</v>
       </c>
       <c r="D142" s="8">
         <v>22909221</v>
       </c>
       <c r="E142" s="8">
         <v>34200388</v>
       </c>
       <c r="F142" s="8">
         <v>44007520</v>
       </c>
-      <c r="G142" s="8"/>
-      <c r="H142" s="8"/>
+      <c r="G142" s="8">
+        <v>55954446</v>
+      </c>
+      <c r="H142" s="7">
+        <v>66704760</v>
+      </c>
       <c r="I142" s="8"/>
-      <c r="J142" s="8"/>
+      <c r="J142" s="28"/>
       <c r="K142" s="28"/>
       <c r="L142" s="28"/>
-      <c r="M142" s="28"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:13">
+    </row>
+    <row r="143" spans="1:12">
       <c r="A143" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B143" s="8">
         <v>4633</v>
       </c>
       <c r="C143" s="8">
         <v>6235</v>
       </c>
       <c r="D143" s="8">
         <v>7836</v>
       </c>
       <c r="E143" s="8">
         <v>9437</v>
       </c>
       <c r="F143" s="8">
         <v>13504</v>
       </c>
-      <c r="G143" s="8"/>
-      <c r="H143" s="8"/>
+      <c r="G143" s="8">
+        <v>17570</v>
+      </c>
+      <c r="H143" s="7">
+        <v>21636</v>
+      </c>
       <c r="I143" s="8"/>
-      <c r="J143" s="8"/>
+      <c r="J143" s="28"/>
       <c r="K143" s="28"/>
       <c r="L143" s="28"/>
-      <c r="M143" s="28"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:13">
+    </row>
+    <row r="144" spans="1:12">
       <c r="A144" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B144" s="8">
         <v>89284</v>
       </c>
       <c r="C144" s="8">
         <v>244200</v>
       </c>
       <c r="D144" s="8">
         <v>399116</v>
       </c>
       <c r="E144" s="8">
         <v>554032</v>
       </c>
       <c r="F144" s="8">
         <v>604357</v>
       </c>
-      <c r="G144" s="8"/>
-      <c r="H144" s="8"/>
+      <c r="G144" s="8">
+        <v>654682</v>
+      </c>
+      <c r="H144" s="7">
+        <v>685399</v>
+      </c>
       <c r="I144" s="8"/>
-      <c r="J144" s="8"/>
+      <c r="J144" s="28"/>
       <c r="K144" s="28"/>
       <c r="L144" s="28"/>
-      <c r="M144" s="28"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:13">
+    </row>
+    <row r="145" spans="1:12">
       <c r="A145" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="8">
         <v>44</v>
       </c>
-      <c r="G145" s="8"/>
-      <c r="H145" s="8"/>
+      <c r="G145" s="8">
+        <v>87</v>
+      </c>
+      <c r="H145" s="7">
+        <v>3887</v>
+      </c>
       <c r="I145" s="8"/>
-      <c r="J145" s="8"/>
+      <c r="J145" s="28"/>
       <c r="K145" s="28"/>
       <c r="L145" s="28"/>
-      <c r="M145" s="28"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:13">
+    </row>
+    <row r="146" spans="1:12">
       <c r="A146" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B146" s="8">
         <v>3087171</v>
       </c>
       <c r="C146" s="8">
         <v>7709196</v>
       </c>
       <c r="D146" s="8">
         <v>11044665</v>
       </c>
       <c r="E146" s="8">
         <v>15980509</v>
       </c>
       <c r="F146" s="8">
         <v>21215373</v>
       </c>
-      <c r="G146" s="8"/>
-      <c r="H146" s="8"/>
+      <c r="G146" s="8">
+        <v>27071993</v>
+      </c>
+      <c r="H146" s="7">
+        <v>32851961</v>
+      </c>
       <c r="I146" s="8"/>
-      <c r="J146" s="8"/>
+      <c r="J146" s="28"/>
       <c r="K146" s="28"/>
       <c r="L146" s="28"/>
-      <c r="M146" s="28"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:13">
+    </row>
+    <row r="147" spans="1:12">
       <c r="A147" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B147" s="8">
         <v>489600</v>
       </c>
       <c r="C147" s="8">
         <v>769590</v>
       </c>
       <c r="D147" s="8">
         <v>1139850</v>
       </c>
       <c r="E147" s="8">
         <v>2174130</v>
       </c>
       <c r="F147" s="8">
         <v>3659760</v>
       </c>
-      <c r="G147" s="8"/>
-      <c r="H147" s="8"/>
+      <c r="G147" s="8">
+        <v>4808790</v>
+      </c>
+      <c r="H147" s="7">
+        <v>5852250</v>
+      </c>
       <c r="I147" s="8"/>
-      <c r="J147" s="8"/>
+      <c r="J147" s="28"/>
       <c r="K147" s="28"/>
       <c r="L147" s="28"/>
-      <c r="M147" s="28"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:13">
+    </row>
+    <row r="148" spans="1:12">
       <c r="A148" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B148" s="8">
         <v>174</v>
       </c>
       <c r="C148" s="8">
         <v>4039</v>
       </c>
       <c r="D148" s="8">
         <v>7903</v>
       </c>
       <c r="E148" s="8">
         <v>11767</v>
       </c>
       <c r="F148" s="8">
         <v>12548</v>
       </c>
-      <c r="G148" s="8"/>
-      <c r="H148" s="8"/>
+      <c r="G148" s="8">
+        <v>13329</v>
+      </c>
+      <c r="H148" s="7">
+        <v>14109</v>
+      </c>
       <c r="I148" s="8"/>
-      <c r="J148" s="8"/>
+      <c r="J148" s="28"/>
       <c r="K148" s="28"/>
       <c r="L148" s="28"/>
-      <c r="M148" s="28"/>
-[...1 lines deleted...]
-    <row r="149" spans="1:13">
+    </row>
+    <row r="149" spans="1:12">
       <c r="A149" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B149" s="8">
         <v>853147</v>
       </c>
       <c r="C149" s="8">
         <v>5765632</v>
       </c>
       <c r="D149" s="8">
         <v>10309848</v>
       </c>
       <c r="E149" s="8">
         <v>15470509</v>
       </c>
       <c r="F149" s="8">
         <v>18501929</v>
       </c>
-      <c r="G149" s="8"/>
-      <c r="H149" s="8"/>
+      <c r="G149" s="8">
+        <v>23387990</v>
+      </c>
+      <c r="H149" s="7">
+        <v>27275512</v>
+      </c>
       <c r="I149" s="8"/>
-      <c r="J149" s="8"/>
+      <c r="J149" s="28"/>
       <c r="K149" s="28"/>
       <c r="L149" s="28"/>
-      <c r="M149" s="28"/>
-[...1 lines deleted...]
-    <row r="150" spans="1:13" ht="22.5">
+    </row>
+    <row r="150" spans="1:12" ht="22.5">
       <c r="A150" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B150" s="8">
         <v>2828212</v>
       </c>
       <c r="C150" s="8">
         <v>11287628</v>
       </c>
       <c r="D150" s="8">
         <v>18071062</v>
       </c>
       <c r="E150" s="8">
         <v>26488811</v>
       </c>
       <c r="F150" s="8">
         <v>33267216</v>
       </c>
-      <c r="G150" s="8"/>
-      <c r="H150" s="8"/>
+      <c r="G150" s="8">
+        <v>42088225</v>
+      </c>
+      <c r="H150" s="7">
+        <v>49748087</v>
+      </c>
       <c r="I150" s="8"/>
-      <c r="J150" s="8"/>
+      <c r="J150" s="28"/>
       <c r="K150" s="28"/>
       <c r="L150" s="28"/>
-      <c r="M150" s="28"/>
-[...1 lines deleted...]
-    <row r="151" spans="1:13">
+    </row>
+    <row r="151" spans="1:12">
       <c r="A151" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="G151" s="8"/>
-      <c r="H151" s="8"/>
+      <c r="G151" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H151" s="31" t="s">
+        <v>36</v>
+      </c>
       <c r="I151" s="8"/>
-      <c r="J151" s="8"/>
+      <c r="J151" s="28"/>
       <c r="K151" s="28"/>
       <c r="L151" s="28"/>
-      <c r="M151" s="28"/>
-[...1 lines deleted...]
-    <row r="152" spans="1:13">
+    </row>
+    <row r="152" spans="1:12">
       <c r="A152" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B152" s="8">
         <v>73240</v>
       </c>
       <c r="C152" s="8">
         <v>212112</v>
       </c>
       <c r="D152" s="8">
         <v>350984</v>
       </c>
       <c r="E152" s="8">
         <v>489856</v>
       </c>
       <c r="F152" s="8">
         <v>524137</v>
       </c>
-      <c r="G152" s="8"/>
-      <c r="H152" s="8"/>
+      <c r="G152" s="8">
+        <v>558418</v>
+      </c>
+      <c r="H152" s="7">
+        <v>589135</v>
+      </c>
       <c r="I152" s="8"/>
-      <c r="J152" s="8"/>
+      <c r="J152" s="28"/>
       <c r="K152" s="28"/>
       <c r="L152" s="28"/>
-      <c r="M152" s="28"/>
-[...1 lines deleted...]
-    <row r="153" spans="1:13">
+    </row>
+    <row r="153" spans="1:12">
       <c r="A153" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F153" s="8">
         <v>44</v>
       </c>
-      <c r="G153" s="8"/>
-      <c r="H153" s="8"/>
+      <c r="G153" s="8">
+        <v>87</v>
+      </c>
+      <c r="H153" s="7">
+        <v>3887</v>
+      </c>
       <c r="I153" s="8"/>
-      <c r="J153" s="8"/>
+      <c r="J153" s="28"/>
       <c r="K153" s="28"/>
       <c r="L153" s="28"/>
-      <c r="M153" s="28"/>
-[...1 lines deleted...]
-    <row r="154" spans="1:13">
+    </row>
+    <row r="154" spans="1:12">
       <c r="A154" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B154" s="8">
         <v>2519953</v>
       </c>
       <c r="C154" s="8">
         <v>6624291</v>
       </c>
       <c r="D154" s="8">
         <v>9159078</v>
       </c>
       <c r="E154" s="8">
         <v>13223270</v>
       </c>
       <c r="F154" s="8">
         <v>17448523</v>
       </c>
-      <c r="G154" s="8"/>
-      <c r="H154" s="8"/>
+      <c r="G154" s="8">
+        <v>22188146</v>
+      </c>
+      <c r="H154" s="7">
+        <v>26721633</v>
+      </c>
       <c r="I154" s="8"/>
-      <c r="J154" s="8"/>
+      <c r="J154" s="28"/>
       <c r="K154" s="28"/>
       <c r="L154" s="28"/>
-      <c r="M154" s="28"/>
-[...1 lines deleted...]
-    <row r="155" spans="1:13">
+    </row>
+    <row r="155" spans="1:12">
       <c r="A155" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B155" s="8">
         <v>174</v>
       </c>
       <c r="C155" s="8">
         <v>4039</v>
       </c>
       <c r="D155" s="8">
         <v>7903</v>
       </c>
       <c r="E155" s="8">
         <v>11767</v>
       </c>
       <c r="F155" s="8">
         <v>12548</v>
       </c>
-      <c r="G155" s="8"/>
-      <c r="H155" s="8"/>
+      <c r="G155" s="8">
+        <v>13329</v>
+      </c>
+      <c r="H155" s="7">
+        <v>14109</v>
+      </c>
       <c r="I155" s="8"/>
-      <c r="J155" s="8"/>
+      <c r="J155" s="28"/>
       <c r="K155" s="28"/>
       <c r="L155" s="28"/>
-      <c r="M155" s="28"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:13">
+    </row>
+    <row r="156" spans="1:12">
       <c r="A156" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B156" s="8">
         <v>234844</v>
       </c>
       <c r="C156" s="8">
         <v>4447184</v>
       </c>
       <c r="D156" s="8">
         <v>8553095</v>
       </c>
       <c r="E156" s="8">
         <v>12763914</v>
       </c>
       <c r="F156" s="8">
         <v>15281959</v>
       </c>
-      <c r="G156" s="8"/>
-      <c r="H156" s="8"/>
+      <c r="G156" s="8">
+        <v>19328240</v>
+      </c>
+      <c r="H156" s="7">
+        <v>22419317</v>
+      </c>
       <c r="I156" s="8"/>
-      <c r="J156" s="8"/>
+      <c r="J156" s="28"/>
       <c r="K156" s="28"/>
       <c r="L156" s="28"/>
-      <c r="M156" s="28"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:13" ht="33.75">
+    </row>
+    <row r="157" spans="1:12" ht="33.75">
       <c r="A157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="8">
         <v>2529966</v>
       </c>
       <c r="C157" s="8">
         <v>8024100</v>
       </c>
       <c r="D157" s="8">
         <v>13112173</v>
       </c>
       <c r="E157" s="8">
         <v>18657718</v>
       </c>
       <c r="F157" s="8">
         <v>23128640</v>
       </c>
-      <c r="G157" s="8"/>
-      <c r="H157" s="8"/>
+      <c r="G157" s="8">
+        <v>28030157</v>
+      </c>
+      <c r="H157" s="7">
+        <v>32809292</v>
+      </c>
       <c r="I157" s="8"/>
-      <c r="J157" s="8"/>
+      <c r="J157" s="28"/>
       <c r="K157" s="28"/>
       <c r="L157" s="28"/>
-      <c r="M157" s="28"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:13">
+    </row>
+    <row r="158" spans="1:12">
       <c r="A158" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B158" s="8">
         <v>36359</v>
       </c>
       <c r="C158" s="8">
         <v>199243</v>
       </c>
       <c r="D158" s="8">
         <v>366287</v>
       </c>
       <c r="E158" s="8">
         <v>532690</v>
       </c>
       <c r="F158" s="8">
         <v>653515</v>
       </c>
-      <c r="G158" s="8"/>
-      <c r="H158" s="8"/>
+      <c r="G158" s="8">
+        <v>822884</v>
+      </c>
+      <c r="H158" s="7">
+        <v>960160</v>
+      </c>
       <c r="I158" s="8"/>
-      <c r="J158" s="8"/>
+      <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
-      <c r="M158" s="28"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:13">
+    </row>
+    <row r="159" spans="1:12">
       <c r="A159" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B159" s="8">
         <v>348240</v>
       </c>
       <c r="C159" s="8">
         <v>1107667</v>
       </c>
       <c r="D159" s="8">
         <v>1893339</v>
       </c>
       <c r="E159" s="8">
         <v>2654293</v>
       </c>
       <c r="F159" s="8">
         <v>3099663</v>
       </c>
-      <c r="G159" s="8"/>
-      <c r="H159" s="8"/>
+      <c r="G159" s="8">
+        <v>3590831</v>
+      </c>
+      <c r="H159" s="7">
+        <v>4156290</v>
+      </c>
       <c r="I159" s="8"/>
-      <c r="J159" s="8"/>
+      <c r="J159" s="28"/>
       <c r="K159" s="28"/>
       <c r="L159" s="28"/>
-      <c r="M159" s="28"/>
-[...1 lines deleted...]
-    <row r="160" spans="1:13">
+    </row>
+    <row r="160" spans="1:12">
       <c r="A160" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="8">
         <v>168998</v>
       </c>
       <c r="C160" s="8">
         <v>365359</v>
       </c>
       <c r="D160" s="8">
         <v>561720</v>
       </c>
       <c r="E160" s="8">
         <v>758081</v>
       </c>
       <c r="F160" s="8">
         <v>801208</v>
       </c>
-      <c r="G160" s="8"/>
-      <c r="H160" s="8"/>
+      <c r="G160" s="8">
+        <v>844335</v>
+      </c>
+      <c r="H160" s="7">
+        <v>907176</v>
+      </c>
       <c r="I160" s="8"/>
-      <c r="J160" s="8"/>
+      <c r="J160" s="28"/>
       <c r="K160" s="28"/>
       <c r="L160" s="28"/>
-      <c r="M160" s="28"/>
-[...1 lines deleted...]
-    <row r="161" spans="1:13">
+    </row>
+    <row r="161" spans="1:12">
       <c r="A161" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="8">
         <v>20862</v>
       </c>
       <c r="C161" s="8">
         <v>78322</v>
       </c>
       <c r="D161" s="8">
         <v>135782</v>
       </c>
       <c r="E161" s="8">
         <v>193242</v>
       </c>
       <c r="F161" s="8">
         <v>231938</v>
       </c>
-      <c r="G161" s="8"/>
-      <c r="H161" s="8"/>
+      <c r="G161" s="8">
+        <v>270634</v>
+      </c>
+      <c r="H161" s="7">
+        <v>309156</v>
+      </c>
       <c r="I161" s="8"/>
-      <c r="J161" s="8"/>
+      <c r="J161" s="28"/>
       <c r="K161" s="28"/>
       <c r="L161" s="28"/>
-      <c r="M161" s="28"/>
-[...1 lines deleted...]
-    <row r="162" spans="1:13">
+    </row>
+    <row r="162" spans="1:12">
       <c r="A162" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="8">
         <v>413511</v>
       </c>
       <c r="C162" s="8">
         <v>1579665</v>
       </c>
       <c r="D162" s="8">
         <v>2732446</v>
       </c>
       <c r="E162" s="8">
         <v>3836159</v>
       </c>
       <c r="F162" s="8">
         <v>4507444</v>
       </c>
-      <c r="G162" s="8"/>
-      <c r="H162" s="8"/>
+      <c r="G162" s="8">
+        <v>5192985</v>
+      </c>
+      <c r="H162" s="7">
+        <v>5846654</v>
+      </c>
       <c r="I162" s="8"/>
-      <c r="J162" s="8"/>
+      <c r="J162" s="28"/>
       <c r="K162" s="28"/>
       <c r="L162" s="28"/>
-      <c r="M162" s="28"/>
-[...1 lines deleted...]
-    <row r="163" spans="1:13">
+    </row>
+    <row r="163" spans="1:12">
       <c r="A163" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="8">
         <v>34532</v>
       </c>
       <c r="C163" s="8">
         <v>74846</v>
       </c>
       <c r="D163" s="8">
         <v>115160</v>
       </c>
       <c r="E163" s="8">
         <v>155474</v>
       </c>
       <c r="F163" s="8">
         <v>178273</v>
       </c>
-      <c r="G163" s="8"/>
-      <c r="H163" s="8"/>
+      <c r="G163" s="8">
+        <v>201072</v>
+      </c>
+      <c r="H163" s="7">
+        <v>227499</v>
+      </c>
       <c r="I163" s="8"/>
-      <c r="J163" s="8"/>
+      <c r="J163" s="28"/>
       <c r="K163" s="28"/>
       <c r="L163" s="28"/>
-      <c r="M163" s="28"/>
-[...1 lines deleted...]
-    <row r="164" spans="1:13">
+    </row>
+    <row r="164" spans="1:12">
       <c r="A164" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="8">
         <v>100366</v>
       </c>
       <c r="C164" s="8">
         <v>449863</v>
       </c>
       <c r="D164" s="8">
         <v>799359</v>
       </c>
       <c r="E164" s="8">
         <v>1148855</v>
       </c>
       <c r="F164" s="8">
         <v>1183901</v>
       </c>
-      <c r="G164" s="8"/>
-      <c r="H164" s="8"/>
+      <c r="G164" s="8">
+        <v>1218947</v>
+      </c>
+      <c r="H164" s="7">
+        <v>1256487</v>
+      </c>
       <c r="I164" s="8"/>
-      <c r="J164" s="8"/>
+      <c r="J164" s="28"/>
       <c r="K164" s="28"/>
       <c r="L164" s="28"/>
-      <c r="M164" s="28"/>
-[...1 lines deleted...]
-    <row r="165" spans="1:13">
+    </row>
+    <row r="165" spans="1:12">
       <c r="A165" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="8">
         <v>1407098</v>
       </c>
       <c r="C165" s="8">
         <v>4169136</v>
       </c>
       <c r="D165" s="8">
         <v>6508082</v>
       </c>
       <c r="E165" s="8">
         <v>9378927</v>
       </c>
       <c r="F165" s="8">
         <v>12472702</v>
       </c>
-      <c r="G165" s="8"/>
-      <c r="H165" s="8"/>
+      <c r="G165" s="8">
+        <v>15888475</v>
+      </c>
+      <c r="H165" s="7">
+        <v>19145876</v>
+      </c>
       <c r="I165" s="8"/>
-      <c r="J165" s="8"/>
+      <c r="J165" s="28"/>
       <c r="K165" s="28"/>
       <c r="L165" s="28"/>
-      <c r="M165" s="28"/>
-[...1 lines deleted...]
-    <row r="166" spans="1:13">
+    </row>
+    <row r="166" spans="1:12">
       <c r="A166" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="8">
         <v>105887541</v>
       </c>
       <c r="C166" s="8">
         <v>203594377</v>
       </c>
       <c r="D166" s="8">
         <v>315602136</v>
       </c>
       <c r="E166" s="8">
         <v>414452894</v>
       </c>
       <c r="F166" s="8">
         <v>491703402</v>
       </c>
-      <c r="G166" s="8"/>
-      <c r="H166" s="8"/>
+      <c r="G166" s="8">
+        <v>588575452</v>
+      </c>
+      <c r="H166" s="7">
+        <v>667424005</v>
+      </c>
       <c r="I166" s="8"/>
-      <c r="J166" s="8"/>
+      <c r="J166" s="28"/>
       <c r="K166" s="28"/>
       <c r="L166" s="28"/>
-      <c r="M166" s="28"/>
-[...1 lines deleted...]
-    <row r="167" spans="1:13">
+    </row>
+    <row r="167" spans="1:12">
       <c r="A167" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B167" s="8">
         <v>645863</v>
       </c>
       <c r="C167" s="8">
         <v>2308172</v>
       </c>
       <c r="D167" s="8">
         <v>4014863</v>
       </c>
       <c r="E167" s="8">
         <v>5975012</v>
       </c>
       <c r="F167" s="8">
         <v>6835807</v>
       </c>
-      <c r="G167" s="8"/>
-      <c r="H167" s="8"/>
+      <c r="G167" s="8">
+        <v>8442399</v>
+      </c>
+      <c r="H167" s="7">
+        <v>9937151</v>
+      </c>
       <c r="I167" s="8"/>
-      <c r="J167" s="8"/>
+      <c r="J167" s="28"/>
       <c r="K167" s="28"/>
       <c r="L167" s="28"/>
-      <c r="M167" s="28"/>
-[...1 lines deleted...]
-    <row r="168" spans="1:13">
+    </row>
+    <row r="168" spans="1:12">
       <c r="A168" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B168" s="8">
         <v>95369471</v>
       </c>
       <c r="C168" s="8">
         <v>175675577</v>
       </c>
       <c r="D168" s="8">
         <v>268455781</v>
       </c>
       <c r="E168" s="8">
         <v>345057912</v>
       </c>
       <c r="F168" s="8">
         <v>407723682</v>
       </c>
-      <c r="G168" s="8"/>
-      <c r="H168" s="8"/>
+      <c r="G168" s="8">
+        <v>486702271</v>
+      </c>
+      <c r="H168" s="7">
+        <v>551382256</v>
+      </c>
       <c r="I168" s="8"/>
-      <c r="J168" s="8"/>
+      <c r="J168" s="28"/>
       <c r="K168" s="28"/>
       <c r="L168" s="28"/>
-      <c r="M168" s="28"/>
-[...1 lines deleted...]
-    <row r="169" spans="1:13">
+    </row>
+    <row r="169" spans="1:12">
       <c r="A169" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B169" s="8">
         <v>237371</v>
       </c>
       <c r="C169" s="8">
         <v>790480</v>
       </c>
       <c r="D169" s="8">
         <v>1341159</v>
       </c>
       <c r="E169" s="8">
         <v>1895280</v>
       </c>
       <c r="F169" s="8">
         <v>2030979</v>
       </c>
-      <c r="G169" s="8"/>
-      <c r="H169" s="8"/>
+      <c r="G169" s="8">
+        <v>2168049</v>
+      </c>
+      <c r="H169" s="7">
+        <v>2318060</v>
+      </c>
       <c r="I169" s="8"/>
-      <c r="J169" s="8"/>
+      <c r="J169" s="28"/>
       <c r="K169" s="28"/>
       <c r="L169" s="28"/>
-      <c r="M169" s="28"/>
-[...1 lines deleted...]
-    <row r="170" spans="1:13">
+    </row>
+    <row r="170" spans="1:12">
       <c r="A170" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B170" s="8">
         <v>656503</v>
       </c>
       <c r="C170" s="8">
         <v>3425126</v>
       </c>
       <c r="D170" s="8">
         <v>6133736</v>
       </c>
       <c r="E170" s="8">
         <v>9209662</v>
       </c>
       <c r="F170" s="8">
         <v>9733991</v>
       </c>
-      <c r="G170" s="8"/>
-      <c r="H170" s="8"/>
+      <c r="G170" s="8">
+        <v>10426036</v>
+      </c>
+      <c r="H170" s="7">
+        <v>10925543</v>
+      </c>
       <c r="I170" s="8"/>
-      <c r="J170" s="8"/>
+      <c r="J170" s="28"/>
       <c r="K170" s="28"/>
       <c r="L170" s="28"/>
-      <c r="M170" s="28"/>
-[...1 lines deleted...]
-    <row r="171" spans="1:13">
+    </row>
+    <row r="171" spans="1:12">
       <c r="A171" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B171" s="8">
         <v>3880667</v>
       </c>
       <c r="C171" s="8">
         <v>8264693</v>
       </c>
       <c r="D171" s="8">
         <v>13113964</v>
       </c>
       <c r="E171" s="8">
         <v>17595031</v>
       </c>
       <c r="F171" s="8">
         <v>21732999</v>
       </c>
-      <c r="G171" s="8"/>
-      <c r="H171" s="8"/>
+      <c r="G171" s="8">
+        <v>25751687</v>
+      </c>
+      <c r="H171" s="7">
+        <v>29859511</v>
+      </c>
       <c r="I171" s="8"/>
-      <c r="J171" s="8"/>
+      <c r="J171" s="28"/>
       <c r="K171" s="28"/>
       <c r="L171" s="28"/>
-      <c r="M171" s="28"/>
-[...1 lines deleted...]
-    <row r="172" spans="1:13">
+    </row>
+    <row r="172" spans="1:12">
       <c r="A172" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B172" s="8">
         <v>1709662</v>
       </c>
       <c r="C172" s="8">
         <v>6525996</v>
       </c>
       <c r="D172" s="8">
         <v>11238464</v>
       </c>
       <c r="E172" s="8">
         <v>18198838</v>
       </c>
       <c r="F172" s="8">
         <v>20083176</v>
       </c>
-      <c r="G172" s="8"/>
-      <c r="H172" s="8"/>
+      <c r="G172" s="8">
+        <v>26768019</v>
+      </c>
+      <c r="H172" s="7">
+        <v>30445277</v>
+      </c>
       <c r="I172" s="8"/>
-      <c r="J172" s="8"/>
+      <c r="J172" s="28"/>
       <c r="K172" s="28"/>
       <c r="L172" s="28"/>
-      <c r="M172" s="28"/>
-[...1 lines deleted...]
-    <row r="173" spans="1:13">
+    </row>
+    <row r="173" spans="1:12">
       <c r="A173" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B173" s="8">
         <v>145135</v>
       </c>
       <c r="C173" s="8">
         <v>381974</v>
       </c>
       <c r="D173" s="8">
         <v>646863</v>
       </c>
       <c r="E173" s="8">
         <v>1049137</v>
       </c>
       <c r="F173" s="8">
         <v>1165259</v>
       </c>
-      <c r="G173" s="8"/>
-      <c r="H173" s="8"/>
+      <c r="G173" s="8">
+        <v>1402991</v>
+      </c>
+      <c r="H173" s="7">
+        <v>1522641</v>
+      </c>
       <c r="I173" s="8"/>
-      <c r="J173" s="8"/>
+      <c r="J173" s="28"/>
       <c r="K173" s="28"/>
       <c r="L173" s="28"/>
-      <c r="M173" s="28"/>
-[...1 lines deleted...]
-    <row r="174" spans="1:13">
+    </row>
+    <row r="174" spans="1:12">
       <c r="A174" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B174" s="8">
         <v>3242870</v>
       </c>
       <c r="C174" s="8">
         <v>6222362</v>
       </c>
       <c r="D174" s="8">
         <v>10657308</v>
       </c>
       <c r="E174" s="8">
         <v>15472026</v>
       </c>
       <c r="F174" s="8">
         <v>22397515</v>
       </c>
-      <c r="G174" s="8"/>
-      <c r="H174" s="8"/>
+      <c r="G174" s="8">
+        <v>26914005</v>
+      </c>
+      <c r="H174" s="7">
+        <v>31033573</v>
+      </c>
       <c r="I174" s="8"/>
-      <c r="J174" s="8"/>
+      <c r="J174" s="28"/>
       <c r="K174" s="28"/>
       <c r="L174" s="28"/>
-      <c r="M174" s="28"/>
-[...1 lines deleted...]
-    <row r="175" spans="1:13" ht="45">
+    </row>
+    <row r="175" spans="1:12" ht="45">
       <c r="A175" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B175" s="8">
         <v>2993052</v>
       </c>
       <c r="C175" s="8">
         <v>8326719</v>
       </c>
       <c r="D175" s="8">
         <v>13606920</v>
       </c>
       <c r="E175" s="8">
         <v>21402332</v>
       </c>
       <c r="F175" s="8">
         <v>23843663</v>
       </c>
-      <c r="G175" s="8"/>
-      <c r="H175" s="8"/>
+      <c r="G175" s="8">
+        <v>32190238</v>
+      </c>
+      <c r="H175" s="7">
+        <v>37661195</v>
+      </c>
       <c r="I175" s="8"/>
-      <c r="J175" s="8"/>
+      <c r="J175" s="28"/>
       <c r="K175" s="28"/>
       <c r="L175" s="28"/>
-      <c r="M175" s="28"/>
-[...1 lines deleted...]
-    <row r="176" spans="1:13">
+    </row>
+    <row r="176" spans="1:12">
       <c r="A176" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B176" s="8">
         <v>347410</v>
       </c>
       <c r="C176" s="8">
         <v>720919</v>
       </c>
       <c r="D176" s="8">
         <v>1129820</v>
       </c>
       <c r="E176" s="8">
         <v>1653715</v>
       </c>
       <c r="F176" s="8">
         <v>2200208</v>
       </c>
-      <c r="G176" s="8"/>
-      <c r="H176" s="8"/>
+      <c r="G176" s="8">
+        <v>3006268</v>
+      </c>
+      <c r="H176" s="7">
+        <v>3751438</v>
+      </c>
       <c r="I176" s="8"/>
-      <c r="J176" s="8"/>
+      <c r="J176" s="28"/>
       <c r="K176" s="28"/>
       <c r="L176" s="28"/>
-      <c r="M176" s="28"/>
-[...1 lines deleted...]
-    <row r="177" spans="1:13">
+    </row>
+    <row r="177" spans="1:12">
       <c r="A177" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B177" s="8">
         <v>542252</v>
       </c>
       <c r="C177" s="8">
         <v>1026954</v>
       </c>
       <c r="D177" s="8">
         <v>1697820</v>
       </c>
       <c r="E177" s="8">
         <v>2711542</v>
       </c>
       <c r="F177" s="8">
         <v>3112870</v>
       </c>
-      <c r="G177" s="8"/>
-      <c r="H177" s="8"/>
+      <c r="G177" s="8">
+        <v>4245749</v>
+      </c>
+      <c r="H177" s="7">
+        <v>5553288</v>
+      </c>
       <c r="I177" s="8"/>
-      <c r="J177" s="8"/>
+      <c r="J177" s="28"/>
       <c r="K177" s="28"/>
       <c r="L177" s="28"/>
-      <c r="M177" s="28"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:13">
+    </row>
+    <row r="178" spans="1:12">
       <c r="A178" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B178" s="8">
         <v>5624</v>
       </c>
       <c r="C178" s="8">
         <v>80169</v>
       </c>
       <c r="D178" s="8">
         <v>154714</v>
       </c>
       <c r="E178" s="8">
         <v>229259</v>
       </c>
       <c r="F178" s="8">
         <v>232370</v>
       </c>
-      <c r="G178" s="8"/>
-      <c r="H178" s="8"/>
+      <c r="G178" s="8">
+        <v>235481</v>
+      </c>
+      <c r="H178" s="7">
+        <v>238592</v>
+      </c>
       <c r="I178" s="8"/>
-      <c r="J178" s="8"/>
+      <c r="J178" s="28"/>
       <c r="K178" s="28"/>
       <c r="L178" s="28"/>
-      <c r="M178" s="28"/>
-[...1 lines deleted...]
-    <row r="179" spans="1:13">
+    </row>
+    <row r="179" spans="1:12">
       <c r="A179" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B179" s="8">
         <v>288087</v>
       </c>
       <c r="C179" s="8">
         <v>553645</v>
       </c>
       <c r="D179" s="8">
         <v>773512</v>
       </c>
       <c r="E179" s="8">
         <v>1006453</v>
       </c>
       <c r="F179" s="8">
         <v>1068147</v>
       </c>
-      <c r="G179" s="8"/>
-      <c r="H179" s="8"/>
+      <c r="G179" s="8">
+        <v>1145378</v>
+      </c>
+      <c r="H179" s="7">
+        <v>1203580</v>
+      </c>
       <c r="I179" s="8"/>
-      <c r="J179" s="8"/>
+      <c r="J179" s="28"/>
       <c r="K179" s="28"/>
       <c r="L179" s="28"/>
-      <c r="M179" s="28"/>
-[...1 lines deleted...]
-    <row r="180" spans="1:13">
+    </row>
+    <row r="180" spans="1:12">
       <c r="A180" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B180" s="8">
         <v>468059</v>
       </c>
       <c r="C180" s="8">
         <v>647996</v>
       </c>
       <c r="D180" s="8">
         <v>825107</v>
       </c>
       <c r="E180" s="8">
         <v>901537</v>
       </c>
       <c r="F180" s="8">
         <v>989388</v>
       </c>
-      <c r="G180" s="8"/>
-      <c r="H180" s="8"/>
+      <c r="G180" s="8">
+        <v>1138288</v>
+      </c>
+      <c r="H180" s="7">
+        <v>1284791</v>
+      </c>
       <c r="I180" s="8"/>
-      <c r="J180" s="8"/>
+      <c r="J180" s="28"/>
       <c r="K180" s="28"/>
       <c r="L180" s="28"/>
-      <c r="M180" s="28"/>
-[...1 lines deleted...]
-    <row r="181" spans="1:13">
+    </row>
+    <row r="181" spans="1:12">
       <c r="A181" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B181" s="8">
         <v>1267548</v>
       </c>
       <c r="C181" s="8">
         <v>4949235</v>
       </c>
       <c r="D181" s="8">
         <v>8525911</v>
       </c>
       <c r="E181" s="8">
         <v>14244936</v>
       </c>
       <c r="F181" s="8">
         <v>15490844</v>
       </c>
-      <c r="G181" s="8"/>
-      <c r="H181" s="8"/>
+      <c r="G181" s="8">
+        <v>21517225</v>
+      </c>
+      <c r="H181" s="7">
+        <v>24557572</v>
+      </c>
       <c r="I181" s="8"/>
-      <c r="J181" s="8"/>
+      <c r="J181" s="28"/>
       <c r="K181" s="28"/>
       <c r="L181" s="28"/>
-      <c r="M181" s="28"/>
-[...1 lines deleted...]
-    <row r="182" spans="1:13">
+    </row>
+    <row r="182" spans="1:12">
       <c r="A182" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B182" s="8">
         <v>28455</v>
       </c>
       <c r="C182" s="8">
         <v>169993</v>
       </c>
       <c r="D182" s="8">
         <v>311532</v>
       </c>
       <c r="E182" s="8">
         <v>453071</v>
       </c>
       <c r="F182" s="8">
         <v>480795</v>
       </c>
-      <c r="G182" s="8"/>
-      <c r="H182" s="8"/>
+      <c r="G182" s="8">
+        <v>508519</v>
+      </c>
+      <c r="H182" s="7">
+        <v>536244</v>
+      </c>
       <c r="I182" s="8"/>
-      <c r="J182" s="8"/>
+      <c r="J182" s="28"/>
       <c r="K182" s="28"/>
       <c r="L182" s="28"/>
-      <c r="M182" s="28"/>
-[...1 lines deleted...]
-    <row r="183" spans="1:13">
+    </row>
+    <row r="183" spans="1:12">
       <c r="A183" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B183" s="8">
         <v>45618</v>
       </c>
       <c r="C183" s="8">
         <v>177808</v>
       </c>
       <c r="D183" s="8">
         <v>188504</v>
       </c>
       <c r="E183" s="8">
         <v>201820</v>
       </c>
       <c r="F183" s="8">
         <v>269042</v>
       </c>
-      <c r="G183" s="8"/>
-      <c r="H183" s="8"/>
+      <c r="G183" s="8">
+        <v>393331</v>
+      </c>
+      <c r="H183" s="7">
+        <v>535691</v>
+      </c>
       <c r="I183" s="8"/>
-      <c r="J183" s="8"/>
+      <c r="J183" s="28"/>
       <c r="K183" s="28"/>
       <c r="L183" s="28"/>
-      <c r="M183" s="28"/>
-[...1 lines deleted...]
-    <row r="184" spans="1:13" ht="22.5">
+    </row>
+    <row r="184" spans="1:12" ht="22.5">
       <c r="A184" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B184" s="8">
         <v>1700577</v>
       </c>
       <c r="C184" s="8">
         <v>6709955</v>
       </c>
       <c r="D184" s="8">
         <v>12144550</v>
       </c>
       <c r="E184" s="8">
         <v>17212317</v>
       </c>
       <c r="F184" s="8">
         <v>21099271</v>
       </c>
-      <c r="G184" s="8"/>
-      <c r="H184" s="8"/>
+      <c r="G184" s="8">
+        <v>24708200</v>
+      </c>
+      <c r="H184" s="7">
+        <v>29167562</v>
+      </c>
       <c r="I184" s="8"/>
-      <c r="J184" s="8"/>
+      <c r="J184" s="28"/>
       <c r="K184" s="28"/>
       <c r="L184" s="28"/>
-      <c r="M184" s="28"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:13">
+    </row>
+    <row r="185" spans="1:12">
       <c r="A185" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B185" s="8">
         <v>97492</v>
       </c>
       <c r="C185" s="8">
         <v>657999</v>
       </c>
       <c r="D185" s="8">
         <v>1191784</v>
       </c>
       <c r="E185" s="8">
         <v>1713338</v>
       </c>
       <c r="F185" s="8">
         <v>1765273</v>
       </c>
-      <c r="G185" s="8"/>
-      <c r="H185" s="8"/>
+      <c r="G185" s="8">
+        <v>2230601</v>
+      </c>
+      <c r="H185" s="7">
+        <v>2630540</v>
+      </c>
       <c r="I185" s="8"/>
-      <c r="J185" s="8"/>
+      <c r="J185" s="28"/>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
-      <c r="M185" s="28"/>
-[...1 lines deleted...]
-    <row r="186" spans="1:13">
+    </row>
+    <row r="186" spans="1:12">
       <c r="A186" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B186" s="8">
         <v>204059</v>
       </c>
       <c r="C186" s="8">
         <v>1831148</v>
       </c>
       <c r="D186" s="8">
         <v>3560716</v>
       </c>
       <c r="E186" s="8">
         <v>5153691</v>
       </c>
       <c r="F186" s="8">
         <v>5947061</v>
       </c>
-      <c r="G186" s="8"/>
-      <c r="H186" s="8"/>
+      <c r="G186" s="8">
+        <v>6153376</v>
+      </c>
+      <c r="H186" s="7">
+        <v>7735677</v>
+      </c>
       <c r="I186" s="8"/>
-      <c r="J186" s="8"/>
+      <c r="J186" s="28"/>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
-      <c r="M186" s="28"/>
-[...1 lines deleted...]
-    <row r="187" spans="1:13">
+    </row>
+    <row r="187" spans="1:12">
       <c r="A187" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B187" s="8">
         <v>23010</v>
       </c>
       <c r="C187" s="8">
         <v>94550</v>
       </c>
       <c r="D187" s="8">
         <v>166090</v>
       </c>
       <c r="E187" s="8">
         <v>237630</v>
       </c>
       <c r="F187" s="8">
         <v>265963</v>
       </c>
-      <c r="G187" s="8"/>
-      <c r="H187" s="8"/>
+      <c r="G187" s="8">
+        <v>294295</v>
+      </c>
+      <c r="H187" s="7">
+        <v>324149</v>
+      </c>
       <c r="I187" s="8"/>
-      <c r="J187" s="8"/>
+      <c r="J187" s="28"/>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
-      <c r="M187" s="28"/>
-[...1 lines deleted...]
-    <row r="188" spans="1:13">
+    </row>
+    <row r="188" spans="1:12">
       <c r="A188" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B188" s="8">
         <v>21681</v>
       </c>
       <c r="C188" s="8">
         <v>376180</v>
       </c>
       <c r="D188" s="8">
         <v>730679</v>
       </c>
       <c r="E188" s="8">
         <v>1085177</v>
       </c>
       <c r="F188" s="8">
         <v>1252707</v>
       </c>
-      <c r="G188" s="8"/>
-      <c r="H188" s="8"/>
+      <c r="G188" s="8">
+        <v>1420237</v>
+      </c>
+      <c r="H188" s="7">
+        <v>1587766</v>
+      </c>
       <c r="I188" s="8"/>
-      <c r="J188" s="8"/>
+      <c r="J188" s="28"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
-      <c r="M188" s="28"/>
-[...1 lines deleted...]
-    <row r="189" spans="1:13">
+    </row>
+    <row r="189" spans="1:12">
       <c r="A189" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B189" s="8">
         <v>956115</v>
       </c>
       <c r="C189" s="8">
         <v>2073823</v>
       </c>
       <c r="D189" s="8">
         <v>3536670</v>
       </c>
       <c r="E189" s="8">
         <v>4711949</v>
       </c>
       <c r="F189" s="8">
         <v>6418586</v>
       </c>
-      <c r="G189" s="8"/>
-      <c r="H189" s="8"/>
+      <c r="G189" s="8">
+        <v>7847585</v>
+      </c>
+      <c r="H189" s="7">
+        <v>9028769</v>
+      </c>
       <c r="I189" s="8"/>
-      <c r="J189" s="8"/>
+      <c r="J189" s="28"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
-      <c r="M189" s="28"/>
-[...1 lines deleted...]
-    <row r="190" spans="1:13">
+    </row>
+    <row r="190" spans="1:12">
       <c r="A190" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B190" s="8">
         <v>1425</v>
       </c>
       <c r="C190" s="8">
         <v>359351</v>
       </c>
       <c r="D190" s="8">
         <v>722617</v>
       </c>
       <c r="E190" s="8">
         <v>1117451</v>
       </c>
       <c r="F190" s="8">
         <v>1257653</v>
       </c>
-      <c r="G190" s="8"/>
-      <c r="H190" s="8"/>
+      <c r="G190" s="8">
+        <v>1414015</v>
+      </c>
+      <c r="H190" s="7">
+        <v>1547450</v>
+      </c>
       <c r="I190" s="8"/>
-      <c r="J190" s="8"/>
+      <c r="J190" s="28"/>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
-      <c r="M190" s="28"/>
-[...1 lines deleted...]
-    <row r="191" spans="1:13">
+    </row>
+    <row r="191" spans="1:12">
       <c r="A191" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B191" s="8">
         <v>32079</v>
       </c>
       <c r="C191" s="8">
         <v>43261</v>
       </c>
       <c r="D191" s="8">
         <v>54443</v>
       </c>
       <c r="E191" s="8">
         <v>65625</v>
       </c>
       <c r="F191" s="8">
         <v>70986</v>
       </c>
-      <c r="G191" s="8"/>
-      <c r="H191" s="8"/>
+      <c r="G191" s="8">
+        <v>76347</v>
+      </c>
+      <c r="H191" s="7">
+        <v>81707</v>
+      </c>
       <c r="I191" s="8"/>
-      <c r="J191" s="8"/>
+      <c r="J191" s="28"/>
       <c r="K191" s="28"/>
       <c r="L191" s="28"/>
-      <c r="M191" s="28"/>
-[...1 lines deleted...]
-    <row r="192" spans="1:13">
+    </row>
+    <row r="192" spans="1:12">
       <c r="A192" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B192" s="8">
         <v>364715</v>
       </c>
       <c r="C192" s="8">
         <v>1273642</v>
       </c>
       <c r="D192" s="8">
         <v>2181551</v>
       </c>
       <c r="E192" s="8">
         <v>3127455</v>
       </c>
       <c r="F192" s="8">
         <v>4121041</v>
       </c>
-      <c r="G192" s="8"/>
-      <c r="H192" s="8"/>
+      <c r="G192" s="8">
+        <v>5271745</v>
+      </c>
+      <c r="H192" s="7">
+        <v>6231503</v>
+      </c>
       <c r="I192" s="8"/>
-      <c r="J192" s="8"/>
+      <c r="J192" s="28"/>
       <c r="K192" s="28"/>
       <c r="L192" s="28"/>
-      <c r="M192" s="28"/>
-[...1 lines deleted...]
-    <row r="193" spans="1:13" ht="33.75">
+    </row>
+    <row r="193" spans="1:12" ht="33.75">
       <c r="A193" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B193" s="8">
         <v>979384</v>
       </c>
       <c r="C193" s="8">
         <v>2273150</v>
       </c>
       <c r="D193" s="8">
         <v>3669832</v>
       </c>
       <c r="E193" s="8">
         <v>5489423</v>
       </c>
       <c r="F193" s="8">
         <v>6094344</v>
       </c>
-      <c r="G193" s="8"/>
-      <c r="H193" s="8"/>
+      <c r="G193" s="8">
+        <v>7064361</v>
+      </c>
+      <c r="H193" s="7">
+        <v>7993185</v>
+      </c>
       <c r="I193" s="8"/>
-      <c r="J193" s="8"/>
+      <c r="J193" s="28"/>
       <c r="K193" s="28"/>
       <c r="L193" s="28"/>
-      <c r="M193" s="28"/>
-[...1 lines deleted...]
-    <row r="194" spans="1:13">
+    </row>
+    <row r="194" spans="1:12">
       <c r="A194" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B194" s="8">
         <v>88178</v>
       </c>
       <c r="C194" s="8">
         <v>181085</v>
       </c>
       <c r="D194" s="8">
         <v>329235</v>
       </c>
       <c r="E194" s="8">
         <v>625440</v>
       </c>
       <c r="F194" s="8">
         <v>691106</v>
       </c>
-      <c r="G194" s="8"/>
-      <c r="H194" s="8"/>
+      <c r="G194" s="8">
+        <v>828058</v>
+      </c>
+      <c r="H194" s="7">
+        <v>979381</v>
+      </c>
       <c r="I194" s="8"/>
-      <c r="J194" s="8"/>
+      <c r="J194" s="28"/>
       <c r="K194" s="28"/>
       <c r="L194" s="28"/>
-      <c r="M194" s="28"/>
-[...1 lines deleted...]
-    <row r="195" spans="1:13">
+    </row>
+    <row r="195" spans="1:12">
       <c r="A195" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B195" s="8">
         <v>183441</v>
       </c>
       <c r="C195" s="8">
         <v>430143</v>
       </c>
       <c r="D195" s="8">
         <v>676845</v>
       </c>
       <c r="E195" s="8">
         <v>923547</v>
       </c>
       <c r="F195" s="8">
         <v>1066704</v>
       </c>
-      <c r="G195" s="8"/>
-      <c r="H195" s="8"/>
+      <c r="G195" s="8">
+        <v>1476551</v>
+      </c>
+      <c r="H195" s="7">
+        <v>1777533</v>
+      </c>
       <c r="I195" s="8"/>
-      <c r="J195" s="8"/>
+      <c r="J195" s="28"/>
       <c r="K195" s="28"/>
       <c r="L195" s="28"/>
-      <c r="M195" s="28"/>
-[...1 lines deleted...]
-    <row r="196" spans="1:13">
+    </row>
+    <row r="196" spans="1:12">
       <c r="A196" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B196" s="8">
         <v>75069</v>
       </c>
       <c r="C196" s="8">
         <v>154600</v>
       </c>
       <c r="D196" s="8">
         <v>234955</v>
       </c>
       <c r="E196" s="8">
         <v>315714</v>
       </c>
       <c r="F196" s="8">
         <v>335012</v>
       </c>
-      <c r="G196" s="8"/>
-      <c r="H196" s="8"/>
+      <c r="G196" s="8">
+        <v>355054</v>
+      </c>
+      <c r="H196" s="7">
+        <v>374536</v>
+      </c>
       <c r="I196" s="8"/>
-      <c r="J196" s="8"/>
+      <c r="J196" s="28"/>
       <c r="K196" s="28"/>
       <c r="L196" s="28"/>
-      <c r="M196" s="28"/>
-[...1 lines deleted...]
-    <row r="197" spans="1:13">
+    </row>
+    <row r="197" spans="1:12">
       <c r="A197" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B197" s="8">
         <v>68095</v>
       </c>
       <c r="C197" s="8">
         <v>109700</v>
       </c>
       <c r="D197" s="8">
         <v>152033</v>
       </c>
       <c r="E197" s="8">
         <v>194716</v>
       </c>
       <c r="F197" s="8">
         <v>231103</v>
       </c>
-      <c r="G197" s="8"/>
-      <c r="H197" s="8"/>
+      <c r="G197" s="8">
+        <v>268308</v>
+      </c>
+      <c r="H197" s="7">
+        <v>304836</v>
+      </c>
       <c r="I197" s="8"/>
-      <c r="J197" s="8"/>
+      <c r="J197" s="28"/>
       <c r="K197" s="28"/>
       <c r="L197" s="28"/>
-      <c r="M197" s="28"/>
-[...1 lines deleted...]
-    <row r="198" spans="1:13">
+    </row>
+    <row r="198" spans="1:12">
       <c r="A198" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B198" s="8">
         <v>346099</v>
       </c>
       <c r="C198" s="8">
         <v>867472</v>
       </c>
       <c r="D198" s="8">
         <v>1426209</v>
       </c>
       <c r="E198" s="8">
         <v>2096223</v>
       </c>
       <c r="F198" s="8">
         <v>2342597</v>
       </c>
-      <c r="G198" s="8"/>
-      <c r="H198" s="8"/>
+      <c r="G198" s="8">
+        <v>2591128</v>
+      </c>
+      <c r="H198" s="7">
+        <v>2890784</v>
+      </c>
       <c r="I198" s="8"/>
-      <c r="J198" s="8"/>
+      <c r="J198" s="28"/>
       <c r="K198" s="28"/>
       <c r="L198" s="28"/>
-      <c r="M198" s="28"/>
-[...1 lines deleted...]
-    <row r="199" spans="1:13">
+    </row>
+    <row r="199" spans="1:12">
       <c r="A199" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B199" s="8">
         <v>139911</v>
       </c>
       <c r="C199" s="8">
         <v>301911</v>
       </c>
       <c r="D199" s="8">
         <v>464396</v>
       </c>
       <c r="E199" s="8">
         <v>627279</v>
       </c>
       <c r="F199" s="8">
         <v>657232</v>
       </c>
-      <c r="G199" s="8"/>
-      <c r="H199" s="8"/>
+      <c r="G199" s="8">
+        <v>687695</v>
+      </c>
+      <c r="H199" s="7">
+        <v>719047</v>
+      </c>
       <c r="I199" s="8"/>
-      <c r="J199" s="8"/>
+      <c r="J199" s="28"/>
       <c r="K199" s="28"/>
       <c r="L199" s="28"/>
-      <c r="M199" s="28"/>
-[...1 lines deleted...]
-    <row r="200" spans="1:13">
+    </row>
+    <row r="200" spans="1:12">
       <c r="A200" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B200" s="8">
         <v>59690</v>
       </c>
       <c r="C200" s="8">
         <v>107858</v>
       </c>
       <c r="D200" s="8">
         <v>164298</v>
       </c>
       <c r="E200" s="8">
         <v>383164</v>
       </c>
       <c r="F200" s="8">
         <v>418374</v>
       </c>
-      <c r="G200" s="8"/>
-      <c r="H200" s="8"/>
+      <c r="G200" s="8">
+        <v>476473</v>
+      </c>
+      <c r="H200" s="7">
+        <v>522492</v>
+      </c>
       <c r="I200" s="8"/>
-      <c r="J200" s="8"/>
+      <c r="J200" s="28"/>
       <c r="K200" s="28"/>
       <c r="L200" s="28"/>
-      <c r="M200" s="28"/>
-[...1 lines deleted...]
-    <row r="201" spans="1:13">
+    </row>
+    <row r="201" spans="1:12">
       <c r="A201" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B201" s="8">
         <v>18902</v>
       </c>
       <c r="C201" s="8">
         <v>120383</v>
       </c>
       <c r="D201" s="8">
         <v>221863</v>
       </c>
       <c r="E201" s="8">
         <v>323344</v>
       </c>
       <c r="F201" s="8">
         <v>352222</v>
       </c>
-      <c r="G201" s="8"/>
-      <c r="H201" s="8"/>
+      <c r="G201" s="8">
+        <v>381100</v>
+      </c>
+      <c r="H201" s="7">
+        <v>424582</v>
+      </c>
       <c r="I201" s="8"/>
-      <c r="J201" s="8"/>
+      <c r="J201" s="28"/>
       <c r="K201" s="28"/>
       <c r="L201" s="28"/>
-      <c r="M201" s="28"/>
-[...1 lines deleted...]
-    <row r="202" spans="1:13" ht="33.75">
+    </row>
+    <row r="202" spans="1:12" ht="33.75">
       <c r="A202" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B202" s="8">
         <v>96816812</v>
       </c>
       <c r="C202" s="8">
         <v>175170885</v>
       </c>
       <c r="D202" s="8">
         <v>267640463</v>
       </c>
       <c r="E202" s="8">
         <v>343374033</v>
       </c>
       <c r="F202" s="8">
         <v>409088318</v>
       </c>
-      <c r="G202" s="8"/>
-      <c r="H202" s="8"/>
+      <c r="G202" s="8">
+        <v>488188731</v>
+      </c>
+      <c r="H202" s="7">
+        <v>551526631</v>
+      </c>
       <c r="I202" s="8"/>
-      <c r="J202" s="8"/>
+      <c r="J202" s="28"/>
       <c r="K202" s="28"/>
       <c r="L202" s="28"/>
-      <c r="M202" s="28"/>
-[...1 lines deleted...]
-    <row r="203" spans="1:13">
+    </row>
+    <row r="203" spans="1:12">
       <c r="A203" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B203" s="8">
         <v>94381417</v>
       </c>
       <c r="C203" s="8">
         <v>172219908</v>
       </c>
       <c r="D203" s="8">
         <v>262247755</v>
       </c>
       <c r="E203" s="8">
         <v>335889365</v>
       </c>
       <c r="F203" s="8">
         <v>397174352</v>
       </c>
-      <c r="G203" s="8"/>
-      <c r="H203" s="8"/>
+      <c r="G203" s="8">
+        <v>474360675</v>
+      </c>
+      <c r="H203" s="7">
+        <v>535804241</v>
+      </c>
       <c r="I203" s="8"/>
-      <c r="J203" s="8"/>
+      <c r="J203" s="28"/>
       <c r="K203" s="28"/>
       <c r="L203" s="28"/>
-      <c r="M203" s="28"/>
-[...1 lines deleted...]
-    <row r="204" spans="1:13">
+    </row>
+    <row r="204" spans="1:12">
       <c r="A204" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="8">
         <v>87804</v>
       </c>
       <c r="C204" s="8">
         <v>430395</v>
       </c>
       <c r="D204" s="8">
         <v>772985</v>
       </c>
       <c r="E204" s="8">
         <v>1115575</v>
       </c>
       <c r="F204" s="8">
         <v>1186414</v>
       </c>
-      <c r="G204" s="8"/>
-      <c r="H204" s="8"/>
+      <c r="G204" s="8">
+        <v>1257252</v>
+      </c>
+      <c r="H204" s="7">
+        <v>1321423</v>
+      </c>
       <c r="I204" s="8"/>
-      <c r="J204" s="8"/>
+      <c r="J204" s="28"/>
       <c r="K204" s="28"/>
       <c r="L204" s="28"/>
-      <c r="M204" s="28"/>
-[...1 lines deleted...]
-    <row r="205" spans="1:13">
+    </row>
+    <row r="205" spans="1:12">
       <c r="A205" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B205" s="8">
         <v>2347591</v>
       </c>
       <c r="C205" s="8">
         <v>2520583</v>
       </c>
       <c r="D205" s="8">
         <v>4619723</v>
       </c>
       <c r="E205" s="8">
         <v>6369093</v>
       </c>
       <c r="F205" s="8">
         <v>10727553</v>
       </c>
-      <c r="G205" s="8"/>
-      <c r="H205" s="8"/>
+      <c r="G205" s="8">
+        <v>12570804</v>
+      </c>
+      <c r="H205" s="7">
+        <v>14400967</v>
+      </c>
       <c r="I205" s="8"/>
-      <c r="J205" s="8"/>
+      <c r="J205" s="28"/>
       <c r="K205" s="28"/>
       <c r="L205" s="28"/>
-      <c r="M205" s="28"/>
-[...1 lines deleted...]
-    <row r="206" spans="1:13" ht="22.5">
+    </row>
+    <row r="206" spans="1:12" ht="22.5">
       <c r="A206" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B206" s="8">
         <v>74257</v>
       </c>
       <c r="C206" s="8">
         <v>996571</v>
       </c>
       <c r="D206" s="8">
         <v>1598619</v>
       </c>
       <c r="E206" s="8">
         <v>2678876</v>
       </c>
       <c r="F206" s="8">
         <v>3641740</v>
       </c>
-      <c r="G206" s="8"/>
-      <c r="H206" s="8"/>
+      <c r="G206" s="8">
+        <v>4455555</v>
+      </c>
+      <c r="H206" s="7">
+        <v>5048525</v>
+      </c>
       <c r="I206" s="8"/>
-      <c r="J206" s="8"/>
+      <c r="J206" s="28"/>
       <c r="K206" s="28"/>
       <c r="L206" s="28"/>
-      <c r="M206" s="28"/>
-[...1 lines deleted...]
-    <row r="207" spans="1:13">
+    </row>
+    <row r="207" spans="1:12">
       <c r="A207" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B207" s="8">
         <v>208</v>
       </c>
       <c r="C207" s="8">
         <v>208</v>
       </c>
       <c r="D207" s="8">
         <v>208</v>
       </c>
       <c r="E207" s="8">
         <v>208</v>
       </c>
       <c r="F207" s="8">
         <v>208</v>
       </c>
-      <c r="G207" s="8"/>
-      <c r="H207" s="8"/>
+      <c r="G207" s="8">
+        <v>208</v>
+      </c>
+      <c r="H207" s="7">
+        <v>208</v>
+      </c>
       <c r="I207" s="8"/>
-      <c r="J207" s="8"/>
+      <c r="J207" s="28"/>
       <c r="K207" s="28"/>
       <c r="L207" s="28"/>
-      <c r="M207" s="28"/>
-[...1 lines deleted...]
-    <row r="208" spans="1:13">
+    </row>
+    <row r="208" spans="1:12">
       <c r="A208" s="11" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B208" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B208" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="C208" s="29" t="s">
+      <c r="C208" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="D208" s="29" t="s">
+      <c r="D208" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="E208" s="29" t="s">
+      <c r="E208" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="F208" s="8">
-[...3 lines deleted...]
-      <c r="H208" s="8"/>
+      <c r="F208" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="G208" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="H208" s="7">
+        <v>7</v>
+      </c>
       <c r="I208" s="8"/>
-      <c r="J208" s="8"/>
+      <c r="J208" s="28"/>
       <c r="K208" s="28"/>
       <c r="L208" s="28"/>
-      <c r="M208" s="28"/>
-[...1 lines deleted...]
-    <row r="209" spans="1:13">
+    </row>
+    <row r="209" spans="1:12">
       <c r="A209" s="11" t="s">
-        <v>46</v>
-[...17 lines deleted...]
-      <c r="H209" s="8"/>
+        <v>44</v>
+      </c>
+      <c r="B209" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C209" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D209" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="E209" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F209" s="32">
+        <v>9802</v>
+      </c>
+      <c r="G209" s="8">
+        <v>19605</v>
+      </c>
+      <c r="H209" s="7">
+        <v>29407</v>
+      </c>
       <c r="I209" s="8"/>
-      <c r="J209" s="8"/>
+      <c r="J209" s="28"/>
       <c r="K209" s="28"/>
       <c r="L209" s="28"/>
-      <c r="M209" s="28"/>
-[...3 lines deleted...]
-        <v>12</v>
+    </row>
+    <row r="210" spans="1:12">
+      <c r="A210" s="11" t="s">
+        <v>46</v>
       </c>
       <c r="B210" s="8">
-        <v>3323459</v>
+        <v>74049</v>
       </c>
       <c r="C210" s="8">
-        <v>10117096</v>
+        <v>996363</v>
       </c>
       <c r="D210" s="8">
-        <v>16941753</v>
+        <v>1598411</v>
       </c>
       <c r="E210" s="8">
-        <v>24295913</v>
+        <v>2678668</v>
       </c>
       <c r="F210" s="8">
-        <v>27936066</v>
-[...2 lines deleted...]
-      <c r="H210" s="8"/>
+        <v>3631730</v>
+      </c>
+      <c r="G210" s="8">
+        <v>4435742</v>
+      </c>
+      <c r="H210" s="7">
+        <v>5018903</v>
+      </c>
       <c r="I210" s="8"/>
-      <c r="J210" s="8"/>
+      <c r="J210" s="28"/>
       <c r="K210" s="28"/>
       <c r="L210" s="28"/>
-      <c r="M210" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="211" spans="1:12" ht="33.75">
+      <c r="A211" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="B211" s="8">
-        <v>112576</v>
+        <v>3323459</v>
       </c>
       <c r="C211" s="8">
-        <v>747962</v>
+        <v>10117096</v>
       </c>
       <c r="D211" s="8">
-        <v>1363819</v>
+        <v>16941753</v>
       </c>
       <c r="E211" s="8">
-        <v>1982315</v>
+        <v>24295913</v>
       </c>
       <c r="F211" s="8">
-        <v>2179018</v>
-[...2 lines deleted...]
-      <c r="H211" s="8"/>
+        <v>27936066</v>
+      </c>
+      <c r="G211" s="8">
+        <v>31968367</v>
+      </c>
+      <c r="H211" s="7">
+        <v>36026907</v>
+      </c>
       <c r="I211" s="8"/>
-      <c r="J211" s="8"/>
+      <c r="J211" s="28"/>
       <c r="K211" s="28"/>
       <c r="L211" s="28"/>
-      <c r="M211" s="28"/>
-[...1 lines deleted...]
-    <row r="212" spans="1:13">
+    </row>
+    <row r="212" spans="1:12">
       <c r="A212" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B212" s="8">
-        <v>58302</v>
+        <v>112576</v>
       </c>
       <c r="C212" s="8">
-        <v>167424</v>
+        <v>747962</v>
       </c>
       <c r="D212" s="8">
-        <v>272645</v>
+        <v>1363819</v>
       </c>
       <c r="E212" s="8">
-        <v>379767</v>
+        <v>1982315</v>
       </c>
       <c r="F212" s="8">
-        <v>422695</v>
-[...2 lines deleted...]
-      <c r="H212" s="8"/>
+        <v>2179018</v>
+      </c>
+      <c r="G212" s="8">
+        <v>2377271</v>
+      </c>
+      <c r="H212" s="7">
+        <v>2575590</v>
+      </c>
       <c r="I212" s="8"/>
-      <c r="J212" s="8"/>
+      <c r="J212" s="28"/>
       <c r="K212" s="28"/>
       <c r="L212" s="28"/>
-      <c r="M212" s="28"/>
-[...1 lines deleted...]
-    <row r="213" spans="1:13">
+    </row>
+    <row r="213" spans="1:12">
       <c r="A213" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B213" s="8">
-        <v>133668</v>
+        <v>58302</v>
       </c>
       <c r="C213" s="8">
-        <v>461161</v>
+        <v>167424</v>
       </c>
       <c r="D213" s="8">
-        <v>785400</v>
+        <v>272645</v>
       </c>
       <c r="E213" s="8">
-        <v>1112677</v>
+        <v>379767</v>
       </c>
       <c r="F213" s="8">
-        <v>1197634</v>
-[...2 lines deleted...]
-      <c r="H213" s="8"/>
+        <v>422695</v>
+      </c>
+      <c r="G213" s="8">
+        <v>465920</v>
+      </c>
+      <c r="H213" s="7">
+        <v>511518</v>
+      </c>
       <c r="I213" s="8"/>
-      <c r="J213" s="8"/>
+      <c r="J213" s="28"/>
       <c r="K213" s="28"/>
       <c r="L213" s="28"/>
-      <c r="M213" s="28"/>
-[...1 lines deleted...]
-    <row r="214" spans="1:13">
+    </row>
+    <row r="214" spans="1:12">
       <c r="A214" s="11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B214" s="8">
-        <v>278640</v>
+        <v>133668</v>
       </c>
       <c r="C214" s="8">
-        <v>2385600</v>
+        <v>461161</v>
       </c>
       <c r="D214" s="8">
-        <v>4477512</v>
+        <v>785400</v>
       </c>
       <c r="E214" s="8">
-        <v>6923316</v>
+        <v>1112677</v>
       </c>
       <c r="F214" s="8">
-        <v>7182033</v>
-[...2 lines deleted...]
-      <c r="H214" s="8"/>
+        <v>1197634</v>
+      </c>
+      <c r="G214" s="8">
+        <v>1283219</v>
+      </c>
+      <c r="H214" s="7">
+        <v>1380776</v>
+      </c>
       <c r="I214" s="8"/>
-      <c r="J214" s="8"/>
+      <c r="J214" s="28"/>
       <c r="K214" s="28"/>
       <c r="L214" s="28"/>
-      <c r="M214" s="28"/>
-[...1 lines deleted...]
-    <row r="215" spans="1:13">
+    </row>
+    <row r="215" spans="1:12">
       <c r="A215" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B215" s="8">
-        <v>2022589</v>
+        <v>278640</v>
       </c>
       <c r="C215" s="8">
-        <v>4245007</v>
+        <v>2385600</v>
       </c>
       <c r="D215" s="8">
-        <v>6552994</v>
+        <v>4477512</v>
       </c>
       <c r="E215" s="8">
-        <v>8769746</v>
+        <v>6923316</v>
       </c>
       <c r="F215" s="8">
-        <v>10796014</v>
-[...2 lines deleted...]
-      <c r="H215" s="8"/>
+        <v>7182033</v>
+      </c>
+      <c r="G215" s="8">
+        <v>7592113</v>
+      </c>
+      <c r="H215" s="7">
+        <v>7829361</v>
+      </c>
       <c r="I215" s="8"/>
-      <c r="J215" s="8"/>
+      <c r="J215" s="28"/>
       <c r="K215" s="28"/>
       <c r="L215" s="28"/>
-      <c r="M215" s="28"/>
-[...1 lines deleted...]
-    <row r="216" spans="1:13">
+    </row>
+    <row r="216" spans="1:12">
       <c r="A216" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B216" s="8">
-        <v>300779</v>
+        <v>2022589</v>
       </c>
       <c r="C216" s="8">
-        <v>915499</v>
+        <v>4245007</v>
       </c>
       <c r="D216" s="8">
-        <v>1525540</v>
+        <v>6552994</v>
       </c>
       <c r="E216" s="8">
-        <v>2209173</v>
+        <v>8769746</v>
       </c>
       <c r="F216" s="8">
-        <v>2667645</v>
-[...2 lines deleted...]
-      <c r="H216" s="8"/>
+        <v>10796014</v>
+      </c>
+      <c r="G216" s="8">
+        <v>12917434</v>
+      </c>
+      <c r="H216" s="7">
+        <v>15333742</v>
+      </c>
       <c r="I216" s="8"/>
-      <c r="J216" s="8"/>
+      <c r="J216" s="28"/>
       <c r="K216" s="28"/>
       <c r="L216" s="28"/>
-      <c r="M216" s="28"/>
-[...1 lines deleted...]
-    <row r="217" spans="1:13">
+    </row>
+    <row r="217" spans="1:12">
       <c r="A217" s="11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B217" s="8">
-        <v>24911</v>
+        <v>300779</v>
       </c>
       <c r="C217" s="8">
-        <v>60861</v>
+        <v>915499</v>
       </c>
       <c r="D217" s="8">
-        <v>116589</v>
+        <v>1525540</v>
       </c>
       <c r="E217" s="8">
-        <v>147277</v>
+        <v>2209173</v>
       </c>
       <c r="F217" s="8">
-        <v>195104</v>
-[...2 lines deleted...]
-      <c r="H217" s="8"/>
+        <v>2667645</v>
+      </c>
+      <c r="G217" s="8">
+        <v>3129481</v>
+      </c>
+      <c r="H217" s="7">
+        <v>3591802</v>
+      </c>
       <c r="I217" s="8"/>
-      <c r="J217" s="8"/>
+      <c r="J217" s="28"/>
       <c r="K217" s="28"/>
       <c r="L217" s="28"/>
-      <c r="M217" s="28"/>
-[...1 lines deleted...]
-    <row r="218" spans="1:13">
+    </row>
+    <row r="218" spans="1:12">
       <c r="A218" s="11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B218" s="8">
-        <v>391996</v>
+        <v>24911</v>
       </c>
       <c r="C218" s="8">
-        <v>1133583</v>
+        <v>60861</v>
       </c>
       <c r="D218" s="8">
-        <v>1847256</v>
+        <v>116589</v>
       </c>
       <c r="E218" s="8">
-        <v>2771647</v>
+        <v>147277</v>
       </c>
       <c r="F218" s="8">
-        <v>3295927</v>
-[...2 lines deleted...]
-      <c r="H218" s="8"/>
+        <v>195104</v>
+      </c>
+      <c r="G218" s="8">
+        <v>341652</v>
+      </c>
+      <c r="H218" s="7">
+        <v>382198</v>
+      </c>
       <c r="I218" s="8"/>
-      <c r="J218" s="8"/>
+      <c r="J218" s="28"/>
       <c r="K218" s="28"/>
       <c r="L218" s="28"/>
-      <c r="M218" s="28"/>
-[...3 lines deleted...]
-        <v>23</v>
+    </row>
+    <row r="219" spans="1:12">
+      <c r="A219" s="11" t="s">
+        <v>46</v>
       </c>
       <c r="B219" s="8">
-        <v>1666832</v>
+        <v>391996</v>
       </c>
       <c r="C219" s="8">
-        <v>3697358</v>
+        <v>1133583</v>
       </c>
       <c r="D219" s="8">
-        <v>5922170</v>
+        <v>1847256</v>
       </c>
       <c r="E219" s="8">
-        <v>8071143</v>
+        <v>2771647</v>
       </c>
       <c r="F219" s="8">
-        <v>9448488</v>
-[...2 lines deleted...]
-      <c r="H219" s="8"/>
+        <v>3295927</v>
+      </c>
+      <c r="G219" s="8">
+        <v>3861282</v>
+      </c>
+      <c r="H219" s="7">
+        <v>4421928</v>
+      </c>
       <c r="I219" s="8"/>
-      <c r="J219" s="8"/>
+      <c r="J219" s="28"/>
       <c r="K219" s="28"/>
       <c r="L219" s="28"/>
-      <c r="M219" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="220" spans="1:12">
+      <c r="A220" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="B220" s="8">
-        <v>103445</v>
+        <v>1666832</v>
       </c>
       <c r="C220" s="8">
-        <v>271948</v>
+        <v>3697358</v>
       </c>
       <c r="D220" s="8">
-        <v>460514</v>
+        <v>5922170</v>
       </c>
       <c r="E220" s="8">
-        <v>659422</v>
+        <v>8071143</v>
       </c>
       <c r="F220" s="8">
-        <v>812426</v>
-[...2 lines deleted...]
-      <c r="H220" s="8"/>
+        <v>9448488</v>
+      </c>
+      <c r="G220" s="8">
+        <v>10910399</v>
+      </c>
+      <c r="H220" s="7">
+        <v>12716394</v>
+      </c>
       <c r="I220" s="8"/>
-      <c r="J220" s="8"/>
+      <c r="J220" s="28"/>
       <c r="K220" s="28"/>
       <c r="L220" s="28"/>
-      <c r="M220" s="28"/>
-[...1 lines deleted...]
-    <row r="221" spans="1:13">
+    </row>
+    <row r="221" spans="1:12">
       <c r="A221" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B221" s="8">
-        <v>149381</v>
+        <v>103445</v>
       </c>
       <c r="C221" s="8">
-        <v>321108</v>
+        <v>271948</v>
       </c>
       <c r="D221" s="8">
-        <v>492835</v>
+        <v>460514</v>
       </c>
       <c r="E221" s="8">
-        <v>664562</v>
+        <v>659422</v>
       </c>
       <c r="F221" s="8">
-        <v>780438</v>
-[...2 lines deleted...]
-      <c r="H221" s="8"/>
+        <v>812426</v>
+      </c>
+      <c r="G221" s="8">
+        <v>952277</v>
+      </c>
+      <c r="H221" s="7">
+        <v>1128706</v>
+      </c>
       <c r="I221" s="8"/>
-      <c r="J221" s="8"/>
+      <c r="J221" s="28"/>
       <c r="K221" s="28"/>
       <c r="L221" s="28"/>
-      <c r="M221" s="28"/>
-[...1 lines deleted...]
-    <row r="222" spans="1:13">
+    </row>
+    <row r="222" spans="1:12">
       <c r="A222" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B222" s="8">
-        <v>58607</v>
+        <v>149381</v>
       </c>
       <c r="C222" s="8">
-        <v>179312</v>
+        <v>321108</v>
       </c>
       <c r="D222" s="8">
-        <v>300017</v>
+        <v>492835</v>
       </c>
       <c r="E222" s="8">
-        <v>420722</v>
+        <v>664562</v>
       </c>
       <c r="F222" s="8">
-        <v>482902</v>
-[...2 lines deleted...]
-      <c r="H222" s="8"/>
+        <v>780438</v>
+      </c>
+      <c r="G222" s="8">
+        <v>896315</v>
+      </c>
+      <c r="H222" s="7">
+        <v>1126171</v>
+      </c>
       <c r="I222" s="8"/>
-      <c r="J222" s="8"/>
+      <c r="J222" s="28"/>
       <c r="K222" s="28"/>
       <c r="L222" s="28"/>
-      <c r="M222" s="28"/>
-[...1 lines deleted...]
-    <row r="223" spans="1:13">
+    </row>
+    <row r="223" spans="1:12">
       <c r="A223" s="11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B223" s="8">
-        <v>178636</v>
+        <v>58607</v>
       </c>
       <c r="C223" s="8">
-        <v>313250</v>
+        <v>179312</v>
       </c>
       <c r="D223" s="8">
-        <v>447865</v>
+        <v>300017</v>
       </c>
       <c r="E223" s="8">
-        <v>582480</v>
+        <v>420722</v>
       </c>
       <c r="F223" s="8">
-        <v>696786</v>
-[...2 lines deleted...]
-      <c r="H223" s="8"/>
+        <v>482902</v>
+      </c>
+      <c r="G223" s="8">
+        <v>545082</v>
+      </c>
+      <c r="H223" s="7">
+        <v>683214</v>
+      </c>
       <c r="I223" s="8"/>
-      <c r="J223" s="8"/>
+      <c r="J223" s="28"/>
       <c r="K223" s="28"/>
       <c r="L223" s="28"/>
-      <c r="M223" s="28"/>
-[...1 lines deleted...]
-    <row r="224" spans="1:13">
+    </row>
+    <row r="224" spans="1:12">
       <c r="A224" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B224" s="8">
-        <v>953206</v>
+        <v>178636</v>
       </c>
       <c r="C224" s="8">
-        <v>2030113</v>
+        <v>313250</v>
       </c>
       <c r="D224" s="8">
-        <v>3123227</v>
+        <v>447865</v>
       </c>
       <c r="E224" s="8">
-        <v>4239047</v>
+        <v>582480</v>
       </c>
       <c r="F224" s="8">
-        <v>4946201</v>
-[...2 lines deleted...]
-      <c r="H224" s="8"/>
+        <v>696786</v>
+      </c>
+      <c r="G224" s="8">
+        <v>811092</v>
+      </c>
+      <c r="H224" s="7">
+        <v>921425</v>
+      </c>
       <c r="I224" s="8"/>
-      <c r="J224" s="8"/>
+      <c r="J224" s="28"/>
       <c r="K224" s="28"/>
       <c r="L224" s="28"/>
-      <c r="M224" s="28"/>
-[...1 lines deleted...]
-    <row r="225" spans="1:13">
+    </row>
+    <row r="225" spans="1:12">
       <c r="A225" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B225" s="8">
-        <v>111272</v>
+        <v>953206</v>
       </c>
       <c r="C225" s="8">
-        <v>204904</v>
+        <v>2030113</v>
       </c>
       <c r="D225" s="8">
-        <v>298536</v>
+        <v>3123227</v>
       </c>
       <c r="E225" s="8">
-        <v>392167</v>
+        <v>4239047</v>
       </c>
       <c r="F225" s="8">
-        <v>470205</v>
-[...2 lines deleted...]
-      <c r="H225" s="8"/>
+        <v>4946201</v>
+      </c>
+      <c r="G225" s="8">
+        <v>5710456</v>
+      </c>
+      <c r="H225" s="7">
+        <v>6538688</v>
+      </c>
       <c r="I225" s="8"/>
-      <c r="J225" s="8"/>
+      <c r="J225" s="28"/>
       <c r="K225" s="28"/>
       <c r="L225" s="28"/>
-      <c r="M225" s="28"/>
-[...1 lines deleted...]
-    <row r="226" spans="1:13">
+    </row>
+    <row r="226" spans="1:12">
       <c r="A226" s="11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B226" s="8">
-        <v>29791</v>
+        <v>111272</v>
       </c>
       <c r="C226" s="8">
-        <v>86933</v>
+        <v>204904</v>
       </c>
       <c r="D226" s="8">
-        <v>144076</v>
+        <v>298536</v>
       </c>
       <c r="E226" s="8">
-        <v>201218</v>
+        <v>392167</v>
       </c>
       <c r="F226" s="8">
-        <v>222579</v>
-[...2 lines deleted...]
-      <c r="H226" s="8"/>
+        <v>470205</v>
+      </c>
+      <c r="G226" s="8">
+        <v>548243</v>
+      </c>
+      <c r="H226" s="7">
+        <v>664573</v>
+      </c>
       <c r="I226" s="8"/>
-      <c r="J226" s="8"/>
+      <c r="J226" s="28"/>
       <c r="K226" s="28"/>
       <c r="L226" s="28"/>
-      <c r="M226" s="28"/>
-[...1 lines deleted...]
-    <row r="227" spans="1:13">
+    </row>
+    <row r="227" spans="1:12">
       <c r="A227" s="11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B227" s="8">
-        <v>82494</v>
+        <v>29791</v>
       </c>
       <c r="C227" s="8">
-        <v>289789</v>
+        <v>86933</v>
       </c>
       <c r="D227" s="8">
-        <v>655101</v>
+        <v>144076</v>
       </c>
       <c r="E227" s="8">
-        <v>911525</v>
+        <v>201218</v>
       </c>
       <c r="F227" s="8">
-        <v>1036951</v>
-[...2 lines deleted...]
-      <c r="H227" s="8"/>
+        <v>222579</v>
+      </c>
+      <c r="G227" s="8">
+        <v>243940</v>
+      </c>
+      <c r="H227" s="7">
+        <v>303298</v>
+      </c>
       <c r="I227" s="8"/>
-      <c r="J227" s="8"/>
+      <c r="J227" s="28"/>
       <c r="K227" s="28"/>
       <c r="L227" s="28"/>
-      <c r="M227" s="28"/>
-[...3 lines deleted...]
-        <v>27</v>
+    </row>
+    <row r="228" spans="1:12">
+      <c r="A228" s="11" t="s">
+        <v>46</v>
       </c>
       <c r="B228" s="8">
-        <v>248265</v>
+        <v>82494</v>
       </c>
       <c r="C228" s="8">
-        <v>1203199</v>
+        <v>289789</v>
       </c>
       <c r="D228" s="8">
-        <v>1933333</v>
+        <v>655101</v>
       </c>
       <c r="E228" s="8">
-        <v>2705104</v>
+        <v>911525</v>
       </c>
       <c r="F228" s="8">
-        <v>3300939</v>
-[...2 lines deleted...]
-      <c r="H228" s="8"/>
+        <v>1036951</v>
+      </c>
+      <c r="G228" s="8">
+        <v>1202993</v>
+      </c>
+      <c r="H228" s="7">
+        <v>1350318</v>
+      </c>
       <c r="I228" s="8"/>
-      <c r="J228" s="8"/>
+      <c r="J228" s="28"/>
       <c r="K228" s="28"/>
       <c r="L228" s="28"/>
-      <c r="M228" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="229" spans="1:12" ht="22.5">
+      <c r="A229" s="18" t="s">
+        <v>27</v>
       </c>
       <c r="B229" s="8">
-        <v>59209</v>
+        <v>248265</v>
       </c>
       <c r="C229" s="8">
-        <v>143698</v>
+        <v>1203199</v>
       </c>
       <c r="D229" s="8">
-        <v>263021</v>
+        <v>1933333</v>
       </c>
       <c r="E229" s="8">
-        <v>424674</v>
+        <v>2705104</v>
       </c>
       <c r="F229" s="8">
-        <v>517248</v>
-[...2 lines deleted...]
-      <c r="H229" s="8"/>
+        <v>3300939</v>
+      </c>
+      <c r="G229" s="8">
+        <v>4005718</v>
+      </c>
+      <c r="H229" s="7">
+        <v>4517789</v>
+      </c>
       <c r="I229" s="8"/>
-      <c r="J229" s="8"/>
+      <c r="J229" s="28"/>
       <c r="K229" s="28"/>
       <c r="L229" s="28"/>
-      <c r="M229" s="28"/>
-[...1 lines deleted...]
-    <row r="230" spans="1:13">
+    </row>
+    <row r="230" spans="1:12">
       <c r="A230" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B230" s="8">
-        <v>79974</v>
+        <v>59209</v>
       </c>
       <c r="C230" s="8">
-        <v>370151</v>
+        <v>143698</v>
       </c>
       <c r="D230" s="8">
-        <v>479667</v>
+        <v>263021</v>
       </c>
       <c r="E230" s="8">
-        <v>589182</v>
+        <v>424674</v>
       </c>
       <c r="F230" s="8">
-        <v>837466</v>
-[...2 lines deleted...]
-      <c r="H230" s="8"/>
+        <v>517248</v>
+      </c>
+      <c r="G230" s="8">
+        <v>737976</v>
+      </c>
+      <c r="H230" s="7">
+        <v>864830</v>
+      </c>
       <c r="I230" s="8"/>
-      <c r="J230" s="8"/>
+      <c r="J230" s="28"/>
       <c r="K230" s="28"/>
       <c r="L230" s="28"/>
-      <c r="M230" s="28"/>
-[...1 lines deleted...]
-    <row r="231" spans="1:13">
+    </row>
+    <row r="231" spans="1:12">
       <c r="A231" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B231" s="8">
-        <v>32056</v>
+        <v>79974</v>
       </c>
       <c r="C231" s="8">
-        <v>92447</v>
+        <v>370151</v>
       </c>
       <c r="D231" s="8">
-        <v>152838</v>
+        <v>479667</v>
       </c>
       <c r="E231" s="8">
-        <v>213230</v>
+        <v>589182</v>
       </c>
       <c r="F231" s="8">
-        <v>239819</v>
-[...2 lines deleted...]
-      <c r="H231" s="8"/>
+        <v>837466</v>
+      </c>
+      <c r="G231" s="8">
+        <v>1066541</v>
+      </c>
+      <c r="H231" s="7">
+        <v>1137626</v>
+      </c>
       <c r="I231" s="8"/>
-      <c r="J231" s="8"/>
+      <c r="J231" s="28"/>
       <c r="K231" s="28"/>
       <c r="L231" s="28"/>
-      <c r="M231" s="28"/>
-[...1 lines deleted...]
-    <row r="232" spans="1:13">
+    </row>
+    <row r="232" spans="1:12">
       <c r="A232" s="11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B232" s="8">
-        <v>7870</v>
+        <v>32056</v>
       </c>
       <c r="C232" s="8">
-        <v>23399</v>
+        <v>92447</v>
       </c>
       <c r="D232" s="8">
-        <v>38928</v>
+        <v>152838</v>
       </c>
       <c r="E232" s="8">
-        <v>54457</v>
+        <v>213230</v>
       </c>
       <c r="F232" s="8">
-        <v>78736</v>
-[...2 lines deleted...]
-      <c r="H232" s="8"/>
+        <v>239819</v>
+      </c>
+      <c r="G232" s="8">
+        <v>266408</v>
+      </c>
+      <c r="H232" s="7">
+        <v>297810</v>
+      </c>
       <c r="I232" s="8"/>
-      <c r="J232" s="8"/>
+      <c r="J232" s="28"/>
       <c r="K232" s="28"/>
       <c r="L232" s="28"/>
-      <c r="M232" s="28"/>
-[...1 lines deleted...]
-    <row r="233" spans="1:13">
+    </row>
+    <row r="233" spans="1:12">
       <c r="A233" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B233" s="8">
-        <v>33541</v>
+        <v>7870</v>
       </c>
       <c r="C233" s="8">
-        <v>344544</v>
+        <v>23399</v>
       </c>
       <c r="D233" s="8">
-        <v>655548</v>
+        <v>38928</v>
       </c>
       <c r="E233" s="8">
-        <v>966552</v>
+        <v>54457</v>
       </c>
       <c r="F233" s="8">
-        <v>1063656</v>
-[...2 lines deleted...]
-      <c r="H233" s="8"/>
+        <v>78736</v>
+      </c>
+      <c r="G233" s="8">
+        <v>103015</v>
+      </c>
+      <c r="H233" s="7">
+        <v>142011</v>
+      </c>
       <c r="I233" s="8"/>
-      <c r="J233" s="8"/>
+      <c r="J233" s="28"/>
       <c r="K233" s="28"/>
       <c r="L233" s="28"/>
-      <c r="M233" s="28"/>
-[...1 lines deleted...]
-    <row r="234" spans="1:13">
+    </row>
+    <row r="234" spans="1:12">
       <c r="A234" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B234" s="8">
-        <v>18824</v>
+        <v>33541</v>
       </c>
       <c r="C234" s="8">
-        <v>69972</v>
+        <v>344544</v>
       </c>
       <c r="D234" s="8">
-        <v>121121</v>
+        <v>655548</v>
       </c>
       <c r="E234" s="8">
-        <v>172270</v>
+        <v>966552</v>
       </c>
       <c r="F234" s="8">
-        <v>253314</v>
-[...2 lines deleted...]
-      <c r="H234" s="8"/>
+        <v>1063656</v>
+      </c>
+      <c r="G234" s="8">
+        <v>1160760</v>
+      </c>
+      <c r="H234" s="7">
+        <v>1251955</v>
+      </c>
       <c r="I234" s="8"/>
-      <c r="J234" s="8"/>
+      <c r="J234" s="28"/>
       <c r="K234" s="28"/>
       <c r="L234" s="28"/>
-      <c r="M234" s="28"/>
-[...1 lines deleted...]
-    <row r="235" spans="1:13">
+    </row>
+    <row r="235" spans="1:12">
       <c r="A235" s="11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B235" s="8">
-        <v>2790</v>
+        <v>18824</v>
       </c>
       <c r="C235" s="8">
-        <v>113115</v>
+        <v>69972</v>
       </c>
       <c r="D235" s="8">
-        <v>144467</v>
+        <v>121121</v>
       </c>
       <c r="E235" s="8">
-        <v>175127</v>
+        <v>172270</v>
       </c>
       <c r="F235" s="8">
-        <v>191138</v>
-[...2 lines deleted...]
-      <c r="H235" s="8"/>
+        <v>253314</v>
+      </c>
+      <c r="G235" s="8">
+        <v>334358</v>
+      </c>
+      <c r="H235" s="7">
+        <v>456462</v>
+      </c>
       <c r="I235" s="8"/>
-      <c r="J235" s="8"/>
+      <c r="J235" s="28"/>
       <c r="K235" s="28"/>
       <c r="L235" s="28"/>
-      <c r="M235" s="28"/>
-[...1 lines deleted...]
-    <row r="236" spans="1:13">
+    </row>
+    <row r="236" spans="1:12">
       <c r="A236" s="11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B236" s="8">
-        <v>14003</v>
+        <v>2790</v>
       </c>
       <c r="C236" s="8">
-        <v>45873</v>
+        <v>113115</v>
       </c>
       <c r="D236" s="8">
-        <v>77743</v>
+        <v>144467</v>
       </c>
       <c r="E236" s="8">
-        <v>109614</v>
+        <v>175127</v>
       </c>
       <c r="F236" s="8">
-        <v>119562</v>
-[...2 lines deleted...]
-      <c r="H236" s="8"/>
+        <v>191138</v>
+      </c>
+      <c r="G236" s="8">
+        <v>207149</v>
+      </c>
+      <c r="H236" s="7">
+        <v>220606</v>
+      </c>
       <c r="I236" s="8"/>
-      <c r="J236" s="8"/>
+      <c r="J236" s="28"/>
       <c r="K236" s="28"/>
       <c r="L236" s="28"/>
-      <c r="M236" s="28"/>
-[...3 lines deleted...]
-        <v>10</v>
+    </row>
+    <row r="237" spans="1:12">
+      <c r="A237" s="11" t="s">
+        <v>46</v>
       </c>
       <c r="B237" s="8">
-        <v>49763294</v>
+        <v>14003</v>
       </c>
       <c r="C237" s="8">
-        <v>98379267</v>
+        <v>45873</v>
       </c>
       <c r="D237" s="8">
-        <v>139263835</v>
+        <v>77743</v>
       </c>
       <c r="E237" s="8">
-        <v>170323861</v>
+        <v>109614</v>
       </c>
       <c r="F237" s="8">
-        <v>188934208</v>
-[...2 lines deleted...]
-      <c r="H237" s="8"/>
+        <v>119562</v>
+      </c>
+      <c r="G237" s="8">
+        <v>129511</v>
+      </c>
+      <c r="H237" s="7">
+        <v>146490</v>
+      </c>
       <c r="I237" s="8"/>
-      <c r="J237" s="8"/>
+      <c r="J237" s="28"/>
       <c r="K237" s="28"/>
       <c r="L237" s="28"/>
-      <c r="M237" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="238" spans="1:12" ht="56.25">
+      <c r="A238" s="9" t="s">
+        <v>10</v>
       </c>
       <c r="B238" s="8">
-        <v>9184681</v>
+        <v>49763294</v>
       </c>
       <c r="C238" s="8">
-        <v>18948392</v>
+        <v>98379267</v>
       </c>
       <c r="D238" s="8">
-        <v>26851399</v>
+        <v>139263835</v>
       </c>
       <c r="E238" s="8">
-        <v>32827836</v>
+        <v>170323861</v>
       </c>
       <c r="F238" s="8">
-        <v>35175620</v>
-[...2 lines deleted...]
-      <c r="H238" s="8"/>
+        <v>188934208</v>
+      </c>
+      <c r="G238" s="8">
+        <v>205569798</v>
+      </c>
+      <c r="H238" s="7">
+        <v>223985610</v>
+      </c>
       <c r="I238" s="8"/>
-      <c r="J238" s="8"/>
+      <c r="J238" s="28"/>
       <c r="K238" s="28"/>
       <c r="L238" s="28"/>
-      <c r="M238" s="28"/>
-[...1 lines deleted...]
-    <row r="239" spans="1:13">
+    </row>
+    <row r="239" spans="1:12">
       <c r="A239" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B239" s="8">
-        <v>10098708</v>
+        <v>9184681</v>
       </c>
       <c r="C239" s="8">
-        <v>19913446</v>
+        <v>18948392</v>
       </c>
       <c r="D239" s="8">
-        <v>28721090</v>
+        <v>26851399</v>
       </c>
       <c r="E239" s="8">
-        <v>35166802</v>
+        <v>32827836</v>
       </c>
       <c r="F239" s="8">
-        <v>39733495</v>
-[...2 lines deleted...]
-      <c r="H239" s="8"/>
+        <v>35175620</v>
+      </c>
+      <c r="G239" s="8">
+        <v>36087169</v>
+      </c>
+      <c r="H239" s="7">
+        <v>37139987</v>
+      </c>
       <c r="I239" s="8"/>
-      <c r="J239" s="8"/>
+      <c r="J239" s="28"/>
       <c r="K239" s="28"/>
       <c r="L239" s="28"/>
-      <c r="M239" s="28"/>
-[...1 lines deleted...]
-    <row r="240" spans="1:13">
+    </row>
+    <row r="240" spans="1:12">
       <c r="A240" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B240" s="8">
-        <v>3908640</v>
+        <v>10098708</v>
       </c>
       <c r="C240" s="8">
-        <v>7063777</v>
+        <v>19913446</v>
       </c>
       <c r="D240" s="8">
-        <v>9696020</v>
+        <v>28721090</v>
       </c>
       <c r="E240" s="8">
-        <v>11730591</v>
+        <v>35166802</v>
       </c>
       <c r="F240" s="8">
-        <v>12631526</v>
-[...2 lines deleted...]
-      <c r="H240" s="8"/>
+        <v>39733495</v>
+      </c>
+      <c r="G240" s="8">
+        <v>43534604</v>
+      </c>
+      <c r="H240" s="7">
+        <v>47474640</v>
+      </c>
       <c r="I240" s="8"/>
-      <c r="J240" s="8"/>
+      <c r="J240" s="28"/>
       <c r="K240" s="28"/>
       <c r="L240" s="28"/>
-      <c r="M240" s="28"/>
-[...1 lines deleted...]
-    <row r="241" spans="1:13">
+    </row>
+    <row r="241" spans="1:12">
       <c r="A241" s="11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B241" s="8">
-        <v>12145180</v>
+        <v>3908640</v>
       </c>
       <c r="C241" s="8">
-        <v>23779781</v>
+        <v>7063777</v>
       </c>
       <c r="D241" s="8">
-        <v>34705830</v>
+        <v>9696020</v>
       </c>
       <c r="E241" s="8">
-        <v>45233929</v>
+        <v>11730591</v>
       </c>
       <c r="F241" s="8">
-        <v>53559608</v>
-[...2 lines deleted...]
-      <c r="H241" s="8"/>
+        <v>12631526</v>
+      </c>
+      <c r="G241" s="8">
+        <v>13181224</v>
+      </c>
+      <c r="H241" s="7">
+        <v>13949823</v>
+      </c>
       <c r="I241" s="8"/>
-      <c r="J241" s="8"/>
+      <c r="J241" s="28"/>
       <c r="K241" s="28"/>
       <c r="L241" s="28"/>
-      <c r="M241" s="28"/>
-[...1 lines deleted...]
-    <row r="242" spans="1:13">
+    </row>
+    <row r="242" spans="1:12">
       <c r="A242" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B242" s="8">
-        <v>4808427</v>
+        <v>12145180</v>
       </c>
       <c r="C242" s="8">
-        <v>9051125</v>
+        <v>23779781</v>
       </c>
       <c r="D242" s="8">
-        <v>12880247</v>
+        <v>34705830</v>
       </c>
       <c r="E242" s="8">
-        <v>14460673</v>
+        <v>45233929</v>
       </c>
       <c r="F242" s="8">
-        <v>15119564</v>
-[...2 lines deleted...]
-      <c r="H242" s="8"/>
+        <v>53559608</v>
+      </c>
+      <c r="G242" s="8">
+        <v>62642062</v>
+      </c>
+      <c r="H242" s="7">
+        <v>73179348</v>
+      </c>
       <c r="I242" s="8"/>
-      <c r="J242" s="8"/>
+      <c r="J242" s="28"/>
       <c r="K242" s="28"/>
       <c r="L242" s="28"/>
-      <c r="M242" s="28"/>
-[...1 lines deleted...]
-    <row r="243" spans="1:13">
+    </row>
+    <row r="243" spans="1:12">
       <c r="A243" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B243" s="8">
-        <v>6565437</v>
+        <v>4808427</v>
       </c>
       <c r="C243" s="8">
-        <v>13332046</v>
+        <v>9051125</v>
       </c>
       <c r="D243" s="8">
-        <v>17723067</v>
+        <v>12880247</v>
       </c>
       <c r="E243" s="8">
-        <v>20279992</v>
+        <v>14460673</v>
       </c>
       <c r="F243" s="8">
-        <v>21177747</v>
-[...2 lines deleted...]
-      <c r="H243" s="8"/>
+        <v>15119564</v>
+      </c>
+      <c r="G243" s="8">
+        <v>15796993</v>
+      </c>
+      <c r="H243" s="7">
+        <v>16395963</v>
+      </c>
       <c r="I243" s="8"/>
-      <c r="J243" s="8"/>
+      <c r="J243" s="28"/>
       <c r="K243" s="28"/>
       <c r="L243" s="28"/>
-      <c r="M243" s="28"/>
-[...1 lines deleted...]
-    <row r="244" spans="1:13">
+    </row>
+    <row r="244" spans="1:12">
       <c r="A244" s="11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B244" s="8">
-        <v>1097858</v>
+        <v>6565437</v>
       </c>
       <c r="C244" s="8">
-        <v>2217912</v>
+        <v>13332046</v>
       </c>
       <c r="D244" s="8">
-        <v>3102561</v>
+        <v>17723067</v>
       </c>
       <c r="E244" s="8">
-        <v>3742695</v>
+        <v>20279992</v>
       </c>
       <c r="F244" s="8">
-        <v>4073957</v>
-[...2 lines deleted...]
-      <c r="H244" s="8"/>
+        <v>21177747</v>
+      </c>
+      <c r="G244" s="8">
+        <v>21809555</v>
+      </c>
+      <c r="H244" s="7">
+        <v>22399792</v>
+      </c>
       <c r="I244" s="8"/>
-      <c r="J244" s="8"/>
+      <c r="J244" s="28"/>
       <c r="K244" s="28"/>
       <c r="L244" s="28"/>
-      <c r="M244" s="28"/>
-[...1 lines deleted...]
-    <row r="245" spans="1:13">
+    </row>
+    <row r="245" spans="1:12">
       <c r="A245" s="11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B245" s="8">
-        <v>1954362</v>
+        <v>1097858</v>
       </c>
       <c r="C245" s="8">
-        <v>4072791</v>
+        <v>2217912</v>
       </c>
       <c r="D245" s="8">
-        <v>5583624</v>
+        <v>3102561</v>
       </c>
       <c r="E245" s="8">
-        <v>6881345</v>
+        <v>3742695</v>
       </c>
       <c r="F245" s="8">
-        <v>7462696</v>
-[...2 lines deleted...]
-      <c r="H245" s="8"/>
+        <v>4073957</v>
+      </c>
+      <c r="G245" s="8">
+        <v>4359286</v>
+      </c>
+      <c r="H245" s="7">
+        <v>4655771</v>
+      </c>
       <c r="I245" s="8"/>
-      <c r="J245" s="8"/>
+      <c r="J245" s="28"/>
       <c r="K245" s="28"/>
       <c r="L245" s="28"/>
-      <c r="M245" s="28"/>
-[...3 lines deleted...]
-        <v>24</v>
+    </row>
+    <row r="246" spans="1:12">
+      <c r="A246" s="11" t="s">
+        <v>46</v>
       </c>
       <c r="B246" s="8">
-        <v>15616334</v>
+        <v>1954362</v>
       </c>
       <c r="C246" s="8">
-        <v>29854776</v>
+        <v>4072791</v>
       </c>
       <c r="D246" s="8">
-        <v>43892268</v>
+        <v>5583624</v>
       </c>
       <c r="E246" s="8">
-        <v>55512451</v>
+        <v>6881345</v>
       </c>
       <c r="F246" s="8">
-        <v>66095832</v>
-[...2 lines deleted...]
-      <c r="H246" s="8"/>
+        <v>7462696</v>
+      </c>
+      <c r="G246" s="8">
+        <v>8158910</v>
+      </c>
+      <c r="H246" s="7">
+        <v>8790290</v>
+      </c>
       <c r="I246" s="8"/>
-      <c r="J246" s="8"/>
+      <c r="J246" s="28"/>
       <c r="K246" s="28"/>
       <c r="L246" s="28"/>
-      <c r="M246" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="247" spans="1:12" s="6" customFormat="1" ht="22.5">
+      <c r="A247" s="9" t="s">
+        <v>24</v>
       </c>
       <c r="B247" s="8">
-        <v>58303</v>
+        <v>15616334</v>
       </c>
       <c r="C247" s="8">
-        <v>111981</v>
+        <v>29854776</v>
       </c>
       <c r="D247" s="8">
-        <v>168698</v>
+        <v>43892268</v>
       </c>
       <c r="E247" s="8">
-        <v>217961</v>
+        <v>55512451</v>
       </c>
       <c r="F247" s="8">
-        <v>265646</v>
-[...2 lines deleted...]
-      <c r="H247" s="8"/>
+        <v>66095832</v>
+      </c>
+      <c r="G247" s="8">
+        <v>77438236</v>
+      </c>
+      <c r="H247" s="7">
+        <v>90617188</v>
+      </c>
       <c r="I247" s="8"/>
-      <c r="J247" s="8"/>
+      <c r="J247" s="28"/>
       <c r="K247" s="28"/>
       <c r="L247" s="28"/>
-      <c r="M247" s="28"/>
-[...1 lines deleted...]
-    <row r="248" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="248" spans="1:12" s="6" customFormat="1">
       <c r="A248" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B248" s="8">
-        <v>5429408</v>
+        <v>58303</v>
       </c>
       <c r="C248" s="8">
-        <v>10573161</v>
+        <v>111981</v>
       </c>
       <c r="D248" s="8">
-        <v>15352813</v>
+        <v>168698</v>
       </c>
       <c r="E248" s="8">
-        <v>18919283</v>
+        <v>217961</v>
       </c>
       <c r="F248" s="8">
-        <v>21950610</v>
-[...2 lines deleted...]
-      <c r="H248" s="8"/>
+        <v>265646</v>
+      </c>
+      <c r="G248" s="8">
+        <v>337393</v>
+      </c>
+      <c r="H248" s="7">
+        <v>418692</v>
+      </c>
       <c r="I248" s="8"/>
-      <c r="J248" s="8"/>
+      <c r="J248" s="28"/>
       <c r="K248" s="28"/>
       <c r="L248" s="28"/>
-      <c r="M248" s="28"/>
-[...1 lines deleted...]
-    <row r="249" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="249" spans="1:12" s="6" customFormat="1">
       <c r="A249" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B249" s="8">
-        <v>53092</v>
+        <v>5429408</v>
       </c>
       <c r="C249" s="8">
-        <v>102590</v>
+        <v>10573161</v>
       </c>
       <c r="D249" s="8">
-        <v>152541</v>
+        <v>15352813</v>
       </c>
       <c r="E249" s="8">
-        <v>196323</v>
+        <v>18919283</v>
       </c>
       <c r="F249" s="8">
-        <v>236713</v>
-[...2 lines deleted...]
-      <c r="H249" s="8"/>
+        <v>21950610</v>
+      </c>
+      <c r="G249" s="8">
+        <v>24493899</v>
+      </c>
+      <c r="H249" s="7">
+        <v>27222491</v>
+      </c>
       <c r="I249" s="8"/>
-      <c r="J249" s="8"/>
+      <c r="J249" s="28"/>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
-      <c r="M249" s="28"/>
-[...1 lines deleted...]
-    <row r="250" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="250" spans="1:12" s="6" customFormat="1">
       <c r="A250" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B250" s="8">
-        <v>8363870</v>
+        <v>53092</v>
       </c>
       <c r="C250" s="8">
-        <v>15865311</v>
+        <v>102590</v>
       </c>
       <c r="D250" s="8">
-        <v>23430251</v>
+        <v>152541</v>
       </c>
       <c r="E250" s="8">
-        <v>30845973</v>
+        <v>196323</v>
       </c>
       <c r="F250" s="8">
-        <v>37879022</v>
-[...2 lines deleted...]
-      <c r="H250" s="8"/>
+        <v>236713</v>
+      </c>
+      <c r="G250" s="8">
+        <v>303557</v>
+      </c>
+      <c r="H250" s="7">
+        <v>373971</v>
+      </c>
       <c r="I250" s="8"/>
-      <c r="J250" s="8"/>
+      <c r="J250" s="28"/>
       <c r="K250" s="28"/>
       <c r="L250" s="28"/>
-      <c r="M250" s="28"/>
-[...1 lines deleted...]
-    <row r="251" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="251" spans="1:12" s="6" customFormat="1">
       <c r="A251" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B251" s="8">
-        <v>1551155</v>
+        <v>8363870</v>
       </c>
       <c r="C251" s="8">
-        <v>2901821</v>
+        <v>15865311</v>
       </c>
       <c r="D251" s="8">
-        <v>4342351</v>
+        <v>23430251</v>
       </c>
       <c r="E251" s="8">
-        <v>4761130</v>
+        <v>30845973</v>
       </c>
       <c r="F251" s="8">
-        <v>5083790</v>
-[...2 lines deleted...]
-      <c r="H251" s="8"/>
+        <v>37879022</v>
+      </c>
+      <c r="G251" s="8">
+        <v>46053231</v>
+      </c>
+      <c r="H251" s="7">
+        <v>55848987</v>
+      </c>
       <c r="I251" s="8"/>
-      <c r="J251" s="8"/>
+      <c r="J251" s="28"/>
       <c r="K251" s="28"/>
       <c r="L251" s="28"/>
-      <c r="M251" s="28"/>
-[...1 lines deleted...]
-    <row r="252" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="252" spans="1:12" s="6" customFormat="1">
       <c r="A252" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B252" s="8">
-        <v>92126</v>
+        <v>1551155</v>
       </c>
       <c r="C252" s="8">
-        <v>169821</v>
+        <v>2901821</v>
       </c>
       <c r="D252" s="8">
-        <v>250675</v>
+        <v>4342351</v>
       </c>
       <c r="E252" s="8">
-        <v>320255</v>
+        <v>4761130</v>
       </c>
       <c r="F252" s="8">
-        <v>375526</v>
-[...2 lines deleted...]
-      <c r="H252" s="8"/>
+        <v>5083790</v>
+      </c>
+      <c r="G252" s="8">
+        <v>5420720</v>
+      </c>
+      <c r="H252" s="7">
+        <v>5758509</v>
+      </c>
       <c r="I252" s="8"/>
-      <c r="J252" s="8"/>
+      <c r="J252" s="28"/>
       <c r="K252" s="28"/>
       <c r="L252" s="28"/>
-      <c r="M252" s="28"/>
-[...1 lines deleted...]
-    <row r="253" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="253" spans="1:12" s="6" customFormat="1">
       <c r="A253" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B253" s="8">
-        <v>27385</v>
+        <v>92126</v>
       </c>
       <c r="C253" s="8">
-        <v>52017</v>
+        <v>169821</v>
       </c>
       <c r="D253" s="8">
-        <v>78791</v>
+        <v>250675</v>
       </c>
       <c r="E253" s="8">
-        <v>102050</v>
+        <v>320255</v>
       </c>
       <c r="F253" s="8">
-        <v>121326</v>
-[...2 lines deleted...]
-      <c r="H253" s="8"/>
+        <v>375526</v>
+      </c>
+      <c r="G253" s="8">
+        <v>444572</v>
+      </c>
+      <c r="H253" s="7">
+        <v>522911</v>
+      </c>
       <c r="I253" s="8"/>
-      <c r="J253" s="8"/>
+      <c r="J253" s="28"/>
       <c r="K253" s="28"/>
       <c r="L253" s="28"/>
-      <c r="M253" s="28"/>
-[...1 lines deleted...]
-    <row r="254" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="254" spans="1:12" s="6" customFormat="1">
       <c r="A254" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B254" s="8">
-        <v>40994</v>
+        <v>27385</v>
       </c>
       <c r="C254" s="8">
-        <v>78074</v>
+        <v>52017</v>
       </c>
       <c r="D254" s="8">
-        <v>116147</v>
+        <v>78791</v>
       </c>
       <c r="E254" s="8">
-        <v>149475</v>
+        <v>102050</v>
       </c>
       <c r="F254" s="8">
-        <v>183198</v>
-[...2 lines deleted...]
-      <c r="H254" s="8"/>
+        <v>121326</v>
+      </c>
+      <c r="G254" s="8">
+        <v>154215</v>
+      </c>
+      <c r="H254" s="7">
+        <v>187744</v>
+      </c>
       <c r="I254" s="8"/>
-      <c r="J254" s="8"/>
+      <c r="J254" s="28"/>
       <c r="K254" s="28"/>
       <c r="L254" s="28"/>
-      <c r="M254" s="28"/>
-[...3 lines deleted...]
-        <v>49</v>
+    </row>
+    <row r="255" spans="1:12" s="6" customFormat="1">
+      <c r="A255" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B255" s="8">
-        <v>13354577</v>
+        <v>40994</v>
       </c>
       <c r="C255" s="8">
-        <v>26555520</v>
+        <v>78074</v>
       </c>
       <c r="D255" s="8">
-        <v>34478511</v>
+        <v>116147</v>
       </c>
       <c r="E255" s="8">
-        <v>38925569</v>
+        <v>149475</v>
       </c>
       <c r="F255" s="8">
-        <v>40956957</v>
-[...2 lines deleted...]
-      <c r="H255" s="8"/>
+        <v>183198</v>
+      </c>
+      <c r="G255" s="8">
+        <v>230649</v>
+      </c>
+      <c r="H255" s="7">
+        <v>283882</v>
+      </c>
       <c r="I255" s="8"/>
-      <c r="J255" s="8"/>
+      <c r="J255" s="28"/>
       <c r="K255" s="28"/>
       <c r="L255" s="28"/>
-      <c r="M255" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="256" spans="1:12" s="6" customFormat="1" ht="33.75">
+      <c r="A256" s="9" t="s">
+        <v>49</v>
       </c>
       <c r="B256" s="8">
-        <v>3299687</v>
+        <v>13354577</v>
       </c>
       <c r="C256" s="8">
-        <v>6593601</v>
+        <v>26555520</v>
       </c>
       <c r="D256" s="8">
-        <v>8569949</v>
+        <v>34478511</v>
       </c>
       <c r="E256" s="8">
-        <v>9526740</v>
+        <v>38925569</v>
       </c>
       <c r="F256" s="8">
-        <v>10065644</v>
-[...2 lines deleted...]
-      <c r="H256" s="8"/>
+        <v>40956957</v>
+      </c>
+      <c r="G256" s="8">
+        <v>42813632</v>
+      </c>
+      <c r="H256" s="7">
+        <v>44810952</v>
+      </c>
       <c r="I256" s="8"/>
-      <c r="J256" s="8"/>
+      <c r="J256" s="28"/>
       <c r="K256" s="28"/>
       <c r="L256" s="28"/>
-      <c r="M256" s="28"/>
-[...1 lines deleted...]
-    <row r="257" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="257" spans="1:12" s="6" customFormat="1">
       <c r="A257" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B257" s="8">
-        <v>1595191</v>
+        <v>3299687</v>
       </c>
       <c r="C257" s="8">
-        <v>3158185</v>
+        <v>6593601</v>
       </c>
       <c r="D257" s="8">
-        <v>4095981</v>
+        <v>8569949</v>
       </c>
       <c r="E257" s="8">
-        <v>5099362</v>
+        <v>9526740</v>
       </c>
       <c r="F257" s="8">
-        <v>5414138</v>
-[...2 lines deleted...]
-      <c r="H257" s="8"/>
+        <v>10065644</v>
+      </c>
+      <c r="G257" s="8">
+        <v>10553014</v>
+      </c>
+      <c r="H257" s="7">
+        <v>11185989</v>
+      </c>
       <c r="I257" s="8"/>
-      <c r="J257" s="8"/>
+      <c r="J257" s="28"/>
       <c r="K257" s="28"/>
       <c r="L257" s="28"/>
-      <c r="M257" s="28"/>
-[...1 lines deleted...]
-    <row r="258" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="258" spans="1:12" s="6" customFormat="1">
       <c r="A258" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B258" s="8">
-        <v>434412</v>
+        <v>1595191</v>
       </c>
       <c r="C258" s="8">
-        <v>867148</v>
+        <v>3158185</v>
       </c>
       <c r="D258" s="8">
-        <v>1126790</v>
+        <v>4095981</v>
       </c>
       <c r="E258" s="8">
-        <v>1338072</v>
+        <v>5099362</v>
       </c>
       <c r="F258" s="8">
-        <v>1469686</v>
-[...2 lines deleted...]
-      <c r="H258" s="8"/>
+        <v>5414138</v>
+      </c>
+      <c r="G258" s="8">
+        <v>5696636</v>
+      </c>
+      <c r="H258" s="7">
+        <v>5966976</v>
+      </c>
       <c r="I258" s="8"/>
-      <c r="J258" s="8"/>
+      <c r="J258" s="28"/>
       <c r="K258" s="28"/>
       <c r="L258" s="28"/>
-      <c r="M258" s="28"/>
-[...1 lines deleted...]
-    <row r="259" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="259" spans="1:12" s="6" customFormat="1">
       <c r="A259" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B259" s="8">
-        <v>755019</v>
+        <v>434412</v>
       </c>
       <c r="C259" s="8">
-        <v>1491301</v>
+        <v>867148</v>
       </c>
       <c r="D259" s="8">
-        <v>1935498</v>
+        <v>1126790</v>
       </c>
       <c r="E259" s="8">
-        <v>2257228</v>
+        <v>1338072</v>
       </c>
       <c r="F259" s="8">
-        <v>2450362</v>
-[...2 lines deleted...]
-      <c r="H259" s="8"/>
+        <v>1469686</v>
+      </c>
+      <c r="G259" s="8">
+        <v>1594967</v>
+      </c>
+      <c r="H259" s="7">
+        <v>1741644</v>
+      </c>
       <c r="I259" s="8"/>
-      <c r="J259" s="8"/>
+      <c r="J259" s="28"/>
       <c r="K259" s="28"/>
       <c r="L259" s="28"/>
-      <c r="M259" s="28"/>
-[...1 lines deleted...]
-    <row r="260" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="260" spans="1:12" s="6" customFormat="1">
       <c r="A260" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B260" s="8">
-        <v>753235</v>
+        <v>755019</v>
       </c>
       <c r="C260" s="8">
-        <v>1486135</v>
+        <v>1491301</v>
       </c>
       <c r="D260" s="8">
-        <v>1925874</v>
+        <v>1935498</v>
       </c>
       <c r="E260" s="8">
-        <v>2236075</v>
+        <v>2257228</v>
       </c>
       <c r="F260" s="8">
-        <v>2421322</v>
-[...2 lines deleted...]
-      <c r="H260" s="8"/>
+        <v>2450362</v>
+      </c>
+      <c r="G260" s="8">
+        <v>2630340</v>
+      </c>
+      <c r="H260" s="7">
+        <v>2817416</v>
+      </c>
       <c r="I260" s="8"/>
-      <c r="J260" s="8"/>
+      <c r="J260" s="28"/>
       <c r="K260" s="28"/>
       <c r="L260" s="28"/>
-      <c r="M260" s="28"/>
-[...1 lines deleted...]
-    <row r="261" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="261" spans="1:12" s="6" customFormat="1">
       <c r="A261" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B261" s="8">
-        <v>4936492</v>
+        <v>753235</v>
       </c>
       <c r="C261" s="8">
-        <v>9825978</v>
+        <v>1486135</v>
       </c>
       <c r="D261" s="8">
-        <v>12759670</v>
+        <v>1925874</v>
       </c>
       <c r="E261" s="8">
-        <v>13812334</v>
+        <v>2236075</v>
       </c>
       <c r="F261" s="8">
-        <v>14161636</v>
-[...2 lines deleted...]
-      <c r="H261" s="8"/>
+        <v>2421322</v>
+      </c>
+      <c r="G261" s="8">
+        <v>2592472</v>
+      </c>
+      <c r="H261" s="7">
+        <v>2760129</v>
+      </c>
       <c r="I261" s="8"/>
-      <c r="J261" s="8"/>
+      <c r="J261" s="28"/>
       <c r="K261" s="28"/>
       <c r="L261" s="28"/>
-      <c r="M261" s="28"/>
-[...1 lines deleted...]
-    <row r="262" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="262" spans="1:12" s="6" customFormat="1">
       <c r="A262" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B262" s="8">
-        <v>509293</v>
+        <v>4936492</v>
       </c>
       <c r="C262" s="8">
-        <v>1023235</v>
+        <v>9825978</v>
       </c>
       <c r="D262" s="8">
-        <v>1331599</v>
+        <v>12759670</v>
       </c>
       <c r="E262" s="8">
-        <v>1495730</v>
+        <v>13812334</v>
       </c>
       <c r="F262" s="8">
-        <v>1559667</v>
-[...2 lines deleted...]
-      <c r="H262" s="8"/>
+        <v>14161636</v>
+      </c>
+      <c r="G262" s="8">
+        <v>14487081</v>
+      </c>
+      <c r="H262" s="7">
+        <v>14799595</v>
+      </c>
       <c r="I262" s="8"/>
-      <c r="J262" s="8"/>
+      <c r="J262" s="28"/>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
-      <c r="M262" s="28"/>
-[...1 lines deleted...]
-    <row r="263" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="263" spans="1:12" s="6" customFormat="1">
       <c r="A263" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B263" s="8">
-        <v>1071248</v>
+        <v>509293</v>
       </c>
       <c r="C263" s="8">
-        <v>2109937</v>
+        <v>1023235</v>
       </c>
       <c r="D263" s="8">
-        <v>2733150</v>
+        <v>1331599</v>
       </c>
       <c r="E263" s="8">
-        <v>3160028</v>
+        <v>1495730</v>
       </c>
       <c r="F263" s="8">
-        <v>3414502</v>
-[...2 lines deleted...]
-      <c r="H263" s="8"/>
+        <v>1559667</v>
+      </c>
+      <c r="G263" s="8">
+        <v>1613363</v>
+      </c>
+      <c r="H263" s="7">
+        <v>1668844</v>
+      </c>
       <c r="I263" s="8"/>
-      <c r="J263" s="8"/>
+      <c r="J263" s="28"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
-      <c r="M263" s="28"/>
-[...3 lines deleted...]
-        <v>50</v>
+    </row>
+    <row r="264" spans="1:12" s="6" customFormat="1">
+      <c r="A264" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B264" s="8">
-        <v>20792384</v>
+        <v>1071248</v>
       </c>
       <c r="C264" s="8">
-        <v>41968973</v>
+        <v>2109937</v>
       </c>
       <c r="D264" s="8">
-        <v>60893059</v>
+        <v>2733150</v>
       </c>
       <c r="E264" s="8">
-        <v>75885845</v>
+        <v>3160028</v>
       </c>
       <c r="F264" s="8">
-        <v>81881425</v>
-[...2 lines deleted...]
-      <c r="H264" s="8"/>
+        <v>3414502</v>
+      </c>
+      <c r="G264" s="8">
+        <v>3645759</v>
+      </c>
+      <c r="H264" s="7">
+        <v>3870359</v>
+      </c>
       <c r="I264" s="8"/>
-      <c r="J264" s="8"/>
+      <c r="J264" s="28"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
-      <c r="M264" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="265" spans="1:12" s="6" customFormat="1" ht="33.75">
+      <c r="A265" s="9" t="s">
+        <v>50</v>
       </c>
       <c r="B265" s="8">
-        <v>5826691</v>
+        <v>20792384</v>
       </c>
       <c r="C265" s="8">
-        <v>12242810</v>
+        <v>41968973</v>
       </c>
       <c r="D265" s="8">
-        <v>18112752</v>
+        <v>60893059</v>
       </c>
       <c r="E265" s="8">
-        <v>23083135</v>
+        <v>75885845</v>
       </c>
       <c r="F265" s="8">
-        <v>24844330</v>
-[...2 lines deleted...]
-      <c r="H265" s="8"/>
+        <v>81881425</v>
+      </c>
+      <c r="G265" s="8">
+        <v>85317936</v>
+      </c>
+      <c r="H265" s="7">
+        <v>88557476</v>
+      </c>
       <c r="I265" s="8"/>
-      <c r="J265" s="8"/>
+      <c r="J265" s="28"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
-      <c r="M265" s="28"/>
-[...1 lines deleted...]
-    <row r="266" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="266" spans="1:12" s="6" customFormat="1">
       <c r="A266" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B266" s="8">
-        <v>3074109</v>
+        <v>5826691</v>
       </c>
       <c r="C266" s="8">
-        <v>6182099</v>
+        <v>12242810</v>
       </c>
       <c r="D266" s="8">
-        <v>9272296</v>
+        <v>18112752</v>
       </c>
       <c r="E266" s="8">
-        <v>11148157</v>
+        <v>23083135</v>
       </c>
       <c r="F266" s="8">
-        <v>12368747</v>
-[...2 lines deleted...]
-      <c r="H266" s="8"/>
+        <v>24844330</v>
+      </c>
+      <c r="G266" s="8">
+        <v>25196762</v>
+      </c>
+      <c r="H266" s="7">
+        <v>25535306</v>
+      </c>
       <c r="I266" s="8"/>
-      <c r="J266" s="8"/>
+      <c r="J266" s="28"/>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
-      <c r="M266" s="28"/>
-[...1 lines deleted...]
-    <row r="267" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="267" spans="1:12" s="6" customFormat="1">
       <c r="A267" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B267" s="8">
-        <v>3421136</v>
+        <v>3074109</v>
       </c>
       <c r="C267" s="8">
-        <v>6094039</v>
+        <v>6182099</v>
       </c>
       <c r="D267" s="8">
-        <v>8416689</v>
+        <v>9272296</v>
       </c>
       <c r="E267" s="8">
-        <v>10196196</v>
+        <v>11148157</v>
       </c>
       <c r="F267" s="8">
-        <v>10925127</v>
-[...2 lines deleted...]
-      <c r="H267" s="8"/>
+        <v>12368747</v>
+      </c>
+      <c r="G267" s="8">
+        <v>13344069</v>
+      </c>
+      <c r="H267" s="7">
+        <v>14285173</v>
+      </c>
       <c r="I267" s="8"/>
-      <c r="J267" s="8"/>
+      <c r="J267" s="28"/>
       <c r="K267" s="28"/>
       <c r="L267" s="28"/>
-      <c r="M267" s="28"/>
-[...1 lines deleted...]
-    <row r="268" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="268" spans="1:12" s="6" customFormat="1">
       <c r="A268" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B268" s="8">
-        <v>3026292</v>
+        <v>3421136</v>
       </c>
       <c r="C268" s="8">
-        <v>6423169</v>
+        <v>6094039</v>
       </c>
       <c r="D268" s="8">
-        <v>9340080</v>
+        <v>8416689</v>
       </c>
       <c r="E268" s="8">
-        <v>12130729</v>
+        <v>10196196</v>
       </c>
       <c r="F268" s="8">
-        <v>13230224</v>
-[...2 lines deleted...]
-      <c r="H268" s="8"/>
+        <v>10925127</v>
+      </c>
+      <c r="G268" s="8">
+        <v>11282700</v>
+      </c>
+      <c r="H268" s="7">
+        <v>11834208</v>
+      </c>
       <c r="I268" s="8"/>
-      <c r="J268" s="8"/>
+      <c r="J268" s="28"/>
       <c r="K268" s="28"/>
       <c r="L268" s="28"/>
-      <c r="M268" s="28"/>
-[...1 lines deleted...]
-    <row r="269" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="269" spans="1:12" s="6" customFormat="1">
       <c r="A269" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B269" s="8">
-        <v>2504037</v>
+        <v>3026292</v>
       </c>
       <c r="C269" s="8">
-        <v>4663169</v>
+        <v>6423169</v>
       </c>
       <c r="D269" s="8">
-        <v>6612022</v>
+        <v>9340080</v>
       </c>
       <c r="E269" s="8">
-        <v>7463468</v>
+        <v>12130729</v>
       </c>
       <c r="F269" s="8">
-        <v>7614452</v>
-[...2 lines deleted...]
-      <c r="H269" s="8"/>
+        <v>13230224</v>
+      </c>
+      <c r="G269" s="8">
+        <v>13958492</v>
+      </c>
+      <c r="H269" s="7">
+        <v>14512946</v>
+      </c>
       <c r="I269" s="8"/>
-      <c r="J269" s="8"/>
+      <c r="J269" s="28"/>
       <c r="K269" s="28"/>
       <c r="L269" s="28"/>
-      <c r="M269" s="28"/>
-[...1 lines deleted...]
-    <row r="270" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="270" spans="1:12" s="6" customFormat="1">
       <c r="A270" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B270" s="8">
-        <v>1536819</v>
+        <v>2504037</v>
       </c>
       <c r="C270" s="8">
-        <v>3336247</v>
+        <v>4663169</v>
       </c>
       <c r="D270" s="8">
-        <v>4712722</v>
+        <v>6612022</v>
       </c>
       <c r="E270" s="8">
-        <v>6147403</v>
+        <v>7463468</v>
       </c>
       <c r="F270" s="8">
-        <v>6640585</v>
-[...2 lines deleted...]
-      <c r="H270" s="8"/>
+        <v>7614452</v>
+      </c>
+      <c r="G270" s="8">
+        <v>7783801</v>
+      </c>
+      <c r="H270" s="7">
+        <v>7877325</v>
+      </c>
       <c r="I270" s="8"/>
-      <c r="J270" s="8"/>
+      <c r="J270" s="28"/>
       <c r="K270" s="28"/>
       <c r="L270" s="28"/>
-      <c r="M270" s="28"/>
-[...1 lines deleted...]
-    <row r="271" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="271" spans="1:12" s="6" customFormat="1">
       <c r="A271" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B271" s="8">
-        <v>561180</v>
+        <v>1536819</v>
       </c>
       <c r="C271" s="8">
-        <v>1142660</v>
+        <v>3336247</v>
       </c>
       <c r="D271" s="8">
-        <v>1692171</v>
+        <v>4712722</v>
       </c>
       <c r="E271" s="8">
-        <v>2144915</v>
+        <v>6147403</v>
       </c>
       <c r="F271" s="8">
-        <v>2392964</v>
-[...2 lines deleted...]
-      <c r="H271" s="8"/>
+        <v>6640585</v>
+      </c>
+      <c r="G271" s="8">
+        <v>6877902</v>
+      </c>
+      <c r="H271" s="7">
+        <v>7077286</v>
+      </c>
       <c r="I271" s="8"/>
-      <c r="J271" s="8"/>
+      <c r="J271" s="28"/>
       <c r="K271" s="28"/>
       <c r="L271" s="28"/>
-      <c r="M271" s="28"/>
-[...1 lines deleted...]
-    <row r="272" spans="1:13" s="6" customFormat="1">
+    </row>
+    <row r="272" spans="1:12" s="6" customFormat="1">
       <c r="A272" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B272" s="8">
-        <v>842120</v>
+        <v>561180</v>
       </c>
       <c r="C272" s="8">
-        <v>1884780</v>
+        <v>1142660</v>
       </c>
       <c r="D272" s="8">
-        <v>2734327</v>
+        <v>1692171</v>
       </c>
       <c r="E272" s="8">
-        <v>3571842</v>
+        <v>2144915</v>
       </c>
       <c r="F272" s="8">
-        <v>3864996</v>
-[...2 lines deleted...]
-      <c r="H272" s="8"/>
+        <v>2392964</v>
+      </c>
+      <c r="G272" s="8">
+        <v>2591708</v>
+      </c>
+      <c r="H272" s="7">
+        <v>2799183</v>
+      </c>
       <c r="I272" s="8"/>
-      <c r="J272" s="8"/>
+      <c r="J272" s="28"/>
       <c r="K272" s="28"/>
       <c r="L272" s="28"/>
-      <c r="M272" s="28"/>
-[...3 lines deleted...]
-        <v>34</v>
+    </row>
+    <row r="273" spans="1:12" s="6" customFormat="1">
+      <c r="A273" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B273" s="8">
-        <v>4826060</v>
+        <v>842120</v>
       </c>
       <c r="C273" s="8">
-        <v>9137805</v>
+        <v>1884780</v>
       </c>
       <c r="D273" s="8">
-        <v>13491157</v>
+        <v>2734327</v>
       </c>
       <c r="E273" s="8">
-        <v>17835100</v>
+        <v>3571842</v>
       </c>
       <c r="F273" s="8">
-        <v>22022827</v>
-[...2 lines deleted...]
-      <c r="H273" s="8"/>
+        <v>3864996</v>
+      </c>
+      <c r="G273" s="8">
+        <v>4282502</v>
+      </c>
+      <c r="H273" s="7">
+        <v>4636049</v>
+      </c>
       <c r="I273" s="8"/>
-      <c r="J273" s="8"/>
+      <c r="J273" s="28"/>
       <c r="K273" s="28"/>
       <c r="L273" s="28"/>
-      <c r="M273" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="274" spans="1:12" ht="45">
+      <c r="A274" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="B274" s="8">
-        <v>658219</v>
+        <v>4826060</v>
       </c>
       <c r="C274" s="8">
-        <v>1181840</v>
+        <v>9137805</v>
       </c>
       <c r="D274" s="8">
-        <v>1744779</v>
+        <v>13491157</v>
       </c>
       <c r="E274" s="8">
-        <v>2276434</v>
+        <v>17835100</v>
       </c>
       <c r="F274" s="8">
-        <v>2776561</v>
-[...2 lines deleted...]
-      <c r="H274" s="8"/>
+        <v>22022827</v>
+      </c>
+      <c r="G274" s="8">
+        <v>26294803</v>
+      </c>
+      <c r="H274" s="7">
+        <v>30590930</v>
+      </c>
       <c r="I274" s="8"/>
-      <c r="J274" s="8"/>
+      <c r="J274" s="28"/>
       <c r="K274" s="28"/>
       <c r="L274" s="28"/>
-      <c r="M274" s="28"/>
-[...1 lines deleted...]
-    <row r="275" spans="1:13">
+    </row>
+    <row r="275" spans="1:12">
       <c r="A275" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B275" s="8">
-        <v>759527</v>
+        <v>658219</v>
       </c>
       <c r="C275" s="8">
-        <v>1478540</v>
+        <v>1181840</v>
       </c>
       <c r="D275" s="8">
-        <v>2240208</v>
+        <v>1744779</v>
       </c>
       <c r="E275" s="8">
-        <v>3016183</v>
+        <v>2276434</v>
       </c>
       <c r="F275" s="8">
-        <v>3778732</v>
-[...2 lines deleted...]
-      <c r="H275" s="8"/>
+        <v>2776561</v>
+      </c>
+      <c r="G275" s="8">
+        <v>3288043</v>
+      </c>
+      <c r="H275" s="7">
+        <v>3791136</v>
+      </c>
       <c r="I275" s="8"/>
-      <c r="J275" s="8"/>
+      <c r="J275" s="28"/>
       <c r="K275" s="28"/>
       <c r="L275" s="28"/>
-      <c r="M275" s="28"/>
-[...1 lines deleted...]
-    <row r="276" spans="1:13">
+    </row>
+    <row r="276" spans="1:12">
       <c r="A276" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B276" s="8">
-        <v>621564</v>
+        <v>759527</v>
       </c>
       <c r="C276" s="8">
-        <v>1157316</v>
+        <v>1478540</v>
       </c>
       <c r="D276" s="8">
-        <v>1689959</v>
+        <v>2240208</v>
       </c>
       <c r="E276" s="8">
-        <v>2225906</v>
+        <v>3016183</v>
       </c>
       <c r="F276" s="8">
-        <v>2742224</v>
-[...2 lines deleted...]
-      <c r="H276" s="8"/>
+        <v>3778732</v>
+      </c>
+      <c r="G276" s="8">
+        <v>4560889</v>
+      </c>
+      <c r="H276" s="7">
+        <v>5327198</v>
+      </c>
       <c r="I276" s="8"/>
-      <c r="J276" s="8"/>
+      <c r="J276" s="28"/>
       <c r="K276" s="28"/>
       <c r="L276" s="28"/>
-      <c r="M276" s="28"/>
-[...1 lines deleted...]
-    <row r="277" spans="1:13">
+    </row>
+    <row r="277" spans="1:12">
       <c r="A277" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B277" s="8">
-        <v>833882</v>
+        <v>621564</v>
       </c>
       <c r="C277" s="8">
-        <v>1588698</v>
+        <v>1157316</v>
       </c>
       <c r="D277" s="8">
-        <v>2333664</v>
+        <v>1689959</v>
       </c>
       <c r="E277" s="8">
-        <v>3058026</v>
+        <v>2225906</v>
       </c>
       <c r="F277" s="8">
-        <v>3746791</v>
-[...2 lines deleted...]
-      <c r="H277" s="8"/>
+        <v>2742224</v>
+      </c>
+      <c r="G277" s="8">
+        <v>3262630</v>
+      </c>
+      <c r="H277" s="7">
+        <v>3792698</v>
+      </c>
       <c r="I277" s="8"/>
-      <c r="J277" s="8"/>
+      <c r="J277" s="28"/>
       <c r="K277" s="28"/>
       <c r="L277" s="28"/>
-      <c r="M277" s="28"/>
-[...1 lines deleted...]
-    <row r="278" spans="1:13">
+    </row>
+    <row r="278" spans="1:12">
       <c r="A278" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B278" s="8">
-        <v>381903</v>
+        <v>833882</v>
       </c>
       <c r="C278" s="8">
-        <v>711660</v>
+        <v>1588698</v>
       </c>
       <c r="D278" s="8">
-        <v>1055729</v>
+        <v>2333664</v>
       </c>
       <c r="E278" s="8">
-        <v>1397379</v>
+        <v>3058026</v>
       </c>
       <c r="F278" s="8">
-        <v>1725569</v>
-[...2 lines deleted...]
-      <c r="H278" s="8"/>
+        <v>3746791</v>
+      </c>
+      <c r="G278" s="8">
+        <v>4441155</v>
+      </c>
+      <c r="H278" s="7">
+        <v>5167225</v>
+      </c>
       <c r="I278" s="8"/>
-      <c r="J278" s="8"/>
+      <c r="J278" s="28"/>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
-      <c r="M278" s="28"/>
-[...1 lines deleted...]
-    <row r="279" spans="1:13">
+    </row>
+    <row r="279" spans="1:12">
       <c r="A279" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B279" s="8">
-        <v>851051</v>
+        <v>381903</v>
       </c>
       <c r="C279" s="8">
-        <v>1598444</v>
+        <v>711660</v>
       </c>
       <c r="D279" s="8">
-        <v>2341693</v>
+        <v>1055729</v>
       </c>
       <c r="E279" s="8">
-        <v>3086642</v>
+        <v>1397379</v>
       </c>
       <c r="F279" s="8">
-        <v>3778805</v>
-[...2 lines deleted...]
-      <c r="H279" s="8"/>
+        <v>1725569</v>
+      </c>
+      <c r="G279" s="8">
+        <v>2060605</v>
+      </c>
+      <c r="H279" s="7">
+        <v>2397165</v>
+      </c>
       <c r="I279" s="8"/>
-      <c r="J279" s="8"/>
+      <c r="J279" s="28"/>
       <c r="K279" s="28"/>
       <c r="L279" s="28"/>
-      <c r="M279" s="28"/>
-[...1 lines deleted...]
-    <row r="280" spans="1:13">
+    </row>
+    <row r="280" spans="1:12">
       <c r="A280" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B280" s="8">
-        <v>199283</v>
+        <v>851051</v>
       </c>
       <c r="C280" s="8">
-        <v>394107</v>
+        <v>1598444</v>
       </c>
       <c r="D280" s="8">
-        <v>582583</v>
+        <v>2341693</v>
       </c>
       <c r="E280" s="8">
-        <v>782157</v>
+        <v>3086642</v>
       </c>
       <c r="F280" s="8">
-        <v>994808</v>
-[...2 lines deleted...]
-      <c r="H280" s="8"/>
+        <v>3778805</v>
+      </c>
+      <c r="G280" s="8">
+        <v>4516706</v>
+      </c>
+      <c r="H280" s="7">
+        <v>5211903</v>
+      </c>
       <c r="I280" s="8"/>
-      <c r="J280" s="8"/>
+      <c r="J280" s="28"/>
       <c r="K280" s="28"/>
       <c r="L280" s="28"/>
-      <c r="M280" s="28"/>
-[...1 lines deleted...]
-    <row r="281" spans="1:13">
+    </row>
+    <row r="281" spans="1:12">
       <c r="A281" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B281" s="8">
-        <v>520631</v>
+        <v>199283</v>
       </c>
       <c r="C281" s="8">
-        <v>1027199</v>
+        <v>394107</v>
       </c>
       <c r="D281" s="8">
-        <v>1502540</v>
+        <v>582583</v>
       </c>
       <c r="E281" s="8">
-        <v>1992373</v>
+        <v>782157</v>
       </c>
       <c r="F281" s="8">
-        <v>2479336</v>
-[...2 lines deleted...]
-      <c r="H281" s="8"/>
+        <v>994808</v>
+      </c>
+      <c r="G281" s="8">
+        <v>1209175</v>
+      </c>
+      <c r="H281" s="7">
+        <v>1429397</v>
+      </c>
       <c r="I281" s="8"/>
-      <c r="J281" s="8"/>
+      <c r="J281" s="28"/>
       <c r="K281" s="28"/>
       <c r="L281" s="28"/>
-      <c r="M281" s="28"/>
-[...3 lines deleted...]
-        <v>51</v>
+    </row>
+    <row r="282" spans="1:12">
+      <c r="A282" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B282" s="8">
-        <v>2197522</v>
+        <v>520631</v>
       </c>
       <c r="C282" s="8">
-        <v>4025074</v>
+        <v>1027199</v>
       </c>
       <c r="D282" s="8">
-        <v>5807228</v>
+        <v>1502540</v>
       </c>
       <c r="E282" s="8">
-        <v>7643502</v>
+        <v>1992373</v>
       </c>
       <c r="F282" s="8">
-        <v>9406735</v>
-[...2 lines deleted...]
-      <c r="H282" s="8"/>
+        <v>2479336</v>
+      </c>
+      <c r="G282" s="8">
+        <v>2955600</v>
+      </c>
+      <c r="H282" s="7">
+        <v>3474210</v>
+      </c>
       <c r="I282" s="8"/>
-      <c r="J282" s="8"/>
+      <c r="J282" s="28"/>
       <c r="K282" s="28"/>
       <c r="L282" s="28"/>
-      <c r="M282" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="283" spans="1:12" ht="22.5">
+      <c r="A283" s="9" t="s">
+        <v>51</v>
       </c>
       <c r="B283" s="8">
-        <v>306064</v>
+        <v>2197522</v>
       </c>
       <c r="C283" s="8">
-        <v>533877</v>
+        <v>4025074</v>
       </c>
       <c r="D283" s="8">
-        <v>767478</v>
+        <v>5807228</v>
       </c>
       <c r="E283" s="8">
-        <v>1004193</v>
+        <v>7643502</v>
       </c>
       <c r="F283" s="8">
-        <v>1219751</v>
-[...2 lines deleted...]
-      <c r="H283" s="8"/>
+        <v>9406735</v>
+      </c>
+      <c r="G283" s="8">
+        <v>11190344</v>
+      </c>
+      <c r="H283" s="7">
+        <v>13044167</v>
+      </c>
       <c r="I283" s="8"/>
-      <c r="J283" s="8"/>
+      <c r="J283" s="28"/>
       <c r="K283" s="28"/>
       <c r="L283" s="28"/>
-      <c r="M283" s="28"/>
-[...1 lines deleted...]
-    <row r="284" spans="1:13">
+    </row>
+    <row r="284" spans="1:12">
       <c r="A284" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B284" s="8">
-        <v>153728</v>
+        <v>306064</v>
       </c>
       <c r="C284" s="8">
-        <v>280269</v>
+        <v>533877</v>
       </c>
       <c r="D284" s="8">
-        <v>392731</v>
+        <v>767478</v>
       </c>
       <c r="E284" s="8">
-        <v>519992</v>
+        <v>1004193</v>
       </c>
       <c r="F284" s="8">
-        <v>642729</v>
-[...2 lines deleted...]
-      <c r="H284" s="8"/>
+        <v>1219751</v>
+      </c>
+      <c r="G284" s="8">
+        <v>1438692</v>
+      </c>
+      <c r="H284" s="7">
+        <v>1651609</v>
+      </c>
       <c r="I284" s="8"/>
-      <c r="J284" s="8"/>
+      <c r="J284" s="28"/>
       <c r="K284" s="28"/>
       <c r="L284" s="28"/>
-      <c r="M284" s="28"/>
-[...1 lines deleted...]
-    <row r="285" spans="1:13">
+    </row>
+    <row r="285" spans="1:12">
       <c r="A285" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B285" s="8">
-        <v>199552</v>
+        <v>153728</v>
       </c>
       <c r="C285" s="8">
-        <v>357472</v>
+        <v>280269</v>
       </c>
       <c r="D285" s="8">
-        <v>504586</v>
+        <v>392731</v>
       </c>
       <c r="E285" s="8">
-        <v>661129</v>
+        <v>519992</v>
       </c>
       <c r="F285" s="8">
-        <v>806123</v>
-[...2 lines deleted...]
-      <c r="H285" s="8"/>
+        <v>642729</v>
+      </c>
+      <c r="G285" s="8">
+        <v>771534</v>
+      </c>
+      <c r="H285" s="7">
+        <v>903816</v>
+      </c>
       <c r="I285" s="8"/>
-      <c r="J285" s="8"/>
+      <c r="J285" s="28"/>
       <c r="K285" s="28"/>
       <c r="L285" s="28"/>
-      <c r="M285" s="28"/>
-[...1 lines deleted...]
-    <row r="286" spans="1:13">
+    </row>
+    <row r="286" spans="1:12">
       <c r="A286" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B286" s="8">
-        <v>347474</v>
+        <v>199552</v>
       </c>
       <c r="C286" s="8">
-        <v>652735</v>
+        <v>357472</v>
       </c>
       <c r="D286" s="8">
-        <v>949082</v>
+        <v>504586</v>
       </c>
       <c r="E286" s="8">
-        <v>1236393</v>
+        <v>661129</v>
       </c>
       <c r="F286" s="8">
-        <v>1528649</v>
-[...2 lines deleted...]
-      <c r="H286" s="8"/>
+        <v>806123</v>
+      </c>
+      <c r="G286" s="8">
+        <v>940575</v>
+      </c>
+      <c r="H286" s="7">
+        <v>1088792</v>
+      </c>
       <c r="I286" s="8"/>
-      <c r="J286" s="8"/>
+      <c r="J286" s="28"/>
       <c r="K286" s="28"/>
       <c r="L286" s="28"/>
-      <c r="M286" s="28"/>
-[...1 lines deleted...]
-    <row r="287" spans="1:13">
+    </row>
+    <row r="287" spans="1:12">
       <c r="A287" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B287" s="8">
-        <v>194234</v>
+        <v>347474</v>
       </c>
       <c r="C287" s="8">
-        <v>356184</v>
+        <v>652735</v>
       </c>
       <c r="D287" s="8">
-        <v>519914</v>
+        <v>949082</v>
       </c>
       <c r="E287" s="8">
-        <v>687633</v>
+        <v>1236393</v>
       </c>
       <c r="F287" s="8">
-        <v>856786</v>
-[...2 lines deleted...]
-      <c r="H287" s="8"/>
+        <v>1528649</v>
+      </c>
+      <c r="G287" s="8">
+        <v>1822371</v>
+      </c>
+      <c r="H287" s="7">
+        <v>2131076</v>
+      </c>
       <c r="I287" s="8"/>
-      <c r="J287" s="8"/>
+      <c r="J287" s="28"/>
       <c r="K287" s="28"/>
       <c r="L287" s="28"/>
-      <c r="M287" s="28"/>
-[...1 lines deleted...]
-    <row r="288" spans="1:13">
+    </row>
+    <row r="288" spans="1:12">
       <c r="A288" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B288" s="8">
-        <v>579737</v>
+        <v>194234</v>
       </c>
       <c r="C288" s="8">
-        <v>1070956</v>
+        <v>356184</v>
       </c>
       <c r="D288" s="8">
-        <v>1556878</v>
+        <v>519914</v>
       </c>
       <c r="E288" s="8">
-        <v>2046563</v>
+        <v>687633</v>
       </c>
       <c r="F288" s="8">
-        <v>2499271</v>
-[...2 lines deleted...]
-      <c r="H288" s="8"/>
+        <v>856786</v>
+      </c>
+      <c r="G288" s="8">
+        <v>1022899</v>
+      </c>
+      <c r="H288" s="7">
+        <v>1193838</v>
+      </c>
       <c r="I288" s="8"/>
-      <c r="J288" s="8"/>
+      <c r="J288" s="28"/>
       <c r="K288" s="28"/>
       <c r="L288" s="28"/>
-      <c r="M288" s="28"/>
-[...1 lines deleted...]
-    <row r="289" spans="1:13">
+    </row>
+    <row r="289" spans="1:12">
       <c r="A289" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B289" s="8">
-        <v>111836</v>
+        <v>579737</v>
       </c>
       <c r="C289" s="8">
-        <v>196983</v>
+        <v>1070956</v>
       </c>
       <c r="D289" s="8">
-        <v>276230</v>
+        <v>1556878</v>
       </c>
       <c r="E289" s="8">
-        <v>367334</v>
+        <v>2046563</v>
       </c>
       <c r="F289" s="8">
-        <v>464448</v>
-[...2 lines deleted...]
-      <c r="H289" s="8"/>
+        <v>2499271</v>
+      </c>
+      <c r="G289" s="8">
+        <v>2986811</v>
+      </c>
+      <c r="H289" s="7">
+        <v>3460926</v>
+      </c>
       <c r="I289" s="8"/>
-      <c r="J289" s="8"/>
+      <c r="J289" s="28"/>
       <c r="K289" s="28"/>
       <c r="L289" s="28"/>
-      <c r="M289" s="28"/>
-[...1 lines deleted...]
-    <row r="290" spans="1:13">
+    </row>
+    <row r="290" spans="1:12">
       <c r="A290" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B290" s="8">
-        <v>304897</v>
+        <v>111836</v>
       </c>
       <c r="C290" s="8">
-        <v>576598</v>
+        <v>196983</v>
       </c>
       <c r="D290" s="8">
-        <v>840329</v>
+        <v>276230</v>
       </c>
       <c r="E290" s="8">
-        <v>1120265</v>
+        <v>367334</v>
       </c>
       <c r="F290" s="8">
-        <v>1388978</v>
-[...2 lines deleted...]
-      <c r="H290" s="8"/>
+        <v>464448</v>
+      </c>
+      <c r="G290" s="8">
+        <v>559693</v>
+      </c>
+      <c r="H290" s="7">
+        <v>665987</v>
+      </c>
       <c r="I290" s="8"/>
-      <c r="J290" s="8"/>
+      <c r="J290" s="28"/>
       <c r="K290" s="28"/>
       <c r="L290" s="28"/>
-      <c r="M290" s="28"/>
-[...3 lines deleted...]
-        <v>52</v>
+    </row>
+    <row r="291" spans="1:12">
+      <c r="A291" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B291" s="8">
-        <v>939508</v>
+        <v>304897</v>
       </c>
       <c r="C291" s="8">
-        <v>1689294</v>
+        <v>576598</v>
       </c>
       <c r="D291" s="8">
-        <v>2400609</v>
+        <v>840329</v>
       </c>
       <c r="E291" s="8">
-        <v>3083337</v>
+        <v>1120265</v>
       </c>
       <c r="F291" s="8">
-        <v>3725234</v>
-[...2 lines deleted...]
-      <c r="H291" s="8"/>
+        <v>1388978</v>
+      </c>
+      <c r="G291" s="8">
+        <v>1647768</v>
+      </c>
+      <c r="H291" s="7">
+        <v>1948123</v>
+      </c>
       <c r="I291" s="8"/>
-      <c r="J291" s="8"/>
+      <c r="J291" s="28"/>
       <c r="K291" s="28"/>
       <c r="L291" s="28"/>
-      <c r="M291" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="292" spans="1:12" ht="22.5">
+      <c r="A292" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B292" s="8">
-        <v>178067</v>
+        <v>939508</v>
       </c>
       <c r="C292" s="8">
-        <v>298029</v>
+        <v>1689294</v>
       </c>
       <c r="D292" s="8">
-        <v>428688</v>
+        <v>2400609</v>
       </c>
       <c r="E292" s="8">
-        <v>548858</v>
+        <v>3083337</v>
       </c>
       <c r="F292" s="8">
-        <v>660615</v>
-[...2 lines deleted...]
-      <c r="H292" s="8"/>
+        <v>3725234</v>
+      </c>
+      <c r="G292" s="8">
+        <v>4396048</v>
+      </c>
+      <c r="H292" s="7">
+        <v>5026034</v>
+      </c>
       <c r="I292" s="8"/>
-      <c r="J292" s="8"/>
+      <c r="J292" s="28"/>
       <c r="K292" s="28"/>
       <c r="L292" s="28"/>
-      <c r="M292" s="28"/>
-[...1 lines deleted...]
-    <row r="293" spans="1:13">
+    </row>
+    <row r="293" spans="1:12">
       <c r="A293" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B293" s="8">
-        <v>67086</v>
+        <v>178067</v>
       </c>
       <c r="C293" s="8">
-        <v>123761</v>
+        <v>298029</v>
       </c>
       <c r="D293" s="8">
-        <v>177762</v>
+        <v>428688</v>
       </c>
       <c r="E293" s="8">
-        <v>233074</v>
+        <v>548858</v>
       </c>
       <c r="F293" s="8">
-        <v>284773</v>
-[...2 lines deleted...]
-      <c r="H293" s="8"/>
+        <v>660615</v>
+      </c>
+      <c r="G293" s="8">
+        <v>775874</v>
+      </c>
+      <c r="H293" s="7">
+        <v>883416</v>
+      </c>
       <c r="I293" s="8"/>
-      <c r="J293" s="8"/>
+      <c r="J293" s="28"/>
       <c r="K293" s="28"/>
       <c r="L293" s="28"/>
-      <c r="M293" s="28"/>
-[...1 lines deleted...]
-    <row r="294" spans="1:13">
+    </row>
+    <row r="294" spans="1:12">
       <c r="A294" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B294" s="8">
-        <v>158339</v>
+        <v>67086</v>
       </c>
       <c r="C294" s="8">
-        <v>280204</v>
+        <v>123761</v>
       </c>
       <c r="D294" s="8">
-        <v>396025</v>
+        <v>177762</v>
       </c>
       <c r="E294" s="8">
-        <v>513153</v>
+        <v>233074</v>
       </c>
       <c r="F294" s="8">
-        <v>620967</v>
-[...2 lines deleted...]
-      <c r="H294" s="8"/>
+        <v>284773</v>
+      </c>
+      <c r="G294" s="8">
+        <v>338583</v>
+      </c>
+      <c r="H294" s="7">
+        <v>390916</v>
+      </c>
       <c r="I294" s="8"/>
-      <c r="J294" s="8"/>
+      <c r="J294" s="28"/>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
-      <c r="M294" s="28"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:13">
+    </row>
+    <row r="295" spans="1:12">
       <c r="A295" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B295" s="8">
-        <v>218492</v>
+        <v>158339</v>
       </c>
       <c r="C295" s="8">
-        <v>398250</v>
+        <v>280204</v>
       </c>
       <c r="D295" s="8">
-        <v>566409</v>
+        <v>396025</v>
       </c>
       <c r="E295" s="8">
-        <v>723649</v>
+        <v>513153</v>
       </c>
       <c r="F295" s="8">
-        <v>867400</v>
-[...2 lines deleted...]
-      <c r="H295" s="8"/>
+        <v>620967</v>
+      </c>
+      <c r="G295" s="8">
+        <v>734715</v>
+      </c>
+      <c r="H295" s="7">
+        <v>847065</v>
+      </c>
       <c r="I295" s="8"/>
-      <c r="J295" s="8"/>
+      <c r="J295" s="28"/>
       <c r="K295" s="28"/>
       <c r="L295" s="28"/>
-      <c r="M295" s="28"/>
-[...1 lines deleted...]
-    <row r="296" spans="1:13">
+    </row>
+    <row r="296" spans="1:12">
       <c r="A296" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B296" s="8">
-        <v>71558</v>
+        <v>218492</v>
       </c>
       <c r="C296" s="8">
-        <v>115020</v>
+        <v>398250</v>
       </c>
       <c r="D296" s="8">
-        <v>168090</v>
+        <v>566409</v>
       </c>
       <c r="E296" s="8">
-        <v>218317</v>
+        <v>723649</v>
       </c>
       <c r="F296" s="8">
-        <v>268860</v>
-[...2 lines deleted...]
-      <c r="H296" s="8"/>
+        <v>867400</v>
+      </c>
+      <c r="G296" s="8">
+        <v>1011926</v>
+      </c>
+      <c r="H296" s="7">
+        <v>1170669</v>
+      </c>
       <c r="I296" s="8"/>
-      <c r="J296" s="8"/>
+      <c r="J296" s="28"/>
       <c r="K296" s="28"/>
       <c r="L296" s="28"/>
-      <c r="M296" s="28"/>
-[...1 lines deleted...]
-    <row r="297" spans="1:13">
+    </row>
+    <row r="297" spans="1:12">
       <c r="A297" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B297" s="8">
-        <v>114494</v>
+        <v>71558</v>
       </c>
       <c r="C297" s="8">
-        <v>214998</v>
+        <v>115020</v>
       </c>
       <c r="D297" s="8">
-        <v>310334</v>
+        <v>168090</v>
       </c>
       <c r="E297" s="8">
-        <v>404719</v>
+        <v>218317</v>
       </c>
       <c r="F297" s="8">
-        <v>490367</v>
-[...2 lines deleted...]
-      <c r="H297" s="8"/>
+        <v>268860</v>
+      </c>
+      <c r="G297" s="8">
+        <v>326673</v>
+      </c>
+      <c r="H297" s="7">
+        <v>375792</v>
+      </c>
       <c r="I297" s="8"/>
-      <c r="J297" s="8"/>
+      <c r="J297" s="28"/>
       <c r="K297" s="28"/>
       <c r="L297" s="28"/>
-      <c r="M297" s="28"/>
-[...1 lines deleted...]
-    <row r="298" spans="1:13">
+    </row>
+    <row r="298" spans="1:12">
       <c r="A298" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B298" s="8">
-        <v>47003</v>
+        <v>114494</v>
       </c>
       <c r="C298" s="8">
-        <v>76518</v>
+        <v>214998</v>
       </c>
       <c r="D298" s="8">
-        <v>104542</v>
+        <v>310334</v>
       </c>
       <c r="E298" s="8">
-        <v>132369</v>
+        <v>404719</v>
       </c>
       <c r="F298" s="8">
-        <v>162028</v>
-[...2 lines deleted...]
-      <c r="H298" s="8"/>
+        <v>490367</v>
+      </c>
+      <c r="G298" s="8">
+        <v>584288</v>
+      </c>
+      <c r="H298" s="7">
+        <v>644573</v>
+      </c>
       <c r="I298" s="8"/>
-      <c r="J298" s="8"/>
+      <c r="J298" s="28"/>
       <c r="K298" s="28"/>
       <c r="L298" s="28"/>
-      <c r="M298" s="28"/>
-[...1 lines deleted...]
-    <row r="299" spans="1:13">
+    </row>
+    <row r="299" spans="1:12">
       <c r="A299" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B299" s="8">
-        <v>84469</v>
+        <v>47003</v>
       </c>
       <c r="C299" s="8">
-        <v>182514</v>
+        <v>76518</v>
       </c>
       <c r="D299" s="8">
-        <v>248759</v>
+        <v>104542</v>
       </c>
       <c r="E299" s="8">
-        <v>309198</v>
+        <v>132369</v>
       </c>
       <c r="F299" s="8">
-        <v>370224</v>
-[...2 lines deleted...]
-      <c r="H299" s="8"/>
+        <v>162028</v>
+      </c>
+      <c r="G299" s="8">
+        <v>194618</v>
+      </c>
+      <c r="H299" s="7">
+        <v>225679</v>
+      </c>
       <c r="I299" s="8"/>
-      <c r="J299" s="8"/>
+      <c r="J299" s="28"/>
       <c r="K299" s="28"/>
       <c r="L299" s="28"/>
-      <c r="M299" s="28"/>
-[...3 lines deleted...]
-        <v>53</v>
+    </row>
+    <row r="300" spans="1:12">
+      <c r="A300" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B300" s="8">
-        <v>1688497</v>
+        <v>84469</v>
       </c>
       <c r="C300" s="8">
-        <v>3422369</v>
+        <v>182514</v>
       </c>
       <c r="D300" s="8">
-        <v>5281717</v>
+        <v>248759</v>
       </c>
       <c r="E300" s="8">
-        <v>7106126</v>
+        <v>309198</v>
       </c>
       <c r="F300" s="8">
-        <v>8888187</v>
-[...2 lines deleted...]
-      <c r="H300" s="8"/>
+        <v>370224</v>
+      </c>
+      <c r="G300" s="8">
+        <v>429372</v>
+      </c>
+      <c r="H300" s="7">
+        <v>487924</v>
+      </c>
       <c r="I300" s="8"/>
-      <c r="J300" s="8"/>
+      <c r="J300" s="28"/>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
-      <c r="M300" s="28"/>
-[...3 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="301" spans="1:12" ht="45">
+      <c r="A301" s="9" t="s">
+        <v>53</v>
       </c>
       <c r="B301" s="8">
-        <v>174088</v>
+        <v>1688497</v>
       </c>
       <c r="C301" s="8">
-        <v>349934</v>
+        <v>3422369</v>
       </c>
       <c r="D301" s="8">
-        <v>548613</v>
+        <v>5281717</v>
       </c>
       <c r="E301" s="8">
-        <v>723383</v>
+        <v>7106126</v>
       </c>
       <c r="F301" s="8">
-        <v>896195</v>
-[...2 lines deleted...]
-      <c r="H301" s="8"/>
+        <v>8888187</v>
+      </c>
+      <c r="G301" s="8">
+        <v>10705207</v>
+      </c>
+      <c r="H301" s="7">
+        <v>12517526</v>
+      </c>
       <c r="I301" s="8"/>
-      <c r="J301" s="8"/>
+      <c r="J301" s="28"/>
       <c r="K301" s="28"/>
       <c r="L301" s="28"/>
-      <c r="M301" s="28"/>
-[...1 lines deleted...]
-    <row r="302" spans="1:13">
+    </row>
+    <row r="302" spans="1:12">
       <c r="A302" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B302" s="8">
-        <v>538713</v>
+        <v>174088</v>
       </c>
       <c r="C302" s="8">
-        <v>1074509</v>
+        <v>349934</v>
       </c>
       <c r="D302" s="8">
-        <v>1669716</v>
+        <v>548613</v>
       </c>
       <c r="E302" s="8">
-        <v>2263117</v>
+        <v>723383</v>
       </c>
       <c r="F302" s="8">
-        <v>2851231</v>
-[...2 lines deleted...]
-      <c r="H302" s="8"/>
+        <v>896195</v>
+      </c>
+      <c r="G302" s="8">
+        <v>1073477</v>
+      </c>
+      <c r="H302" s="7">
+        <v>1256111</v>
+      </c>
       <c r="I302" s="8"/>
-      <c r="J302" s="8"/>
+      <c r="J302" s="28"/>
       <c r="K302" s="28"/>
       <c r="L302" s="28"/>
-      <c r="M302" s="28"/>
-[...1 lines deleted...]
-    <row r="303" spans="1:13">
+    </row>
+    <row r="303" spans="1:12">
       <c r="A303" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B303" s="8">
-        <v>263674</v>
+        <v>538713</v>
       </c>
       <c r="C303" s="8">
-        <v>519640</v>
+        <v>1074509</v>
       </c>
       <c r="D303" s="8">
-        <v>789348</v>
+        <v>1669716</v>
       </c>
       <c r="E303" s="8">
-        <v>1051625</v>
+        <v>2263117</v>
       </c>
       <c r="F303" s="8">
-        <v>1315133</v>
-[...2 lines deleted...]
-      <c r="H303" s="8"/>
+        <v>2851231</v>
+      </c>
+      <c r="G303" s="8">
+        <v>3450772</v>
+      </c>
+      <c r="H303" s="7">
+        <v>4032466</v>
+      </c>
       <c r="I303" s="8"/>
-      <c r="J303" s="8"/>
+      <c r="J303" s="28"/>
       <c r="K303" s="28"/>
       <c r="L303" s="28"/>
-      <c r="M303" s="28"/>
-[...1 lines deleted...]
-    <row r="304" spans="1:13">
+    </row>
+    <row r="304" spans="1:12">
       <c r="A304" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B304" s="8">
-        <v>267916</v>
+        <v>263674</v>
       </c>
       <c r="C304" s="8">
-        <v>537714</v>
+        <v>519640</v>
       </c>
       <c r="D304" s="8">
-        <v>818173</v>
+        <v>789348</v>
       </c>
       <c r="E304" s="8">
-        <v>1097984</v>
+        <v>1051625</v>
       </c>
       <c r="F304" s="8">
-        <v>1350742</v>
-[...2 lines deleted...]
-      <c r="H304" s="8"/>
+        <v>1315133</v>
+      </c>
+      <c r="G304" s="8">
+        <v>1587340</v>
+      </c>
+      <c r="H304" s="7">
+        <v>1856842</v>
+      </c>
       <c r="I304" s="8"/>
-      <c r="J304" s="8"/>
+      <c r="J304" s="28"/>
       <c r="K304" s="28"/>
       <c r="L304" s="28"/>
-      <c r="M304" s="28"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B305" s="8">
-        <v>115576</v>
+        <v>267916</v>
       </c>
       <c r="C305" s="8">
-        <v>239386</v>
+        <v>537714</v>
       </c>
       <c r="D305" s="8">
-        <v>366120</v>
+        <v>818173</v>
       </c>
       <c r="E305" s="8">
-        <v>489289</v>
+        <v>1097984</v>
       </c>
       <c r="F305" s="8">
-        <v>597248</v>
-[...2 lines deleted...]
-      <c r="H305" s="8"/>
+        <v>1350742</v>
+      </c>
+      <c r="G305" s="8">
+        <v>1606858</v>
+      </c>
+      <c r="H305" s="7">
+        <v>1865480</v>
+      </c>
       <c r="I305" s="8"/>
-      <c r="J305" s="8"/>
+      <c r="J305" s="28"/>
       <c r="K305" s="28"/>
       <c r="L305" s="28"/>
-      <c r="M305" s="28"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B306" s="8">
-        <v>156820</v>
+        <v>115576</v>
       </c>
       <c r="C306" s="8">
-        <v>312490</v>
+        <v>239386</v>
       </c>
       <c r="D306" s="8">
-        <v>474481</v>
+        <v>366120</v>
       </c>
       <c r="E306" s="8">
-        <v>635360</v>
+        <v>489289</v>
       </c>
       <c r="F306" s="8">
-        <v>789167</v>
-[...2 lines deleted...]
-      <c r="H306" s="8"/>
+        <v>597248</v>
+      </c>
+      <c r="G306" s="8">
+        <v>707823</v>
+      </c>
+      <c r="H306" s="7">
+        <v>824325</v>
+      </c>
       <c r="I306" s="8"/>
-      <c r="J306" s="8"/>
+      <c r="J306" s="28"/>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
-      <c r="M306" s="28"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B307" s="8">
-        <v>40445</v>
+        <v>156820</v>
       </c>
       <c r="C307" s="8">
-        <v>120609</v>
+        <v>312490</v>
       </c>
       <c r="D307" s="8">
-        <v>201814</v>
+        <v>474481</v>
       </c>
       <c r="E307" s="8">
-        <v>282458</v>
+        <v>635360</v>
       </c>
       <c r="F307" s="8">
-        <v>368337</v>
-[...2 lines deleted...]
-      <c r="H307" s="8"/>
+        <v>789167</v>
+      </c>
+      <c r="G307" s="8">
+        <v>945608</v>
+      </c>
+      <c r="H307" s="7">
+        <v>1106404</v>
+      </c>
       <c r="I307" s="8"/>
-      <c r="J307" s="8"/>
+      <c r="J307" s="28"/>
       <c r="K307" s="28"/>
       <c r="L307" s="28"/>
-      <c r="M307" s="28"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B308" s="8">
-        <v>131265</v>
+        <v>40445</v>
       </c>
       <c r="C308" s="8">
-        <v>268087</v>
+        <v>120609</v>
       </c>
       <c r="D308" s="8">
-        <v>413452</v>
+        <v>201814</v>
       </c>
       <c r="E308" s="8">
-        <v>562910</v>
+        <v>282458</v>
       </c>
       <c r="F308" s="8">
-        <v>720134</v>
-[...2 lines deleted...]
-      <c r="H308" s="8"/>
+        <v>368337</v>
+      </c>
+      <c r="G308" s="8">
+        <v>454870</v>
+      </c>
+      <c r="H308" s="7">
+        <v>537737</v>
+      </c>
       <c r="I308" s="8"/>
-      <c r="J308" s="8"/>
+      <c r="J308" s="28"/>
       <c r="K308" s="28"/>
       <c r="L308" s="28"/>
-      <c r="M308" s="28"/>
-[...3 lines deleted...]
-        <v>54</v>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="B309" s="8">
-        <v>535</v>
+        <v>131265</v>
       </c>
       <c r="C309" s="8">
-        <v>1070</v>
+        <v>268087</v>
       </c>
       <c r="D309" s="8">
-        <v>1605</v>
+        <v>413452</v>
       </c>
       <c r="E309" s="8">
-        <v>2140</v>
+        <v>562910</v>
       </c>
       <c r="F309" s="8">
-        <v>2675</v>
-[...2 lines deleted...]
-      <c r="H309" s="8"/>
+        <v>720134</v>
+      </c>
+      <c r="G309" s="8">
+        <v>878460</v>
+      </c>
+      <c r="H309" s="7">
+        <v>1038163</v>
+      </c>
       <c r="I309" s="8"/>
-      <c r="J309" s="8"/>
+      <c r="J309" s="28"/>
       <c r="K309" s="28"/>
       <c r="L309" s="28"/>
-      <c r="M309" s="28"/>
-[...3 lines deleted...]
-        <v>43</v>
+    </row>
+    <row r="310" spans="1:13" ht="45">
+      <c r="A310" s="9" t="s">
+        <v>54</v>
       </c>
       <c r="B310" s="8">
         <v>535</v>
       </c>
       <c r="C310" s="8">
         <v>1070</v>
       </c>
       <c r="D310" s="8">
         <v>1605</v>
       </c>
       <c r="E310" s="8">
         <v>2140</v>
       </c>
       <c r="F310" s="8">
         <v>2675</v>
       </c>
-      <c r="G310" s="8"/>
-      <c r="H310" s="8"/>
+      <c r="G310" s="8">
+        <v>3210</v>
+      </c>
+      <c r="H310" s="8">
+        <v>3210</v>
+      </c>
       <c r="I310" s="8"/>
-      <c r="J310" s="7"/>
+      <c r="J310" s="28"/>
       <c r="K310" s="28"/>
       <c r="L310" s="28"/>
-      <c r="M310" s="28"/>
-[...2 lines deleted...]
-      <c r="A311" s="21" t="s">
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B311" s="8">
+        <v>535</v>
+      </c>
+      <c r="C311" s="8">
+        <v>1070</v>
+      </c>
+      <c r="D311" s="8">
+        <v>1605</v>
+      </c>
+      <c r="E311" s="8">
+        <v>2140</v>
+      </c>
+      <c r="F311" s="8">
+        <v>2675</v>
+      </c>
+      <c r="G311" s="8">
+        <v>3210</v>
+      </c>
+      <c r="H311" s="8">
+        <v>3210</v>
+      </c>
+      <c r="I311" s="7"/>
+      <c r="J311" s="28"/>
+      <c r="K311" s="28"/>
+      <c r="L311" s="28"/>
+    </row>
+    <row r="312" spans="1:13" s="5" customFormat="1">
+      <c r="A312" s="21" t="s">
         <v>7</v>
-      </c>
-[...15 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B312" s="22"/>
       <c r="C312" s="27"/>
       <c r="D312" s="27"/>
       <c r="E312" s="27"/>
       <c r="F312" s="27"/>
       <c r="G312" s="27"/>
       <c r="H312" s="27"/>
       <c r="I312" s="27"/>
       <c r="J312" s="27"/>
       <c r="K312" s="27"/>
       <c r="L312" s="27"/>
-      <c r="M312" s="27"/>
-[...2 lines deleted...]
-      <c r="A313" s="31" t="s">
+    </row>
+    <row r="313" spans="1:13" s="5" customFormat="1">
+      <c r="A313" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B313" s="22"/>
+      <c r="C313" s="27"/>
+      <c r="D313" s="27"/>
+      <c r="E313" s="27"/>
+      <c r="F313" s="27"/>
+      <c r="G313" s="27"/>
+      <c r="H313" s="27"/>
+      <c r="I313" s="27"/>
+      <c r="J313" s="27"/>
+      <c r="K313" s="27"/>
+      <c r="L313" s="27"/>
+      <c r="M313" s="27"/>
+    </row>
+    <row r="314" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A314" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B313" s="31"/>
-[...13 lines deleted...]
-      <c r="A314" s="31" t="s">
+      <c r="B314" s="33"/>
+      <c r="C314" s="33"/>
+      <c r="D314" s="33"/>
+      <c r="E314" s="33"/>
+      <c r="F314" s="33"/>
+      <c r="G314" s="33"/>
+      <c r="H314" s="33"/>
+      <c r="I314" s="33"/>
+      <c r="J314" s="33"/>
+      <c r="K314" s="33"/>
+      <c r="L314" s="33"/>
+      <c r="M314" s="33"/>
+    </row>
+    <row r="315" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A315" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="B314" s="31"/>
-[...10 lines deleted...]
-      <c r="M314" s="31"/>
+      <c r="B315" s="33"/>
+      <c r="C315" s="33"/>
+      <c r="D315" s="33"/>
+      <c r="E315" s="33"/>
+      <c r="F315" s="33"/>
+      <c r="G315" s="33"/>
+      <c r="H315" s="33"/>
+      <c r="I315" s="33"/>
+      <c r="J315" s="33"/>
+      <c r="K315" s="33"/>
+      <c r="L315" s="33"/>
+      <c r="M315" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A314:M314"/>
+    <mergeCell ref="A315:M315"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A313:M313"/>
+    <mergeCell ref="A314:M314"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -21929,82 +22897,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57053E3-1AC7-4DF1-83AE-E10A5762570A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9C74178-DA6E-404F-8F70-A16C9F9B54C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>