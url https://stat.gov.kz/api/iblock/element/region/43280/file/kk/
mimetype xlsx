--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -5,65 +5,65 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12780" windowHeight="12675" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="3" r:id="rId1"/>
     <sheet name="2026" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025'!$A$5:$B$313</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="705" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="69">
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Темекі өнімдерін өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>*жедел ақпараттар</t>
   </si>
   <si>
@@ -235,51 +235,51 @@
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл*        </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -293,55 +293,50 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -368,51 +363,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -456,60 +451,65 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 8" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -13442,52 +13442,52 @@
       <c r="I313" s="33"/>
       <c r="J313" s="33"/>
       <c r="K313" s="33"/>
       <c r="L313" s="33"/>
       <c r="M313" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A313:M313"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A312:M312"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M315"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A97" workbookViewId="0">
-      <selection activeCell="H97" sqref="H97:H105"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I317" sqref="I317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="34.5" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
@@ -13594,9201 +13594,9813 @@
     <row r="6" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="8">
         <v>225993191</v>
       </c>
       <c r="C6" s="8">
         <v>458377948</v>
       </c>
       <c r="D6" s="8">
         <v>701819179</v>
       </c>
       <c r="E6" s="8">
         <v>931327524</v>
       </c>
       <c r="F6" s="8">
         <v>1123859580</v>
       </c>
       <c r="G6" s="8">
         <v>1342991354</v>
       </c>
       <c r="H6" s="7">
         <v>1542299742</v>
       </c>
-      <c r="I6" s="8"/>
+      <c r="I6" s="7">
+        <v>1747329251</v>
+      </c>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
     </row>
     <row r="7" spans="1:13" s="2" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="8">
         <v>21044654</v>
       </c>
       <c r="C7" s="8">
         <v>42802713</v>
       </c>
       <c r="D7" s="8">
         <v>64874915</v>
       </c>
       <c r="E7" s="8">
         <v>82669765</v>
       </c>
       <c r="F7" s="8">
         <v>96202747</v>
       </c>
       <c r="G7" s="8">
         <v>110026272</v>
       </c>
       <c r="H7" s="7">
         <v>124684824</v>
       </c>
-      <c r="I7" s="8"/>
+      <c r="I7" s="7">
+        <v>139831275</v>
+      </c>
       <c r="J7" s="28"/>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
     </row>
     <row r="8" spans="1:13" s="2" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="8">
         <v>112593164</v>
       </c>
       <c r="C8" s="8">
         <v>212690616</v>
       </c>
       <c r="D8" s="8">
         <v>324898465</v>
       </c>
       <c r="E8" s="8">
         <v>419232204</v>
       </c>
       <c r="F8" s="8">
         <v>495981624</v>
       </c>
       <c r="G8" s="8">
         <v>589140707</v>
       </c>
       <c r="H8" s="7">
         <v>668072132</v>
       </c>
-      <c r="I8" s="8"/>
+      <c r="I8" s="7">
+        <v>743816566</v>
+      </c>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
     </row>
     <row r="9" spans="1:13" s="2" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="8">
         <v>8777961</v>
       </c>
       <c r="C9" s="8">
         <v>18447660</v>
       </c>
       <c r="D9" s="8">
         <v>27854683</v>
       </c>
       <c r="E9" s="8">
         <v>37681705</v>
       </c>
       <c r="F9" s="8">
         <v>44251242</v>
       </c>
       <c r="G9" s="8">
         <v>51516950</v>
       </c>
       <c r="H9" s="7">
         <v>60285267</v>
       </c>
-      <c r="I9" s="8"/>
+      <c r="I9" s="7">
+        <v>69808767</v>
+      </c>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
     </row>
     <row r="10" spans="1:13" s="2" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="8">
         <v>15443915</v>
       </c>
       <c r="C10" s="8">
         <v>32508189</v>
       </c>
       <c r="D10" s="8">
         <v>48752166</v>
       </c>
       <c r="E10" s="8">
         <v>64944948</v>
       </c>
       <c r="F10" s="8">
         <v>76197413</v>
       </c>
       <c r="G10" s="8">
         <v>88377172</v>
       </c>
       <c r="H10" s="7">
         <v>101901672</v>
       </c>
-      <c r="I10" s="8"/>
+      <c r="I10" s="7">
+        <v>114570689</v>
+      </c>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="8">
         <v>28056113</v>
       </c>
       <c r="C11" s="8">
         <v>59315943</v>
       </c>
       <c r="D11" s="8">
         <v>91156422</v>
       </c>
       <c r="E11" s="8">
         <v>126397482</v>
       </c>
       <c r="F11" s="8">
         <v>165482507</v>
       </c>
       <c r="G11" s="8">
         <v>205085684</v>
       </c>
       <c r="H11" s="7">
         <v>245133225</v>
       </c>
-      <c r="I11" s="8"/>
+      <c r="I11" s="7">
+        <v>285292148</v>
+      </c>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="8">
         <v>19871207</v>
       </c>
       <c r="C12" s="8">
         <v>43166684</v>
       </c>
       <c r="D12" s="8">
         <v>63990174</v>
       </c>
       <c r="E12" s="8">
         <v>87417697</v>
       </c>
       <c r="F12" s="8">
         <v>102277360</v>
       </c>
       <c r="G12" s="8">
         <v>124822084</v>
       </c>
       <c r="H12" s="7">
         <v>139013614</v>
       </c>
-      <c r="I12" s="8"/>
+      <c r="I12" s="7">
+        <v>158131295</v>
+      </c>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
     </row>
     <row r="13" spans="1:13" s="2" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="8">
         <v>1902684</v>
       </c>
       <c r="C13" s="8">
         <v>4428170</v>
       </c>
       <c r="D13" s="8">
         <v>6657800</v>
       </c>
       <c r="E13" s="8">
         <v>8790705</v>
       </c>
       <c r="F13" s="8">
         <v>9993925</v>
       </c>
       <c r="G13" s="8">
         <v>11274537</v>
       </c>
       <c r="H13" s="7">
         <v>12440884</v>
       </c>
-      <c r="I13" s="8"/>
+      <c r="I13" s="7">
+        <v>13623563</v>
+      </c>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="8">
         <v>18255212</v>
       </c>
       <c r="C14" s="8">
         <v>44920336</v>
       </c>
       <c r="D14" s="8">
         <v>73486493</v>
       </c>
       <c r="E14" s="8">
         <v>103970926</v>
       </c>
       <c r="F14" s="8">
         <v>133181160</v>
       </c>
       <c r="G14" s="8">
         <v>162382007</v>
       </c>
       <c r="H14" s="7">
         <v>190262196</v>
       </c>
-      <c r="I14" s="8"/>
+      <c r="I14" s="7">
+        <v>221602274</v>
+      </c>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="8">
         <v>171403837</v>
       </c>
       <c r="C15" s="8">
         <v>350860875</v>
       </c>
       <c r="D15" s="8">
         <v>549064187</v>
       </c>
       <c r="E15" s="8">
         <v>743168563</v>
       </c>
       <c r="F15" s="8">
         <v>912902546</v>
       </c>
       <c r="G15" s="8">
         <v>1111126753</v>
       </c>
       <c r="H15" s="7">
         <v>1287723202</v>
       </c>
-      <c r="I15" s="8"/>
+      <c r="I15" s="7">
+        <v>1470410710</v>
+      </c>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="8">
         <v>11201754</v>
       </c>
       <c r="C16" s="8">
         <v>22672481</v>
       </c>
       <c r="D16" s="8">
         <v>36278736</v>
       </c>
       <c r="E16" s="8">
         <v>47565495</v>
       </c>
       <c r="F16" s="8">
         <v>58250566</v>
       </c>
       <c r="G16" s="8">
         <v>70651060</v>
       </c>
       <c r="H16" s="7">
         <v>83753702</v>
       </c>
-      <c r="I16" s="8"/>
+      <c r="I16" s="7">
+        <v>97384818</v>
+      </c>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
       <c r="L16" s="28"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="8">
         <v>101734930</v>
       </c>
       <c r="C17" s="8">
         <v>191298632</v>
       </c>
       <c r="D17" s="8">
         <v>293937170</v>
       </c>
       <c r="E17" s="8">
         <v>381049223</v>
       </c>
       <c r="F17" s="8">
         <v>452469402</v>
       </c>
       <c r="G17" s="8">
         <v>541045220</v>
       </c>
       <c r="H17" s="7">
         <v>615270301</v>
       </c>
-      <c r="I17" s="8"/>
+      <c r="I17" s="7">
+        <v>685975527</v>
+      </c>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="8">
         <v>4247757</v>
       </c>
       <c r="C18" s="8">
         <v>10226567</v>
       </c>
       <c r="D18" s="8">
         <v>16468703</v>
       </c>
       <c r="E18" s="8">
         <v>23725208</v>
       </c>
       <c r="F18" s="8">
         <v>28877492</v>
       </c>
       <c r="G18" s="8">
         <v>35073096</v>
       </c>
       <c r="H18" s="7">
         <v>42542746</v>
       </c>
-      <c r="I18" s="8"/>
+      <c r="I18" s="7">
+        <v>50868074</v>
+      </c>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8">
         <v>2464853</v>
       </c>
       <c r="C19" s="8">
         <v>7139710</v>
       </c>
       <c r="D19" s="8">
         <v>11712672</v>
       </c>
       <c r="E19" s="8">
         <v>16652993</v>
       </c>
       <c r="F19" s="8">
         <v>18891014</v>
       </c>
       <c r="G19" s="8">
         <v>21293955</v>
       </c>
       <c r="H19" s="7">
         <v>23555100</v>
       </c>
-      <c r="I19" s="8"/>
+      <c r="I19" s="7">
+        <v>25869225</v>
+      </c>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="8">
         <v>22865784</v>
       </c>
       <c r="C20" s="8">
         <v>49553160</v>
       </c>
       <c r="D20" s="8">
         <v>77220448</v>
       </c>
       <c r="E20" s="8">
         <v>110539434</v>
       </c>
       <c r="F20" s="8">
         <v>148637378</v>
       </c>
       <c r="G20" s="8">
         <v>187228092</v>
       </c>
       <c r="H20" s="7">
         <v>226340103</v>
       </c>
-      <c r="I20" s="8"/>
+      <c r="I20" s="7">
+        <v>265299718</v>
+      </c>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="8">
         <v>12454719</v>
       </c>
       <c r="C21" s="8">
         <v>28236194</v>
       </c>
       <c r="D21" s="8">
         <v>43925414</v>
       </c>
       <c r="E21" s="8">
         <v>64051063</v>
       </c>
       <c r="F21" s="8">
         <v>77320808</v>
       </c>
       <c r="G21" s="8">
         <v>98495822</v>
       </c>
       <c r="H21" s="7">
         <v>111401919</v>
       </c>
-      <c r="I21" s="8"/>
+      <c r="I21" s="7">
+        <v>129175903</v>
+      </c>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="8">
         <v>605542</v>
       </c>
       <c r="C22" s="8">
         <v>1816151</v>
       </c>
       <c r="D22" s="8">
         <v>2972655</v>
       </c>
       <c r="E22" s="8">
         <v>4265852</v>
       </c>
       <c r="F22" s="8">
         <v>4925159</v>
       </c>
       <c r="G22" s="8">
         <v>5706076</v>
       </c>
       <c r="H22" s="7">
         <v>6355715</v>
       </c>
-      <c r="I22" s="8"/>
+      <c r="I22" s="7">
+        <v>7020535</v>
+      </c>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="8">
         <v>15780218</v>
       </c>
       <c r="C23" s="8">
         <v>39820346</v>
       </c>
       <c r="D23" s="8">
         <v>66400329</v>
       </c>
       <c r="E23" s="8">
         <v>95097207</v>
       </c>
       <c r="F23" s="8">
         <v>123239128</v>
       </c>
       <c r="G23" s="8">
         <v>151267497</v>
       </c>
       <c r="H23" s="7">
         <v>177997695</v>
       </c>
-      <c r="I23" s="8"/>
+      <c r="I23" s="7">
+        <v>208164245</v>
+      </c>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="8">
         <v>27219711</v>
       </c>
       <c r="C24" s="8">
         <v>55461568</v>
       </c>
       <c r="D24" s="8">
         <v>85068062</v>
       </c>
       <c r="E24" s="8">
         <v>114516111</v>
       </c>
       <c r="F24" s="8">
         <v>144697115</v>
       </c>
       <c r="G24" s="8">
         <v>176594357</v>
       </c>
       <c r="H24" s="7">
         <v>203256127</v>
       </c>
-      <c r="I24" s="8"/>
+      <c r="I24" s="7">
+        <v>230559182</v>
+      </c>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="8">
         <v>6115326</v>
       </c>
       <c r="C25" s="8">
         <v>12591896</v>
       </c>
       <c r="D25" s="8">
         <v>19196373</v>
       </c>
       <c r="E25" s="8">
         <v>24535244</v>
       </c>
       <c r="F25" s="8">
         <v>30917571</v>
       </c>
       <c r="G25" s="8">
         <v>36560520</v>
       </c>
       <c r="H25" s="7">
         <v>42626196</v>
       </c>
-      <c r="I25" s="8"/>
+      <c r="I25" s="7">
+        <v>49076828</v>
+      </c>
       <c r="J25" s="28"/>
       <c r="K25" s="28"/>
       <c r="L25" s="28"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="8">
         <v>2474529</v>
       </c>
       <c r="C26" s="8">
         <v>4807352</v>
       </c>
       <c r="D26" s="8">
         <v>7350667</v>
       </c>
       <c r="E26" s="8">
         <v>10189810</v>
       </c>
       <c r="F26" s="8">
         <v>12961172</v>
       </c>
       <c r="G26" s="8">
         <v>15326545</v>
       </c>
       <c r="H26" s="7">
         <v>17834050</v>
       </c>
-      <c r="I26" s="8"/>
+      <c r="I26" s="7">
+        <v>20103451</v>
+      </c>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8">
         <v>2313662</v>
       </c>
       <c r="C27" s="8">
         <v>4930127</v>
       </c>
       <c r="D27" s="8">
         <v>7547926</v>
       </c>
       <c r="E27" s="8">
         <v>10603175</v>
       </c>
       <c r="F27" s="8">
         <v>13290555</v>
       </c>
       <c r="G27" s="8">
         <v>15977761</v>
       </c>
       <c r="H27" s="7">
         <v>18796291</v>
       </c>
-      <c r="I27" s="8"/>
+      <c r="I27" s="7">
+        <v>21642768</v>
+      </c>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="8">
         <v>1092185</v>
       </c>
       <c r="C28" s="8">
         <v>2124164</v>
       </c>
       <c r="D28" s="8">
         <v>3114260</v>
       </c>
       <c r="E28" s="8">
         <v>4104400</v>
       </c>
       <c r="F28" s="8">
         <v>5063940</v>
       </c>
       <c r="G28" s="8">
         <v>6020684</v>
       </c>
       <c r="H28" s="7">
         <v>6988464</v>
       </c>
-      <c r="I28" s="8"/>
+      <c r="I28" s="7">
+        <v>8091927</v>
+      </c>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="8">
         <v>2108854</v>
       </c>
       <c r="C29" s="8">
         <v>4778640</v>
       </c>
       <c r="D29" s="8">
         <v>7557594</v>
       </c>
       <c r="E29" s="8">
         <v>10488205</v>
       </c>
       <c r="F29" s="8">
         <v>13844019</v>
       </c>
       <c r="G29" s="8">
         <v>17056953</v>
       </c>
       <c r="H29" s="7">
         <v>20559089</v>
       </c>
-      <c r="I29" s="8"/>
+      <c r="I29" s="7">
+        <v>24196359</v>
+      </c>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="8">
         <v>9092076</v>
       </c>
       <c r="C30" s="8">
         <v>17919595</v>
       </c>
       <c r="D30" s="8">
         <v>26881099</v>
       </c>
       <c r="E30" s="8">
         <v>36680062</v>
       </c>
       <c r="F30" s="8">
         <v>45039562</v>
       </c>
       <c r="G30" s="8">
         <v>56195867</v>
       </c>
       <c r="H30" s="7">
         <v>62015036</v>
       </c>
-      <c r="I30" s="8"/>
+      <c r="I30" s="7">
+        <v>69073738</v>
+      </c>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="8">
         <v>72698</v>
       </c>
       <c r="C31" s="8">
         <v>209061</v>
       </c>
       <c r="D31" s="8">
         <v>345423</v>
       </c>
       <c r="E31" s="8">
         <v>481786</v>
       </c>
       <c r="F31" s="8">
         <v>646203</v>
       </c>
       <c r="G31" s="8">
         <v>810620</v>
       </c>
       <c r="H31" s="7">
         <v>965244</v>
       </c>
-      <c r="I31" s="8"/>
+      <c r="I31" s="7">
+        <v>1130549</v>
+      </c>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="8">
         <v>3902100</v>
       </c>
       <c r="C32" s="8">
         <v>8003099</v>
       </c>
       <c r="D32" s="8">
         <v>12926658</v>
       </c>
       <c r="E32" s="8">
         <v>17211337</v>
       </c>
       <c r="F32" s="8">
         <v>22642490</v>
       </c>
       <c r="G32" s="8">
         <v>28279467</v>
       </c>
       <c r="H32" s="7">
         <v>32965830</v>
       </c>
-      <c r="I32" s="8"/>
+      <c r="I32" s="7">
+        <v>36590891</v>
+      </c>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="8">
         <v>5895138</v>
       </c>
       <c r="C33" s="8">
         <v>10622892</v>
       </c>
       <c r="D33" s="8">
         <v>17226807</v>
       </c>
       <c r="E33" s="8">
         <v>26468065</v>
       </c>
       <c r="F33" s="8">
         <v>39113383</v>
       </c>
       <c r="G33" s="8">
         <v>51570402</v>
       </c>
       <c r="H33" s="7">
         <v>63815952</v>
       </c>
-      <c r="I33" s="8"/>
+      <c r="I33" s="7">
+        <v>74527599</v>
+      </c>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="8">
         <v>1120563</v>
       </c>
       <c r="C34" s="8">
         <v>2062114</v>
       </c>
       <c r="D34" s="8">
         <v>3352639</v>
       </c>
       <c r="E34" s="8">
         <v>4965653</v>
       </c>
       <c r="F34" s="8">
         <v>6332897</v>
       </c>
       <c r="G34" s="8">
         <v>7766156</v>
       </c>
       <c r="H34" s="7">
         <v>9366691</v>
       </c>
-      <c r="I34" s="8"/>
+      <c r="I34" s="7">
+        <v>11471891</v>
+      </c>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="8">
         <v>394076</v>
       </c>
       <c r="C35" s="8">
         <v>1047504</v>
       </c>
       <c r="D35" s="8">
         <v>2086423</v>
       </c>
       <c r="E35" s="8">
         <v>3151701</v>
       </c>
       <c r="F35" s="8">
         <v>3877019</v>
       </c>
       <c r="G35" s="8">
         <v>4985662</v>
       </c>
       <c r="H35" s="7">
         <v>5920625</v>
       </c>
-      <c r="I35" s="8"/>
+      <c r="I35" s="7">
+        <v>6694923</v>
+      </c>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
     </row>
     <row r="36" spans="1:12" s="2" customFormat="1">
       <c r="A36" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="8">
         <v>36164</v>
       </c>
       <c r="C36" s="8">
         <v>109834</v>
       </c>
       <c r="D36" s="8">
         <v>218337</v>
       </c>
       <c r="E36" s="8">
         <v>293752</v>
       </c>
       <c r="F36" s="8">
         <v>346261</v>
       </c>
       <c r="G36" s="8">
         <v>556990</v>
       </c>
       <c r="H36" s="7">
         <v>669248</v>
       </c>
-      <c r="I36" s="8"/>
+      <c r="I36" s="7">
+        <v>749370</v>
+      </c>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
     </row>
     <row r="37" spans="1:12" s="2" customFormat="1">
       <c r="A37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="8">
         <v>3303</v>
       </c>
       <c r="C37" s="8">
         <v>7529</v>
       </c>
       <c r="D37" s="8">
         <v>11755</v>
       </c>
       <c r="E37" s="8">
         <v>15981</v>
       </c>
       <c r="F37" s="8">
         <v>20307</v>
       </c>
       <c r="G37" s="8">
         <v>24632</v>
       </c>
       <c r="H37" s="7">
         <v>28957</v>
       </c>
-      <c r="I37" s="8"/>
+      <c r="I37" s="7">
+        <v>35744</v>
+      </c>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="8">
         <v>3983183</v>
       </c>
       <c r="C38" s="8">
         <v>6449966</v>
       </c>
       <c r="D38" s="8">
         <v>10292839</v>
       </c>
       <c r="E38" s="8">
         <v>16347829</v>
       </c>
       <c r="F38" s="8">
         <v>26374355</v>
       </c>
       <c r="G38" s="8">
         <v>35693317</v>
       </c>
       <c r="H38" s="7">
         <v>44855367</v>
       </c>
-      <c r="I38" s="8"/>
+      <c r="I38" s="7">
+        <v>52106983</v>
+      </c>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="8">
         <v>8739</v>
       </c>
       <c r="C39" s="8">
         <v>34021</v>
       </c>
       <c r="D39" s="8">
         <v>59303</v>
       </c>
       <c r="E39" s="8">
         <v>84585</v>
       </c>
       <c r="F39" s="8">
         <v>104082</v>
       </c>
       <c r="G39" s="8">
         <v>123580</v>
       </c>
       <c r="H39" s="7">
         <v>143077</v>
       </c>
-      <c r="I39" s="8"/>
+      <c r="I39" s="7">
+        <v>160772</v>
+      </c>
       <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>8</v>
       </c>
       <c r="D40" s="8">
         <v>12</v>
       </c>
       <c r="E40" s="8">
         <v>16</v>
       </c>
       <c r="F40" s="8">
         <v>20</v>
       </c>
       <c r="G40" s="8">
         <v>24</v>
       </c>
       <c r="H40" s="7">
         <v>28</v>
       </c>
-      <c r="I40" s="8"/>
+      <c r="I40" s="7">
+        <v>32</v>
+      </c>
       <c r="J40" s="28"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="8">
         <v>349105</v>
       </c>
       <c r="C41" s="8">
         <v>911915</v>
       </c>
       <c r="D41" s="8">
         <v>1205500</v>
       </c>
       <c r="E41" s="8">
         <v>1608547</v>
       </c>
       <c r="F41" s="8">
         <v>2058442</v>
       </c>
       <c r="G41" s="8">
         <v>2420041</v>
       </c>
       <c r="H41" s="7">
         <v>2831958</v>
       </c>
-      <c r="I41" s="8"/>
+      <c r="I41" s="7">
+        <v>3307883</v>
+      </c>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="8">
         <v>7139</v>
       </c>
       <c r="C42" s="8">
         <v>14153</v>
       </c>
       <c r="D42" s="8">
         <v>21167</v>
       </c>
       <c r="E42" s="8">
         <v>28182</v>
       </c>
       <c r="F42" s="8">
         <v>31401</v>
       </c>
       <c r="G42" s="8">
         <v>34621</v>
       </c>
       <c r="H42" s="8">
         <v>37841</v>
       </c>
-      <c r="I42" s="8"/>
+      <c r="I42" s="7">
+        <v>44269</v>
+      </c>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="8">
         <v>7139</v>
       </c>
       <c r="C43" s="8">
         <v>14153</v>
       </c>
       <c r="D43" s="8">
         <v>21167</v>
       </c>
       <c r="E43" s="8">
         <v>28182</v>
       </c>
       <c r="F43" s="8">
         <v>31401</v>
       </c>
       <c r="G43" s="8">
         <v>34621</v>
       </c>
       <c r="H43" s="8">
         <v>37841</v>
       </c>
-      <c r="I43" s="8"/>
+      <c r="I43" s="7">
+        <v>44269</v>
+      </c>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="8">
         <v>802486</v>
       </c>
       <c r="C44" s="8">
         <v>2641987</v>
       </c>
       <c r="D44" s="8">
         <v>4255384</v>
       </c>
       <c r="E44" s="8">
         <v>6092308</v>
       </c>
       <c r="F44" s="8">
         <v>7555787</v>
       </c>
       <c r="G44" s="8">
         <v>9240956</v>
       </c>
       <c r="H44" s="7">
         <v>11256481</v>
       </c>
-      <c r="I44" s="8"/>
+      <c r="I44" s="7">
+        <v>13150050</v>
+      </c>
       <c r="J44" s="28"/>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="8">
         <v>111006</v>
       </c>
       <c r="C45" s="8">
         <v>188365</v>
       </c>
       <c r="D45" s="8">
         <v>265725</v>
       </c>
       <c r="E45" s="8">
         <v>343085</v>
       </c>
       <c r="F45" s="8">
         <v>476241</v>
       </c>
       <c r="G45" s="8">
         <v>609397</v>
       </c>
       <c r="H45" s="7">
         <v>758934</v>
       </c>
-      <c r="I45" s="8"/>
+      <c r="I45" s="7">
+        <v>867514</v>
+      </c>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>44290</v>
       </c>
       <c r="C46" s="8">
         <v>336284</v>
       </c>
       <c r="D46" s="8">
         <v>628278</v>
       </c>
       <c r="E46" s="8">
         <v>920272</v>
       </c>
       <c r="F46" s="8">
         <v>1033134</v>
       </c>
       <c r="G46" s="8">
         <v>1145996</v>
       </c>
       <c r="H46" s="7">
         <v>1293735</v>
       </c>
-      <c r="I46" s="8"/>
+      <c r="I46" s="7">
+        <v>1452589</v>
+      </c>
       <c r="J46" s="28"/>
       <c r="K46" s="28"/>
       <c r="L46" s="28"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="8">
         <v>63593</v>
       </c>
       <c r="C47" s="8">
         <v>168793</v>
       </c>
       <c r="D47" s="8">
         <v>273993</v>
       </c>
       <c r="E47" s="8">
         <v>379193</v>
       </c>
       <c r="F47" s="8">
         <v>433679</v>
       </c>
       <c r="G47" s="8">
         <v>488164</v>
       </c>
       <c r="H47" s="7">
         <v>657707</v>
       </c>
-      <c r="I47" s="8"/>
+      <c r="I47" s="7">
+        <v>857140</v>
+      </c>
       <c r="J47" s="28"/>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="8">
         <v>125722</v>
       </c>
       <c r="C48" s="8">
         <v>333422</v>
       </c>
       <c r="D48" s="8">
         <v>541123</v>
       </c>
       <c r="E48" s="8">
         <v>748823</v>
       </c>
       <c r="F48" s="8">
         <v>966664</v>
       </c>
       <c r="G48" s="8">
         <v>1184506</v>
       </c>
       <c r="H48" s="7">
         <v>1396898</v>
       </c>
-      <c r="I48" s="8"/>
+      <c r="I48" s="7">
+        <v>1550612</v>
+      </c>
       <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="8">
         <v>205467</v>
       </c>
       <c r="C49" s="8">
         <v>1048095</v>
       </c>
       <c r="D49" s="8">
         <v>1664617</v>
       </c>
       <c r="E49" s="8">
         <v>2504666</v>
       </c>
       <c r="F49" s="8">
         <v>3144870</v>
       </c>
       <c r="G49" s="8">
         <v>4006763</v>
       </c>
       <c r="H49" s="7">
         <v>4990040</v>
       </c>
-      <c r="I49" s="8"/>
+      <c r="I49" s="7">
+        <v>5803979</v>
+      </c>
       <c r="J49" s="28"/>
       <c r="K49" s="28"/>
       <c r="L49" s="28"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="8">
         <v>119770</v>
       </c>
       <c r="C50" s="8">
         <v>239873</v>
       </c>
       <c r="D50" s="8">
         <v>359977</v>
       </c>
       <c r="E50" s="8">
         <v>480080</v>
       </c>
       <c r="F50" s="8">
         <v>634199</v>
       </c>
       <c r="G50" s="8">
         <v>788318</v>
       </c>
       <c r="H50" s="7">
         <v>998973</v>
       </c>
-      <c r="I50" s="8"/>
+      <c r="I50" s="7">
+        <v>1242231</v>
+      </c>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="8">
         <v>16761</v>
       </c>
       <c r="C51" s="8">
         <v>35314</v>
       </c>
       <c r="D51" s="8">
         <v>53866</v>
       </c>
       <c r="E51" s="8">
         <v>72419</v>
       </c>
       <c r="F51" s="8">
         <v>92812</v>
       </c>
       <c r="G51" s="8">
         <v>113204</v>
       </c>
       <c r="H51" s="7">
         <v>132619</v>
       </c>
-      <c r="I51" s="8"/>
+      <c r="I51" s="7">
+        <v>153150</v>
+      </c>
       <c r="J51" s="28"/>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="8">
         <v>115877</v>
       </c>
       <c r="C52" s="8">
         <v>291843</v>
       </c>
       <c r="D52" s="8">
         <v>467808</v>
       </c>
       <c r="E52" s="8">
         <v>643773</v>
       </c>
       <c r="F52" s="8">
         <v>774194</v>
       </c>
       <c r="G52" s="8">
         <v>904615</v>
       </c>
       <c r="H52" s="7">
         <v>1027579</v>
       </c>
-      <c r="I52" s="8"/>
+      <c r="I52" s="7">
+        <v>1222840</v>
+      </c>
       <c r="J52" s="28"/>
       <c r="K52" s="28"/>
       <c r="L52" s="28"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="8">
         <v>248291</v>
       </c>
       <c r="C53" s="8">
         <v>572336</v>
       </c>
       <c r="D53" s="8">
         <v>896381</v>
       </c>
       <c r="E53" s="8">
         <v>1220427</v>
       </c>
       <c r="F53" s="8">
         <v>1598550</v>
       </c>
       <c r="G53" s="8">
         <v>1976674</v>
       </c>
       <c r="H53" s="7">
         <v>2429604</v>
       </c>
-      <c r="I53" s="8"/>
+      <c r="I53" s="7">
+        <v>2744100</v>
+      </c>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="8">
         <v>14065</v>
       </c>
       <c r="C54" s="8">
         <v>29842</v>
       </c>
       <c r="D54" s="8">
         <v>45618</v>
       </c>
       <c r="E54" s="8">
         <v>61394</v>
       </c>
       <c r="F54" s="8">
         <v>82124</v>
       </c>
       <c r="G54" s="8">
         <v>102853</v>
       </c>
       <c r="H54" s="7">
         <v>118629</v>
       </c>
-      <c r="I54" s="8"/>
+      <c r="I54" s="7">
+        <v>134982</v>
+      </c>
       <c r="J54" s="28"/>
       <c r="K54" s="28"/>
       <c r="L54" s="28"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B55" s="8">
         <v>16348</v>
       </c>
       <c r="C55" s="8">
         <v>81286</v>
       </c>
       <c r="D55" s="8">
         <v>146224</v>
       </c>
       <c r="E55" s="8">
         <v>211161</v>
       </c>
       <c r="F55" s="8">
         <v>245503</v>
       </c>
       <c r="G55" s="8">
         <v>279845</v>
       </c>
       <c r="H55" s="7">
         <v>318506</v>
       </c>
-      <c r="I55" s="8"/>
+      <c r="I55" s="7">
+        <v>334203</v>
+      </c>
       <c r="J55" s="28"/>
       <c r="K55" s="28"/>
       <c r="L55" s="28"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="8">
         <v>3988</v>
       </c>
       <c r="C56" s="8">
         <v>16470</v>
       </c>
       <c r="D56" s="8">
         <v>28952</v>
       </c>
       <c r="E56" s="8">
         <v>41434</v>
       </c>
       <c r="F56" s="8">
         <v>56586</v>
       </c>
       <c r="G56" s="8">
         <v>71739</v>
       </c>
       <c r="H56" s="7">
         <v>155490</v>
       </c>
-      <c r="I56" s="8"/>
+      <c r="I56" s="7">
+        <v>241338</v>
+      </c>
       <c r="J56" s="28"/>
       <c r="K56" s="28"/>
       <c r="L56" s="28"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B57" s="8">
         <v>56238</v>
       </c>
       <c r="C57" s="8">
         <v>141151</v>
       </c>
       <c r="D57" s="8">
         <v>226064</v>
       </c>
       <c r="E57" s="8">
         <v>310977</v>
       </c>
       <c r="F57" s="8">
         <v>456658</v>
       </c>
       <c r="G57" s="8">
         <v>602339</v>
       </c>
       <c r="H57" s="7">
         <v>754974</v>
       </c>
-      <c r="I57" s="8"/>
+      <c r="I57" s="7">
+        <v>813279</v>
+      </c>
       <c r="J57" s="28"/>
       <c r="K57" s="28"/>
       <c r="L57" s="28"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="8">
         <v>80895</v>
       </c>
       <c r="C58" s="8">
         <v>168633</v>
       </c>
       <c r="D58" s="8">
         <v>256371</v>
       </c>
       <c r="E58" s="8">
         <v>344110</v>
       </c>
       <c r="F58" s="8">
         <v>447197</v>
       </c>
       <c r="G58" s="8">
         <v>550285</v>
       </c>
       <c r="H58" s="7">
         <v>654134</v>
       </c>
-      <c r="I58" s="8"/>
+      <c r="I58" s="7">
+        <v>719909</v>
+      </c>
       <c r="J58" s="28"/>
       <c r="K58" s="28"/>
       <c r="L58" s="28"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B59" s="8">
         <v>44746</v>
       </c>
       <c r="C59" s="8">
         <v>64845</v>
       </c>
       <c r="D59" s="8">
         <v>84944</v>
       </c>
       <c r="E59" s="8">
         <v>105043</v>
       </c>
       <c r="F59" s="8">
         <v>136468</v>
       </c>
       <c r="G59" s="8">
         <v>167893</v>
       </c>
       <c r="H59" s="7">
         <v>194322</v>
       </c>
-      <c r="I59" s="8"/>
+      <c r="I59" s="7">
+        <v>228378</v>
+      </c>
       <c r="J59" s="28"/>
       <c r="K59" s="28"/>
       <c r="L59" s="28"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B60" s="8">
         <v>1766</v>
       </c>
       <c r="C60" s="8">
         <v>2754</v>
       </c>
       <c r="D60" s="8">
         <v>3742</v>
       </c>
       <c r="E60" s="8">
         <v>4730</v>
       </c>
       <c r="F60" s="8">
         <v>5718</v>
       </c>
       <c r="G60" s="8">
         <v>6706</v>
       </c>
       <c r="H60" s="7">
         <v>6706</v>
       </c>
-      <c r="I60" s="8"/>
+      <c r="I60" s="7">
+        <v>6706</v>
+      </c>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B61" s="8">
         <v>30245</v>
       </c>
       <c r="C61" s="8">
         <v>67356</v>
       </c>
       <c r="D61" s="8">
         <v>104467</v>
       </c>
       <c r="E61" s="8">
         <v>141578</v>
       </c>
       <c r="F61" s="8">
         <v>168296</v>
       </c>
       <c r="G61" s="8">
         <v>195013</v>
       </c>
       <c r="H61" s="7">
         <v>226844</v>
       </c>
-      <c r="I61" s="8"/>
+      <c r="I61" s="7">
+        <v>265306</v>
+      </c>
       <c r="J61" s="28"/>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="8">
         <v>499613</v>
       </c>
       <c r="C62" s="8">
         <v>1740846</v>
       </c>
       <c r="D62" s="8">
         <v>2830774</v>
       </c>
       <c r="E62" s="8">
         <v>4065029</v>
       </c>
       <c r="F62" s="8">
         <v>4989606</v>
       </c>
       <c r="G62" s="8">
         <v>6045673</v>
       </c>
       <c r="H62" s="7">
         <v>7467535</v>
       </c>
-      <c r="I62" s="8"/>
+      <c r="I62" s="7">
+        <v>8884034</v>
+      </c>
       <c r="J62" s="28"/>
       <c r="K62" s="28"/>
       <c r="L62" s="28"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B63" s="8">
         <v>96489</v>
       </c>
       <c r="C63" s="8">
         <v>157702</v>
       </c>
       <c r="D63" s="8">
         <v>218915</v>
       </c>
       <c r="E63" s="8">
         <v>280127</v>
       </c>
       <c r="F63" s="8">
         <v>392227</v>
       </c>
       <c r="G63" s="8">
         <v>504326</v>
       </c>
       <c r="H63" s="7">
         <v>637961</v>
       </c>
-      <c r="I63" s="8"/>
+      <c r="I63" s="7">
+        <v>730141</v>
+      </c>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B64" s="8">
         <v>27566</v>
       </c>
       <c r="C64" s="8">
         <v>254246</v>
       </c>
       <c r="D64" s="8">
         <v>480926</v>
       </c>
       <c r="E64" s="8">
         <v>707607</v>
       </c>
       <c r="F64" s="8">
         <v>785751</v>
       </c>
       <c r="G64" s="8">
         <v>863895</v>
       </c>
       <c r="H64" s="7">
         <v>969974</v>
       </c>
-      <c r="I64" s="8"/>
+      <c r="I64" s="7">
+        <v>1110132</v>
+      </c>
       <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B65" s="8">
         <v>59040</v>
       </c>
       <c r="C65" s="8">
         <v>150614</v>
       </c>
       <c r="D65" s="8">
         <v>242188</v>
       </c>
       <c r="E65" s="8">
         <v>333762</v>
       </c>
       <c r="F65" s="8">
         <v>372563</v>
       </c>
       <c r="G65" s="8">
         <v>411364</v>
       </c>
       <c r="H65" s="7">
         <v>496841</v>
       </c>
-      <c r="I65" s="8"/>
+      <c r="I65" s="7">
+        <v>610110</v>
+      </c>
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
     </row>
     <row r="66" spans="1:12" s="2" customFormat="1">
       <c r="A66" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="8">
         <v>66456</v>
       </c>
       <c r="C66" s="8">
         <v>173418</v>
       </c>
       <c r="D66" s="8">
         <v>280379</v>
       </c>
       <c r="E66" s="8">
         <v>387340</v>
       </c>
       <c r="F66" s="8">
         <v>455867</v>
       </c>
       <c r="G66" s="8">
         <v>524394</v>
       </c>
       <c r="H66" s="7">
         <v>580408</v>
       </c>
-      <c r="I66" s="8"/>
+      <c r="I66" s="7">
+        <v>671521</v>
+      </c>
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
     </row>
     <row r="67" spans="1:12" s="2" customFormat="1">
       <c r="A67" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="8">
         <v>82168</v>
       </c>
       <c r="C67" s="8">
         <v>590353</v>
       </c>
       <c r="D67" s="8">
         <v>947232</v>
       </c>
       <c r="E67" s="8">
         <v>1448438</v>
       </c>
       <c r="F67" s="8">
         <v>1832177</v>
       </c>
       <c r="G67" s="8">
         <v>2347404</v>
       </c>
       <c r="H67" s="7">
         <v>3095826</v>
       </c>
-      <c r="I67" s="8"/>
+      <c r="I67" s="7">
+        <v>3689570</v>
+      </c>
       <c r="J67" s="28"/>
       <c r="K67" s="28"/>
       <c r="L67" s="28"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="8">
         <v>67266</v>
       </c>
       <c r="C68" s="8">
         <v>157467</v>
       </c>
       <c r="D68" s="8">
         <v>247668</v>
       </c>
       <c r="E68" s="8">
         <v>337870</v>
       </c>
       <c r="F68" s="8">
         <v>458568</v>
       </c>
       <c r="G68" s="8">
         <v>579266</v>
       </c>
       <c r="H68" s="7">
         <v>761489</v>
       </c>
-      <c r="I68" s="8"/>
+      <c r="I68" s="7">
+        <v>970197</v>
+      </c>
       <c r="J68" s="28"/>
       <c r="K68" s="28"/>
       <c r="L68" s="28"/>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="8">
         <v>14995</v>
       </c>
       <c r="C69" s="8">
         <v>32560</v>
       </c>
       <c r="D69" s="8">
         <v>50124</v>
       </c>
       <c r="E69" s="8">
         <v>67689</v>
       </c>
       <c r="F69" s="8">
         <v>87094</v>
       </c>
       <c r="G69" s="8">
         <v>106498</v>
       </c>
       <c r="H69" s="7">
         <v>125913</v>
       </c>
-      <c r="I69" s="8"/>
+      <c r="I69" s="7">
+        <v>146444</v>
+      </c>
       <c r="J69" s="28"/>
       <c r="K69" s="28"/>
       <c r="L69" s="28"/>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="8">
         <v>85632</v>
       </c>
       <c r="C70" s="8">
         <v>224487</v>
       </c>
       <c r="D70" s="8">
         <v>363341</v>
       </c>
       <c r="E70" s="8">
         <v>502195</v>
       </c>
       <c r="F70" s="8">
         <v>605361</v>
       </c>
       <c r="G70" s="8">
         <v>708527</v>
       </c>
       <c r="H70" s="7">
         <v>799123</v>
       </c>
-      <c r="I70" s="8"/>
+      <c r="I70" s="7">
+        <v>955922</v>
+      </c>
       <c r="J70" s="28"/>
       <c r="K70" s="28"/>
       <c r="L70" s="28"/>
     </row>
     <row r="71" spans="1:12" ht="22.5">
       <c r="A71" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="8">
         <v>54583</v>
       </c>
       <c r="C71" s="8">
         <v>328808</v>
       </c>
       <c r="D71" s="8">
         <v>528232</v>
       </c>
       <c r="E71" s="8">
         <v>806856</v>
       </c>
       <c r="F71" s="8">
         <v>967636</v>
       </c>
       <c r="G71" s="8">
         <v>1218615</v>
       </c>
       <c r="H71" s="7">
         <v>1359348</v>
       </c>
-      <c r="I71" s="8"/>
+      <c r="I71" s="7">
+        <v>1521922</v>
+      </c>
       <c r="J71" s="28"/>
       <c r="K71" s="28"/>
       <c r="L71" s="28"/>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="8">
         <v>451</v>
       </c>
       <c r="C72" s="8">
         <v>822</v>
       </c>
       <c r="D72" s="8">
         <v>1192</v>
       </c>
       <c r="E72" s="8">
         <v>1563</v>
       </c>
       <c r="F72" s="8">
         <v>1890</v>
       </c>
       <c r="G72" s="8">
         <v>2218</v>
       </c>
       <c r="H72" s="7">
         <v>2343</v>
       </c>
-      <c r="I72" s="8"/>
+      <c r="I72" s="7">
+        <v>2391</v>
+      </c>
       <c r="J72" s="28"/>
       <c r="K72" s="28"/>
       <c r="L72" s="28"/>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B73" s="8">
         <v>375</v>
       </c>
       <c r="C73" s="8">
         <v>750</v>
       </c>
       <c r="D73" s="8">
         <v>1125</v>
       </c>
       <c r="E73" s="8">
         <v>1500</v>
       </c>
       <c r="F73" s="8">
         <v>1875</v>
       </c>
       <c r="G73" s="8">
         <v>2250</v>
       </c>
       <c r="H73" s="7">
         <v>5250</v>
       </c>
-      <c r="I73" s="8"/>
+      <c r="I73" s="7">
+        <v>8250</v>
+      </c>
       <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B74" s="8">
         <v>565</v>
       </c>
       <c r="C74" s="8">
         <v>1709</v>
       </c>
       <c r="D74" s="8">
         <v>2853</v>
       </c>
       <c r="E74" s="8">
         <v>3997</v>
       </c>
       <c r="F74" s="8">
         <v>4529</v>
       </c>
       <c r="G74" s="8">
         <v>5061</v>
       </c>
       <c r="H74" s="7">
         <v>5377</v>
       </c>
-      <c r="I74" s="8"/>
+      <c r="I74" s="7">
+        <v>5693</v>
+      </c>
       <c r="J74" s="28"/>
       <c r="K74" s="28"/>
       <c r="L74" s="28"/>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B75" s="8">
         <v>3028</v>
       </c>
       <c r="C75" s="8">
         <v>18854</v>
       </c>
       <c r="D75" s="8">
         <v>34680</v>
       </c>
       <c r="E75" s="8">
         <v>50506</v>
       </c>
       <c r="F75" s="8">
         <v>54139</v>
       </c>
       <c r="G75" s="8">
         <v>57773</v>
       </c>
       <c r="H75" s="7">
         <v>61516</v>
       </c>
-      <c r="I75" s="8"/>
+      <c r="I75" s="7">
+        <v>65812</v>
+      </c>
       <c r="J75" s="28"/>
       <c r="K75" s="28"/>
       <c r="L75" s="28"/>
     </row>
     <row r="76" spans="1:12" s="2" customFormat="1">
       <c r="A76" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B76" s="8">
         <v>42404</v>
       </c>
       <c r="C76" s="8">
         <v>289109</v>
       </c>
       <c r="D76" s="8">
         <v>461014</v>
       </c>
       <c r="E76" s="8">
         <v>712118</v>
       </c>
       <c r="F76" s="8">
         <v>865496</v>
       </c>
       <c r="G76" s="8">
         <v>1109074</v>
       </c>
       <c r="H76" s="7">
         <v>1240081</v>
       </c>
-      <c r="I76" s="8"/>
+      <c r="I76" s="7">
+        <v>1394502</v>
+      </c>
       <c r="J76" s="28"/>
       <c r="K76" s="28"/>
       <c r="L76" s="28"/>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B77" s="8">
         <v>7760</v>
       </c>
       <c r="C77" s="8">
         <v>17564</v>
       </c>
       <c r="D77" s="8">
         <v>27368</v>
       </c>
       <c r="E77" s="8">
         <v>37172</v>
       </c>
       <c r="F77" s="8">
         <v>39168</v>
       </c>
       <c r="G77" s="8">
         <v>41165</v>
       </c>
       <c r="H77" s="7">
         <v>43169</v>
       </c>
-      <c r="I77" s="8"/>
+      <c r="I77" s="7">
+        <v>43662</v>
+      </c>
       <c r="J77" s="28"/>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F78" s="8">
         <v>537</v>
       </c>
       <c r="G78" s="8">
         <v>1075</v>
       </c>
       <c r="H78" s="7">
         <v>1612</v>
       </c>
-      <c r="I78" s="8"/>
+      <c r="I78" s="7">
+        <v>1612</v>
+      </c>
       <c r="J78" s="28"/>
       <c r="K78" s="28"/>
       <c r="L78" s="28"/>
     </row>
     <row r="79" spans="1:12" ht="56.25">
       <c r="A79" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="8">
         <v>761299</v>
       </c>
       <c r="C79" s="8">
         <v>1481582</v>
       </c>
       <c r="D79" s="8">
         <v>2155618</v>
       </c>
       <c r="E79" s="8">
         <v>2659284</v>
       </c>
       <c r="F79" s="8">
         <v>3018668</v>
       </c>
       <c r="G79" s="8">
         <v>3561640</v>
       </c>
       <c r="H79" s="7">
         <v>4091165</v>
       </c>
-      <c r="I79" s="8"/>
+      <c r="I79" s="7">
+        <v>4667567</v>
+      </c>
       <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B80" s="8">
         <v>18590</v>
       </c>
       <c r="C80" s="8">
         <v>36743</v>
       </c>
       <c r="D80" s="8">
         <v>54896</v>
       </c>
       <c r="E80" s="8">
         <v>73049</v>
       </c>
       <c r="F80" s="8">
         <v>91202</v>
       </c>
       <c r="G80" s="8">
         <v>109355</v>
       </c>
       <c r="H80" s="7">
         <v>109511</v>
       </c>
-      <c r="I80" s="8"/>
+      <c r="I80" s="7">
+        <v>111515</v>
+      </c>
       <c r="J80" s="28"/>
       <c r="K80" s="28"/>
       <c r="L80" s="28"/>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="8">
         <v>130471</v>
       </c>
       <c r="C81" s="8">
         <v>156759</v>
       </c>
       <c r="D81" s="8">
         <v>183048</v>
       </c>
       <c r="E81" s="8">
         <v>209337</v>
       </c>
       <c r="F81" s="8">
         <v>211720</v>
       </c>
       <c r="G81" s="8">
         <v>214103</v>
       </c>
       <c r="H81" s="7">
         <v>219987</v>
       </c>
-      <c r="I81" s="8"/>
+      <c r="I81" s="7">
+        <v>264307</v>
+      </c>
       <c r="J81" s="28"/>
       <c r="K81" s="28"/>
       <c r="L81" s="28"/>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="8">
         <v>688</v>
       </c>
       <c r="C82" s="8">
         <v>1376</v>
       </c>
       <c r="D82" s="8">
         <v>2064</v>
       </c>
       <c r="E82" s="8">
         <v>2752</v>
       </c>
       <c r="F82" s="8">
         <v>3440</v>
       </c>
       <c r="G82" s="8">
         <v>4128</v>
       </c>
       <c r="H82" s="7">
         <v>8626</v>
       </c>
-      <c r="I82" s="8"/>
+      <c r="I82" s="7">
+        <v>13124</v>
+      </c>
       <c r="J82" s="28"/>
       <c r="K82" s="28"/>
       <c r="L82" s="28"/>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="8">
         <v>22718</v>
       </c>
       <c r="C83" s="8">
         <v>27618</v>
       </c>
       <c r="D83" s="8">
         <v>32518</v>
       </c>
       <c r="E83" s="8">
         <v>37418</v>
       </c>
       <c r="F83" s="8">
         <v>42318</v>
       </c>
       <c r="G83" s="8">
         <v>47218</v>
       </c>
       <c r="H83" s="7">
         <v>54461</v>
       </c>
-      <c r="I83" s="8"/>
+      <c r="I83" s="7">
+        <v>61704</v>
+      </c>
       <c r="J83" s="28"/>
       <c r="K83" s="28"/>
       <c r="L83" s="28"/>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B84" s="8">
         <v>495996</v>
       </c>
       <c r="C84" s="8">
         <v>982975</v>
       </c>
       <c r="D84" s="8">
         <v>1423706</v>
       </c>
       <c r="E84" s="8">
         <v>1694068</v>
       </c>
       <c r="F84" s="8">
         <v>1952970</v>
       </c>
       <c r="G84" s="8">
         <v>2395460</v>
       </c>
       <c r="H84" s="7">
         <v>2807842</v>
       </c>
-      <c r="I84" s="8"/>
+      <c r="I84" s="7">
+        <v>3213932</v>
+      </c>
       <c r="J84" s="28"/>
       <c r="K84" s="28"/>
       <c r="L84" s="28"/>
     </row>
     <row r="85" spans="1:12" s="2" customFormat="1">
       <c r="A85" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="8">
         <v>3190</v>
       </c>
       <c r="C85" s="8">
         <v>6393</v>
       </c>
       <c r="D85" s="8">
         <v>9595</v>
       </c>
       <c r="E85" s="8">
         <v>12797</v>
       </c>
       <c r="F85" s="8">
         <v>15516</v>
       </c>
       <c r="G85" s="8">
         <v>18234</v>
       </c>
       <c r="H85" s="7">
         <v>20033</v>
       </c>
-      <c r="I85" s="8"/>
+      <c r="I85" s="7">
+        <v>20033</v>
+      </c>
       <c r="J85" s="28"/>
       <c r="K85" s="28"/>
       <c r="L85" s="28"/>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="8">
         <v>24550</v>
       </c>
       <c r="C86" s="8">
         <v>53221</v>
       </c>
       <c r="D86" s="8">
         <v>81891</v>
       </c>
       <c r="E86" s="8">
         <v>110562</v>
       </c>
       <c r="F86" s="8">
         <v>135332</v>
       </c>
       <c r="G86" s="8">
         <v>160102</v>
       </c>
       <c r="H86" s="7">
         <v>162502</v>
       </c>
-      <c r="I86" s="8"/>
+      <c r="I86" s="7">
+        <v>164758</v>
+      </c>
       <c r="J86" s="28"/>
       <c r="K86" s="28"/>
       <c r="L86" s="28"/>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="8">
         <v>65095</v>
       </c>
       <c r="C87" s="8">
         <v>216496</v>
       </c>
       <c r="D87" s="8">
         <v>367896</v>
       </c>
       <c r="E87" s="8">
         <v>519297</v>
       </c>
       <c r="F87" s="8">
         <v>566166</v>
       </c>
       <c r="G87" s="8">
         <v>613035</v>
       </c>
       <c r="H87" s="7">
         <v>708197</v>
       </c>
-      <c r="I87" s="8"/>
+      <c r="I87" s="7">
+        <v>818188</v>
+      </c>
       <c r="J87" s="28"/>
       <c r="K87" s="28"/>
       <c r="L87" s="28"/>
     </row>
     <row r="88" spans="1:12" ht="22.5">
       <c r="A88" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="8">
         <v>4110518</v>
       </c>
       <c r="C88" s="8">
         <v>8477142</v>
       </c>
       <c r="D88" s="8">
         <v>12821446</v>
       </c>
       <c r="E88" s="8">
         <v>16922087</v>
       </c>
       <c r="F88" s="8">
         <v>21135941</v>
       </c>
       <c r="G88" s="8">
         <v>25410071</v>
       </c>
       <c r="H88" s="7">
         <v>30325825</v>
       </c>
-      <c r="I88" s="8"/>
+      <c r="I88" s="7">
+        <v>34752307</v>
+      </c>
       <c r="J88" s="28"/>
       <c r="K88" s="28"/>
       <c r="L88" s="28"/>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B89" s="8">
         <v>306273</v>
       </c>
       <c r="C89" s="8">
         <v>708989</v>
       </c>
       <c r="D89" s="8">
         <v>1111705</v>
       </c>
       <c r="E89" s="8">
         <v>1514421</v>
       </c>
       <c r="F89" s="8">
         <v>1795176</v>
       </c>
       <c r="G89" s="8">
         <v>2075930</v>
       </c>
       <c r="H89" s="7">
         <v>2358263</v>
       </c>
-      <c r="I89" s="8"/>
+      <c r="I89" s="7">
+        <v>2721012</v>
+      </c>
       <c r="J89" s="28"/>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B90" s="8">
         <v>192747</v>
       </c>
       <c r="C90" s="8">
         <v>491143</v>
       </c>
       <c r="D90" s="8">
         <v>721200</v>
       </c>
       <c r="E90" s="8">
         <v>934073</v>
       </c>
       <c r="F90" s="8">
         <v>1140286</v>
       </c>
       <c r="G90" s="8">
         <v>1371199</v>
       </c>
       <c r="H90" s="7">
         <v>1654292</v>
       </c>
-      <c r="I90" s="8"/>
+      <c r="I90" s="7">
+        <v>2008504</v>
+      </c>
       <c r="J90" s="28"/>
       <c r="K90" s="28"/>
       <c r="L90" s="28"/>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B91" s="8">
         <v>303347</v>
       </c>
       <c r="C91" s="8">
         <v>715503</v>
       </c>
       <c r="D91" s="8">
         <v>1052046</v>
       </c>
       <c r="E91" s="8">
         <v>1447612</v>
       </c>
       <c r="F91" s="8">
         <v>1836643</v>
       </c>
       <c r="G91" s="8">
         <v>2155778</v>
       </c>
       <c r="H91" s="7">
         <v>2480585</v>
       </c>
-      <c r="I91" s="8"/>
+      <c r="I91" s="7">
+        <v>2855848</v>
+      </c>
       <c r="J91" s="28"/>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
     </row>
     <row r="92" spans="1:12" s="2" customFormat="1">
       <c r="A92" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B92" s="8">
         <v>54751</v>
       </c>
       <c r="C92" s="8">
         <v>134384</v>
       </c>
       <c r="D92" s="8">
         <v>214017</v>
       </c>
       <c r="E92" s="8">
         <v>293649</v>
       </c>
       <c r="F92" s="8">
         <v>359184</v>
       </c>
       <c r="G92" s="8">
         <v>424718</v>
       </c>
       <c r="H92" s="7">
         <v>494236</v>
       </c>
-      <c r="I92" s="8"/>
+      <c r="I92" s="7">
+        <v>575194</v>
+      </c>
       <c r="J92" s="28"/>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
     </row>
     <row r="93" spans="1:12" s="2" customFormat="1">
       <c r="A93" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="8">
         <v>2283030</v>
       </c>
       <c r="C93" s="8">
         <v>4384616</v>
       </c>
       <c r="D93" s="8">
         <v>6404290</v>
       </c>
       <c r="E93" s="8">
         <v>8340873</v>
       </c>
       <c r="F93" s="8">
         <v>10379787</v>
       </c>
       <c r="G93" s="8">
         <v>12698202</v>
       </c>
       <c r="H93" s="7">
         <v>15541710</v>
       </c>
-      <c r="I93" s="8"/>
+      <c r="I93" s="7">
+        <v>17684441</v>
+      </c>
       <c r="J93" s="28"/>
       <c r="K93" s="28"/>
       <c r="L93" s="28"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B94" s="8">
         <v>66367</v>
       </c>
       <c r="C94" s="8">
         <v>153813</v>
       </c>
       <c r="D94" s="8">
         <v>241260</v>
       </c>
       <c r="E94" s="8">
         <v>328707</v>
       </c>
       <c r="F94" s="8">
         <v>403668</v>
       </c>
       <c r="G94" s="8">
         <v>478629</v>
       </c>
       <c r="H94" s="7">
         <v>576227</v>
       </c>
-      <c r="I94" s="8"/>
+      <c r="I94" s="7">
+        <v>669065</v>
+      </c>
       <c r="J94" s="28"/>
       <c r="K94" s="28"/>
       <c r="L94" s="28"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B95" s="8">
         <v>116037</v>
       </c>
       <c r="C95" s="8">
         <v>225876</v>
       </c>
       <c r="D95" s="8">
         <v>335715</v>
       </c>
       <c r="E95" s="8">
         <v>445553</v>
       </c>
       <c r="F95" s="8">
         <v>568947</v>
       </c>
       <c r="G95" s="8">
         <v>692341</v>
       </c>
       <c r="H95" s="7">
         <v>802420</v>
       </c>
-      <c r="I95" s="8"/>
+      <c r="I95" s="7">
+        <v>886621</v>
+      </c>
       <c r="J95" s="28"/>
       <c r="K95" s="28"/>
       <c r="L95" s="28"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B96" s="8">
         <v>787965</v>
       </c>
       <c r="C96" s="8">
         <v>1662817</v>
       </c>
       <c r="D96" s="8">
         <v>2741214</v>
       </c>
       <c r="E96" s="8">
         <v>3617198</v>
       </c>
       <c r="F96" s="8">
         <v>4652251</v>
       </c>
       <c r="G96" s="8">
         <v>5513274</v>
       </c>
       <c r="H96" s="7">
         <v>6418093</v>
       </c>
-      <c r="I96" s="8"/>
+      <c r="I96" s="7">
+        <v>7351626</v>
+      </c>
       <c r="J96" s="28"/>
       <c r="K96" s="28"/>
       <c r="L96" s="28"/>
     </row>
     <row r="97" spans="1:12" ht="33.75">
       <c r="A97" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="8">
         <v>3171354</v>
       </c>
       <c r="C97" s="8">
         <v>7390655</v>
       </c>
       <c r="D97" s="8">
         <v>11837296</v>
       </c>
       <c r="E97" s="8">
         <v>16605663</v>
       </c>
       <c r="F97" s="8">
         <v>19988328</v>
       </c>
       <c r="G97" s="8">
         <v>24596143</v>
       </c>
-      <c r="H97" s="37">
-[...2 lines deleted...]
-      <c r="I97" s="8"/>
+      <c r="H97" s="7">
+        <v>26745320</v>
+      </c>
+      <c r="I97" s="7">
+        <v>40820397</v>
+      </c>
       <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="8">
         <v>354603</v>
       </c>
       <c r="C98" s="8">
         <v>969125</v>
       </c>
       <c r="D98" s="8">
         <v>1583647</v>
       </c>
       <c r="E98" s="8">
         <v>2198169</v>
       </c>
       <c r="F98" s="8">
         <v>2733586</v>
       </c>
       <c r="G98" s="8">
         <v>3296310</v>
       </c>
-      <c r="H98" s="37">
+      <c r="H98" s="7">
         <v>3965653</v>
       </c>
-      <c r="I98" s="8"/>
+      <c r="I98" s="7">
+        <v>5061077</v>
+      </c>
       <c r="J98" s="28"/>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B99" s="8">
         <v>307652</v>
       </c>
       <c r="C99" s="8">
         <v>808110</v>
       </c>
       <c r="D99" s="8">
         <v>1420914</v>
       </c>
       <c r="E99" s="8">
         <v>1886921</v>
       </c>
       <c r="F99" s="8">
         <v>2129059</v>
       </c>
       <c r="G99" s="8">
         <v>2566447</v>
       </c>
-      <c r="H99" s="37">
+      <c r="H99" s="7">
         <v>2955830</v>
       </c>
-      <c r="I99" s="8"/>
+      <c r="I99" s="7">
+        <v>3350552</v>
+      </c>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
     </row>
     <row r="100" spans="1:12">
       <c r="A100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B100" s="8">
         <v>659133</v>
       </c>
       <c r="C100" s="8">
         <v>1989629</v>
       </c>
       <c r="D100" s="8">
         <v>3559995</v>
       </c>
       <c r="E100" s="8">
         <v>5600879</v>
       </c>
       <c r="F100" s="8">
         <v>6891229</v>
       </c>
       <c r="G100" s="8">
         <v>9035270</v>
       </c>
-      <c r="H100" s="37">
+      <c r="H100" s="7">
         <v>12071273</v>
       </c>
-      <c r="I100" s="8"/>
+      <c r="I100" s="7">
+        <v>15530662</v>
+      </c>
       <c r="J100" s="28"/>
       <c r="K100" s="28"/>
       <c r="L100" s="28"/>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B101" s="8">
         <v>170724</v>
       </c>
       <c r="C101" s="8">
         <v>444936</v>
       </c>
       <c r="D101" s="8">
         <v>719147</v>
       </c>
       <c r="E101" s="8">
         <v>993358</v>
       </c>
       <c r="F101" s="8">
         <v>1188497</v>
       </c>
       <c r="G101" s="8">
         <v>1383636</v>
       </c>
-      <c r="H101" s="37">
+      <c r="H101" s="7">
         <v>1598586</v>
       </c>
-      <c r="I101" s="8"/>
+      <c r="I101" s="7">
+        <v>1809952</v>
+      </c>
       <c r="J101" s="28"/>
       <c r="K101" s="28"/>
       <c r="L101" s="28"/>
     </row>
     <row r="102" spans="1:12" s="2" customFormat="1">
       <c r="A102" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B102" s="8">
         <v>1355529</v>
       </c>
       <c r="C102" s="8">
         <v>2377533</v>
       </c>
       <c r="D102" s="8">
         <v>3275591</v>
       </c>
       <c r="E102" s="8">
         <v>4168853</v>
       </c>
       <c r="F102" s="8">
         <v>4957748</v>
       </c>
       <c r="G102" s="8">
         <v>5835641</v>
       </c>
-      <c r="H102" s="37">
-[...2 lines deleted...]
-      <c r="I102" s="8"/>
+      <c r="H102" s="7">
+        <v>3230666</v>
+      </c>
+      <c r="I102" s="7">
+        <v>7795959</v>
+      </c>
       <c r="J102" s="28"/>
       <c r="K102" s="28"/>
       <c r="L102" s="28"/>
     </row>
     <row r="103" spans="1:12" s="2" customFormat="1">
       <c r="A103" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="8">
         <v>221530</v>
       </c>
       <c r="C103" s="8">
         <v>564397</v>
       </c>
       <c r="D103" s="8">
         <v>906333</v>
       </c>
       <c r="E103" s="8">
         <v>1251071</v>
       </c>
       <c r="F103" s="8">
         <v>1486862</v>
       </c>
       <c r="G103" s="8">
         <v>1782556</v>
       </c>
-      <c r="H103" s="37">
+      <c r="H103" s="7">
         <v>2101165</v>
       </c>
-      <c r="I103" s="8"/>
+      <c r="I103" s="7">
+        <v>6321770</v>
+      </c>
       <c r="J103" s="28"/>
       <c r="K103" s="28"/>
       <c r="L103" s="28"/>
     </row>
     <row r="104" spans="1:12">
       <c r="A104" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B104" s="8">
         <v>17670</v>
       </c>
       <c r="C104" s="8">
         <v>37203</v>
       </c>
       <c r="D104" s="8">
         <v>56735</v>
       </c>
       <c r="E104" s="8">
         <v>76268</v>
       </c>
       <c r="F104" s="8">
         <v>91699</v>
       </c>
       <c r="G104" s="8">
         <v>107129</v>
       </c>
-      <c r="H104" s="37">
+      <c r="H104" s="7">
         <v>118471</v>
       </c>
-      <c r="I104" s="8"/>
+      <c r="I104" s="7">
+        <v>127554</v>
+      </c>
       <c r="J104" s="28"/>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B105" s="8">
         <v>84513</v>
       </c>
       <c r="C105" s="8">
         <v>199725</v>
       </c>
       <c r="D105" s="8">
         <v>314936</v>
       </c>
       <c r="E105" s="8">
         <v>430147</v>
       </c>
       <c r="F105" s="8">
         <v>509653</v>
       </c>
       <c r="G105" s="8">
         <v>589159</v>
       </c>
-      <c r="H105" s="37">
+      <c r="H105" s="7">
         <v>703681</v>
       </c>
-      <c r="I105" s="8"/>
+      <c r="I105" s="7">
+        <v>822876</v>
+      </c>
       <c r="J105" s="28"/>
       <c r="K105" s="28"/>
       <c r="L105" s="28"/>
     </row>
     <row r="106" spans="1:12" ht="22.5">
       <c r="A106" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D106" s="8">
         <v>24681</v>
       </c>
       <c r="E106" s="8">
         <v>208951</v>
       </c>
       <c r="F106" s="8">
         <v>379393</v>
       </c>
       <c r="G106" s="8">
         <v>681380</v>
       </c>
       <c r="H106" s="7">
         <v>812695</v>
       </c>
-      <c r="I106" s="8"/>
+      <c r="I106" s="7">
+        <v>926617</v>
+      </c>
       <c r="J106" s="28"/>
       <c r="K106" s="28"/>
       <c r="L106" s="28"/>
     </row>
     <row r="107" spans="1:12">
       <c r="A107" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D107" s="8">
         <v>24681</v>
       </c>
       <c r="E107" s="8">
         <v>208951</v>
       </c>
       <c r="F107" s="8">
         <v>379393</v>
       </c>
       <c r="G107" s="8">
         <v>681380</v>
       </c>
       <c r="H107" s="7">
         <v>812695</v>
       </c>
-      <c r="I107" s="8"/>
+      <c r="I107" s="7">
+        <v>926617</v>
+      </c>
       <c r="J107" s="28"/>
       <c r="K107" s="28"/>
       <c r="L107" s="28"/>
     </row>
     <row r="108" spans="1:12" ht="22.5">
       <c r="A108" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="8">
         <v>1998597</v>
       </c>
       <c r="C108" s="8">
         <v>4874579</v>
       </c>
       <c r="D108" s="8">
         <v>7899530</v>
       </c>
       <c r="E108" s="8">
         <v>11787238</v>
       </c>
       <c r="F108" s="8">
         <v>14860554</v>
       </c>
       <c r="G108" s="8">
         <v>18560538</v>
       </c>
       <c r="H108" s="7">
         <v>21895231</v>
       </c>
-      <c r="I108" s="8"/>
+      <c r="I108" s="7">
+        <v>25773582</v>
+      </c>
       <c r="J108" s="28"/>
       <c r="K108" s="28"/>
       <c r="L108" s="28"/>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B109" s="8">
         <v>30180</v>
       </c>
       <c r="C109" s="8">
         <v>60916</v>
       </c>
       <c r="D109" s="8">
         <v>91652</v>
       </c>
       <c r="E109" s="8">
         <v>122388</v>
       </c>
       <c r="F109" s="8">
         <v>154686</v>
       </c>
       <c r="G109" s="8">
         <v>186985</v>
       </c>
       <c r="H109" s="7">
         <v>219004</v>
       </c>
-      <c r="I109" s="8"/>
+      <c r="I109" s="7">
+        <v>245336</v>
+      </c>
       <c r="J109" s="28"/>
       <c r="K109" s="28"/>
       <c r="L109" s="28"/>
     </row>
     <row r="110" spans="1:12">
       <c r="A110" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B110" s="8">
         <v>325933</v>
       </c>
       <c r="C110" s="8">
         <v>745111</v>
       </c>
       <c r="D110" s="8">
         <v>1215037</v>
       </c>
       <c r="E110" s="8">
         <v>1934835</v>
       </c>
       <c r="F110" s="8">
         <v>2536145</v>
       </c>
       <c r="G110" s="8">
         <v>3250178</v>
       </c>
       <c r="H110" s="7">
         <v>3960300</v>
       </c>
-      <c r="I110" s="8"/>
+      <c r="I110" s="7">
+        <v>4690938</v>
+      </c>
       <c r="J110" s="28"/>
       <c r="K110" s="28"/>
       <c r="L110" s="28"/>
     </row>
     <row r="111" spans="1:12">
       <c r="A111" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B111" s="8">
         <v>233424</v>
       </c>
       <c r="C111" s="8">
         <v>492549</v>
       </c>
       <c r="D111" s="8">
         <v>719331</v>
       </c>
       <c r="E111" s="8">
         <v>945898</v>
       </c>
       <c r="F111" s="8">
         <v>1077311</v>
       </c>
       <c r="G111" s="8">
         <v>1238974</v>
       </c>
       <c r="H111" s="7">
         <v>1431707</v>
       </c>
-      <c r="I111" s="8"/>
+      <c r="I111" s="7">
+        <v>1612543</v>
+      </c>
       <c r="J111" s="28"/>
       <c r="K111" s="28"/>
       <c r="L111" s="28"/>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B112" s="8">
         <v>12766</v>
       </c>
       <c r="C112" s="8">
         <v>33005</v>
       </c>
       <c r="D112" s="8">
         <v>53244</v>
       </c>
       <c r="E112" s="8">
         <v>73484</v>
       </c>
       <c r="F112" s="8">
         <v>123398</v>
       </c>
       <c r="G112" s="8">
         <v>173312</v>
       </c>
       <c r="H112" s="7">
         <v>225761</v>
       </c>
-      <c r="I112" s="8"/>
+      <c r="I112" s="7">
+        <v>287961</v>
+      </c>
       <c r="J112" s="28"/>
       <c r="K112" s="28"/>
       <c r="L112" s="28"/>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B113" s="8">
         <v>394485</v>
       </c>
       <c r="C113" s="8">
         <v>992731</v>
       </c>
       <c r="D113" s="8">
         <v>1579044</v>
       </c>
       <c r="E113" s="8">
         <v>2288590</v>
       </c>
       <c r="F113" s="8">
         <v>2963062</v>
       </c>
       <c r="G113" s="8">
         <v>3648187</v>
       </c>
       <c r="H113" s="7">
         <v>4268984</v>
       </c>
-      <c r="I113" s="8"/>
+      <c r="I113" s="7">
+        <v>5025317</v>
+      </c>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
     </row>
     <row r="114" spans="1:12">
       <c r="A114" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="8">
         <v>40998</v>
       </c>
       <c r="C114" s="8">
         <v>259127</v>
       </c>
       <c r="D114" s="8">
         <v>428065</v>
       </c>
       <c r="E114" s="8">
         <v>709665</v>
       </c>
       <c r="F114" s="8">
         <v>792836</v>
       </c>
       <c r="G114" s="8">
         <v>967922</v>
       </c>
       <c r="H114" s="7">
         <v>1119998</v>
       </c>
-      <c r="I114" s="8"/>
+      <c r="I114" s="7">
+        <v>1258675</v>
+      </c>
       <c r="J114" s="28"/>
       <c r="K114" s="28"/>
       <c r="L114" s="28"/>
     </row>
     <row r="115" spans="1:12">
       <c r="A115" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B115" s="8">
         <v>17368</v>
       </c>
       <c r="C115" s="8">
         <v>54277</v>
       </c>
       <c r="D115" s="8">
         <v>91186</v>
       </c>
       <c r="E115" s="8">
         <v>128095</v>
       </c>
       <c r="F115" s="8">
         <v>189586</v>
       </c>
       <c r="G115" s="8">
         <v>251077</v>
       </c>
       <c r="H115" s="7">
         <v>307023</v>
       </c>
-      <c r="I115" s="8"/>
+      <c r="I115" s="7">
+        <v>343028</v>
+      </c>
       <c r="J115" s="28"/>
       <c r="K115" s="28"/>
       <c r="L115" s="28"/>
     </row>
     <row r="116" spans="1:12">
       <c r="A116" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B116" s="8">
         <v>943443</v>
       </c>
       <c r="C116" s="8">
         <v>2236861</v>
       </c>
       <c r="D116" s="8">
         <v>3721968</v>
       </c>
       <c r="E116" s="8">
         <v>5584280</v>
       </c>
       <c r="F116" s="8">
         <v>7023525</v>
       </c>
       <c r="G116" s="8">
         <v>8843897</v>
       </c>
       <c r="H116" s="7">
         <v>10362448</v>
       </c>
-      <c r="I116" s="8"/>
+      <c r="I116" s="7">
+        <v>12309776</v>
+      </c>
       <c r="J116" s="28"/>
       <c r="K116" s="28"/>
       <c r="L116" s="28"/>
     </row>
     <row r="117" spans="1:12" ht="45">
       <c r="A117" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B117" s="8">
         <v>3069394</v>
       </c>
       <c r="C117" s="8">
         <v>4815494</v>
       </c>
       <c r="D117" s="8">
         <v>8083540</v>
       </c>
       <c r="E117" s="8">
         <v>9687895</v>
       </c>
       <c r="F117" s="8">
         <v>11210475</v>
       </c>
       <c r="G117" s="8">
         <v>14284205</v>
       </c>
       <c r="H117" s="7">
         <v>17565812</v>
       </c>
-      <c r="I117" s="8"/>
+      <c r="I117" s="7">
+        <v>19761790</v>
+      </c>
       <c r="J117" s="28"/>
       <c r="K117" s="28"/>
       <c r="L117" s="28"/>
     </row>
     <row r="118" spans="1:12">
       <c r="A118" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B118" s="8">
         <v>2222392</v>
       </c>
       <c r="C118" s="8">
         <v>2808502</v>
       </c>
       <c r="D118" s="8">
         <v>4949820</v>
       </c>
       <c r="E118" s="8">
         <v>5409272</v>
       </c>
       <c r="F118" s="8">
         <v>6025392</v>
       </c>
       <c r="G118" s="8">
         <v>8093648</v>
       </c>
       <c r="H118" s="7">
         <v>10353536</v>
       </c>
-      <c r="I118" s="8"/>
+      <c r="I118" s="7">
+        <v>11458937</v>
+      </c>
       <c r="J118" s="28"/>
       <c r="K118" s="28"/>
       <c r="L118" s="28"/>
     </row>
     <row r="119" spans="1:12">
       <c r="A119" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="8">
         <v>839</v>
       </c>
       <c r="C119" s="8">
         <v>7906</v>
       </c>
       <c r="D119" s="8">
         <v>14973</v>
       </c>
       <c r="E119" s="8">
         <v>22039</v>
       </c>
       <c r="F119" s="8">
         <v>38349</v>
       </c>
       <c r="G119" s="8">
         <v>54659</v>
       </c>
       <c r="H119" s="7">
         <v>70969</v>
       </c>
-      <c r="I119" s="8"/>
+      <c r="I119" s="7">
+        <v>87284</v>
+      </c>
       <c r="J119" s="28"/>
       <c r="K119" s="28"/>
       <c r="L119" s="28"/>
     </row>
     <row r="120" spans="1:12">
       <c r="A120" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="8">
         <v>19219</v>
       </c>
       <c r="C120" s="8">
         <v>37324</v>
       </c>
       <c r="D120" s="8">
         <v>55429</v>
       </c>
       <c r="E120" s="8">
         <v>73535</v>
       </c>
       <c r="F120" s="8">
         <v>83967</v>
       </c>
       <c r="G120" s="8">
         <v>94400</v>
       </c>
       <c r="H120" s="7">
         <v>104833</v>
       </c>
-      <c r="I120" s="8"/>
+      <c r="I120" s="7">
+        <v>120289</v>
+      </c>
       <c r="J120" s="28"/>
       <c r="K120" s="28"/>
       <c r="L120" s="28"/>
     </row>
     <row r="121" spans="1:12">
       <c r="A121" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="8">
         <v>430055</v>
       </c>
       <c r="C121" s="8">
         <v>1058027</v>
       </c>
       <c r="D121" s="8">
         <v>1652739</v>
       </c>
       <c r="E121" s="8">
         <v>2265627</v>
       </c>
       <c r="F121" s="8">
         <v>2785870</v>
       </c>
       <c r="G121" s="8">
         <v>3405128</v>
       </c>
       <c r="H121" s="7">
         <v>4040631</v>
       </c>
-      <c r="I121" s="8"/>
+      <c r="I121" s="7">
+        <v>4662227</v>
+      </c>
       <c r="J121" s="28"/>
       <c r="K121" s="28"/>
       <c r="L121" s="28"/>
     </row>
     <row r="122" spans="1:12">
       <c r="A122" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="8">
         <v>169037</v>
       </c>
       <c r="C122" s="8">
         <v>269675</v>
       </c>
       <c r="D122" s="8">
         <v>370312</v>
       </c>
       <c r="E122" s="8">
         <v>470950</v>
       </c>
       <c r="F122" s="8">
         <v>566084</v>
       </c>
       <c r="G122" s="8">
         <v>661218</v>
       </c>
       <c r="H122" s="7">
         <v>756352</v>
       </c>
-      <c r="I122" s="8"/>
+      <c r="I122" s="7">
+        <v>863494</v>
+      </c>
       <c r="J122" s="28"/>
       <c r="K122" s="28"/>
       <c r="L122" s="28"/>
     </row>
     <row r="123" spans="1:12">
       <c r="A123" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B123" s="8">
         <v>227853</v>
       </c>
       <c r="C123" s="8">
         <v>634060</v>
       </c>
       <c r="D123" s="8">
         <v>1040266</v>
       </c>
       <c r="E123" s="8">
         <v>1446473</v>
       </c>
       <c r="F123" s="8">
         <v>1710813</v>
       </c>
       <c r="G123" s="8">
         <v>1975152</v>
       </c>
       <c r="H123" s="7">
         <v>2239492</v>
       </c>
-      <c r="I123" s="8"/>
+      <c r="I123" s="7">
+        <v>2569559</v>
+      </c>
       <c r="J123" s="28"/>
       <c r="K123" s="28"/>
       <c r="L123" s="28"/>
     </row>
     <row r="124" spans="1:12" ht="22.5">
       <c r="A124" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B124" s="8">
         <v>3581836</v>
       </c>
       <c r="C124" s="8">
         <v>8902623</v>
       </c>
       <c r="D124" s="8">
         <v>14127703</v>
       </c>
       <c r="E124" s="8">
         <v>20414568</v>
       </c>
       <c r="F124" s="8">
         <v>25198750</v>
       </c>
       <c r="G124" s="8">
         <v>30651727</v>
       </c>
       <c r="H124" s="7">
         <v>36368604</v>
       </c>
-      <c r="I124" s="8"/>
+      <c r="I124" s="7">
+        <v>43374275</v>
+      </c>
       <c r="J124" s="28"/>
       <c r="K124" s="28"/>
       <c r="L124" s="28"/>
     </row>
     <row r="125" spans="1:12">
       <c r="A125" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B125" s="8">
         <v>55673</v>
       </c>
       <c r="C125" s="8">
         <v>287166</v>
       </c>
       <c r="D125" s="8">
         <v>518660</v>
       </c>
       <c r="E125" s="8">
         <v>750154</v>
       </c>
       <c r="F125" s="8">
         <v>787980</v>
       </c>
       <c r="G125" s="8">
         <v>825807</v>
       </c>
       <c r="H125" s="7">
         <v>881509</v>
       </c>
-      <c r="I125" s="8"/>
+      <c r="I125" s="7">
+        <v>1180976</v>
+      </c>
       <c r="J125" s="28"/>
       <c r="K125" s="28"/>
       <c r="L125" s="28"/>
     </row>
     <row r="126" spans="1:12">
       <c r="A126" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B126" s="8">
         <v>1098926</v>
       </c>
       <c r="C126" s="8">
         <v>2392021</v>
       </c>
       <c r="D126" s="8">
         <v>3735411</v>
       </c>
       <c r="E126" s="8">
         <v>5238564</v>
       </c>
       <c r="F126" s="8">
         <v>6681826</v>
       </c>
       <c r="G126" s="8">
         <v>8395977</v>
       </c>
       <c r="H126" s="7">
         <v>10281852</v>
       </c>
-      <c r="I126" s="8"/>
+      <c r="I126" s="7">
+        <v>12290073</v>
+      </c>
       <c r="J126" s="28"/>
       <c r="K126" s="28"/>
       <c r="L126" s="28"/>
     </row>
     <row r="127" spans="1:12">
       <c r="A127" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B127" s="8">
         <v>134483</v>
       </c>
       <c r="C127" s="8">
         <v>358160</v>
       </c>
       <c r="D127" s="8">
         <v>679510</v>
       </c>
       <c r="E127" s="8">
         <v>1078100</v>
       </c>
       <c r="F127" s="8">
         <v>1339532</v>
       </c>
       <c r="G127" s="8">
         <v>1670818</v>
       </c>
       <c r="H127" s="7">
         <v>2077871</v>
       </c>
-      <c r="I127" s="8"/>
+      <c r="I127" s="7">
+        <v>2479204</v>
+      </c>
       <c r="J127" s="28"/>
       <c r="K127" s="28"/>
       <c r="L127" s="28"/>
     </row>
     <row r="128" spans="1:12">
       <c r="A128" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B128" s="8">
         <v>97313</v>
       </c>
       <c r="C128" s="8">
         <v>146666</v>
       </c>
       <c r="D128" s="8">
         <v>196018</v>
       </c>
       <c r="E128" s="8">
         <v>245371</v>
       </c>
       <c r="F128" s="8">
         <v>272178</v>
       </c>
       <c r="G128" s="8">
         <v>298984</v>
       </c>
       <c r="H128" s="7">
         <v>331937</v>
       </c>
-      <c r="I128" s="8"/>
+      <c r="I128" s="7">
+        <v>361530</v>
+      </c>
       <c r="J128" s="28"/>
       <c r="K128" s="28"/>
       <c r="L128" s="28"/>
     </row>
     <row r="129" spans="1:12">
       <c r="A129" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B129" s="8">
         <v>1728779</v>
       </c>
       <c r="C129" s="8">
         <v>4103704</v>
       </c>
       <c r="D129" s="8">
         <v>6439130</v>
       </c>
       <c r="E129" s="8">
         <v>8857189</v>
       </c>
       <c r="F129" s="8">
         <v>10879421</v>
       </c>
       <c r="G129" s="8">
         <v>12625575</v>
       </c>
       <c r="H129" s="7">
         <v>14307557</v>
       </c>
-      <c r="I129" s="8"/>
+      <c r="I129" s="7">
+        <v>16407403</v>
+      </c>
       <c r="J129" s="28"/>
       <c r="K129" s="28"/>
       <c r="L129" s="28"/>
     </row>
     <row r="130" spans="1:12">
       <c r="A130" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B130" s="8">
         <v>325008</v>
       </c>
       <c r="C130" s="8">
         <v>1073225</v>
       </c>
       <c r="D130" s="8">
         <v>1658922</v>
       </c>
       <c r="E130" s="8">
         <v>2816199</v>
       </c>
       <c r="F130" s="8">
         <v>3476748</v>
       </c>
       <c r="G130" s="8">
         <v>4630041</v>
       </c>
       <c r="H130" s="7">
         <v>5797430</v>
       </c>
-      <c r="I130" s="8"/>
+      <c r="I130" s="7">
+        <v>7109891</v>
+      </c>
       <c r="J130" s="28"/>
       <c r="K130" s="28"/>
       <c r="L130" s="28"/>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B131" s="8">
         <v>6095</v>
       </c>
       <c r="C131" s="8">
         <v>92298</v>
       </c>
       <c r="D131" s="8">
         <v>178501</v>
       </c>
       <c r="E131" s="8">
         <v>264704</v>
       </c>
       <c r="F131" s="8">
         <v>286212</v>
       </c>
       <c r="G131" s="8">
         <v>307720</v>
       </c>
       <c r="H131" s="7">
         <v>327455</v>
       </c>
-      <c r="I131" s="8"/>
+      <c r="I131" s="7">
+        <v>375677</v>
+      </c>
       <c r="J131" s="28"/>
       <c r="K131" s="28"/>
       <c r="L131" s="28"/>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B132" s="8">
         <v>135559</v>
       </c>
       <c r="C132" s="8">
         <v>449384</v>
       </c>
       <c r="D132" s="8">
         <v>721552</v>
       </c>
       <c r="E132" s="8">
         <v>1164290</v>
       </c>
       <c r="F132" s="8">
         <v>1474858</v>
       </c>
       <c r="G132" s="8">
         <v>1896811</v>
       </c>
       <c r="H132" s="7">
         <v>2362999</v>
       </c>
-      <c r="I132" s="8"/>
+      <c r="I132" s="7">
+        <v>3169528</v>
+      </c>
       <c r="J132" s="28"/>
       <c r="K132" s="28"/>
       <c r="L132" s="28"/>
     </row>
     <row r="133" spans="1:12" ht="33.75">
       <c r="A133" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="8">
         <v>5929752</v>
       </c>
       <c r="C133" s="8">
         <v>15160271</v>
       </c>
       <c r="D133" s="8">
         <v>26063917</v>
       </c>
       <c r="E133" s="8">
         <v>39690962</v>
       </c>
       <c r="F133" s="8">
         <v>54123756</v>
       </c>
       <c r="G133" s="8">
         <v>68464533</v>
       </c>
       <c r="H133" s="7">
         <v>83661432</v>
       </c>
-      <c r="I133" s="8"/>
+      <c r="I133" s="7">
+        <v>102676918</v>
+      </c>
       <c r="J133" s="28"/>
       <c r="K133" s="28"/>
       <c r="L133" s="28"/>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B134" s="8">
         <v>17638</v>
       </c>
       <c r="C134" s="8">
         <v>29366</v>
       </c>
       <c r="D134" s="8">
         <v>41094</v>
       </c>
       <c r="E134" s="8">
         <v>52821</v>
       </c>
       <c r="F134" s="8">
         <v>103331</v>
       </c>
       <c r="G134" s="8">
         <v>153841</v>
       </c>
       <c r="H134" s="7">
         <v>201917</v>
       </c>
-      <c r="I134" s="8"/>
+      <c r="I134" s="7">
+        <v>371254</v>
+      </c>
       <c r="J134" s="28"/>
       <c r="K134" s="28"/>
       <c r="L134" s="28"/>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B135" s="8">
         <v>729955</v>
       </c>
       <c r="C135" s="8">
         <v>2795646</v>
       </c>
       <c r="D135" s="8">
         <v>4875456</v>
       </c>
       <c r="E135" s="8">
         <v>7063728</v>
       </c>
       <c r="F135" s="8">
         <v>8853436</v>
       </c>
       <c r="G135" s="8">
         <v>10878474</v>
       </c>
       <c r="H135" s="7">
         <v>12661887</v>
       </c>
-      <c r="I135" s="8"/>
+      <c r="I135" s="7">
+        <v>14699337</v>
+      </c>
       <c r="J135" s="28"/>
       <c r="K135" s="28"/>
       <c r="L135" s="28"/>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B136" s="8">
         <v>5393</v>
       </c>
       <c r="C136" s="8">
         <v>25096</v>
       </c>
       <c r="D136" s="8">
         <v>44799</v>
       </c>
       <c r="E136" s="8">
         <v>64502</v>
       </c>
       <c r="F136" s="8">
         <v>65552</v>
       </c>
       <c r="G136" s="8">
         <v>66603</v>
       </c>
       <c r="H136" s="7">
         <v>68332</v>
       </c>
-      <c r="I136" s="8"/>
+      <c r="I136" s="7">
+        <v>72352</v>
+      </c>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B137" s="8">
         <v>2281</v>
       </c>
       <c r="C137" s="8">
         <v>10565</v>
       </c>
       <c r="D137" s="8">
         <v>18849</v>
       </c>
       <c r="E137" s="8">
         <v>27133</v>
       </c>
       <c r="F137" s="8">
         <v>29110</v>
       </c>
       <c r="G137" s="8">
         <v>31086</v>
       </c>
       <c r="H137" s="7">
         <v>32833</v>
       </c>
-      <c r="I137" s="8"/>
+      <c r="I137" s="7">
+        <v>32833</v>
+      </c>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B138" s="8">
         <v>1512310</v>
       </c>
       <c r="C138" s="8">
         <v>3448659</v>
       </c>
       <c r="D138" s="8">
         <v>6236364</v>
       </c>
       <c r="E138" s="8">
         <v>10757282</v>
       </c>
       <c r="F138" s="8">
         <v>17510208</v>
       </c>
       <c r="G138" s="8">
         <v>24293599</v>
       </c>
       <c r="H138" s="7">
         <v>30858275</v>
       </c>
-      <c r="I138" s="8"/>
+      <c r="I138" s="7">
+        <v>39256984</v>
+      </c>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B139" s="8">
         <v>44114</v>
       </c>
       <c r="C139" s="8">
         <v>70766</v>
       </c>
       <c r="D139" s="8">
         <v>97417</v>
       </c>
       <c r="E139" s="8">
         <v>124068</v>
       </c>
       <c r="F139" s="8">
         <v>156522</v>
       </c>
       <c r="G139" s="8">
         <v>188976</v>
       </c>
       <c r="H139" s="7">
         <v>227567</v>
       </c>
-      <c r="I139" s="8"/>
+      <c r="I139" s="7">
+        <v>406939</v>
+      </c>
       <c r="J139" s="28"/>
       <c r="K139" s="28"/>
       <c r="L139" s="28"/>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B140" s="8">
         <v>56102</v>
       </c>
       <c r="C140" s="8">
         <v>72971</v>
       </c>
       <c r="D140" s="8">
         <v>86658</v>
       </c>
       <c r="E140" s="8">
         <v>100344</v>
       </c>
       <c r="F140" s="8">
         <v>138923</v>
       </c>
       <c r="G140" s="8">
         <v>177502</v>
       </c>
       <c r="H140" s="7">
         <v>222811</v>
       </c>
-      <c r="I140" s="8"/>
+      <c r="I140" s="7">
+        <v>262730</v>
+      </c>
       <c r="J140" s="28"/>
       <c r="K140" s="28"/>
       <c r="L140" s="28"/>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B141" s="8">
         <v>3561959</v>
       </c>
       <c r="C141" s="8">
         <v>8707205</v>
       </c>
       <c r="D141" s="8">
         <v>14663284</v>
       </c>
       <c r="E141" s="8">
         <v>21501087</v>
       </c>
       <c r="F141" s="8">
         <v>27266679</v>
       </c>
       <c r="G141" s="8">
         <v>32674457</v>
       </c>
       <c r="H141" s="7">
         <v>39387816</v>
       </c>
-      <c r="I141" s="8"/>
+      <c r="I141" s="7">
+        <v>47574496</v>
+      </c>
       <c r="J141" s="28"/>
       <c r="K141" s="28"/>
       <c r="L141" s="28"/>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="8">
         <v>4524010</v>
       </c>
       <c r="C142" s="8">
         <v>14498893</v>
       </c>
       <c r="D142" s="8">
         <v>22909221</v>
       </c>
       <c r="E142" s="8">
         <v>34200388</v>
       </c>
       <c r="F142" s="8">
         <v>44007520</v>
       </c>
       <c r="G142" s="8">
         <v>55954446</v>
       </c>
       <c r="H142" s="7">
         <v>66704760</v>
       </c>
-      <c r="I142" s="8"/>
+      <c r="I142" s="7">
+        <v>78446835</v>
+      </c>
       <c r="J142" s="28"/>
       <c r="K142" s="28"/>
       <c r="L142" s="28"/>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B143" s="8">
         <v>4633</v>
       </c>
       <c r="C143" s="8">
         <v>6235</v>
       </c>
       <c r="D143" s="8">
         <v>7836</v>
       </c>
       <c r="E143" s="8">
         <v>9437</v>
       </c>
       <c r="F143" s="8">
         <v>13504</v>
       </c>
       <c r="G143" s="8">
         <v>17570</v>
       </c>
       <c r="H143" s="7">
         <v>21636</v>
       </c>
-      <c r="I143" s="8"/>
+      <c r="I143" s="7">
+        <v>22786</v>
+      </c>
       <c r="J143" s="28"/>
       <c r="K143" s="28"/>
       <c r="L143" s="28"/>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B144" s="8">
         <v>89284</v>
       </c>
       <c r="C144" s="8">
         <v>244200</v>
       </c>
       <c r="D144" s="8">
         <v>399116</v>
       </c>
       <c r="E144" s="8">
         <v>554032</v>
       </c>
       <c r="F144" s="8">
         <v>604357</v>
       </c>
       <c r="G144" s="8">
         <v>654682</v>
       </c>
       <c r="H144" s="7">
         <v>685399</v>
       </c>
-      <c r="I144" s="8"/>
+      <c r="I144" s="7">
+        <v>772875</v>
+      </c>
       <c r="J144" s="28"/>
       <c r="K144" s="28"/>
       <c r="L144" s="28"/>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="8">
         <v>44</v>
       </c>
       <c r="G145" s="8">
         <v>87</v>
       </c>
       <c r="H145" s="7">
         <v>3887</v>
       </c>
-      <c r="I145" s="8"/>
+      <c r="I145" s="7">
+        <v>7687</v>
+      </c>
       <c r="J145" s="28"/>
       <c r="K145" s="28"/>
       <c r="L145" s="28"/>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B146" s="8">
         <v>3087171</v>
       </c>
       <c r="C146" s="8">
         <v>7709196</v>
       </c>
       <c r="D146" s="8">
         <v>11044665</v>
       </c>
       <c r="E146" s="8">
         <v>15980509</v>
       </c>
       <c r="F146" s="8">
         <v>21215373</v>
       </c>
       <c r="G146" s="8">
         <v>27071993</v>
       </c>
       <c r="H146" s="7">
         <v>32851961</v>
       </c>
-      <c r="I146" s="8"/>
+      <c r="I146" s="7">
+        <v>37959165</v>
+      </c>
       <c r="J146" s="28"/>
       <c r="K146" s="28"/>
       <c r="L146" s="28"/>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B147" s="8">
         <v>489600</v>
       </c>
       <c r="C147" s="8">
         <v>769590</v>
       </c>
       <c r="D147" s="8">
         <v>1139850</v>
       </c>
       <c r="E147" s="8">
         <v>2174130</v>
       </c>
       <c r="F147" s="8">
         <v>3659760</v>
       </c>
       <c r="G147" s="8">
         <v>4808790</v>
       </c>
       <c r="H147" s="7">
         <v>5852250</v>
       </c>
-      <c r="I147" s="8"/>
+      <c r="I147" s="7">
+        <v>7042590</v>
+      </c>
       <c r="J147" s="28"/>
       <c r="K147" s="28"/>
       <c r="L147" s="28"/>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B148" s="8">
         <v>174</v>
       </c>
       <c r="C148" s="8">
         <v>4039</v>
       </c>
       <c r="D148" s="8">
         <v>7903</v>
       </c>
       <c r="E148" s="8">
         <v>11767</v>
       </c>
       <c r="F148" s="8">
         <v>12548</v>
       </c>
       <c r="G148" s="8">
         <v>13329</v>
       </c>
       <c r="H148" s="7">
         <v>14109</v>
       </c>
-      <c r="I148" s="8"/>
+      <c r="I148" s="7">
+        <v>17463</v>
+      </c>
       <c r="J148" s="28"/>
       <c r="K148" s="28"/>
       <c r="L148" s="28"/>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B149" s="8">
         <v>853147</v>
       </c>
       <c r="C149" s="8">
         <v>5765632</v>
       </c>
       <c r="D149" s="8">
         <v>10309848</v>
       </c>
       <c r="E149" s="8">
         <v>15470509</v>
       </c>
       <c r="F149" s="8">
         <v>18501929</v>
       </c>
       <c r="G149" s="8">
         <v>23387990</v>
       </c>
       <c r="H149" s="7">
         <v>27275512</v>
       </c>
-      <c r="I149" s="8"/>
+      <c r="I149" s="7">
+        <v>32624264</v>
+      </c>
       <c r="J149" s="28"/>
       <c r="K149" s="28"/>
       <c r="L149" s="28"/>
     </row>
     <row r="150" spans="1:12" ht="22.5">
       <c r="A150" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B150" s="8">
         <v>2828212</v>
       </c>
       <c r="C150" s="8">
         <v>11287628</v>
       </c>
       <c r="D150" s="8">
         <v>18071062</v>
       </c>
       <c r="E150" s="8">
         <v>26488811</v>
       </c>
       <c r="F150" s="8">
         <v>33267216</v>
       </c>
       <c r="G150" s="8">
         <v>42088225</v>
       </c>
       <c r="H150" s="7">
         <v>49748087</v>
       </c>
-      <c r="I150" s="8"/>
+      <c r="I150" s="7">
+        <v>58379709</v>
+      </c>
       <c r="J150" s="28"/>
       <c r="K150" s="28"/>
       <c r="L150" s="28"/>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="G151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H151" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="I151" s="8"/>
+      <c r="I151" s="7" t="s">
+        <v>36</v>
+      </c>
       <c r="J151" s="28"/>
       <c r="K151" s="28"/>
       <c r="L151" s="28"/>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B152" s="8">
         <v>73240</v>
       </c>
       <c r="C152" s="8">
         <v>212112</v>
       </c>
       <c r="D152" s="8">
         <v>350984</v>
       </c>
       <c r="E152" s="8">
         <v>489856</v>
       </c>
       <c r="F152" s="8">
         <v>524137</v>
       </c>
       <c r="G152" s="8">
         <v>558418</v>
       </c>
       <c r="H152" s="7">
         <v>589135</v>
       </c>
-      <c r="I152" s="8"/>
+      <c r="I152" s="7">
+        <v>676611</v>
+      </c>
       <c r="J152" s="28"/>
       <c r="K152" s="28"/>
       <c r="L152" s="28"/>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F153" s="8">
         <v>44</v>
       </c>
       <c r="G153" s="8">
         <v>87</v>
       </c>
       <c r="H153" s="7">
         <v>3887</v>
       </c>
-      <c r="I153" s="8"/>
+      <c r="I153" s="7">
+        <v>7687</v>
+      </c>
       <c r="J153" s="28"/>
       <c r="K153" s="28"/>
       <c r="L153" s="28"/>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B154" s="8">
         <v>2519953</v>
       </c>
       <c r="C154" s="8">
         <v>6624291</v>
       </c>
       <c r="D154" s="8">
         <v>9159078</v>
       </c>
       <c r="E154" s="8">
         <v>13223270</v>
       </c>
       <c r="F154" s="8">
         <v>17448523</v>
       </c>
       <c r="G154" s="8">
         <v>22188146</v>
       </c>
       <c r="H154" s="7">
         <v>26721633</v>
       </c>
-      <c r="I154" s="8"/>
+      <c r="I154" s="7">
+        <v>30828290</v>
+      </c>
       <c r="J154" s="28"/>
       <c r="K154" s="28"/>
       <c r="L154" s="28"/>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B155" s="8">
         <v>174</v>
       </c>
       <c r="C155" s="8">
         <v>4039</v>
       </c>
       <c r="D155" s="8">
         <v>7903</v>
       </c>
       <c r="E155" s="8">
         <v>11767</v>
       </c>
       <c r="F155" s="8">
         <v>12548</v>
       </c>
       <c r="G155" s="8">
         <v>13329</v>
       </c>
       <c r="H155" s="7">
         <v>14109</v>
       </c>
-      <c r="I155" s="8"/>
+      <c r="I155" s="7">
+        <v>17463</v>
+      </c>
       <c r="J155" s="28"/>
       <c r="K155" s="28"/>
       <c r="L155" s="28"/>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B156" s="8">
         <v>234844</v>
       </c>
       <c r="C156" s="8">
         <v>4447184</v>
       </c>
       <c r="D156" s="8">
         <v>8553095</v>
       </c>
       <c r="E156" s="8">
         <v>12763914</v>
       </c>
       <c r="F156" s="8">
         <v>15281959</v>
       </c>
       <c r="G156" s="8">
         <v>19328240</v>
       </c>
       <c r="H156" s="7">
         <v>22419317</v>
       </c>
-      <c r="I156" s="8"/>
+      <c r="I156" s="7">
+        <v>26849652</v>
+      </c>
       <c r="J156" s="28"/>
       <c r="K156" s="28"/>
       <c r="L156" s="28"/>
     </row>
     <row r="157" spans="1:12" ht="33.75">
       <c r="A157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="8">
         <v>2529966</v>
       </c>
       <c r="C157" s="8">
         <v>8024100</v>
       </c>
       <c r="D157" s="8">
         <v>13112173</v>
       </c>
       <c r="E157" s="8">
         <v>18657718</v>
       </c>
       <c r="F157" s="8">
         <v>23128640</v>
       </c>
       <c r="G157" s="8">
         <v>28030157</v>
       </c>
       <c r="H157" s="7">
         <v>32809292</v>
       </c>
-      <c r="I157" s="8"/>
+      <c r="I157" s="7">
+        <v>38715323</v>
+      </c>
       <c r="J157" s="28"/>
       <c r="K157" s="28"/>
       <c r="L157" s="28"/>
     </row>
     <row r="158" spans="1:12">
       <c r="A158" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B158" s="8">
         <v>36359</v>
       </c>
       <c r="C158" s="8">
         <v>199243</v>
       </c>
       <c r="D158" s="8">
         <v>366287</v>
       </c>
       <c r="E158" s="8">
         <v>532690</v>
       </c>
       <c r="F158" s="8">
         <v>653515</v>
       </c>
       <c r="G158" s="8">
         <v>822884</v>
       </c>
       <c r="H158" s="7">
         <v>960160</v>
       </c>
-      <c r="I158" s="8"/>
+      <c r="I158" s="7">
+        <v>1124761</v>
+      </c>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
     </row>
     <row r="159" spans="1:12">
       <c r="A159" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B159" s="8">
         <v>348240</v>
       </c>
       <c r="C159" s="8">
         <v>1107667</v>
       </c>
       <c r="D159" s="8">
         <v>1893339</v>
       </c>
       <c r="E159" s="8">
         <v>2654293</v>
       </c>
       <c r="F159" s="8">
         <v>3099663</v>
       </c>
       <c r="G159" s="8">
         <v>3590831</v>
       </c>
       <c r="H159" s="7">
         <v>4156290</v>
       </c>
-      <c r="I159" s="8"/>
+      <c r="I159" s="7">
+        <v>5251835</v>
+      </c>
       <c r="J159" s="28"/>
       <c r="K159" s="28"/>
       <c r="L159" s="28"/>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="8">
         <v>168998</v>
       </c>
       <c r="C160" s="8">
         <v>365359</v>
       </c>
       <c r="D160" s="8">
         <v>561720</v>
       </c>
       <c r="E160" s="8">
         <v>758081</v>
       </c>
       <c r="F160" s="8">
         <v>801208</v>
       </c>
       <c r="G160" s="8">
         <v>844335</v>
       </c>
       <c r="H160" s="7">
         <v>907176</v>
       </c>
-      <c r="I160" s="8"/>
+      <c r="I160" s="7">
+        <v>1136017</v>
+      </c>
       <c r="J160" s="28"/>
       <c r="K160" s="28"/>
       <c r="L160" s="28"/>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="8">
         <v>20862</v>
       </c>
       <c r="C161" s="8">
         <v>78322</v>
       </c>
       <c r="D161" s="8">
         <v>135782</v>
       </c>
       <c r="E161" s="8">
         <v>193242</v>
       </c>
       <c r="F161" s="8">
         <v>231938</v>
       </c>
       <c r="G161" s="8">
         <v>270634</v>
       </c>
       <c r="H161" s="7">
         <v>309156</v>
       </c>
-      <c r="I161" s="8"/>
+      <c r="I161" s="7">
+        <v>341014</v>
+      </c>
       <c r="J161" s="28"/>
       <c r="K161" s="28"/>
       <c r="L161" s="28"/>
     </row>
     <row r="162" spans="1:12">
       <c r="A162" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="8">
         <v>413511</v>
       </c>
       <c r="C162" s="8">
         <v>1579665</v>
       </c>
       <c r="D162" s="8">
         <v>2732446</v>
       </c>
       <c r="E162" s="8">
         <v>3836159</v>
       </c>
       <c r="F162" s="8">
         <v>4507444</v>
       </c>
       <c r="G162" s="8">
         <v>5192985</v>
       </c>
       <c r="H162" s="7">
         <v>5846654</v>
       </c>
-      <c r="I162" s="8"/>
+      <c r="I162" s="7">
+        <v>6686928</v>
+      </c>
       <c r="J162" s="28"/>
       <c r="K162" s="28"/>
       <c r="L162" s="28"/>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="8">
         <v>34532</v>
       </c>
       <c r="C163" s="8">
         <v>74846</v>
       </c>
       <c r="D163" s="8">
         <v>115160</v>
       </c>
       <c r="E163" s="8">
         <v>155474</v>
       </c>
       <c r="F163" s="8">
         <v>178273</v>
       </c>
       <c r="G163" s="8">
         <v>201072</v>
       </c>
       <c r="H163" s="7">
         <v>227499</v>
       </c>
-      <c r="I163" s="8"/>
+      <c r="I163" s="7">
+        <v>257453</v>
+      </c>
       <c r="J163" s="28"/>
       <c r="K163" s="28"/>
       <c r="L163" s="28"/>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="8">
         <v>100366</v>
       </c>
       <c r="C164" s="8">
         <v>449863</v>
       </c>
       <c r="D164" s="8">
         <v>799359</v>
       </c>
       <c r="E164" s="8">
         <v>1148855</v>
       </c>
       <c r="F164" s="8">
         <v>1183901</v>
       </c>
       <c r="G164" s="8">
         <v>1218947</v>
       </c>
       <c r="H164" s="7">
         <v>1256487</v>
       </c>
-      <c r="I164" s="8"/>
+      <c r="I164" s="7">
+        <v>1333289</v>
+      </c>
       <c r="J164" s="28"/>
       <c r="K164" s="28"/>
       <c r="L164" s="28"/>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="8">
         <v>1407098</v>
       </c>
       <c r="C165" s="8">
         <v>4169136</v>
       </c>
       <c r="D165" s="8">
         <v>6508082</v>
       </c>
       <c r="E165" s="8">
         <v>9378927</v>
       </c>
       <c r="F165" s="8">
         <v>12472702</v>
       </c>
       <c r="G165" s="8">
         <v>15888475</v>
       </c>
       <c r="H165" s="7">
         <v>19145876</v>
       </c>
-      <c r="I165" s="8"/>
+      <c r="I165" s="7">
+        <v>22584033</v>
+      </c>
       <c r="J165" s="28"/>
       <c r="K165" s="28"/>
       <c r="L165" s="28"/>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="8">
         <v>105887541</v>
       </c>
       <c r="C166" s="8">
         <v>203594377</v>
       </c>
       <c r="D166" s="8">
         <v>315602136</v>
       </c>
       <c r="E166" s="8">
         <v>414452894</v>
       </c>
       <c r="F166" s="8">
         <v>491703402</v>
       </c>
       <c r="G166" s="8">
         <v>588575452</v>
       </c>
       <c r="H166" s="7">
         <v>667424005</v>
       </c>
-      <c r="I166" s="8"/>
+      <c r="I166" s="7">
+        <v>741910399</v>
+      </c>
       <c r="J166" s="28"/>
       <c r="K166" s="28"/>
       <c r="L166" s="28"/>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B167" s="8">
         <v>645863</v>
       </c>
       <c r="C167" s="8">
         <v>2308172</v>
       </c>
       <c r="D167" s="8">
         <v>4014863</v>
       </c>
       <c r="E167" s="8">
         <v>5975012</v>
       </c>
       <c r="F167" s="8">
         <v>6835807</v>
       </c>
       <c r="G167" s="8">
         <v>8442399</v>
       </c>
       <c r="H167" s="7">
         <v>9937151</v>
       </c>
-      <c r="I167" s="8"/>
+      <c r="I167" s="7">
+        <v>11215946</v>
+      </c>
       <c r="J167" s="28"/>
       <c r="K167" s="28"/>
       <c r="L167" s="28"/>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B168" s="8">
         <v>95369471</v>
       </c>
       <c r="C168" s="8">
         <v>175675577</v>
       </c>
       <c r="D168" s="8">
         <v>268455781</v>
       </c>
       <c r="E168" s="8">
         <v>345057912</v>
       </c>
       <c r="F168" s="8">
         <v>407723682</v>
       </c>
       <c r="G168" s="8">
         <v>486702271</v>
       </c>
       <c r="H168" s="7">
         <v>551382256</v>
       </c>
-      <c r="I168" s="8"/>
+      <c r="I168" s="7">
+        <v>611637661</v>
+      </c>
       <c r="J168" s="28"/>
       <c r="K168" s="28"/>
       <c r="L168" s="28"/>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B169" s="8">
         <v>237371</v>
       </c>
       <c r="C169" s="8">
         <v>790480</v>
       </c>
       <c r="D169" s="8">
         <v>1341159</v>
       </c>
       <c r="E169" s="8">
         <v>1895280</v>
       </c>
       <c r="F169" s="8">
         <v>2030979</v>
       </c>
       <c r="G169" s="8">
         <v>2168049</v>
       </c>
       <c r="H169" s="7">
         <v>2318060</v>
       </c>
-      <c r="I169" s="8"/>
+      <c r="I169" s="7">
+        <v>2606473</v>
+      </c>
       <c r="J169" s="28"/>
       <c r="K169" s="28"/>
       <c r="L169" s="28"/>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B170" s="8">
         <v>656503</v>
       </c>
       <c r="C170" s="8">
         <v>3425126</v>
       </c>
       <c r="D170" s="8">
         <v>6133736</v>
       </c>
       <c r="E170" s="8">
         <v>9209662</v>
       </c>
       <c r="F170" s="8">
         <v>9733991</v>
       </c>
       <c r="G170" s="8">
         <v>10426036</v>
       </c>
       <c r="H170" s="7">
         <v>10925543</v>
       </c>
-      <c r="I170" s="8"/>
+      <c r="I170" s="7">
+        <v>11384726</v>
+      </c>
       <c r="J170" s="28"/>
       <c r="K170" s="28"/>
       <c r="L170" s="28"/>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B171" s="8">
         <v>3880667</v>
       </c>
       <c r="C171" s="8">
         <v>8264693</v>
       </c>
       <c r="D171" s="8">
         <v>13113964</v>
       </c>
       <c r="E171" s="8">
         <v>17595031</v>
       </c>
       <c r="F171" s="8">
         <v>21732999</v>
       </c>
       <c r="G171" s="8">
         <v>25751687</v>
       </c>
       <c r="H171" s="7">
         <v>29859511</v>
       </c>
-      <c r="I171" s="8"/>
+      <c r="I171" s="7">
+        <v>34579692</v>
+      </c>
       <c r="J171" s="28"/>
       <c r="K171" s="28"/>
       <c r="L171" s="28"/>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B172" s="8">
         <v>1709662</v>
       </c>
       <c r="C172" s="8">
         <v>6525996</v>
       </c>
       <c r="D172" s="8">
         <v>11238464</v>
       </c>
       <c r="E172" s="8">
         <v>18198838</v>
       </c>
       <c r="F172" s="8">
         <v>20083176</v>
       </c>
       <c r="G172" s="8">
         <v>26768019</v>
       </c>
       <c r="H172" s="7">
         <v>30445277</v>
       </c>
-      <c r="I172" s="8"/>
+      <c r="I172" s="7">
+        <v>33352133</v>
+      </c>
       <c r="J172" s="28"/>
       <c r="K172" s="28"/>
       <c r="L172" s="28"/>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B173" s="8">
         <v>145135</v>
       </c>
       <c r="C173" s="8">
         <v>381974</v>
       </c>
       <c r="D173" s="8">
         <v>646863</v>
       </c>
       <c r="E173" s="8">
         <v>1049137</v>
       </c>
       <c r="F173" s="8">
         <v>1165259</v>
       </c>
       <c r="G173" s="8">
         <v>1402991</v>
       </c>
       <c r="H173" s="7">
         <v>1522641</v>
       </c>
-      <c r="I173" s="8"/>
+      <c r="I173" s="7">
+        <v>1636364</v>
+      </c>
       <c r="J173" s="28"/>
       <c r="K173" s="28"/>
       <c r="L173" s="28"/>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B174" s="8">
         <v>3242870</v>
       </c>
       <c r="C174" s="8">
         <v>6222362</v>
       </c>
       <c r="D174" s="8">
         <v>10657308</v>
       </c>
       <c r="E174" s="8">
         <v>15472026</v>
       </c>
       <c r="F174" s="8">
         <v>22397515</v>
       </c>
       <c r="G174" s="8">
         <v>26914005</v>
       </c>
       <c r="H174" s="7">
         <v>31033573</v>
       </c>
-      <c r="I174" s="8"/>
+      <c r="I174" s="7">
+        <v>35497413</v>
+      </c>
       <c r="J174" s="28"/>
       <c r="K174" s="28"/>
       <c r="L174" s="28"/>
     </row>
     <row r="175" spans="1:12" ht="45">
       <c r="A175" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B175" s="8">
         <v>2993052</v>
       </c>
       <c r="C175" s="8">
         <v>8326719</v>
       </c>
       <c r="D175" s="8">
         <v>13606920</v>
       </c>
       <c r="E175" s="8">
         <v>21402332</v>
       </c>
       <c r="F175" s="8">
         <v>23843663</v>
       </c>
       <c r="G175" s="8">
         <v>32190238</v>
       </c>
       <c r="H175" s="7">
         <v>37661195</v>
       </c>
-      <c r="I175" s="8"/>
+      <c r="I175" s="7">
+        <v>42398841</v>
+      </c>
       <c r="J175" s="28"/>
       <c r="K175" s="28"/>
       <c r="L175" s="28"/>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B176" s="8">
         <v>347410</v>
       </c>
       <c r="C176" s="8">
         <v>720919</v>
       </c>
       <c r="D176" s="8">
         <v>1129820</v>
       </c>
       <c r="E176" s="8">
         <v>1653715</v>
       </c>
       <c r="F176" s="8">
         <v>2200208</v>
       </c>
       <c r="G176" s="8">
         <v>3006268</v>
       </c>
       <c r="H176" s="7">
         <v>3751438</v>
       </c>
-      <c r="I176" s="8"/>
+      <c r="I176" s="7">
+        <v>4648950</v>
+      </c>
       <c r="J176" s="28"/>
       <c r="K176" s="28"/>
       <c r="L176" s="28"/>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B177" s="8">
         <v>542252</v>
       </c>
       <c r="C177" s="8">
         <v>1026954</v>
       </c>
       <c r="D177" s="8">
         <v>1697820</v>
       </c>
       <c r="E177" s="8">
         <v>2711542</v>
       </c>
       <c r="F177" s="8">
         <v>3112870</v>
       </c>
       <c r="G177" s="8">
         <v>4245749</v>
       </c>
       <c r="H177" s="7">
         <v>5553288</v>
       </c>
-      <c r="I177" s="8"/>
+      <c r="I177" s="7">
+        <v>6611778</v>
+      </c>
       <c r="J177" s="28"/>
       <c r="K177" s="28"/>
       <c r="L177" s="28"/>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B178" s="8">
         <v>5624</v>
       </c>
       <c r="C178" s="8">
         <v>80169</v>
       </c>
       <c r="D178" s="8">
         <v>154714</v>
       </c>
       <c r="E178" s="8">
         <v>229259</v>
       </c>
       <c r="F178" s="8">
         <v>232370</v>
       </c>
       <c r="G178" s="8">
         <v>235481</v>
       </c>
       <c r="H178" s="7">
         <v>238592</v>
       </c>
-      <c r="I178" s="8"/>
+      <c r="I178" s="7">
+        <v>239098</v>
+      </c>
       <c r="J178" s="28"/>
       <c r="K178" s="28"/>
       <c r="L178" s="28"/>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B179" s="8">
         <v>288087</v>
       </c>
       <c r="C179" s="8">
         <v>553645</v>
       </c>
       <c r="D179" s="8">
         <v>773512</v>
       </c>
       <c r="E179" s="8">
         <v>1006453</v>
       </c>
       <c r="F179" s="8">
         <v>1068147</v>
       </c>
       <c r="G179" s="8">
         <v>1145378</v>
       </c>
       <c r="H179" s="7">
         <v>1203580</v>
       </c>
-      <c r="I179" s="8"/>
+      <c r="I179" s="7">
+        <v>1305125</v>
+      </c>
       <c r="J179" s="28"/>
       <c r="K179" s="28"/>
       <c r="L179" s="28"/>
     </row>
     <row r="180" spans="1:12">
       <c r="A180" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B180" s="8">
         <v>468059</v>
       </c>
       <c r="C180" s="8">
         <v>647996</v>
       </c>
       <c r="D180" s="8">
         <v>825107</v>
       </c>
       <c r="E180" s="8">
         <v>901537</v>
       </c>
       <c r="F180" s="8">
         <v>989388</v>
       </c>
       <c r="G180" s="8">
         <v>1138288</v>
       </c>
       <c r="H180" s="7">
         <v>1284791</v>
       </c>
-      <c r="I180" s="8"/>
+      <c r="I180" s="7">
+        <v>1851766</v>
+      </c>
       <c r="J180" s="28"/>
       <c r="K180" s="28"/>
       <c r="L180" s="28"/>
     </row>
     <row r="181" spans="1:12">
       <c r="A181" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B181" s="8">
         <v>1267548</v>
       </c>
       <c r="C181" s="8">
         <v>4949235</v>
       </c>
       <c r="D181" s="8">
         <v>8525911</v>
       </c>
       <c r="E181" s="8">
         <v>14244936</v>
       </c>
       <c r="F181" s="8">
         <v>15490844</v>
       </c>
       <c r="G181" s="8">
         <v>21517225</v>
       </c>
       <c r="H181" s="7">
         <v>24557572</v>
       </c>
-      <c r="I181" s="8"/>
+      <c r="I181" s="7">
+        <v>26548709</v>
+      </c>
       <c r="J181" s="28"/>
       <c r="K181" s="28"/>
       <c r="L181" s="28"/>
     </row>
     <row r="182" spans="1:12">
       <c r="A182" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B182" s="8">
         <v>28455</v>
       </c>
       <c r="C182" s="8">
         <v>169993</v>
       </c>
       <c r="D182" s="8">
         <v>311532</v>
       </c>
       <c r="E182" s="8">
         <v>453071</v>
       </c>
       <c r="F182" s="8">
         <v>480795</v>
       </c>
       <c r="G182" s="8">
         <v>508519</v>
       </c>
       <c r="H182" s="7">
         <v>536244</v>
       </c>
-      <c r="I182" s="8"/>
+      <c r="I182" s="7">
+        <v>586469</v>
+      </c>
       <c r="J182" s="28"/>
       <c r="K182" s="28"/>
       <c r="L182" s="28"/>
     </row>
     <row r="183" spans="1:12">
       <c r="A183" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B183" s="8">
         <v>45618</v>
       </c>
       <c r="C183" s="8">
         <v>177808</v>
       </c>
       <c r="D183" s="8">
         <v>188504</v>
       </c>
       <c r="E183" s="8">
         <v>201820</v>
       </c>
       <c r="F183" s="8">
         <v>269042</v>
       </c>
       <c r="G183" s="8">
         <v>393331</v>
       </c>
       <c r="H183" s="7">
         <v>535691</v>
       </c>
-      <c r="I183" s="8"/>
+      <c r="I183" s="7">
+        <v>606946</v>
+      </c>
       <c r="J183" s="28"/>
       <c r="K183" s="28"/>
       <c r="L183" s="28"/>
     </row>
     <row r="184" spans="1:12" ht="22.5">
       <c r="A184" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B184" s="8">
         <v>1700577</v>
       </c>
       <c r="C184" s="8">
         <v>6709955</v>
       </c>
       <c r="D184" s="8">
         <v>12144550</v>
       </c>
       <c r="E184" s="8">
         <v>17212317</v>
       </c>
       <c r="F184" s="8">
         <v>21099271</v>
       </c>
       <c r="G184" s="8">
         <v>24708200</v>
       </c>
       <c r="H184" s="7">
         <v>29167562</v>
       </c>
-      <c r="I184" s="8"/>
+      <c r="I184" s="7">
+        <v>33327748</v>
+      </c>
       <c r="J184" s="28"/>
       <c r="K184" s="28"/>
       <c r="L184" s="28"/>
     </row>
     <row r="185" spans="1:12">
       <c r="A185" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B185" s="8">
         <v>97492</v>
       </c>
       <c r="C185" s="8">
         <v>657999</v>
       </c>
       <c r="D185" s="8">
         <v>1191784</v>
       </c>
       <c r="E185" s="8">
         <v>1713338</v>
       </c>
       <c r="F185" s="8">
         <v>1765273</v>
       </c>
       <c r="G185" s="8">
         <v>2230601</v>
       </c>
       <c r="H185" s="7">
         <v>2630540</v>
       </c>
-      <c r="I185" s="8"/>
+      <c r="I185" s="7">
+        <v>2712670</v>
+      </c>
       <c r="J185" s="28"/>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
     </row>
     <row r="186" spans="1:12">
       <c r="A186" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B186" s="8">
         <v>204059</v>
       </c>
       <c r="C186" s="8">
         <v>1831148</v>
       </c>
       <c r="D186" s="8">
         <v>3560716</v>
       </c>
       <c r="E186" s="8">
         <v>5153691</v>
       </c>
       <c r="F186" s="8">
         <v>5947061</v>
       </c>
       <c r="G186" s="8">
         <v>6153376</v>
       </c>
       <c r="H186" s="7">
         <v>7735677</v>
       </c>
-      <c r="I186" s="8"/>
+      <c r="I186" s="7">
+        <v>9281675</v>
+      </c>
       <c r="J186" s="28"/>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B187" s="8">
         <v>23010</v>
       </c>
       <c r="C187" s="8">
         <v>94550</v>
       </c>
       <c r="D187" s="8">
         <v>166090</v>
       </c>
       <c r="E187" s="8">
         <v>237630</v>
       </c>
       <c r="F187" s="8">
         <v>265963</v>
       </c>
       <c r="G187" s="8">
         <v>294295</v>
       </c>
       <c r="H187" s="7">
         <v>324149</v>
       </c>
-      <c r="I187" s="8"/>
+      <c r="I187" s="7">
+        <v>382081</v>
+      </c>
       <c r="J187" s="28"/>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B188" s="8">
         <v>21681</v>
       </c>
       <c r="C188" s="8">
         <v>376180</v>
       </c>
       <c r="D188" s="8">
         <v>730679</v>
       </c>
       <c r="E188" s="8">
         <v>1085177</v>
       </c>
       <c r="F188" s="8">
         <v>1252707</v>
       </c>
       <c r="G188" s="8">
         <v>1420237</v>
       </c>
       <c r="H188" s="7">
         <v>1587766</v>
       </c>
-      <c r="I188" s="8"/>
+      <c r="I188" s="7">
+        <v>1685389</v>
+      </c>
       <c r="J188" s="28"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
     </row>
     <row r="189" spans="1:12">
       <c r="A189" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B189" s="8">
         <v>956115</v>
       </c>
       <c r="C189" s="8">
         <v>2073823</v>
       </c>
       <c r="D189" s="8">
         <v>3536670</v>
       </c>
       <c r="E189" s="8">
         <v>4711949</v>
       </c>
       <c r="F189" s="8">
         <v>6418586</v>
       </c>
       <c r="G189" s="8">
         <v>7847585</v>
       </c>
       <c r="H189" s="7">
         <v>9028769</v>
       </c>
-      <c r="I189" s="8"/>
+      <c r="I189" s="7">
+        <v>10363774</v>
+      </c>
       <c r="J189" s="28"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
     </row>
     <row r="190" spans="1:12">
       <c r="A190" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B190" s="8">
         <v>1425</v>
       </c>
       <c r="C190" s="8">
         <v>359351</v>
       </c>
       <c r="D190" s="8">
         <v>722617</v>
       </c>
       <c r="E190" s="8">
         <v>1117451</v>
       </c>
       <c r="F190" s="8">
         <v>1257653</v>
       </c>
       <c r="G190" s="8">
         <v>1414015</v>
       </c>
       <c r="H190" s="7">
         <v>1547450</v>
       </c>
-      <c r="I190" s="8"/>
+      <c r="I190" s="7">
+        <v>1611120</v>
+      </c>
       <c r="J190" s="28"/>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
     </row>
     <row r="191" spans="1:12">
       <c r="A191" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B191" s="8">
         <v>32079</v>
       </c>
       <c r="C191" s="8">
         <v>43261</v>
       </c>
       <c r="D191" s="8">
         <v>54443</v>
       </c>
       <c r="E191" s="8">
         <v>65625</v>
       </c>
       <c r="F191" s="8">
         <v>70986</v>
       </c>
       <c r="G191" s="8">
         <v>76347</v>
       </c>
       <c r="H191" s="7">
         <v>81707</v>
       </c>
-      <c r="I191" s="8"/>
+      <c r="I191" s="7">
+        <v>90170</v>
+      </c>
       <c r="J191" s="28"/>
       <c r="K191" s="28"/>
       <c r="L191" s="28"/>
     </row>
     <row r="192" spans="1:12">
       <c r="A192" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B192" s="8">
         <v>364715</v>
       </c>
       <c r="C192" s="8">
         <v>1273642</v>
       </c>
       <c r="D192" s="8">
         <v>2181551</v>
       </c>
       <c r="E192" s="8">
         <v>3127455</v>
       </c>
       <c r="F192" s="8">
         <v>4121041</v>
       </c>
       <c r="G192" s="8">
         <v>5271745</v>
       </c>
       <c r="H192" s="7">
         <v>6231503</v>
       </c>
-      <c r="I192" s="8"/>
+      <c r="I192" s="7">
+        <v>7200869</v>
+      </c>
       <c r="J192" s="28"/>
       <c r="K192" s="28"/>
       <c r="L192" s="28"/>
     </row>
     <row r="193" spans="1:12" ht="33.75">
       <c r="A193" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B193" s="8">
         <v>979384</v>
       </c>
       <c r="C193" s="8">
         <v>2273150</v>
       </c>
       <c r="D193" s="8">
         <v>3669832</v>
       </c>
       <c r="E193" s="8">
         <v>5489423</v>
       </c>
       <c r="F193" s="8">
         <v>6094344</v>
       </c>
       <c r="G193" s="8">
         <v>7064361</v>
       </c>
       <c r="H193" s="7">
         <v>7993185</v>
       </c>
-      <c r="I193" s="8"/>
+      <c r="I193" s="7">
+        <v>9156864</v>
+      </c>
       <c r="J193" s="28"/>
       <c r="K193" s="28"/>
       <c r="L193" s="28"/>
     </row>
     <row r="194" spans="1:12">
       <c r="A194" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B194" s="8">
         <v>88178</v>
       </c>
       <c r="C194" s="8">
         <v>181085</v>
       </c>
       <c r="D194" s="8">
         <v>329235</v>
       </c>
       <c r="E194" s="8">
         <v>625440</v>
       </c>
       <c r="F194" s="8">
         <v>691106</v>
       </c>
       <c r="G194" s="8">
         <v>828058</v>
       </c>
       <c r="H194" s="7">
         <v>979381</v>
       </c>
-      <c r="I194" s="8"/>
+      <c r="I194" s="7">
+        <v>1074304</v>
+      </c>
       <c r="J194" s="28"/>
       <c r="K194" s="28"/>
       <c r="L194" s="28"/>
     </row>
     <row r="195" spans="1:12">
       <c r="A195" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B195" s="8">
         <v>183441</v>
       </c>
       <c r="C195" s="8">
         <v>430143</v>
       </c>
       <c r="D195" s="8">
         <v>676845</v>
       </c>
       <c r="E195" s="8">
         <v>923547</v>
       </c>
       <c r="F195" s="8">
         <v>1066704</v>
       </c>
       <c r="G195" s="8">
         <v>1476551</v>
       </c>
       <c r="H195" s="7">
         <v>1777533</v>
       </c>
-      <c r="I195" s="8"/>
+      <c r="I195" s="7">
+        <v>2041490</v>
+      </c>
       <c r="J195" s="28"/>
       <c r="K195" s="28"/>
       <c r="L195" s="28"/>
     </row>
     <row r="196" spans="1:12">
       <c r="A196" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B196" s="8">
         <v>75069</v>
       </c>
       <c r="C196" s="8">
         <v>154600</v>
       </c>
       <c r="D196" s="8">
         <v>234955</v>
       </c>
       <c r="E196" s="8">
         <v>315714</v>
       </c>
       <c r="F196" s="8">
         <v>335012</v>
       </c>
       <c r="G196" s="8">
         <v>355054</v>
       </c>
       <c r="H196" s="7">
         <v>374536</v>
       </c>
-      <c r="I196" s="8"/>
+      <c r="I196" s="7">
+        <v>393877</v>
+      </c>
       <c r="J196" s="28"/>
       <c r="K196" s="28"/>
       <c r="L196" s="28"/>
     </row>
     <row r="197" spans="1:12">
       <c r="A197" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B197" s="8">
         <v>68095</v>
       </c>
       <c r="C197" s="8">
         <v>109700</v>
       </c>
       <c r="D197" s="8">
         <v>152033</v>
       </c>
       <c r="E197" s="8">
         <v>194716</v>
       </c>
       <c r="F197" s="8">
         <v>231103</v>
       </c>
       <c r="G197" s="8">
         <v>268308</v>
       </c>
       <c r="H197" s="7">
         <v>304836</v>
       </c>
-      <c r="I197" s="8"/>
+      <c r="I197" s="7">
+        <v>324286</v>
+      </c>
       <c r="J197" s="28"/>
       <c r="K197" s="28"/>
       <c r="L197" s="28"/>
     </row>
     <row r="198" spans="1:12">
       <c r="A198" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B198" s="8">
         <v>346099</v>
       </c>
       <c r="C198" s="8">
         <v>867472</v>
       </c>
       <c r="D198" s="8">
         <v>1426209</v>
       </c>
       <c r="E198" s="8">
         <v>2096223</v>
       </c>
       <c r="F198" s="8">
         <v>2342597</v>
       </c>
       <c r="G198" s="8">
         <v>2591128</v>
       </c>
       <c r="H198" s="7">
         <v>2890784</v>
       </c>
-      <c r="I198" s="8"/>
+      <c r="I198" s="7">
+        <v>3331519</v>
+      </c>
       <c r="J198" s="28"/>
       <c r="K198" s="28"/>
       <c r="L198" s="28"/>
     </row>
     <row r="199" spans="1:12">
       <c r="A199" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B199" s="8">
         <v>139911</v>
       </c>
       <c r="C199" s="8">
         <v>301911</v>
       </c>
       <c r="D199" s="8">
         <v>464396</v>
       </c>
       <c r="E199" s="8">
         <v>627279</v>
       </c>
       <c r="F199" s="8">
         <v>657232</v>
       </c>
       <c r="G199" s="8">
         <v>687695</v>
       </c>
       <c r="H199" s="7">
         <v>719047</v>
       </c>
-      <c r="I199" s="8"/>
+      <c r="I199" s="7">
+        <v>954869</v>
+      </c>
       <c r="J199" s="28"/>
       <c r="K199" s="28"/>
       <c r="L199" s="28"/>
     </row>
     <row r="200" spans="1:12">
       <c r="A200" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B200" s="8">
         <v>59690</v>
       </c>
       <c r="C200" s="8">
         <v>107858</v>
       </c>
       <c r="D200" s="8">
         <v>164298</v>
       </c>
       <c r="E200" s="8">
         <v>383164</v>
       </c>
       <c r="F200" s="8">
         <v>418374</v>
       </c>
       <c r="G200" s="8">
         <v>476473</v>
       </c>
       <c r="H200" s="7">
         <v>522492</v>
       </c>
-      <c r="I200" s="8"/>
+      <c r="I200" s="7">
+        <v>549358</v>
+      </c>
       <c r="J200" s="28"/>
       <c r="K200" s="28"/>
       <c r="L200" s="28"/>
     </row>
     <row r="201" spans="1:12">
       <c r="A201" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B201" s="8">
         <v>18902</v>
       </c>
       <c r="C201" s="8">
         <v>120383</v>
       </c>
       <c r="D201" s="8">
         <v>221863</v>
       </c>
       <c r="E201" s="8">
         <v>323344</v>
       </c>
       <c r="F201" s="8">
         <v>352222</v>
       </c>
       <c r="G201" s="8">
         <v>381100</v>
       </c>
       <c r="H201" s="7">
         <v>424582</v>
       </c>
-      <c r="I201" s="8"/>
+      <c r="I201" s="7">
+        <v>487167</v>
+      </c>
       <c r="J201" s="28"/>
       <c r="K201" s="28"/>
       <c r="L201" s="28"/>
     </row>
     <row r="202" spans="1:12" ht="33.75">
       <c r="A202" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B202" s="8">
         <v>96816812</v>
       </c>
       <c r="C202" s="8">
         <v>175170885</v>
       </c>
       <c r="D202" s="8">
         <v>267640463</v>
       </c>
       <c r="E202" s="8">
         <v>343374033</v>
       </c>
       <c r="F202" s="8">
         <v>409088318</v>
       </c>
       <c r="G202" s="8">
         <v>488188731</v>
       </c>
       <c r="H202" s="7">
         <v>551526631</v>
       </c>
-      <c r="I202" s="8"/>
+      <c r="I202" s="7">
+        <v>610899522</v>
+      </c>
       <c r="J202" s="28"/>
       <c r="K202" s="28"/>
       <c r="L202" s="28"/>
     </row>
     <row r="203" spans="1:12">
       <c r="A203" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B203" s="8">
         <v>94381417</v>
       </c>
       <c r="C203" s="8">
         <v>172219908</v>
       </c>
       <c r="D203" s="8">
         <v>262247755</v>
       </c>
       <c r="E203" s="8">
         <v>335889365</v>
       </c>
       <c r="F203" s="8">
         <v>397174352</v>
       </c>
       <c r="G203" s="8">
         <v>474360675</v>
       </c>
       <c r="H203" s="7">
         <v>535804241</v>
       </c>
-      <c r="I203" s="8"/>
+      <c r="I203" s="7">
+        <v>593141603</v>
+      </c>
       <c r="J203" s="28"/>
       <c r="K203" s="28"/>
       <c r="L203" s="28"/>
     </row>
     <row r="204" spans="1:12">
       <c r="A204" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="8">
         <v>87804</v>
       </c>
       <c r="C204" s="8">
         <v>430395</v>
       </c>
       <c r="D204" s="8">
         <v>772985</v>
       </c>
       <c r="E204" s="8">
         <v>1115575</v>
       </c>
       <c r="F204" s="8">
         <v>1186414</v>
       </c>
       <c r="G204" s="8">
         <v>1257252</v>
       </c>
       <c r="H204" s="7">
         <v>1321423</v>
       </c>
-      <c r="I204" s="8"/>
+      <c r="I204" s="7">
+        <v>1371210</v>
+      </c>
       <c r="J204" s="28"/>
       <c r="K204" s="28"/>
       <c r="L204" s="28"/>
     </row>
     <row r="205" spans="1:12">
       <c r="A205" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B205" s="8">
         <v>2347591</v>
       </c>
       <c r="C205" s="8">
         <v>2520583</v>
       </c>
       <c r="D205" s="8">
         <v>4619723</v>
       </c>
       <c r="E205" s="8">
         <v>6369093</v>
       </c>
       <c r="F205" s="8">
         <v>10727553</v>
       </c>
       <c r="G205" s="8">
         <v>12570804</v>
       </c>
       <c r="H205" s="7">
         <v>14400967</v>
       </c>
-      <c r="I205" s="8"/>
+      <c r="I205" s="7">
+        <v>16386709</v>
+      </c>
       <c r="J205" s="28"/>
       <c r="K205" s="28"/>
       <c r="L205" s="28"/>
     </row>
     <row r="206" spans="1:12" ht="22.5">
       <c r="A206" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B206" s="8">
         <v>74257</v>
       </c>
       <c r="C206" s="8">
         <v>996571</v>
       </c>
       <c r="D206" s="8">
         <v>1598619</v>
       </c>
       <c r="E206" s="8">
         <v>2678876</v>
       </c>
       <c r="F206" s="8">
         <v>3641740</v>
       </c>
       <c r="G206" s="8">
         <v>4455555</v>
       </c>
       <c r="H206" s="7">
         <v>5048525</v>
       </c>
-      <c r="I206" s="8"/>
+      <c r="I206" s="7">
+        <v>5792903</v>
+      </c>
       <c r="J206" s="28"/>
       <c r="K206" s="28"/>
       <c r="L206" s="28"/>
     </row>
     <row r="207" spans="1:12">
       <c r="A207" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B207" s="8">
         <v>208</v>
       </c>
       <c r="C207" s="8">
         <v>208</v>
       </c>
       <c r="D207" s="8">
         <v>208</v>
       </c>
       <c r="E207" s="8">
         <v>208</v>
       </c>
       <c r="F207" s="8">
         <v>208</v>
       </c>
       <c r="G207" s="8">
         <v>208</v>
       </c>
       <c r="H207" s="7">
         <v>208</v>
       </c>
-      <c r="I207" s="8"/>
+      <c r="I207" s="7">
+        <v>286</v>
+      </c>
       <c r="J207" s="28"/>
       <c r="K207" s="28"/>
       <c r="L207" s="28"/>
     </row>
     <row r="208" spans="1:12">
       <c r="A208" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F208" s="29" t="s">
         <v>36</v>
       </c>
       <c r="G208" s="29" t="s">
         <v>36</v>
       </c>
       <c r="H208" s="7">
         <v>7</v>
       </c>
-      <c r="I208" s="8"/>
+      <c r="I208" s="7">
+        <v>14</v>
+      </c>
       <c r="J208" s="28"/>
       <c r="K208" s="28"/>
       <c r="L208" s="28"/>
     </row>
     <row r="209" spans="1:12">
       <c r="A209" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F209" s="32">
         <v>9802</v>
       </c>
       <c r="G209" s="8">
         <v>19605</v>
       </c>
       <c r="H209" s="7">
         <v>29407</v>
       </c>
-      <c r="I209" s="8"/>
+      <c r="I209" s="7">
+        <v>77925</v>
+      </c>
       <c r="J209" s="28"/>
       <c r="K209" s="28"/>
       <c r="L209" s="28"/>
     </row>
     <row r="210" spans="1:12">
       <c r="A210" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B210" s="8">
         <v>74049</v>
       </c>
       <c r="C210" s="8">
         <v>996363</v>
       </c>
       <c r="D210" s="8">
         <v>1598411</v>
       </c>
       <c r="E210" s="8">
         <v>2678668</v>
       </c>
       <c r="F210" s="8">
         <v>3631730</v>
       </c>
       <c r="G210" s="8">
         <v>4435742</v>
       </c>
       <c r="H210" s="7">
         <v>5018903</v>
       </c>
-      <c r="I210" s="8"/>
+      <c r="I210" s="7">
+        <v>5714679</v>
+      </c>
       <c r="J210" s="28"/>
       <c r="K210" s="28"/>
       <c r="L210" s="28"/>
     </row>
     <row r="211" spans="1:12" ht="33.75">
       <c r="A211" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B211" s="8">
         <v>3323459</v>
       </c>
       <c r="C211" s="8">
         <v>10117096</v>
       </c>
       <c r="D211" s="8">
         <v>16941753</v>
       </c>
       <c r="E211" s="8">
         <v>24295913</v>
       </c>
       <c r="F211" s="8">
         <v>27936066</v>
       </c>
       <c r="G211" s="8">
         <v>31968367</v>
       </c>
       <c r="H211" s="7">
         <v>36026907</v>
       </c>
-      <c r="I211" s="8"/>
+      <c r="I211" s="7">
+        <v>40334521</v>
+      </c>
       <c r="J211" s="28"/>
       <c r="K211" s="28"/>
       <c r="L211" s="28"/>
     </row>
     <row r="212" spans="1:12">
       <c r="A212" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B212" s="8">
         <v>112576</v>
       </c>
       <c r="C212" s="8">
         <v>747962</v>
       </c>
       <c r="D212" s="8">
         <v>1363819</v>
       </c>
       <c r="E212" s="8">
         <v>1982315</v>
       </c>
       <c r="F212" s="8">
         <v>2179018</v>
       </c>
       <c r="G212" s="8">
         <v>2377271</v>
       </c>
       <c r="H212" s="7">
         <v>2575590</v>
       </c>
-      <c r="I212" s="8"/>
+      <c r="I212" s="7">
+        <v>2779743</v>
+      </c>
       <c r="J212" s="28"/>
       <c r="K212" s="28"/>
       <c r="L212" s="28"/>
     </row>
     <row r="213" spans="1:12">
       <c r="A213" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B213" s="8">
         <v>58302</v>
       </c>
       <c r="C213" s="8">
         <v>167424</v>
       </c>
       <c r="D213" s="8">
         <v>272645</v>
       </c>
       <c r="E213" s="8">
         <v>379767</v>
       </c>
       <c r="F213" s="8">
         <v>422695</v>
       </c>
       <c r="G213" s="8">
         <v>465920</v>
       </c>
       <c r="H213" s="7">
         <v>511518</v>
       </c>
-      <c r="I213" s="8"/>
+      <c r="I213" s="7">
+        <v>561117</v>
+      </c>
       <c r="J213" s="28"/>
       <c r="K213" s="28"/>
       <c r="L213" s="28"/>
     </row>
     <row r="214" spans="1:12">
       <c r="A214" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B214" s="8">
         <v>133668</v>
       </c>
       <c r="C214" s="8">
         <v>461161</v>
       </c>
       <c r="D214" s="8">
         <v>785400</v>
       </c>
       <c r="E214" s="8">
         <v>1112677</v>
       </c>
       <c r="F214" s="8">
         <v>1197634</v>
       </c>
       <c r="G214" s="8">
         <v>1283219</v>
       </c>
       <c r="H214" s="7">
         <v>1380776</v>
       </c>
-      <c r="I214" s="8"/>
+      <c r="I214" s="7">
+        <v>1591403</v>
+      </c>
       <c r="J214" s="28"/>
       <c r="K214" s="28"/>
       <c r="L214" s="28"/>
     </row>
     <row r="215" spans="1:12">
       <c r="A215" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B215" s="8">
         <v>278640</v>
       </c>
       <c r="C215" s="8">
         <v>2385600</v>
       </c>
       <c r="D215" s="8">
         <v>4477512</v>
       </c>
       <c r="E215" s="8">
         <v>6923316</v>
       </c>
       <c r="F215" s="8">
         <v>7182033</v>
       </c>
       <c r="G215" s="8">
         <v>7592113</v>
       </c>
       <c r="H215" s="7">
         <v>7829361</v>
       </c>
-      <c r="I215" s="8"/>
+      <c r="I215" s="7">
+        <v>8069926</v>
+      </c>
       <c r="J215" s="28"/>
       <c r="K215" s="28"/>
       <c r="L215" s="28"/>
     </row>
     <row r="216" spans="1:12">
       <c r="A216" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B216" s="8">
         <v>2022589</v>
       </c>
       <c r="C216" s="8">
         <v>4245007</v>
       </c>
       <c r="D216" s="8">
         <v>6552994</v>
       </c>
       <c r="E216" s="8">
         <v>8769746</v>
       </c>
       <c r="F216" s="8">
         <v>10796014</v>
       </c>
       <c r="G216" s="8">
         <v>12917434</v>
       </c>
       <c r="H216" s="7">
         <v>15333742</v>
       </c>
-      <c r="I216" s="8"/>
+      <c r="I216" s="7">
+        <v>17661421</v>
+      </c>
       <c r="J216" s="28"/>
       <c r="K216" s="28"/>
       <c r="L216" s="28"/>
     </row>
     <row r="217" spans="1:12">
       <c r="A217" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B217" s="8">
         <v>300779</v>
       </c>
       <c r="C217" s="8">
         <v>915499</v>
       </c>
       <c r="D217" s="8">
         <v>1525540</v>
       </c>
       <c r="E217" s="8">
         <v>2209173</v>
       </c>
       <c r="F217" s="8">
         <v>2667645</v>
       </c>
       <c r="G217" s="8">
         <v>3129481</v>
       </c>
       <c r="H217" s="7">
         <v>3591802</v>
       </c>
-      <c r="I217" s="8"/>
+      <c r="I217" s="7">
+        <v>4159510</v>
+      </c>
       <c r="J217" s="28"/>
       <c r="K217" s="28"/>
       <c r="L217" s="28"/>
     </row>
     <row r="218" spans="1:12">
       <c r="A218" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B218" s="8">
         <v>24911</v>
       </c>
       <c r="C218" s="8">
         <v>60861</v>
       </c>
       <c r="D218" s="8">
         <v>116589</v>
       </c>
       <c r="E218" s="8">
         <v>147277</v>
       </c>
       <c r="F218" s="8">
         <v>195104</v>
       </c>
       <c r="G218" s="8">
         <v>341652</v>
       </c>
       <c r="H218" s="7">
         <v>382198</v>
       </c>
-      <c r="I218" s="8"/>
+      <c r="I218" s="7">
+        <v>410366</v>
+      </c>
       <c r="J218" s="28"/>
       <c r="K218" s="28"/>
       <c r="L218" s="28"/>
     </row>
     <row r="219" spans="1:12">
       <c r="A219" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B219" s="8">
         <v>391996</v>
       </c>
       <c r="C219" s="8">
         <v>1133583</v>
       </c>
       <c r="D219" s="8">
         <v>1847256</v>
       </c>
       <c r="E219" s="8">
         <v>2771647</v>
       </c>
       <c r="F219" s="8">
         <v>3295927</v>
       </c>
       <c r="G219" s="8">
         <v>3861282</v>
       </c>
       <c r="H219" s="7">
         <v>4421928</v>
       </c>
-      <c r="I219" s="8"/>
+      <c r="I219" s="7">
+        <v>5101044</v>
+      </c>
       <c r="J219" s="28"/>
       <c r="K219" s="28"/>
       <c r="L219" s="28"/>
     </row>
     <row r="220" spans="1:12">
       <c r="A220" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B220" s="8">
         <v>1666832</v>
       </c>
       <c r="C220" s="8">
         <v>3697358</v>
       </c>
       <c r="D220" s="8">
         <v>5922170</v>
       </c>
       <c r="E220" s="8">
         <v>8071143</v>
       </c>
       <c r="F220" s="8">
         <v>9448488</v>
       </c>
       <c r="G220" s="8">
         <v>10910399</v>
       </c>
       <c r="H220" s="7">
         <v>12716394</v>
       </c>
-      <c r="I220" s="8"/>
+      <c r="I220" s="7">
+        <v>14875256</v>
+      </c>
       <c r="J220" s="28"/>
       <c r="K220" s="28"/>
       <c r="L220" s="28"/>
     </row>
     <row r="221" spans="1:12">
       <c r="A221" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B221" s="8">
         <v>103445</v>
       </c>
       <c r="C221" s="8">
         <v>271948</v>
       </c>
       <c r="D221" s="8">
         <v>460514</v>
       </c>
       <c r="E221" s="8">
         <v>659422</v>
       </c>
       <c r="F221" s="8">
         <v>812426</v>
       </c>
       <c r="G221" s="8">
         <v>952277</v>
       </c>
       <c r="H221" s="7">
         <v>1128706</v>
       </c>
-      <c r="I221" s="8"/>
+      <c r="I221" s="7">
+        <v>1385746</v>
+      </c>
       <c r="J221" s="28"/>
       <c r="K221" s="28"/>
       <c r="L221" s="28"/>
     </row>
     <row r="222" spans="1:12">
       <c r="A222" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B222" s="8">
         <v>149381</v>
       </c>
       <c r="C222" s="8">
         <v>321108</v>
       </c>
       <c r="D222" s="8">
         <v>492835</v>
       </c>
       <c r="E222" s="8">
         <v>664562</v>
       </c>
       <c r="F222" s="8">
         <v>780438</v>
       </c>
       <c r="G222" s="8">
         <v>896315</v>
       </c>
       <c r="H222" s="7">
         <v>1126171</v>
       </c>
-      <c r="I222" s="8"/>
+      <c r="I222" s="7">
+        <v>1380850</v>
+      </c>
       <c r="J222" s="28"/>
       <c r="K222" s="28"/>
       <c r="L222" s="28"/>
     </row>
     <row r="223" spans="1:12">
       <c r="A223" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B223" s="8">
         <v>58607</v>
       </c>
       <c r="C223" s="8">
         <v>179312</v>
       </c>
       <c r="D223" s="8">
         <v>300017</v>
       </c>
       <c r="E223" s="8">
         <v>420722</v>
       </c>
       <c r="F223" s="8">
         <v>482902</v>
       </c>
       <c r="G223" s="8">
         <v>545082</v>
       </c>
       <c r="H223" s="7">
         <v>683214</v>
       </c>
-      <c r="I223" s="8"/>
+      <c r="I223" s="7">
+        <v>846589</v>
+      </c>
       <c r="J223" s="28"/>
       <c r="K223" s="28"/>
       <c r="L223" s="28"/>
     </row>
     <row r="224" spans="1:12">
       <c r="A224" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B224" s="8">
         <v>178636</v>
       </c>
       <c r="C224" s="8">
         <v>313250</v>
       </c>
       <c r="D224" s="8">
         <v>447865</v>
       </c>
       <c r="E224" s="8">
         <v>582480</v>
       </c>
       <c r="F224" s="8">
         <v>696786</v>
       </c>
       <c r="G224" s="8">
         <v>811092</v>
       </c>
       <c r="H224" s="7">
         <v>921425</v>
       </c>
-      <c r="I224" s="8"/>
+      <c r="I224" s="7">
+        <v>1045237</v>
+      </c>
       <c r="J224" s="28"/>
       <c r="K224" s="28"/>
       <c r="L224" s="28"/>
     </row>
     <row r="225" spans="1:12">
       <c r="A225" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B225" s="8">
         <v>953206</v>
       </c>
       <c r="C225" s="8">
         <v>2030113</v>
       </c>
       <c r="D225" s="8">
         <v>3123227</v>
       </c>
       <c r="E225" s="8">
         <v>4239047</v>
       </c>
       <c r="F225" s="8">
         <v>4946201</v>
       </c>
       <c r="G225" s="8">
         <v>5710456</v>
       </c>
       <c r="H225" s="7">
         <v>6538688</v>
       </c>
-      <c r="I225" s="8"/>
+      <c r="I225" s="7">
+        <v>7530391</v>
+      </c>
       <c r="J225" s="28"/>
       <c r="K225" s="28"/>
       <c r="L225" s="28"/>
     </row>
     <row r="226" spans="1:12">
       <c r="A226" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B226" s="8">
         <v>111272</v>
       </c>
       <c r="C226" s="8">
         <v>204904</v>
       </c>
       <c r="D226" s="8">
         <v>298536</v>
       </c>
       <c r="E226" s="8">
         <v>392167</v>
       </c>
       <c r="F226" s="8">
         <v>470205</v>
       </c>
       <c r="G226" s="8">
         <v>548243</v>
       </c>
       <c r="H226" s="7">
         <v>664573</v>
       </c>
-      <c r="I226" s="8"/>
+      <c r="I226" s="7">
+        <v>812389</v>
+      </c>
       <c r="J226" s="28"/>
       <c r="K226" s="28"/>
       <c r="L226" s="28"/>
     </row>
     <row r="227" spans="1:12">
       <c r="A227" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B227" s="8">
         <v>29791</v>
       </c>
       <c r="C227" s="8">
         <v>86933</v>
       </c>
       <c r="D227" s="8">
         <v>144076</v>
       </c>
       <c r="E227" s="8">
         <v>201218</v>
       </c>
       <c r="F227" s="8">
         <v>222579</v>
       </c>
       <c r="G227" s="8">
         <v>243940</v>
       </c>
       <c r="H227" s="7">
         <v>303298</v>
       </c>
-      <c r="I227" s="8"/>
+      <c r="I227" s="7">
+        <v>362451</v>
+      </c>
       <c r="J227" s="28"/>
       <c r="K227" s="28"/>
       <c r="L227" s="28"/>
     </row>
     <row r="228" spans="1:12">
       <c r="A228" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B228" s="8">
         <v>82494</v>
       </c>
       <c r="C228" s="8">
         <v>289789</v>
       </c>
       <c r="D228" s="8">
         <v>655101</v>
       </c>
       <c r="E228" s="8">
         <v>911525</v>
       </c>
       <c r="F228" s="8">
         <v>1036951</v>
       </c>
       <c r="G228" s="8">
         <v>1202993</v>
       </c>
       <c r="H228" s="7">
         <v>1350318</v>
       </c>
-      <c r="I228" s="8"/>
+      <c r="I228" s="7">
+        <v>1511601</v>
+      </c>
       <c r="J228" s="28"/>
       <c r="K228" s="28"/>
       <c r="L228" s="28"/>
     </row>
     <row r="229" spans="1:12" ht="22.5">
       <c r="A229" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B229" s="8">
         <v>248265</v>
       </c>
       <c r="C229" s="8">
         <v>1203199</v>
       </c>
       <c r="D229" s="8">
         <v>1933333</v>
       </c>
       <c r="E229" s="8">
         <v>2705104</v>
       </c>
       <c r="F229" s="8">
         <v>3300939</v>
       </c>
       <c r="G229" s="8">
         <v>4005718</v>
       </c>
       <c r="H229" s="7">
         <v>4517789</v>
       </c>
-      <c r="I229" s="8"/>
+      <c r="I229" s="7">
+        <v>5428336</v>
+      </c>
       <c r="J229" s="28"/>
       <c r="K229" s="28"/>
       <c r="L229" s="28"/>
     </row>
     <row r="230" spans="1:12">
       <c r="A230" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B230" s="8">
         <v>59209</v>
       </c>
       <c r="C230" s="8">
         <v>143698</v>
       </c>
       <c r="D230" s="8">
         <v>263021</v>
       </c>
       <c r="E230" s="8">
         <v>424674</v>
       </c>
       <c r="F230" s="8">
         <v>517248</v>
       </c>
       <c r="G230" s="8">
         <v>737976</v>
       </c>
       <c r="H230" s="7">
         <v>864830</v>
       </c>
-      <c r="I230" s="8"/>
+      <c r="I230" s="7">
+        <v>1069235</v>
+      </c>
       <c r="J230" s="28"/>
       <c r="K230" s="28"/>
       <c r="L230" s="28"/>
     </row>
     <row r="231" spans="1:12">
       <c r="A231" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B231" s="8">
         <v>79974</v>
       </c>
       <c r="C231" s="8">
         <v>370151</v>
       </c>
       <c r="D231" s="8">
         <v>479667</v>
       </c>
       <c r="E231" s="8">
         <v>589182</v>
       </c>
       <c r="F231" s="8">
         <v>837466</v>
       </c>
       <c r="G231" s="8">
         <v>1066541</v>
       </c>
       <c r="H231" s="7">
         <v>1137626</v>
       </c>
-      <c r="I231" s="8"/>
+      <c r="I231" s="7">
+        <v>1377632</v>
+      </c>
       <c r="J231" s="28"/>
       <c r="K231" s="28"/>
       <c r="L231" s="28"/>
     </row>
     <row r="232" spans="1:12">
       <c r="A232" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B232" s="8">
         <v>32056</v>
       </c>
       <c r="C232" s="8">
         <v>92447</v>
       </c>
       <c r="D232" s="8">
         <v>152838</v>
       </c>
       <c r="E232" s="8">
         <v>213230</v>
       </c>
       <c r="F232" s="8">
         <v>239819</v>
       </c>
       <c r="G232" s="8">
         <v>266408</v>
       </c>
       <c r="H232" s="7">
         <v>297810</v>
       </c>
-      <c r="I232" s="8"/>
+      <c r="I232" s="7">
+        <v>371022</v>
+      </c>
       <c r="J232" s="28"/>
       <c r="K232" s="28"/>
       <c r="L232" s="28"/>
     </row>
     <row r="233" spans="1:12">
       <c r="A233" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B233" s="8">
         <v>7870</v>
       </c>
       <c r="C233" s="8">
         <v>23399</v>
       </c>
       <c r="D233" s="8">
         <v>38928</v>
       </c>
       <c r="E233" s="8">
         <v>54457</v>
       </c>
       <c r="F233" s="8">
         <v>78736</v>
       </c>
       <c r="G233" s="8">
         <v>103015</v>
       </c>
       <c r="H233" s="7">
         <v>142011</v>
       </c>
-      <c r="I233" s="8"/>
+      <c r="I233" s="7">
+        <v>170503</v>
+      </c>
       <c r="J233" s="28"/>
       <c r="K233" s="28"/>
       <c r="L233" s="28"/>
     </row>
     <row r="234" spans="1:12">
       <c r="A234" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B234" s="8">
         <v>33541</v>
       </c>
       <c r="C234" s="8">
         <v>344544</v>
       </c>
       <c r="D234" s="8">
         <v>655548</v>
       </c>
       <c r="E234" s="8">
         <v>966552</v>
       </c>
       <c r="F234" s="8">
         <v>1063656</v>
       </c>
       <c r="G234" s="8">
         <v>1160760</v>
       </c>
       <c r="H234" s="7">
         <v>1251955</v>
       </c>
-      <c r="I234" s="8"/>
+      <c r="I234" s="7">
+        <v>1463335</v>
+      </c>
       <c r="J234" s="28"/>
       <c r="K234" s="28"/>
       <c r="L234" s="28"/>
     </row>
     <row r="235" spans="1:12">
       <c r="A235" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B235" s="8">
         <v>18824</v>
       </c>
       <c r="C235" s="8">
         <v>69972</v>
       </c>
       <c r="D235" s="8">
         <v>121121</v>
       </c>
       <c r="E235" s="8">
         <v>172270</v>
       </c>
       <c r="F235" s="8">
         <v>253314</v>
       </c>
       <c r="G235" s="8">
         <v>334358</v>
       </c>
       <c r="H235" s="7">
         <v>456462</v>
       </c>
-      <c r="I235" s="8"/>
+      <c r="I235" s="7">
+        <v>584729</v>
+      </c>
       <c r="J235" s="28"/>
       <c r="K235" s="28"/>
       <c r="L235" s="28"/>
     </row>
     <row r="236" spans="1:12">
       <c r="A236" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B236" s="8">
         <v>2790</v>
       </c>
       <c r="C236" s="8">
         <v>113115</v>
       </c>
       <c r="D236" s="8">
         <v>144467</v>
       </c>
       <c r="E236" s="8">
         <v>175127</v>
       </c>
       <c r="F236" s="8">
         <v>191138</v>
       </c>
       <c r="G236" s="8">
         <v>207149</v>
       </c>
       <c r="H236" s="7">
         <v>220606</v>
       </c>
-      <c r="I236" s="8"/>
+      <c r="I236" s="7">
+        <v>226869</v>
+      </c>
       <c r="J236" s="28"/>
       <c r="K236" s="28"/>
       <c r="L236" s="28"/>
     </row>
     <row r="237" spans="1:12">
       <c r="A237" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B237" s="8">
         <v>14003</v>
       </c>
       <c r="C237" s="8">
         <v>45873</v>
       </c>
       <c r="D237" s="8">
         <v>77743</v>
       </c>
       <c r="E237" s="8">
         <v>109614</v>
       </c>
       <c r="F237" s="8">
         <v>119562</v>
       </c>
       <c r="G237" s="8">
         <v>129511</v>
       </c>
       <c r="H237" s="7">
         <v>146490</v>
       </c>
-      <c r="I237" s="8"/>
+      <c r="I237" s="7">
+        <v>165009</v>
+      </c>
       <c r="J237" s="28"/>
       <c r="K237" s="28"/>
       <c r="L237" s="28"/>
     </row>
     <row r="238" spans="1:12" ht="56.25">
       <c r="A238" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B238" s="8">
         <v>49763294</v>
       </c>
       <c r="C238" s="8">
         <v>98379267</v>
       </c>
       <c r="D238" s="8">
         <v>139263835</v>
       </c>
       <c r="E238" s="8">
         <v>170323861</v>
       </c>
       <c r="F238" s="8">
         <v>188934208</v>
       </c>
       <c r="G238" s="8">
         <v>205569798</v>
       </c>
       <c r="H238" s="7">
         <v>223985610</v>
       </c>
-      <c r="I238" s="8"/>
+      <c r="I238" s="7">
+        <v>241737392</v>
+      </c>
       <c r="J238" s="28"/>
       <c r="K238" s="28"/>
       <c r="L238" s="28"/>
     </row>
     <row r="239" spans="1:12">
       <c r="A239" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B239" s="8">
         <v>9184681</v>
       </c>
       <c r="C239" s="8">
         <v>18948392</v>
       </c>
       <c r="D239" s="8">
         <v>26851399</v>
       </c>
       <c r="E239" s="8">
         <v>32827836</v>
       </c>
       <c r="F239" s="8">
         <v>35175620</v>
       </c>
       <c r="G239" s="8">
         <v>36087169</v>
       </c>
       <c r="H239" s="7">
         <v>37139987</v>
       </c>
-      <c r="I239" s="8"/>
+      <c r="I239" s="7">
+        <v>38128475</v>
+      </c>
       <c r="J239" s="28"/>
       <c r="K239" s="28"/>
       <c r="L239" s="28"/>
     </row>
     <row r="240" spans="1:12">
       <c r="A240" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="8">
         <v>10098708</v>
       </c>
       <c r="C240" s="8">
         <v>19913446</v>
       </c>
       <c r="D240" s="8">
         <v>28721090</v>
       </c>
       <c r="E240" s="8">
         <v>35166802</v>
       </c>
       <c r="F240" s="8">
         <v>39733495</v>
       </c>
       <c r="G240" s="8">
         <v>43534604</v>
       </c>
       <c r="H240" s="7">
         <v>47474640</v>
       </c>
-      <c r="I240" s="8"/>
+      <c r="I240" s="7">
+        <v>51686955</v>
+      </c>
       <c r="J240" s="28"/>
       <c r="K240" s="28"/>
       <c r="L240" s="28"/>
     </row>
     <row r="241" spans="1:12">
       <c r="A241" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="8">
         <v>3908640</v>
       </c>
       <c r="C241" s="8">
         <v>7063777</v>
       </c>
       <c r="D241" s="8">
         <v>9696020</v>
       </c>
       <c r="E241" s="8">
         <v>11730591</v>
       </c>
       <c r="F241" s="8">
         <v>12631526</v>
       </c>
       <c r="G241" s="8">
         <v>13181224</v>
       </c>
       <c r="H241" s="7">
         <v>13949823</v>
       </c>
-      <c r="I241" s="8"/>
+      <c r="I241" s="7">
+        <v>14596953</v>
+      </c>
       <c r="J241" s="28"/>
       <c r="K241" s="28"/>
       <c r="L241" s="28"/>
     </row>
     <row r="242" spans="1:12">
       <c r="A242" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="8">
         <v>12145180</v>
       </c>
       <c r="C242" s="8">
         <v>23779781</v>
       </c>
       <c r="D242" s="8">
         <v>34705830</v>
       </c>
       <c r="E242" s="8">
         <v>45233929</v>
       </c>
       <c r="F242" s="8">
         <v>53559608</v>
       </c>
       <c r="G242" s="8">
         <v>62642062</v>
       </c>
       <c r="H242" s="7">
         <v>73179348</v>
       </c>
-      <c r="I242" s="8"/>
+      <c r="I242" s="7">
+        <v>82719973</v>
+      </c>
       <c r="J242" s="28"/>
       <c r="K242" s="28"/>
       <c r="L242" s="28"/>
     </row>
     <row r="243" spans="1:12">
       <c r="A243" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B243" s="8">
         <v>4808427</v>
       </c>
       <c r="C243" s="8">
         <v>9051125</v>
       </c>
       <c r="D243" s="8">
         <v>12880247</v>
       </c>
       <c r="E243" s="8">
         <v>14460673</v>
       </c>
       <c r="F243" s="8">
         <v>15119564</v>
       </c>
       <c r="G243" s="8">
         <v>15796993</v>
       </c>
       <c r="H243" s="7">
         <v>16395963</v>
       </c>
-      <c r="I243" s="8"/>
+      <c r="I243" s="7">
+        <v>17244020</v>
+      </c>
       <c r="J243" s="28"/>
       <c r="K243" s="28"/>
       <c r="L243" s="28"/>
     </row>
     <row r="244" spans="1:12">
       <c r="A244" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="8">
         <v>6565437</v>
       </c>
       <c r="C244" s="8">
         <v>13332046</v>
       </c>
       <c r="D244" s="8">
         <v>17723067</v>
       </c>
       <c r="E244" s="8">
         <v>20279992</v>
       </c>
       <c r="F244" s="8">
         <v>21177747</v>
       </c>
       <c r="G244" s="8">
         <v>21809555</v>
       </c>
       <c r="H244" s="7">
         <v>22399792</v>
       </c>
-      <c r="I244" s="8"/>
+      <c r="I244" s="7">
+        <v>22981337</v>
+      </c>
       <c r="J244" s="28"/>
       <c r="K244" s="28"/>
       <c r="L244" s="28"/>
     </row>
     <row r="245" spans="1:12">
       <c r="A245" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="8">
         <v>1097858</v>
       </c>
       <c r="C245" s="8">
         <v>2217912</v>
       </c>
       <c r="D245" s="8">
         <v>3102561</v>
       </c>
       <c r="E245" s="8">
         <v>3742695</v>
       </c>
       <c r="F245" s="8">
         <v>4073957</v>
       </c>
       <c r="G245" s="8">
         <v>4359286</v>
       </c>
       <c r="H245" s="7">
         <v>4655771</v>
       </c>
-      <c r="I245" s="8"/>
+      <c r="I245" s="7">
+        <v>4938118</v>
+      </c>
       <c r="J245" s="28"/>
       <c r="K245" s="28"/>
       <c r="L245" s="28"/>
     </row>
     <row r="246" spans="1:12">
       <c r="A246" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B246" s="8">
         <v>1954362</v>
       </c>
       <c r="C246" s="8">
         <v>4072791</v>
       </c>
       <c r="D246" s="8">
         <v>5583624</v>
       </c>
       <c r="E246" s="8">
         <v>6881345</v>
       </c>
       <c r="F246" s="8">
         <v>7462696</v>
       </c>
       <c r="G246" s="8">
         <v>8158910</v>
       </c>
       <c r="H246" s="7">
         <v>8790290</v>
       </c>
-      <c r="I246" s="8"/>
+      <c r="I246" s="7">
+        <v>9441565</v>
+      </c>
       <c r="J246" s="28"/>
       <c r="K246" s="28"/>
       <c r="L246" s="28"/>
     </row>
     <row r="247" spans="1:12" s="6" customFormat="1" ht="22.5">
       <c r="A247" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B247" s="8">
         <v>15616334</v>
       </c>
       <c r="C247" s="8">
         <v>29854776</v>
       </c>
       <c r="D247" s="8">
         <v>43892268</v>
       </c>
       <c r="E247" s="8">
         <v>55512451</v>
       </c>
       <c r="F247" s="8">
         <v>66095832</v>
       </c>
       <c r="G247" s="8">
         <v>77438236</v>
       </c>
       <c r="H247" s="7">
         <v>90617188</v>
       </c>
-      <c r="I247" s="8"/>
+      <c r="I247" s="7">
+        <v>103197501</v>
+      </c>
       <c r="J247" s="28"/>
       <c r="K247" s="28"/>
       <c r="L247" s="28"/>
     </row>
     <row r="248" spans="1:12" s="6" customFormat="1">
       <c r="A248" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B248" s="8">
         <v>58303</v>
       </c>
       <c r="C248" s="8">
         <v>111981</v>
       </c>
       <c r="D248" s="8">
         <v>168698</v>
       </c>
       <c r="E248" s="8">
         <v>217961</v>
       </c>
       <c r="F248" s="8">
         <v>265646</v>
       </c>
       <c r="G248" s="8">
         <v>337393</v>
       </c>
       <c r="H248" s="7">
         <v>418692</v>
       </c>
-      <c r="I248" s="8"/>
+      <c r="I248" s="7">
+        <v>502986</v>
+      </c>
       <c r="J248" s="28"/>
       <c r="K248" s="28"/>
       <c r="L248" s="28"/>
     </row>
     <row r="249" spans="1:12" s="6" customFormat="1">
       <c r="A249" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B249" s="8">
         <v>5429408</v>
       </c>
       <c r="C249" s="8">
         <v>10573161</v>
       </c>
       <c r="D249" s="8">
         <v>15352813</v>
       </c>
       <c r="E249" s="8">
         <v>18919283</v>
       </c>
       <c r="F249" s="8">
         <v>21950610</v>
       </c>
       <c r="G249" s="8">
         <v>24493899</v>
       </c>
       <c r="H249" s="7">
         <v>27222491</v>
       </c>
-      <c r="I249" s="8"/>
+      <c r="I249" s="7">
+        <v>30121616</v>
+      </c>
       <c r="J249" s="28"/>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
     </row>
     <row r="250" spans="1:12" s="6" customFormat="1">
       <c r="A250" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B250" s="8">
         <v>53092</v>
       </c>
       <c r="C250" s="8">
         <v>102590</v>
       </c>
       <c r="D250" s="8">
         <v>152541</v>
       </c>
       <c r="E250" s="8">
         <v>196323</v>
       </c>
       <c r="F250" s="8">
         <v>236713</v>
       </c>
       <c r="G250" s="8">
         <v>303557</v>
       </c>
       <c r="H250" s="7">
         <v>373971</v>
       </c>
-      <c r="I250" s="8"/>
+      <c r="I250" s="7">
+        <v>446213</v>
+      </c>
       <c r="J250" s="28"/>
       <c r="K250" s="28"/>
       <c r="L250" s="28"/>
     </row>
     <row r="251" spans="1:12" s="6" customFormat="1">
       <c r="A251" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B251" s="8">
         <v>8363870</v>
       </c>
       <c r="C251" s="8">
         <v>15865311</v>
       </c>
       <c r="D251" s="8">
         <v>23430251</v>
       </c>
       <c r="E251" s="8">
         <v>30845973</v>
       </c>
       <c r="F251" s="8">
         <v>37879022</v>
       </c>
       <c r="G251" s="8">
         <v>46053231</v>
       </c>
       <c r="H251" s="7">
         <v>55848987</v>
       </c>
-      <c r="I251" s="8"/>
+      <c r="I251" s="7">
+        <v>64635352</v>
+      </c>
       <c r="J251" s="28"/>
       <c r="K251" s="28"/>
       <c r="L251" s="28"/>
     </row>
     <row r="252" spans="1:12" s="6" customFormat="1">
       <c r="A252" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B252" s="8">
         <v>1551155</v>
       </c>
       <c r="C252" s="8">
         <v>2901821</v>
       </c>
       <c r="D252" s="8">
         <v>4342351</v>
       </c>
       <c r="E252" s="8">
         <v>4761130</v>
       </c>
       <c r="F252" s="8">
         <v>5083790</v>
       </c>
       <c r="G252" s="8">
         <v>5420720</v>
       </c>
       <c r="H252" s="7">
         <v>5758509</v>
       </c>
-      <c r="I252" s="8"/>
+      <c r="I252" s="7">
+        <v>6336123</v>
+      </c>
       <c r="J252" s="28"/>
       <c r="K252" s="28"/>
       <c r="L252" s="28"/>
     </row>
     <row r="253" spans="1:12" s="6" customFormat="1">
       <c r="A253" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B253" s="8">
         <v>92126</v>
       </c>
       <c r="C253" s="8">
         <v>169821</v>
       </c>
       <c r="D253" s="8">
         <v>250675</v>
       </c>
       <c r="E253" s="8">
         <v>320255</v>
       </c>
       <c r="F253" s="8">
         <v>375526</v>
       </c>
       <c r="G253" s="8">
         <v>444572</v>
       </c>
       <c r="H253" s="7">
         <v>522911</v>
       </c>
-      <c r="I253" s="8"/>
+      <c r="I253" s="7">
+        <v>600176</v>
+      </c>
       <c r="J253" s="28"/>
       <c r="K253" s="28"/>
       <c r="L253" s="28"/>
     </row>
     <row r="254" spans="1:12" s="6" customFormat="1">
       <c r="A254" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B254" s="8">
         <v>27385</v>
       </c>
       <c r="C254" s="8">
         <v>52017</v>
       </c>
       <c r="D254" s="8">
         <v>78791</v>
       </c>
       <c r="E254" s="8">
         <v>102050</v>
       </c>
       <c r="F254" s="8">
         <v>121326</v>
       </c>
       <c r="G254" s="8">
         <v>154215</v>
       </c>
       <c r="H254" s="7">
         <v>187744</v>
       </c>
-      <c r="I254" s="8"/>
+      <c r="I254" s="7">
+        <v>219325</v>
+      </c>
       <c r="J254" s="28"/>
       <c r="K254" s="28"/>
       <c r="L254" s="28"/>
     </row>
     <row r="255" spans="1:12" s="6" customFormat="1">
       <c r="A255" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B255" s="8">
         <v>40994</v>
       </c>
       <c r="C255" s="8">
         <v>78074</v>
       </c>
       <c r="D255" s="8">
         <v>116147</v>
       </c>
       <c r="E255" s="8">
         <v>149475</v>
       </c>
       <c r="F255" s="8">
         <v>183198</v>
       </c>
       <c r="G255" s="8">
         <v>230649</v>
       </c>
       <c r="H255" s="7">
         <v>283882</v>
       </c>
-      <c r="I255" s="8"/>
+      <c r="I255" s="7">
+        <v>335710</v>
+      </c>
       <c r="J255" s="28"/>
       <c r="K255" s="28"/>
       <c r="L255" s="28"/>
     </row>
     <row r="256" spans="1:12" s="6" customFormat="1" ht="33.75">
       <c r="A256" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B256" s="8">
         <v>13354577</v>
       </c>
       <c r="C256" s="8">
         <v>26555520</v>
       </c>
       <c r="D256" s="8">
         <v>34478511</v>
       </c>
       <c r="E256" s="8">
         <v>38925569</v>
       </c>
       <c r="F256" s="8">
         <v>40956957</v>
       </c>
       <c r="G256" s="8">
         <v>42813632</v>
       </c>
       <c r="H256" s="7">
         <v>44810952</v>
       </c>
-      <c r="I256" s="8"/>
+      <c r="I256" s="7">
+        <v>46805327</v>
+      </c>
       <c r="J256" s="28"/>
       <c r="K256" s="28"/>
       <c r="L256" s="28"/>
     </row>
     <row r="257" spans="1:12" s="6" customFormat="1">
       <c r="A257" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B257" s="8">
         <v>3299687</v>
       </c>
       <c r="C257" s="8">
         <v>6593601</v>
       </c>
       <c r="D257" s="8">
         <v>8569949</v>
       </c>
       <c r="E257" s="8">
         <v>9526740</v>
       </c>
       <c r="F257" s="8">
         <v>10065644</v>
       </c>
       <c r="G257" s="8">
         <v>10553014</v>
       </c>
       <c r="H257" s="7">
         <v>11185989</v>
       </c>
-      <c r="I257" s="8"/>
+      <c r="I257" s="7">
+        <v>11769508</v>
+      </c>
       <c r="J257" s="28"/>
       <c r="K257" s="28"/>
       <c r="L257" s="28"/>
     </row>
     <row r="258" spans="1:12" s="6" customFormat="1">
       <c r="A258" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B258" s="8">
         <v>1595191</v>
       </c>
       <c r="C258" s="8">
         <v>3158185</v>
       </c>
       <c r="D258" s="8">
         <v>4095981</v>
       </c>
       <c r="E258" s="8">
         <v>5099362</v>
       </c>
       <c r="F258" s="8">
         <v>5414138</v>
       </c>
       <c r="G258" s="8">
         <v>5696636</v>
       </c>
       <c r="H258" s="7">
         <v>5966976</v>
       </c>
-      <c r="I258" s="8"/>
+      <c r="I258" s="7">
+        <v>6242742</v>
+      </c>
       <c r="J258" s="28"/>
       <c r="K258" s="28"/>
       <c r="L258" s="28"/>
     </row>
     <row r="259" spans="1:12" s="6" customFormat="1">
       <c r="A259" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B259" s="8">
         <v>434412</v>
       </c>
       <c r="C259" s="8">
         <v>867148</v>
       </c>
       <c r="D259" s="8">
         <v>1126790</v>
       </c>
       <c r="E259" s="8">
         <v>1338072</v>
       </c>
       <c r="F259" s="8">
         <v>1469686</v>
       </c>
       <c r="G259" s="8">
         <v>1594967</v>
       </c>
       <c r="H259" s="7">
         <v>1741644</v>
       </c>
-      <c r="I259" s="8"/>
+      <c r="I259" s="7">
+        <v>1897248</v>
+      </c>
       <c r="J259" s="28"/>
       <c r="K259" s="28"/>
       <c r="L259" s="28"/>
     </row>
     <row r="260" spans="1:12" s="6" customFormat="1">
       <c r="A260" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B260" s="8">
         <v>755019</v>
       </c>
       <c r="C260" s="8">
         <v>1491301</v>
       </c>
       <c r="D260" s="8">
         <v>1935498</v>
       </c>
       <c r="E260" s="8">
         <v>2257228</v>
       </c>
       <c r="F260" s="8">
         <v>2450362</v>
       </c>
       <c r="G260" s="8">
         <v>2630340</v>
       </c>
       <c r="H260" s="7">
         <v>2817416</v>
       </c>
-      <c r="I260" s="8"/>
+      <c r="I260" s="7">
+        <v>3016608</v>
+      </c>
       <c r="J260" s="28"/>
       <c r="K260" s="28"/>
       <c r="L260" s="28"/>
     </row>
     <row r="261" spans="1:12" s="6" customFormat="1">
       <c r="A261" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B261" s="8">
         <v>753235</v>
       </c>
       <c r="C261" s="8">
         <v>1486135</v>
       </c>
       <c r="D261" s="8">
         <v>1925874</v>
       </c>
       <c r="E261" s="8">
         <v>2236075</v>
       </c>
       <c r="F261" s="8">
         <v>2421322</v>
       </c>
       <c r="G261" s="8">
         <v>2592472</v>
       </c>
       <c r="H261" s="7">
         <v>2760129</v>
       </c>
-      <c r="I261" s="8"/>
+      <c r="I261" s="7">
+        <v>2932807</v>
+      </c>
       <c r="J261" s="28"/>
       <c r="K261" s="28"/>
       <c r="L261" s="28"/>
     </row>
     <row r="262" spans="1:12" s="6" customFormat="1">
       <c r="A262" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B262" s="8">
         <v>4936492</v>
       </c>
       <c r="C262" s="8">
         <v>9825978</v>
       </c>
       <c r="D262" s="8">
         <v>12759670</v>
       </c>
       <c r="E262" s="8">
         <v>13812334</v>
       </c>
       <c r="F262" s="8">
         <v>14161636</v>
       </c>
       <c r="G262" s="8">
         <v>14487081</v>
       </c>
       <c r="H262" s="7">
         <v>14799595</v>
       </c>
-      <c r="I262" s="8"/>
+      <c r="I262" s="7">
+        <v>15120103</v>
+      </c>
       <c r="J262" s="28"/>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
     </row>
     <row r="263" spans="1:12" s="6" customFormat="1">
       <c r="A263" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B263" s="8">
         <v>509293</v>
       </c>
       <c r="C263" s="8">
         <v>1023235</v>
       </c>
       <c r="D263" s="8">
         <v>1331599</v>
       </c>
       <c r="E263" s="8">
         <v>1495730</v>
       </c>
       <c r="F263" s="8">
         <v>1559667</v>
       </c>
       <c r="G263" s="8">
         <v>1613363</v>
       </c>
       <c r="H263" s="7">
         <v>1668844</v>
       </c>
-      <c r="I263" s="8"/>
+      <c r="I263" s="7">
+        <v>1724870</v>
+      </c>
       <c r="J263" s="28"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
     </row>
     <row r="264" spans="1:12" s="6" customFormat="1">
       <c r="A264" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B264" s="8">
         <v>1071248</v>
       </c>
       <c r="C264" s="8">
         <v>2109937</v>
       </c>
       <c r="D264" s="8">
         <v>2733150</v>
       </c>
       <c r="E264" s="8">
         <v>3160028</v>
       </c>
       <c r="F264" s="8">
         <v>3414502</v>
       </c>
       <c r="G264" s="8">
         <v>3645759</v>
       </c>
       <c r="H264" s="7">
         <v>3870359</v>
       </c>
-      <c r="I264" s="8"/>
+      <c r="I264" s="7">
+        <v>4101441</v>
+      </c>
       <c r="J264" s="28"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
     </row>
     <row r="265" spans="1:12" s="6" customFormat="1" ht="33.75">
       <c r="A265" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B265" s="8">
         <v>20792384</v>
       </c>
       <c r="C265" s="8">
         <v>41968973</v>
       </c>
       <c r="D265" s="8">
         <v>60893059</v>
       </c>
       <c r="E265" s="8">
         <v>75885845</v>
       </c>
       <c r="F265" s="8">
         <v>81881425</v>
       </c>
       <c r="G265" s="8">
         <v>85317936</v>
       </c>
       <c r="H265" s="7">
         <v>88557476</v>
       </c>
-      <c r="I265" s="8"/>
+      <c r="I265" s="7">
+        <v>91734570</v>
+      </c>
       <c r="J265" s="28"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
     </row>
     <row r="266" spans="1:12" s="6" customFormat="1">
       <c r="A266" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B266" s="8">
         <v>5826691</v>
       </c>
       <c r="C266" s="8">
         <v>12242810</v>
       </c>
       <c r="D266" s="8">
         <v>18112752</v>
       </c>
       <c r="E266" s="8">
         <v>23083135</v>
       </c>
       <c r="F266" s="8">
         <v>24844330</v>
       </c>
       <c r="G266" s="8">
         <v>25196762</v>
       </c>
       <c r="H266" s="7">
         <v>25535306</v>
       </c>
-      <c r="I266" s="8"/>
+      <c r="I266" s="7">
+        <v>25855981</v>
+      </c>
       <c r="J266" s="28"/>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
     </row>
     <row r="267" spans="1:12" s="6" customFormat="1">
       <c r="A267" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B267" s="8">
         <v>3074109</v>
       </c>
       <c r="C267" s="8">
         <v>6182099</v>
       </c>
       <c r="D267" s="8">
         <v>9272296</v>
       </c>
       <c r="E267" s="8">
         <v>11148157</v>
       </c>
       <c r="F267" s="8">
         <v>12368747</v>
       </c>
       <c r="G267" s="8">
         <v>13344069</v>
       </c>
       <c r="H267" s="7">
         <v>14285173</v>
       </c>
-      <c r="I267" s="8"/>
+      <c r="I267" s="7">
+        <v>15322597</v>
+      </c>
       <c r="J267" s="28"/>
       <c r="K267" s="28"/>
       <c r="L267" s="28"/>
     </row>
     <row r="268" spans="1:12" s="6" customFormat="1">
       <c r="A268" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B268" s="8">
         <v>3421136</v>
       </c>
       <c r="C268" s="8">
         <v>6094039</v>
       </c>
       <c r="D268" s="8">
         <v>8416689</v>
       </c>
       <c r="E268" s="8">
         <v>10196196</v>
       </c>
       <c r="F268" s="8">
         <v>10925127</v>
       </c>
       <c r="G268" s="8">
         <v>11282700</v>
       </c>
       <c r="H268" s="7">
         <v>11834208</v>
       </c>
-      <c r="I268" s="8"/>
+      <c r="I268" s="7">
+        <v>12253492</v>
+      </c>
       <c r="J268" s="28"/>
       <c r="K268" s="28"/>
       <c r="L268" s="28"/>
     </row>
     <row r="269" spans="1:12" s="6" customFormat="1">
       <c r="A269" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B269" s="8">
         <v>3026292</v>
       </c>
       <c r="C269" s="8">
         <v>6423169</v>
       </c>
       <c r="D269" s="8">
         <v>9340080</v>
       </c>
       <c r="E269" s="8">
         <v>12130729</v>
       </c>
       <c r="F269" s="8">
         <v>13230224</v>
       </c>
       <c r="G269" s="8">
         <v>13958492</v>
       </c>
       <c r="H269" s="7">
         <v>14512946</v>
       </c>
-      <c r="I269" s="8"/>
+      <c r="I269" s="7">
+        <v>15068014</v>
+      </c>
       <c r="J269" s="28"/>
       <c r="K269" s="28"/>
       <c r="L269" s="28"/>
     </row>
     <row r="270" spans="1:12" s="6" customFormat="1">
       <c r="A270" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B270" s="8">
         <v>2504037</v>
       </c>
       <c r="C270" s="8">
         <v>4663169</v>
       </c>
       <c r="D270" s="8">
         <v>6612022</v>
       </c>
       <c r="E270" s="8">
         <v>7463468</v>
       </c>
       <c r="F270" s="8">
         <v>7614452</v>
       </c>
       <c r="G270" s="8">
         <v>7783801</v>
       </c>
       <c r="H270" s="7">
         <v>7877325</v>
       </c>
-      <c r="I270" s="8"/>
+      <c r="I270" s="7">
+        <v>7975090</v>
+      </c>
       <c r="J270" s="28"/>
       <c r="K270" s="28"/>
       <c r="L270" s="28"/>
     </row>
     <row r="271" spans="1:12" s="6" customFormat="1">
       <c r="A271" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B271" s="8">
         <v>1536819</v>
       </c>
       <c r="C271" s="8">
         <v>3336247</v>
       </c>
       <c r="D271" s="8">
         <v>4712722</v>
       </c>
       <c r="E271" s="8">
         <v>6147403</v>
       </c>
       <c r="F271" s="8">
         <v>6640585</v>
       </c>
       <c r="G271" s="8">
         <v>6877902</v>
       </c>
       <c r="H271" s="7">
         <v>7077286</v>
       </c>
-      <c r="I271" s="8"/>
+      <c r="I271" s="7">
+        <v>7261059</v>
+      </c>
       <c r="J271" s="28"/>
       <c r="K271" s="28"/>
       <c r="L271" s="28"/>
     </row>
     <row r="272" spans="1:12" s="6" customFormat="1">
       <c r="A272" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B272" s="8">
         <v>561180</v>
       </c>
       <c r="C272" s="8">
         <v>1142660</v>
       </c>
       <c r="D272" s="8">
         <v>1692171</v>
       </c>
       <c r="E272" s="8">
         <v>2144915</v>
       </c>
       <c r="F272" s="8">
         <v>2392964</v>
       </c>
       <c r="G272" s="8">
         <v>2591708</v>
       </c>
       <c r="H272" s="7">
         <v>2799183</v>
       </c>
-      <c r="I272" s="8"/>
+      <c r="I272" s="7">
+        <v>2993923</v>
+      </c>
       <c r="J272" s="28"/>
       <c r="K272" s="28"/>
       <c r="L272" s="28"/>
     </row>
     <row r="273" spans="1:12" s="6" customFormat="1">
       <c r="A273" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B273" s="8">
         <v>842120</v>
       </c>
       <c r="C273" s="8">
         <v>1884780</v>
       </c>
       <c r="D273" s="8">
         <v>2734327</v>
       </c>
       <c r="E273" s="8">
         <v>3571842</v>
       </c>
       <c r="F273" s="8">
         <v>3864996</v>
       </c>
       <c r="G273" s="8">
         <v>4282502</v>
       </c>
       <c r="H273" s="7">
         <v>4636049</v>
       </c>
-      <c r="I273" s="8"/>
+      <c r="I273" s="7">
+        <v>5004414</v>
+      </c>
       <c r="J273" s="28"/>
       <c r="K273" s="28"/>
       <c r="L273" s="28"/>
     </row>
     <row r="274" spans="1:12" ht="45">
       <c r="A274" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B274" s="8">
         <v>4826060</v>
       </c>
       <c r="C274" s="8">
         <v>9137805</v>
       </c>
       <c r="D274" s="8">
         <v>13491157</v>
       </c>
       <c r="E274" s="8">
         <v>17835100</v>
       </c>
       <c r="F274" s="8">
         <v>22022827</v>
       </c>
       <c r="G274" s="8">
         <v>26294803</v>
       </c>
       <c r="H274" s="7">
         <v>30590930</v>
       </c>
-      <c r="I274" s="8"/>
+      <c r="I274" s="7">
+        <v>35181150</v>
+      </c>
       <c r="J274" s="28"/>
       <c r="K274" s="28"/>
       <c r="L274" s="28"/>
     </row>
     <row r="275" spans="1:12">
       <c r="A275" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B275" s="8">
         <v>658219</v>
       </c>
       <c r="C275" s="8">
         <v>1181840</v>
       </c>
       <c r="D275" s="8">
         <v>1744779</v>
       </c>
       <c r="E275" s="8">
         <v>2276434</v>
       </c>
       <c r="F275" s="8">
         <v>2776561</v>
       </c>
       <c r="G275" s="8">
         <v>3288043</v>
       </c>
       <c r="H275" s="7">
         <v>3791136</v>
       </c>
-      <c r="I275" s="8"/>
+      <c r="I275" s="7">
+        <v>4317984</v>
+      </c>
       <c r="J275" s="28"/>
       <c r="K275" s="28"/>
       <c r="L275" s="28"/>
     </row>
     <row r="276" spans="1:12">
       <c r="A276" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B276" s="8">
         <v>759527</v>
       </c>
       <c r="C276" s="8">
         <v>1478540</v>
       </c>
       <c r="D276" s="8">
         <v>2240208</v>
       </c>
       <c r="E276" s="8">
         <v>3016183</v>
       </c>
       <c r="F276" s="8">
         <v>3778732</v>
       </c>
       <c r="G276" s="8">
         <v>4560889</v>
       </c>
       <c r="H276" s="7">
         <v>5327198</v>
       </c>
-      <c r="I276" s="8"/>
+      <c r="I276" s="7">
+        <v>6154092</v>
+      </c>
       <c r="J276" s="28"/>
       <c r="K276" s="28"/>
       <c r="L276" s="28"/>
     </row>
     <row r="277" spans="1:12">
       <c r="A277" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B277" s="8">
         <v>621564</v>
       </c>
       <c r="C277" s="8">
         <v>1157316</v>
       </c>
       <c r="D277" s="8">
         <v>1689959</v>
       </c>
       <c r="E277" s="8">
         <v>2225906</v>
       </c>
       <c r="F277" s="8">
         <v>2742224</v>
       </c>
       <c r="G277" s="8">
         <v>3262630</v>
       </c>
       <c r="H277" s="7">
         <v>3792698</v>
       </c>
-      <c r="I277" s="8"/>
+      <c r="I277" s="7">
+        <v>4343740</v>
+      </c>
       <c r="J277" s="28"/>
       <c r="K277" s="28"/>
       <c r="L277" s="28"/>
     </row>
     <row r="278" spans="1:12">
       <c r="A278" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B278" s="8">
         <v>833882</v>
       </c>
       <c r="C278" s="8">
         <v>1588698</v>
       </c>
       <c r="D278" s="8">
         <v>2333664</v>
       </c>
       <c r="E278" s="8">
         <v>3058026</v>
       </c>
       <c r="F278" s="8">
         <v>3746791</v>
       </c>
       <c r="G278" s="8">
         <v>4441155</v>
       </c>
       <c r="H278" s="7">
         <v>5167225</v>
       </c>
-      <c r="I278" s="8"/>
+      <c r="I278" s="7">
+        <v>5981493</v>
+      </c>
       <c r="J278" s="28"/>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
     </row>
     <row r="279" spans="1:12">
       <c r="A279" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B279" s="8">
         <v>381903</v>
       </c>
       <c r="C279" s="8">
         <v>711660</v>
       </c>
       <c r="D279" s="8">
         <v>1055729</v>
       </c>
       <c r="E279" s="8">
         <v>1397379</v>
       </c>
       <c r="F279" s="8">
         <v>1725569</v>
       </c>
       <c r="G279" s="8">
         <v>2060605</v>
       </c>
       <c r="H279" s="7">
         <v>2397165</v>
       </c>
-      <c r="I279" s="8"/>
+      <c r="I279" s="7">
+        <v>2748416</v>
+      </c>
       <c r="J279" s="28"/>
       <c r="K279" s="28"/>
       <c r="L279" s="28"/>
     </row>
     <row r="280" spans="1:12">
       <c r="A280" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B280" s="8">
         <v>851051</v>
       </c>
       <c r="C280" s="8">
         <v>1598444</v>
       </c>
       <c r="D280" s="8">
         <v>2341693</v>
       </c>
       <c r="E280" s="8">
         <v>3086642</v>
       </c>
       <c r="F280" s="8">
         <v>3778805</v>
       </c>
       <c r="G280" s="8">
         <v>4516706</v>
       </c>
       <c r="H280" s="7">
         <v>5211903</v>
       </c>
-      <c r="I280" s="8"/>
+      <c r="I280" s="7">
+        <v>5974055</v>
+      </c>
       <c r="J280" s="28"/>
       <c r="K280" s="28"/>
       <c r="L280" s="28"/>
     </row>
     <row r="281" spans="1:12">
       <c r="A281" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B281" s="8">
         <v>199283</v>
       </c>
       <c r="C281" s="8">
         <v>394107</v>
       </c>
       <c r="D281" s="8">
         <v>582583</v>
       </c>
       <c r="E281" s="8">
         <v>782157</v>
       </c>
       <c r="F281" s="8">
         <v>994808</v>
       </c>
       <c r="G281" s="8">
         <v>1209175</v>
       </c>
       <c r="H281" s="7">
         <v>1429397</v>
       </c>
-      <c r="I281" s="8"/>
+      <c r="I281" s="7">
+        <v>1664910</v>
+      </c>
       <c r="J281" s="28"/>
       <c r="K281" s="28"/>
       <c r="L281" s="28"/>
     </row>
     <row r="282" spans="1:12">
       <c r="A282" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B282" s="8">
         <v>520631</v>
       </c>
       <c r="C282" s="8">
         <v>1027199</v>
       </c>
       <c r="D282" s="8">
         <v>1502540</v>
       </c>
       <c r="E282" s="8">
         <v>1992373</v>
       </c>
       <c r="F282" s="8">
         <v>2479336</v>
       </c>
       <c r="G282" s="8">
         <v>2955600</v>
       </c>
       <c r="H282" s="7">
         <v>3474210</v>
       </c>
-      <c r="I282" s="8"/>
+      <c r="I282" s="7">
+        <v>3996464</v>
+      </c>
       <c r="J282" s="28"/>
       <c r="K282" s="28"/>
       <c r="L282" s="28"/>
     </row>
     <row r="283" spans="1:12" ht="22.5">
       <c r="A283" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B283" s="8">
         <v>2197522</v>
       </c>
       <c r="C283" s="8">
         <v>4025074</v>
       </c>
       <c r="D283" s="8">
         <v>5807228</v>
       </c>
       <c r="E283" s="8">
         <v>7643502</v>
       </c>
       <c r="F283" s="8">
         <v>9406735</v>
       </c>
       <c r="G283" s="8">
         <v>11190344</v>
       </c>
       <c r="H283" s="7">
         <v>13044167</v>
       </c>
-      <c r="I283" s="8"/>
+      <c r="I283" s="7">
+        <v>14993961</v>
+      </c>
       <c r="J283" s="28"/>
       <c r="K283" s="28"/>
       <c r="L283" s="28"/>
     </row>
     <row r="284" spans="1:12">
       <c r="A284" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B284" s="8">
         <v>306064</v>
       </c>
       <c r="C284" s="8">
         <v>533877</v>
       </c>
       <c r="D284" s="8">
         <v>767478</v>
       </c>
       <c r="E284" s="8">
         <v>1004193</v>
       </c>
       <c r="F284" s="8">
         <v>1219751</v>
       </c>
       <c r="G284" s="8">
         <v>1438692</v>
       </c>
       <c r="H284" s="7">
         <v>1651609</v>
       </c>
-      <c r="I284" s="8"/>
+      <c r="I284" s="7">
+        <v>1876430</v>
+      </c>
       <c r="J284" s="28"/>
       <c r="K284" s="28"/>
       <c r="L284" s="28"/>
     </row>
     <row r="285" spans="1:12">
       <c r="A285" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B285" s="8">
         <v>153728</v>
       </c>
       <c r="C285" s="8">
         <v>280269</v>
       </c>
       <c r="D285" s="8">
         <v>392731</v>
       </c>
       <c r="E285" s="8">
         <v>519992</v>
       </c>
       <c r="F285" s="8">
         <v>642729</v>
       </c>
       <c r="G285" s="8">
         <v>771534</v>
       </c>
       <c r="H285" s="7">
         <v>903816</v>
       </c>
-      <c r="I285" s="8"/>
+      <c r="I285" s="7">
+        <v>1064220</v>
+      </c>
       <c r="J285" s="28"/>
       <c r="K285" s="28"/>
       <c r="L285" s="28"/>
     </row>
     <row r="286" spans="1:12">
       <c r="A286" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B286" s="8">
         <v>199552</v>
       </c>
       <c r="C286" s="8">
         <v>357472</v>
       </c>
       <c r="D286" s="8">
         <v>504586</v>
       </c>
       <c r="E286" s="8">
         <v>661129</v>
       </c>
       <c r="F286" s="8">
         <v>806123</v>
       </c>
       <c r="G286" s="8">
         <v>940575</v>
       </c>
       <c r="H286" s="7">
         <v>1088792</v>
       </c>
-      <c r="I286" s="8"/>
+      <c r="I286" s="7">
+        <v>1248009</v>
+      </c>
       <c r="J286" s="28"/>
       <c r="K286" s="28"/>
       <c r="L286" s="28"/>
     </row>
     <row r="287" spans="1:12">
       <c r="A287" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B287" s="8">
         <v>347474</v>
       </c>
       <c r="C287" s="8">
         <v>652735</v>
       </c>
       <c r="D287" s="8">
         <v>949082</v>
       </c>
       <c r="E287" s="8">
         <v>1236393</v>
       </c>
       <c r="F287" s="8">
         <v>1528649</v>
       </c>
       <c r="G287" s="8">
         <v>1822371</v>
       </c>
       <c r="H287" s="7">
         <v>2131076</v>
       </c>
-      <c r="I287" s="8"/>
+      <c r="I287" s="7">
+        <v>2438178</v>
+      </c>
       <c r="J287" s="28"/>
       <c r="K287" s="28"/>
       <c r="L287" s="28"/>
     </row>
     <row r="288" spans="1:12">
       <c r="A288" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B288" s="8">
         <v>194234</v>
       </c>
       <c r="C288" s="8">
         <v>356184</v>
       </c>
       <c r="D288" s="8">
         <v>519914</v>
       </c>
       <c r="E288" s="8">
         <v>687633</v>
       </c>
       <c r="F288" s="8">
         <v>856786</v>
       </c>
       <c r="G288" s="8">
         <v>1022899</v>
       </c>
       <c r="H288" s="7">
         <v>1193838</v>
       </c>
-      <c r="I288" s="8"/>
+      <c r="I288" s="7">
+        <v>1374232</v>
+      </c>
       <c r="J288" s="28"/>
       <c r="K288" s="28"/>
       <c r="L288" s="28"/>
     </row>
     <row r="289" spans="1:12">
       <c r="A289" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B289" s="8">
         <v>579737</v>
       </c>
       <c r="C289" s="8">
         <v>1070956</v>
       </c>
       <c r="D289" s="8">
         <v>1556878</v>
       </c>
       <c r="E289" s="8">
         <v>2046563</v>
       </c>
       <c r="F289" s="8">
         <v>2499271</v>
       </c>
       <c r="G289" s="8">
         <v>2986811</v>
       </c>
       <c r="H289" s="7">
         <v>3460926</v>
       </c>
-      <c r="I289" s="8"/>
+      <c r="I289" s="7">
+        <v>3957339</v>
+      </c>
       <c r="J289" s="28"/>
       <c r="K289" s="28"/>
       <c r="L289" s="28"/>
     </row>
     <row r="290" spans="1:12">
       <c r="A290" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B290" s="8">
         <v>111836</v>
       </c>
       <c r="C290" s="8">
         <v>196983</v>
       </c>
       <c r="D290" s="8">
         <v>276230</v>
       </c>
       <c r="E290" s="8">
         <v>367334</v>
       </c>
       <c r="F290" s="8">
         <v>464448</v>
       </c>
       <c r="G290" s="8">
         <v>559693</v>
       </c>
       <c r="H290" s="7">
         <v>665987</v>
       </c>
-      <c r="I290" s="8"/>
+      <c r="I290" s="7">
+        <v>781576</v>
+      </c>
       <c r="J290" s="28"/>
       <c r="K290" s="28"/>
       <c r="L290" s="28"/>
     </row>
     <row r="291" spans="1:12">
       <c r="A291" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B291" s="8">
         <v>304897</v>
       </c>
       <c r="C291" s="8">
         <v>576598</v>
       </c>
       <c r="D291" s="8">
         <v>840329</v>
       </c>
       <c r="E291" s="8">
         <v>1120265</v>
       </c>
       <c r="F291" s="8">
         <v>1388978</v>
       </c>
       <c r="G291" s="8">
         <v>1647768</v>
       </c>
       <c r="H291" s="7">
         <v>1948123</v>
       </c>
-      <c r="I291" s="8"/>
+      <c r="I291" s="7">
+        <v>2253977</v>
+      </c>
       <c r="J291" s="28"/>
       <c r="K291" s="28"/>
       <c r="L291" s="28"/>
     </row>
     <row r="292" spans="1:12" ht="22.5">
       <c r="A292" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B292" s="8">
         <v>939508</v>
       </c>
       <c r="C292" s="8">
         <v>1689294</v>
       </c>
       <c r="D292" s="8">
         <v>2400609</v>
       </c>
       <c r="E292" s="8">
         <v>3083337</v>
       </c>
       <c r="F292" s="8">
         <v>3725234</v>
       </c>
       <c r="G292" s="8">
         <v>4396048</v>
       </c>
       <c r="H292" s="7">
         <v>5026034</v>
       </c>
-      <c r="I292" s="8"/>
+      <c r="I292" s="7">
+        <v>5781873</v>
+      </c>
       <c r="J292" s="28"/>
       <c r="K292" s="28"/>
       <c r="L292" s="28"/>
     </row>
     <row r="293" spans="1:12">
       <c r="A293" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B293" s="8">
         <v>178067</v>
       </c>
       <c r="C293" s="8">
         <v>298029</v>
       </c>
       <c r="D293" s="8">
         <v>428688</v>
       </c>
       <c r="E293" s="8">
         <v>548858</v>
       </c>
       <c r="F293" s="8">
         <v>660615</v>
       </c>
       <c r="G293" s="8">
         <v>775874</v>
       </c>
       <c r="H293" s="7">
         <v>883416</v>
       </c>
-      <c r="I293" s="8"/>
+      <c r="I293" s="7">
+        <v>1000002</v>
+      </c>
       <c r="J293" s="28"/>
       <c r="K293" s="28"/>
       <c r="L293" s="28"/>
     </row>
     <row r="294" spans="1:12">
       <c r="A294" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B294" s="8">
         <v>67086</v>
       </c>
       <c r="C294" s="8">
         <v>123761</v>
       </c>
       <c r="D294" s="8">
         <v>177762</v>
       </c>
       <c r="E294" s="8">
         <v>233074</v>
       </c>
       <c r="F294" s="8">
         <v>284773</v>
       </c>
       <c r="G294" s="8">
         <v>338583</v>
       </c>
       <c r="H294" s="7">
         <v>390916</v>
       </c>
-      <c r="I294" s="8"/>
+      <c r="I294" s="7">
+        <v>447339</v>
+      </c>
       <c r="J294" s="28"/>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
     </row>
     <row r="295" spans="1:12">
       <c r="A295" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B295" s="8">
         <v>158339</v>
       </c>
       <c r="C295" s="8">
         <v>280204</v>
       </c>
       <c r="D295" s="8">
         <v>396025</v>
       </c>
       <c r="E295" s="8">
         <v>513153</v>
       </c>
       <c r="F295" s="8">
         <v>620967</v>
       </c>
       <c r="G295" s="8">
         <v>734715</v>
       </c>
       <c r="H295" s="7">
         <v>847065</v>
       </c>
-      <c r="I295" s="8"/>
+      <c r="I295" s="7">
+        <v>966031</v>
+      </c>
       <c r="J295" s="28"/>
       <c r="K295" s="28"/>
       <c r="L295" s="28"/>
     </row>
     <row r="296" spans="1:12">
       <c r="A296" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B296" s="8">
         <v>218492</v>
       </c>
       <c r="C296" s="8">
         <v>398250</v>
       </c>
       <c r="D296" s="8">
         <v>566409</v>
       </c>
       <c r="E296" s="8">
         <v>723649</v>
       </c>
       <c r="F296" s="8">
         <v>867400</v>
       </c>
       <c r="G296" s="8">
         <v>1011926</v>
       </c>
       <c r="H296" s="7">
         <v>1170669</v>
       </c>
-      <c r="I296" s="8"/>
+      <c r="I296" s="7">
+        <v>1390721</v>
+      </c>
       <c r="J296" s="28"/>
       <c r="K296" s="28"/>
       <c r="L296" s="28"/>
     </row>
     <row r="297" spans="1:12">
       <c r="A297" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B297" s="8">
         <v>71558</v>
       </c>
       <c r="C297" s="8">
         <v>115020</v>
       </c>
       <c r="D297" s="8">
         <v>168090</v>
       </c>
       <c r="E297" s="8">
         <v>218317</v>
       </c>
       <c r="F297" s="8">
         <v>268860</v>
       </c>
       <c r="G297" s="8">
         <v>326673</v>
       </c>
       <c r="H297" s="7">
         <v>375792</v>
       </c>
-      <c r="I297" s="8"/>
+      <c r="I297" s="7">
+        <v>428338</v>
+      </c>
       <c r="J297" s="28"/>
       <c r="K297" s="28"/>
       <c r="L297" s="28"/>
     </row>
     <row r="298" spans="1:12">
       <c r="A298" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B298" s="8">
         <v>114494</v>
       </c>
       <c r="C298" s="8">
         <v>214998</v>
       </c>
       <c r="D298" s="8">
         <v>310334</v>
       </c>
       <c r="E298" s="8">
         <v>404719</v>
       </c>
       <c r="F298" s="8">
         <v>490367</v>
       </c>
       <c r="G298" s="8">
         <v>584288</v>
       </c>
       <c r="H298" s="7">
         <v>644573</v>
       </c>
-      <c r="I298" s="8"/>
+      <c r="I298" s="7">
+        <v>741169</v>
+      </c>
       <c r="J298" s="28"/>
       <c r="K298" s="28"/>
       <c r="L298" s="28"/>
     </row>
     <row r="299" spans="1:12">
       <c r="A299" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B299" s="8">
         <v>47003</v>
       </c>
       <c r="C299" s="8">
         <v>76518</v>
       </c>
       <c r="D299" s="8">
         <v>104542</v>
       </c>
       <c r="E299" s="8">
         <v>132369</v>
       </c>
       <c r="F299" s="8">
         <v>162028</v>
       </c>
       <c r="G299" s="8">
         <v>194618</v>
       </c>
       <c r="H299" s="7">
         <v>225679</v>
       </c>
-      <c r="I299" s="8"/>
+      <c r="I299" s="7">
+        <v>259877</v>
+      </c>
       <c r="J299" s="28"/>
       <c r="K299" s="28"/>
       <c r="L299" s="28"/>
     </row>
     <row r="300" spans="1:12">
       <c r="A300" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B300" s="8">
         <v>84469</v>
       </c>
       <c r="C300" s="8">
         <v>182514</v>
       </c>
       <c r="D300" s="8">
         <v>248759</v>
       </c>
       <c r="E300" s="8">
         <v>309198</v>
       </c>
       <c r="F300" s="8">
         <v>370224</v>
       </c>
       <c r="G300" s="8">
         <v>429372</v>
       </c>
       <c r="H300" s="7">
         <v>487924</v>
       </c>
-      <c r="I300" s="8"/>
+      <c r="I300" s="7">
+        <v>548395</v>
+      </c>
       <c r="J300" s="28"/>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
     </row>
     <row r="301" spans="1:12" ht="45">
       <c r="A301" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B301" s="8">
         <v>1688497</v>
       </c>
       <c r="C301" s="8">
         <v>3422369</v>
       </c>
       <c r="D301" s="8">
         <v>5281717</v>
       </c>
       <c r="E301" s="8">
         <v>7106126</v>
       </c>
       <c r="F301" s="8">
         <v>8888187</v>
       </c>
       <c r="G301" s="8">
         <v>10705207</v>
       </c>
       <c r="H301" s="7">
         <v>12517526</v>
       </c>
-      <c r="I301" s="8"/>
+      <c r="I301" s="7">
+        <v>14402112</v>
+      </c>
       <c r="J301" s="28"/>
       <c r="K301" s="28"/>
       <c r="L301" s="28"/>
     </row>
     <row r="302" spans="1:12">
       <c r="A302" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B302" s="8">
         <v>174088</v>
       </c>
       <c r="C302" s="8">
         <v>349934</v>
       </c>
       <c r="D302" s="8">
         <v>548613</v>
       </c>
       <c r="E302" s="8">
         <v>723383</v>
       </c>
       <c r="F302" s="8">
         <v>896195</v>
       </c>
       <c r="G302" s="8">
         <v>1073477</v>
       </c>
       <c r="H302" s="7">
         <v>1256111</v>
       </c>
-      <c r="I302" s="8"/>
+      <c r="I302" s="7">
+        <v>1441552</v>
+      </c>
       <c r="J302" s="28"/>
       <c r="K302" s="28"/>
       <c r="L302" s="28"/>
     </row>
     <row r="303" spans="1:12">
       <c r="A303" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B303" s="8">
         <v>538713</v>
       </c>
       <c r="C303" s="8">
         <v>1074509</v>
       </c>
       <c r="D303" s="8">
         <v>1669716</v>
       </c>
       <c r="E303" s="8">
         <v>2263117</v>
       </c>
       <c r="F303" s="8">
         <v>2851231</v>
       </c>
       <c r="G303" s="8">
         <v>3450772</v>
       </c>
       <c r="H303" s="7">
         <v>4032466</v>
       </c>
-      <c r="I303" s="8"/>
+      <c r="I303" s="7">
+        <v>4642532</v>
+      </c>
       <c r="J303" s="28"/>
       <c r="K303" s="28"/>
       <c r="L303" s="28"/>
     </row>
     <row r="304" spans="1:12">
       <c r="A304" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B304" s="8">
         <v>263674</v>
       </c>
       <c r="C304" s="8">
         <v>519640</v>
       </c>
       <c r="D304" s="8">
         <v>789348</v>
       </c>
       <c r="E304" s="8">
         <v>1051625</v>
       </c>
       <c r="F304" s="8">
         <v>1315133</v>
       </c>
       <c r="G304" s="8">
         <v>1587340</v>
       </c>
       <c r="H304" s="7">
         <v>1856842</v>
       </c>
-      <c r="I304" s="8"/>
+      <c r="I304" s="7">
+        <v>2129701</v>
+      </c>
       <c r="J304" s="28"/>
       <c r="K304" s="28"/>
       <c r="L304" s="28"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B305" s="8">
         <v>267916</v>
       </c>
       <c r="C305" s="8">
         <v>537714</v>
       </c>
       <c r="D305" s="8">
         <v>818173</v>
       </c>
       <c r="E305" s="8">
         <v>1097984</v>
       </c>
       <c r="F305" s="8">
         <v>1350742</v>
       </c>
       <c r="G305" s="8">
         <v>1606858</v>
       </c>
       <c r="H305" s="7">
         <v>1865480</v>
       </c>
-      <c r="I305" s="8"/>
+      <c r="I305" s="7">
+        <v>2152594</v>
+      </c>
       <c r="J305" s="28"/>
       <c r="K305" s="28"/>
       <c r="L305" s="28"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B306" s="8">
         <v>115576</v>
       </c>
       <c r="C306" s="8">
         <v>239386</v>
       </c>
       <c r="D306" s="8">
         <v>366120</v>
       </c>
       <c r="E306" s="8">
         <v>489289</v>
       </c>
       <c r="F306" s="8">
         <v>597248</v>
       </c>
       <c r="G306" s="8">
         <v>707823</v>
       </c>
       <c r="H306" s="7">
         <v>824325</v>
       </c>
-      <c r="I306" s="8"/>
+      <c r="I306" s="7">
+        <v>942636</v>
+      </c>
       <c r="J306" s="28"/>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B307" s="8">
         <v>156820</v>
       </c>
       <c r="C307" s="8">
         <v>312490</v>
       </c>
       <c r="D307" s="8">
         <v>474481</v>
       </c>
       <c r="E307" s="8">
         <v>635360</v>
       </c>
       <c r="F307" s="8">
         <v>789167</v>
       </c>
       <c r="G307" s="8">
         <v>945608</v>
       </c>
       <c r="H307" s="7">
         <v>1106404</v>
       </c>
-      <c r="I307" s="8"/>
+      <c r="I307" s="7">
+        <v>1275547</v>
+      </c>
       <c r="J307" s="28"/>
       <c r="K307" s="28"/>
       <c r="L307" s="28"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B308" s="8">
         <v>40445</v>
       </c>
       <c r="C308" s="8">
         <v>120609</v>
       </c>
       <c r="D308" s="8">
         <v>201814</v>
       </c>
       <c r="E308" s="8">
         <v>282458</v>
       </c>
       <c r="F308" s="8">
         <v>368337</v>
       </c>
       <c r="G308" s="8">
         <v>454870</v>
       </c>
       <c r="H308" s="7">
         <v>537737</v>
       </c>
-      <c r="I308" s="8"/>
+      <c r="I308" s="7">
+        <v>623463</v>
+      </c>
       <c r="J308" s="28"/>
       <c r="K308" s="28"/>
       <c r="L308" s="28"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B309" s="8">
         <v>131265</v>
       </c>
       <c r="C309" s="8">
         <v>268087</v>
       </c>
       <c r="D309" s="8">
         <v>413452</v>
       </c>
       <c r="E309" s="8">
         <v>562910</v>
       </c>
       <c r="F309" s="8">
         <v>720134</v>
       </c>
       <c r="G309" s="8">
         <v>878460</v>
       </c>
       <c r="H309" s="7">
         <v>1038163</v>
       </c>
-      <c r="I309" s="8"/>
+      <c r="I309" s="7">
+        <v>1194091</v>
+      </c>
       <c r="J309" s="28"/>
       <c r="K309" s="28"/>
       <c r="L309" s="28"/>
     </row>
     <row r="310" spans="1:13" ht="45">
       <c r="A310" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B310" s="8">
         <v>535</v>
       </c>
       <c r="C310" s="8">
         <v>1070</v>
       </c>
       <c r="D310" s="8">
         <v>1605</v>
       </c>
       <c r="E310" s="8">
         <v>2140</v>
       </c>
       <c r="F310" s="8">
         <v>2675</v>
       </c>
       <c r="G310" s="8">
         <v>3210</v>
       </c>
       <c r="H310" s="8">
         <v>3210</v>
       </c>
-      <c r="I310" s="8"/>
+      <c r="I310" s="7">
+        <v>3210</v>
+      </c>
       <c r="J310" s="28"/>
       <c r="K310" s="28"/>
       <c r="L310" s="28"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B311" s="8">
         <v>535</v>
       </c>
       <c r="C311" s="8">
         <v>1070</v>
       </c>
       <c r="D311" s="8">
         <v>1605</v>
       </c>
       <c r="E311" s="8">
         <v>2140</v>
       </c>
       <c r="F311" s="8">
         <v>2675</v>
       </c>
       <c r="G311" s="8">
         <v>3210</v>
       </c>
       <c r="H311" s="8">
         <v>3210</v>
       </c>
-      <c r="I311" s="7"/>
+      <c r="I311" s="7">
+        <v>3210</v>
+      </c>
       <c r="J311" s="28"/>
       <c r="K311" s="28"/>
       <c r="L311" s="28"/>
     </row>
     <row r="312" spans="1:13" s="5" customFormat="1">
       <c r="A312" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B312" s="22"/>
       <c r="C312" s="27"/>
       <c r="D312" s="27"/>
       <c r="E312" s="27"/>
       <c r="F312" s="27"/>
       <c r="G312" s="27"/>
       <c r="H312" s="27"/>
       <c r="I312" s="27"/>
       <c r="J312" s="27"/>
       <c r="K312" s="27"/>
       <c r="L312" s="27"/>
     </row>
     <row r="313" spans="1:13" s="5" customFormat="1">
       <c r="A313" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B313" s="22"/>
@@ -22848,134 +23460,134 @@
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57053E3-1AC7-4DF1-83AE-E10A5762570A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>