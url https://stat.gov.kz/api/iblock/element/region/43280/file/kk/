--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r.kambarbekova\Desktop\Динамика_08\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="3" r:id="rId1"/>
     <sheet name="2026" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025'!$A$5:$B$313</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="707" uniqueCount="69">
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Темекі өнімдерін өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>*жедел ақпараттар</t>
   </si>
   <si>
@@ -231,55 +236,55 @@
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл*        </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -516,116 +521,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -761,22755 +768,23367 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M313"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="34.5" customHeight="1">
+    <row r="1" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="35"/>
       <c r="B3" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
     </row>
-    <row r="4" spans="1:13" ht="22.5">
+    <row r="4" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="35"/>
       <c r="B4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G4" s="24" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>60</v>
       </c>
       <c r="I4" s="24" t="s">
         <v>61</v>
       </c>
       <c r="J4" s="24" t="s">
         <v>62</v>
       </c>
       <c r="K4" s="24" t="s">
         <v>63</v>
       </c>
       <c r="L4" s="24" t="s">
         <v>64</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
-    <row r="6" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="8">
         <v>180850692</v>
       </c>
       <c r="C6" s="8">
         <v>372847990</v>
       </c>
       <c r="D6" s="8">
         <v>574836788</v>
       </c>
       <c r="E6" s="8">
         <v>795756326</v>
       </c>
       <c r="F6" s="8">
         <v>976182604</v>
       </c>
       <c r="G6" s="8">
         <v>1159806984</v>
       </c>
       <c r="H6" s="8">
         <v>1345622153</v>
       </c>
       <c r="I6" s="8">
         <v>1540960946</v>
       </c>
       <c r="J6" s="8">
         <v>1731323705</v>
       </c>
       <c r="K6" s="28">
         <v>1944150749</v>
       </c>
       <c r="L6" s="28">
         <v>2234776506</v>
       </c>
       <c r="M6" s="28">
         <v>2544847552</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1">
+    <row r="7" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="8">
         <v>21211275</v>
       </c>
       <c r="C7" s="8">
         <v>45061426</v>
       </c>
       <c r="D7" s="8">
         <v>67371664</v>
       </c>
       <c r="E7" s="8">
         <v>87323871</v>
       </c>
       <c r="F7" s="8">
         <v>105026091</v>
       </c>
       <c r="G7" s="8">
         <v>121169896</v>
       </c>
       <c r="H7" s="8">
         <v>137518528</v>
       </c>
       <c r="I7" s="8">
         <v>154744920</v>
       </c>
       <c r="J7" s="8">
         <v>173413183</v>
       </c>
       <c r="K7" s="28">
         <v>194132591</v>
       </c>
       <c r="L7" s="28">
         <v>217457264</v>
       </c>
       <c r="M7" s="28">
         <v>244178291</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1">
+    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="8">
         <v>68772330</v>
       </c>
       <c r="C8" s="8">
         <v>130728509</v>
       </c>
       <c r="D8" s="8">
         <v>204508726</v>
       </c>
       <c r="E8" s="8">
         <v>293795020</v>
       </c>
       <c r="F8" s="8">
         <v>363108484</v>
       </c>
       <c r="G8" s="8">
         <v>435730318</v>
       </c>
       <c r="H8" s="8">
         <v>505068896</v>
       </c>
       <c r="I8" s="8">
         <v>576634444</v>
       </c>
       <c r="J8" s="8">
         <v>642917840</v>
       </c>
       <c r="K8" s="28">
         <v>723119900</v>
       </c>
       <c r="L8" s="28">
         <v>860705554</v>
       </c>
       <c r="M8" s="28">
         <v>1013374179</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1">
+    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="8">
         <v>10233199</v>
       </c>
       <c r="C9" s="8">
         <v>22136116</v>
       </c>
       <c r="D9" s="8">
         <v>36558875</v>
       </c>
       <c r="E9" s="8">
         <v>47862546</v>
       </c>
       <c r="F9" s="8">
         <v>55892052</v>
       </c>
       <c r="G9" s="8">
         <v>62378392</v>
       </c>
       <c r="H9" s="8">
         <v>69168952</v>
       </c>
       <c r="I9" s="8">
         <v>76159366</v>
       </c>
       <c r="J9" s="8">
         <v>82948529</v>
       </c>
       <c r="K9" s="28">
         <v>92298384</v>
       </c>
       <c r="L9" s="28">
         <v>101088291</v>
       </c>
       <c r="M9" s="28">
         <v>110541540</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1">
+    <row r="10" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="8">
         <v>12743549</v>
       </c>
       <c r="C10" s="8">
         <v>26992983</v>
       </c>
       <c r="D10" s="8">
         <v>40910684</v>
       </c>
       <c r="E10" s="8">
         <v>52877831</v>
       </c>
       <c r="F10" s="8">
         <v>64662154</v>
       </c>
       <c r="G10" s="8">
         <v>75636624</v>
       </c>
       <c r="H10" s="8">
         <v>87715240</v>
       </c>
       <c r="I10" s="8">
         <v>101523511</v>
       </c>
       <c r="J10" s="8">
         <v>114376307</v>
       </c>
       <c r="K10" s="28">
         <v>128713489</v>
       </c>
       <c r="L10" s="28">
         <v>141586810</v>
       </c>
       <c r="M10" s="28">
         <v>157991151</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1">
+    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="8">
         <v>26587294</v>
       </c>
       <c r="C11" s="8">
         <v>57521262</v>
       </c>
       <c r="D11" s="8">
         <v>90166157</v>
       </c>
       <c r="E11" s="8">
         <v>126112894</v>
       </c>
       <c r="F11" s="8">
         <v>161795806</v>
       </c>
       <c r="G11" s="8">
         <v>199032301</v>
       </c>
       <c r="H11" s="8">
         <v>239727047</v>
       </c>
       <c r="I11" s="8">
         <v>280737709</v>
       </c>
       <c r="J11" s="8">
         <v>320845280</v>
       </c>
       <c r="K11" s="28">
         <v>362797828</v>
       </c>
       <c r="L11" s="28">
         <v>402011546</v>
       </c>
       <c r="M11" s="28">
         <v>439711257</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1">
+    <row r="12" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="8">
         <v>14359529</v>
       </c>
       <c r="C12" s="8">
         <v>36134125</v>
       </c>
       <c r="D12" s="8">
         <v>54848260</v>
       </c>
       <c r="E12" s="8">
         <v>73269068</v>
       </c>
       <c r="F12" s="8">
         <v>84946950</v>
       </c>
       <c r="G12" s="8">
         <v>96158362</v>
       </c>
       <c r="H12" s="8">
         <v>107755381</v>
       </c>
       <c r="I12" s="8">
         <v>123061876</v>
       </c>
       <c r="J12" s="8">
         <v>136296178</v>
       </c>
       <c r="K12" s="28">
         <v>154602291</v>
       </c>
       <c r="L12" s="28">
         <v>175750270</v>
       </c>
       <c r="M12" s="28">
         <v>201578058</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1">
+    <row r="13" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="8">
         <v>1992171</v>
       </c>
       <c r="C13" s="8">
         <v>4352094</v>
       </c>
       <c r="D13" s="8">
         <v>6655734</v>
       </c>
       <c r="E13" s="8">
         <v>8677426</v>
       </c>
       <c r="F13" s="8">
         <v>9786539</v>
       </c>
       <c r="G13" s="8">
         <v>10753210</v>
       </c>
       <c r="H13" s="8">
         <v>11702482</v>
       </c>
       <c r="I13" s="8">
         <v>12825811</v>
       </c>
       <c r="J13" s="8">
         <v>13864588</v>
       </c>
       <c r="K13" s="28">
         <v>15331560</v>
       </c>
       <c r="L13" s="28">
         <v>16970340</v>
       </c>
       <c r="M13" s="28">
         <v>18987952</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1">
+    <row r="14" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="8">
         <v>24835870</v>
       </c>
       <c r="C14" s="8">
         <v>49687958</v>
       </c>
       <c r="D14" s="8">
         <v>73462564</v>
       </c>
       <c r="E14" s="8">
         <v>105306486</v>
       </c>
       <c r="F14" s="8">
         <v>130356096</v>
       </c>
       <c r="G14" s="8">
         <v>158256833</v>
       </c>
       <c r="H14" s="8">
         <v>186119009</v>
       </c>
       <c r="I14" s="8">
         <v>214263608</v>
       </c>
       <c r="J14" s="8">
         <v>245495456</v>
       </c>
       <c r="K14" s="28">
         <v>271923988</v>
       </c>
       <c r="L14" s="28">
         <v>317899535</v>
       </c>
       <c r="M14" s="28">
         <v>357103124</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1">
+    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="8">
         <v>133152166</v>
       </c>
       <c r="C15" s="8">
         <v>278866934</v>
       </c>
       <c r="D15" s="8">
         <v>437799512</v>
       </c>
       <c r="E15" s="8">
         <v>628436255</v>
       </c>
       <c r="F15" s="8">
         <v>783446304</v>
       </c>
       <c r="G15" s="8">
         <v>948354525</v>
       </c>
       <c r="H15" s="8">
         <v>1113593860</v>
       </c>
       <c r="I15" s="8">
         <v>1288211519</v>
       </c>
       <c r="J15" s="8">
         <v>1458616277</v>
       </c>
       <c r="K15" s="28">
         <v>1643238760</v>
       </c>
       <c r="L15" s="28">
         <v>1896628021</v>
       </c>
       <c r="M15" s="28">
         <v>2153853265</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="8">
         <v>11353688</v>
       </c>
       <c r="C16" s="8">
         <v>25953566</v>
       </c>
       <c r="D16" s="8">
         <v>40278572</v>
       </c>
       <c r="E16" s="8">
         <v>54989343</v>
       </c>
       <c r="F16" s="8">
         <v>69480915</v>
       </c>
       <c r="G16" s="8">
         <v>83803310</v>
       </c>
       <c r="H16" s="8">
         <v>98193461</v>
       </c>
       <c r="I16" s="8">
         <v>113342023</v>
       </c>
       <c r="J16" s="8">
         <v>129848041</v>
       </c>
       <c r="K16" s="28">
         <v>145902186</v>
       </c>
       <c r="L16" s="28">
         <v>162826565</v>
       </c>
       <c r="M16" s="28">
         <v>179248159</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="8">
         <v>59778098</v>
       </c>
       <c r="C17" s="8">
         <v>112350450</v>
       </c>
       <c r="D17" s="8">
         <v>177025818</v>
       </c>
       <c r="E17" s="8">
         <v>259888252</v>
       </c>
       <c r="F17" s="8">
         <v>323362929</v>
       </c>
       <c r="G17" s="8">
         <v>391542157</v>
       </c>
       <c r="H17" s="8">
         <v>456282747</v>
       </c>
       <c r="I17" s="8">
         <v>523140439</v>
       </c>
       <c r="J17" s="8">
         <v>584704473</v>
       </c>
       <c r="K17" s="28">
         <v>658723434</v>
       </c>
       <c r="L17" s="28">
         <v>787706744</v>
       </c>
       <c r="M17" s="28">
         <v>929547974</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="8">
         <v>5746544</v>
       </c>
       <c r="C18" s="8">
         <v>13454161</v>
       </c>
       <c r="D18" s="8">
         <v>24331080</v>
       </c>
       <c r="E18" s="8">
         <v>33146563</v>
       </c>
       <c r="F18" s="8">
         <v>39381496</v>
       </c>
       <c r="G18" s="8">
         <v>44858718</v>
       </c>
       <c r="H18" s="8">
         <v>50531395</v>
       </c>
       <c r="I18" s="8">
         <v>56385205</v>
       </c>
       <c r="J18" s="8">
         <v>62069504</v>
       </c>
       <c r="K18" s="28">
         <v>69913551</v>
       </c>
       <c r="L18" s="28">
         <v>76328345</v>
       </c>
       <c r="M18" s="28">
         <v>81790695</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8">
         <v>2252599</v>
       </c>
       <c r="C19" s="8">
         <v>6383598</v>
       </c>
       <c r="D19" s="8">
         <v>9990955</v>
       </c>
       <c r="E19" s="8">
         <v>13673050</v>
       </c>
       <c r="F19" s="8">
         <v>16364418</v>
       </c>
       <c r="G19" s="8">
         <v>19116431</v>
       </c>
       <c r="H19" s="8">
         <v>21816872</v>
       </c>
       <c r="I19" s="8">
         <v>26390706</v>
       </c>
       <c r="J19" s="8">
         <v>31102075</v>
       </c>
       <c r="K19" s="28">
         <v>35970022</v>
       </c>
       <c r="L19" s="28">
         <v>39171811</v>
       </c>
       <c r="M19" s="28">
         <v>42997201</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="8">
         <v>22105568</v>
       </c>
       <c r="C20" s="8">
         <v>48331967</v>
       </c>
       <c r="D20" s="8">
         <v>76620700</v>
       </c>
       <c r="E20" s="8">
         <v>110098569</v>
       </c>
       <c r="F20" s="8">
         <v>144346006</v>
       </c>
       <c r="G20" s="8">
         <v>180712972</v>
       </c>
       <c r="H20" s="8">
         <v>220462588</v>
       </c>
       <c r="I20" s="8">
         <v>260622510</v>
       </c>
       <c r="J20" s="8">
         <v>299820902</v>
       </c>
       <c r="K20" s="28">
         <v>339580251</v>
       </c>
       <c r="L20" s="28">
         <v>374854462</v>
       </c>
       <c r="M20" s="28">
         <v>407832245</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="8">
         <v>8479017</v>
       </c>
       <c r="C21" s="8">
         <v>25023389</v>
       </c>
       <c r="D21" s="8">
         <v>39257673</v>
       </c>
       <c r="E21" s="8">
         <v>54791009</v>
       </c>
       <c r="F21" s="8">
         <v>64282012</v>
       </c>
       <c r="G21" s="8">
         <v>74282258</v>
       </c>
       <c r="H21" s="8">
         <v>84615561</v>
       </c>
       <c r="I21" s="8">
         <v>98603591</v>
       </c>
       <c r="J21" s="8">
         <v>110465148</v>
       </c>
       <c r="K21" s="28">
         <v>126435719</v>
       </c>
       <c r="L21" s="28">
         <v>144105415</v>
       </c>
       <c r="M21" s="28">
         <v>163294233</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="8">
         <v>896954</v>
       </c>
       <c r="C22" s="8">
         <v>2133431</v>
       </c>
       <c r="D22" s="8">
         <v>3350057</v>
       </c>
       <c r="E22" s="8">
         <v>4644034</v>
       </c>
       <c r="F22" s="8">
         <v>5209269</v>
       </c>
       <c r="G22" s="8">
         <v>5905835</v>
       </c>
       <c r="H22" s="8">
         <v>6546753</v>
       </c>
       <c r="I22" s="8">
         <v>7288799</v>
       </c>
       <c r="J22" s="8">
         <v>7913754</v>
       </c>
       <c r="K22" s="28">
         <v>8849519</v>
       </c>
       <c r="L22" s="28">
         <v>9682039</v>
       </c>
       <c r="M22" s="28">
         <v>10528501</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="8">
         <v>22424223</v>
       </c>
       <c r="C23" s="8">
         <v>45002855</v>
       </c>
       <c r="D23" s="8">
         <v>66590535</v>
       </c>
       <c r="E23" s="8">
         <v>96674251</v>
       </c>
       <c r="F23" s="8">
         <v>120410825</v>
       </c>
       <c r="G23" s="8">
         <v>147441797</v>
       </c>
       <c r="H23" s="8">
         <v>174297865</v>
       </c>
       <c r="I23" s="8">
         <v>201428546</v>
       </c>
       <c r="J23" s="8">
         <v>231526035</v>
       </c>
       <c r="K23" s="28">
         <v>256633360</v>
       </c>
       <c r="L23" s="28">
         <v>300645745</v>
       </c>
       <c r="M23" s="28">
         <v>337232259</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="8">
         <v>24233922</v>
       </c>
       <c r="C24" s="8">
         <v>53880394</v>
       </c>
       <c r="D24" s="8">
         <v>80575711</v>
       </c>
       <c r="E24" s="8">
         <v>108983967</v>
       </c>
       <c r="F24" s="8">
         <v>134959279</v>
       </c>
       <c r="G24" s="8">
         <v>160787911</v>
       </c>
       <c r="H24" s="8">
         <v>185896574</v>
       </c>
       <c r="I24" s="8">
         <v>214710269</v>
       </c>
       <c r="J24" s="8">
         <v>243757849</v>
       </c>
       <c r="K24" s="28">
         <v>276636842</v>
       </c>
       <c r="L24" s="28">
         <v>310070951</v>
       </c>
       <c r="M24" s="28">
         <v>343112050</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="8">
         <v>6087336</v>
       </c>
       <c r="C25" s="8">
         <v>13385239</v>
       </c>
       <c r="D25" s="8">
         <v>20042990</v>
       </c>
       <c r="E25" s="8">
         <v>27151721</v>
       </c>
       <c r="F25" s="8">
         <v>34347767</v>
       </c>
       <c r="G25" s="8">
         <v>41763381</v>
       </c>
       <c r="H25" s="8">
         <v>49754041</v>
       </c>
       <c r="I25" s="8">
         <v>58521761</v>
       </c>
       <c r="J25" s="8">
         <v>66775615</v>
       </c>
       <c r="K25" s="28">
         <v>75618869</v>
       </c>
       <c r="L25" s="28">
         <v>84876005</v>
       </c>
       <c r="M25" s="28">
         <v>93817697</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="8">
         <v>2186204</v>
       </c>
       <c r="C26" s="8">
         <v>4507325</v>
       </c>
       <c r="D26" s="8">
         <v>7073115</v>
       </c>
       <c r="E26" s="8">
         <v>9268040</v>
       </c>
       <c r="F26" s="8">
         <v>11535142</v>
       </c>
       <c r="G26" s="8">
         <v>13575945</v>
       </c>
       <c r="H26" s="8">
         <v>15821369</v>
       </c>
       <c r="I26" s="8">
         <v>18240558</v>
       </c>
       <c r="J26" s="8">
         <v>20566669</v>
       </c>
       <c r="K26" s="28">
         <v>23261562</v>
       </c>
       <c r="L26" s="28">
         <v>25623923</v>
       </c>
       <c r="M26" s="28">
         <v>28291449</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8">
         <v>2892354</v>
       </c>
       <c r="C27" s="8">
         <v>5271306</v>
       </c>
       <c r="D27" s="8">
         <v>7826828</v>
       </c>
       <c r="E27" s="8">
         <v>10795782</v>
       </c>
       <c r="F27" s="8">
         <v>13644271</v>
       </c>
       <c r="G27" s="8">
         <v>16198624</v>
       </c>
       <c r="H27" s="8">
         <v>18913029</v>
       </c>
       <c r="I27" s="8">
         <v>21603612</v>
       </c>
       <c r="J27" s="8">
         <v>24479129</v>
       </c>
       <c r="K27" s="28">
         <v>27249047</v>
       </c>
       <c r="L27" s="28">
         <v>29926166</v>
       </c>
       <c r="M27" s="28">
         <v>32819199</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="8">
         <v>893237</v>
       </c>
       <c r="C28" s="8">
         <v>2216209</v>
       </c>
       <c r="D28" s="8">
         <v>3513993</v>
       </c>
       <c r="E28" s="8">
         <v>4811741</v>
       </c>
       <c r="F28" s="8">
         <v>5975666</v>
       </c>
       <c r="G28" s="8">
         <v>7119076</v>
       </c>
       <c r="H28" s="8">
         <v>8259202</v>
       </c>
       <c r="I28" s="8">
         <v>9901461</v>
       </c>
       <c r="J28" s="8">
         <v>11512267</v>
       </c>
       <c r="K28" s="28">
         <v>13160029</v>
       </c>
       <c r="L28" s="28">
         <v>14476544</v>
       </c>
       <c r="M28" s="28">
         <v>15708744</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="8">
         <v>2067145</v>
       </c>
       <c r="C29" s="8">
         <v>5012294</v>
       </c>
       <c r="D29" s="8">
         <v>7801323</v>
       </c>
       <c r="E29" s="8">
         <v>11030684</v>
       </c>
       <c r="F29" s="8">
         <v>13444533</v>
       </c>
       <c r="G29" s="8">
         <v>15846237</v>
       </c>
       <c r="H29" s="8">
         <v>18469404</v>
       </c>
       <c r="I29" s="8">
         <v>21131609</v>
       </c>
       <c r="J29" s="8">
         <v>24080089</v>
       </c>
       <c r="K29" s="28">
         <v>26988223</v>
       </c>
       <c r="L29" s="28">
         <v>29375758</v>
       </c>
       <c r="M29" s="28">
         <v>32146981</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="8">
         <v>6891485</v>
       </c>
       <c r="C30" s="8">
         <v>15858953</v>
       </c>
       <c r="D30" s="8">
         <v>22379480</v>
       </c>
       <c r="E30" s="8">
         <v>29996236</v>
       </c>
       <c r="F30" s="8">
         <v>36798282</v>
       </c>
       <c r="G30" s="8">
         <v>43654346</v>
       </c>
       <c r="H30" s="8">
         <v>49044580</v>
       </c>
       <c r="I30" s="8">
         <v>55890029</v>
       </c>
       <c r="J30" s="8">
         <v>62773984</v>
       </c>
       <c r="K30" s="28">
         <v>72915178</v>
       </c>
       <c r="L30" s="28">
         <v>83574485</v>
       </c>
       <c r="M30" s="28">
         <v>94606167</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="8">
         <v>115531</v>
       </c>
       <c r="C31" s="8">
         <v>432879</v>
       </c>
       <c r="D31" s="8">
         <v>750226</v>
       </c>
       <c r="E31" s="8">
         <v>1067573</v>
       </c>
       <c r="F31" s="8">
         <v>1140271</v>
       </c>
       <c r="G31" s="8">
         <v>1212969</v>
       </c>
       <c r="H31" s="8">
         <v>1285667</v>
       </c>
       <c r="I31" s="8">
         <v>1366154</v>
       </c>
       <c r="J31" s="8">
         <v>1446641</v>
       </c>
       <c r="K31" s="28">
         <v>1527128</v>
       </c>
       <c r="L31" s="28">
         <v>1650031</v>
       </c>
       <c r="M31" s="28">
         <v>1772933</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="8">
         <v>2985155</v>
       </c>
       <c r="C32" s="8">
         <v>6962674</v>
       </c>
       <c r="D32" s="8">
         <v>10833634</v>
       </c>
       <c r="E32" s="8">
         <v>14331006</v>
       </c>
       <c r="F32" s="8">
         <v>17464914</v>
       </c>
       <c r="G32" s="8">
         <v>20726284</v>
       </c>
       <c r="H32" s="8">
         <v>23502664</v>
       </c>
       <c r="I32" s="8">
         <v>27045383</v>
       </c>
       <c r="J32" s="8">
         <v>30957111</v>
       </c>
       <c r="K32" s="28">
         <v>34686088</v>
       </c>
       <c r="L32" s="28">
         <v>39261144</v>
       </c>
       <c r="M32" s="28">
         <v>42566882</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="8">
         <v>7188498</v>
       </c>
       <c r="C33" s="8">
         <v>14525959</v>
       </c>
       <c r="D33" s="8">
         <v>22453672</v>
       </c>
       <c r="E33" s="8">
         <v>32443967</v>
       </c>
       <c r="F33" s="8">
         <v>42987567</v>
       </c>
       <c r="G33" s="8">
         <v>54441952</v>
       </c>
       <c r="H33" s="8">
         <v>65907501</v>
       </c>
       <c r="I33" s="8">
         <v>76326231</v>
       </c>
       <c r="J33" s="8">
         <v>86127036</v>
       </c>
       <c r="K33" s="28">
         <v>94265969</v>
       </c>
       <c r="L33" s="28">
         <v>102714612</v>
       </c>
       <c r="M33" s="28">
         <v>109866250</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="8">
         <v>979344</v>
       </c>
       <c r="C34" s="8">
         <v>1766291</v>
       </c>
       <c r="D34" s="8">
         <v>2645841</v>
       </c>
       <c r="E34" s="8">
         <v>4262447</v>
       </c>
       <c r="F34" s="8">
         <v>6050708</v>
       </c>
       <c r="G34" s="8">
         <v>7925539</v>
       </c>
       <c r="H34" s="8">
         <v>10066567</v>
       </c>
       <c r="I34" s="8">
         <v>12477507</v>
       </c>
       <c r="J34" s="8">
         <v>14548966</v>
       </c>
       <c r="K34" s="28">
         <v>16328127</v>
       </c>
       <c r="L34" s="28">
         <v>18370524</v>
       </c>
       <c r="M34" s="28">
         <v>20082976</v>
       </c>
     </row>
-    <row r="35" spans="1:13">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="8">
         <v>393416</v>
       </c>
       <c r="C35" s="8">
         <v>1023914</v>
       </c>
       <c r="D35" s="8">
         <v>1912208</v>
       </c>
       <c r="E35" s="8">
         <v>3071149</v>
       </c>
       <c r="F35" s="8">
         <v>4342818</v>
       </c>
       <c r="G35" s="8">
         <v>5572348</v>
       </c>
       <c r="H35" s="8">
         <v>6491297</v>
       </c>
       <c r="I35" s="8">
         <v>7153501</v>
       </c>
       <c r="J35" s="8">
         <v>8095513</v>
       </c>
       <c r="K35" s="28">
         <v>8659516</v>
       </c>
       <c r="L35" s="28">
         <v>9203086</v>
       </c>
       <c r="M35" s="28">
         <v>9863024</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="2" customFormat="1">
+    <row r="36" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="8">
         <v>80972</v>
       </c>
       <c r="C36" s="8">
         <v>173644</v>
       </c>
       <c r="D36" s="8">
         <v>269491</v>
       </c>
       <c r="E36" s="8">
         <v>380786</v>
       </c>
       <c r="F36" s="8">
         <v>507076</v>
       </c>
       <c r="G36" s="8">
         <v>599851</v>
       </c>
       <c r="H36" s="8">
         <v>665053</v>
       </c>
       <c r="I36" s="8">
         <v>779459</v>
       </c>
       <c r="J36" s="8">
         <v>878120</v>
       </c>
       <c r="K36" s="28">
         <v>976411</v>
       </c>
       <c r="L36" s="28">
         <v>1058410</v>
       </c>
       <c r="M36" s="28">
         <v>1107917</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="2" customFormat="1">
+    <row r="37" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="8">
         <v>3297</v>
       </c>
       <c r="C37" s="8">
         <v>10303</v>
       </c>
       <c r="D37" s="8">
         <v>17310</v>
       </c>
       <c r="E37" s="8">
         <v>24317</v>
       </c>
       <c r="F37" s="8">
         <v>27620</v>
       </c>
       <c r="G37" s="8">
         <v>30923</v>
       </c>
       <c r="H37" s="8">
         <v>34227</v>
       </c>
       <c r="I37" s="8">
         <v>42025</v>
       </c>
       <c r="J37" s="8">
         <v>49823</v>
       </c>
       <c r="K37" s="28">
         <v>57621</v>
       </c>
       <c r="L37" s="28">
         <v>63093</v>
       </c>
       <c r="M37" s="28">
         <v>68565</v>
       </c>
     </row>
-    <row r="38" spans="1:13">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="8">
         <v>5660578</v>
       </c>
       <c r="C38" s="8">
         <v>11267579</v>
       </c>
       <c r="D38" s="8">
         <v>17111367</v>
       </c>
       <c r="E38" s="8">
         <v>23994470</v>
       </c>
       <c r="F38" s="8">
         <v>31312876</v>
       </c>
       <c r="G38" s="8">
         <v>39531261</v>
       </c>
       <c r="H38" s="8">
         <v>47832477</v>
       </c>
       <c r="I38" s="8">
         <v>54853788</v>
       </c>
       <c r="J38" s="8">
         <v>61332893</v>
       </c>
       <c r="K38" s="28">
         <v>66820898</v>
       </c>
       <c r="L38" s="28">
         <v>72506242</v>
       </c>
       <c r="M38" s="28">
         <v>77140640</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="8">
         <v>6155</v>
       </c>
       <c r="C39" s="8">
         <v>17323</v>
       </c>
       <c r="D39" s="8">
         <v>28491</v>
       </c>
       <c r="E39" s="8">
         <v>39659</v>
       </c>
       <c r="F39" s="8">
         <v>48398</v>
       </c>
       <c r="G39" s="8">
         <v>57137</v>
       </c>
       <c r="H39" s="8">
         <v>65876</v>
       </c>
       <c r="I39" s="8">
         <v>77156</v>
       </c>
       <c r="J39" s="8">
         <v>88436</v>
       </c>
       <c r="K39" s="28">
         <v>99716</v>
       </c>
       <c r="L39" s="28">
         <v>105350</v>
       </c>
       <c r="M39" s="28">
         <v>110984</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="8">
         <v>200</v>
       </c>
       <c r="D40" s="8">
         <v>400</v>
       </c>
       <c r="E40" s="8">
         <v>600</v>
       </c>
       <c r="F40" s="8">
         <v>604</v>
       </c>
       <c r="G40" s="8">
         <v>608</v>
       </c>
       <c r="H40" s="8">
         <v>612</v>
       </c>
       <c r="I40" s="8">
         <v>616</v>
       </c>
       <c r="J40" s="8">
         <v>620</v>
       </c>
       <c r="K40" s="28">
         <v>624</v>
       </c>
       <c r="L40" s="28">
         <v>628</v>
       </c>
       <c r="M40" s="28">
         <v>632</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="8">
         <v>64737</v>
       </c>
       <c r="C41" s="8">
         <v>266704</v>
       </c>
       <c r="D41" s="8">
         <v>468564</v>
       </c>
       <c r="E41" s="8">
         <v>670540</v>
       </c>
       <c r="F41" s="8">
         <v>697466</v>
       </c>
       <c r="G41" s="8">
         <v>724285</v>
       </c>
       <c r="H41" s="8">
         <v>751393</v>
       </c>
       <c r="I41" s="8">
         <v>942179</v>
       </c>
       <c r="J41" s="8">
         <v>1132666</v>
       </c>
       <c r="K41" s="28">
         <v>1323057</v>
       </c>
       <c r="L41" s="28">
         <v>1407279</v>
       </c>
       <c r="M41" s="28">
         <v>1491513</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="8">
         <v>2909</v>
       </c>
       <c r="C42" s="8">
         <v>10757</v>
       </c>
       <c r="D42" s="8">
         <v>18605</v>
       </c>
       <c r="E42" s="8">
         <v>26452</v>
       </c>
       <c r="F42" s="8">
         <v>33591</v>
       </c>
       <c r="G42" s="8">
         <v>40730</v>
       </c>
       <c r="H42" s="8">
         <v>47868</v>
       </c>
       <c r="I42" s="8">
         <v>68377</v>
       </c>
       <c r="J42" s="8">
         <v>88886</v>
       </c>
       <c r="K42" s="28">
         <v>109394</v>
       </c>
       <c r="L42" s="28">
         <v>125827</v>
       </c>
       <c r="M42" s="28">
         <v>142259</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="8">
         <v>2909</v>
       </c>
       <c r="C43" s="8">
         <v>10757</v>
       </c>
       <c r="D43" s="8">
         <v>18605</v>
       </c>
       <c r="E43" s="8">
         <v>26452</v>
       </c>
       <c r="F43" s="8">
         <v>33591</v>
       </c>
       <c r="G43" s="8">
         <v>40730</v>
       </c>
       <c r="H43" s="8">
         <v>47868</v>
       </c>
       <c r="I43" s="8">
         <v>68377</v>
       </c>
       <c r="J43" s="8">
         <v>88886</v>
       </c>
       <c r="K43" s="28">
         <v>109394</v>
       </c>
       <c r="L43" s="28">
         <v>125827</v>
       </c>
       <c r="M43" s="28">
         <v>142259</v>
       </c>
     </row>
-    <row r="44" spans="1:13">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="7">
         <v>817850</v>
       </c>
       <c r="C44" s="8">
         <v>1995435</v>
       </c>
       <c r="D44" s="8">
         <v>3172704</v>
       </c>
       <c r="E44" s="8">
         <v>4517458</v>
       </c>
       <c r="F44" s="8">
         <v>5523815</v>
       </c>
       <c r="G44" s="8">
         <v>6475924</v>
       </c>
       <c r="H44" s="8">
         <v>8888947</v>
       </c>
       <c r="I44" s="8">
         <v>10390551</v>
       </c>
       <c r="J44" s="8">
         <v>11805155</v>
       </c>
       <c r="K44" s="28">
         <v>13065360</v>
       </c>
       <c r="L44" s="28">
         <v>14533728</v>
       </c>
       <c r="M44" s="28">
         <v>16284541</v>
       </c>
     </row>
-    <row r="45" spans="1:13">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="7">
         <v>132237</v>
       </c>
       <c r="C45" s="8">
         <v>269551</v>
       </c>
       <c r="D45" s="8">
         <v>406864</v>
       </c>
       <c r="E45" s="8">
         <v>544178</v>
       </c>
       <c r="F45" s="8">
         <v>655184</v>
       </c>
       <c r="G45" s="8">
         <v>766189</v>
       </c>
       <c r="H45" s="8">
         <v>877195</v>
       </c>
       <c r="I45" s="8">
         <v>961890</v>
       </c>
       <c r="J45" s="8">
         <v>1046585</v>
       </c>
       <c r="K45" s="28">
         <v>1131280</v>
       </c>
       <c r="L45" s="28">
         <v>1197249</v>
       </c>
       <c r="M45" s="28">
         <v>1263218</v>
       </c>
     </row>
-    <row r="46" spans="1:13">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="7">
         <v>66777</v>
       </c>
       <c r="C46" s="8">
         <v>200590</v>
       </c>
       <c r="D46" s="8">
         <v>334403</v>
       </c>
       <c r="E46" s="8">
         <v>468216</v>
       </c>
       <c r="F46" s="8">
         <v>512505</v>
       </c>
       <c r="G46" s="8">
         <v>556794</v>
       </c>
       <c r="H46" s="8">
         <v>601083</v>
       </c>
       <c r="I46" s="8">
         <v>717729</v>
       </c>
       <c r="J46" s="8">
         <v>834375</v>
       </c>
       <c r="K46" s="28">
         <v>951021</v>
       </c>
       <c r="L46" s="28">
         <v>1094718</v>
       </c>
       <c r="M46" s="28">
         <v>1238414</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="7">
         <v>49713</v>
       </c>
       <c r="C47" s="8">
         <v>138614</v>
       </c>
       <c r="D47" s="8">
         <v>227515</v>
       </c>
       <c r="E47" s="8">
         <v>316416</v>
       </c>
       <c r="F47" s="8">
         <v>380009</v>
       </c>
       <c r="G47" s="8">
         <v>443602</v>
       </c>
       <c r="H47" s="8">
         <v>507196</v>
       </c>
       <c r="I47" s="8">
         <v>639653</v>
       </c>
       <c r="J47" s="8">
         <v>772111</v>
       </c>
       <c r="K47" s="28">
         <v>904569</v>
       </c>
       <c r="L47" s="28">
         <v>1041984</v>
       </c>
       <c r="M47" s="28">
         <v>1179399</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="7">
         <v>110641</v>
       </c>
       <c r="C48" s="8">
         <v>261749</v>
       </c>
       <c r="D48" s="8">
         <v>412856</v>
       </c>
       <c r="E48" s="8">
         <v>563963</v>
       </c>
       <c r="F48" s="8">
         <v>689685</v>
       </c>
       <c r="G48" s="8">
         <v>815407</v>
       </c>
       <c r="H48" s="8">
         <v>941129</v>
       </c>
       <c r="I48" s="8">
         <v>1115169</v>
       </c>
       <c r="J48" s="8">
         <v>1289208</v>
       </c>
       <c r="K48" s="28">
         <v>1463247</v>
       </c>
       <c r="L48" s="28">
         <v>1620695</v>
       </c>
       <c r="M48" s="28">
         <v>1778143</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="7">
         <v>257117</v>
       </c>
       <c r="C49" s="8">
         <v>639758</v>
       </c>
       <c r="D49" s="8">
         <v>1022082</v>
       </c>
       <c r="E49" s="8">
         <v>1571890</v>
       </c>
       <c r="F49" s="8">
         <v>1962360</v>
       </c>
       <c r="G49" s="8">
         <v>2298581</v>
       </c>
       <c r="H49" s="8">
         <v>4095715</v>
       </c>
       <c r="I49" s="8">
         <v>4754082</v>
       </c>
       <c r="J49" s="8">
         <v>5325448</v>
       </c>
       <c r="K49" s="28">
         <v>5742414</v>
       </c>
       <c r="L49" s="28">
         <v>6374576</v>
       </c>
       <c r="M49" s="28">
         <v>7289183</v>
       </c>
     </row>
-    <row r="50" spans="1:13">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="7">
         <v>77359</v>
       </c>
       <c r="C50" s="8">
         <v>221244</v>
       </c>
       <c r="D50" s="8">
         <v>365128</v>
       </c>
       <c r="E50" s="8">
         <v>509012</v>
       </c>
       <c r="F50" s="8">
         <v>647650</v>
       </c>
       <c r="G50" s="8">
         <v>786288</v>
       </c>
       <c r="H50" s="8">
         <v>924925</v>
       </c>
       <c r="I50" s="8">
         <v>1057822</v>
       </c>
       <c r="J50" s="8">
         <v>1190718</v>
       </c>
       <c r="K50" s="28">
         <v>1323614</v>
       </c>
       <c r="L50" s="28">
         <v>1517868</v>
       </c>
       <c r="M50" s="28">
         <v>1712122</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="7">
         <v>16078</v>
       </c>
       <c r="C51" s="8">
         <v>32061</v>
       </c>
       <c r="D51" s="8">
         <v>48044</v>
       </c>
       <c r="E51" s="8">
         <v>64027</v>
       </c>
       <c r="F51" s="8">
         <v>80788</v>
       </c>
       <c r="G51" s="8">
         <v>97549</v>
       </c>
       <c r="H51" s="8">
         <v>114310</v>
       </c>
       <c r="I51" s="8">
         <v>130460</v>
       </c>
       <c r="J51" s="8">
         <v>146610</v>
       </c>
       <c r="K51" s="28">
         <v>162759</v>
       </c>
       <c r="L51" s="28">
         <v>179288</v>
       </c>
       <c r="M51" s="28">
         <v>195816</v>
       </c>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="7">
         <v>107927</v>
       </c>
       <c r="C52" s="8">
         <v>231869</v>
       </c>
       <c r="D52" s="8">
         <v>355812</v>
       </c>
       <c r="E52" s="8">
         <v>479755</v>
       </c>
       <c r="F52" s="8">
         <v>595634</v>
       </c>
       <c r="G52" s="8">
         <v>711513</v>
       </c>
       <c r="H52" s="8">
         <v>827393</v>
       </c>
       <c r="I52" s="8">
         <v>1013747</v>
       </c>
       <c r="J52" s="8">
         <v>1200101</v>
       </c>
       <c r="K52" s="28">
         <v>1386455</v>
       </c>
       <c r="L52" s="28">
         <v>1507350</v>
       </c>
       <c r="M52" s="28">
         <v>1628246</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="8">
         <v>156674</v>
       </c>
       <c r="C53" s="8">
         <v>445182</v>
       </c>
       <c r="D53" s="8">
         <v>733690</v>
       </c>
       <c r="E53" s="8">
         <v>1022199</v>
       </c>
       <c r="F53" s="8">
         <v>1271470</v>
       </c>
       <c r="G53" s="8">
         <v>1520742</v>
       </c>
       <c r="H53" s="8">
         <v>1770014</v>
       </c>
       <c r="I53" s="8">
         <v>2079841</v>
       </c>
       <c r="J53" s="8">
         <v>2389669</v>
       </c>
       <c r="K53" s="28">
         <v>2699497</v>
       </c>
       <c r="L53" s="28">
         <v>3022610</v>
       </c>
       <c r="M53" s="28">
         <v>3345723</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="8">
         <v>14352</v>
       </c>
       <c r="C54" s="8">
         <v>38703</v>
       </c>
       <c r="D54" s="8">
         <v>63054</v>
       </c>
       <c r="E54" s="8">
         <v>87405</v>
       </c>
       <c r="F54" s="8">
         <v>101470</v>
       </c>
       <c r="G54" s="8">
         <v>115535</v>
       </c>
       <c r="H54" s="8">
         <v>129601</v>
       </c>
       <c r="I54" s="8">
         <v>149656</v>
       </c>
       <c r="J54" s="8">
         <v>169711</v>
       </c>
       <c r="K54" s="28">
         <v>189766</v>
       </c>
       <c r="L54" s="28">
         <v>212074</v>
       </c>
       <c r="M54" s="28">
         <v>234382</v>
       </c>
     </row>
-    <row r="55" spans="1:13">
+    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B55" s="8">
         <v>4018</v>
       </c>
       <c r="C55" s="8">
         <v>12939</v>
       </c>
       <c r="D55" s="8">
         <v>21860</v>
       </c>
       <c r="E55" s="8">
         <v>30781</v>
       </c>
       <c r="F55" s="8">
         <v>47129</v>
       </c>
       <c r="G55" s="8">
         <v>63477</v>
       </c>
       <c r="H55" s="8">
         <v>79826</v>
       </c>
       <c r="I55" s="8">
         <v>105055</v>
       </c>
       <c r="J55" s="8">
         <v>130284</v>
       </c>
       <c r="K55" s="28">
         <v>155513</v>
       </c>
       <c r="L55" s="28">
         <v>199841</v>
       </c>
       <c r="M55" s="28">
         <v>244169</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="8">
         <v>12684</v>
       </c>
       <c r="C56" s="8">
         <v>52874</v>
       </c>
       <c r="D56" s="8">
         <v>93063</v>
       </c>
       <c r="E56" s="8">
         <v>133252</v>
       </c>
       <c r="F56" s="8">
         <v>137240</v>
       </c>
       <c r="G56" s="8">
         <v>141228</v>
       </c>
       <c r="H56" s="8">
         <v>145216</v>
       </c>
       <c r="I56" s="8">
         <v>160620</v>
       </c>
       <c r="J56" s="8">
         <v>176024</v>
       </c>
       <c r="K56" s="28">
         <v>191428</v>
       </c>
       <c r="L56" s="28">
         <v>206106</v>
       </c>
       <c r="M56" s="28">
         <v>220783</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B57" s="8">
         <v>41510</v>
       </c>
       <c r="C57" s="8">
         <v>102696</v>
       </c>
       <c r="D57" s="8">
         <v>163883</v>
       </c>
       <c r="E57" s="8">
         <v>225069</v>
       </c>
       <c r="F57" s="8">
         <v>281307</v>
       </c>
       <c r="G57" s="8">
         <v>337544</v>
       </c>
       <c r="H57" s="8">
         <v>393782</v>
       </c>
       <c r="I57" s="8">
         <v>502103</v>
       </c>
       <c r="J57" s="8">
         <v>610423</v>
       </c>
       <c r="K57" s="28">
         <v>718744</v>
       </c>
       <c r="L57" s="28">
         <v>810440</v>
       </c>
       <c r="M57" s="28">
         <v>902135</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="8">
         <v>30811</v>
       </c>
       <c r="C58" s="8">
         <v>78865</v>
       </c>
       <c r="D58" s="8">
         <v>126920</v>
       </c>
       <c r="E58" s="8">
         <v>174974</v>
       </c>
       <c r="F58" s="8">
         <v>255868</v>
       </c>
       <c r="G58" s="8">
         <v>336761</v>
       </c>
       <c r="H58" s="8">
         <v>417655</v>
       </c>
       <c r="I58" s="8">
         <v>459857</v>
       </c>
       <c r="J58" s="8">
         <v>502058</v>
       </c>
       <c r="K58" s="28">
         <v>544260</v>
       </c>
       <c r="L58" s="28">
         <v>597110</v>
       </c>
       <c r="M58" s="28">
         <v>649961</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B59" s="8">
         <v>25288</v>
       </c>
       <c r="C59" s="8">
         <v>94194</v>
       </c>
       <c r="D59" s="8">
         <v>163101</v>
       </c>
       <c r="E59" s="8">
         <v>232007</v>
       </c>
       <c r="F59" s="8">
         <v>277734</v>
       </c>
       <c r="G59" s="8">
         <v>323460</v>
       </c>
       <c r="H59" s="8">
         <v>369187</v>
       </c>
       <c r="I59" s="8">
         <v>415795</v>
       </c>
       <c r="J59" s="8">
         <v>462402</v>
       </c>
       <c r="K59" s="28">
         <v>509010</v>
       </c>
       <c r="L59" s="28">
         <v>564092</v>
       </c>
       <c r="M59" s="28">
         <v>619174</v>
       </c>
     </row>
-    <row r="60" spans="1:13">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B60" s="8">
         <v>1083</v>
       </c>
       <c r="C60" s="8">
         <v>2071</v>
       </c>
       <c r="D60" s="8">
         <v>3059</v>
       </c>
       <c r="E60" s="8">
         <v>4047</v>
       </c>
       <c r="F60" s="8">
         <v>5813</v>
       </c>
       <c r="G60" s="8">
         <v>7579</v>
       </c>
       <c r="H60" s="8">
         <v>9345</v>
       </c>
       <c r="I60" s="8">
         <v>10500</v>
       </c>
       <c r="J60" s="8">
         <v>11655</v>
       </c>
       <c r="K60" s="28">
         <v>12809</v>
       </c>
       <c r="L60" s="28">
         <v>13797</v>
       </c>
       <c r="M60" s="28">
         <v>14785</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B61" s="8">
         <v>26928</v>
       </c>
       <c r="C61" s="8">
         <v>62840</v>
       </c>
       <c r="D61" s="8">
         <v>98752</v>
       </c>
       <c r="E61" s="8">
         <v>134664</v>
       </c>
       <c r="F61" s="8">
         <v>164910</v>
       </c>
       <c r="G61" s="8">
         <v>195156</v>
       </c>
       <c r="H61" s="8">
         <v>225402</v>
       </c>
       <c r="I61" s="8">
         <v>276257</v>
       </c>
       <c r="J61" s="8">
         <v>327112</v>
       </c>
       <c r="K61" s="28">
         <v>377967</v>
       </c>
       <c r="L61" s="28">
         <v>419150</v>
       </c>
       <c r="M61" s="28">
         <v>460333</v>
       </c>
     </row>
-    <row r="62" spans="1:13">
+    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="8">
         <v>538650</v>
       </c>
       <c r="C62" s="8">
         <v>1388977</v>
       </c>
       <c r="D62" s="8">
         <v>2238987</v>
       </c>
       <c r="E62" s="8">
         <v>3128981</v>
       </c>
       <c r="F62" s="8">
         <v>3748484</v>
       </c>
       <c r="G62" s="8">
         <v>4366238</v>
       </c>
       <c r="H62" s="8">
         <v>4997405</v>
       </c>
       <c r="I62" s="8">
         <v>5952387</v>
       </c>
       <c r="J62" s="8">
         <v>6877368</v>
       </c>
       <c r="K62" s="28">
         <v>7684549</v>
       </c>
       <c r="L62" s="28">
         <v>8742761</v>
       </c>
       <c r="M62" s="28">
         <v>10101418</v>
       </c>
     </row>
-    <row r="63" spans="1:13">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B63" s="8">
         <v>117042</v>
       </c>
       <c r="C63" s="8">
         <v>229359</v>
       </c>
       <c r="D63" s="8">
         <v>341676</v>
       </c>
       <c r="E63" s="8">
         <v>453992</v>
       </c>
       <c r="F63" s="8">
         <v>550482</v>
       </c>
       <c r="G63" s="8">
         <v>646971</v>
       </c>
       <c r="H63" s="8">
         <v>743460</v>
       </c>
       <c r="I63" s="8">
         <v>806557</v>
       </c>
       <c r="J63" s="8">
         <v>869653</v>
       </c>
       <c r="K63" s="28">
         <v>932749</v>
       </c>
       <c r="L63" s="28">
         <v>975780</v>
       </c>
       <c r="M63" s="28">
         <v>1018810</v>
       </c>
     </row>
-    <row r="64" spans="1:13">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B64" s="8">
         <v>62384</v>
       </c>
       <c r="C64" s="8">
         <v>186901</v>
       </c>
       <c r="D64" s="8">
         <v>311418</v>
       </c>
       <c r="E64" s="8">
         <v>435935</v>
       </c>
       <c r="F64" s="8">
         <v>463501</v>
       </c>
       <c r="G64" s="8">
         <v>491067</v>
       </c>
       <c r="H64" s="8">
         <v>518632</v>
       </c>
       <c r="I64" s="8">
         <v>584574</v>
       </c>
       <c r="J64" s="8">
         <v>650515</v>
       </c>
       <c r="K64" s="28">
         <v>716456</v>
       </c>
       <c r="L64" s="28">
         <v>815450</v>
       </c>
       <c r="M64" s="28">
         <v>914443</v>
       </c>
     </row>
-    <row r="65" spans="1:13">
+    <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B65" s="8">
         <v>36496</v>
       </c>
       <c r="C65" s="8">
         <v>84676</v>
       </c>
       <c r="D65" s="8">
         <v>132856</v>
       </c>
       <c r="E65" s="8">
         <v>181035</v>
       </c>
       <c r="F65" s="8">
         <v>240075</v>
       </c>
       <c r="G65" s="8">
         <v>299115</v>
       </c>
       <c r="H65" s="8">
         <v>358155</v>
       </c>
       <c r="I65" s="8">
         <v>474677</v>
       </c>
       <c r="J65" s="8">
         <v>591199</v>
       </c>
       <c r="K65" s="28">
         <v>707720</v>
       </c>
       <c r="L65" s="28">
         <v>829926</v>
       </c>
       <c r="M65" s="28">
         <v>952132</v>
       </c>
     </row>
-    <row r="66" spans="1:13" s="2" customFormat="1">
+    <row r="66" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="8">
         <v>68441</v>
       </c>
       <c r="C66" s="8">
         <v>152865</v>
       </c>
       <c r="D66" s="8">
         <v>237290</v>
       </c>
       <c r="E66" s="8">
         <v>321715</v>
       </c>
       <c r="F66" s="8">
         <v>388171</v>
       </c>
       <c r="G66" s="8">
         <v>454627</v>
       </c>
       <c r="H66" s="8">
         <v>521084</v>
       </c>
       <c r="I66" s="8">
         <v>584485</v>
       </c>
       <c r="J66" s="8">
         <v>647886</v>
       </c>
       <c r="K66" s="28">
         <v>711287</v>
       </c>
       <c r="L66" s="28">
         <v>773941</v>
       </c>
       <c r="M66" s="28">
         <v>836595</v>
       </c>
     </row>
-    <row r="67" spans="1:13" s="2" customFormat="1">
+    <row r="67" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="8">
         <v>110213</v>
       </c>
       <c r="C67" s="8">
         <v>422123</v>
       </c>
       <c r="D67" s="8">
         <v>733717</v>
       </c>
       <c r="E67" s="8">
         <v>1085295</v>
       </c>
       <c r="F67" s="8">
         <v>1269466</v>
       </c>
       <c r="G67" s="8">
         <v>1451890</v>
       </c>
       <c r="H67" s="8">
         <v>1647726</v>
       </c>
       <c r="I67" s="8">
         <v>2060391</v>
       </c>
       <c r="J67" s="8">
         <v>2443055</v>
       </c>
       <c r="K67" s="28">
         <v>2707920</v>
       </c>
       <c r="L67" s="28">
         <v>3210653</v>
       </c>
       <c r="M67" s="28">
         <v>4013831</v>
       </c>
     </row>
-    <row r="68" spans="1:13">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="8">
         <v>48080</v>
       </c>
       <c r="C68" s="8">
         <v>114325</v>
       </c>
       <c r="D68" s="8">
         <v>180570</v>
       </c>
       <c r="E68" s="8">
         <v>246815</v>
       </c>
       <c r="F68" s="8">
         <v>331966</v>
       </c>
       <c r="G68" s="8">
         <v>417117</v>
       </c>
       <c r="H68" s="8">
         <v>502269</v>
       </c>
       <c r="I68" s="8">
         <v>585131</v>
       </c>
       <c r="J68" s="8">
         <v>667993</v>
       </c>
       <c r="K68" s="28">
         <v>750856</v>
       </c>
       <c r="L68" s="28">
         <v>884268</v>
       </c>
       <c r="M68" s="28">
         <v>1017680</v>
       </c>
     </row>
-    <row r="69" spans="1:13">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="8">
         <v>14995</v>
       </c>
       <c r="C69" s="8">
         <v>29990</v>
       </c>
       <c r="D69" s="8">
         <v>44985</v>
       </c>
       <c r="E69" s="8">
         <v>59980</v>
       </c>
       <c r="F69" s="8">
         <v>74975</v>
       </c>
       <c r="G69" s="8">
         <v>89970</v>
       </c>
       <c r="H69" s="8">
         <v>104965</v>
       </c>
       <c r="I69" s="8">
         <v>119960</v>
       </c>
       <c r="J69" s="8">
         <v>134955</v>
       </c>
       <c r="K69" s="28">
         <v>149950</v>
       </c>
       <c r="L69" s="28">
         <v>165490</v>
       </c>
       <c r="M69" s="28">
         <v>181031</v>
       </c>
     </row>
-    <row r="70" spans="1:13">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="8">
         <v>80999</v>
       </c>
       <c r="C70" s="8">
         <v>168737</v>
       </c>
       <c r="D70" s="8">
         <v>256476</v>
       </c>
       <c r="E70" s="8">
         <v>344214</v>
       </c>
       <c r="F70" s="8">
         <v>429847</v>
       </c>
       <c r="G70" s="8">
         <v>515481</v>
       </c>
       <c r="H70" s="8">
         <v>601114</v>
       </c>
       <c r="I70" s="8">
         <v>736613</v>
       </c>
       <c r="J70" s="8">
         <v>872112</v>
       </c>
       <c r="K70" s="28">
         <v>1007611</v>
       </c>
       <c r="L70" s="28">
         <v>1087254</v>
       </c>
       <c r="M70" s="28">
         <v>1166896</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="22.5">
+    <row r="71" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A71" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="8">
         <v>122526</v>
       </c>
       <c r="C71" s="8">
         <v>161276</v>
       </c>
       <c r="D71" s="8">
         <v>200027</v>
       </c>
       <c r="E71" s="8">
         <v>366278</v>
       </c>
       <c r="F71" s="8">
         <v>503861</v>
       </c>
       <c r="G71" s="8">
         <v>588944</v>
       </c>
       <c r="H71" s="8">
         <v>2121528</v>
       </c>
       <c r="I71" s="8">
         <v>2358323</v>
       </c>
       <c r="J71" s="8">
         <v>2538118</v>
       </c>
       <c r="K71" s="28">
         <v>2681314</v>
       </c>
       <c r="L71" s="28">
         <v>2768357</v>
       </c>
       <c r="M71" s="28">
         <v>2837401</v>
       </c>
     </row>
-    <row r="72" spans="1:13">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="8">
         <v>843</v>
       </c>
       <c r="C72" s="8">
         <v>1489</v>
       </c>
       <c r="D72" s="8">
         <v>2135</v>
       </c>
       <c r="E72" s="8">
         <v>2781</v>
       </c>
       <c r="F72" s="8">
         <v>3232</v>
       </c>
       <c r="G72" s="8">
         <v>3683</v>
       </c>
       <c r="H72" s="8">
         <v>4134</v>
       </c>
       <c r="I72" s="8">
         <v>5678</v>
       </c>
       <c r="J72" s="8">
         <v>7221</v>
       </c>
       <c r="K72" s="28">
         <v>8765</v>
       </c>
       <c r="L72" s="28">
         <v>9396</v>
       </c>
       <c r="M72" s="28">
         <v>10026</v>
       </c>
     </row>
-    <row r="73" spans="1:13">
+    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B73" s="8">
         <v>375</v>
       </c>
       <c r="C73" s="8">
         <v>750</v>
       </c>
       <c r="D73" s="8">
         <v>1125</v>
       </c>
       <c r="E73" s="8">
         <v>1500</v>
       </c>
       <c r="F73" s="8">
         <v>1875</v>
       </c>
       <c r="G73" s="8">
         <v>2250</v>
       </c>
       <c r="H73" s="8">
         <v>2625</v>
       </c>
       <c r="I73" s="8">
         <v>28101</v>
       </c>
       <c r="J73" s="8">
         <v>53576</v>
       </c>
       <c r="K73" s="28">
         <v>79052</v>
       </c>
       <c r="L73" s="28">
         <v>79427</v>
       </c>
       <c r="M73" s="28">
         <v>79802</v>
       </c>
     </row>
-    <row r="74" spans="1:13">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B74" s="8">
         <v>532</v>
       </c>
       <c r="C74" s="8">
         <v>1064</v>
       </c>
       <c r="D74" s="8">
         <v>1596</v>
       </c>
       <c r="E74" s="8">
         <v>2128</v>
       </c>
       <c r="F74" s="8">
         <v>2693</v>
       </c>
       <c r="G74" s="8">
         <v>3259</v>
       </c>
       <c r="H74" s="8">
         <v>3824</v>
       </c>
       <c r="I74" s="8">
         <v>4356</v>
       </c>
       <c r="J74" s="8">
         <v>4888</v>
       </c>
       <c r="K74" s="28">
         <v>5420</v>
       </c>
       <c r="L74" s="28">
         <v>5952</v>
       </c>
       <c r="M74" s="28">
         <v>6484</v>
       </c>
     </row>
-    <row r="75" spans="1:13">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B75" s="8">
         <v>691</v>
       </c>
       <c r="C75" s="8">
         <v>6187</v>
       </c>
       <c r="D75" s="8">
         <v>11683</v>
       </c>
       <c r="E75" s="8">
         <v>17180</v>
       </c>
       <c r="F75" s="8">
         <v>20208</v>
       </c>
       <c r="G75" s="8">
         <v>23236</v>
       </c>
       <c r="H75" s="8">
         <v>26264</v>
       </c>
       <c r="I75" s="8">
         <v>28581</v>
       </c>
       <c r="J75" s="8">
         <v>30899</v>
       </c>
       <c r="K75" s="28">
         <v>33217</v>
       </c>
       <c r="L75" s="28">
         <v>36315</v>
       </c>
       <c r="M75" s="28">
         <v>39413</v>
       </c>
     </row>
-    <row r="76" spans="1:13" s="2" customFormat="1">
+    <row r="76" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B76" s="8">
         <v>116093</v>
       </c>
       <c r="C76" s="8">
         <v>138769</v>
       </c>
       <c r="D76" s="8">
         <v>161445</v>
       </c>
       <c r="E76" s="8">
         <v>311621</v>
       </c>
       <c r="F76" s="8">
         <v>437026</v>
       </c>
       <c r="G76" s="8">
         <v>509930</v>
       </c>
       <c r="H76" s="8">
         <v>2030334</v>
       </c>
       <c r="I76" s="8">
         <v>2233834</v>
       </c>
       <c r="J76" s="8">
         <v>2380334</v>
       </c>
       <c r="K76" s="28">
         <v>2490234</v>
       </c>
       <c r="L76" s="28">
         <v>2566813</v>
       </c>
       <c r="M76" s="28">
         <v>2625392</v>
       </c>
     </row>
-    <row r="77" spans="1:13">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B77" s="8">
         <v>3992</v>
       </c>
       <c r="C77" s="8">
         <v>12725</v>
       </c>
       <c r="D77" s="8">
         <v>21458</v>
       </c>
       <c r="E77" s="8">
         <v>30191</v>
       </c>
       <c r="F77" s="8">
         <v>37950</v>
       </c>
       <c r="G77" s="8">
         <v>45710</v>
       </c>
       <c r="H77" s="8">
         <v>53470</v>
       </c>
       <c r="I77" s="8">
         <v>56896</v>
       </c>
       <c r="J77" s="8">
         <v>60322</v>
       </c>
       <c r="K77" s="28">
         <v>63749</v>
       </c>
       <c r="L77" s="28">
         <v>69508</v>
       </c>
       <c r="M77" s="28">
         <v>75268</v>
       </c>
     </row>
-    <row r="78" spans="1:13">
+    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="8">
         <v>292</v>
       </c>
       <c r="D78" s="8">
         <v>585</v>
       </c>
       <c r="E78" s="8">
         <v>877</v>
       </c>
       <c r="F78" s="8">
         <v>877</v>
       </c>
       <c r="G78" s="8">
         <v>877</v>
       </c>
       <c r="H78" s="8">
         <v>877</v>
       </c>
       <c r="I78" s="8">
         <v>877</v>
       </c>
       <c r="J78" s="8">
         <v>877</v>
       </c>
       <c r="K78" s="28">
         <v>877</v>
       </c>
       <c r="L78" s="28">
         <v>947</v>
       </c>
       <c r="M78" s="28">
         <v>1016</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="56.25">
+    <row r="79" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A79" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="8">
         <v>601753</v>
       </c>
       <c r="C79" s="8">
         <v>1371597</v>
       </c>
       <c r="D79" s="8">
         <v>2151912</v>
       </c>
       <c r="E79" s="8">
         <v>2874825</v>
       </c>
       <c r="F79" s="8">
         <v>3425822</v>
       </c>
       <c r="G79" s="8">
         <v>4136835</v>
       </c>
       <c r="H79" s="8">
         <v>4863936</v>
       </c>
       <c r="I79" s="8">
         <v>5704183</v>
       </c>
       <c r="J79" s="8">
         <v>6523864</v>
       </c>
       <c r="K79" s="28">
         <v>7406663</v>
       </c>
       <c r="L79" s="28">
         <v>8436743</v>
       </c>
       <c r="M79" s="28">
         <v>9266939</v>
       </c>
     </row>
-    <row r="80" spans="1:13">
+    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B80" s="8">
         <v>19823</v>
       </c>
       <c r="C80" s="8">
         <v>40641</v>
       </c>
       <c r="D80" s="8">
         <v>61458</v>
       </c>
       <c r="E80" s="8">
         <v>82276</v>
       </c>
       <c r="F80" s="8">
         <v>100866</v>
       </c>
       <c r="G80" s="8">
         <v>119455</v>
       </c>
       <c r="H80" s="8">
         <v>138045</v>
       </c>
       <c r="I80" s="8">
         <v>156198</v>
       </c>
       <c r="J80" s="8">
         <v>174351</v>
       </c>
       <c r="K80" s="28">
         <v>192504</v>
       </c>
       <c r="L80" s="28">
         <v>210657</v>
       </c>
       <c r="M80" s="28">
         <v>228810</v>
       </c>
     </row>
-    <row r="81" spans="1:13">
+    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="8">
         <v>136409</v>
       </c>
       <c r="C81" s="8">
         <v>219105</v>
       </c>
       <c r="D81" s="8">
         <v>301801</v>
       </c>
       <c r="E81" s="8">
         <v>384497</v>
       </c>
       <c r="F81" s="8">
         <v>514968</v>
       </c>
       <c r="G81" s="8">
         <v>645438</v>
       </c>
       <c r="H81" s="8">
         <v>775909</v>
       </c>
       <c r="I81" s="8">
         <v>786622</v>
       </c>
       <c r="J81" s="8">
         <v>797336</v>
       </c>
       <c r="K81" s="28">
         <v>808049</v>
       </c>
       <c r="L81" s="28">
         <v>819549</v>
       </c>
       <c r="M81" s="28">
         <v>831049</v>
       </c>
     </row>
-    <row r="82" spans="1:13">
+    <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="8">
         <v>688</v>
       </c>
       <c r="C82" s="8">
         <v>1376</v>
       </c>
       <c r="D82" s="8">
         <v>2064</v>
       </c>
       <c r="E82" s="8">
         <v>2752</v>
       </c>
       <c r="F82" s="8">
         <v>3440</v>
       </c>
       <c r="G82" s="8">
         <v>4128</v>
       </c>
       <c r="H82" s="8">
         <v>4816</v>
       </c>
       <c r="I82" s="8">
         <v>5504</v>
       </c>
       <c r="J82" s="8">
         <v>6192</v>
       </c>
       <c r="K82" s="28">
         <v>6880</v>
       </c>
       <c r="L82" s="28">
         <v>7568</v>
       </c>
       <c r="M82" s="28">
         <v>8256</v>
       </c>
     </row>
-    <row r="83" spans="1:13">
+    <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="8">
         <v>4900</v>
       </c>
       <c r="C83" s="8">
         <v>70744</v>
       </c>
       <c r="D83" s="8">
         <v>136588</v>
       </c>
       <c r="E83" s="8">
         <v>202432</v>
       </c>
       <c r="F83" s="8">
         <v>225150</v>
       </c>
       <c r="G83" s="8">
         <v>247868</v>
       </c>
       <c r="H83" s="8">
         <v>270586</v>
       </c>
       <c r="I83" s="8">
         <v>275486</v>
       </c>
       <c r="J83" s="8">
         <v>280386</v>
       </c>
       <c r="K83" s="28">
         <v>285286</v>
       </c>
       <c r="L83" s="28">
         <v>298654</v>
       </c>
       <c r="M83" s="28">
         <v>312022</v>
       </c>
     </row>
-    <row r="84" spans="1:13">
+    <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B84" s="8">
         <v>337778</v>
       </c>
       <c r="C84" s="8">
         <v>760219</v>
       </c>
       <c r="D84" s="8">
         <v>1193131</v>
       </c>
       <c r="E84" s="8">
         <v>1568639</v>
       </c>
       <c r="F84" s="8">
         <v>1854333</v>
       </c>
       <c r="G84" s="8">
         <v>2300042</v>
       </c>
       <c r="H84" s="8">
         <v>2761839</v>
       </c>
       <c r="I84" s="8">
         <v>3423230</v>
       </c>
       <c r="J84" s="8">
         <v>4064055</v>
       </c>
       <c r="K84" s="28">
         <v>4767997</v>
       </c>
       <c r="L84" s="28">
         <v>5519962</v>
       </c>
       <c r="M84" s="28">
         <v>6072043</v>
       </c>
     </row>
-    <row r="85" spans="1:13" s="2" customFormat="1">
+    <row r="85" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="8">
         <v>2643</v>
       </c>
       <c r="C85" s="8">
         <v>6253</v>
       </c>
       <c r="D85" s="8">
         <v>9862</v>
       </c>
       <c r="E85" s="8">
         <v>13472</v>
       </c>
       <c r="F85" s="8">
         <v>16662</v>
       </c>
       <c r="G85" s="8">
         <v>19853</v>
       </c>
       <c r="H85" s="8">
         <v>23043</v>
       </c>
       <c r="I85" s="8">
         <v>25684</v>
       </c>
       <c r="J85" s="8">
         <v>28324</v>
       </c>
       <c r="K85" s="28">
         <v>30965</v>
       </c>
       <c r="L85" s="28">
         <v>34264</v>
       </c>
       <c r="M85" s="28">
         <v>37563</v>
       </c>
     </row>
-    <row r="86" spans="1:13">
+    <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="8">
         <v>28745</v>
       </c>
       <c r="C86" s="8">
         <v>55765</v>
       </c>
       <c r="D86" s="8">
         <v>82786</v>
       </c>
       <c r="E86" s="8">
         <v>109806</v>
       </c>
       <c r="F86" s="8">
         <v>134357</v>
       </c>
       <c r="G86" s="8">
         <v>158908</v>
       </c>
       <c r="H86" s="8">
         <v>183459</v>
       </c>
       <c r="I86" s="8">
         <v>208010</v>
       </c>
       <c r="J86" s="8">
         <v>232561</v>
       </c>
       <c r="K86" s="28">
         <v>257112</v>
       </c>
       <c r="L86" s="28">
         <v>281663</v>
       </c>
       <c r="M86" s="28">
         <v>306214</v>
       </c>
     </row>
-    <row r="87" spans="1:13">
+    <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="8">
         <v>70766</v>
       </c>
       <c r="C87" s="8">
         <v>217494</v>
       </c>
       <c r="D87" s="8">
         <v>364222</v>
       </c>
       <c r="E87" s="8">
         <v>510950</v>
       </c>
       <c r="F87" s="8">
         <v>576046</v>
       </c>
       <c r="G87" s="8">
         <v>641142</v>
       </c>
       <c r="H87" s="8">
         <v>706238</v>
       </c>
       <c r="I87" s="8">
         <v>823449</v>
       </c>
       <c r="J87" s="8">
         <v>940659</v>
       </c>
       <c r="K87" s="28">
         <v>1057869</v>
       </c>
       <c r="L87" s="28">
         <v>1264426</v>
       </c>
       <c r="M87" s="28">
         <v>1470982</v>
       </c>
     </row>
-    <row r="88" spans="1:13" ht="22.5">
+    <row r="88" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="8">
         <v>3939625</v>
       </c>
       <c r="C88" s="8">
         <v>8175322</v>
       </c>
       <c r="D88" s="8">
         <v>13030706</v>
       </c>
       <c r="E88" s="8">
         <v>17189238</v>
       </c>
       <c r="F88" s="8">
         <v>21335947</v>
       </c>
       <c r="G88" s="8">
         <v>25527882</v>
       </c>
       <c r="H88" s="8">
         <v>29607019</v>
       </c>
       <c r="I88" s="8">
         <v>34203984</v>
       </c>
       <c r="J88" s="8">
         <v>38961720</v>
       </c>
       <c r="K88" s="28">
         <v>43871496</v>
       </c>
       <c r="L88" s="28">
         <v>48633168</v>
       </c>
       <c r="M88" s="28">
         <v>53214042</v>
       </c>
     </row>
-    <row r="89" spans="1:13">
+    <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B89" s="8">
         <v>373002</v>
       </c>
       <c r="C89" s="8">
         <v>751133</v>
       </c>
       <c r="D89" s="8">
         <v>1129264</v>
       </c>
       <c r="E89" s="8">
         <v>1507394</v>
       </c>
       <c r="F89" s="8">
         <v>1813669</v>
       </c>
       <c r="G89" s="8">
         <v>2119943</v>
       </c>
       <c r="H89" s="8">
         <v>2426217</v>
       </c>
       <c r="I89" s="8">
         <v>2830439</v>
       </c>
       <c r="J89" s="8">
         <v>3234660</v>
       </c>
       <c r="K89" s="28">
         <v>3638881</v>
       </c>
       <c r="L89" s="28">
         <v>3942562</v>
       </c>
       <c r="M89" s="28">
         <v>4246243</v>
       </c>
     </row>
-    <row r="90" spans="1:13">
+    <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B90" s="8">
         <v>153006</v>
       </c>
       <c r="C90" s="8">
         <v>311932</v>
       </c>
       <c r="D90" s="8">
         <v>470859</v>
       </c>
       <c r="E90" s="8">
         <v>629785</v>
       </c>
       <c r="F90" s="8">
         <v>827289</v>
       </c>
       <c r="G90" s="8">
         <v>1024792</v>
       </c>
       <c r="H90" s="8">
         <v>1222296</v>
       </c>
       <c r="I90" s="8">
         <v>1522722</v>
       </c>
       <c r="J90" s="8">
         <v>1823149</v>
       </c>
       <c r="K90" s="28">
         <v>2123575</v>
       </c>
       <c r="L90" s="28">
         <v>2362485</v>
       </c>
       <c r="M90" s="28">
         <v>2601395</v>
       </c>
     </row>
-    <row r="91" spans="1:13">
+    <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B91" s="8">
         <v>259752</v>
       </c>
       <c r="C91" s="8">
         <v>550818</v>
       </c>
       <c r="D91" s="8">
         <v>1509403</v>
       </c>
       <c r="E91" s="8">
         <v>1882765</v>
       </c>
       <c r="F91" s="8">
         <v>2177857</v>
       </c>
       <c r="G91" s="8">
         <v>2543687</v>
       </c>
       <c r="H91" s="8">
         <v>2826892</v>
       </c>
       <c r="I91" s="8">
         <v>3241472</v>
       </c>
       <c r="J91" s="8">
         <v>3649558</v>
       </c>
       <c r="K91" s="28">
         <v>4079897</v>
       </c>
       <c r="L91" s="28">
         <v>4539800</v>
       </c>
       <c r="M91" s="28">
         <v>4940302</v>
       </c>
     </row>
-    <row r="92" spans="1:13" s="2" customFormat="1">
+    <row r="92" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B92" s="8">
         <v>50310</v>
       </c>
       <c r="C92" s="8">
         <v>123741</v>
       </c>
       <c r="D92" s="8">
         <v>197171</v>
       </c>
       <c r="E92" s="8">
         <v>270601</v>
       </c>
       <c r="F92" s="8">
         <v>325353</v>
       </c>
       <c r="G92" s="8">
         <v>380104</v>
       </c>
       <c r="H92" s="8">
         <v>434855</v>
       </c>
       <c r="I92" s="8">
         <v>493160</v>
       </c>
       <c r="J92" s="8">
         <v>551465</v>
       </c>
       <c r="K92" s="28">
         <v>609770</v>
       </c>
       <c r="L92" s="28">
         <v>673252</v>
       </c>
       <c r="M92" s="28">
         <v>736734</v>
       </c>
     </row>
-    <row r="93" spans="1:13" s="2" customFormat="1">
+    <row r="93" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="8">
         <v>2220793</v>
       </c>
       <c r="C93" s="8">
         <v>4652169</v>
       </c>
       <c r="D93" s="8">
         <v>6906190</v>
       </c>
       <c r="E93" s="8">
         <v>9110113</v>
       </c>
       <c r="F93" s="8">
         <v>11367484</v>
       </c>
       <c r="G93" s="8">
         <v>13678946</v>
       </c>
       <c r="H93" s="8">
         <v>16028455</v>
       </c>
       <c r="I93" s="8">
         <v>18368042</v>
       </c>
       <c r="J93" s="8">
         <v>20892582</v>
       </c>
       <c r="K93" s="28">
         <v>23574960</v>
       </c>
       <c r="L93" s="28">
         <v>26144822</v>
       </c>
       <c r="M93" s="28">
         <v>28572285</v>
       </c>
     </row>
-    <row r="94" spans="1:13">
+    <row r="94" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B94" s="8">
         <v>143447</v>
       </c>
       <c r="C94" s="8">
         <v>265480</v>
       </c>
       <c r="D94" s="8">
         <v>386772</v>
       </c>
       <c r="E94" s="8">
         <v>520365</v>
       </c>
       <c r="F94" s="8">
         <v>624707</v>
       </c>
       <c r="G94" s="8">
         <v>737021</v>
       </c>
       <c r="H94" s="8">
         <v>825620</v>
       </c>
       <c r="I94" s="8">
         <v>959029</v>
       </c>
       <c r="J94" s="8">
         <v>1080387</v>
       </c>
       <c r="K94" s="28">
         <v>1142854</v>
       </c>
       <c r="L94" s="28">
         <v>1209983</v>
       </c>
       <c r="M94" s="28">
         <v>1277113</v>
       </c>
     </row>
-    <row r="95" spans="1:13">
+    <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B95" s="8">
         <v>117872</v>
       </c>
       <c r="C95" s="8">
         <v>258868</v>
       </c>
       <c r="D95" s="8">
         <v>399864</v>
       </c>
       <c r="E95" s="8">
         <v>540860</v>
       </c>
       <c r="F95" s="8">
         <v>656898</v>
       </c>
       <c r="G95" s="8">
         <v>772935</v>
       </c>
       <c r="H95" s="8">
         <v>888972</v>
       </c>
       <c r="I95" s="8">
         <v>995099</v>
       </c>
       <c r="J95" s="8">
         <v>1101225</v>
       </c>
       <c r="K95" s="28">
         <v>1207351</v>
       </c>
       <c r="L95" s="28">
         <v>1306155</v>
       </c>
       <c r="M95" s="28">
         <v>1404959</v>
       </c>
     </row>
-    <row r="96" spans="1:13">
+    <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B96" s="8">
         <v>621442</v>
       </c>
       <c r="C96" s="8">
         <v>1261180</v>
       </c>
       <c r="D96" s="8">
         <v>2031184</v>
       </c>
       <c r="E96" s="8">
         <v>2727354</v>
       </c>
       <c r="F96" s="8">
         <v>3542692</v>
       </c>
       <c r="G96" s="8">
         <v>4270453</v>
       </c>
       <c r="H96" s="8">
         <v>4953711</v>
       </c>
       <c r="I96" s="8">
         <v>5794021</v>
       </c>
       <c r="J96" s="8">
         <v>6628693</v>
       </c>
       <c r="K96" s="28">
         <v>7494207</v>
       </c>
       <c r="L96" s="28">
         <v>8454108</v>
       </c>
       <c r="M96" s="28">
         <v>9435012</v>
       </c>
     </row>
-    <row r="97" spans="1:13" ht="33.75">
+    <row r="97" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="8">
         <v>3144620</v>
       </c>
       <c r="C97" s="8">
         <v>7917732</v>
       </c>
       <c r="D97" s="8">
         <v>15252409</v>
       </c>
       <c r="E97" s="8">
         <v>20698576</v>
       </c>
       <c r="F97" s="8">
         <v>24998846</v>
       </c>
       <c r="G97" s="7">
         <v>28915227</v>
       </c>
       <c r="H97" s="8">
         <v>34143758</v>
       </c>
       <c r="I97" s="8">
         <v>40978266</v>
       </c>
       <c r="J97" s="8">
         <v>44586358</v>
       </c>
       <c r="K97" s="28">
         <v>50916887</v>
       </c>
       <c r="L97" s="28">
         <v>55504840</v>
       </c>
       <c r="M97" s="28">
         <v>59712433</v>
       </c>
     </row>
-    <row r="98" spans="1:13">
+    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="8">
         <v>473521</v>
       </c>
       <c r="C98" s="8">
         <v>1171820</v>
       </c>
       <c r="D98" s="8">
         <v>1912473</v>
       </c>
       <c r="E98" s="8">
         <v>2651989</v>
       </c>
       <c r="F98" s="8">
         <v>3083196</v>
       </c>
       <c r="G98" s="7">
         <v>3501115</v>
       </c>
       <c r="H98" s="8">
         <v>3968371</v>
       </c>
       <c r="I98" s="8">
         <v>4403055</v>
       </c>
       <c r="J98" s="8">
         <v>4908537</v>
       </c>
       <c r="K98" s="28">
         <v>5362843</v>
       </c>
       <c r="L98" s="28">
         <v>5944100</v>
       </c>
       <c r="M98" s="28">
         <v>6623329</v>
       </c>
     </row>
-    <row r="99" spans="1:13">
+    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B99" s="8">
         <v>221122</v>
       </c>
       <c r="C99" s="8">
         <v>613342</v>
       </c>
       <c r="D99" s="8">
         <v>1036006</v>
       </c>
       <c r="E99" s="8">
         <v>1451023</v>
       </c>
       <c r="F99" s="8">
         <v>1848692</v>
       </c>
       <c r="G99" s="7">
         <v>2208244</v>
       </c>
       <c r="H99" s="8">
         <v>2621114</v>
       </c>
       <c r="I99" s="8">
         <v>3193778</v>
       </c>
       <c r="J99" s="8">
         <v>3588857</v>
       </c>
       <c r="K99" s="28">
         <v>4113734</v>
       </c>
       <c r="L99" s="28">
         <v>4427135</v>
       </c>
       <c r="M99" s="28">
         <v>4993473</v>
       </c>
     </row>
-    <row r="100" spans="1:13">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B100" s="8">
         <v>1679709</v>
       </c>
       <c r="C100" s="8">
         <v>4136462</v>
       </c>
       <c r="D100" s="8">
         <v>9069928</v>
       </c>
       <c r="E100" s="8">
         <v>12088141</v>
       </c>
       <c r="F100" s="8">
         <v>13830331</v>
       </c>
       <c r="G100" s="7">
         <v>15192045</v>
       </c>
       <c r="H100" s="8">
         <v>16606230</v>
       </c>
       <c r="I100" s="8">
         <v>17911280</v>
       </c>
       <c r="J100" s="8">
         <v>18801787</v>
       </c>
       <c r="K100" s="28">
         <v>22042316</v>
       </c>
       <c r="L100" s="28">
         <v>23856451</v>
       </c>
       <c r="M100" s="28">
         <v>24631790</v>
       </c>
     </row>
-    <row r="101" spans="1:13">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B101" s="8">
         <v>182488</v>
       </c>
       <c r="C101" s="8">
         <v>460398</v>
       </c>
       <c r="D101" s="8">
         <v>738308</v>
       </c>
       <c r="E101" s="8">
         <v>1016218</v>
       </c>
       <c r="F101" s="8">
         <v>1186942</v>
       </c>
       <c r="G101" s="7">
         <v>1357665</v>
       </c>
       <c r="H101" s="8">
         <v>1528388</v>
       </c>
       <c r="I101" s="8">
         <v>1756145</v>
       </c>
       <c r="J101" s="8">
         <v>1983901</v>
       </c>
       <c r="K101" s="28">
         <v>2211657</v>
       </c>
       <c r="L101" s="28">
         <v>2504239</v>
       </c>
       <c r="M101" s="28">
         <v>2796820</v>
       </c>
     </row>
-    <row r="102" spans="1:13" s="2" customFormat="1">
+    <row r="102" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B102" s="8">
         <v>339096</v>
       </c>
       <c r="C102" s="8">
         <v>895372</v>
       </c>
       <c r="D102" s="8">
         <v>1409628</v>
       </c>
       <c r="E102" s="8">
         <v>1895776</v>
       </c>
       <c r="F102" s="8">
         <v>3003828</v>
       </c>
       <c r="G102" s="7">
         <v>4069460</v>
       </c>
       <c r="H102" s="8">
         <v>5316463</v>
       </c>
       <c r="I102" s="8">
         <v>6198295</v>
       </c>
       <c r="J102" s="8">
         <v>7110625</v>
       </c>
       <c r="K102" s="28">
         <v>7983580</v>
       </c>
       <c r="L102" s="28">
         <v>8807018</v>
       </c>
       <c r="M102" s="28">
         <v>9695295</v>
       </c>
     </row>
-    <row r="103" spans="1:13" s="2" customFormat="1">
+    <row r="103" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="8">
         <v>188438</v>
       </c>
       <c r="C103" s="8">
         <v>464512</v>
       </c>
       <c r="D103" s="8">
         <v>794662</v>
       </c>
       <c r="E103" s="8">
         <v>1188447</v>
       </c>
       <c r="F103" s="8">
         <v>1536691</v>
       </c>
       <c r="G103" s="7">
         <v>1975347</v>
       </c>
       <c r="H103" s="8">
         <v>3389657</v>
       </c>
       <c r="I103" s="8">
         <v>6702357</v>
       </c>
       <c r="J103" s="8">
         <v>7279473</v>
       </c>
       <c r="K103" s="28">
         <v>8189757</v>
       </c>
       <c r="L103" s="28">
         <v>8795658</v>
       </c>
       <c r="M103" s="28">
         <v>9644250</v>
       </c>
     </row>
-    <row r="104" spans="1:13">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B104" s="8">
         <v>13732</v>
       </c>
       <c r="C104" s="8">
         <v>35751</v>
       </c>
       <c r="D104" s="8">
         <v>57769</v>
       </c>
       <c r="E104" s="8">
         <v>79788</v>
       </c>
       <c r="F104" s="8">
         <v>97459</v>
       </c>
       <c r="G104" s="7">
         <v>115130</v>
       </c>
       <c r="H104" s="8">
         <v>132801</v>
       </c>
       <c r="I104" s="8">
         <v>146771</v>
       </c>
       <c r="J104" s="8">
         <v>160740</v>
       </c>
       <c r="K104" s="28">
         <v>174710</v>
       </c>
       <c r="L104" s="28">
         <v>192001</v>
       </c>
       <c r="M104" s="28">
         <v>209293</v>
       </c>
     </row>
-    <row r="105" spans="1:13">
+    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B105" s="8">
         <v>46514</v>
       </c>
       <c r="C105" s="8">
         <v>140074</v>
       </c>
       <c r="D105" s="8">
         <v>233634</v>
       </c>
       <c r="E105" s="8">
         <v>327194</v>
       </c>
       <c r="F105" s="8">
         <v>411708</v>
       </c>
       <c r="G105" s="7">
         <v>496221</v>
       </c>
       <c r="H105" s="8">
         <v>580734</v>
       </c>
       <c r="I105" s="8">
         <v>666586</v>
       </c>
       <c r="J105" s="8">
         <v>752438</v>
       </c>
       <c r="K105" s="28">
         <v>838290</v>
       </c>
       <c r="L105" s="28">
         <v>978237</v>
       </c>
       <c r="M105" s="28">
         <v>1118184</v>
       </c>
     </row>
-    <row r="106" spans="1:13" ht="22.5">
+    <row r="106" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A106" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D106" s="8">
         <v>52582</v>
       </c>
       <c r="E106" s="8">
         <v>311061</v>
       </c>
       <c r="F106" s="8">
         <v>471616</v>
       </c>
       <c r="G106" s="8">
         <v>605787</v>
       </c>
       <c r="H106" s="8">
         <v>742594</v>
       </c>
       <c r="I106" s="8">
         <v>760425</v>
       </c>
       <c r="J106" s="8">
         <v>760425</v>
       </c>
       <c r="K106" s="28">
         <v>1095808</v>
       </c>
       <c r="L106" s="28">
         <v>1095808</v>
       </c>
       <c r="M106" s="28">
         <v>1107819</v>
       </c>
     </row>
-    <row r="107" spans="1:13">
+    <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D107" s="8">
         <v>52582</v>
       </c>
       <c r="E107" s="8">
         <v>311061</v>
       </c>
       <c r="F107" s="8">
         <v>471616</v>
       </c>
       <c r="G107" s="8">
         <v>605787</v>
       </c>
       <c r="H107" s="8">
         <v>742594</v>
       </c>
       <c r="I107" s="8">
         <v>760425</v>
       </c>
       <c r="J107" s="8">
         <v>760425</v>
       </c>
       <c r="K107" s="28">
         <v>1095808</v>
       </c>
       <c r="L107" s="28">
         <v>1095808</v>
       </c>
       <c r="M107" s="28">
         <v>1107819</v>
       </c>
     </row>
-    <row r="108" spans="1:13" ht="22.5">
+    <row r="108" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A108" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="8">
         <v>1217864</v>
       </c>
       <c r="C108" s="8">
         <v>3456836</v>
       </c>
       <c r="D108" s="8">
         <v>5854102</v>
       </c>
       <c r="E108" s="8">
         <v>8946880</v>
       </c>
       <c r="F108" s="8">
         <v>11594042</v>
       </c>
       <c r="G108" s="8">
         <v>15035732</v>
       </c>
       <c r="H108" s="8">
         <v>18399031</v>
       </c>
       <c r="I108" s="8">
         <v>22630694</v>
       </c>
       <c r="J108" s="8">
         <v>26754021</v>
       </c>
       <c r="K108" s="28">
         <v>30561440</v>
       </c>
       <c r="L108" s="28">
         <v>33233647</v>
       </c>
       <c r="M108" s="28">
         <v>35897296</v>
       </c>
     </row>
-    <row r="109" spans="1:13">
+    <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B109" s="8">
         <v>19471</v>
       </c>
       <c r="C109" s="8">
         <v>94680</v>
       </c>
       <c r="D109" s="8">
         <v>169889</v>
       </c>
       <c r="E109" s="8">
         <v>245098</v>
       </c>
       <c r="F109" s="8">
         <v>275279</v>
       </c>
       <c r="G109" s="8">
         <v>305460</v>
       </c>
       <c r="H109" s="8">
         <v>335641</v>
       </c>
       <c r="I109" s="8">
         <v>383496</v>
       </c>
       <c r="J109" s="8">
         <v>431352</v>
       </c>
       <c r="K109" s="28">
         <v>479207</v>
       </c>
       <c r="L109" s="28">
         <v>514914</v>
       </c>
       <c r="M109" s="28">
         <v>550621</v>
       </c>
     </row>
-    <row r="110" spans="1:13">
+    <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B110" s="8">
         <v>86219</v>
       </c>
       <c r="C110" s="8">
         <v>426889</v>
       </c>
       <c r="D110" s="8">
         <v>782160</v>
       </c>
       <c r="E110" s="8">
         <v>1243715</v>
       </c>
       <c r="F110" s="8">
         <v>1748401</v>
       </c>
       <c r="G110" s="8">
         <v>2218031</v>
       </c>
       <c r="H110" s="8">
         <v>2826167</v>
       </c>
       <c r="I110" s="8">
         <v>3473521</v>
       </c>
       <c r="J110" s="8">
         <v>4173694</v>
       </c>
       <c r="K110" s="28">
         <v>4673073</v>
       </c>
       <c r="L110" s="28">
         <v>5111544</v>
       </c>
       <c r="M110" s="28">
         <v>5592717</v>
       </c>
     </row>
-    <row r="111" spans="1:13">
+    <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B111" s="8">
         <v>55928</v>
       </c>
       <c r="C111" s="8">
         <v>332105</v>
       </c>
       <c r="D111" s="8">
         <v>568627</v>
       </c>
       <c r="E111" s="8">
         <v>771107</v>
       </c>
       <c r="F111" s="8">
         <v>1052527</v>
       </c>
       <c r="G111" s="8">
         <v>1324969</v>
       </c>
       <c r="H111" s="8">
         <v>1608512</v>
       </c>
       <c r="I111" s="8">
         <v>1854740</v>
       </c>
       <c r="J111" s="8">
         <v>2068311</v>
       </c>
       <c r="K111" s="28">
         <v>2289678</v>
       </c>
       <c r="L111" s="28">
         <v>2447671</v>
       </c>
       <c r="M111" s="28">
         <v>2598166</v>
       </c>
     </row>
-    <row r="112" spans="1:13">
+    <row r="112" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A112" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B112" s="8">
         <v>21554</v>
       </c>
       <c r="C112" s="8">
         <v>30905</v>
       </c>
       <c r="D112" s="8">
         <v>40256</v>
       </c>
       <c r="E112" s="8">
         <v>49607</v>
       </c>
       <c r="F112" s="8">
         <v>62373</v>
       </c>
       <c r="G112" s="8">
         <v>75138</v>
       </c>
       <c r="H112" s="8">
         <v>87904</v>
       </c>
       <c r="I112" s="8">
         <v>107256</v>
       </c>
       <c r="J112" s="8">
         <v>126609</v>
       </c>
       <c r="K112" s="28">
         <v>145961</v>
       </c>
       <c r="L112" s="28">
         <v>183410</v>
       </c>
       <c r="M112" s="28">
         <v>220858</v>
       </c>
     </row>
-    <row r="113" spans="1:13">
+    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B113" s="8">
         <v>366995</v>
       </c>
       <c r="C113" s="8">
         <v>913958</v>
       </c>
       <c r="D113" s="8">
         <v>1465592</v>
       </c>
       <c r="E113" s="8">
         <v>2184748</v>
       </c>
       <c r="F113" s="8">
         <v>2788481</v>
       </c>
       <c r="G113" s="8">
         <v>3393826</v>
       </c>
       <c r="H113" s="8">
         <v>4030615</v>
       </c>
       <c r="I113" s="8">
         <v>5437743</v>
       </c>
       <c r="J113" s="8">
         <v>6870841</v>
       </c>
       <c r="K113" s="28">
         <v>8298644</v>
       </c>
       <c r="L113" s="28">
         <v>8962927</v>
       </c>
       <c r="M113" s="28">
         <v>9650283</v>
       </c>
     </row>
-    <row r="114" spans="1:13">
+    <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="8">
         <v>64878</v>
       </c>
       <c r="C114" s="8">
         <v>256690</v>
       </c>
       <c r="D114" s="8">
         <v>448502</v>
       </c>
       <c r="E114" s="8">
         <v>640313</v>
       </c>
       <c r="F114" s="8">
         <v>681310</v>
       </c>
       <c r="G114" s="8">
         <v>722307</v>
       </c>
       <c r="H114" s="8">
         <v>763303</v>
       </c>
       <c r="I114" s="8">
         <v>846955</v>
       </c>
       <c r="J114" s="8">
         <v>930607</v>
       </c>
       <c r="K114" s="28">
         <v>1014259</v>
       </c>
       <c r="L114" s="28">
         <v>1085907</v>
       </c>
       <c r="M114" s="28">
         <v>1157555</v>
       </c>
     </row>
-    <row r="115" spans="1:13">
+    <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B115" s="8">
         <v>11053</v>
       </c>
       <c r="C115" s="8">
         <v>24942</v>
       </c>
       <c r="D115" s="8">
         <v>38830</v>
       </c>
       <c r="E115" s="8">
         <v>52718</v>
       </c>
       <c r="F115" s="8">
         <v>70086</v>
       </c>
       <c r="G115" s="8">
         <v>87454</v>
       </c>
       <c r="H115" s="8">
         <v>104822</v>
       </c>
       <c r="I115" s="8">
         <v>158562</v>
       </c>
       <c r="J115" s="8">
         <v>212301</v>
       </c>
       <c r="K115" s="28">
         <v>266040</v>
       </c>
       <c r="L115" s="28">
         <v>290569</v>
       </c>
       <c r="M115" s="28">
         <v>315097</v>
       </c>
     </row>
-    <row r="116" spans="1:13">
+    <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B116" s="8">
         <v>591766</v>
       </c>
       <c r="C116" s="8">
         <v>1376668</v>
       </c>
       <c r="D116" s="8">
         <v>2340246</v>
       </c>
       <c r="E116" s="8">
         <v>3759574</v>
       </c>
       <c r="F116" s="8">
         <v>4915584</v>
       </c>
       <c r="G116" s="8">
         <v>6908546</v>
       </c>
       <c r="H116" s="8">
         <v>8642067</v>
       </c>
       <c r="I116" s="8">
         <v>10368420</v>
       </c>
       <c r="J116" s="8">
         <v>11940305</v>
       </c>
       <c r="K116" s="28">
         <v>13394578</v>
       </c>
       <c r="L116" s="28">
         <v>14636705</v>
       </c>
       <c r="M116" s="28">
         <v>15811998</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="45">
+    <row r="117" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A117" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B117" s="8">
         <v>2299846</v>
       </c>
       <c r="C117" s="8">
         <v>4191957</v>
       </c>
       <c r="D117" s="8">
         <v>6883678</v>
       </c>
       <c r="E117" s="8">
         <v>8563254</v>
       </c>
       <c r="F117" s="8">
         <v>11169777</v>
       </c>
       <c r="G117" s="8">
         <v>13316783</v>
       </c>
       <c r="H117" s="8">
         <v>14759790</v>
       </c>
       <c r="I117" s="8">
         <v>16057448</v>
       </c>
       <c r="J117" s="8">
         <v>19338340</v>
       </c>
       <c r="K117" s="28">
         <v>22122646</v>
       </c>
       <c r="L117" s="28">
         <v>24675360</v>
       </c>
       <c r="M117" s="28">
         <v>27525120</v>
       </c>
     </row>
-    <row r="118" spans="1:13">
+    <row r="118" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A118" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B118" s="8">
         <v>1497881</v>
       </c>
       <c r="C118" s="8">
         <v>2804888</v>
       </c>
       <c r="D118" s="8">
         <v>4141709</v>
       </c>
       <c r="E118" s="8">
         <v>4803257</v>
       </c>
       <c r="F118" s="8">
         <v>6445547</v>
       </c>
       <c r="G118" s="8">
         <v>7547616</v>
       </c>
       <c r="H118" s="8">
         <v>7878134</v>
       </c>
       <c r="I118" s="8">
         <v>8201507</v>
       </c>
       <c r="J118" s="8">
         <v>10598081</v>
       </c>
       <c r="K118" s="28">
         <v>12547231</v>
       </c>
       <c r="L118" s="28">
         <v>14192537</v>
       </c>
       <c r="M118" s="28">
         <v>16050384</v>
       </c>
     </row>
-    <row r="119" spans="1:13">
+    <row r="119" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A119" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="8">
         <v>2752</v>
       </c>
       <c r="C119" s="8">
         <v>3720</v>
       </c>
       <c r="D119" s="8">
         <v>4687</v>
       </c>
       <c r="E119" s="8">
         <v>5655</v>
       </c>
       <c r="F119" s="8">
         <v>6494</v>
       </c>
       <c r="G119" s="8">
         <v>7334</v>
       </c>
       <c r="H119" s="8">
         <v>8173</v>
       </c>
       <c r="I119" s="8">
         <v>9435</v>
       </c>
       <c r="J119" s="8">
         <v>10697</v>
       </c>
       <c r="K119" s="28">
         <v>11959</v>
       </c>
       <c r="L119" s="28">
         <v>18047</v>
       </c>
       <c r="M119" s="28">
         <v>24134</v>
       </c>
     </row>
-    <row r="120" spans="1:13">
+    <row r="120" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A120" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="8">
         <v>8237</v>
       </c>
       <c r="C120" s="8">
         <v>23449</v>
       </c>
       <c r="D120" s="8">
         <v>38661</v>
       </c>
       <c r="E120" s="8">
         <v>53873</v>
       </c>
       <c r="F120" s="8">
         <v>73092</v>
       </c>
       <c r="G120" s="8">
         <v>92310</v>
       </c>
       <c r="H120" s="8">
         <v>111529</v>
       </c>
       <c r="I120" s="8">
         <v>121551</v>
       </c>
       <c r="J120" s="8">
         <v>131573</v>
       </c>
       <c r="K120" s="28">
         <v>141595</v>
       </c>
       <c r="L120" s="28">
         <v>151680</v>
       </c>
       <c r="M120" s="28">
         <v>161764</v>
       </c>
     </row>
-    <row r="121" spans="1:13">
+    <row r="121" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="8">
         <v>427263</v>
       </c>
       <c r="C121" s="8">
         <v>522268</v>
       </c>
       <c r="D121" s="8">
         <v>1387069</v>
       </c>
       <c r="E121" s="8">
         <v>1914999</v>
       </c>
       <c r="F121" s="8">
         <v>2462283</v>
       </c>
       <c r="G121" s="8">
         <v>3090272</v>
       </c>
       <c r="H121" s="8">
         <v>3785814</v>
       </c>
       <c r="I121" s="8">
         <v>4383999</v>
       </c>
       <c r="J121" s="8">
         <v>4892219</v>
       </c>
       <c r="K121" s="28">
         <v>5351276</v>
       </c>
       <c r="L121" s="28">
         <v>5836608</v>
       </c>
       <c r="M121" s="28">
         <v>6406445</v>
       </c>
     </row>
-    <row r="122" spans="1:13">
+    <row r="122" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A122" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="8">
         <v>95748</v>
       </c>
       <c r="C122" s="8">
         <v>266886</v>
       </c>
       <c r="D122" s="8">
         <v>438023</v>
       </c>
       <c r="E122" s="8">
         <v>609160</v>
       </c>
       <c r="F122" s="8">
         <v>778197</v>
       </c>
       <c r="G122" s="8">
         <v>947234</v>
       </c>
       <c r="H122" s="8">
         <v>1116271</v>
       </c>
       <c r="I122" s="8">
         <v>1245916</v>
       </c>
       <c r="J122" s="8">
         <v>1375561</v>
       </c>
       <c r="K122" s="28">
         <v>1505206</v>
       </c>
       <c r="L122" s="28">
         <v>1620831</v>
       </c>
       <c r="M122" s="28">
         <v>1736456</v>
       </c>
     </row>
-    <row r="123" spans="1:13">
+    <row r="123" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A123" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B123" s="8">
         <v>267965</v>
       </c>
       <c r="C123" s="8">
         <v>570747</v>
       </c>
       <c r="D123" s="8">
         <v>873529</v>
       </c>
       <c r="E123" s="8">
         <v>1176310</v>
       </c>
       <c r="F123" s="8">
         <v>1404163</v>
       </c>
       <c r="G123" s="8">
         <v>1632016</v>
       </c>
       <c r="H123" s="8">
         <v>1859869</v>
       </c>
       <c r="I123" s="8">
         <v>2095039</v>
       </c>
       <c r="J123" s="8">
         <v>2330209</v>
       </c>
       <c r="K123" s="28">
         <v>2565379</v>
       </c>
       <c r="L123" s="28">
         <v>2855658</v>
       </c>
       <c r="M123" s="28">
         <v>3145936</v>
       </c>
     </row>
-    <row r="124" spans="1:13" ht="22.5">
+    <row r="124" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A124" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B124" s="8">
         <v>3727760</v>
       </c>
       <c r="C124" s="8">
         <v>8357051</v>
       </c>
       <c r="D124" s="8">
         <v>12362040</v>
       </c>
       <c r="E124" s="8">
         <v>16975025</v>
       </c>
       <c r="F124" s="8">
         <v>21328468</v>
       </c>
       <c r="G124" s="8">
         <v>25953920</v>
       </c>
       <c r="H124" s="8">
         <v>30795540</v>
       </c>
       <c r="I124" s="8">
         <v>35818746</v>
       </c>
       <c r="J124" s="8">
         <v>41359369</v>
       </c>
       <c r="K124" s="28">
         <v>46708050</v>
       </c>
       <c r="L124" s="28">
         <v>52039197</v>
       </c>
       <c r="M124" s="28">
         <v>57554314</v>
       </c>
     </row>
-    <row r="125" spans="1:13">
+    <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B125" s="8">
         <v>39509</v>
       </c>
       <c r="C125" s="8">
         <v>89113</v>
       </c>
       <c r="D125" s="8">
         <v>138717</v>
       </c>
       <c r="E125" s="8">
         <v>188320</v>
       </c>
       <c r="F125" s="8">
         <v>243993</v>
       </c>
       <c r="G125" s="8">
         <v>299666</v>
       </c>
       <c r="H125" s="8">
         <v>355338</v>
       </c>
       <c r="I125" s="8">
         <v>426288</v>
       </c>
       <c r="J125" s="8">
         <v>497237</v>
       </c>
       <c r="K125" s="28">
         <v>568186</v>
       </c>
       <c r="L125" s="28">
         <v>645585</v>
       </c>
       <c r="M125" s="28">
         <v>722984</v>
       </c>
     </row>
-    <row r="126" spans="1:13">
+    <row r="126" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A126" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B126" s="8">
         <v>972300</v>
       </c>
       <c r="C126" s="8">
         <v>1979714</v>
       </c>
       <c r="D126" s="8">
         <v>3015099</v>
       </c>
       <c r="E126" s="8">
         <v>4062426</v>
       </c>
       <c r="F126" s="8">
         <v>5152321</v>
       </c>
       <c r="G126" s="8">
         <v>6226609</v>
       </c>
       <c r="H126" s="8">
         <v>7280161</v>
       </c>
       <c r="I126" s="8">
         <v>8355988</v>
       </c>
       <c r="J126" s="8">
         <v>9811292</v>
       </c>
       <c r="K126" s="28">
         <v>11274984</v>
       </c>
       <c r="L126" s="28">
         <v>12538159</v>
       </c>
       <c r="M126" s="28">
         <v>14039251</v>
       </c>
     </row>
-    <row r="127" spans="1:13">
+    <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B127" s="8">
         <v>144893</v>
       </c>
       <c r="C127" s="8">
         <v>490039</v>
       </c>
       <c r="D127" s="8">
         <v>719253</v>
       </c>
       <c r="E127" s="8">
         <v>992954</v>
       </c>
       <c r="F127" s="8">
         <v>1362423</v>
       </c>
       <c r="G127" s="8">
         <v>1620955</v>
       </c>
       <c r="H127" s="8">
         <v>1961914</v>
       </c>
       <c r="I127" s="8">
         <v>2348273</v>
       </c>
       <c r="J127" s="8">
         <v>2849117</v>
       </c>
       <c r="K127" s="28">
         <v>3235759</v>
       </c>
       <c r="L127" s="28">
         <v>3565257</v>
       </c>
       <c r="M127" s="28">
         <v>3863605</v>
       </c>
     </row>
-    <row r="128" spans="1:13">
+    <row r="128" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A128" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B128" s="8">
         <v>61568</v>
       </c>
       <c r="C128" s="8">
         <v>141404</v>
       </c>
       <c r="D128" s="8">
         <v>221241</v>
       </c>
       <c r="E128" s="8">
         <v>301077</v>
       </c>
       <c r="F128" s="8">
         <v>398390</v>
       </c>
       <c r="G128" s="8">
         <v>495703</v>
       </c>
       <c r="H128" s="8">
         <v>593016</v>
       </c>
       <c r="I128" s="8">
         <v>699229</v>
       </c>
       <c r="J128" s="8">
         <v>805442</v>
       </c>
       <c r="K128" s="28">
         <v>911655</v>
       </c>
       <c r="L128" s="28">
         <v>995138</v>
       </c>
       <c r="M128" s="28">
         <v>1078621</v>
       </c>
     </row>
-    <row r="129" spans="1:13">
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B129" s="8">
         <v>1677682</v>
       </c>
       <c r="C129" s="8">
         <v>3834170</v>
       </c>
       <c r="D129" s="8">
         <v>5639143</v>
       </c>
       <c r="E129" s="8">
         <v>7371447</v>
       </c>
       <c r="F129" s="8">
         <v>8987543</v>
       </c>
       <c r="G129" s="8">
         <v>10656689</v>
       </c>
       <c r="H129" s="8">
         <v>12424993</v>
       </c>
       <c r="I129" s="8">
         <v>14411827</v>
       </c>
       <c r="J129" s="8">
         <v>16343295</v>
       </c>
       <c r="K129" s="28">
         <v>18420705</v>
       </c>
       <c r="L129" s="28">
         <v>20753611</v>
       </c>
       <c r="M129" s="28">
         <v>23067574</v>
       </c>
     </row>
-    <row r="130" spans="1:13">
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B130" s="8">
         <v>281422</v>
       </c>
       <c r="C130" s="8">
         <v>662239</v>
       </c>
       <c r="D130" s="8">
         <v>1002656</v>
       </c>
       <c r="E130" s="8">
         <v>1675874</v>
       </c>
       <c r="F130" s="8">
         <v>2258982</v>
       </c>
       <c r="G130" s="8">
         <v>2934480</v>
       </c>
       <c r="H130" s="8">
         <v>3680054</v>
       </c>
       <c r="I130" s="8">
         <v>4609612</v>
       </c>
       <c r="J130" s="8">
         <v>5573580</v>
       </c>
       <c r="K130" s="28">
         <v>6513438</v>
       </c>
       <c r="L130" s="28">
         <v>7201247</v>
       </c>
       <c r="M130" s="28">
         <v>7754857</v>
       </c>
     </row>
-    <row r="131" spans="1:13">
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B131" s="8">
         <v>6187</v>
       </c>
       <c r="C131" s="8">
         <v>12389</v>
       </c>
       <c r="D131" s="8">
         <v>18591</v>
       </c>
       <c r="E131" s="8">
         <v>24793</v>
       </c>
       <c r="F131" s="8">
         <v>30888</v>
       </c>
       <c r="G131" s="8">
         <v>36983</v>
       </c>
       <c r="H131" s="8">
         <v>43078</v>
       </c>
       <c r="I131" s="8">
         <v>49173</v>
       </c>
       <c r="J131" s="8">
         <v>55268</v>
       </c>
       <c r="K131" s="28">
         <v>61363</v>
       </c>
       <c r="L131" s="28">
         <v>68478</v>
       </c>
       <c r="M131" s="28">
         <v>75593</v>
       </c>
     </row>
-    <row r="132" spans="1:13">
+    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B132" s="8">
         <v>544198</v>
       </c>
       <c r="C132" s="8">
         <v>1147982</v>
       </c>
       <c r="D132" s="8">
         <v>1607339</v>
       </c>
       <c r="E132" s="8">
         <v>2358133</v>
       </c>
       <c r="F132" s="8">
         <v>2893927</v>
       </c>
       <c r="G132" s="8">
         <v>3682834</v>
       </c>
       <c r="H132" s="8">
         <v>4456985</v>
       </c>
       <c r="I132" s="8">
         <v>4918356</v>
       </c>
       <c r="J132" s="8">
         <v>5424138</v>
       </c>
       <c r="K132" s="28">
         <v>5721959</v>
       </c>
       <c r="L132" s="28">
         <v>6271722</v>
       </c>
       <c r="M132" s="28">
         <v>6951830</v>
       </c>
     </row>
-    <row r="133" spans="1:13" ht="33.75">
+    <row r="133" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="8">
         <v>5493317</v>
       </c>
       <c r="C133" s="8">
         <v>12992916</v>
       </c>
       <c r="D133" s="8">
         <v>22092871</v>
       </c>
       <c r="E133" s="8">
         <v>34068501</v>
       </c>
       <c r="F133" s="8">
         <v>47032543</v>
       </c>
       <c r="G133" s="8">
         <v>59598501</v>
       </c>
       <c r="H133" s="8">
         <v>74950044</v>
       </c>
       <c r="I133" s="8">
         <v>90638787</v>
       </c>
       <c r="J133" s="8">
         <v>106041310</v>
       </c>
       <c r="K133" s="28">
         <v>121699850</v>
       </c>
       <c r="L133" s="28">
         <v>133518987</v>
       </c>
       <c r="M133" s="28">
         <v>143437635</v>
       </c>
     </row>
-    <row r="134" spans="1:13">
+    <row r="134" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A134" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B134" s="8">
         <v>16022</v>
       </c>
       <c r="C134" s="8">
         <v>39335</v>
       </c>
       <c r="D134" s="8">
         <v>62648</v>
       </c>
       <c r="E134" s="8">
         <v>85962</v>
       </c>
       <c r="F134" s="8">
         <v>103600</v>
       </c>
       <c r="G134" s="8">
         <v>121238</v>
       </c>
       <c r="H134" s="8">
         <v>138877</v>
       </c>
       <c r="I134" s="8">
         <v>177521</v>
       </c>
       <c r="J134" s="8">
         <v>216166</v>
       </c>
       <c r="K134" s="28">
         <v>254811</v>
       </c>
       <c r="L134" s="28">
         <v>267573</v>
       </c>
       <c r="M134" s="28">
         <v>280335</v>
       </c>
     </row>
-    <row r="135" spans="1:13">
+    <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B135" s="8">
         <v>850279</v>
       </c>
       <c r="C135" s="8">
         <v>2152585</v>
       </c>
       <c r="D135" s="8">
         <v>3826683</v>
       </c>
       <c r="E135" s="8">
         <v>5628252</v>
       </c>
       <c r="F135" s="8">
         <v>7349908</v>
       </c>
       <c r="G135" s="8">
         <v>9061867</v>
       </c>
       <c r="H135" s="8">
         <v>10819013</v>
       </c>
       <c r="I135" s="8">
         <v>12685559</v>
       </c>
       <c r="J135" s="8">
         <v>14494616</v>
       </c>
       <c r="K135" s="28">
         <v>16194900</v>
       </c>
       <c r="L135" s="28">
         <v>17926358</v>
       </c>
       <c r="M135" s="28">
         <v>19794477</v>
       </c>
     </row>
-    <row r="136" spans="1:13">
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B136" s="8">
         <v>6889</v>
       </c>
       <c r="C136" s="8">
         <v>14170</v>
       </c>
       <c r="D136" s="8">
         <v>21450</v>
       </c>
       <c r="E136" s="8">
         <v>28731</v>
       </c>
       <c r="F136" s="8">
         <v>34124</v>
       </c>
       <c r="G136" s="8">
         <v>39516</v>
       </c>
       <c r="H136" s="8">
         <v>44909</v>
       </c>
       <c r="I136" s="8">
         <v>49887</v>
       </c>
       <c r="J136" s="8">
         <v>54864</v>
       </c>
       <c r="K136" s="28">
         <v>59842</v>
       </c>
       <c r="L136" s="28">
         <v>75146</v>
       </c>
       <c r="M136" s="28">
         <v>90449</v>
       </c>
     </row>
-    <row r="137" spans="1:13">
+    <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B137" s="8">
         <v>6501</v>
       </c>
       <c r="C137" s="8">
         <v>11339</v>
       </c>
       <c r="D137" s="8">
         <v>16177</v>
       </c>
       <c r="E137" s="8">
         <v>21014</v>
       </c>
       <c r="F137" s="8">
         <v>23295</v>
       </c>
       <c r="G137" s="8">
         <v>25576</v>
       </c>
       <c r="H137" s="8">
         <v>27857</v>
       </c>
       <c r="I137" s="8">
         <v>31620</v>
       </c>
       <c r="J137" s="8">
         <v>35383</v>
       </c>
       <c r="K137" s="28">
         <v>39145</v>
       </c>
       <c r="L137" s="28">
         <v>41966</v>
       </c>
       <c r="M137" s="28">
         <v>44787</v>
       </c>
     </row>
-    <row r="138" spans="1:13">
+    <row r="138" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A138" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B138" s="8">
         <v>1386746</v>
       </c>
       <c r="C138" s="8">
         <v>3129091</v>
       </c>
       <c r="D138" s="8">
         <v>5464790</v>
       </c>
       <c r="E138" s="8">
         <v>9870755</v>
       </c>
       <c r="F138" s="8">
         <v>16132882</v>
       </c>
       <c r="G138" s="8">
         <v>22196384</v>
       </c>
       <c r="H138" s="8">
         <v>30592518</v>
       </c>
       <c r="I138" s="8">
         <v>39692914</v>
       </c>
       <c r="J138" s="8">
         <v>48187763</v>
       </c>
       <c r="K138" s="28">
         <v>56523982</v>
       </c>
       <c r="L138" s="28">
         <v>61324236</v>
       </c>
       <c r="M138" s="28">
         <v>64274374</v>
       </c>
     </row>
-    <row r="139" spans="1:13">
+    <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B139" s="8">
         <v>22978</v>
       </c>
       <c r="C139" s="8">
         <v>56890</v>
       </c>
       <c r="D139" s="8">
         <v>90803</v>
       </c>
       <c r="E139" s="8">
         <v>124716</v>
       </c>
       <c r="F139" s="8">
         <v>168830</v>
       </c>
       <c r="G139" s="8">
         <v>212944</v>
       </c>
       <c r="H139" s="8">
         <v>257059</v>
       </c>
       <c r="I139" s="8">
         <v>316698</v>
       </c>
       <c r="J139" s="8">
         <v>376338</v>
       </c>
       <c r="K139" s="28">
         <v>435978</v>
       </c>
       <c r="L139" s="28">
         <v>510639</v>
       </c>
       <c r="M139" s="28">
         <v>585301</v>
       </c>
     </row>
-    <row r="140" spans="1:13">
+    <row r="140" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A140" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B140" s="8">
         <v>67084</v>
       </c>
       <c r="C140" s="8">
         <v>150747</v>
       </c>
       <c r="D140" s="8">
         <v>231635</v>
       </c>
       <c r="E140" s="8">
         <v>315859</v>
       </c>
       <c r="F140" s="8">
         <v>371962</v>
       </c>
       <c r="G140" s="8">
         <v>430710</v>
       </c>
       <c r="H140" s="8">
         <v>486812</v>
       </c>
       <c r="I140" s="8">
         <v>527860</v>
       </c>
       <c r="J140" s="8">
         <v>564338</v>
       </c>
       <c r="K140" s="28">
         <v>601872</v>
       </c>
       <c r="L140" s="28">
         <v>671761</v>
       </c>
       <c r="M140" s="28">
         <v>752039</v>
       </c>
     </row>
-    <row r="141" spans="1:13">
+    <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B141" s="8">
         <v>3136818</v>
       </c>
       <c r="C141" s="8">
         <v>7438758</v>
       </c>
       <c r="D141" s="8">
         <v>12378685</v>
       </c>
       <c r="E141" s="8">
         <v>17993212</v>
       </c>
       <c r="F141" s="8">
         <v>22847942</v>
       </c>
       <c r="G141" s="8">
         <v>27510265</v>
       </c>
       <c r="H141" s="8">
         <v>32582999</v>
       </c>
       <c r="I141" s="8">
         <v>37156728</v>
       </c>
       <c r="J141" s="8">
         <v>42111842</v>
       </c>
       <c r="K141" s="28">
         <v>47589320</v>
       </c>
       <c r="L141" s="28">
         <v>52701309</v>
       </c>
       <c r="M141" s="28">
         <v>57615872</v>
       </c>
     </row>
-    <row r="142" spans="1:13">
+    <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="8">
         <v>9463665</v>
       </c>
       <c r="C142" s="8">
         <v>19292572</v>
       </c>
       <c r="D142" s="8">
         <v>27775692</v>
       </c>
       <c r="E142" s="8">
         <v>40455016</v>
       </c>
       <c r="F142" s="8">
         <v>52528171</v>
       </c>
       <c r="G142" s="8">
         <v>66992449</v>
       </c>
       <c r="H142" s="8">
         <v>80458935</v>
       </c>
       <c r="I142" s="8">
         <v>94193369</v>
       </c>
       <c r="J142" s="8">
         <v>107469841</v>
       </c>
       <c r="K142" s="28">
         <v>118430668</v>
       </c>
       <c r="L142" s="28">
         <v>130626557</v>
       </c>
       <c r="M142" s="28">
         <v>138984720</v>
       </c>
     </row>
-    <row r="143" spans="1:13">
+    <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B143" s="8">
         <v>234260</v>
       </c>
       <c r="C143" s="8">
         <v>852456</v>
       </c>
       <c r="D143" s="8">
         <v>1286743</v>
       </c>
       <c r="E143" s="8">
         <v>1721029</v>
       </c>
       <c r="F143" s="8">
         <v>2546547</v>
       </c>
       <c r="G143" s="8">
         <v>3372066</v>
       </c>
       <c r="H143" s="8">
         <v>4197584</v>
       </c>
       <c r="I143" s="8">
         <v>4201101</v>
       </c>
       <c r="J143" s="8">
         <v>4204617</v>
       </c>
       <c r="K143" s="28">
         <v>4208134</v>
       </c>
       <c r="L143" s="28">
         <v>4208836</v>
       </c>
       <c r="M143" s="28">
         <v>4209539</v>
       </c>
     </row>
-    <row r="144" spans="1:13">
+    <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B144" s="8">
         <v>48308</v>
       </c>
       <c r="C144" s="8">
         <v>211047</v>
       </c>
       <c r="D144" s="8">
         <v>373785</v>
       </c>
       <c r="E144" s="8">
         <v>536524</v>
       </c>
       <c r="F144" s="8">
         <v>625808</v>
       </c>
       <c r="G144" s="8">
         <v>715091</v>
       </c>
       <c r="H144" s="8">
         <v>804375</v>
       </c>
       <c r="I144" s="8">
         <v>927542</v>
       </c>
       <c r="J144" s="8">
         <v>1050710</v>
       </c>
       <c r="K144" s="28">
         <v>1173877</v>
       </c>
       <c r="L144" s="28">
         <v>1323639</v>
       </c>
       <c r="M144" s="28">
         <v>1473400</v>
       </c>
     </row>
-    <row r="145" spans="1:13">
+    <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="G145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L145" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M145" s="28" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="146" spans="1:13">
+    <row r="146" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A146" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B146" s="8">
         <v>2861155</v>
       </c>
       <c r="C146" s="8">
         <v>5948622</v>
       </c>
       <c r="D146" s="8">
         <v>10344945</v>
       </c>
       <c r="E146" s="8">
         <v>15550017</v>
       </c>
       <c r="F146" s="8">
         <v>20918818</v>
       </c>
       <c r="G146" s="8">
         <v>27131665</v>
       </c>
       <c r="H146" s="8">
         <v>33013849</v>
       </c>
       <c r="I146" s="8">
         <v>39634570</v>
       </c>
       <c r="J146" s="8">
         <v>45940718</v>
       </c>
       <c r="K146" s="28">
         <v>52453030</v>
       </c>
       <c r="L146" s="28">
         <v>58413623</v>
       </c>
       <c r="M146" s="28">
         <v>63640958</v>
       </c>
     </row>
-    <row r="147" spans="1:13">
+    <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B147" s="8">
         <v>253</v>
       </c>
       <c r="C147" s="8">
         <v>439453</v>
       </c>
       <c r="D147" s="8">
         <v>878653</v>
       </c>
       <c r="E147" s="8">
         <v>1317853</v>
       </c>
       <c r="F147" s="8">
         <v>1581053</v>
       </c>
       <c r="G147" s="8">
         <v>1844253</v>
       </c>
       <c r="H147" s="8">
         <v>2107453</v>
       </c>
       <c r="I147" s="8">
         <v>2412653</v>
       </c>
       <c r="J147" s="8">
         <v>2717853</v>
       </c>
       <c r="K147" s="28">
         <v>3023053</v>
       </c>
       <c r="L147" s="28">
         <v>3429053</v>
       </c>
       <c r="M147" s="28">
         <v>3835053</v>
       </c>
     </row>
-    <row r="148" spans="1:13">
+    <row r="148" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A148" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B148" s="8">
         <v>33</v>
       </c>
       <c r="C148" s="8">
         <v>688</v>
       </c>
       <c r="D148" s="8">
         <v>1344</v>
       </c>
       <c r="E148" s="8">
         <v>2000</v>
       </c>
       <c r="F148" s="8">
         <v>2174</v>
       </c>
       <c r="G148" s="8">
         <v>2348</v>
       </c>
       <c r="H148" s="8">
         <v>2523</v>
       </c>
       <c r="I148" s="8">
         <v>3961</v>
       </c>
       <c r="J148" s="8">
         <v>5399</v>
       </c>
       <c r="K148" s="28">
         <v>6838</v>
       </c>
       <c r="L148" s="28">
         <v>11272</v>
       </c>
       <c r="M148" s="28">
         <v>15706</v>
       </c>
     </row>
-    <row r="149" spans="1:13">
+    <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B149" s="8">
         <v>6319657</v>
       </c>
       <c r="C149" s="8">
         <v>11840306</v>
       </c>
       <c r="D149" s="8">
         <v>14890222</v>
       </c>
       <c r="E149" s="8">
         <v>21327594</v>
       </c>
       <c r="F149" s="8">
         <v>26853771</v>
       </c>
       <c r="G149" s="8">
         <v>33927026</v>
       </c>
       <c r="H149" s="8">
         <v>40333152</v>
       </c>
       <c r="I149" s="8">
         <v>47013542</v>
       </c>
       <c r="J149" s="8">
         <v>53550544</v>
       </c>
       <c r="K149" s="28">
         <v>57565737</v>
       </c>
       <c r="L149" s="28">
         <v>63240134</v>
       </c>
       <c r="M149" s="28">
         <v>65810064</v>
       </c>
     </row>
-    <row r="150" spans="1:13" ht="22.5">
+    <row r="150" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B150" s="7">
         <v>8184331</v>
       </c>
       <c r="C150" s="8">
         <v>16396788</v>
       </c>
       <c r="D150" s="8">
         <v>22825151</v>
       </c>
       <c r="E150" s="8">
         <v>33234910</v>
       </c>
       <c r="F150" s="8">
         <v>42838659</v>
       </c>
       <c r="G150" s="8">
         <v>54806803</v>
       </c>
       <c r="H150" s="8">
         <v>65344126</v>
       </c>
       <c r="I150" s="8">
         <v>76728166</v>
       </c>
       <c r="J150" s="8">
         <v>87885393</v>
       </c>
       <c r="K150" s="28">
         <v>96893387</v>
       </c>
       <c r="L150" s="28">
         <v>107048659</v>
       </c>
       <c r="M150" s="28">
         <v>112791788</v>
       </c>
     </row>
-    <row r="151" spans="1:13">
+    <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B151" s="7">
         <v>230876</v>
       </c>
       <c r="C151" s="8">
         <v>418032</v>
       </c>
       <c r="D151" s="8">
         <v>421277</v>
       </c>
       <c r="E151" s="8">
         <v>424523</v>
       </c>
       <c r="F151" s="8">
         <v>424523</v>
       </c>
       <c r="G151" s="8">
         <v>424523</v>
       </c>
       <c r="H151" s="8">
         <v>424523</v>
       </c>
       <c r="I151" s="8">
         <v>424523</v>
       </c>
       <c r="J151" s="8">
         <v>424523</v>
       </c>
       <c r="K151" s="28">
         <v>424523</v>
       </c>
       <c r="L151" s="28">
         <v>424523</v>
       </c>
       <c r="M151" s="28">
         <v>424523</v>
       </c>
     </row>
-    <row r="152" spans="1:13">
+    <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B152" s="7">
         <v>32264</v>
       </c>
       <c r="C152" s="8">
         <v>178959</v>
       </c>
       <c r="D152" s="8">
         <v>325653</v>
       </c>
       <c r="E152" s="8">
         <v>472348</v>
       </c>
       <c r="F152" s="8">
         <v>545588</v>
       </c>
       <c r="G152" s="8">
         <v>618827</v>
       </c>
       <c r="H152" s="8">
         <v>692067</v>
       </c>
       <c r="I152" s="8">
         <v>799190</v>
       </c>
       <c r="J152" s="8">
         <v>906314</v>
       </c>
       <c r="K152" s="28">
         <v>1013437</v>
       </c>
       <c r="L152" s="28">
         <v>1147155</v>
       </c>
       <c r="M152" s="28">
         <v>1280872</v>
       </c>
     </row>
-    <row r="153" spans="1:13">
+    <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B153" s="7">
         <v>2389462</v>
       </c>
       <c r="C153" s="8">
         <v>4978756</v>
       </c>
       <c r="D153" s="8">
         <v>8832696</v>
       </c>
       <c r="E153" s="8">
         <v>13372315</v>
       </c>
       <c r="F153" s="8">
         <v>17983835</v>
       </c>
       <c r="G153" s="8">
         <v>23392012</v>
       </c>
       <c r="H153" s="8">
         <v>28159903</v>
       </c>
       <c r="I153" s="8">
         <v>33418744</v>
       </c>
       <c r="J153" s="8">
         <v>38621692</v>
       </c>
       <c r="K153" s="28">
         <v>44016804</v>
       </c>
       <c r="L153" s="28">
         <v>48955244</v>
       </c>
       <c r="M153" s="28">
         <v>52883225</v>
       </c>
     </row>
-    <row r="154" spans="1:13">
+    <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B154" s="7">
         <v>33</v>
       </c>
       <c r="C154" s="8">
         <v>688</v>
       </c>
       <c r="D154" s="8">
         <v>1344</v>
       </c>
       <c r="E154" s="8">
         <v>2000</v>
       </c>
       <c r="F154" s="8">
         <v>2174</v>
       </c>
       <c r="G154" s="8">
         <v>2348</v>
       </c>
       <c r="H154" s="8">
         <v>2523</v>
       </c>
       <c r="I154" s="8">
         <v>3961</v>
       </c>
       <c r="J154" s="8">
         <v>5399</v>
       </c>
       <c r="K154" s="28">
         <v>6838</v>
       </c>
       <c r="L154" s="28">
         <v>11272</v>
       </c>
       <c r="M154" s="28">
         <v>15706</v>
       </c>
     </row>
-    <row r="155" spans="1:13">
+    <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B155" s="7">
         <v>5531697</v>
       </c>
       <c r="C155" s="8">
         <v>10820353</v>
       </c>
       <c r="D155" s="8">
         <v>13244180</v>
       </c>
       <c r="E155" s="8">
         <v>18963725</v>
       </c>
       <c r="F155" s="8">
         <v>23882540</v>
       </c>
       <c r="G155" s="8">
         <v>30369093</v>
       </c>
       <c r="H155" s="8">
         <v>36065111</v>
       </c>
       <c r="I155" s="8">
         <v>42081748</v>
       </c>
       <c r="J155" s="8">
         <v>47927464</v>
       </c>
       <c r="K155" s="28">
         <v>51431786</v>
       </c>
       <c r="L155" s="28">
         <v>56510466</v>
       </c>
       <c r="M155" s="28">
         <v>58187462</v>
       </c>
     </row>
-    <row r="156" spans="1:13" ht="33.75">
+    <row r="156" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A156" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B156" s="8">
         <v>3702737</v>
       </c>
       <c r="C156" s="8">
         <v>8591297</v>
       </c>
       <c r="D156" s="8">
         <v>13946520</v>
       </c>
       <c r="E156" s="8">
         <v>20336462</v>
       </c>
       <c r="F156" s="8">
         <v>24802766</v>
       </c>
       <c r="G156" s="8">
         <v>29056406</v>
       </c>
       <c r="H156" s="8">
         <v>33772656</v>
       </c>
       <c r="I156" s="8">
         <v>39539786</v>
       </c>
       <c r="J156" s="8">
         <v>45320616</v>
       </c>
       <c r="K156" s="28">
         <v>50914720</v>
       </c>
       <c r="L156" s="28">
         <v>57021637</v>
       </c>
       <c r="M156" s="28">
         <v>62795399</v>
       </c>
     </row>
-    <row r="157" spans="1:13">
+    <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B157" s="8">
         <v>67212</v>
       </c>
       <c r="C157" s="8">
         <v>165210</v>
       </c>
       <c r="D157" s="8">
         <v>262689</v>
       </c>
       <c r="E157" s="8">
         <v>546483</v>
       </c>
       <c r="F157" s="8">
         <v>612573</v>
       </c>
       <c r="G157" s="8">
         <v>685478</v>
       </c>
       <c r="H157" s="8">
         <v>748232</v>
       </c>
       <c r="I157" s="8">
         <v>841851</v>
       </c>
       <c r="J157" s="8">
         <v>939543</v>
       </c>
       <c r="K157" s="28">
         <v>1029973</v>
       </c>
       <c r="L157" s="28">
         <v>1164313</v>
       </c>
       <c r="M157" s="28">
         <v>1292194</v>
       </c>
     </row>
-    <row r="158" spans="1:13">
+    <row r="158" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A158" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B158" s="8">
         <v>576436</v>
       </c>
       <c r="C158" s="8">
         <v>1249913</v>
       </c>
       <c r="D158" s="8">
         <v>2024986</v>
       </c>
       <c r="E158" s="8">
         <v>2719594</v>
       </c>
       <c r="F158" s="8">
         <v>3171842</v>
       </c>
       <c r="G158" s="8">
         <v>3715605</v>
       </c>
       <c r="H158" s="8">
         <v>4129011</v>
       </c>
       <c r="I158" s="8">
         <v>4844376</v>
       </c>
       <c r="J158" s="8">
         <v>5513603</v>
       </c>
       <c r="K158" s="28">
         <v>6164801</v>
       </c>
       <c r="L158" s="28">
         <v>7130934</v>
       </c>
       <c r="M158" s="28">
         <v>8015098</v>
       </c>
     </row>
-    <row r="159" spans="1:13">
+    <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B159" s="8">
         <v>143137</v>
       </c>
       <c r="C159" s="8">
         <v>575993</v>
       </c>
       <c r="D159" s="8">
         <v>1008849</v>
       </c>
       <c r="E159" s="8">
         <v>1441704</v>
       </c>
       <c r="F159" s="8">
         <v>1610703</v>
       </c>
       <c r="G159" s="8">
         <v>1779701</v>
       </c>
       <c r="H159" s="8">
         <v>1948699</v>
       </c>
       <c r="I159" s="8">
         <v>2092822</v>
       </c>
       <c r="J159" s="8">
         <v>2236944</v>
       </c>
       <c r="K159" s="28">
         <v>2381066</v>
       </c>
       <c r="L159" s="28">
         <v>2552708</v>
       </c>
       <c r="M159" s="28">
         <v>2724350</v>
       </c>
     </row>
-    <row r="160" spans="1:13">
+    <row r="160" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A160" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B160" s="8">
         <v>43577</v>
       </c>
       <c r="C160" s="8">
         <v>111697</v>
       </c>
       <c r="D160" s="8">
         <v>179817</v>
       </c>
       <c r="E160" s="8">
         <v>247937</v>
       </c>
       <c r="F160" s="8">
         <v>268799</v>
       </c>
       <c r="G160" s="8">
         <v>289662</v>
       </c>
       <c r="H160" s="8">
         <v>310524</v>
       </c>
       <c r="I160" s="8">
         <v>348713</v>
       </c>
       <c r="J160" s="8">
         <v>386901</v>
       </c>
       <c r="K160" s="28">
         <v>425090</v>
       </c>
       <c r="L160" s="28">
         <v>516350</v>
       </c>
       <c r="M160" s="28">
         <v>607611</v>
       </c>
     </row>
-    <row r="161" spans="1:13">
+    <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B161" s="8">
         <v>578729</v>
       </c>
       <c r="C161" s="8">
         <v>1335291</v>
       </c>
       <c r="D161" s="8">
         <v>1998746</v>
       </c>
       <c r="E161" s="8">
         <v>2791453</v>
       </c>
       <c r="F161" s="8">
         <v>3223910</v>
       </c>
       <c r="G161" s="8">
         <v>3912409</v>
       </c>
       <c r="H161" s="8">
         <v>4534268</v>
       </c>
       <c r="I161" s="8">
         <v>5492966</v>
       </c>
       <c r="J161" s="8">
         <v>6492695</v>
       </c>
       <c r="K161" s="28">
         <v>7519172</v>
       </c>
       <c r="L161" s="28">
         <v>8628152</v>
       </c>
       <c r="M161" s="28">
         <v>9705197</v>
       </c>
     </row>
-    <row r="162" spans="1:13">
+    <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B162" s="8">
         <v>27878</v>
       </c>
       <c r="C162" s="8">
         <v>100826</v>
       </c>
       <c r="D162" s="8">
         <v>173773</v>
       </c>
       <c r="E162" s="8">
         <v>246721</v>
       </c>
       <c r="F162" s="8">
         <v>281253</v>
       </c>
       <c r="G162" s="8">
         <v>315785</v>
       </c>
       <c r="H162" s="8">
         <v>350317</v>
       </c>
       <c r="I162" s="8">
         <v>375639</v>
       </c>
       <c r="J162" s="8">
         <v>400961</v>
       </c>
       <c r="K162" s="28">
         <v>426283</v>
       </c>
       <c r="L162" s="28">
         <v>455830</v>
       </c>
       <c r="M162" s="28">
         <v>485377</v>
       </c>
     </row>
-    <row r="163" spans="1:13">
+    <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B163" s="8">
         <v>216884</v>
       </c>
       <c r="C163" s="8">
         <v>331749</v>
       </c>
       <c r="D163" s="8">
         <v>446614</v>
       </c>
       <c r="E163" s="8">
         <v>561479</v>
       </c>
       <c r="F163" s="8">
         <v>661846</v>
       </c>
       <c r="G163" s="8">
         <v>762212</v>
       </c>
       <c r="H163" s="8">
         <v>862578</v>
       </c>
       <c r="I163" s="8">
         <v>943047</v>
       </c>
       <c r="J163" s="8">
         <v>1023516</v>
       </c>
       <c r="K163" s="28">
         <v>1103985</v>
       </c>
       <c r="L163" s="28">
         <v>1160602</v>
       </c>
       <c r="M163" s="28">
         <v>1217219</v>
       </c>
     </row>
-    <row r="164" spans="1:13">
+    <row r="164" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A164" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B164" s="8">
         <v>2048883</v>
       </c>
       <c r="C164" s="8">
         <v>4720619</v>
       </c>
       <c r="D164" s="8">
         <v>7851046</v>
       </c>
       <c r="E164" s="8">
         <v>11781090</v>
       </c>
       <c r="F164" s="8">
         <v>14971840</v>
       </c>
       <c r="G164" s="8">
         <v>17595554</v>
       </c>
       <c r="H164" s="8">
         <v>20889026</v>
       </c>
       <c r="I164" s="8">
         <v>24600372</v>
       </c>
       <c r="J164" s="8">
         <v>28326452</v>
       </c>
       <c r="K164" s="28">
         <v>31864349</v>
       </c>
       <c r="L164" s="28">
         <v>35412748</v>
       </c>
       <c r="M164" s="28">
         <v>38748354</v>
       </c>
     </row>
-    <row r="165" spans="1:13">
+    <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="7">
         <v>64744914</v>
       </c>
       <c r="C165" s="8">
         <v>128097433</v>
       </c>
       <c r="D165" s="8">
         <v>203048411</v>
       </c>
       <c r="E165" s="8">
         <v>299194318</v>
       </c>
       <c r="F165" s="8">
         <v>366075443</v>
       </c>
       <c r="G165" s="8">
         <v>439584816</v>
       </c>
       <c r="H165" s="8">
         <v>510133027</v>
       </c>
       <c r="I165" s="8">
         <v>582039544</v>
       </c>
       <c r="J165" s="8">
         <v>651787789</v>
       </c>
       <c r="K165" s="28">
         <v>734018169</v>
       </c>
       <c r="L165" s="28">
         <v>889042698</v>
       </c>
       <c r="M165" s="28">
         <v>1055004550</v>
       </c>
     </row>
-    <row r="166" spans="1:13">
+    <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B166" s="7">
         <v>1253116</v>
       </c>
       <c r="C166" s="8">
         <v>3568329</v>
       </c>
       <c r="D166" s="8">
         <v>6252562</v>
       </c>
       <c r="E166" s="8">
         <v>8601413</v>
       </c>
       <c r="F166" s="8">
         <v>10184710</v>
       </c>
       <c r="G166" s="8">
         <v>11724372</v>
       </c>
       <c r="H166" s="8">
         <v>13257656</v>
       </c>
       <c r="I166" s="8">
         <v>15039494</v>
       </c>
       <c r="J166" s="8">
         <v>16785568</v>
       </c>
       <c r="K166" s="28">
         <v>18567602</v>
       </c>
       <c r="L166" s="28">
         <v>20242055</v>
       </c>
       <c r="M166" s="28">
         <v>21841271</v>
       </c>
     </row>
-    <row r="167" spans="1:13">
+    <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B167" s="7">
         <v>53630494</v>
       </c>
       <c r="C167" s="8">
         <v>98603423</v>
       </c>
       <c r="D167" s="8">
         <v>154750818</v>
       </c>
       <c r="E167" s="8">
         <v>228883375</v>
       </c>
       <c r="F167" s="8">
         <v>283961711</v>
       </c>
       <c r="G167" s="8">
         <v>343872395</v>
       </c>
       <c r="H167" s="8">
         <v>400509568</v>
       </c>
       <c r="I167" s="8">
         <v>458410489</v>
       </c>
       <c r="J167" s="8">
         <v>510799349</v>
       </c>
       <c r="K167" s="28">
         <v>575790875</v>
       </c>
       <c r="L167" s="28">
         <v>696364910</v>
       </c>
       <c r="M167" s="28">
         <v>828681806</v>
       </c>
     </row>
-    <row r="168" spans="1:13">
+    <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B168" s="7">
         <v>333903</v>
       </c>
       <c r="C168" s="8">
         <v>1461682</v>
       </c>
       <c r="D168" s="8">
         <v>2590373</v>
       </c>
       <c r="E168" s="8">
         <v>3718782</v>
       </c>
       <c r="F168" s="8">
         <v>3960591</v>
       </c>
       <c r="G168" s="8">
         <v>4201991</v>
       </c>
       <c r="H168" s="8">
         <v>4442998</v>
       </c>
       <c r="I168" s="8">
         <v>4749531</v>
       </c>
       <c r="J168" s="8">
         <v>5056574</v>
       </c>
       <c r="K168" s="28">
         <v>5363467</v>
       </c>
       <c r="L168" s="28">
         <v>5826546</v>
       </c>
       <c r="M168" s="28">
         <v>6290604</v>
       </c>
     </row>
-    <row r="169" spans="1:13">
+    <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B169" s="7">
         <v>719088</v>
       </c>
       <c r="C169" s="8">
         <v>2395981</v>
       </c>
       <c r="D169" s="8">
         <v>3574420</v>
       </c>
       <c r="E169" s="8">
         <v>4827632</v>
       </c>
       <c r="F169" s="8">
         <v>5638910</v>
       </c>
       <c r="G169" s="8">
         <v>6531349</v>
       </c>
       <c r="H169" s="8">
         <v>7375498</v>
       </c>
       <c r="I169" s="8">
         <v>8388026</v>
       </c>
       <c r="J169" s="8">
         <v>9569541</v>
       </c>
       <c r="K169" s="28">
         <v>10870679</v>
       </c>
       <c r="L169" s="28">
         <v>11814779</v>
       </c>
       <c r="M169" s="28">
         <v>13466795</v>
       </c>
     </row>
-    <row r="170" spans="1:13">
+    <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B170" s="7">
         <v>2892311</v>
       </c>
       <c r="C170" s="8">
         <v>7340736</v>
       </c>
       <c r="D170" s="8">
         <v>11716773</v>
       </c>
       <c r="E170" s="8">
         <v>16755621</v>
       </c>
       <c r="F170" s="8">
         <v>21210933</v>
       </c>
       <c r="G170" s="8">
         <v>25752068</v>
       </c>
       <c r="H170" s="8">
         <v>29555610</v>
       </c>
       <c r="I170" s="8">
         <v>33880595</v>
       </c>
       <c r="J170" s="8">
         <v>38379379</v>
       </c>
       <c r="K170" s="28">
         <v>44025956</v>
       </c>
       <c r="L170" s="28">
         <v>49283248</v>
       </c>
       <c r="M170" s="28">
         <v>55222767</v>
       </c>
     </row>
-    <row r="171" spans="1:13">
+    <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B171" s="7">
         <v>530583</v>
       </c>
       <c r="C171" s="8">
         <v>6104979</v>
       </c>
       <c r="D171" s="8">
         <v>11803291</v>
       </c>
       <c r="E171" s="8">
         <v>17295691</v>
       </c>
       <c r="F171" s="8">
         <v>18116409</v>
       </c>
       <c r="G171" s="8">
         <v>19201578</v>
       </c>
       <c r="H171" s="8">
         <v>21063619</v>
       </c>
       <c r="I171" s="8">
         <v>22943661</v>
       </c>
       <c r="J171" s="8">
         <v>25371949</v>
       </c>
       <c r="K171" s="28">
         <v>28401845</v>
       </c>
       <c r="L171" s="28">
         <v>33026289</v>
       </c>
       <c r="M171" s="28">
         <v>38688989</v>
       </c>
     </row>
-    <row r="172" spans="1:13">
+    <row r="172" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A172" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B172" s="7">
         <v>67510</v>
       </c>
       <c r="C172" s="8">
         <v>439971</v>
       </c>
       <c r="D172" s="8">
         <v>846918</v>
       </c>
       <c r="E172" s="8">
         <v>1265939</v>
       </c>
       <c r="F172" s="8">
         <v>1370547</v>
       </c>
       <c r="G172" s="8">
         <v>1540580</v>
       </c>
       <c r="H172" s="8">
         <v>1719790</v>
       </c>
       <c r="I172" s="8">
         <v>1947070</v>
       </c>
       <c r="J172" s="8">
         <v>2113005</v>
       </c>
       <c r="K172" s="28">
         <v>2566879</v>
       </c>
       <c r="L172" s="28">
         <v>2894208</v>
       </c>
       <c r="M172" s="28">
         <v>3179968</v>
       </c>
     </row>
-    <row r="173" spans="1:13">
+    <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B173" s="7">
         <v>5317910</v>
       </c>
       <c r="C173" s="8">
         <v>8182331</v>
       </c>
       <c r="D173" s="8">
         <v>11513256</v>
       </c>
       <c r="E173" s="8">
         <v>17845866</v>
       </c>
       <c r="F173" s="8">
         <v>21631632</v>
       </c>
       <c r="G173" s="8">
         <v>26760484</v>
       </c>
       <c r="H173" s="8">
         <v>32208289</v>
       </c>
       <c r="I173" s="8">
         <v>36680678</v>
       </c>
       <c r="J173" s="8">
         <v>43712424</v>
       </c>
       <c r="K173" s="28">
         <v>48430867</v>
       </c>
       <c r="L173" s="28">
         <v>69590664</v>
       </c>
       <c r="M173" s="28">
         <v>87632350</v>
       </c>
     </row>
-    <row r="174" spans="1:13" ht="45">
+    <row r="174" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A174" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="8">
         <v>826224</v>
       </c>
       <c r="C174" s="8">
         <v>6205488</v>
       </c>
       <c r="D174" s="8">
         <v>11581435</v>
       </c>
       <c r="E174" s="8">
         <v>16831197</v>
       </c>
       <c r="F174" s="8">
         <v>19067221</v>
       </c>
       <c r="G174" s="8">
         <v>21554723</v>
       </c>
       <c r="H174" s="8">
         <v>24800210</v>
       </c>
       <c r="I174" s="8">
         <v>28294417</v>
       </c>
       <c r="J174" s="8">
         <v>32419811</v>
       </c>
       <c r="K174" s="28">
         <v>37131315</v>
       </c>
       <c r="L174" s="28">
         <v>40474597</v>
       </c>
       <c r="M174" s="28">
         <v>44719219</v>
       </c>
     </row>
-    <row r="175" spans="1:13">
+    <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B175" s="8">
         <v>213909</v>
       </c>
       <c r="C175" s="8">
         <v>555243</v>
       </c>
       <c r="D175" s="8">
         <v>1010189</v>
       </c>
       <c r="E175" s="8">
         <v>1469296</v>
       </c>
       <c r="F175" s="8">
         <v>1935441</v>
       </c>
       <c r="G175" s="8">
         <v>2388037</v>
       </c>
       <c r="H175" s="8">
         <v>2855542</v>
       </c>
       <c r="I175" s="8">
         <v>3299624</v>
       </c>
       <c r="J175" s="8">
         <v>3751941</v>
       </c>
       <c r="K175" s="28">
         <v>4247456</v>
       </c>
       <c r="L175" s="28">
         <v>4745465</v>
       </c>
       <c r="M175" s="28">
         <v>5164453</v>
       </c>
     </row>
-    <row r="176" spans="1:13">
+    <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B176" s="8">
         <v>2164</v>
       </c>
       <c r="C176" s="8">
         <v>417514</v>
       </c>
       <c r="D176" s="8">
         <v>832865</v>
       </c>
       <c r="E176" s="8">
         <v>1248215</v>
       </c>
       <c r="F176" s="8">
         <v>2053914</v>
       </c>
       <c r="G176" s="8">
         <v>2859614</v>
       </c>
       <c r="H176" s="8">
         <v>3665313</v>
       </c>
       <c r="I176" s="8">
         <v>4563117</v>
       </c>
       <c r="J176" s="8">
         <v>5460921</v>
       </c>
       <c r="K176" s="28">
         <v>6358725</v>
       </c>
       <c r="L176" s="28">
         <v>7214398</v>
       </c>
       <c r="M176" s="28">
         <v>8070072</v>
       </c>
     </row>
-    <row r="177" spans="1:13">
+    <row r="177" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A177" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B177" s="8">
         <v>97759</v>
       </c>
       <c r="C177" s="8">
         <v>147260</v>
       </c>
       <c r="D177" s="8">
         <v>196761</v>
       </c>
       <c r="E177" s="8">
         <v>246263</v>
       </c>
       <c r="F177" s="8">
         <v>251886</v>
       </c>
       <c r="G177" s="8">
         <v>257510</v>
       </c>
       <c r="H177" s="8">
         <v>263134</v>
       </c>
       <c r="I177" s="8">
         <v>269118</v>
       </c>
       <c r="J177" s="8">
         <v>275103</v>
       </c>
       <c r="K177" s="28">
         <v>281088</v>
       </c>
       <c r="L177" s="28">
         <v>281505</v>
       </c>
       <c r="M177" s="28">
         <v>281923</v>
       </c>
     </row>
-    <row r="178" spans="1:13">
+    <row r="178" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A178" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B178" s="8">
         <v>195434</v>
       </c>
       <c r="C178" s="8">
         <v>810690</v>
       </c>
       <c r="D178" s="8">
         <v>1100573</v>
       </c>
       <c r="E178" s="8">
         <v>1385265</v>
       </c>
       <c r="F178" s="8">
         <v>1817856</v>
       </c>
       <c r="G178" s="8">
         <v>2222268</v>
       </c>
       <c r="H178" s="8">
         <v>2627307</v>
       </c>
       <c r="I178" s="8">
         <v>3238129</v>
       </c>
       <c r="J178" s="8">
         <v>3884907</v>
       </c>
       <c r="K178" s="28">
         <v>4513310</v>
       </c>
       <c r="L178" s="28">
         <v>4857717</v>
       </c>
       <c r="M178" s="28">
         <v>5188838</v>
       </c>
     </row>
-    <row r="179" spans="1:13">
+    <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B179" s="8">
         <v>5613</v>
       </c>
       <c r="C179" s="8">
         <v>524841</v>
       </c>
       <c r="D179" s="8">
         <v>1000402</v>
       </c>
       <c r="E179" s="8">
         <v>1533381</v>
       </c>
       <c r="F179" s="8">
         <v>1777416</v>
       </c>
       <c r="G179" s="8">
         <v>1912844</v>
       </c>
       <c r="H179" s="8">
         <v>2048271</v>
       </c>
       <c r="I179" s="8">
         <v>2274296</v>
       </c>
       <c r="J179" s="8">
         <v>2500321</v>
       </c>
       <c r="K179" s="28">
         <v>2726346</v>
       </c>
       <c r="L179" s="28">
         <v>2947995</v>
       </c>
       <c r="M179" s="28">
         <v>3169645</v>
       </c>
     </row>
-    <row r="180" spans="1:13">
+    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B180" s="8">
         <v>232557</v>
       </c>
       <c r="C180" s="8">
         <v>3575154</v>
       </c>
       <c r="D180" s="8">
         <v>7135137</v>
       </c>
       <c r="E180" s="8">
         <v>10515584</v>
       </c>
       <c r="F180" s="8">
         <v>10748219</v>
       </c>
       <c r="G180" s="8">
         <v>11382067</v>
       </c>
       <c r="H180" s="8">
         <v>12655968</v>
       </c>
       <c r="I180" s="8">
         <v>13890382</v>
       </c>
       <c r="J180" s="8">
         <v>15705074</v>
       </c>
       <c r="K180" s="28">
         <v>18047789</v>
       </c>
       <c r="L180" s="28">
         <v>19427129</v>
       </c>
       <c r="M180" s="28">
         <v>21731080</v>
       </c>
     </row>
-    <row r="181" spans="1:13">
+    <row r="181" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A181" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B181" s="8">
         <v>21713</v>
       </c>
       <c r="C181" s="8">
         <v>77657</v>
       </c>
       <c r="D181" s="8">
         <v>133600</v>
       </c>
       <c r="E181" s="8">
         <v>189543</v>
       </c>
       <c r="F181" s="8">
         <v>217998</v>
       </c>
       <c r="G181" s="8">
         <v>246453</v>
       </c>
       <c r="H181" s="8">
         <v>274907</v>
       </c>
       <c r="I181" s="8">
         <v>332530</v>
       </c>
       <c r="J181" s="8">
         <v>390152</v>
       </c>
       <c r="K181" s="28">
         <v>447774</v>
       </c>
       <c r="L181" s="28">
         <v>463913</v>
       </c>
       <c r="M181" s="28">
         <v>480051</v>
       </c>
     </row>
-    <row r="182" spans="1:13">
+    <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B182" s="8">
         <v>57075</v>
       </c>
       <c r="C182" s="8">
         <v>97129</v>
       </c>
       <c r="D182" s="8">
         <v>171908</v>
       </c>
       <c r="E182" s="8">
         <v>243650</v>
       </c>
       <c r="F182" s="8">
         <v>264490</v>
       </c>
       <c r="G182" s="8">
         <v>285932</v>
       </c>
       <c r="H182" s="8">
         <v>409768</v>
       </c>
       <c r="I182" s="8">
         <v>427221</v>
       </c>
       <c r="J182" s="8">
         <v>451392</v>
       </c>
       <c r="K182" s="28">
         <v>508827</v>
       </c>
       <c r="L182" s="28">
         <v>536474</v>
       </c>
       <c r="M182" s="28">
         <v>633158</v>
       </c>
     </row>
-    <row r="183" spans="1:13" ht="22.5">
+    <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B183" s="8">
         <v>2129774</v>
       </c>
       <c r="C183" s="8">
         <v>7228283</v>
       </c>
       <c r="D183" s="8">
         <v>12722264</v>
       </c>
       <c r="E183" s="8">
         <v>18465347</v>
       </c>
       <c r="F183" s="8">
         <v>22196434</v>
       </c>
       <c r="G183" s="8">
         <v>26200690</v>
       </c>
       <c r="H183" s="8">
         <v>30015929</v>
       </c>
       <c r="I183" s="8">
         <v>34873763</v>
       </c>
       <c r="J183" s="8">
         <v>38879595</v>
       </c>
       <c r="K183" s="28">
         <v>43960345</v>
       </c>
       <c r="L183" s="28">
         <v>50523186</v>
       </c>
       <c r="M183" s="28">
         <v>57213133</v>
       </c>
     </row>
-    <row r="184" spans="1:13">
+    <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B184" s="8">
         <v>667737</v>
       </c>
       <c r="C184" s="8">
         <v>1481804</v>
       </c>
       <c r="D184" s="8">
         <v>2863134</v>
       </c>
       <c r="E184" s="8">
         <v>3915593</v>
       </c>
       <c r="F184" s="8">
         <v>4689119</v>
       </c>
       <c r="G184" s="8">
         <v>5497440</v>
       </c>
       <c r="H184" s="8">
         <v>6317298</v>
       </c>
       <c r="I184" s="8">
         <v>7289497</v>
       </c>
       <c r="J184" s="8">
         <v>8258321</v>
       </c>
       <c r="K184" s="28">
         <v>9270439</v>
       </c>
       <c r="L184" s="28">
         <v>10064149</v>
       </c>
       <c r="M184" s="28">
         <v>10898748</v>
       </c>
     </row>
-    <row r="185" spans="1:13">
+    <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B185" s="8">
         <v>281919</v>
       </c>
       <c r="C185" s="8">
         <v>1014598</v>
       </c>
       <c r="D185" s="8">
         <v>1566382</v>
       </c>
       <c r="E185" s="8">
         <v>2503493</v>
       </c>
       <c r="F185" s="8">
         <v>3480805</v>
       </c>
       <c r="G185" s="8">
         <v>4786518</v>
       </c>
       <c r="H185" s="8">
         <v>6037844</v>
       </c>
       <c r="I185" s="8">
         <v>7739810</v>
       </c>
       <c r="J185" s="8">
         <v>8738942</v>
       </c>
       <c r="K185" s="28">
         <v>10235014</v>
       </c>
       <c r="L185" s="28">
         <v>11642860</v>
       </c>
       <c r="M185" s="28">
         <v>12723732</v>
       </c>
     </row>
-    <row r="186" spans="1:13">
+    <row r="186" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A186" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B186" s="8">
         <v>61745</v>
       </c>
       <c r="C186" s="8">
         <v>96587</v>
       </c>
       <c r="D186" s="8">
         <v>131429</v>
       </c>
       <c r="E186" s="8">
         <v>166271</v>
       </c>
       <c r="F186" s="8">
         <v>189281</v>
       </c>
       <c r="G186" s="8">
         <v>212291</v>
       </c>
       <c r="H186" s="8">
         <v>235301</v>
       </c>
       <c r="I186" s="8">
         <v>285671</v>
       </c>
       <c r="J186" s="8">
         <v>336042</v>
       </c>
       <c r="K186" s="28">
         <v>386412</v>
       </c>
       <c r="L186" s="28">
         <v>440586</v>
       </c>
       <c r="M186" s="28">
         <v>494759</v>
       </c>
     </row>
-    <row r="187" spans="1:13">
+    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B187" s="8">
         <v>14426</v>
       </c>
       <c r="C187" s="8">
         <v>47184</v>
       </c>
       <c r="D187" s="8">
         <v>79942</v>
       </c>
       <c r="E187" s="8">
         <v>112700</v>
       </c>
       <c r="F187" s="8">
         <v>134381</v>
       </c>
       <c r="G187" s="8">
         <v>156063</v>
       </c>
       <c r="H187" s="8">
         <v>177744</v>
       </c>
       <c r="I187" s="8">
         <v>187732</v>
       </c>
       <c r="J187" s="8">
         <v>197720</v>
       </c>
       <c r="K187" s="28">
         <v>207708</v>
       </c>
       <c r="L187" s="28">
         <v>236141</v>
       </c>
       <c r="M187" s="28">
         <v>264575</v>
       </c>
     </row>
-    <row r="188" spans="1:13">
+    <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B188" s="8">
         <v>534589</v>
       </c>
       <c r="C188" s="8">
         <v>1335529</v>
       </c>
       <c r="D188" s="8">
         <v>2207825</v>
       </c>
       <c r="E188" s="8">
         <v>3346359</v>
       </c>
       <c r="F188" s="8">
         <v>4345064</v>
       </c>
       <c r="G188" s="8">
         <v>5310557</v>
       </c>
       <c r="H188" s="8">
         <v>6106501</v>
       </c>
       <c r="I188" s="8">
         <v>7332532</v>
       </c>
       <c r="J188" s="8">
         <v>8551498</v>
       </c>
       <c r="K188" s="28">
         <v>9972160</v>
       </c>
       <c r="L188" s="28">
         <v>11046147</v>
       </c>
       <c r="M188" s="28">
         <v>12172347</v>
       </c>
     </row>
-    <row r="189" spans="1:13">
+    <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B189" s="8">
         <v>10766</v>
       </c>
       <c r="C189" s="8">
         <v>1618830</v>
       </c>
       <c r="D189" s="8">
         <v>3161110</v>
       </c>
       <c r="E189" s="8">
         <v>4678086</v>
       </c>
       <c r="F189" s="8">
         <v>4715678</v>
       </c>
       <c r="G189" s="8">
         <v>4722125</v>
       </c>
       <c r="H189" s="8">
         <v>4865693</v>
       </c>
       <c r="I189" s="8">
         <v>4908879</v>
       </c>
       <c r="J189" s="8">
         <v>4918753</v>
       </c>
       <c r="K189" s="28">
         <v>5001165</v>
       </c>
       <c r="L189" s="28">
         <v>7275059</v>
       </c>
       <c r="M189" s="28">
         <v>9584532</v>
       </c>
     </row>
-    <row r="190" spans="1:13">
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B190" s="8">
         <v>9079</v>
       </c>
       <c r="C190" s="8">
         <v>252974</v>
       </c>
       <c r="D190" s="8">
         <v>496869</v>
       </c>
       <c r="E190" s="8">
         <v>740764</v>
       </c>
       <c r="F190" s="8">
         <v>772843</v>
       </c>
       <c r="G190" s="8">
         <v>804922</v>
       </c>
       <c r="H190" s="8">
         <v>837002</v>
       </c>
       <c r="I190" s="8">
         <v>858756</v>
       </c>
       <c r="J190" s="8">
         <v>880511</v>
       </c>
       <c r="K190" s="28">
         <v>902266</v>
       </c>
       <c r="L190" s="28">
         <v>916292</v>
       </c>
       <c r="M190" s="28">
         <v>930319</v>
       </c>
     </row>
-    <row r="191" spans="1:13">
+    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B191" s="8">
         <v>549513</v>
       </c>
       <c r="C191" s="8">
         <v>1380777</v>
       </c>
       <c r="D191" s="8">
         <v>2215574</v>
       </c>
       <c r="E191" s="8">
         <v>3002081</v>
       </c>
       <c r="F191" s="8">
         <v>3869262</v>
       </c>
       <c r="G191" s="8">
         <v>4710773</v>
       </c>
       <c r="H191" s="8">
         <v>5438546</v>
       </c>
       <c r="I191" s="8">
         <v>6270886</v>
       </c>
       <c r="J191" s="8">
         <v>6997808</v>
       </c>
       <c r="K191" s="28">
         <v>7985181</v>
       </c>
       <c r="L191" s="28">
         <v>8901951</v>
       </c>
       <c r="M191" s="28">
         <v>10144121</v>
       </c>
     </row>
-    <row r="192" spans="1:13" ht="33.75">
+    <row r="192" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A192" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B192" s="8">
         <v>1164239</v>
       </c>
       <c r="C192" s="8">
         <v>2845851</v>
       </c>
       <c r="D192" s="8">
         <v>4493153</v>
       </c>
       <c r="E192" s="8">
         <v>6220993</v>
       </c>
       <c r="F192" s="8">
         <v>8015799</v>
       </c>
       <c r="G192" s="8">
         <v>9463207</v>
       </c>
       <c r="H192" s="8">
         <v>10872049</v>
       </c>
       <c r="I192" s="8">
         <v>12364706</v>
       </c>
       <c r="J192" s="8">
         <v>14240768</v>
       </c>
       <c r="K192" s="28">
         <v>16541219</v>
       </c>
       <c r="L192" s="28">
         <v>17971281</v>
       </c>
       <c r="M192" s="28">
         <v>19151741</v>
       </c>
     </row>
-    <row r="193" spans="1:13">
+    <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B193" s="8">
         <v>202912</v>
       </c>
       <c r="C193" s="8">
         <v>491971</v>
       </c>
       <c r="D193" s="8">
         <v>756638</v>
       </c>
       <c r="E193" s="8">
         <v>1011127</v>
       </c>
       <c r="F193" s="8">
         <v>1215444</v>
       </c>
       <c r="G193" s="8">
         <v>1354049</v>
       </c>
       <c r="H193" s="8">
         <v>1460441</v>
       </c>
       <c r="I193" s="8">
         <v>1577154</v>
       </c>
       <c r="J193" s="8">
         <v>1650329</v>
       </c>
       <c r="K193" s="28">
         <v>1674586</v>
       </c>
       <c r="L193" s="28">
         <v>1754459</v>
       </c>
       <c r="M193" s="28">
         <v>1785003</v>
       </c>
     </row>
-    <row r="194" spans="1:13">
+    <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B194" s="8">
         <v>162130</v>
       </c>
       <c r="C194" s="8">
         <v>452019</v>
       </c>
       <c r="D194" s="8">
         <v>741909</v>
       </c>
       <c r="E194" s="8">
         <v>1031798</v>
       </c>
       <c r="F194" s="8">
         <v>1215239</v>
       </c>
       <c r="G194" s="8">
         <v>1398680</v>
       </c>
       <c r="H194" s="8">
         <v>1582121</v>
       </c>
       <c r="I194" s="8">
         <v>1705643</v>
       </c>
       <c r="J194" s="8">
         <v>1829165</v>
       </c>
       <c r="K194" s="28">
         <v>1952687</v>
       </c>
       <c r="L194" s="28">
         <v>2163024</v>
       </c>
       <c r="M194" s="28">
         <v>2373360</v>
       </c>
     </row>
-    <row r="195" spans="1:13">
+    <row r="195" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A195" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B195" s="8">
         <v>39608</v>
       </c>
       <c r="C195" s="8">
         <v>104225</v>
       </c>
       <c r="D195" s="8">
         <v>169753</v>
       </c>
       <c r="E195" s="8">
         <v>234946</v>
       </c>
       <c r="F195" s="8">
         <v>309931</v>
       </c>
       <c r="G195" s="8">
         <v>384717</v>
       </c>
       <c r="H195" s="8">
         <v>459115</v>
       </c>
       <c r="I195" s="8">
         <v>496397</v>
       </c>
       <c r="J195" s="8">
         <v>534355</v>
       </c>
       <c r="K195" s="28">
         <v>572163</v>
       </c>
       <c r="L195" s="28">
         <v>694153</v>
       </c>
       <c r="M195" s="28">
         <v>817121</v>
       </c>
     </row>
-    <row r="196" spans="1:13">
+    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B196" s="8">
         <v>7036</v>
       </c>
       <c r="C196" s="8">
         <v>306131</v>
       </c>
       <c r="D196" s="8">
         <v>606077</v>
       </c>
       <c r="E196" s="8">
         <v>905710</v>
       </c>
       <c r="F196" s="8">
         <v>973763</v>
       </c>
       <c r="G196" s="8">
         <v>1041640</v>
       </c>
       <c r="H196" s="8">
         <v>1109150</v>
       </c>
       <c r="I196" s="8">
         <v>1137114</v>
       </c>
       <c r="J196" s="8">
         <v>1165676</v>
       </c>
       <c r="K196" s="28">
         <v>1194090</v>
       </c>
       <c r="L196" s="28">
         <v>1220135</v>
       </c>
       <c r="M196" s="28">
         <v>1247086</v>
       </c>
     </row>
-    <row r="197" spans="1:13">
+    <row r="197" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A197" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B197" s="8">
         <v>428995</v>
       </c>
       <c r="C197" s="8">
         <v>1031721</v>
       </c>
       <c r="D197" s="8">
         <v>1610913</v>
       </c>
       <c r="E197" s="8">
         <v>2248251</v>
       </c>
       <c r="F197" s="8">
         <v>2860655</v>
       </c>
       <c r="G197" s="8">
         <v>3414651</v>
       </c>
       <c r="H197" s="8">
         <v>3897501</v>
       </c>
       <c r="I197" s="8">
         <v>4370647</v>
       </c>
       <c r="J197" s="8">
         <v>4895834</v>
       </c>
       <c r="K197" s="28">
         <v>5383426</v>
       </c>
       <c r="L197" s="28">
         <v>6032892</v>
       </c>
       <c r="M197" s="28">
         <v>6543737</v>
       </c>
     </row>
-    <row r="198" spans="1:13">
+    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A198" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B198" s="8">
         <v>149587</v>
       </c>
       <c r="C198" s="8">
         <v>217806</v>
       </c>
       <c r="D198" s="8">
         <v>286713</v>
       </c>
       <c r="E198" s="8">
         <v>355439</v>
       </c>
       <c r="F198" s="8">
         <v>495326</v>
       </c>
       <c r="G198" s="8">
         <v>635059</v>
       </c>
       <c r="H198" s="8">
         <v>774462</v>
       </c>
       <c r="I198" s="8">
         <v>912101</v>
       </c>
       <c r="J198" s="8">
         <v>1050249</v>
       </c>
       <c r="K198" s="28">
         <v>1188295</v>
       </c>
       <c r="L198" s="28">
         <v>1262687</v>
       </c>
       <c r="M198" s="28">
         <v>1337834</v>
       </c>
     </row>
-    <row r="199" spans="1:13">
+    <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A199" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B199" s="8">
         <v>8235</v>
       </c>
       <c r="C199" s="8">
         <v>44941</v>
       </c>
       <c r="D199" s="8">
         <v>92812</v>
       </c>
       <c r="E199" s="8">
         <v>174086</v>
       </c>
       <c r="F199" s="8">
         <v>191352</v>
       </c>
       <c r="G199" s="8">
         <v>276725</v>
       </c>
       <c r="H199" s="8">
         <v>371576</v>
       </c>
       <c r="I199" s="8">
         <v>469090</v>
       </c>
       <c r="J199" s="8">
         <v>509086</v>
       </c>
       <c r="K199" s="28">
         <v>791661</v>
       </c>
       <c r="L199" s="28">
         <v>897400</v>
       </c>
       <c r="M199" s="28">
         <v>993484</v>
       </c>
     </row>
-    <row r="200" spans="1:13">
+    <row r="200" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A200" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B200" s="8">
         <v>165737</v>
       </c>
       <c r="C200" s="8">
         <v>197037</v>
       </c>
       <c r="D200" s="8">
         <v>228337</v>
       </c>
       <c r="E200" s="8">
         <v>259637</v>
       </c>
       <c r="F200" s="8">
         <v>754088</v>
       </c>
       <c r="G200" s="8">
         <v>957686</v>
       </c>
       <c r="H200" s="8">
         <v>1217684</v>
       </c>
       <c r="I200" s="8">
         <v>1696560</v>
       </c>
       <c r="J200" s="8">
         <v>2606074</v>
       </c>
       <c r="K200" s="28">
         <v>3784312</v>
       </c>
       <c r="L200" s="28">
         <v>3946531</v>
       </c>
       <c r="M200" s="28">
         <v>4054115</v>
       </c>
     </row>
-    <row r="201" spans="1:13" ht="33.75">
+    <row r="201" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A201" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B201" s="8">
         <v>57053447</v>
       </c>
       <c r="C201" s="8">
         <v>101515091</v>
       </c>
       <c r="D201" s="8">
         <v>158101606</v>
       </c>
       <c r="E201" s="8">
         <v>234188065</v>
       </c>
       <c r="F201" s="8">
         <v>288100069</v>
       </c>
       <c r="G201" s="8">
         <v>348136783</v>
       </c>
       <c r="H201" s="8">
         <v>404158533</v>
       </c>
       <c r="I201" s="8">
         <v>460408058</v>
       </c>
       <c r="J201" s="8">
         <v>514231981</v>
       </c>
       <c r="K201" s="28">
         <v>577682290</v>
       </c>
       <c r="L201" s="28">
         <v>714041139</v>
       </c>
       <c r="M201" s="28">
         <v>856748225</v>
       </c>
     </row>
-    <row r="202" spans="1:13">
+    <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B202" s="8">
         <v>53134799</v>
       </c>
       <c r="C202" s="8">
         <v>96505806</v>
       </c>
       <c r="D202" s="8">
         <v>151232174</v>
       </c>
       <c r="E202" s="8">
         <v>223558376</v>
       </c>
       <c r="F202" s="8">
         <v>276609792</v>
       </c>
       <c r="G202" s="8">
         <v>334165154</v>
       </c>
       <c r="H202" s="8">
         <v>388501394</v>
       </c>
       <c r="I202" s="8">
         <v>443626127</v>
       </c>
       <c r="J202" s="8">
         <v>493941633</v>
       </c>
       <c r="K202" s="28">
         <v>556362866</v>
       </c>
       <c r="L202" s="28">
         <v>674340396</v>
       </c>
       <c r="M202" s="28">
         <v>804387761</v>
       </c>
     </row>
-    <row r="203" spans="1:13">
+    <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B203" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C203" s="8">
         <v>375818</v>
       </c>
       <c r="D203" s="8">
         <v>751636</v>
       </c>
       <c r="E203" s="8">
         <v>1127454</v>
       </c>
       <c r="F203" s="8">
         <v>1127454</v>
       </c>
       <c r="G203" s="8">
         <v>1127454</v>
       </c>
       <c r="H203" s="8">
         <v>1127454</v>
       </c>
       <c r="I203" s="8">
         <v>1127454</v>
       </c>
       <c r="J203" s="8">
         <v>1127454</v>
       </c>
       <c r="K203" s="28">
         <v>1127454</v>
       </c>
       <c r="L203" s="28">
         <v>1127454</v>
       </c>
       <c r="M203" s="28">
         <v>1127454</v>
       </c>
     </row>
-    <row r="204" spans="1:13">
+    <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="8">
         <v>18004</v>
       </c>
       <c r="C204" s="8">
         <v>383285</v>
       </c>
       <c r="D204" s="8">
         <v>748566</v>
       </c>
       <c r="E204" s="8">
         <v>1113848</v>
       </c>
       <c r="F204" s="8">
         <v>1201652</v>
       </c>
       <c r="G204" s="8">
         <v>1289456</v>
       </c>
       <c r="H204" s="8">
         <v>1377261</v>
       </c>
       <c r="I204" s="8">
         <v>1444986</v>
       </c>
       <c r="J204" s="8">
         <v>1512711</v>
       </c>
       <c r="K204" s="28">
         <v>1580437</v>
       </c>
       <c r="L204" s="28">
         <v>1901589</v>
       </c>
       <c r="M204" s="28">
         <v>2222742</v>
       </c>
     </row>
-    <row r="205" spans="1:13">
+    <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B205" s="8">
         <v>3900644</v>
       </c>
       <c r="C205" s="8">
         <v>4250182</v>
       </c>
       <c r="D205" s="8">
         <v>5369230</v>
       </c>
       <c r="E205" s="8">
         <v>8388387</v>
       </c>
       <c r="F205" s="8">
         <v>9161171</v>
       </c>
       <c r="G205" s="8">
         <v>11554719</v>
       </c>
       <c r="H205" s="8">
         <v>13152424</v>
       </c>
       <c r="I205" s="8">
         <v>14209491</v>
       </c>
       <c r="J205" s="8">
         <v>17650183</v>
       </c>
       <c r="K205" s="28">
         <v>18611533</v>
       </c>
       <c r="L205" s="28">
         <v>36671700</v>
       </c>
       <c r="M205" s="28">
         <v>49010268</v>
       </c>
     </row>
-    <row r="206" spans="1:13" ht="22.5">
+    <row r="206" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A206" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B206" s="8">
         <v>62338</v>
       </c>
       <c r="C206" s="8">
         <v>962157</v>
       </c>
       <c r="D206" s="8">
         <v>1614163</v>
       </c>
       <c r="E206" s="8">
         <v>2694526</v>
       </c>
       <c r="F206" s="8">
         <v>3650829</v>
       </c>
       <c r="G206" s="8">
         <v>4688109</v>
       </c>
       <c r="H206" s="8">
         <v>6958934</v>
       </c>
       <c r="I206" s="8">
         <v>8406330</v>
       </c>
       <c r="J206" s="8">
         <v>9546121</v>
       </c>
       <c r="K206" s="28">
         <v>10091484</v>
       </c>
       <c r="L206" s="28">
         <v>11272652</v>
       </c>
       <c r="M206" s="28">
         <v>14453169</v>
       </c>
     </row>
-    <row r="207" spans="1:13">
+    <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B207" s="8">
         <v>630</v>
       </c>
       <c r="C207" s="8">
         <v>630</v>
       </c>
       <c r="D207" s="8">
         <v>630</v>
       </c>
       <c r="E207" s="8">
         <v>630</v>
       </c>
       <c r="F207" s="8">
         <v>838</v>
       </c>
       <c r="G207" s="8">
         <v>1046</v>
       </c>
       <c r="H207" s="8">
         <v>1254</v>
       </c>
       <c r="I207" s="8">
         <v>1254</v>
       </c>
       <c r="J207" s="8">
         <v>1254</v>
       </c>
       <c r="K207" s="28">
         <v>1254</v>
       </c>
       <c r="L207" s="28">
         <v>1292</v>
       </c>
       <c r="M207" s="28">
         <v>1330</v>
       </c>
     </row>
-    <row r="208" spans="1:13">
+    <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B208" s="8">
         <v>61708</v>
       </c>
       <c r="C208" s="8">
         <v>961527</v>
       </c>
       <c r="D208" s="8">
         <v>1613533</v>
       </c>
       <c r="E208" s="8">
         <v>2693896</v>
       </c>
       <c r="F208" s="8">
         <v>3649991</v>
       </c>
       <c r="G208" s="8">
         <v>4687063</v>
       </c>
       <c r="H208" s="8">
         <v>6957680</v>
       </c>
       <c r="I208" s="8">
         <v>8405076</v>
       </c>
       <c r="J208" s="8">
         <v>9544867</v>
       </c>
       <c r="K208" s="28">
         <v>10090230</v>
       </c>
       <c r="L208" s="28">
         <v>11271360</v>
       </c>
       <c r="M208" s="28">
         <v>14451839</v>
       </c>
     </row>
-    <row r="209" spans="1:13" ht="33.75">
+    <row r="209" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A209" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B209" s="8">
         <v>3508892</v>
       </c>
       <c r="C209" s="8">
         <v>9340563</v>
       </c>
       <c r="D209" s="8">
         <v>14535790</v>
       </c>
       <c r="E209" s="8">
         <v>20794190</v>
       </c>
       <c r="F209" s="8">
         <v>25045092</v>
       </c>
       <c r="G209" s="8">
         <v>29541303</v>
       </c>
       <c r="H209" s="8">
         <v>33327372</v>
       </c>
       <c r="I209" s="8">
         <v>37692270</v>
       </c>
       <c r="J209" s="8">
         <v>42469513</v>
       </c>
       <c r="K209" s="28">
         <v>48611516</v>
       </c>
       <c r="L209" s="28">
         <v>54759842</v>
       </c>
       <c r="M209" s="28">
         <v>62719063</v>
       </c>
     </row>
-    <row r="210" spans="1:13">
+    <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B210" s="8">
         <v>167928</v>
       </c>
       <c r="C210" s="8">
         <v>1038681</v>
       </c>
       <c r="D210" s="8">
         <v>1621970</v>
       </c>
       <c r="E210" s="8">
         <v>2204767</v>
       </c>
       <c r="F210" s="8">
         <v>2343868</v>
       </c>
       <c r="G210" s="8">
         <v>2483801</v>
       </c>
       <c r="H210" s="8">
         <v>2623121</v>
       </c>
       <c r="I210" s="8">
         <v>2871966</v>
       </c>
       <c r="J210" s="8">
         <v>3123723</v>
       </c>
       <c r="K210" s="28">
         <v>3373867</v>
       </c>
       <c r="L210" s="28">
         <v>3676689</v>
       </c>
       <c r="M210" s="28">
         <v>3991736</v>
       </c>
     </row>
-    <row r="211" spans="1:13">
+    <row r="211" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A211" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B211" s="8">
         <v>49482</v>
       </c>
       <c r="C211" s="8">
         <v>213486</v>
       </c>
       <c r="D211" s="8">
         <v>377489</v>
       </c>
       <c r="E211" s="8">
         <v>541493</v>
       </c>
       <c r="F211" s="8">
         <v>601961</v>
       </c>
       <c r="G211" s="8">
         <v>662428</v>
       </c>
       <c r="H211" s="8">
         <v>722896</v>
       </c>
       <c r="I211" s="8">
         <v>775792</v>
       </c>
       <c r="J211" s="8">
         <v>828687</v>
       </c>
       <c r="K211" s="28">
         <v>881583</v>
       </c>
       <c r="L211" s="28">
         <v>1004232</v>
       </c>
       <c r="M211" s="28">
         <v>1126880</v>
       </c>
     </row>
-    <row r="212" spans="1:13">
+    <row r="212" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A212" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B212" s="8">
         <v>134792</v>
       </c>
       <c r="C212" s="8">
         <v>737792</v>
       </c>
       <c r="D212" s="8">
         <v>1340793</v>
       </c>
       <c r="E212" s="8">
         <v>1943849</v>
       </c>
       <c r="F212" s="8">
         <v>2082038</v>
       </c>
       <c r="G212" s="8">
         <v>2220019</v>
       </c>
       <c r="H212" s="8">
         <v>2357995</v>
       </c>
       <c r="I212" s="8">
         <v>2570891</v>
       </c>
       <c r="J212" s="8">
         <v>2783621</v>
       </c>
       <c r="K212" s="28">
         <v>2996351</v>
       </c>
       <c r="L212" s="28">
         <v>3282848</v>
       </c>
       <c r="M212" s="28">
         <v>3569346</v>
       </c>
     </row>
-    <row r="213" spans="1:13">
+    <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B213" s="8">
         <v>502192</v>
       </c>
       <c r="C213" s="8">
         <v>1231976</v>
       </c>
       <c r="D213" s="8">
         <v>1787828</v>
       </c>
       <c r="E213" s="8">
         <v>2423957</v>
       </c>
       <c r="F213" s="8">
         <v>2712910</v>
       </c>
       <c r="G213" s="8">
         <v>3111378</v>
       </c>
       <c r="H213" s="8">
         <v>3461297</v>
       </c>
       <c r="I213" s="8">
         <v>3825051</v>
       </c>
       <c r="J213" s="8">
         <v>4321237</v>
       </c>
       <c r="K213" s="28">
         <v>4955571</v>
       </c>
       <c r="L213" s="28">
         <v>5500785</v>
       </c>
       <c r="M213" s="28">
         <v>6766297</v>
       </c>
     </row>
-    <row r="214" spans="1:13">
+    <row r="214" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A214" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B214" s="8">
         <v>1905110</v>
       </c>
       <c r="C214" s="8">
         <v>4065360</v>
       </c>
       <c r="D214" s="8">
         <v>6149066</v>
       </c>
       <c r="E214" s="8">
         <v>8513782</v>
       </c>
       <c r="F214" s="8">
         <v>11026146</v>
       </c>
       <c r="G214" s="8">
         <v>13824559</v>
       </c>
       <c r="H214" s="8">
         <v>16126076</v>
       </c>
       <c r="I214" s="8">
         <v>18458134</v>
       </c>
       <c r="J214" s="8">
         <v>20919015</v>
       </c>
       <c r="K214" s="28">
         <v>24363587</v>
       </c>
       <c r="L214" s="28">
         <v>27354624</v>
       </c>
       <c r="M214" s="28">
         <v>31114297</v>
       </c>
     </row>
-    <row r="215" spans="1:13">
+    <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B215" s="8">
         <v>137673</v>
       </c>
       <c r="C215" s="8">
         <v>693189</v>
       </c>
       <c r="D215" s="8">
         <v>1220331</v>
       </c>
       <c r="E215" s="8">
         <v>1746582</v>
       </c>
       <c r="F215" s="8">
         <v>2157185</v>
       </c>
       <c r="G215" s="8">
         <v>2462326</v>
       </c>
       <c r="H215" s="8">
         <v>2767496</v>
       </c>
       <c r="I215" s="8">
         <v>3232299</v>
       </c>
       <c r="J215" s="8">
         <v>3697873</v>
       </c>
       <c r="K215" s="28">
         <v>4164596</v>
       </c>
       <c r="L215" s="28">
         <v>5061413</v>
       </c>
       <c r="M215" s="28">
         <v>6035543</v>
       </c>
     </row>
-    <row r="216" spans="1:13">
+    <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B216" s="8">
         <v>28483</v>
       </c>
       <c r="C216" s="8">
         <v>64399</v>
       </c>
       <c r="D216" s="8">
         <v>123637</v>
       </c>
       <c r="E216" s="8">
         <v>161546</v>
       </c>
       <c r="F216" s="8">
         <v>188354</v>
       </c>
       <c r="G216" s="8">
         <v>212480</v>
       </c>
       <c r="H216" s="8">
         <v>236305</v>
       </c>
       <c r="I216" s="8">
         <v>286694</v>
       </c>
       <c r="J216" s="8">
         <v>333256</v>
       </c>
       <c r="K216" s="28">
         <v>425178</v>
       </c>
       <c r="L216" s="28">
         <v>616603</v>
       </c>
       <c r="M216" s="28">
         <v>776114</v>
       </c>
     </row>
-    <row r="217" spans="1:13">
+    <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B217" s="8">
         <v>583233</v>
       </c>
       <c r="C217" s="8">
         <v>1295679</v>
       </c>
       <c r="D217" s="8">
         <v>1914675</v>
       </c>
       <c r="E217" s="8">
         <v>3258215</v>
       </c>
       <c r="F217" s="8">
         <v>3932631</v>
       </c>
       <c r="G217" s="8">
         <v>4564311</v>
       </c>
       <c r="H217" s="8">
         <v>5032187</v>
       </c>
       <c r="I217" s="8">
         <v>5671443</v>
       </c>
       <c r="J217" s="8">
         <v>6462101</v>
       </c>
       <c r="K217" s="28">
         <v>7450784</v>
       </c>
       <c r="L217" s="28">
         <v>8262647</v>
       </c>
       <c r="M217" s="28">
         <v>9338850</v>
       </c>
     </row>
-    <row r="218" spans="1:13">
+    <row r="218" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A218" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B218" s="8">
         <v>1916872</v>
       </c>
       <c r="C218" s="8">
         <v>4484109</v>
       </c>
       <c r="D218" s="8">
         <v>6888733</v>
       </c>
       <c r="E218" s="8">
         <v>9668234</v>
       </c>
       <c r="F218" s="8">
         <v>11636173</v>
       </c>
       <c r="G218" s="8">
         <v>13655934</v>
       </c>
       <c r="H218" s="8">
         <v>15555608</v>
       </c>
       <c r="I218" s="8">
         <v>18652034</v>
       </c>
       <c r="J218" s="8">
         <v>21679166</v>
       </c>
       <c r="K218" s="28">
         <v>24610923</v>
       </c>
       <c r="L218" s="28">
         <v>27290527</v>
       </c>
       <c r="M218" s="28">
         <v>30560117</v>
       </c>
     </row>
-    <row r="219" spans="1:13">
+    <row r="219" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A219" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B219" s="8">
         <v>121819</v>
       </c>
       <c r="C219" s="8">
         <v>543865</v>
       </c>
       <c r="D219" s="8">
         <v>965911</v>
       </c>
       <c r="E219" s="8">
         <v>1387958</v>
       </c>
       <c r="F219" s="8">
         <v>1637827</v>
       </c>
       <c r="G219" s="8">
         <v>1887697</v>
       </c>
       <c r="H219" s="8">
         <v>2137567</v>
       </c>
       <c r="I219" s="8">
         <v>2532774</v>
       </c>
       <c r="J219" s="8">
         <v>2927981</v>
       </c>
       <c r="K219" s="28">
         <v>3323188</v>
       </c>
       <c r="L219" s="28">
         <v>3683624</v>
       </c>
       <c r="M219" s="28">
         <v>4044060</v>
       </c>
     </row>
-    <row r="220" spans="1:13">
+    <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B220" s="8">
         <v>268255</v>
       </c>
       <c r="C220" s="8">
         <v>479300</v>
       </c>
       <c r="D220" s="8">
         <v>690345</v>
       </c>
       <c r="E220" s="8">
         <v>901390</v>
       </c>
       <c r="F220" s="8">
         <v>1050771</v>
       </c>
       <c r="G220" s="8">
         <v>1200151</v>
       </c>
       <c r="H220" s="8">
         <v>1349532</v>
       </c>
       <c r="I220" s="8">
         <v>1560470</v>
       </c>
       <c r="J220" s="8">
         <v>1771407</v>
       </c>
       <c r="K220" s="28">
         <v>1982345</v>
       </c>
       <c r="L220" s="28">
         <v>2105093</v>
       </c>
       <c r="M220" s="28">
         <v>2227842</v>
       </c>
     </row>
-    <row r="221" spans="1:13">
+    <row r="221" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A221" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B221" s="8">
         <v>70150</v>
       </c>
       <c r="C221" s="8">
         <v>237572</v>
       </c>
       <c r="D221" s="8">
         <v>404993</v>
       </c>
       <c r="E221" s="8">
         <v>572415</v>
       </c>
       <c r="F221" s="8">
         <v>631021</v>
       </c>
       <c r="G221" s="8">
         <v>689628</v>
       </c>
       <c r="H221" s="8">
         <v>748234</v>
       </c>
       <c r="I221" s="8">
         <v>823462</v>
       </c>
       <c r="J221" s="8">
         <v>898689</v>
       </c>
       <c r="K221" s="28">
         <v>973917</v>
       </c>
       <c r="L221" s="28">
         <v>1054088</v>
       </c>
       <c r="M221" s="28">
         <v>1134258</v>
       </c>
     </row>
-    <row r="222" spans="1:13">
+    <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B222" s="8">
         <v>136488</v>
       </c>
       <c r="C222" s="8">
         <v>505589</v>
       </c>
       <c r="D222" s="8">
         <v>874690</v>
       </c>
       <c r="E222" s="8">
         <v>1243792</v>
       </c>
       <c r="F222" s="8">
         <v>1422427</v>
       </c>
       <c r="G222" s="8">
         <v>1601063</v>
       </c>
       <c r="H222" s="8">
         <v>1779699</v>
       </c>
       <c r="I222" s="8">
         <v>3008683</v>
       </c>
       <c r="J222" s="8">
         <v>4237667</v>
       </c>
       <c r="K222" s="28">
         <v>5466651</v>
       </c>
       <c r="L222" s="28">
         <v>5632480</v>
       </c>
       <c r="M222" s="28">
         <v>5798309</v>
       </c>
     </row>
-    <row r="223" spans="1:13">
+    <row r="223" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A223" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B223" s="8">
         <v>874749</v>
       </c>
       <c r="C223" s="8">
         <v>1793210</v>
       </c>
       <c r="D223" s="8">
         <v>2690311</v>
       </c>
       <c r="E223" s="8">
         <v>3630068</v>
       </c>
       <c r="F223" s="8">
         <v>4623759</v>
       </c>
       <c r="G223" s="8">
         <v>5635436</v>
       </c>
       <c r="H223" s="8">
         <v>6630524</v>
       </c>
       <c r="I223" s="8">
         <v>7399948</v>
       </c>
       <c r="J223" s="8">
         <v>8198375</v>
       </c>
       <c r="K223" s="28">
         <v>8913081</v>
       </c>
       <c r="L223" s="28">
         <v>10418522</v>
       </c>
       <c r="M223" s="28">
         <v>12122229</v>
       </c>
     </row>
-    <row r="224" spans="1:13">
+    <row r="224" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A224" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B224" s="8">
         <v>129052</v>
       </c>
       <c r="C224" s="8">
         <v>253636</v>
       </c>
       <c r="D224" s="8">
         <v>378220</v>
       </c>
       <c r="E224" s="8">
         <v>502805</v>
       </c>
       <c r="F224" s="8">
         <v>614078</v>
       </c>
       <c r="G224" s="8">
         <v>725351</v>
       </c>
       <c r="H224" s="8">
         <v>836625</v>
       </c>
       <c r="I224" s="8">
         <v>951047</v>
       </c>
       <c r="J224" s="8">
         <v>1065469</v>
       </c>
       <c r="K224" s="28">
         <v>1179891</v>
       </c>
       <c r="L224" s="28">
         <v>1268916</v>
       </c>
       <c r="M224" s="28">
         <v>1357941</v>
       </c>
     </row>
-    <row r="225" spans="1:13">
+    <row r="225" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A225" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B225" s="8">
         <v>50087</v>
       </c>
       <c r="C225" s="8">
         <v>84102</v>
       </c>
       <c r="D225" s="8">
         <v>118117</v>
       </c>
       <c r="E225" s="8">
         <v>152133</v>
       </c>
       <c r="F225" s="8">
         <v>181924</v>
       </c>
       <c r="G225" s="8">
         <v>211715</v>
       </c>
       <c r="H225" s="8">
         <v>241506</v>
       </c>
       <c r="I225" s="8">
         <v>270608</v>
       </c>
       <c r="J225" s="8">
         <v>299710</v>
       </c>
       <c r="K225" s="28">
         <v>328813</v>
       </c>
       <c r="L225" s="28">
         <v>377536</v>
       </c>
       <c r="M225" s="28">
         <v>426259</v>
       </c>
     </row>
-    <row r="226" spans="1:13">
+    <row r="226" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A226" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B226" s="8">
         <v>266274</v>
       </c>
       <c r="C226" s="8">
         <v>586835</v>
       </c>
       <c r="D226" s="8">
         <v>766145</v>
       </c>
       <c r="E226" s="8">
         <v>1277675</v>
       </c>
       <c r="F226" s="8">
         <v>1474366</v>
       </c>
       <c r="G226" s="8">
         <v>1704892</v>
       </c>
       <c r="H226" s="8">
         <v>1831923</v>
       </c>
       <c r="I226" s="8">
         <v>2105043</v>
       </c>
       <c r="J226" s="8">
         <v>2279868</v>
       </c>
       <c r="K226" s="28">
         <v>2443039</v>
       </c>
       <c r="L226" s="28">
         <v>2750269</v>
       </c>
       <c r="M226" s="28">
         <v>3449220</v>
       </c>
     </row>
-    <row r="227" spans="1:13" ht="22.5">
+    <row r="227" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A227" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B227" s="8">
         <v>656012</v>
       </c>
       <c r="C227" s="8">
         <v>1525568</v>
       </c>
       <c r="D227" s="8">
         <v>2239163</v>
       </c>
       <c r="E227" s="8">
         <v>3183019</v>
       </c>
       <c r="F227" s="8">
         <v>3542440</v>
       </c>
       <c r="G227" s="8">
         <v>4227737</v>
       </c>
       <c r="H227" s="8">
         <v>4671030</v>
       </c>
       <c r="I227" s="8">
         <v>5498825</v>
       </c>
       <c r="J227" s="8">
         <v>6254530</v>
       </c>
       <c r="K227" s="28">
         <v>6803873</v>
       </c>
       <c r="L227" s="28">
         <v>8063734</v>
       </c>
       <c r="M227" s="28">
         <v>9387782</v>
       </c>
     </row>
-    <row r="228" spans="1:13">
+    <row r="228" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A228" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B228" s="8">
         <v>39136</v>
       </c>
       <c r="C228" s="8">
         <v>411015</v>
       </c>
       <c r="D228" s="8">
         <v>798814</v>
       </c>
       <c r="E228" s="8">
         <v>1209819</v>
       </c>
       <c r="F228" s="8">
         <v>1379449</v>
       </c>
       <c r="G228" s="8">
         <v>1664094</v>
       </c>
       <c r="H228" s="8">
         <v>1913997</v>
       </c>
       <c r="I228" s="8">
         <v>2187141</v>
       </c>
       <c r="J228" s="8">
         <v>2558783</v>
       </c>
       <c r="K228" s="28">
         <v>2651351</v>
       </c>
       <c r="L228" s="28">
         <v>3366031</v>
       </c>
       <c r="M228" s="28">
         <v>3994498</v>
       </c>
     </row>
-    <row r="229" spans="1:13">
+    <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B229" s="8">
         <v>188874</v>
       </c>
       <c r="C229" s="8">
         <v>371370</v>
       </c>
       <c r="D229" s="8">
         <v>433551</v>
       </c>
       <c r="E229" s="8">
         <v>640267</v>
       </c>
       <c r="F229" s="8">
         <v>720754</v>
       </c>
       <c r="G229" s="8">
         <v>948845</v>
       </c>
       <c r="H229" s="8">
         <v>1031853</v>
       </c>
       <c r="I229" s="8">
         <v>1267584</v>
       </c>
       <c r="J229" s="8">
         <v>1383904</v>
       </c>
       <c r="K229" s="28">
         <v>1551123</v>
       </c>
       <c r="L229" s="28">
         <v>1675211</v>
       </c>
       <c r="M229" s="28">
         <v>1904580</v>
       </c>
     </row>
-    <row r="230" spans="1:13">
+    <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B230" s="8">
         <v>25705</v>
       </c>
       <c r="C230" s="8">
         <v>66661</v>
       </c>
       <c r="D230" s="8">
         <v>107618</v>
       </c>
       <c r="E230" s="8">
         <v>148574</v>
       </c>
       <c r="F230" s="8">
         <v>180630</v>
       </c>
       <c r="G230" s="8">
         <v>212685</v>
       </c>
       <c r="H230" s="8">
         <v>244741</v>
       </c>
       <c r="I230" s="8">
         <v>276075</v>
       </c>
       <c r="J230" s="8">
         <v>307410</v>
       </c>
       <c r="K230" s="28">
         <v>338744</v>
       </c>
       <c r="L230" s="28">
         <v>358506</v>
       </c>
       <c r="M230" s="28">
         <v>378267</v>
       </c>
     </row>
-    <row r="231" spans="1:13">
+    <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B231" s="8">
         <v>10712</v>
       </c>
       <c r="C231" s="8">
         <v>20090</v>
       </c>
       <c r="D231" s="8">
         <v>29467</v>
       </c>
       <c r="E231" s="8">
         <v>38845</v>
       </c>
       <c r="F231" s="8">
         <v>46716</v>
       </c>
       <c r="G231" s="8">
         <v>54586</v>
       </c>
       <c r="H231" s="8">
         <v>62457</v>
       </c>
       <c r="I231" s="8">
         <v>102183</v>
       </c>
       <c r="J231" s="8">
         <v>141909</v>
       </c>
       <c r="K231" s="28">
         <v>181635</v>
       </c>
       <c r="L231" s="28">
         <v>199531</v>
       </c>
       <c r="M231" s="28">
         <v>217428</v>
       </c>
     </row>
-    <row r="232" spans="1:13">
+    <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B232" s="8">
         <v>157431</v>
       </c>
       <c r="C232" s="8">
         <v>287230</v>
       </c>
       <c r="D232" s="8">
         <v>417029</v>
       </c>
       <c r="E232" s="8">
         <v>546828</v>
       </c>
       <c r="F232" s="8">
         <v>580368</v>
       </c>
       <c r="G232" s="8">
         <v>613909</v>
       </c>
       <c r="H232" s="8">
         <v>647450</v>
       </c>
       <c r="I232" s="8">
         <v>798475</v>
       </c>
       <c r="J232" s="8">
         <v>949500</v>
       </c>
       <c r="K232" s="28">
         <v>1100525</v>
       </c>
       <c r="L232" s="28">
         <v>1409349</v>
       </c>
       <c r="M232" s="28">
         <v>1718173</v>
       </c>
     </row>
-    <row r="233" spans="1:13">
+    <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B233" s="8">
         <v>16698</v>
       </c>
       <c r="C233" s="8">
         <v>48027</v>
       </c>
       <c r="D233" s="8">
         <v>79356</v>
       </c>
       <c r="E233" s="8">
         <v>110685</v>
       </c>
       <c r="F233" s="8">
         <v>129509</v>
       </c>
       <c r="G233" s="8">
         <v>148334</v>
       </c>
       <c r="H233" s="8">
         <v>167159</v>
       </c>
       <c r="I233" s="8">
         <v>189333</v>
       </c>
       <c r="J233" s="8">
         <v>211507</v>
       </c>
       <c r="K233" s="28">
         <v>233682</v>
       </c>
       <c r="L233" s="28">
         <v>269093</v>
       </c>
       <c r="M233" s="28">
         <v>304504</v>
       </c>
     </row>
-    <row r="234" spans="1:13">
+    <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B234" s="8">
         <v>186156</v>
       </c>
       <c r="C234" s="8">
         <v>273318</v>
       </c>
       <c r="D234" s="8">
         <v>308916</v>
       </c>
       <c r="E234" s="8">
         <v>406457</v>
       </c>
       <c r="F234" s="8">
         <v>409465</v>
       </c>
       <c r="G234" s="8">
         <v>475732</v>
       </c>
       <c r="H234" s="8">
         <v>479821</v>
       </c>
       <c r="I234" s="8">
         <v>541408</v>
       </c>
       <c r="J234" s="8">
         <v>551819</v>
       </c>
       <c r="K234" s="28">
         <v>584043</v>
       </c>
       <c r="L234" s="28">
         <v>597848</v>
       </c>
       <c r="M234" s="28">
         <v>656773</v>
       </c>
     </row>
-    <row r="235" spans="1:13">
+    <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B235" s="8">
         <v>31301</v>
       </c>
       <c r="C235" s="8">
         <v>47857</v>
       </c>
       <c r="D235" s="8">
         <v>64412</v>
       </c>
       <c r="E235" s="8">
         <v>81545</v>
       </c>
       <c r="F235" s="8">
         <v>95548</v>
       </c>
       <c r="G235" s="8">
         <v>109551</v>
       </c>
       <c r="H235" s="8">
         <v>123553</v>
       </c>
       <c r="I235" s="8">
         <v>136626</v>
       </c>
       <c r="J235" s="8">
         <v>149699</v>
       </c>
       <c r="K235" s="28">
         <v>162771</v>
       </c>
       <c r="L235" s="28">
         <v>188165</v>
       </c>
       <c r="M235" s="28">
         <v>213558</v>
       </c>
     </row>
-    <row r="236" spans="1:13" ht="56.25">
+    <row r="236" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A236" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B236" s="8">
         <v>43817783</v>
       </c>
       <c r="C236" s="8">
         <v>86759017</v>
       </c>
       <c r="D236" s="8">
         <v>125865491</v>
       </c>
       <c r="E236" s="8">
         <v>152324507</v>
       </c>
       <c r="F236" s="8">
         <v>173851779</v>
       </c>
       <c r="G236" s="8">
         <v>188537136</v>
       </c>
       <c r="H236" s="8">
         <v>204915992</v>
       </c>
       <c r="I236" s="8">
         <v>220878484</v>
       </c>
       <c r="J236" s="8">
         <v>236376518</v>
       </c>
       <c r="K236" s="28">
         <v>259934493</v>
       </c>
       <c r="L236" s="28">
         <v>292636418</v>
       </c>
       <c r="M236" s="28">
         <v>340956687</v>
       </c>
     </row>
-    <row r="237" spans="1:13">
+    <row r="237" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A237" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B237" s="8">
         <v>9361283</v>
       </c>
       <c r="C237" s="8">
         <v>18199677</v>
       </c>
       <c r="D237" s="8">
         <v>25687976</v>
       </c>
       <c r="E237" s="8">
         <v>30452197</v>
       </c>
       <c r="F237" s="8">
         <v>33195081</v>
       </c>
       <c r="G237" s="8">
         <v>34543952</v>
       </c>
       <c r="H237" s="8">
         <v>36023006</v>
       </c>
       <c r="I237" s="8">
         <v>37561449</v>
       </c>
       <c r="J237" s="8">
         <v>39224848</v>
       </c>
       <c r="K237" s="28">
         <v>43335566</v>
       </c>
       <c r="L237" s="28">
         <v>49166404</v>
       </c>
       <c r="M237" s="28">
         <v>58890372</v>
       </c>
     </row>
-    <row r="238" spans="1:13">
+    <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B238" s="8">
         <v>8471232</v>
       </c>
       <c r="C238" s="8">
         <v>17412735</v>
       </c>
       <c r="D238" s="8">
         <v>25931424</v>
       </c>
       <c r="E238" s="8">
         <v>31734671</v>
       </c>
       <c r="F238" s="8">
         <v>36860532</v>
       </c>
       <c r="G238" s="8">
         <v>40576124</v>
       </c>
       <c r="H238" s="8">
         <v>44383562</v>
       </c>
       <c r="I238" s="8">
         <v>48220352</v>
       </c>
       <c r="J238" s="8">
         <v>52081831</v>
       </c>
       <c r="K238" s="28">
         <v>57465259</v>
       </c>
       <c r="L238" s="28">
         <v>65342711</v>
       </c>
       <c r="M238" s="28">
         <v>75372592</v>
       </c>
     </row>
-    <row r="239" spans="1:13">
+    <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B239" s="8">
         <v>3939531</v>
       </c>
       <c r="C239" s="8">
         <v>7677663</v>
       </c>
       <c r="D239" s="8">
         <v>10636587</v>
       </c>
       <c r="E239" s="8">
         <v>12616206</v>
       </c>
       <c r="F239" s="8">
         <v>13910469</v>
       </c>
       <c r="G239" s="8">
         <v>14408675</v>
       </c>
       <c r="H239" s="8">
         <v>14987014</v>
       </c>
       <c r="I239" s="8">
         <v>15518207</v>
       </c>
       <c r="J239" s="8">
         <v>16079026</v>
       </c>
       <c r="K239" s="28">
         <v>17004888</v>
       </c>
       <c r="L239" s="28">
         <v>18807070</v>
       </c>
       <c r="M239" s="28">
         <v>22237115</v>
       </c>
     </row>
-    <row r="240" spans="1:13">
+    <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B240" s="8">
         <v>9820784</v>
       </c>
       <c r="C240" s="8">
         <v>19330807</v>
       </c>
       <c r="D240" s="8">
         <v>28913337</v>
       </c>
       <c r="E240" s="8">
         <v>36531098</v>
       </c>
       <c r="F240" s="8">
         <v>44966993</v>
       </c>
       <c r="G240" s="8">
         <v>52506996</v>
       </c>
       <c r="H240" s="8">
         <v>61174138</v>
       </c>
       <c r="I240" s="8">
         <v>69613058</v>
       </c>
       <c r="J240" s="8">
         <v>77016419</v>
       </c>
       <c r="K240" s="28">
         <v>85691050</v>
       </c>
       <c r="L240" s="28">
         <v>94600281</v>
       </c>
       <c r="M240" s="28">
         <v>106420957</v>
       </c>
     </row>
-    <row r="241" spans="1:13">
+    <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B241" s="8">
         <v>4163240</v>
       </c>
       <c r="C241" s="8">
         <v>8580927</v>
       </c>
       <c r="D241" s="8">
         <v>12608111</v>
       </c>
       <c r="E241" s="8">
         <v>14759153</v>
       </c>
       <c r="F241" s="8">
         <v>15899539</v>
       </c>
       <c r="G241" s="8">
         <v>16461619</v>
       </c>
       <c r="H241" s="8">
         <v>17080444</v>
       </c>
       <c r="I241" s="8">
         <v>17560449</v>
       </c>
       <c r="J241" s="8">
         <v>18115105</v>
       </c>
       <c r="K241" s="28">
         <v>19955644</v>
       </c>
       <c r="L241" s="28">
         <v>23550971</v>
       </c>
       <c r="M241" s="28">
         <v>27932701</v>
       </c>
     </row>
-    <row r="242" spans="1:13">
+    <row r="242" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A242" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B242" s="8">
         <v>5121475</v>
       </c>
       <c r="C242" s="8">
         <v>9736231</v>
       </c>
       <c r="D242" s="8">
         <v>13571441</v>
       </c>
       <c r="E242" s="8">
         <v>15796396</v>
       </c>
       <c r="F242" s="8">
         <v>17301886</v>
       </c>
       <c r="G242" s="8">
         <v>17778686</v>
       </c>
       <c r="H242" s="8">
         <v>18328702</v>
       </c>
       <c r="I242" s="8">
         <v>18824676</v>
       </c>
       <c r="J242" s="8">
         <v>19438470</v>
       </c>
       <c r="K242" s="28">
         <v>20937481</v>
       </c>
       <c r="L242" s="28">
         <v>23585105</v>
       </c>
       <c r="M242" s="28">
         <v>29416792</v>
       </c>
     </row>
-    <row r="243" spans="1:13">
+    <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B243" s="8">
         <v>939296</v>
       </c>
       <c r="C243" s="8">
         <v>1909328</v>
       </c>
       <c r="D243" s="8">
         <v>2835822</v>
       </c>
       <c r="E243" s="8">
         <v>3395436</v>
       </c>
       <c r="F243" s="8">
         <v>3801988</v>
       </c>
       <c r="G243" s="8">
         <v>3915603</v>
       </c>
       <c r="H243" s="8">
         <v>4047259</v>
       </c>
       <c r="I243" s="8">
         <v>4185869</v>
       </c>
       <c r="J243" s="8">
         <v>4387470</v>
       </c>
       <c r="K243" s="28">
         <v>4686438</v>
       </c>
       <c r="L243" s="28">
         <v>5274563</v>
       </c>
       <c r="M243" s="28">
         <v>6245768</v>
       </c>
     </row>
-    <row r="244" spans="1:13">
+    <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B244" s="8">
         <v>2000942</v>
       </c>
       <c r="C244" s="8">
         <v>3911649</v>
       </c>
       <c r="D244" s="8">
         <v>5680793</v>
       </c>
       <c r="E244" s="8">
         <v>7039350</v>
       </c>
       <c r="F244" s="8">
         <v>7915291</v>
       </c>
       <c r="G244" s="8">
         <v>8345482</v>
       </c>
       <c r="H244" s="8">
         <v>8891867</v>
       </c>
       <c r="I244" s="8">
         <v>9394424</v>
       </c>
       <c r="J244" s="8">
         <v>10033349</v>
       </c>
       <c r="K244" s="28">
         <v>10858167</v>
       </c>
       <c r="L244" s="28">
         <v>12309313</v>
       </c>
       <c r="M244" s="28">
         <v>14440389</v>
       </c>
     </row>
-    <row r="245" spans="1:13" s="6" customFormat="1" ht="22.5">
+    <row r="245" spans="1:13" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A245" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B245" s="7">
         <v>12101428</v>
       </c>
       <c r="C245" s="7">
         <v>24321936</v>
       </c>
       <c r="D245" s="8">
         <v>36478103</v>
       </c>
       <c r="E245" s="8">
         <v>45748033</v>
       </c>
       <c r="F245" s="8">
         <v>56498202</v>
       </c>
       <c r="G245" s="8">
         <v>66819513</v>
       </c>
       <c r="H245" s="8">
         <v>78201363</v>
       </c>
       <c r="I245" s="8">
         <v>89333128</v>
       </c>
       <c r="J245" s="8">
         <v>99181063</v>
       </c>
       <c r="K245" s="28">
         <v>111125562</v>
       </c>
       <c r="L245" s="28">
         <v>124816225</v>
       </c>
       <c r="M245" s="28">
         <v>140630755</v>
       </c>
     </row>
-    <row r="246" spans="1:13" s="6" customFormat="1">
+    <row r="246" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B246" s="7">
         <v>72980</v>
       </c>
       <c r="C246" s="7">
         <v>104390</v>
       </c>
       <c r="D246" s="8">
         <v>165524</v>
       </c>
       <c r="E246" s="8">
         <v>186679</v>
       </c>
       <c r="F246" s="8">
         <v>229284</v>
       </c>
       <c r="G246" s="8">
         <v>275134</v>
       </c>
       <c r="H246" s="8">
         <v>335290</v>
       </c>
       <c r="I246" s="8">
         <v>388469</v>
       </c>
       <c r="J246" s="8">
         <v>435720</v>
       </c>
       <c r="K246" s="28">
         <v>491694</v>
       </c>
       <c r="L246" s="28">
         <v>542155</v>
       </c>
       <c r="M246" s="28">
         <v>601074</v>
       </c>
     </row>
-    <row r="247" spans="1:13" s="6" customFormat="1">
+    <row r="247" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B247" s="7">
         <v>4563481</v>
       </c>
       <c r="C247" s="7">
         <v>9632783</v>
       </c>
       <c r="D247" s="8">
         <v>14473291</v>
       </c>
       <c r="E247" s="8">
         <v>18086539</v>
       </c>
       <c r="F247" s="8">
         <v>21646188</v>
       </c>
       <c r="G247" s="8">
         <v>24426335</v>
       </c>
       <c r="H247" s="8">
         <v>27135068</v>
       </c>
       <c r="I247" s="8">
         <v>29941763</v>
       </c>
       <c r="J247" s="8">
         <v>32561633</v>
       </c>
       <c r="K247" s="28">
         <v>35768863</v>
       </c>
       <c r="L247" s="28">
         <v>40383134</v>
       </c>
       <c r="M247" s="28">
         <v>46098322</v>
       </c>
     </row>
-    <row r="248" spans="1:13" s="6" customFormat="1">
+    <row r="248" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B248" s="7">
         <v>80724</v>
       </c>
       <c r="C248" s="7">
         <v>129161</v>
       </c>
       <c r="D248" s="8">
         <v>166216</v>
       </c>
       <c r="E248" s="8">
         <v>204545</v>
       </c>
       <c r="F248" s="8">
         <v>241101</v>
       </c>
       <c r="G248" s="8">
         <v>280653</v>
       </c>
       <c r="H248" s="8">
         <v>331826</v>
       </c>
       <c r="I248" s="8">
         <v>376679</v>
       </c>
       <c r="J248" s="8">
         <v>416999</v>
       </c>
       <c r="K248" s="28">
         <v>465189</v>
       </c>
       <c r="L248" s="28">
         <v>511971</v>
       </c>
       <c r="M248" s="28">
         <v>566046</v>
       </c>
     </row>
-    <row r="249" spans="1:13" s="6" customFormat="1">
+    <row r="249" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B249" s="7">
         <v>6145903</v>
       </c>
       <c r="C249" s="7">
         <v>11630546</v>
       </c>
       <c r="D249" s="8">
         <v>17205888</v>
       </c>
       <c r="E249" s="8">
         <v>22078657</v>
       </c>
       <c r="F249" s="8">
         <v>28740417</v>
       </c>
       <c r="G249" s="8">
         <v>35736936</v>
       </c>
       <c r="H249" s="8">
         <v>43815996</v>
       </c>
       <c r="I249" s="8">
         <v>51715069</v>
       </c>
       <c r="J249" s="8">
         <v>58546196</v>
       </c>
       <c r="K249" s="28">
         <v>66452530</v>
       </c>
       <c r="L249" s="28">
         <v>74014686</v>
       </c>
       <c r="M249" s="28">
         <v>82591451</v>
       </c>
     </row>
-    <row r="250" spans="1:13" s="6" customFormat="1">
+    <row r="250" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B250" s="7">
         <v>1070275</v>
       </c>
       <c r="C250" s="7">
         <v>2552185</v>
       </c>
       <c r="D250" s="8">
         <v>4048205</v>
       </c>
       <c r="E250" s="8">
         <v>4681127</v>
       </c>
       <c r="F250" s="8">
         <v>5014713</v>
       </c>
       <c r="G250" s="8">
         <v>5348939</v>
       </c>
       <c r="H250" s="8">
         <v>5691099</v>
       </c>
       <c r="I250" s="8">
         <v>5892614</v>
       </c>
       <c r="J250" s="8">
         <v>6091820</v>
       </c>
       <c r="K250" s="28">
         <v>6681783</v>
       </c>
       <c r="L250" s="28">
         <v>7970246</v>
       </c>
       <c r="M250" s="28">
         <v>9227029</v>
       </c>
     </row>
-    <row r="251" spans="1:13" s="6" customFormat="1">
+    <row r="251" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A251" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B251" s="7">
         <v>102867</v>
       </c>
       <c r="C251" s="7">
         <v>161456</v>
       </c>
       <c r="D251" s="8">
         <v>250951</v>
       </c>
       <c r="E251" s="8">
         <v>302833</v>
       </c>
       <c r="F251" s="8">
         <v>376465</v>
       </c>
       <c r="G251" s="8">
         <v>449720</v>
       </c>
       <c r="H251" s="8">
         <v>536270</v>
       </c>
       <c r="I251" s="8">
         <v>605133</v>
       </c>
       <c r="J251" s="8">
         <v>674048</v>
       </c>
       <c r="K251" s="28">
         <v>745467</v>
       </c>
       <c r="L251" s="28">
         <v>821247</v>
       </c>
       <c r="M251" s="28">
         <v>901052</v>
       </c>
     </row>
-    <row r="252" spans="1:13" s="6" customFormat="1">
+    <row r="252" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A252" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B252" s="7">
         <v>32050</v>
       </c>
       <c r="C252" s="7">
         <v>41878</v>
       </c>
       <c r="D252" s="8">
         <v>70861</v>
       </c>
       <c r="E252" s="8">
         <v>79653</v>
       </c>
       <c r="F252" s="8">
         <v>96538</v>
       </c>
       <c r="G252" s="8">
         <v>115541</v>
       </c>
       <c r="H252" s="8">
         <v>134895</v>
       </c>
       <c r="I252" s="8">
         <v>158638</v>
       </c>
       <c r="J252" s="8">
         <v>173426</v>
       </c>
       <c r="K252" s="28">
         <v>199811</v>
       </c>
       <c r="L252" s="28">
         <v>220706</v>
       </c>
       <c r="M252" s="28">
         <v>250001</v>
       </c>
     </row>
-    <row r="253" spans="1:13" s="6" customFormat="1">
+    <row r="253" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B253" s="7">
         <v>33147</v>
       </c>
       <c r="C253" s="7">
         <v>69536</v>
       </c>
       <c r="D253" s="8">
         <v>97166</v>
       </c>
       <c r="E253" s="8">
         <v>127999</v>
       </c>
       <c r="F253" s="8">
         <v>153495</v>
       </c>
       <c r="G253" s="8">
         <v>186255</v>
       </c>
       <c r="H253" s="8">
         <v>220918</v>
       </c>
       <c r="I253" s="8">
         <v>254762</v>
       </c>
       <c r="J253" s="8">
         <v>281221</v>
       </c>
       <c r="K253" s="28">
         <v>320224</v>
       </c>
       <c r="L253" s="28">
         <v>352080</v>
       </c>
       <c r="M253" s="28">
         <v>395779</v>
       </c>
     </row>
-    <row r="254" spans="1:13" s="6" customFormat="1" ht="33.75">
+    <row r="254" spans="1:13" s="6" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A254" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B254" s="7">
         <v>9835082</v>
       </c>
       <c r="C254" s="7">
         <v>18864998</v>
       </c>
       <c r="D254" s="8">
         <v>25772466</v>
       </c>
       <c r="E254" s="8">
         <v>29892247</v>
       </c>
       <c r="F254" s="8">
         <v>33737665</v>
       </c>
       <c r="G254" s="8">
         <v>35137349</v>
       </c>
       <c r="H254" s="8">
         <v>37118503</v>
       </c>
       <c r="I254" s="8">
         <v>39096912</v>
       </c>
       <c r="J254" s="8">
         <v>41815696</v>
       </c>
       <c r="K254" s="28">
         <v>46908785</v>
       </c>
       <c r="L254" s="28">
         <v>54975116</v>
       </c>
       <c r="M254" s="28">
         <v>68342885</v>
       </c>
     </row>
-    <row r="255" spans="1:13" s="6" customFormat="1">
+    <row r="255" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A255" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B255" s="7">
         <v>2320451</v>
       </c>
       <c r="C255" s="7">
         <v>4495125</v>
       </c>
       <c r="D255" s="8">
         <v>6197793</v>
       </c>
       <c r="E255" s="8">
         <v>7296804</v>
       </c>
       <c r="F255" s="8">
         <v>8243684</v>
       </c>
       <c r="G255" s="8">
         <v>8618046</v>
       </c>
       <c r="H255" s="8">
         <v>9151815</v>
       </c>
       <c r="I255" s="8">
         <v>9713415</v>
       </c>
       <c r="J255" s="8">
         <v>10356320</v>
       </c>
       <c r="K255" s="28">
         <v>11767741</v>
       </c>
       <c r="L255" s="28">
         <v>13526231</v>
       </c>
       <c r="M255" s="28">
         <v>16824196</v>
       </c>
     </row>
-    <row r="256" spans="1:13" s="6" customFormat="1">
+    <row r="256" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A256" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B256" s="7">
         <v>1032133</v>
       </c>
       <c r="C256" s="7">
         <v>2074595</v>
       </c>
       <c r="D256" s="8">
         <v>2845047</v>
       </c>
       <c r="E256" s="8">
         <v>3257669</v>
       </c>
       <c r="F256" s="8">
         <v>3666389</v>
       </c>
       <c r="G256" s="8">
         <v>3776375</v>
       </c>
       <c r="H256" s="8">
         <v>3929198</v>
       </c>
       <c r="I256" s="8">
         <v>4091958</v>
       </c>
       <c r="J256" s="8">
         <v>4408122</v>
       </c>
       <c r="K256" s="28">
         <v>4951387</v>
       </c>
       <c r="L256" s="28">
         <v>5954768</v>
       </c>
       <c r="M256" s="28">
         <v>7294821</v>
       </c>
     </row>
-    <row r="257" spans="1:13" s="6" customFormat="1">
+    <row r="257" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B257" s="7">
         <v>438567</v>
       </c>
       <c r="C257" s="7">
         <v>866823</v>
       </c>
       <c r="D257" s="8">
         <v>1228990</v>
       </c>
       <c r="E257" s="8">
         <v>1475067</v>
       </c>
       <c r="F257" s="8">
         <v>1721144</v>
       </c>
       <c r="G257" s="8">
         <v>1879647</v>
       </c>
       <c r="H257" s="8">
         <v>2096925</v>
       </c>
       <c r="I257" s="8">
         <v>2308072</v>
       </c>
       <c r="J257" s="8">
         <v>2555702</v>
       </c>
       <c r="K257" s="28">
         <v>2865509</v>
       </c>
       <c r="L257" s="28">
         <v>3359510</v>
       </c>
       <c r="M257" s="28">
         <v>3974936</v>
       </c>
     </row>
-    <row r="258" spans="1:13" s="6" customFormat="1">
+    <row r="258" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A258" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B258" s="7">
         <v>576485</v>
       </c>
       <c r="C258" s="7">
         <v>1140308</v>
       </c>
       <c r="D258" s="8">
         <v>1586742</v>
       </c>
       <c r="E258" s="8">
         <v>1863262</v>
       </c>
       <c r="F258" s="8">
         <v>2136554</v>
       </c>
       <c r="G258" s="8">
         <v>2273371</v>
       </c>
       <c r="H258" s="8">
         <v>2460242</v>
       </c>
       <c r="I258" s="8">
         <v>2636356</v>
       </c>
       <c r="J258" s="8">
         <v>2878277</v>
       </c>
       <c r="K258" s="28">
         <v>3229886</v>
       </c>
       <c r="L258" s="28">
         <v>3807392</v>
       </c>
       <c r="M258" s="28">
         <v>4552754</v>
       </c>
     </row>
-    <row r="259" spans="1:13" s="6" customFormat="1">
+    <row r="259" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A259" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B259" s="7">
         <v>633683</v>
       </c>
       <c r="C259" s="7">
         <v>1255850</v>
       </c>
       <c r="D259" s="8">
         <v>1749628</v>
       </c>
       <c r="E259" s="8">
         <v>2292506</v>
       </c>
       <c r="F259" s="8">
         <v>2835384</v>
       </c>
       <c r="G259" s="8">
         <v>2976443</v>
       </c>
       <c r="H259" s="8">
         <v>3178139</v>
       </c>
       <c r="I259" s="8">
         <v>3372090</v>
       </c>
       <c r="J259" s="8">
         <v>3645978</v>
       </c>
       <c r="K259" s="28">
         <v>4025775</v>
       </c>
       <c r="L259" s="28">
         <v>4705081</v>
       </c>
       <c r="M259" s="28">
         <v>5581274</v>
       </c>
     </row>
-    <row r="260" spans="1:13" s="6" customFormat="1">
+    <row r="260" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A260" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B260" s="7">
         <v>3428912</v>
       </c>
       <c r="C260" s="7">
         <v>6250620</v>
       </c>
       <c r="D260" s="8">
         <v>8329460</v>
       </c>
       <c r="E260" s="8">
         <v>9223575</v>
       </c>
       <c r="F260" s="8">
         <v>10007435</v>
       </c>
       <c r="G260" s="8">
         <v>10195990</v>
       </c>
       <c r="H260" s="8">
         <v>10464551</v>
       </c>
       <c r="I260" s="8">
         <v>10729655</v>
       </c>
       <c r="J260" s="8">
         <v>11121771</v>
       </c>
       <c r="K260" s="28">
         <v>12367504</v>
       </c>
       <c r="L260" s="28">
         <v>14461509</v>
       </c>
       <c r="M260" s="28">
         <v>19031501</v>
       </c>
     </row>
-    <row r="261" spans="1:13" s="6" customFormat="1">
+    <row r="261" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B261" s="7">
         <v>400756</v>
       </c>
       <c r="C261" s="7">
         <v>803040</v>
       </c>
       <c r="D261" s="8">
         <v>1091194</v>
       </c>
       <c r="E261" s="8">
         <v>1242292</v>
       </c>
       <c r="F261" s="8">
         <v>1391321</v>
       </c>
       <c r="G261" s="8">
         <v>1420010</v>
       </c>
       <c r="H261" s="8">
         <v>1464489</v>
       </c>
       <c r="I261" s="8">
         <v>1510709</v>
       </c>
       <c r="J261" s="8">
         <v>1617317</v>
       </c>
       <c r="K261" s="28">
         <v>1818513</v>
       </c>
       <c r="L261" s="28">
         <v>2192911</v>
       </c>
       <c r="M261" s="28">
         <v>2702179</v>
       </c>
     </row>
-    <row r="262" spans="1:13" s="6" customFormat="1">
+    <row r="262" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A262" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B262" s="7">
         <v>1004095</v>
       </c>
       <c r="C262" s="7">
         <v>1978637</v>
       </c>
       <c r="D262" s="8">
         <v>2743612</v>
       </c>
       <c r="E262" s="8">
         <v>3241072</v>
       </c>
       <c r="F262" s="8">
         <v>3735754</v>
       </c>
       <c r="G262" s="8">
         <v>3997467</v>
       </c>
       <c r="H262" s="8">
         <v>4373144</v>
       </c>
       <c r="I262" s="8">
         <v>4734657</v>
       </c>
       <c r="J262" s="8">
         <v>5232209</v>
       </c>
       <c r="K262" s="28">
         <v>5882470</v>
       </c>
       <c r="L262" s="28">
         <v>6967714</v>
       </c>
       <c r="M262" s="28">
         <v>8381224</v>
       </c>
     </row>
-    <row r="263" spans="1:13" s="6" customFormat="1" ht="33.75">
+    <row r="263" spans="1:13" s="6" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A263" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B263" s="7">
         <v>21881273</v>
       </c>
       <c r="C263" s="7">
         <v>43572084</v>
       </c>
       <c r="D263" s="8">
         <v>63614922</v>
       </c>
       <c r="E263" s="8">
         <v>76684227</v>
       </c>
       <c r="F263" s="8">
         <v>83615913</v>
       </c>
       <c r="G263" s="8">
         <v>86580275</v>
       </c>
       <c r="H263" s="8">
         <v>89596126</v>
       </c>
       <c r="I263" s="8">
         <v>92448443</v>
       </c>
       <c r="J263" s="8">
         <v>95379758</v>
       </c>
       <c r="K263" s="28">
         <v>101900146</v>
       </c>
       <c r="L263" s="28">
         <v>112845077</v>
       </c>
       <c r="M263" s="28">
         <v>131983047</v>
       </c>
     </row>
-    <row r="264" spans="1:13" s="6" customFormat="1">
+    <row r="264" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A264" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B264" s="7">
         <v>6967852</v>
       </c>
       <c r="C264" s="7">
         <v>13600162</v>
       </c>
       <c r="D264" s="8">
         <v>19324659</v>
       </c>
       <c r="E264" s="8">
         <v>22968714</v>
       </c>
       <c r="F264" s="8">
         <v>24722113</v>
       </c>
       <c r="G264" s="8">
         <v>25650772</v>
       </c>
       <c r="H264" s="8">
         <v>26535901</v>
       </c>
       <c r="I264" s="8">
         <v>27459565</v>
       </c>
       <c r="J264" s="8">
         <v>28432808</v>
       </c>
       <c r="K264" s="28">
         <v>31076131</v>
       </c>
       <c r="L264" s="28">
         <v>35098018</v>
       </c>
       <c r="M264" s="28">
         <v>41465102</v>
       </c>
     </row>
-    <row r="265" spans="1:13" s="6" customFormat="1">
+    <row r="265" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A265" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B265" s="7">
         <v>2875618</v>
       </c>
       <c r="C265" s="7">
         <v>5705357</v>
       </c>
       <c r="D265" s="8">
         <v>8613086</v>
       </c>
       <c r="E265" s="8">
         <v>10390463</v>
       </c>
       <c r="F265" s="8">
         <v>11547955</v>
       </c>
       <c r="G265" s="8">
         <v>12373414</v>
       </c>
       <c r="H265" s="8">
         <v>13319296</v>
       </c>
       <c r="I265" s="8">
         <v>14186630</v>
       </c>
       <c r="J265" s="8">
         <v>15112077</v>
       </c>
       <c r="K265" s="28">
         <v>16745009</v>
       </c>
       <c r="L265" s="28">
         <v>19004810</v>
       </c>
       <c r="M265" s="28">
         <v>21979448</v>
       </c>
     </row>
-    <row r="266" spans="1:13" s="6" customFormat="1">
+    <row r="266" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A266" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B266" s="7">
         <v>3420240</v>
       </c>
       <c r="C266" s="7">
         <v>6681679</v>
       </c>
       <c r="D266" s="8">
         <v>9241381</v>
       </c>
       <c r="E266" s="8">
         <v>10936594</v>
       </c>
       <c r="F266" s="8">
         <v>11948224</v>
       </c>
       <c r="G266" s="8">
         <v>12248375</v>
       </c>
       <c r="H266" s="8">
         <v>12558263</v>
       </c>
       <c r="I266" s="8">
         <v>12833456</v>
       </c>
       <c r="J266" s="8">
         <v>13106325</v>
       </c>
       <c r="K266" s="28">
         <v>13674190</v>
       </c>
       <c r="L266" s="28">
         <v>14935589</v>
       </c>
       <c r="M266" s="28">
         <v>17696133</v>
       </c>
     </row>
-    <row r="267" spans="1:13" s="6" customFormat="1">
+    <row r="267" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B267" s="7">
         <v>3098396</v>
       </c>
       <c r="C267" s="7">
         <v>6559953</v>
       </c>
       <c r="D267" s="8">
         <v>10120706</v>
       </c>
       <c r="E267" s="8">
         <v>12589179</v>
       </c>
       <c r="F267" s="8">
         <v>14090022</v>
       </c>
       <c r="G267" s="8">
         <v>14496690</v>
       </c>
       <c r="H267" s="8">
         <v>14897900</v>
       </c>
       <c r="I267" s="8">
         <v>15261632</v>
       </c>
       <c r="J267" s="8">
         <v>15591945</v>
       </c>
       <c r="K267" s="28">
         <v>16008634</v>
       </c>
       <c r="L267" s="28">
         <v>16778203</v>
       </c>
       <c r="M267" s="28">
         <v>19276752</v>
       </c>
     </row>
-    <row r="268" spans="1:13" s="6" customFormat="1">
+    <row r="268" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A268" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B268" s="7">
         <v>2459282</v>
       </c>
       <c r="C268" s="7">
         <v>4772892</v>
       </c>
       <c r="D268" s="8">
         <v>6810278</v>
       </c>
       <c r="E268" s="8">
         <v>7785520</v>
       </c>
       <c r="F268" s="8">
         <v>8049442</v>
       </c>
       <c r="G268" s="8">
         <v>8136237</v>
       </c>
       <c r="H268" s="8">
         <v>8211206</v>
       </c>
       <c r="I268" s="8">
         <v>8295745</v>
       </c>
       <c r="J268" s="8">
         <v>8377307</v>
       </c>
       <c r="K268" s="28">
         <v>9248086</v>
       </c>
       <c r="L268" s="28">
         <v>10875644</v>
       </c>
       <c r="M268" s="28">
         <v>13124398</v>
       </c>
     </row>
-    <row r="269" spans="1:13" s="6" customFormat="1">
+    <row r="269" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B269" s="7">
         <v>1589696</v>
       </c>
       <c r="C269" s="7">
         <v>3324155</v>
       </c>
       <c r="D269" s="8">
         <v>4991030</v>
       </c>
       <c r="E269" s="8">
         <v>6269988</v>
       </c>
       <c r="F269" s="8">
         <v>6917986</v>
       </c>
       <c r="G269" s="8">
         <v>7132976</v>
       </c>
       <c r="H269" s="8">
         <v>7327881</v>
       </c>
       <c r="I269" s="8">
         <v>7489888</v>
       </c>
       <c r="J269" s="8">
         <v>7642651</v>
       </c>
       <c r="K269" s="28">
         <v>7824510</v>
       </c>
       <c r="L269" s="28">
         <v>8302349</v>
       </c>
       <c r="M269" s="28">
         <v>9484239</v>
       </c>
     </row>
-    <row r="270" spans="1:13" s="6" customFormat="1">
+    <row r="270" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A270" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B270" s="7">
         <v>506490</v>
       </c>
       <c r="C270" s="7">
         <v>1064410</v>
       </c>
       <c r="D270" s="8">
         <v>1673767</v>
       </c>
       <c r="E270" s="8">
         <v>2073491</v>
       </c>
       <c r="F270" s="8">
         <v>2314128</v>
       </c>
       <c r="G270" s="8">
         <v>2380052</v>
       </c>
       <c r="H270" s="8">
         <v>2447875</v>
       </c>
       <c r="I270" s="8">
         <v>2516522</v>
       </c>
       <c r="J270" s="8">
         <v>2596727</v>
       </c>
       <c r="K270" s="28">
         <v>2668114</v>
       </c>
       <c r="L270" s="28">
         <v>2860946</v>
       </c>
       <c r="M270" s="28">
         <v>3293588</v>
       </c>
     </row>
-    <row r="271" spans="1:13" s="6" customFormat="1">
+    <row r="271" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A271" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B271" s="7">
         <v>963700</v>
       </c>
       <c r="C271" s="7">
         <v>1863476</v>
       </c>
       <c r="D271" s="8">
         <v>2840014</v>
       </c>
       <c r="E271" s="8">
         <v>3670279</v>
       </c>
       <c r="F271" s="8">
         <v>4026042</v>
       </c>
       <c r="G271" s="8">
         <v>4161759</v>
       </c>
       <c r="H271" s="8">
         <v>4297805</v>
       </c>
       <c r="I271" s="8">
         <v>4405005</v>
       </c>
       <c r="J271" s="8">
         <v>4519919</v>
       </c>
       <c r="K271" s="28">
         <v>4655473</v>
       </c>
       <c r="L271" s="28">
         <v>4989518</v>
       </c>
       <c r="M271" s="28">
         <v>5663386</v>
       </c>
     </row>
-    <row r="272" spans="1:13" ht="45">
+    <row r="272" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A272" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B272" s="8">
         <v>3880743</v>
       </c>
       <c r="C272" s="7">
         <v>7222039</v>
       </c>
       <c r="D272" s="8">
         <v>11171785</v>
       </c>
       <c r="E272" s="8">
         <v>14995564</v>
       </c>
       <c r="F272" s="8">
         <v>18884521</v>
       </c>
       <c r="G272" s="8">
         <v>22915323</v>
       </c>
       <c r="H272" s="8">
         <v>27112301</v>
       </c>
       <c r="I272" s="8">
         <v>31870944</v>
       </c>
       <c r="J272" s="8">
         <v>36330910</v>
       </c>
       <c r="K272" s="28">
         <v>40977496</v>
       </c>
       <c r="L272" s="28">
         <v>45512067</v>
       </c>
       <c r="M272" s="28">
         <v>50037600</v>
       </c>
     </row>
-    <row r="273" spans="1:13">
+    <row r="273" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A273" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B273" s="8">
         <v>496304</v>
       </c>
       <c r="C273" s="7">
         <v>908182</v>
       </c>
       <c r="D273" s="8">
         <v>1405116</v>
       </c>
       <c r="E273" s="8">
         <v>1882331</v>
       </c>
       <c r="F273" s="8">
         <v>2350094</v>
       </c>
       <c r="G273" s="8">
         <v>2822634</v>
       </c>
       <c r="H273" s="8">
         <v>3302061</v>
       </c>
       <c r="I273" s="8">
         <v>3841448</v>
       </c>
       <c r="J273" s="8">
         <v>4340294</v>
       </c>
       <c r="K273" s="28">
         <v>4894839</v>
       </c>
       <c r="L273" s="28">
         <v>5464295</v>
       </c>
       <c r="M273" s="28">
         <v>6039760</v>
       </c>
     </row>
-    <row r="274" spans="1:13">
+    <row r="274" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A274" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B274" s="8">
         <v>523000</v>
       </c>
       <c r="C274" s="7">
         <v>965325</v>
       </c>
       <c r="D274" s="8">
         <v>1551484</v>
       </c>
       <c r="E274" s="8">
         <v>2172097</v>
       </c>
       <c r="F274" s="8">
         <v>2885022</v>
       </c>
       <c r="G274" s="8">
         <v>3612038</v>
       </c>
       <c r="H274" s="8">
         <v>4402587</v>
       </c>
       <c r="I274" s="8">
         <v>5273653</v>
       </c>
       <c r="J274" s="8">
         <v>6131535</v>
       </c>
       <c r="K274" s="28">
         <v>6931207</v>
       </c>
       <c r="L274" s="28">
         <v>7656099</v>
       </c>
       <c r="M274" s="28">
         <v>8453613</v>
       </c>
     </row>
-    <row r="275" spans="1:13">
+    <row r="275" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A275" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B275" s="8">
         <v>547124</v>
       </c>
       <c r="C275" s="7">
         <v>1004293</v>
       </c>
       <c r="D275" s="8">
         <v>1591208</v>
       </c>
       <c r="E275" s="8">
         <v>2099777</v>
       </c>
       <c r="F275" s="8">
         <v>2600087</v>
       </c>
       <c r="G275" s="8">
         <v>3111000</v>
       </c>
       <c r="H275" s="8">
         <v>3650543</v>
       </c>
       <c r="I275" s="8">
         <v>4255955</v>
       </c>
       <c r="J275" s="8">
         <v>4799999</v>
       </c>
       <c r="K275" s="28">
         <v>5379945</v>
       </c>
       <c r="L275" s="28">
         <v>5952876</v>
       </c>
       <c r="M275" s="28">
         <v>6513730</v>
       </c>
     </row>
-    <row r="276" spans="1:13">
+    <row r="276" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A276" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B276" s="8">
         <v>670166</v>
       </c>
       <c r="C276" s="7">
         <v>1278578</v>
       </c>
       <c r="D276" s="8">
         <v>2006392</v>
       </c>
       <c r="E276" s="8">
         <v>2673683</v>
       </c>
       <c r="F276" s="8">
         <v>3330743</v>
       </c>
       <c r="G276" s="8">
         <v>4013197</v>
       </c>
       <c r="H276" s="8">
         <v>4724230</v>
       </c>
       <c r="I276" s="8">
         <v>5519747</v>
       </c>
       <c r="J276" s="8">
         <v>6257813</v>
       </c>
       <c r="K276" s="28">
         <v>7052417</v>
       </c>
       <c r="L276" s="28">
         <v>7814718</v>
       </c>
       <c r="M276" s="28">
         <v>8572993</v>
       </c>
     </row>
-    <row r="277" spans="1:13">
+    <row r="277" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A277" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B277" s="8">
         <v>318486</v>
       </c>
       <c r="C277" s="7">
         <v>608368</v>
       </c>
       <c r="D277" s="8">
         <v>937347</v>
       </c>
       <c r="E277" s="8">
         <v>1255172</v>
       </c>
       <c r="F277" s="8">
         <v>1550261</v>
       </c>
       <c r="G277" s="8">
         <v>1857710</v>
       </c>
       <c r="H277" s="8">
         <v>2184015</v>
       </c>
       <c r="I277" s="8">
         <v>2554751</v>
       </c>
       <c r="J277" s="8">
         <v>2909273</v>
       </c>
       <c r="K277" s="28">
         <v>3261933</v>
       </c>
       <c r="L277" s="28">
         <v>3606113</v>
       </c>
       <c r="M277" s="28">
         <v>3946312</v>
       </c>
     </row>
-    <row r="278" spans="1:13">
+    <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B278" s="8">
         <v>759037</v>
       </c>
       <c r="C278" s="7">
         <v>1374505</v>
       </c>
       <c r="D278" s="8">
         <v>2019147</v>
       </c>
       <c r="E278" s="8">
         <v>2681663</v>
       </c>
       <c r="F278" s="8">
         <v>3363052</v>
       </c>
       <c r="G278" s="8">
         <v>4097418</v>
       </c>
       <c r="H278" s="8">
         <v>4811118</v>
       </c>
       <c r="I278" s="8">
         <v>5633609</v>
       </c>
       <c r="J278" s="8">
         <v>6392560</v>
       </c>
       <c r="K278" s="28">
         <v>7229091</v>
       </c>
       <c r="L278" s="28">
         <v>8059750</v>
       </c>
       <c r="M278" s="28">
         <v>8867033</v>
       </c>
     </row>
-    <row r="279" spans="1:13">
+    <row r="279" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A279" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B279" s="8">
         <v>155920</v>
       </c>
       <c r="C279" s="7">
         <v>309334</v>
       </c>
       <c r="D279" s="8">
         <v>469855</v>
       </c>
       <c r="E279" s="8">
         <v>637955</v>
       </c>
       <c r="F279" s="8">
         <v>775283</v>
       </c>
       <c r="G279" s="8">
         <v>931772</v>
       </c>
       <c r="H279" s="8">
         <v>1108469</v>
       </c>
       <c r="I279" s="8">
         <v>1351143</v>
       </c>
       <c r="J279" s="8">
         <v>1563364</v>
       </c>
       <c r="K279" s="28">
         <v>1795602</v>
       </c>
       <c r="L279" s="28">
         <v>2013737</v>
       </c>
       <c r="M279" s="28">
         <v>2213683</v>
       </c>
     </row>
-    <row r="280" spans="1:13">
+    <row r="280" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A280" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B280" s="8">
         <v>410705</v>
       </c>
       <c r="C280" s="7">
         <v>773454</v>
       </c>
       <c r="D280" s="8">
         <v>1191236</v>
       </c>
       <c r="E280" s="8">
         <v>1592885</v>
       </c>
       <c r="F280" s="8">
         <v>2029979</v>
       </c>
       <c r="G280" s="8">
         <v>2469554</v>
       </c>
       <c r="H280" s="8">
         <v>2929277</v>
       </c>
       <c r="I280" s="8">
         <v>3440638</v>
       </c>
       <c r="J280" s="8">
         <v>3936072</v>
       </c>
       <c r="K280" s="28">
         <v>4432461</v>
       </c>
       <c r="L280" s="28">
         <v>4944477</v>
       </c>
       <c r="M280" s="28">
         <v>5430476</v>
       </c>
     </row>
-    <row r="281" spans="1:13" ht="22.5">
+    <row r="281" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A281" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B281" s="8">
         <v>1503096</v>
       </c>
       <c r="C281" s="7">
         <v>2697802</v>
       </c>
       <c r="D281" s="8">
         <v>3986234</v>
       </c>
       <c r="E281" s="8">
         <v>5453147</v>
       </c>
       <c r="F281" s="8">
         <v>7044103</v>
       </c>
       <c r="G281" s="8">
         <v>8777852</v>
       </c>
       <c r="H281" s="8">
         <v>10484819</v>
       </c>
       <c r="I281" s="8">
         <v>12535517</v>
       </c>
       <c r="J281" s="8">
         <v>14381842</v>
       </c>
       <c r="K281" s="28">
         <v>16383136</v>
       </c>
       <c r="L281" s="28">
         <v>18288332</v>
       </c>
       <c r="M281" s="28">
         <v>20209544</v>
       </c>
     </row>
-    <row r="282" spans="1:13">
+    <row r="282" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A282" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B282" s="8">
         <v>173966</v>
       </c>
       <c r="C282" s="7">
         <v>302835</v>
       </c>
       <c r="D282" s="8">
         <v>460101</v>
       </c>
       <c r="E282" s="8">
         <v>643509</v>
       </c>
       <c r="F282" s="8">
         <v>843913</v>
       </c>
       <c r="G282" s="8">
         <v>1049508</v>
       </c>
       <c r="H282" s="8">
         <v>1240930</v>
       </c>
       <c r="I282" s="8">
         <v>1475293</v>
       </c>
       <c r="J282" s="8">
         <v>1689547</v>
       </c>
       <c r="K282" s="28">
         <v>1941242</v>
       </c>
       <c r="L282" s="28">
         <v>2189732</v>
       </c>
       <c r="M282" s="28">
         <v>2447181</v>
       </c>
     </row>
-    <row r="283" spans="1:13">
+    <row r="283" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A283" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B283" s="8">
         <v>102915</v>
       </c>
       <c r="C283" s="7">
         <v>153956</v>
       </c>
       <c r="D283" s="8">
         <v>220961</v>
       </c>
       <c r="E283" s="8">
         <v>309843</v>
       </c>
       <c r="F283" s="8">
         <v>391936</v>
       </c>
       <c r="G283" s="8">
         <v>508244</v>
       </c>
       <c r="H283" s="8">
         <v>631803</v>
       </c>
       <c r="I283" s="8">
         <v>792872</v>
       </c>
       <c r="J283" s="8">
         <v>926533</v>
       </c>
       <c r="K283" s="28">
         <v>1070477</v>
       </c>
       <c r="L283" s="28">
         <v>1182617</v>
       </c>
       <c r="M283" s="28">
         <v>1311348</v>
       </c>
     </row>
-    <row r="284" spans="1:13">
+    <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B284" s="8">
         <v>117639</v>
       </c>
       <c r="C284" s="7">
         <v>205376</v>
       </c>
       <c r="D284" s="8">
         <v>301424</v>
       </c>
       <c r="E284" s="8">
         <v>421216</v>
       </c>
       <c r="F284" s="8">
         <v>548551</v>
       </c>
       <c r="G284" s="8">
         <v>683404</v>
       </c>
       <c r="H284" s="8">
         <v>819654</v>
       </c>
       <c r="I284" s="8">
         <v>994895</v>
       </c>
       <c r="J284" s="8">
         <v>1132102</v>
       </c>
       <c r="K284" s="28">
         <v>1289505</v>
       </c>
       <c r="L284" s="28">
         <v>1446010</v>
       </c>
       <c r="M284" s="28">
         <v>1606337</v>
       </c>
     </row>
-    <row r="285" spans="1:13">
+    <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B285" s="8">
         <v>215631</v>
       </c>
       <c r="C285" s="7">
         <v>426761</v>
       </c>
       <c r="D285" s="8">
         <v>661302</v>
       </c>
       <c r="E285" s="8">
         <v>914305</v>
       </c>
       <c r="F285" s="8">
         <v>1172994</v>
       </c>
       <c r="G285" s="8">
         <v>1454697</v>
       </c>
       <c r="H285" s="8">
         <v>1736861</v>
       </c>
       <c r="I285" s="8">
         <v>2061466</v>
       </c>
       <c r="J285" s="8">
         <v>2358583</v>
       </c>
       <c r="K285" s="28">
         <v>2678672</v>
       </c>
       <c r="L285" s="28">
         <v>2983117</v>
       </c>
       <c r="M285" s="28">
         <v>3298716</v>
       </c>
     </row>
-    <row r="286" spans="1:13">
+    <row r="286" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A286" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B286" s="8">
         <v>140572</v>
       </c>
       <c r="C286" s="7">
         <v>253753</v>
       </c>
       <c r="D286" s="8">
         <v>381948</v>
       </c>
       <c r="E286" s="8">
         <v>521184</v>
       </c>
       <c r="F286" s="8">
         <v>668102</v>
       </c>
       <c r="G286" s="8">
         <v>825177</v>
       </c>
       <c r="H286" s="8">
         <v>984817</v>
       </c>
       <c r="I286" s="8">
         <v>1176824</v>
       </c>
       <c r="J286" s="8">
         <v>1359693</v>
       </c>
       <c r="K286" s="28">
         <v>1536521</v>
       </c>
       <c r="L286" s="28">
         <v>1698886</v>
       </c>
       <c r="M286" s="28">
         <v>1861208</v>
       </c>
     </row>
-    <row r="287" spans="1:13">
+    <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B287" s="8">
         <v>467234</v>
       </c>
       <c r="C287" s="7">
         <v>821846</v>
       </c>
       <c r="D287" s="8">
         <v>1181509</v>
       </c>
       <c r="E287" s="8">
         <v>1579916</v>
       </c>
       <c r="F287" s="8">
         <v>2026001</v>
       </c>
       <c r="G287" s="8">
         <v>2512526</v>
       </c>
       <c r="H287" s="8">
         <v>2971270</v>
       </c>
       <c r="I287" s="8">
         <v>3514414</v>
       </c>
       <c r="J287" s="8">
         <v>4002310</v>
       </c>
       <c r="K287" s="28">
         <v>4554715</v>
       </c>
       <c r="L287" s="28">
         <v>5087530</v>
       </c>
       <c r="M287" s="28">
         <v>5616705</v>
       </c>
     </row>
-    <row r="288" spans="1:13">
+    <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B288" s="8">
         <v>74040</v>
       </c>
       <c r="C288" s="7">
         <v>128882</v>
       </c>
       <c r="D288" s="8">
         <v>178932</v>
       </c>
       <c r="E288" s="8">
         <v>245035</v>
       </c>
       <c r="F288" s="8">
         <v>320011</v>
       </c>
       <c r="G288" s="8">
         <v>410907</v>
       </c>
       <c r="H288" s="8">
         <v>506793</v>
       </c>
       <c r="I288" s="8">
         <v>625617</v>
       </c>
       <c r="J288" s="8">
         <v>724707</v>
       </c>
       <c r="K288" s="28">
         <v>840860</v>
       </c>
       <c r="L288" s="28">
         <v>934602</v>
       </c>
       <c r="M288" s="28">
         <v>1023860</v>
       </c>
     </row>
-    <row r="289" spans="1:13">
+    <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B289" s="8">
         <v>211099</v>
       </c>
       <c r="C289" s="7">
         <v>404393</v>
       </c>
       <c r="D289" s="8">
         <v>600057</v>
       </c>
       <c r="E289" s="8">
         <v>818139</v>
       </c>
       <c r="F289" s="8">
         <v>1072594</v>
       </c>
       <c r="G289" s="8">
         <v>1333389</v>
       </c>
       <c r="H289" s="8">
         <v>1592691</v>
       </c>
       <c r="I289" s="8">
         <v>1894136</v>
       </c>
       <c r="J289" s="8">
         <v>2188367</v>
       </c>
       <c r="K289" s="28">
         <v>2471144</v>
       </c>
       <c r="L289" s="28">
         <v>2765838</v>
       </c>
       <c r="M289" s="28">
         <v>3044188</v>
       </c>
     </row>
-    <row r="290" spans="1:13" ht="22.5">
+    <row r="290" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A290" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B290" s="8">
         <v>964444</v>
       </c>
       <c r="C290" s="7">
         <v>1608499</v>
       </c>
       <c r="D290" s="8">
         <v>2187375</v>
       </c>
       <c r="E290" s="8">
         <v>2833169</v>
       </c>
       <c r="F290" s="8">
         <v>3432128</v>
       </c>
       <c r="G290" s="8">
         <v>4025294</v>
       </c>
       <c r="H290" s="8">
         <v>4747965</v>
       </c>
       <c r="I290" s="8">
         <v>5592614</v>
       </c>
       <c r="J290" s="8">
         <v>6337659</v>
       </c>
       <c r="K290" s="28">
         <v>7177634</v>
       </c>
       <c r="L290" s="28">
         <v>7989253</v>
       </c>
       <c r="M290" s="28">
         <v>8725566</v>
       </c>
     </row>
-    <row r="291" spans="1:13">
+    <row r="291" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A291" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B291" s="8">
         <v>165921</v>
       </c>
       <c r="C291" s="7">
         <v>275727</v>
       </c>
       <c r="D291" s="8">
         <v>374075</v>
       </c>
       <c r="E291" s="8">
         <v>488559</v>
       </c>
       <c r="F291" s="8">
         <v>591145</v>
       </c>
       <c r="G291" s="8">
         <v>690350</v>
       </c>
       <c r="H291" s="8">
         <v>809339</v>
       </c>
       <c r="I291" s="8">
         <v>947443</v>
       </c>
       <c r="J291" s="8">
         <v>1065894</v>
       </c>
       <c r="K291" s="28">
         <v>1197436</v>
       </c>
       <c r="L291" s="28">
         <v>1338933</v>
       </c>
       <c r="M291" s="28">
         <v>1470718</v>
       </c>
     </row>
-    <row r="292" spans="1:13">
+    <row r="292" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A292" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B292" s="8">
         <v>68721</v>
       </c>
       <c r="C292" s="7">
         <v>113901</v>
       </c>
       <c r="D292" s="8">
         <v>159818</v>
       </c>
       <c r="E292" s="8">
         <v>204932</v>
       </c>
       <c r="F292" s="8">
         <v>249404</v>
       </c>
       <c r="G292" s="8">
         <v>294450</v>
       </c>
       <c r="H292" s="8">
         <v>352024</v>
       </c>
       <c r="I292" s="8">
         <v>419182</v>
       </c>
       <c r="J292" s="8">
         <v>482868</v>
       </c>
       <c r="K292" s="28">
         <v>555873</v>
       </c>
       <c r="L292" s="28">
         <v>617799</v>
       </c>
       <c r="M292" s="28">
         <v>677423</v>
       </c>
     </row>
-    <row r="293" spans="1:13">
+    <row r="293" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A293" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B293" s="8">
         <v>166663</v>
       </c>
       <c r="C293" s="7">
         <v>274964</v>
       </c>
       <c r="D293" s="8">
         <v>377758</v>
       </c>
       <c r="E293" s="8">
         <v>487669</v>
       </c>
       <c r="F293" s="8">
         <v>595472</v>
       </c>
       <c r="G293" s="8">
         <v>694744</v>
       </c>
       <c r="H293" s="8">
         <v>811739</v>
       </c>
       <c r="I293" s="8">
         <v>950945</v>
       </c>
       <c r="J293" s="8">
         <v>1073343</v>
       </c>
       <c r="K293" s="28">
         <v>1213042</v>
       </c>
       <c r="L293" s="28">
         <v>1343423</v>
       </c>
       <c r="M293" s="28">
         <v>1477606</v>
       </c>
     </row>
-    <row r="294" spans="1:13">
+    <row r="294" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A294" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B294" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C294" s="7">
         <v>383477</v>
       </c>
       <c r="D294" s="8">
         <v>533895</v>
       </c>
       <c r="E294" s="8">
         <v>688124</v>
       </c>
       <c r="F294" s="8">
         <v>839010</v>
       </c>
       <c r="G294" s="8">
         <v>985679</v>
       </c>
       <c r="H294" s="8">
         <v>1154623</v>
       </c>
       <c r="I294" s="8">
         <v>1352315</v>
       </c>
       <c r="J294" s="8">
         <v>1523578</v>
       </c>
       <c r="K294" s="28">
         <v>1724971</v>
       </c>
       <c r="L294" s="28">
         <v>1915070</v>
       </c>
       <c r="M294" s="28">
         <v>2086739</v>
       </c>
     </row>
-    <row r="295" spans="1:13">
+    <row r="295" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A295" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B295" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C295" s="7">
         <v>122152</v>
       </c>
       <c r="D295" s="8">
         <v>156158</v>
       </c>
       <c r="E295" s="8">
         <v>204231</v>
       </c>
       <c r="F295" s="8">
         <v>241740</v>
       </c>
       <c r="G295" s="8">
         <v>279716</v>
       </c>
       <c r="H295" s="8">
         <v>333237</v>
       </c>
       <c r="I295" s="8">
         <v>395759</v>
       </c>
       <c r="J295" s="8">
         <v>451662</v>
       </c>
       <c r="K295" s="28">
         <v>508720</v>
       </c>
       <c r="L295" s="28">
         <v>568044</v>
       </c>
       <c r="M295" s="28">
         <v>619474</v>
       </c>
     </row>
-    <row r="296" spans="1:13">
+    <row r="296" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A296" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B296" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C296" s="7">
         <v>233581</v>
       </c>
       <c r="D296" s="8">
         <v>305187</v>
       </c>
       <c r="E296" s="8">
         <v>399221</v>
       </c>
       <c r="F296" s="8">
         <v>481269</v>
       </c>
       <c r="G296" s="8">
         <v>574806</v>
       </c>
       <c r="H296" s="8">
         <v>676916</v>
       </c>
       <c r="I296" s="8">
         <v>795198</v>
       </c>
       <c r="J296" s="8">
         <v>905493</v>
       </c>
       <c r="K296" s="28">
         <v>1028254</v>
       </c>
       <c r="L296" s="28">
         <v>1143606</v>
       </c>
       <c r="M296" s="28">
         <v>1235720</v>
       </c>
     </row>
-    <row r="297" spans="1:13">
+    <row r="297" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A297" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B297" s="8">
         <v>45202</v>
       </c>
       <c r="C297" s="7">
         <v>68456</v>
       </c>
       <c r="D297" s="8">
         <v>94054</v>
       </c>
       <c r="E297" s="8">
         <v>119398</v>
       </c>
       <c r="F297" s="8">
         <v>141191</v>
       </c>
       <c r="G297" s="8">
         <v>165353</v>
       </c>
       <c r="H297" s="8">
         <v>204016</v>
       </c>
       <c r="I297" s="8">
         <v>249154</v>
       </c>
       <c r="J297" s="8">
         <v>284064</v>
       </c>
       <c r="K297" s="28">
         <v>322049</v>
       </c>
       <c r="L297" s="28">
         <v>366991</v>
       </c>
       <c r="M297" s="28">
         <v>399711</v>
       </c>
     </row>
-    <row r="298" spans="1:13">
+    <row r="298" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A298" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B298" s="8">
         <v>80673</v>
       </c>
       <c r="C298" s="7">
         <v>136240</v>
       </c>
       <c r="D298" s="8">
         <v>186430</v>
       </c>
       <c r="E298" s="8">
         <v>241035</v>
       </c>
       <c r="F298" s="8">
         <v>292897</v>
       </c>
       <c r="G298" s="8">
         <v>340196</v>
       </c>
       <c r="H298" s="8">
         <v>406071</v>
       </c>
       <c r="I298" s="8">
         <v>482618</v>
       </c>
       <c r="J298" s="8">
         <v>550757</v>
       </c>
       <c r="K298" s="28">
         <v>627289</v>
       </c>
       <c r="L298" s="28">
         <v>695387</v>
       </c>
       <c r="M298" s="28">
         <v>758176</v>
       </c>
     </row>
-    <row r="299" spans="1:13" ht="45">
+    <row r="299" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A299" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B299" s="8">
         <v>1412668</v>
       </c>
       <c r="C299" s="7">
         <v>2914669</v>
       </c>
       <c r="D299" s="8">
         <v>4996571</v>
       </c>
       <c r="E299" s="8">
         <v>6707108</v>
       </c>
       <c r="F299" s="8">
         <v>8405615</v>
       </c>
       <c r="G299" s="8">
         <v>10108967</v>
       </c>
       <c r="H299" s="8">
         <v>11875772</v>
       </c>
       <c r="I299" s="8">
         <v>13738533</v>
       </c>
       <c r="J299" s="8">
         <v>15606594</v>
       </c>
       <c r="K299" s="28">
         <v>17411376</v>
       </c>
       <c r="L299" s="28">
         <v>19228597</v>
       </c>
       <c r="M299" s="28">
         <v>21096070</v>
       </c>
     </row>
-    <row r="300" spans="1:13">
+    <row r="300" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A300" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B300" s="8">
         <v>156417</v>
       </c>
       <c r="C300" s="7">
         <v>329620</v>
       </c>
       <c r="D300" s="8">
         <v>570940</v>
       </c>
       <c r="E300" s="8">
         <v>750263</v>
       </c>
       <c r="F300" s="8">
         <v>915036</v>
       </c>
       <c r="G300" s="8">
         <v>1082776</v>
       </c>
       <c r="H300" s="8">
         <v>1251792</v>
       </c>
       <c r="I300" s="8">
         <v>1418712</v>
       </c>
       <c r="J300" s="8">
         <v>1584853</v>
       </c>
       <c r="K300" s="28">
         <v>1756161</v>
       </c>
       <c r="L300" s="28">
         <v>1935630</v>
       </c>
       <c r="M300" s="28">
         <v>2121861</v>
       </c>
     </row>
-    <row r="301" spans="1:13">
+    <row r="301" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A301" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B301" s="8">
         <v>351364</v>
       </c>
       <c r="C301" s="7">
         <v>697468</v>
       </c>
       <c r="D301" s="8">
         <v>1170705</v>
       </c>
       <c r="E301" s="8">
         <v>1657322</v>
       </c>
       <c r="F301" s="8">
         <v>2243681</v>
       </c>
       <c r="G301" s="8">
         <v>2809343</v>
       </c>
       <c r="H301" s="8">
         <v>3418760</v>
       </c>
       <c r="I301" s="8">
         <v>4061599</v>
       </c>
       <c r="J301" s="8">
         <v>4722134</v>
       </c>
       <c r="K301" s="28">
         <v>5304857</v>
       </c>
       <c r="L301" s="28">
         <v>5855683</v>
       </c>
       <c r="M301" s="28">
         <v>6464842</v>
       </c>
     </row>
-    <row r="302" spans="1:13">
+    <row r="302" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A302" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B302" s="8">
         <v>262823</v>
       </c>
       <c r="C302" s="7">
         <v>523952</v>
       </c>
       <c r="D302" s="8">
         <v>912026</v>
       </c>
       <c r="E302" s="8">
         <v>1190893</v>
       </c>
       <c r="F302" s="8">
         <v>1456063</v>
       </c>
       <c r="G302" s="8">
         <v>1732852</v>
       </c>
       <c r="H302" s="8">
         <v>2019151</v>
       </c>
       <c r="I302" s="8">
         <v>2310115</v>
       </c>
       <c r="J302" s="8">
         <v>2594553</v>
       </c>
       <c r="K302" s="28">
         <v>2877399</v>
       </c>
       <c r="L302" s="28">
         <v>3163443</v>
       </c>
       <c r="M302" s="28">
         <v>3429787</v>
       </c>
     </row>
-    <row r="303" spans="1:13">
+    <row r="303" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A303" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B303" s="8">
         <v>228566</v>
       </c>
       <c r="C303" s="7">
         <v>468340</v>
       </c>
       <c r="D303" s="8">
         <v>811195</v>
       </c>
       <c r="E303" s="8">
         <v>1071254</v>
       </c>
       <c r="F303" s="8">
         <v>1318739</v>
       </c>
       <c r="G303" s="8">
         <v>1572821</v>
       </c>
       <c r="H303" s="8">
         <v>1832746</v>
       </c>
       <c r="I303" s="8">
         <v>2105966</v>
       </c>
       <c r="J303" s="8">
         <v>2375652</v>
       </c>
       <c r="K303" s="28">
         <v>2648774</v>
       </c>
       <c r="L303" s="28">
         <v>2916531</v>
       </c>
       <c r="M303" s="28">
         <v>3187537</v>
       </c>
     </row>
-    <row r="304" spans="1:13">
+    <row r="304" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A304" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B304" s="8">
         <v>104991</v>
       </c>
       <c r="C304" s="7">
         <v>231393</v>
       </c>
       <c r="D304" s="8">
         <v>397636</v>
       </c>
       <c r="E304" s="8">
         <v>527617</v>
       </c>
       <c r="F304" s="8">
         <v>637744</v>
       </c>
       <c r="G304" s="8">
         <v>749607</v>
       </c>
       <c r="H304" s="8">
         <v>862216</v>
       </c>
       <c r="I304" s="8">
         <v>977888</v>
       </c>
       <c r="J304" s="8">
         <v>1093103</v>
       </c>
       <c r="K304" s="28">
         <v>1211342</v>
       </c>
       <c r="L304" s="28">
         <v>1333298</v>
       </c>
       <c r="M304" s="28">
         <v>1459210</v>
       </c>
     </row>
-    <row r="305" spans="1:13">
+    <row r="305" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A305" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B305" s="8">
         <v>152896</v>
       </c>
       <c r="C305" s="7">
         <v>319078</v>
       </c>
       <c r="D305" s="8">
         <v>532451</v>
       </c>
       <c r="E305" s="8">
         <v>702526</v>
       </c>
       <c r="F305" s="8">
         <v>855782</v>
       </c>
       <c r="G305" s="8">
         <v>1010086</v>
       </c>
       <c r="H305" s="8">
         <v>1162932</v>
       </c>
       <c r="I305" s="8">
         <v>1323997</v>
       </c>
       <c r="J305" s="8">
         <v>1484757</v>
       </c>
       <c r="K305" s="28">
         <v>1646122</v>
       </c>
       <c r="L305" s="28">
         <v>1828614</v>
       </c>
       <c r="M305" s="28">
         <v>2014608</v>
       </c>
     </row>
-    <row r="306" spans="1:13">
+    <row r="306" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A306" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B306" s="8">
         <v>36678</v>
       </c>
       <c r="C306" s="7">
         <v>111996</v>
       </c>
       <c r="D306" s="8">
         <v>196869</v>
       </c>
       <c r="E306" s="8">
         <v>273522</v>
       </c>
       <c r="F306" s="8">
         <v>314080</v>
       </c>
       <c r="G306" s="8">
         <v>355512</v>
       </c>
       <c r="H306" s="8">
         <v>397660</v>
       </c>
       <c r="I306" s="8">
         <v>476372</v>
       </c>
       <c r="J306" s="8">
         <v>554593</v>
       </c>
       <c r="K306" s="28">
         <v>632693</v>
       </c>
       <c r="L306" s="28">
         <v>712144</v>
       </c>
       <c r="M306" s="28">
         <v>790112</v>
       </c>
     </row>
-    <row r="307" spans="1:13">
+    <row r="307" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A307" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B307" s="8">
         <v>118933</v>
       </c>
       <c r="C307" s="7">
         <v>232821</v>
       </c>
       <c r="D307" s="8">
         <v>404749</v>
       </c>
       <c r="E307" s="8">
         <v>533711</v>
       </c>
       <c r="F307" s="8">
         <v>664489</v>
       </c>
       <c r="G307" s="8">
         <v>795969</v>
       </c>
       <c r="H307" s="8">
         <v>930515</v>
       </c>
       <c r="I307" s="8">
         <v>1063884</v>
       </c>
       <c r="J307" s="8">
         <v>1196948</v>
       </c>
       <c r="K307" s="28">
         <v>1334028</v>
       </c>
       <c r="L307" s="28">
         <v>1483253</v>
       </c>
       <c r="M307" s="28">
         <v>1628112</v>
       </c>
     </row>
-    <row r="308" spans="1:13" ht="45">
+    <row r="308" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A308" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B308" s="8">
         <v>535</v>
       </c>
       <c r="C308" s="7">
         <v>1070</v>
       </c>
       <c r="D308" s="8">
         <v>1605</v>
       </c>
       <c r="E308" s="8">
         <v>2140</v>
       </c>
       <c r="F308" s="8">
         <v>2675</v>
       </c>
       <c r="G308" s="8">
         <v>3210</v>
       </c>
       <c r="H308" s="8">
         <v>3745</v>
       </c>
       <c r="I308" s="8">
         <v>4280</v>
       </c>
       <c r="J308" s="8">
         <v>4815</v>
       </c>
       <c r="K308" s="28">
         <v>5350</v>
       </c>
       <c r="L308" s="28">
         <v>5885</v>
       </c>
       <c r="M308" s="28">
         <v>6420</v>
       </c>
     </row>
-    <row r="309" spans="1:13">
+    <row r="309" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A309" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B309" s="8">
         <v>535</v>
       </c>
       <c r="C309" s="7">
         <v>1070</v>
       </c>
       <c r="D309" s="8">
         <v>1605</v>
       </c>
       <c r="E309" s="8">
         <v>2140</v>
       </c>
       <c r="F309" s="8">
         <v>2675</v>
       </c>
       <c r="G309" s="8">
         <v>3210</v>
       </c>
       <c r="H309" s="8">
         <v>3745</v>
       </c>
       <c r="I309" s="8">
         <v>4280</v>
       </c>
       <c r="J309" s="7">
         <v>4815</v>
       </c>
       <c r="K309" s="28">
         <v>5350</v>
       </c>
       <c r="L309" s="28">
         <v>5885</v>
       </c>
       <c r="M309" s="28">
         <v>6420</v>
       </c>
     </row>
-    <row r="310" spans="1:13" s="5" customFormat="1">
+    <row r="310" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A310" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B310" s="22"/>
       <c r="C310" s="27"/>
       <c r="D310" s="27"/>
       <c r="E310" s="27"/>
       <c r="F310" s="27"/>
       <c r="G310" s="27"/>
       <c r="H310" s="27"/>
       <c r="I310" s="27"/>
       <c r="J310" s="27"/>
       <c r="K310" s="27"/>
       <c r="L310" s="27"/>
       <c r="M310" s="27"/>
     </row>
-    <row r="311" spans="1:13" s="5" customFormat="1">
+    <row r="311" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A311" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B311" s="22"/>
       <c r="C311" s="27"/>
       <c r="D311" s="27"/>
       <c r="E311" s="27"/>
       <c r="F311" s="27"/>
       <c r="G311" s="27"/>
       <c r="H311" s="27"/>
       <c r="I311" s="27"/>
       <c r="J311" s="27"/>
       <c r="K311" s="27"/>
       <c r="L311" s="27"/>
       <c r="M311" s="27"/>
     </row>
-    <row r="312" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
+    <row r="312" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B312" s="33"/>
       <c r="C312" s="33"/>
       <c r="D312" s="33"/>
       <c r="E312" s="33"/>
       <c r="F312" s="33"/>
       <c r="G312" s="33"/>
       <c r="H312" s="33"/>
       <c r="I312" s="33"/>
       <c r="J312" s="33"/>
       <c r="K312" s="33"/>
       <c r="L312" s="33"/>
       <c r="M312" s="33"/>
     </row>
-    <row r="313" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
+    <row r="313" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B313" s="33"/>
       <c r="C313" s="33"/>
       <c r="D313" s="33"/>
       <c r="E313" s="33"/>
       <c r="F313" s="33"/>
       <c r="G313" s="33"/>
       <c r="H313" s="33"/>
       <c r="I313" s="33"/>
       <c r="J313" s="33"/>
       <c r="K313" s="33"/>
       <c r="L313" s="33"/>
       <c r="M313" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A313:M313"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A312:M312"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M315"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I317" sqref="I317"/>
+    <sheetView tabSelected="1" topLeftCell="A283" workbookViewId="0">
+      <selection activeCell="E301" sqref="E301"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="34.5" customHeight="1">
+    <row r="1" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="35"/>
       <c r="B3" s="36" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
     </row>
-    <row r="4" spans="1:13" ht="22.5">
+    <row r="4" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="35"/>
       <c r="B4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G4" s="24" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>60</v>
       </c>
       <c r="I4" s="24" t="s">
         <v>61</v>
       </c>
       <c r="J4" s="24" t="s">
         <v>62</v>
       </c>
       <c r="K4" s="24" t="s">
         <v>63</v>
       </c>
       <c r="L4" s="24" t="s">
         <v>64</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
-    <row r="6" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="8">
         <v>225993191</v>
       </c>
       <c r="C6" s="8">
         <v>458377948</v>
       </c>
       <c r="D6" s="8">
         <v>701819179</v>
       </c>
       <c r="E6" s="8">
         <v>931327524</v>
       </c>
       <c r="F6" s="8">
         <v>1123859580</v>
       </c>
       <c r="G6" s="8">
         <v>1342991354</v>
       </c>
       <c r="H6" s="7">
         <v>1542299742</v>
       </c>
       <c r="I6" s="7">
         <v>1747329251</v>
       </c>
-      <c r="J6" s="28"/>
+      <c r="J6" s="7">
+        <v>1973737041</v>
+      </c>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1">
+    <row r="7" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="8">
         <v>21044654</v>
       </c>
       <c r="C7" s="8">
         <v>42802713</v>
       </c>
       <c r="D7" s="8">
         <v>64874915</v>
       </c>
       <c r="E7" s="8">
         <v>82669765</v>
       </c>
       <c r="F7" s="8">
         <v>96202747</v>
       </c>
       <c r="G7" s="8">
         <v>110026272</v>
       </c>
       <c r="H7" s="7">
         <v>124684824</v>
       </c>
       <c r="I7" s="7">
         <v>139831275</v>
       </c>
-      <c r="J7" s="28"/>
+      <c r="J7" s="7">
+        <v>154187286</v>
+      </c>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1">
+    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="8">
         <v>112593164</v>
       </c>
       <c r="C8" s="8">
         <v>212690616</v>
       </c>
       <c r="D8" s="8">
         <v>324898465</v>
       </c>
       <c r="E8" s="8">
         <v>419232204</v>
       </c>
       <c r="F8" s="8">
         <v>495981624</v>
       </c>
       <c r="G8" s="8">
         <v>589140707</v>
       </c>
       <c r="H8" s="7">
         <v>668072132</v>
       </c>
       <c r="I8" s="7">
         <v>743816566</v>
       </c>
-      <c r="J8" s="28"/>
+      <c r="J8" s="7">
+        <v>843215496</v>
+      </c>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1">
+    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="8">
         <v>8777961</v>
       </c>
       <c r="C9" s="8">
         <v>18447660</v>
       </c>
       <c r="D9" s="8">
         <v>27854683</v>
       </c>
       <c r="E9" s="8">
         <v>37681705</v>
       </c>
       <c r="F9" s="8">
         <v>44251242</v>
       </c>
       <c r="G9" s="8">
         <v>51516950</v>
       </c>
       <c r="H9" s="7">
         <v>60285267</v>
       </c>
       <c r="I9" s="7">
         <v>69808767</v>
       </c>
-      <c r="J9" s="28"/>
+      <c r="J9" s="7">
+        <v>79458260</v>
+      </c>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1">
+    <row r="10" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="8">
         <v>15443915</v>
       </c>
       <c r="C10" s="8">
         <v>32508189</v>
       </c>
       <c r="D10" s="8">
         <v>48752166</v>
       </c>
       <c r="E10" s="8">
         <v>64944948</v>
       </c>
       <c r="F10" s="8">
         <v>76197413</v>
       </c>
       <c r="G10" s="8">
         <v>88377172</v>
       </c>
       <c r="H10" s="7">
         <v>101901672</v>
       </c>
       <c r="I10" s="7">
         <v>114570689</v>
       </c>
-      <c r="J10" s="28"/>
+      <c r="J10" s="7">
+        <v>126431179</v>
+      </c>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1">
+    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="8">
         <v>28056113</v>
       </c>
       <c r="C11" s="8">
         <v>59315943</v>
       </c>
       <c r="D11" s="8">
         <v>91156422</v>
       </c>
       <c r="E11" s="8">
         <v>126397482</v>
       </c>
       <c r="F11" s="8">
         <v>165482507</v>
       </c>
       <c r="G11" s="8">
         <v>205085684</v>
       </c>
       <c r="H11" s="7">
         <v>245133225</v>
       </c>
       <c r="I11" s="7">
         <v>285292148</v>
       </c>
-      <c r="J11" s="28"/>
+      <c r="J11" s="7">
+        <v>324013939</v>
+      </c>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1">
+    <row r="12" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="8">
         <v>19871207</v>
       </c>
       <c r="C12" s="8">
         <v>43166684</v>
       </c>
       <c r="D12" s="8">
         <v>63990174</v>
       </c>
       <c r="E12" s="8">
         <v>87417697</v>
       </c>
       <c r="F12" s="8">
         <v>102277360</v>
       </c>
       <c r="G12" s="8">
         <v>124822084</v>
       </c>
       <c r="H12" s="7">
         <v>139013614</v>
       </c>
       <c r="I12" s="7">
         <v>158131295</v>
       </c>
-      <c r="J12" s="28"/>
+      <c r="J12" s="7">
+        <v>176823388</v>
+      </c>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1">
+    <row r="13" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="8">
         <v>1902684</v>
       </c>
       <c r="C13" s="8">
         <v>4428170</v>
       </c>
       <c r="D13" s="8">
         <v>6657800</v>
       </c>
       <c r="E13" s="8">
         <v>8790705</v>
       </c>
       <c r="F13" s="8">
         <v>9993925</v>
       </c>
       <c r="G13" s="8">
         <v>11274537</v>
       </c>
       <c r="H13" s="7">
         <v>12440884</v>
       </c>
       <c r="I13" s="7">
         <v>13623563</v>
       </c>
-      <c r="J13" s="28"/>
+      <c r="J13" s="7">
+        <v>14936592</v>
+      </c>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1">
+    <row r="14" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="8">
         <v>18255212</v>
       </c>
       <c r="C14" s="8">
         <v>44920336</v>
       </c>
       <c r="D14" s="8">
         <v>73486493</v>
       </c>
       <c r="E14" s="8">
         <v>103970926</v>
       </c>
       <c r="F14" s="8">
         <v>133181160</v>
       </c>
       <c r="G14" s="8">
         <v>162382007</v>
       </c>
       <c r="H14" s="7">
         <v>190262196</v>
       </c>
       <c r="I14" s="7">
         <v>221602274</v>
       </c>
-      <c r="J14" s="28"/>
+      <c r="J14" s="7">
+        <v>253877275</v>
+      </c>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1">
+    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="8">
         <v>171403837</v>
       </c>
       <c r="C15" s="8">
         <v>350860875</v>
       </c>
       <c r="D15" s="8">
         <v>549064187</v>
       </c>
       <c r="E15" s="8">
         <v>743168563</v>
       </c>
       <c r="F15" s="8">
         <v>912902546</v>
       </c>
       <c r="G15" s="8">
         <v>1111126753</v>
       </c>
       <c r="H15" s="7">
         <v>1287723202</v>
       </c>
       <c r="I15" s="7">
         <v>1470410710</v>
       </c>
-      <c r="J15" s="28"/>
+      <c r="J15" s="7">
+        <v>1674064391</v>
+      </c>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="8">
         <v>11201754</v>
       </c>
       <c r="C16" s="8">
         <v>22672481</v>
       </c>
       <c r="D16" s="8">
         <v>36278736</v>
       </c>
       <c r="E16" s="8">
         <v>47565495</v>
       </c>
       <c r="F16" s="8">
         <v>58250566</v>
       </c>
       <c r="G16" s="8">
         <v>70651060</v>
       </c>
       <c r="H16" s="7">
         <v>83753702</v>
       </c>
       <c r="I16" s="7">
         <v>97384818</v>
       </c>
-      <c r="J16" s="28"/>
+      <c r="J16" s="7">
+        <v>110082184</v>
+      </c>
       <c r="K16" s="28"/>
       <c r="L16" s="28"/>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="8">
         <v>101734930</v>
       </c>
       <c r="C17" s="8">
         <v>191298632</v>
       </c>
       <c r="D17" s="8">
         <v>293937170</v>
       </c>
       <c r="E17" s="8">
         <v>381049223</v>
       </c>
       <c r="F17" s="8">
         <v>452469402</v>
       </c>
       <c r="G17" s="8">
         <v>541045220</v>
       </c>
       <c r="H17" s="7">
         <v>615270301</v>
       </c>
       <c r="I17" s="7">
         <v>685975527</v>
       </c>
-      <c r="J17" s="28"/>
+      <c r="J17" s="7">
+        <v>779694370</v>
+      </c>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="8">
         <v>4247757</v>
       </c>
       <c r="C18" s="8">
         <v>10226567</v>
       </c>
       <c r="D18" s="8">
         <v>16468703</v>
       </c>
       <c r="E18" s="8">
         <v>23725208</v>
       </c>
       <c r="F18" s="8">
         <v>28877492</v>
       </c>
       <c r="G18" s="8">
         <v>35073096</v>
       </c>
       <c r="H18" s="7">
         <v>42542746</v>
       </c>
       <c r="I18" s="7">
         <v>50868074</v>
       </c>
-      <c r="J18" s="28"/>
+      <c r="J18" s="7">
+        <v>59171211</v>
+      </c>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="8">
         <v>2464853</v>
       </c>
       <c r="C19" s="8">
         <v>7139710</v>
       </c>
       <c r="D19" s="8">
         <v>11712672</v>
       </c>
       <c r="E19" s="8">
         <v>16652993</v>
       </c>
       <c r="F19" s="8">
         <v>18891014</v>
       </c>
       <c r="G19" s="8">
         <v>21293955</v>
       </c>
       <c r="H19" s="7">
         <v>23555100</v>
       </c>
       <c r="I19" s="7">
         <v>25869225</v>
       </c>
-      <c r="J19" s="28"/>
+      <c r="J19" s="7">
+        <v>28193170</v>
+      </c>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="8">
         <v>22865784</v>
       </c>
       <c r="C20" s="8">
         <v>49553160</v>
       </c>
       <c r="D20" s="8">
         <v>77220448</v>
       </c>
       <c r="E20" s="8">
         <v>110539434</v>
       </c>
       <c r="F20" s="8">
         <v>148637378</v>
       </c>
       <c r="G20" s="8">
         <v>187228092</v>
       </c>
       <c r="H20" s="7">
         <v>226340103</v>
       </c>
       <c r="I20" s="7">
         <v>265299718</v>
       </c>
-      <c r="J20" s="28"/>
+      <c r="J20" s="7">
+        <v>302773603</v>
+      </c>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="8">
         <v>12454719</v>
       </c>
       <c r="C21" s="8">
         <v>28236194</v>
       </c>
       <c r="D21" s="8">
         <v>43925414</v>
       </c>
       <c r="E21" s="8">
         <v>64051063</v>
       </c>
       <c r="F21" s="8">
         <v>77320808</v>
       </c>
       <c r="G21" s="8">
         <v>98495822</v>
       </c>
       <c r="H21" s="7">
         <v>111401919</v>
       </c>
       <c r="I21" s="7">
         <v>129175903</v>
       </c>
-      <c r="J21" s="28"/>
+      <c r="J21" s="7">
+        <v>146369987</v>
+      </c>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="8">
         <v>605542</v>
       </c>
       <c r="C22" s="8">
         <v>1816151</v>
       </c>
       <c r="D22" s="8">
         <v>2972655</v>
       </c>
       <c r="E22" s="8">
         <v>4265852</v>
       </c>
       <c r="F22" s="8">
         <v>4925159</v>
       </c>
       <c r="G22" s="8">
         <v>5706076</v>
       </c>
       <c r="H22" s="7">
         <v>6355715</v>
       </c>
       <c r="I22" s="7">
         <v>7020535</v>
       </c>
-      <c r="J22" s="28"/>
+      <c r="J22" s="7">
+        <v>7786636</v>
+      </c>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="8">
         <v>15780218</v>
       </c>
       <c r="C23" s="8">
         <v>39820346</v>
       </c>
       <c r="D23" s="8">
         <v>66400329</v>
       </c>
       <c r="E23" s="8">
         <v>95097207</v>
       </c>
       <c r="F23" s="8">
         <v>123239128</v>
       </c>
       <c r="G23" s="8">
         <v>151267497</v>
       </c>
       <c r="H23" s="7">
         <v>177997695</v>
       </c>
       <c r="I23" s="7">
         <v>208164245</v>
       </c>
-      <c r="J23" s="28"/>
+      <c r="J23" s="7">
+        <v>239199612</v>
+      </c>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="8">
         <v>27219711</v>
       </c>
       <c r="C24" s="8">
         <v>55461568</v>
       </c>
       <c r="D24" s="8">
         <v>85068062</v>
       </c>
       <c r="E24" s="8">
         <v>114516111</v>
       </c>
       <c r="F24" s="8">
         <v>144697115</v>
       </c>
       <c r="G24" s="8">
         <v>176594357</v>
       </c>
       <c r="H24" s="7">
         <v>203256127</v>
       </c>
       <c r="I24" s="7">
         <v>230559182</v>
       </c>
-      <c r="J24" s="28"/>
+      <c r="J24" s="7">
+        <v>260987231</v>
+      </c>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="8">
         <v>6115326</v>
       </c>
       <c r="C25" s="8">
         <v>12591896</v>
       </c>
       <c r="D25" s="8">
         <v>19196373</v>
       </c>
       <c r="E25" s="8">
         <v>24535244</v>
       </c>
       <c r="F25" s="8">
         <v>30917571</v>
       </c>
       <c r="G25" s="8">
         <v>36560520</v>
       </c>
       <c r="H25" s="7">
         <v>42626196</v>
       </c>
       <c r="I25" s="7">
         <v>49076828</v>
       </c>
-      <c r="J25" s="28"/>
+      <c r="J25" s="7">
+        <v>54991145</v>
+      </c>
       <c r="K25" s="28"/>
       <c r="L25" s="28"/>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="8">
         <v>2474529</v>
       </c>
       <c r="C26" s="8">
         <v>4807352</v>
       </c>
       <c r="D26" s="8">
         <v>7350667</v>
       </c>
       <c r="E26" s="8">
         <v>10189810</v>
       </c>
       <c r="F26" s="8">
         <v>12961172</v>
       </c>
       <c r="G26" s="8">
         <v>15326545</v>
       </c>
       <c r="H26" s="7">
         <v>17834050</v>
       </c>
       <c r="I26" s="7">
         <v>20103451</v>
       </c>
-      <c r="J26" s="28"/>
+      <c r="J26" s="7">
+        <v>22943873</v>
+      </c>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8">
         <v>2313662</v>
       </c>
       <c r="C27" s="8">
         <v>4930127</v>
       </c>
       <c r="D27" s="8">
         <v>7547926</v>
       </c>
       <c r="E27" s="8">
         <v>10603175</v>
       </c>
       <c r="F27" s="8">
         <v>13290555</v>
       </c>
       <c r="G27" s="8">
         <v>15977761</v>
       </c>
       <c r="H27" s="7">
         <v>18796291</v>
       </c>
       <c r="I27" s="7">
         <v>21642768</v>
       </c>
-      <c r="J27" s="28"/>
+      <c r="J27" s="7">
+        <v>24852344</v>
+      </c>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="8">
         <v>1092185</v>
       </c>
       <c r="C28" s="8">
         <v>2124164</v>
       </c>
       <c r="D28" s="8">
         <v>3114260</v>
       </c>
       <c r="E28" s="8">
         <v>4104400</v>
       </c>
       <c r="F28" s="8">
         <v>5063940</v>
       </c>
       <c r="G28" s="8">
         <v>6020684</v>
       </c>
       <c r="H28" s="7">
         <v>6988464</v>
       </c>
       <c r="I28" s="7">
         <v>8091927</v>
       </c>
-      <c r="J28" s="28"/>
+      <c r="J28" s="7">
+        <v>9244191</v>
+      </c>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="8">
         <v>2108854</v>
       </c>
       <c r="C29" s="8">
         <v>4778640</v>
       </c>
       <c r="D29" s="8">
         <v>7557594</v>
       </c>
       <c r="E29" s="8">
         <v>10488205</v>
       </c>
       <c r="F29" s="8">
         <v>13844019</v>
       </c>
       <c r="G29" s="8">
         <v>17056953</v>
       </c>
       <c r="H29" s="7">
         <v>20559089</v>
       </c>
       <c r="I29" s="7">
         <v>24196359</v>
       </c>
-      <c r="J29" s="28"/>
+      <c r="J29" s="7">
+        <v>27820986</v>
+      </c>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="8">
         <v>9092076</v>
       </c>
       <c r="C30" s="8">
         <v>17919595</v>
       </c>
       <c r="D30" s="8">
         <v>26881099</v>
       </c>
       <c r="E30" s="8">
         <v>36680062</v>
       </c>
       <c r="F30" s="8">
         <v>45039562</v>
       </c>
       <c r="G30" s="8">
         <v>56195867</v>
       </c>
       <c r="H30" s="7">
         <v>62015036</v>
       </c>
       <c r="I30" s="7">
         <v>69073738</v>
       </c>
-      <c r="J30" s="28"/>
+      <c r="J30" s="7">
+        <v>78583436</v>
+      </c>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="8">
         <v>72698</v>
       </c>
       <c r="C31" s="8">
         <v>209061</v>
       </c>
       <c r="D31" s="8">
         <v>345423</v>
       </c>
       <c r="E31" s="8">
         <v>481786</v>
       </c>
       <c r="F31" s="8">
         <v>646203</v>
       </c>
       <c r="G31" s="8">
         <v>810620</v>
       </c>
       <c r="H31" s="7">
         <v>965244</v>
       </c>
       <c r="I31" s="7">
         <v>1130549</v>
       </c>
-      <c r="J31" s="28"/>
+      <c r="J31" s="7">
+        <v>1295855</v>
+      </c>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="8">
         <v>3902100</v>
       </c>
       <c r="C32" s="8">
         <v>8003099</v>
       </c>
       <c r="D32" s="8">
         <v>12926658</v>
       </c>
       <c r="E32" s="8">
         <v>17211337</v>
       </c>
       <c r="F32" s="8">
         <v>22642490</v>
       </c>
       <c r="G32" s="8">
         <v>28279467</v>
       </c>
       <c r="H32" s="7">
         <v>32965830</v>
       </c>
       <c r="I32" s="7">
         <v>36590891</v>
       </c>
-      <c r="J32" s="28"/>
+      <c r="J32" s="7">
+        <v>40461778</v>
+      </c>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
     </row>
-    <row r="33" spans="1:12">
+    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A33" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="8">
         <v>5895138</v>
       </c>
       <c r="C33" s="8">
         <v>10622892</v>
       </c>
       <c r="D33" s="8">
         <v>17226807</v>
       </c>
       <c r="E33" s="8">
         <v>26468065</v>
       </c>
       <c r="F33" s="8">
         <v>39113383</v>
       </c>
       <c r="G33" s="8">
         <v>51570402</v>
       </c>
       <c r="H33" s="7">
         <v>63815952</v>
       </c>
       <c r="I33" s="7">
         <v>74527599</v>
       </c>
-      <c r="J33" s="28"/>
+      <c r="J33" s="7">
+        <v>83390362</v>
+      </c>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="8">
         <v>1120563</v>
       </c>
       <c r="C34" s="8">
         <v>2062114</v>
       </c>
       <c r="D34" s="8">
         <v>3352639</v>
       </c>
       <c r="E34" s="8">
         <v>4965653</v>
       </c>
       <c r="F34" s="8">
         <v>6332897</v>
       </c>
       <c r="G34" s="8">
         <v>7766156</v>
       </c>
       <c r="H34" s="7">
         <v>9366691</v>
       </c>
       <c r="I34" s="7">
         <v>11471891</v>
       </c>
-      <c r="J34" s="28"/>
+      <c r="J34" s="7">
+        <v>13185444</v>
+      </c>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
     </row>
-    <row r="35" spans="1:12">
+    <row r="35" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="8">
         <v>394076</v>
       </c>
       <c r="C35" s="8">
         <v>1047504</v>
       </c>
       <c r="D35" s="8">
         <v>2086423</v>
       </c>
       <c r="E35" s="8">
         <v>3151701</v>
       </c>
       <c r="F35" s="8">
         <v>3877019</v>
       </c>
       <c r="G35" s="8">
         <v>4985662</v>
       </c>
       <c r="H35" s="7">
         <v>5920625</v>
       </c>
       <c r="I35" s="7">
         <v>6694923</v>
       </c>
-      <c r="J35" s="28"/>
+      <c r="J35" s="7">
+        <v>7356365</v>
+      </c>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
     </row>
-    <row r="36" spans="1:12" s="2" customFormat="1">
+    <row r="36" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="8">
         <v>36164</v>
       </c>
       <c r="C36" s="8">
         <v>109834</v>
       </c>
       <c r="D36" s="8">
         <v>218337</v>
       </c>
       <c r="E36" s="8">
         <v>293752</v>
       </c>
       <c r="F36" s="8">
         <v>346261</v>
       </c>
       <c r="G36" s="8">
         <v>556990</v>
       </c>
       <c r="H36" s="7">
         <v>669248</v>
       </c>
       <c r="I36" s="7">
         <v>749370</v>
       </c>
-      <c r="J36" s="28"/>
+      <c r="J36" s="7">
+        <v>867662</v>
+      </c>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
     </row>
-    <row r="37" spans="1:12" s="2" customFormat="1">
+    <row r="37" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="8">
         <v>3303</v>
       </c>
       <c r="C37" s="8">
         <v>7529</v>
       </c>
       <c r="D37" s="8">
         <v>11755</v>
       </c>
       <c r="E37" s="8">
         <v>15981</v>
       </c>
       <c r="F37" s="8">
         <v>20307</v>
       </c>
       <c r="G37" s="8">
         <v>24632</v>
       </c>
       <c r="H37" s="7">
         <v>28957</v>
       </c>
       <c r="I37" s="7">
         <v>35744</v>
       </c>
-      <c r="J37" s="28"/>
+      <c r="J37" s="7">
+        <v>42531</v>
+      </c>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
     </row>
-    <row r="38" spans="1:12">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="8">
         <v>3983183</v>
       </c>
       <c r="C38" s="8">
         <v>6449966</v>
       </c>
       <c r="D38" s="8">
         <v>10292839</v>
       </c>
       <c r="E38" s="8">
         <v>16347829</v>
       </c>
       <c r="F38" s="8">
         <v>26374355</v>
       </c>
       <c r="G38" s="8">
         <v>35693317</v>
       </c>
       <c r="H38" s="7">
         <v>44855367</v>
       </c>
       <c r="I38" s="7">
         <v>52106983</v>
       </c>
-      <c r="J38" s="28"/>
+      <c r="J38" s="7">
+        <v>58001395</v>
+      </c>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
     </row>
-    <row r="39" spans="1:12">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="8">
         <v>8739</v>
       </c>
       <c r="C39" s="8">
         <v>34021</v>
       </c>
       <c r="D39" s="8">
         <v>59303</v>
       </c>
       <c r="E39" s="8">
         <v>84585</v>
       </c>
       <c r="F39" s="8">
         <v>104082</v>
       </c>
       <c r="G39" s="8">
         <v>123580</v>
       </c>
       <c r="H39" s="7">
         <v>143077</v>
       </c>
       <c r="I39" s="7">
         <v>160772</v>
       </c>
-      <c r="J39" s="28"/>
+      <c r="J39" s="7">
+        <v>178468</v>
+      </c>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>8</v>
       </c>
       <c r="D40" s="8">
         <v>12</v>
       </c>
       <c r="E40" s="8">
         <v>16</v>
       </c>
       <c r="F40" s="8">
         <v>20</v>
       </c>
       <c r="G40" s="8">
         <v>24</v>
       </c>
       <c r="H40" s="7">
         <v>28</v>
       </c>
       <c r="I40" s="7">
         <v>32</v>
       </c>
-      <c r="J40" s="28"/>
+      <c r="J40" s="7">
+        <v>36</v>
+      </c>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="8">
         <v>349105</v>
       </c>
       <c r="C41" s="8">
         <v>911915</v>
       </c>
       <c r="D41" s="8">
         <v>1205500</v>
       </c>
       <c r="E41" s="8">
         <v>1608547</v>
       </c>
       <c r="F41" s="8">
         <v>2058442</v>
       </c>
       <c r="G41" s="8">
         <v>2420041</v>
       </c>
       <c r="H41" s="7">
         <v>2831958</v>
       </c>
       <c r="I41" s="7">
         <v>3307883</v>
       </c>
-      <c r="J41" s="28"/>
+      <c r="J41" s="7">
+        <v>3758461</v>
+      </c>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
     </row>
-    <row r="42" spans="1:12">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A42" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="8">
         <v>7139</v>
       </c>
       <c r="C42" s="8">
         <v>14153</v>
       </c>
       <c r="D42" s="8">
         <v>21167</v>
       </c>
       <c r="E42" s="8">
         <v>28182</v>
       </c>
       <c r="F42" s="8">
         <v>31401</v>
       </c>
       <c r="G42" s="8">
         <v>34621</v>
       </c>
       <c r="H42" s="8">
         <v>37841</v>
       </c>
       <c r="I42" s="7">
         <v>44269</v>
       </c>
-      <c r="J42" s="28"/>
+      <c r="J42" s="7">
+        <v>50698</v>
+      </c>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
     </row>
-    <row r="43" spans="1:12">
+    <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="8">
         <v>7139</v>
       </c>
       <c r="C43" s="8">
         <v>14153</v>
       </c>
       <c r="D43" s="8">
         <v>21167</v>
       </c>
       <c r="E43" s="8">
         <v>28182</v>
       </c>
       <c r="F43" s="8">
         <v>31401</v>
       </c>
       <c r="G43" s="8">
         <v>34621</v>
       </c>
       <c r="H43" s="8">
         <v>37841</v>
       </c>
       <c r="I43" s="7">
         <v>44269</v>
       </c>
-      <c r="J43" s="28"/>
+      <c r="J43" s="7">
+        <v>50698</v>
+      </c>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
     </row>
-    <row r="44" spans="1:12">
+    <row r="44" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A44" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="8">
         <v>802486</v>
       </c>
       <c r="C44" s="8">
         <v>2641987</v>
       </c>
       <c r="D44" s="8">
         <v>4255384</v>
       </c>
       <c r="E44" s="8">
         <v>6092308</v>
       </c>
       <c r="F44" s="8">
         <v>7555787</v>
       </c>
       <c r="G44" s="8">
         <v>9240956</v>
       </c>
       <c r="H44" s="7">
         <v>11256481</v>
       </c>
       <c r="I44" s="7">
         <v>13150050</v>
       </c>
-      <c r="J44" s="28"/>
+      <c r="J44" s="7">
+        <v>15190651</v>
+      </c>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
     </row>
-    <row r="45" spans="1:12">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="8">
         <v>111006</v>
       </c>
       <c r="C45" s="8">
         <v>188365</v>
       </c>
       <c r="D45" s="8">
         <v>265725</v>
       </c>
       <c r="E45" s="8">
         <v>343085</v>
       </c>
       <c r="F45" s="8">
         <v>476241</v>
       </c>
       <c r="G45" s="8">
         <v>609397</v>
       </c>
       <c r="H45" s="7">
         <v>758934</v>
       </c>
       <c r="I45" s="7">
         <v>867514</v>
       </c>
-      <c r="J45" s="28"/>
+      <c r="J45" s="7">
+        <v>976094</v>
+      </c>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
     </row>
-    <row r="46" spans="1:12">
+    <row r="46" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>44290</v>
       </c>
       <c r="C46" s="8">
         <v>336284</v>
       </c>
       <c r="D46" s="8">
         <v>628278</v>
       </c>
       <c r="E46" s="8">
         <v>920272</v>
       </c>
       <c r="F46" s="8">
         <v>1033134</v>
       </c>
       <c r="G46" s="8">
         <v>1145996</v>
       </c>
       <c r="H46" s="7">
         <v>1293735</v>
       </c>
       <c r="I46" s="7">
         <v>1452589</v>
       </c>
-      <c r="J46" s="28"/>
+      <c r="J46" s="7">
+        <v>1647866</v>
+      </c>
       <c r="K46" s="28"/>
       <c r="L46" s="28"/>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="8">
         <v>63593</v>
       </c>
       <c r="C47" s="8">
         <v>168793</v>
       </c>
       <c r="D47" s="8">
         <v>273993</v>
       </c>
       <c r="E47" s="8">
         <v>379193</v>
       </c>
       <c r="F47" s="8">
         <v>433679</v>
       </c>
       <c r="G47" s="8">
         <v>488164</v>
       </c>
       <c r="H47" s="7">
         <v>657707</v>
       </c>
       <c r="I47" s="7">
         <v>857140</v>
       </c>
-      <c r="J47" s="28"/>
+      <c r="J47" s="7">
+        <v>1056572</v>
+      </c>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="8">
         <v>125722</v>
       </c>
       <c r="C48" s="8">
         <v>333422</v>
       </c>
       <c r="D48" s="8">
         <v>541123</v>
       </c>
       <c r="E48" s="8">
         <v>748823</v>
       </c>
       <c r="F48" s="8">
         <v>966664</v>
       </c>
       <c r="G48" s="8">
         <v>1184506</v>
       </c>
       <c r="H48" s="7">
         <v>1396898</v>
       </c>
       <c r="I48" s="7">
         <v>1550612</v>
       </c>
-      <c r="J48" s="28"/>
+      <c r="J48" s="7">
+        <v>1704327</v>
+      </c>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="8">
         <v>205467</v>
       </c>
       <c r="C49" s="8">
         <v>1048095</v>
       </c>
       <c r="D49" s="8">
         <v>1664617</v>
       </c>
       <c r="E49" s="8">
         <v>2504666</v>
       </c>
       <c r="F49" s="8">
         <v>3144870</v>
       </c>
       <c r="G49" s="8">
         <v>4006763</v>
       </c>
       <c r="H49" s="7">
         <v>4990040</v>
       </c>
       <c r="I49" s="7">
         <v>5803979</v>
       </c>
-      <c r="J49" s="28"/>
+      <c r="J49" s="7">
+        <v>6728525</v>
+      </c>
       <c r="K49" s="28"/>
       <c r="L49" s="28"/>
     </row>
-    <row r="50" spans="1:12">
+    <row r="50" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="8">
         <v>119770</v>
       </c>
       <c r="C50" s="8">
         <v>239873</v>
       </c>
       <c r="D50" s="8">
         <v>359977</v>
       </c>
       <c r="E50" s="8">
         <v>480080</v>
       </c>
       <c r="F50" s="8">
         <v>634199</v>
       </c>
       <c r="G50" s="8">
         <v>788318</v>
       </c>
       <c r="H50" s="7">
         <v>998973</v>
       </c>
       <c r="I50" s="7">
         <v>1242231</v>
       </c>
-      <c r="J50" s="28"/>
+      <c r="J50" s="7">
+        <v>1485489</v>
+      </c>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
     </row>
-    <row r="51" spans="1:12">
+    <row r="51" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="8">
         <v>16761</v>
       </c>
       <c r="C51" s="8">
         <v>35314</v>
       </c>
       <c r="D51" s="8">
         <v>53866</v>
       </c>
       <c r="E51" s="8">
         <v>72419</v>
       </c>
       <c r="F51" s="8">
         <v>92812</v>
       </c>
       <c r="G51" s="8">
         <v>113204</v>
       </c>
       <c r="H51" s="7">
         <v>132619</v>
       </c>
       <c r="I51" s="7">
         <v>153150</v>
       </c>
-      <c r="J51" s="28"/>
+      <c r="J51" s="7">
+        <v>173680</v>
+      </c>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
     </row>
-    <row r="52" spans="1:12">
+    <row r="52" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="8">
         <v>115877</v>
       </c>
       <c r="C52" s="8">
         <v>291843</v>
       </c>
       <c r="D52" s="8">
         <v>467808</v>
       </c>
       <c r="E52" s="8">
         <v>643773</v>
       </c>
       <c r="F52" s="8">
         <v>774194</v>
       </c>
       <c r="G52" s="8">
         <v>904615</v>
       </c>
       <c r="H52" s="7">
         <v>1027579</v>
       </c>
       <c r="I52" s="7">
         <v>1222840</v>
       </c>
-      <c r="J52" s="28"/>
+      <c r="J52" s="7">
+        <v>1418101</v>
+      </c>
       <c r="K52" s="28"/>
       <c r="L52" s="28"/>
     </row>
-    <row r="53" spans="1:12">
+    <row r="53" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A53" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="8">
         <v>248291</v>
       </c>
       <c r="C53" s="8">
         <v>572336</v>
       </c>
       <c r="D53" s="8">
         <v>896381</v>
       </c>
       <c r="E53" s="8">
         <v>1220427</v>
       </c>
       <c r="F53" s="8">
         <v>1598550</v>
       </c>
       <c r="G53" s="8">
         <v>1976674</v>
       </c>
       <c r="H53" s="7">
         <v>2429604</v>
       </c>
       <c r="I53" s="7">
         <v>2744100</v>
       </c>
-      <c r="J53" s="28"/>
+      <c r="J53" s="7">
+        <v>3095019</v>
+      </c>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
     </row>
-    <row r="54" spans="1:12">
+    <row r="54" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="8">
         <v>14065</v>
       </c>
       <c r="C54" s="8">
         <v>29842</v>
       </c>
       <c r="D54" s="8">
         <v>45618</v>
       </c>
       <c r="E54" s="8">
         <v>61394</v>
       </c>
       <c r="F54" s="8">
         <v>82124</v>
       </c>
       <c r="G54" s="8">
         <v>102853</v>
       </c>
       <c r="H54" s="7">
         <v>118629</v>
       </c>
       <c r="I54" s="7">
         <v>134982</v>
       </c>
-      <c r="J54" s="28"/>
+      <c r="J54" s="7">
+        <v>151335</v>
+      </c>
       <c r="K54" s="28"/>
       <c r="L54" s="28"/>
     </row>
-    <row r="55" spans="1:12">
+    <row r="55" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B55" s="8">
         <v>16348</v>
       </c>
       <c r="C55" s="8">
         <v>81286</v>
       </c>
       <c r="D55" s="8">
         <v>146224</v>
       </c>
       <c r="E55" s="8">
         <v>211161</v>
       </c>
       <c r="F55" s="8">
         <v>245503</v>
       </c>
       <c r="G55" s="8">
         <v>279845</v>
       </c>
       <c r="H55" s="7">
         <v>318506</v>
       </c>
       <c r="I55" s="7">
         <v>334203</v>
       </c>
-      <c r="J55" s="28"/>
+      <c r="J55" s="7">
+        <v>386323</v>
+      </c>
       <c r="K55" s="28"/>
       <c r="L55" s="28"/>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="8">
         <v>3988</v>
       </c>
       <c r="C56" s="8">
         <v>16470</v>
       </c>
       <c r="D56" s="8">
         <v>28952</v>
       </c>
       <c r="E56" s="8">
         <v>41434</v>
       </c>
       <c r="F56" s="8">
         <v>56586</v>
       </c>
       <c r="G56" s="8">
         <v>71739</v>
       </c>
       <c r="H56" s="7">
         <v>155490</v>
       </c>
       <c r="I56" s="7">
         <v>241338</v>
       </c>
-      <c r="J56" s="28"/>
+      <c r="J56" s="7">
+        <v>327186</v>
+      </c>
       <c r="K56" s="28"/>
       <c r="L56" s="28"/>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B57" s="8">
         <v>56238</v>
       </c>
       <c r="C57" s="8">
         <v>141151</v>
       </c>
       <c r="D57" s="8">
         <v>226064</v>
       </c>
       <c r="E57" s="8">
         <v>310977</v>
       </c>
       <c r="F57" s="8">
         <v>456658</v>
       </c>
       <c r="G57" s="8">
         <v>602339</v>
       </c>
       <c r="H57" s="7">
         <v>754974</v>
       </c>
       <c r="I57" s="7">
         <v>813279</v>
       </c>
-      <c r="J57" s="28"/>
+      <c r="J57" s="7">
+        <v>871585</v>
+      </c>
       <c r="K57" s="28"/>
       <c r="L57" s="28"/>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="8">
         <v>80895</v>
       </c>
       <c r="C58" s="8">
         <v>168633</v>
       </c>
       <c r="D58" s="8">
         <v>256371</v>
       </c>
       <c r="E58" s="8">
         <v>344110</v>
       </c>
       <c r="F58" s="8">
         <v>447197</v>
       </c>
       <c r="G58" s="8">
         <v>550285</v>
       </c>
       <c r="H58" s="7">
         <v>654134</v>
       </c>
       <c r="I58" s="7">
         <v>719909</v>
       </c>
-      <c r="J58" s="28"/>
+      <c r="J58" s="7">
+        <v>785684</v>
+      </c>
       <c r="K58" s="28"/>
       <c r="L58" s="28"/>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B59" s="8">
         <v>44746</v>
       </c>
       <c r="C59" s="8">
         <v>64845</v>
       </c>
       <c r="D59" s="8">
         <v>84944</v>
       </c>
       <c r="E59" s="8">
         <v>105043</v>
       </c>
       <c r="F59" s="8">
         <v>136468</v>
       </c>
       <c r="G59" s="8">
         <v>167893</v>
       </c>
       <c r="H59" s="7">
         <v>194322</v>
       </c>
       <c r="I59" s="7">
         <v>228378</v>
       </c>
-      <c r="J59" s="28"/>
+      <c r="J59" s="7">
+        <v>262435</v>
+      </c>
       <c r="K59" s="28"/>
       <c r="L59" s="28"/>
     </row>
-    <row r="60" spans="1:12">
+    <row r="60" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B60" s="8">
         <v>1766</v>
       </c>
       <c r="C60" s="8">
         <v>2754</v>
       </c>
       <c r="D60" s="8">
         <v>3742</v>
       </c>
       <c r="E60" s="8">
         <v>4730</v>
       </c>
       <c r="F60" s="8">
         <v>5718</v>
       </c>
       <c r="G60" s="8">
         <v>6706</v>
       </c>
       <c r="H60" s="7">
         <v>6706</v>
       </c>
       <c r="I60" s="7">
         <v>6706</v>
       </c>
-      <c r="J60" s="28"/>
+      <c r="J60" s="7">
+        <v>6706</v>
+      </c>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B61" s="8">
         <v>30245</v>
       </c>
       <c r="C61" s="8">
         <v>67356</v>
       </c>
       <c r="D61" s="8">
         <v>104467</v>
       </c>
       <c r="E61" s="8">
         <v>141578</v>
       </c>
       <c r="F61" s="8">
         <v>168296</v>
       </c>
       <c r="G61" s="8">
         <v>195013</v>
       </c>
       <c r="H61" s="7">
         <v>226844</v>
       </c>
       <c r="I61" s="7">
         <v>265306</v>
       </c>
-      <c r="J61" s="28"/>
+      <c r="J61" s="7">
+        <v>303767</v>
+      </c>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
     </row>
-    <row r="62" spans="1:12">
+    <row r="62" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="8">
         <v>499613</v>
       </c>
       <c r="C62" s="8">
         <v>1740846</v>
       </c>
       <c r="D62" s="8">
         <v>2830774</v>
       </c>
       <c r="E62" s="8">
         <v>4065029</v>
       </c>
       <c r="F62" s="8">
         <v>4989606</v>
       </c>
       <c r="G62" s="8">
         <v>6045673</v>
       </c>
       <c r="H62" s="7">
         <v>7467535</v>
       </c>
       <c r="I62" s="7">
         <v>8884034</v>
       </c>
-      <c r="J62" s="28"/>
+      <c r="J62" s="7">
+        <v>10393541</v>
+      </c>
       <c r="K62" s="28"/>
       <c r="L62" s="28"/>
     </row>
-    <row r="63" spans="1:12">
+    <row r="63" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B63" s="8">
         <v>96489</v>
       </c>
       <c r="C63" s="8">
         <v>157702</v>
       </c>
       <c r="D63" s="8">
         <v>218915</v>
       </c>
       <c r="E63" s="8">
         <v>280127</v>
       </c>
       <c r="F63" s="8">
         <v>392227</v>
       </c>
       <c r="G63" s="8">
         <v>504326</v>
       </c>
       <c r="H63" s="7">
         <v>637961</v>
       </c>
       <c r="I63" s="7">
         <v>730141</v>
       </c>
-      <c r="J63" s="28"/>
+      <c r="J63" s="7">
+        <v>822320</v>
+      </c>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
     </row>
-    <row r="64" spans="1:12">
+    <row r="64" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B64" s="8">
         <v>27566</v>
       </c>
       <c r="C64" s="8">
         <v>254246</v>
       </c>
       <c r="D64" s="8">
         <v>480926</v>
       </c>
       <c r="E64" s="8">
         <v>707607</v>
       </c>
       <c r="F64" s="8">
         <v>785751</v>
       </c>
       <c r="G64" s="8">
         <v>863895</v>
       </c>
       <c r="H64" s="7">
         <v>969974</v>
       </c>
       <c r="I64" s="7">
         <v>1110132</v>
       </c>
-      <c r="J64" s="28"/>
+      <c r="J64" s="7">
+        <v>1250290</v>
+      </c>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
     </row>
-    <row r="65" spans="1:12">
+    <row r="65" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B65" s="8">
         <v>59040</v>
       </c>
       <c r="C65" s="8">
         <v>150614</v>
       </c>
       <c r="D65" s="8">
         <v>242188</v>
       </c>
       <c r="E65" s="8">
         <v>333762</v>
       </c>
       <c r="F65" s="8">
         <v>372563</v>
       </c>
       <c r="G65" s="8">
         <v>411364</v>
       </c>
       <c r="H65" s="7">
         <v>496841</v>
       </c>
       <c r="I65" s="7">
         <v>610110</v>
       </c>
-      <c r="J65" s="28"/>
+      <c r="J65" s="7">
+        <v>723380</v>
+      </c>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
     </row>
-    <row r="66" spans="1:12" s="2" customFormat="1">
+    <row r="66" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="8">
         <v>66456</v>
       </c>
       <c r="C66" s="8">
         <v>173418</v>
       </c>
       <c r="D66" s="8">
         <v>280379</v>
       </c>
       <c r="E66" s="8">
         <v>387340</v>
       </c>
       <c r="F66" s="8">
         <v>455867</v>
       </c>
       <c r="G66" s="8">
         <v>524394</v>
       </c>
       <c r="H66" s="7">
         <v>580408</v>
       </c>
       <c r="I66" s="7">
         <v>671521</v>
       </c>
-      <c r="J66" s="28"/>
+      <c r="J66" s="7">
+        <v>762633</v>
+      </c>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
     </row>
-    <row r="67" spans="1:12" s="2" customFormat="1">
+    <row r="67" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="8">
         <v>82168</v>
       </c>
       <c r="C67" s="8">
         <v>590353</v>
       </c>
       <c r="D67" s="8">
         <v>947232</v>
       </c>
       <c r="E67" s="8">
         <v>1448438</v>
       </c>
       <c r="F67" s="8">
         <v>1832177</v>
       </c>
       <c r="G67" s="8">
         <v>2347404</v>
       </c>
       <c r="H67" s="7">
         <v>3095826</v>
       </c>
       <c r="I67" s="7">
         <v>3689570</v>
       </c>
-      <c r="J67" s="28"/>
+      <c r="J67" s="7">
+        <v>4376321</v>
+      </c>
       <c r="K67" s="28"/>
       <c r="L67" s="28"/>
     </row>
-    <row r="68" spans="1:12">
+    <row r="68" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="8">
         <v>67266</v>
       </c>
       <c r="C68" s="8">
         <v>157467</v>
       </c>
       <c r="D68" s="8">
         <v>247668</v>
       </c>
       <c r="E68" s="8">
         <v>337870</v>
       </c>
       <c r="F68" s="8">
         <v>458568</v>
       </c>
       <c r="G68" s="8">
         <v>579266</v>
       </c>
       <c r="H68" s="7">
         <v>761489</v>
       </c>
       <c r="I68" s="7">
         <v>970197</v>
       </c>
-      <c r="J68" s="28"/>
+      <c r="J68" s="7">
+        <v>1178905</v>
+      </c>
       <c r="K68" s="28"/>
       <c r="L68" s="28"/>
     </row>
-    <row r="69" spans="1:12">
+    <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="8">
         <v>14995</v>
       </c>
       <c r="C69" s="8">
         <v>32560</v>
       </c>
       <c r="D69" s="8">
         <v>50124</v>
       </c>
       <c r="E69" s="8">
         <v>67689</v>
       </c>
       <c r="F69" s="8">
         <v>87094</v>
       </c>
       <c r="G69" s="8">
         <v>106498</v>
       </c>
       <c r="H69" s="7">
         <v>125913</v>
       </c>
       <c r="I69" s="7">
         <v>146444</v>
       </c>
-      <c r="J69" s="28"/>
+      <c r="J69" s="7">
+        <v>166974</v>
+      </c>
       <c r="K69" s="28"/>
       <c r="L69" s="28"/>
     </row>
-    <row r="70" spans="1:12">
+    <row r="70" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="8">
         <v>85632</v>
       </c>
       <c r="C70" s="8">
         <v>224487</v>
       </c>
       <c r="D70" s="8">
         <v>363341</v>
       </c>
       <c r="E70" s="8">
         <v>502195</v>
       </c>
       <c r="F70" s="8">
         <v>605361</v>
       </c>
       <c r="G70" s="8">
         <v>708527</v>
       </c>
       <c r="H70" s="7">
         <v>799123</v>
       </c>
       <c r="I70" s="7">
         <v>955922</v>
       </c>
-      <c r="J70" s="28"/>
+      <c r="J70" s="7">
+        <v>1112721</v>
+      </c>
       <c r="K70" s="28"/>
       <c r="L70" s="28"/>
     </row>
-    <row r="71" spans="1:12" ht="22.5">
+    <row r="71" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A71" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="8">
         <v>54583</v>
       </c>
       <c r="C71" s="8">
         <v>328808</v>
       </c>
       <c r="D71" s="8">
         <v>528232</v>
       </c>
       <c r="E71" s="8">
         <v>806856</v>
       </c>
       <c r="F71" s="8">
         <v>967636</v>
       </c>
       <c r="G71" s="8">
         <v>1218615</v>
       </c>
       <c r="H71" s="7">
         <v>1359348</v>
       </c>
       <c r="I71" s="7">
         <v>1521922</v>
       </c>
-      <c r="J71" s="28"/>
+      <c r="J71" s="7">
+        <v>1702096</v>
+      </c>
       <c r="K71" s="28"/>
       <c r="L71" s="28"/>
     </row>
-    <row r="72" spans="1:12">
+    <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="8">
         <v>451</v>
       </c>
       <c r="C72" s="8">
         <v>822</v>
       </c>
       <c r="D72" s="8">
         <v>1192</v>
       </c>
       <c r="E72" s="8">
         <v>1563</v>
       </c>
       <c r="F72" s="8">
         <v>1890</v>
       </c>
       <c r="G72" s="8">
         <v>2218</v>
       </c>
       <c r="H72" s="7">
         <v>2343</v>
       </c>
       <c r="I72" s="7">
         <v>2391</v>
       </c>
-      <c r="J72" s="28"/>
+      <c r="J72" s="7">
+        <v>2439</v>
+      </c>
       <c r="K72" s="28"/>
       <c r="L72" s="28"/>
     </row>
-    <row r="73" spans="1:12">
+    <row r="73" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A73" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B73" s="8">
         <v>375</v>
       </c>
       <c r="C73" s="8">
         <v>750</v>
       </c>
       <c r="D73" s="8">
         <v>1125</v>
       </c>
       <c r="E73" s="8">
         <v>1500</v>
       </c>
       <c r="F73" s="8">
         <v>1875</v>
       </c>
       <c r="G73" s="8">
         <v>2250</v>
       </c>
       <c r="H73" s="7">
         <v>5250</v>
       </c>
       <c r="I73" s="7">
         <v>8250</v>
       </c>
-      <c r="J73" s="28"/>
+      <c r="J73" s="7">
+        <v>11250</v>
+      </c>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
     </row>
-    <row r="74" spans="1:12">
+    <row r="74" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B74" s="8">
         <v>565</v>
       </c>
       <c r="C74" s="8">
         <v>1709</v>
       </c>
       <c r="D74" s="8">
         <v>2853</v>
       </c>
       <c r="E74" s="8">
         <v>3997</v>
       </c>
       <c r="F74" s="8">
         <v>4529</v>
       </c>
       <c r="G74" s="8">
         <v>5061</v>
       </c>
       <c r="H74" s="7">
         <v>5377</v>
       </c>
       <c r="I74" s="7">
         <v>5693</v>
       </c>
-      <c r="J74" s="28"/>
+      <c r="J74" s="7">
+        <v>6009</v>
+      </c>
       <c r="K74" s="28"/>
       <c r="L74" s="28"/>
     </row>
-    <row r="75" spans="1:12">
+    <row r="75" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B75" s="8">
         <v>3028</v>
       </c>
       <c r="C75" s="8">
         <v>18854</v>
       </c>
       <c r="D75" s="8">
         <v>34680</v>
       </c>
       <c r="E75" s="8">
         <v>50506</v>
       </c>
       <c r="F75" s="8">
         <v>54139</v>
       </c>
       <c r="G75" s="8">
         <v>57773</v>
       </c>
       <c r="H75" s="7">
         <v>61516</v>
       </c>
       <c r="I75" s="7">
         <v>65812</v>
       </c>
-      <c r="J75" s="28"/>
+      <c r="J75" s="7">
+        <v>70109</v>
+      </c>
       <c r="K75" s="28"/>
       <c r="L75" s="28"/>
     </row>
-    <row r="76" spans="1:12" s="2" customFormat="1">
+    <row r="76" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B76" s="8">
         <v>42404</v>
       </c>
       <c r="C76" s="8">
         <v>289109</v>
       </c>
       <c r="D76" s="8">
         <v>461014</v>
       </c>
       <c r="E76" s="8">
         <v>712118</v>
       </c>
       <c r="F76" s="8">
         <v>865496</v>
       </c>
       <c r="G76" s="8">
         <v>1109074</v>
       </c>
       <c r="H76" s="7">
         <v>1240081</v>
       </c>
       <c r="I76" s="7">
         <v>1394502</v>
       </c>
-      <c r="J76" s="28"/>
+      <c r="J76" s="7">
+        <v>1566523</v>
+      </c>
       <c r="K76" s="28"/>
       <c r="L76" s="28"/>
     </row>
-    <row r="77" spans="1:12">
+    <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B77" s="8">
         <v>7760</v>
       </c>
       <c r="C77" s="8">
         <v>17564</v>
       </c>
       <c r="D77" s="8">
         <v>27368</v>
       </c>
       <c r="E77" s="8">
         <v>37172</v>
       </c>
       <c r="F77" s="8">
         <v>39168</v>
       </c>
       <c r="G77" s="8">
         <v>41165</v>
       </c>
       <c r="H77" s="7">
         <v>43169</v>
       </c>
       <c r="I77" s="7">
         <v>43662</v>
       </c>
-      <c r="J77" s="28"/>
+      <c r="J77" s="7">
+        <v>44155</v>
+      </c>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
     </row>
-    <row r="78" spans="1:12">
+    <row r="78" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F78" s="8">
         <v>537</v>
       </c>
       <c r="G78" s="8">
         <v>1075</v>
       </c>
       <c r="H78" s="7">
         <v>1612</v>
       </c>
       <c r="I78" s="7">
         <v>1612</v>
       </c>
-      <c r="J78" s="28"/>
+      <c r="J78" s="7">
+        <v>1612</v>
+      </c>
       <c r="K78" s="28"/>
       <c r="L78" s="28"/>
     </row>
-    <row r="79" spans="1:12" ht="56.25">
+    <row r="79" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A79" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="8">
         <v>761299</v>
       </c>
       <c r="C79" s="8">
         <v>1481582</v>
       </c>
       <c r="D79" s="8">
         <v>2155618</v>
       </c>
       <c r="E79" s="8">
         <v>2659284</v>
       </c>
       <c r="F79" s="8">
         <v>3018668</v>
       </c>
       <c r="G79" s="8">
         <v>3561640</v>
       </c>
       <c r="H79" s="7">
         <v>4091165</v>
       </c>
       <c r="I79" s="7">
         <v>4667567</v>
       </c>
-      <c r="J79" s="28"/>
+      <c r="J79" s="7">
+        <v>5304837</v>
+      </c>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
     </row>
-    <row r="80" spans="1:12">
+    <row r="80" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A80" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B80" s="8">
         <v>18590</v>
       </c>
       <c r="C80" s="8">
         <v>36743</v>
       </c>
       <c r="D80" s="8">
         <v>54896</v>
       </c>
       <c r="E80" s="8">
         <v>73049</v>
       </c>
       <c r="F80" s="8">
         <v>91202</v>
       </c>
       <c r="G80" s="8">
         <v>109355</v>
       </c>
       <c r="H80" s="7">
         <v>109511</v>
       </c>
       <c r="I80" s="7">
         <v>111515</v>
       </c>
-      <c r="J80" s="28"/>
+      <c r="J80" s="7">
+        <v>113519</v>
+      </c>
       <c r="K80" s="28"/>
       <c r="L80" s="28"/>
     </row>
-    <row r="81" spans="1:12">
+    <row r="81" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A81" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="8">
         <v>130471</v>
       </c>
       <c r="C81" s="8">
         <v>156759</v>
       </c>
       <c r="D81" s="8">
         <v>183048</v>
       </c>
       <c r="E81" s="8">
         <v>209337</v>
       </c>
       <c r="F81" s="8">
         <v>211720</v>
       </c>
       <c r="G81" s="8">
         <v>214103</v>
       </c>
       <c r="H81" s="7">
         <v>219987</v>
       </c>
       <c r="I81" s="7">
         <v>264307</v>
       </c>
-      <c r="J81" s="28"/>
+      <c r="J81" s="7">
+        <v>308627</v>
+      </c>
       <c r="K81" s="28"/>
       <c r="L81" s="28"/>
     </row>
-    <row r="82" spans="1:12">
+    <row r="82" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A82" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="8">
         <v>688</v>
       </c>
       <c r="C82" s="8">
         <v>1376</v>
       </c>
       <c r="D82" s="8">
         <v>2064</v>
       </c>
       <c r="E82" s="8">
         <v>2752</v>
       </c>
       <c r="F82" s="8">
         <v>3440</v>
       </c>
       <c r="G82" s="8">
         <v>4128</v>
       </c>
       <c r="H82" s="7">
         <v>8626</v>
       </c>
       <c r="I82" s="7">
         <v>13124</v>
       </c>
-      <c r="J82" s="28"/>
+      <c r="J82" s="7">
+        <v>17622</v>
+      </c>
       <c r="K82" s="28"/>
       <c r="L82" s="28"/>
     </row>
-    <row r="83" spans="1:12">
+    <row r="83" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A83" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="8">
         <v>22718</v>
       </c>
       <c r="C83" s="8">
         <v>27618</v>
       </c>
       <c r="D83" s="8">
         <v>32518</v>
       </c>
       <c r="E83" s="8">
         <v>37418</v>
       </c>
       <c r="F83" s="8">
         <v>42318</v>
       </c>
       <c r="G83" s="8">
         <v>47218</v>
       </c>
       <c r="H83" s="7">
         <v>54461</v>
       </c>
       <c r="I83" s="7">
         <v>61704</v>
       </c>
-      <c r="J83" s="28"/>
+      <c r="J83" s="7">
+        <v>68947</v>
+      </c>
       <c r="K83" s="28"/>
       <c r="L83" s="28"/>
     </row>
-    <row r="84" spans="1:12">
+    <row r="84" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A84" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B84" s="8">
         <v>495996</v>
       </c>
       <c r="C84" s="8">
         <v>982975</v>
       </c>
       <c r="D84" s="8">
         <v>1423706</v>
       </c>
       <c r="E84" s="8">
         <v>1694068</v>
       </c>
       <c r="F84" s="8">
         <v>1952970</v>
       </c>
       <c r="G84" s="8">
         <v>2395460</v>
       </c>
       <c r="H84" s="7">
         <v>2807842</v>
       </c>
       <c r="I84" s="7">
         <v>3213932</v>
       </c>
-      <c r="J84" s="28"/>
+      <c r="J84" s="7">
+        <v>3680889</v>
+      </c>
       <c r="K84" s="28"/>
       <c r="L84" s="28"/>
     </row>
-    <row r="85" spans="1:12" s="2" customFormat="1">
+    <row r="85" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="8">
         <v>3190</v>
       </c>
       <c r="C85" s="8">
         <v>6393</v>
       </c>
       <c r="D85" s="8">
         <v>9595</v>
       </c>
       <c r="E85" s="8">
         <v>12797</v>
       </c>
       <c r="F85" s="8">
         <v>15516</v>
       </c>
       <c r="G85" s="8">
         <v>18234</v>
       </c>
       <c r="H85" s="7">
         <v>20033</v>
       </c>
       <c r="I85" s="7">
         <v>20033</v>
       </c>
-      <c r="J85" s="28"/>
+      <c r="J85" s="7">
+        <v>20033</v>
+      </c>
       <c r="K85" s="28"/>
       <c r="L85" s="28"/>
     </row>
-    <row r="86" spans="1:12">
+    <row r="86" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A86" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="8">
         <v>24550</v>
       </c>
       <c r="C86" s="8">
         <v>53221</v>
       </c>
       <c r="D86" s="8">
         <v>81891</v>
       </c>
       <c r="E86" s="8">
         <v>110562</v>
       </c>
       <c r="F86" s="8">
         <v>135332</v>
       </c>
       <c r="G86" s="8">
         <v>160102</v>
       </c>
       <c r="H86" s="7">
         <v>162502</v>
       </c>
       <c r="I86" s="7">
         <v>164758</v>
       </c>
-      <c r="J86" s="28"/>
+      <c r="J86" s="7">
+        <v>167014</v>
+      </c>
       <c r="K86" s="28"/>
       <c r="L86" s="28"/>
     </row>
-    <row r="87" spans="1:12">
+    <row r="87" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="8">
         <v>65095</v>
       </c>
       <c r="C87" s="8">
         <v>216496</v>
       </c>
       <c r="D87" s="8">
         <v>367896</v>
       </c>
       <c r="E87" s="8">
         <v>519297</v>
       </c>
       <c r="F87" s="8">
         <v>566166</v>
       </c>
       <c r="G87" s="8">
         <v>613035</v>
       </c>
       <c r="H87" s="7">
         <v>708197</v>
       </c>
       <c r="I87" s="7">
         <v>818188</v>
       </c>
-      <c r="J87" s="28"/>
+      <c r="J87" s="7">
+        <v>928180</v>
+      </c>
       <c r="K87" s="28"/>
       <c r="L87" s="28"/>
     </row>
-    <row r="88" spans="1:12" ht="22.5">
+    <row r="88" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="8">
         <v>4110518</v>
       </c>
       <c r="C88" s="8">
         <v>8477142</v>
       </c>
       <c r="D88" s="8">
         <v>12821446</v>
       </c>
       <c r="E88" s="8">
         <v>16922087</v>
       </c>
       <c r="F88" s="8">
         <v>21135941</v>
       </c>
       <c r="G88" s="8">
         <v>25410071</v>
       </c>
       <c r="H88" s="7">
         <v>30325825</v>
       </c>
       <c r="I88" s="7">
         <v>34752307</v>
       </c>
-      <c r="J88" s="28"/>
+      <c r="J88" s="7">
+        <v>39298528</v>
+      </c>
       <c r="K88" s="28"/>
       <c r="L88" s="28"/>
     </row>
-    <row r="89" spans="1:12">
+    <row r="89" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B89" s="8">
         <v>306273</v>
       </c>
       <c r="C89" s="8">
         <v>708989</v>
       </c>
       <c r="D89" s="8">
         <v>1111705</v>
       </c>
       <c r="E89" s="8">
         <v>1514421</v>
       </c>
       <c r="F89" s="8">
         <v>1795176</v>
       </c>
       <c r="G89" s="8">
         <v>2075930</v>
       </c>
       <c r="H89" s="7">
         <v>2358263</v>
       </c>
       <c r="I89" s="7">
         <v>2721012</v>
       </c>
-      <c r="J89" s="28"/>
+      <c r="J89" s="7">
+        <v>3083761</v>
+      </c>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
     </row>
-    <row r="90" spans="1:12">
+    <row r="90" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A90" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B90" s="8">
         <v>192747</v>
       </c>
       <c r="C90" s="8">
         <v>491143</v>
       </c>
       <c r="D90" s="8">
         <v>721200</v>
       </c>
       <c r="E90" s="8">
         <v>934073</v>
       </c>
       <c r="F90" s="8">
         <v>1140286</v>
       </c>
       <c r="G90" s="8">
         <v>1371199</v>
       </c>
       <c r="H90" s="7">
         <v>1654292</v>
       </c>
       <c r="I90" s="7">
         <v>2008504</v>
       </c>
-      <c r="J90" s="28"/>
+      <c r="J90" s="7">
+        <v>2402284</v>
+      </c>
       <c r="K90" s="28"/>
       <c r="L90" s="28"/>
     </row>
-    <row r="91" spans="1:12">
+    <row r="91" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B91" s="8">
         <v>303347</v>
       </c>
       <c r="C91" s="8">
         <v>715503</v>
       </c>
       <c r="D91" s="8">
         <v>1052046</v>
       </c>
       <c r="E91" s="8">
         <v>1447612</v>
       </c>
       <c r="F91" s="8">
         <v>1836643</v>
       </c>
       <c r="G91" s="8">
         <v>2155778</v>
       </c>
       <c r="H91" s="7">
         <v>2480585</v>
       </c>
       <c r="I91" s="7">
         <v>2855848</v>
       </c>
-      <c r="J91" s="28"/>
+      <c r="J91" s="7">
+        <v>3242232</v>
+      </c>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
     </row>
-    <row r="92" spans="1:12" s="2" customFormat="1">
+    <row r="92" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B92" s="8">
         <v>54751</v>
       </c>
       <c r="C92" s="8">
         <v>134384</v>
       </c>
       <c r="D92" s="8">
         <v>214017</v>
       </c>
       <c r="E92" s="8">
         <v>293649</v>
       </c>
       <c r="F92" s="8">
         <v>359184</v>
       </c>
       <c r="G92" s="8">
         <v>424718</v>
       </c>
       <c r="H92" s="7">
         <v>494236</v>
       </c>
       <c r="I92" s="7">
         <v>575194</v>
       </c>
-      <c r="J92" s="28"/>
+      <c r="J92" s="7">
+        <v>656151</v>
+      </c>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
     </row>
-    <row r="93" spans="1:12" s="2" customFormat="1">
+    <row r="93" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="8">
         <v>2283030</v>
       </c>
       <c r="C93" s="8">
         <v>4384616</v>
       </c>
       <c r="D93" s="8">
         <v>6404290</v>
       </c>
       <c r="E93" s="8">
         <v>8340873</v>
       </c>
       <c r="F93" s="8">
         <v>10379787</v>
       </c>
       <c r="G93" s="8">
         <v>12698202</v>
       </c>
       <c r="H93" s="7">
         <v>15541710</v>
       </c>
       <c r="I93" s="7">
         <v>17684441</v>
       </c>
-      <c r="J93" s="28"/>
+      <c r="J93" s="7">
+        <v>19884305</v>
+      </c>
       <c r="K93" s="28"/>
       <c r="L93" s="28"/>
     </row>
-    <row r="94" spans="1:12">
+    <row r="94" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B94" s="8">
         <v>66367</v>
       </c>
       <c r="C94" s="8">
         <v>153813</v>
       </c>
       <c r="D94" s="8">
         <v>241260</v>
       </c>
       <c r="E94" s="8">
         <v>328707</v>
       </c>
       <c r="F94" s="8">
         <v>403668</v>
       </c>
       <c r="G94" s="8">
         <v>478629</v>
       </c>
       <c r="H94" s="7">
         <v>576227</v>
       </c>
       <c r="I94" s="7">
         <v>669065</v>
       </c>
-      <c r="J94" s="28"/>
+      <c r="J94" s="7">
+        <v>761904</v>
+      </c>
       <c r="K94" s="28"/>
       <c r="L94" s="28"/>
     </row>
-    <row r="95" spans="1:12">
+    <row r="95" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B95" s="8">
         <v>116037</v>
       </c>
       <c r="C95" s="8">
         <v>225876</v>
       </c>
       <c r="D95" s="8">
         <v>335715</v>
       </c>
       <c r="E95" s="8">
         <v>445553</v>
       </c>
       <c r="F95" s="8">
         <v>568947</v>
       </c>
       <c r="G95" s="8">
         <v>692341</v>
       </c>
       <c r="H95" s="7">
         <v>802420</v>
       </c>
       <c r="I95" s="7">
         <v>886621</v>
       </c>
-      <c r="J95" s="28"/>
+      <c r="J95" s="7">
+        <v>970821</v>
+      </c>
       <c r="K95" s="28"/>
       <c r="L95" s="28"/>
     </row>
-    <row r="96" spans="1:12">
+    <row r="96" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B96" s="8">
         <v>787965</v>
       </c>
       <c r="C96" s="8">
         <v>1662817</v>
       </c>
       <c r="D96" s="8">
         <v>2741214</v>
       </c>
       <c r="E96" s="8">
         <v>3617198</v>
       </c>
       <c r="F96" s="8">
         <v>4652251</v>
       </c>
       <c r="G96" s="8">
         <v>5513274</v>
       </c>
       <c r="H96" s="7">
         <v>6418093</v>
       </c>
       <c r="I96" s="7">
         <v>7351626</v>
       </c>
-      <c r="J96" s="28"/>
+      <c r="J96" s="7">
+        <v>8297075</v>
+      </c>
       <c r="K96" s="28"/>
       <c r="L96" s="28"/>
     </row>
-    <row r="97" spans="1:12" ht="33.75">
+    <row r="97" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="8">
         <v>3171354</v>
       </c>
       <c r="C97" s="8">
         <v>7390655</v>
       </c>
       <c r="D97" s="8">
         <v>11837296</v>
       </c>
       <c r="E97" s="8">
         <v>16605663</v>
       </c>
       <c r="F97" s="8">
         <v>19988328</v>
       </c>
       <c r="G97" s="8">
         <v>24596143</v>
       </c>
       <c r="H97" s="7">
         <v>26745320</v>
       </c>
       <c r="I97" s="7">
         <v>40820397</v>
       </c>
-      <c r="J97" s="28"/>
+      <c r="J97" s="7">
+        <v>48052171</v>
+      </c>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
     </row>
-    <row r="98" spans="1:12">
+    <row r="98" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="8">
         <v>354603</v>
       </c>
       <c r="C98" s="8">
         <v>969125</v>
       </c>
       <c r="D98" s="8">
         <v>1583647</v>
       </c>
       <c r="E98" s="8">
         <v>2198169</v>
       </c>
       <c r="F98" s="8">
         <v>2733586</v>
       </c>
       <c r="G98" s="8">
         <v>3296310</v>
       </c>
       <c r="H98" s="7">
         <v>3965653</v>
       </c>
       <c r="I98" s="7">
         <v>5061077</v>
       </c>
-      <c r="J98" s="28"/>
+      <c r="J98" s="7">
+        <v>6018923</v>
+      </c>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
     </row>
-    <row r="99" spans="1:12">
+    <row r="99" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B99" s="8">
         <v>307652</v>
       </c>
       <c r="C99" s="8">
         <v>808110</v>
       </c>
       <c r="D99" s="8">
         <v>1420914</v>
       </c>
       <c r="E99" s="8">
         <v>1886921</v>
       </c>
       <c r="F99" s="8">
         <v>2129059</v>
       </c>
       <c r="G99" s="8">
         <v>2566447</v>
       </c>
       <c r="H99" s="7">
         <v>2955830</v>
       </c>
       <c r="I99" s="7">
         <v>3350552</v>
       </c>
-      <c r="J99" s="28"/>
+      <c r="J99" s="7">
+        <v>3712539</v>
+      </c>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
     </row>
-    <row r="100" spans="1:12">
+    <row r="100" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B100" s="8">
         <v>659133</v>
       </c>
       <c r="C100" s="8">
         <v>1989629</v>
       </c>
       <c r="D100" s="8">
         <v>3559995</v>
       </c>
       <c r="E100" s="8">
         <v>5600879</v>
       </c>
       <c r="F100" s="8">
         <v>6891229</v>
       </c>
       <c r="G100" s="8">
         <v>9035270</v>
       </c>
       <c r="H100" s="7">
         <v>12071273</v>
       </c>
       <c r="I100" s="7">
         <v>15530662</v>
       </c>
-      <c r="J100" s="28"/>
+      <c r="J100" s="7">
+        <v>18530114</v>
+      </c>
       <c r="K100" s="28"/>
       <c r="L100" s="28"/>
     </row>
-    <row r="101" spans="1:12">
+    <row r="101" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A101" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B101" s="8">
         <v>170724</v>
       </c>
       <c r="C101" s="8">
         <v>444936</v>
       </c>
       <c r="D101" s="8">
         <v>719147</v>
       </c>
       <c r="E101" s="8">
         <v>993358</v>
       </c>
       <c r="F101" s="8">
         <v>1188497</v>
       </c>
       <c r="G101" s="8">
         <v>1383636</v>
       </c>
       <c r="H101" s="7">
         <v>1598586</v>
       </c>
       <c r="I101" s="7">
         <v>1809952</v>
       </c>
-      <c r="J101" s="28"/>
+      <c r="J101" s="7">
+        <v>2021318</v>
+      </c>
       <c r="K101" s="28"/>
       <c r="L101" s="28"/>
     </row>
-    <row r="102" spans="1:12" s="2" customFormat="1">
+    <row r="102" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B102" s="8">
         <v>1355529</v>
       </c>
       <c r="C102" s="8">
         <v>2377533</v>
       </c>
       <c r="D102" s="8">
         <v>3275591</v>
       </c>
       <c r="E102" s="8">
         <v>4168853</v>
       </c>
       <c r="F102" s="8">
         <v>4957748</v>
       </c>
       <c r="G102" s="8">
         <v>5835641</v>
       </c>
       <c r="H102" s="7">
         <v>3230666</v>
       </c>
       <c r="I102" s="7">
         <v>7795959</v>
       </c>
-      <c r="J102" s="28"/>
+      <c r="J102" s="7">
+        <v>8656046</v>
+      </c>
       <c r="K102" s="28"/>
       <c r="L102" s="28"/>
     </row>
-    <row r="103" spans="1:12" s="2" customFormat="1">
+    <row r="103" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="8">
         <v>221530</v>
       </c>
       <c r="C103" s="8">
         <v>564397</v>
       </c>
       <c r="D103" s="8">
         <v>906333</v>
       </c>
       <c r="E103" s="8">
         <v>1251071</v>
       </c>
       <c r="F103" s="8">
         <v>1486862</v>
       </c>
       <c r="G103" s="8">
         <v>1782556</v>
       </c>
       <c r="H103" s="7">
         <v>2101165</v>
       </c>
       <c r="I103" s="7">
         <v>6321770</v>
       </c>
-      <c r="J103" s="28"/>
+      <c r="J103" s="7">
+        <v>8034529</v>
+      </c>
       <c r="K103" s="28"/>
       <c r="L103" s="28"/>
     </row>
-    <row r="104" spans="1:12">
+    <row r="104" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A104" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B104" s="8">
         <v>17670</v>
       </c>
       <c r="C104" s="8">
         <v>37203</v>
       </c>
       <c r="D104" s="8">
         <v>56735</v>
       </c>
       <c r="E104" s="8">
         <v>76268</v>
       </c>
       <c r="F104" s="8">
         <v>91699</v>
       </c>
       <c r="G104" s="8">
         <v>107129</v>
       </c>
       <c r="H104" s="7">
         <v>118471</v>
       </c>
       <c r="I104" s="7">
         <v>127554</v>
       </c>
-      <c r="J104" s="28"/>
+      <c r="J104" s="7">
+        <v>136638</v>
+      </c>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
     </row>
-    <row r="105" spans="1:12">
+    <row r="105" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A105" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B105" s="8">
         <v>84513</v>
       </c>
       <c r="C105" s="8">
         <v>199725</v>
       </c>
       <c r="D105" s="8">
         <v>314936</v>
       </c>
       <c r="E105" s="8">
         <v>430147</v>
       </c>
       <c r="F105" s="8">
         <v>509653</v>
       </c>
       <c r="G105" s="8">
         <v>589159</v>
       </c>
       <c r="H105" s="7">
         <v>703681</v>
       </c>
       <c r="I105" s="7">
         <v>822876</v>
       </c>
-      <c r="J105" s="28"/>
+      <c r="J105" s="7">
+        <v>942070</v>
+      </c>
       <c r="K105" s="28"/>
       <c r="L105" s="28"/>
     </row>
-    <row r="106" spans="1:12" ht="22.5">
+    <row r="106" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A106" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D106" s="8">
         <v>24681</v>
       </c>
       <c r="E106" s="8">
         <v>208951</v>
       </c>
       <c r="F106" s="8">
         <v>379393</v>
       </c>
       <c r="G106" s="8">
         <v>681380</v>
       </c>
       <c r="H106" s="7">
         <v>812695</v>
       </c>
       <c r="I106" s="7">
         <v>926617</v>
       </c>
-      <c r="J106" s="28"/>
+      <c r="J106" s="7">
+        <v>1114678</v>
+      </c>
       <c r="K106" s="28"/>
       <c r="L106" s="28"/>
     </row>
-    <row r="107" spans="1:12">
+    <row r="107" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A107" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D107" s="8">
         <v>24681</v>
       </c>
       <c r="E107" s="8">
         <v>208951</v>
       </c>
       <c r="F107" s="8">
         <v>379393</v>
       </c>
       <c r="G107" s="8">
         <v>681380</v>
       </c>
       <c r="H107" s="7">
         <v>812695</v>
       </c>
       <c r="I107" s="7">
         <v>926617</v>
       </c>
-      <c r="J107" s="28"/>
+      <c r="J107" s="7">
+        <v>1114678</v>
+      </c>
       <c r="K107" s="28"/>
       <c r="L107" s="28"/>
     </row>
-    <row r="108" spans="1:12" ht="22.5">
+    <row r="108" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A108" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="8">
         <v>1998597</v>
       </c>
       <c r="C108" s="8">
         <v>4874579</v>
       </c>
       <c r="D108" s="8">
         <v>7899530</v>
       </c>
       <c r="E108" s="8">
         <v>11787238</v>
       </c>
       <c r="F108" s="8">
         <v>14860554</v>
       </c>
       <c r="G108" s="8">
         <v>18560538</v>
       </c>
       <c r="H108" s="7">
         <v>21895231</v>
       </c>
       <c r="I108" s="7">
         <v>25773582</v>
       </c>
-      <c r="J108" s="28"/>
+      <c r="J108" s="7">
+        <v>29527996</v>
+      </c>
       <c r="K108" s="28"/>
       <c r="L108" s="28"/>
     </row>
-    <row r="109" spans="1:12">
+    <row r="109" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A109" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B109" s="8">
         <v>30180</v>
       </c>
       <c r="C109" s="8">
         <v>60916</v>
       </c>
       <c r="D109" s="8">
         <v>91652</v>
       </c>
       <c r="E109" s="8">
         <v>122388</v>
       </c>
       <c r="F109" s="8">
         <v>154686</v>
       </c>
       <c r="G109" s="8">
         <v>186985</v>
       </c>
       <c r="H109" s="7">
         <v>219004</v>
       </c>
       <c r="I109" s="7">
         <v>245336</v>
       </c>
-      <c r="J109" s="28"/>
+      <c r="J109" s="7">
+        <v>271667</v>
+      </c>
       <c r="K109" s="28"/>
       <c r="L109" s="28"/>
     </row>
-    <row r="110" spans="1:12">
+    <row r="110" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A110" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B110" s="8">
         <v>325933</v>
       </c>
       <c r="C110" s="8">
         <v>745111</v>
       </c>
       <c r="D110" s="8">
         <v>1215037</v>
       </c>
       <c r="E110" s="8">
         <v>1934835</v>
       </c>
       <c r="F110" s="8">
         <v>2536145</v>
       </c>
       <c r="G110" s="8">
         <v>3250178</v>
       </c>
       <c r="H110" s="7">
         <v>3960300</v>
       </c>
       <c r="I110" s="7">
         <v>4690938</v>
       </c>
-      <c r="J110" s="28"/>
+      <c r="J110" s="7">
+        <v>5349103</v>
+      </c>
       <c r="K110" s="28"/>
       <c r="L110" s="28"/>
     </row>
-    <row r="111" spans="1:12">
+    <row r="111" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A111" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B111" s="8">
         <v>233424</v>
       </c>
       <c r="C111" s="8">
         <v>492549</v>
       </c>
       <c r="D111" s="8">
         <v>719331</v>
       </c>
       <c r="E111" s="8">
         <v>945898</v>
       </c>
       <c r="F111" s="8">
         <v>1077311</v>
       </c>
       <c r="G111" s="8">
         <v>1238974</v>
       </c>
       <c r="H111" s="7">
         <v>1431707</v>
       </c>
       <c r="I111" s="7">
         <v>1612543</v>
       </c>
-      <c r="J111" s="28"/>
+      <c r="J111" s="7">
+        <v>1833252</v>
+      </c>
       <c r="K111" s="28"/>
       <c r="L111" s="28"/>
     </row>
-    <row r="112" spans="1:12">
+    <row r="112" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A112" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B112" s="8">
         <v>12766</v>
       </c>
       <c r="C112" s="8">
         <v>33005</v>
       </c>
       <c r="D112" s="8">
         <v>53244</v>
       </c>
       <c r="E112" s="8">
         <v>73484</v>
       </c>
       <c r="F112" s="8">
         <v>123398</v>
       </c>
       <c r="G112" s="8">
         <v>173312</v>
       </c>
       <c r="H112" s="7">
         <v>225761</v>
       </c>
       <c r="I112" s="7">
         <v>287961</v>
       </c>
-      <c r="J112" s="28"/>
+      <c r="J112" s="7">
+        <v>350161</v>
+      </c>
       <c r="K112" s="28"/>
       <c r="L112" s="28"/>
     </row>
-    <row r="113" spans="1:12">
+    <row r="113" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A113" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B113" s="8">
         <v>394485</v>
       </c>
       <c r="C113" s="8">
         <v>992731</v>
       </c>
       <c r="D113" s="8">
         <v>1579044</v>
       </c>
       <c r="E113" s="8">
         <v>2288590</v>
       </c>
       <c r="F113" s="8">
         <v>2963062</v>
       </c>
       <c r="G113" s="8">
         <v>3648187</v>
       </c>
       <c r="H113" s="7">
         <v>4268984</v>
       </c>
       <c r="I113" s="7">
         <v>5025317</v>
       </c>
-      <c r="J113" s="28"/>
+      <c r="J113" s="7">
+        <v>5719735</v>
+      </c>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
     </row>
-    <row r="114" spans="1:12">
+    <row r="114" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="8">
         <v>40998</v>
       </c>
       <c r="C114" s="8">
         <v>259127</v>
       </c>
       <c r="D114" s="8">
         <v>428065</v>
       </c>
       <c r="E114" s="8">
         <v>709665</v>
       </c>
       <c r="F114" s="8">
         <v>792836</v>
       </c>
       <c r="G114" s="8">
         <v>967922</v>
       </c>
       <c r="H114" s="7">
         <v>1119998</v>
       </c>
       <c r="I114" s="7">
         <v>1258675</v>
       </c>
-      <c r="J114" s="28"/>
+      <c r="J114" s="7">
+        <v>1389720</v>
+      </c>
       <c r="K114" s="28"/>
       <c r="L114" s="28"/>
     </row>
-    <row r="115" spans="1:12">
+    <row r="115" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A115" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B115" s="8">
         <v>17368</v>
       </c>
       <c r="C115" s="8">
         <v>54277</v>
       </c>
       <c r="D115" s="8">
         <v>91186</v>
       </c>
       <c r="E115" s="8">
         <v>128095</v>
       </c>
       <c r="F115" s="8">
         <v>189586</v>
       </c>
       <c r="G115" s="8">
         <v>251077</v>
       </c>
       <c r="H115" s="7">
         <v>307023</v>
       </c>
       <c r="I115" s="7">
         <v>343028</v>
       </c>
-      <c r="J115" s="28"/>
+      <c r="J115" s="7">
+        <v>379033</v>
+      </c>
       <c r="K115" s="28"/>
       <c r="L115" s="28"/>
     </row>
-    <row r="116" spans="1:12">
+    <row r="116" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A116" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B116" s="8">
         <v>943443</v>
       </c>
       <c r="C116" s="8">
         <v>2236861</v>
       </c>
       <c r="D116" s="8">
         <v>3721968</v>
       </c>
       <c r="E116" s="8">
         <v>5584280</v>
       </c>
       <c r="F116" s="8">
         <v>7023525</v>
       </c>
       <c r="G116" s="8">
         <v>8843897</v>
       </c>
       <c r="H116" s="7">
         <v>10362448</v>
       </c>
       <c r="I116" s="7">
         <v>12309776</v>
       </c>
-      <c r="J116" s="28"/>
+      <c r="J116" s="7">
+        <v>14235316</v>
+      </c>
       <c r="K116" s="28"/>
       <c r="L116" s="28"/>
     </row>
-    <row r="117" spans="1:12" ht="45">
+    <row r="117" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A117" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B117" s="8">
         <v>3069394</v>
       </c>
       <c r="C117" s="8">
         <v>4815494</v>
       </c>
       <c r="D117" s="8">
         <v>8083540</v>
       </c>
       <c r="E117" s="8">
         <v>9687895</v>
       </c>
       <c r="F117" s="8">
         <v>11210475</v>
       </c>
       <c r="G117" s="8">
         <v>14284205</v>
       </c>
       <c r="H117" s="7">
         <v>17565812</v>
       </c>
       <c r="I117" s="7">
         <v>19761790</v>
       </c>
-      <c r="J117" s="28"/>
+      <c r="J117" s="7">
+        <v>21787974</v>
+      </c>
       <c r="K117" s="28"/>
       <c r="L117" s="28"/>
     </row>
-    <row r="118" spans="1:12">
+    <row r="118" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A118" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B118" s="8">
         <v>2222392</v>
       </c>
       <c r="C118" s="8">
         <v>2808502</v>
       </c>
       <c r="D118" s="8">
         <v>4949820</v>
       </c>
       <c r="E118" s="8">
         <v>5409272</v>
       </c>
       <c r="F118" s="8">
         <v>6025392</v>
       </c>
       <c r="G118" s="8">
         <v>8093648</v>
       </c>
       <c r="H118" s="7">
         <v>10353536</v>
       </c>
       <c r="I118" s="7">
         <v>11458937</v>
       </c>
-      <c r="J118" s="28"/>
+      <c r="J118" s="7">
+        <v>12549477</v>
+      </c>
       <c r="K118" s="28"/>
       <c r="L118" s="28"/>
     </row>
-    <row r="119" spans="1:12">
+    <row r="119" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A119" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="8">
         <v>839</v>
       </c>
       <c r="C119" s="8">
         <v>7906</v>
       </c>
       <c r="D119" s="8">
         <v>14973</v>
       </c>
       <c r="E119" s="8">
         <v>22039</v>
       </c>
       <c r="F119" s="8">
         <v>38349</v>
       </c>
       <c r="G119" s="8">
         <v>54659</v>
       </c>
       <c r="H119" s="7">
         <v>70969</v>
       </c>
       <c r="I119" s="7">
         <v>87284</v>
       </c>
-      <c r="J119" s="28"/>
+      <c r="J119" s="7">
+        <v>103599</v>
+      </c>
       <c r="K119" s="28"/>
       <c r="L119" s="28"/>
     </row>
-    <row r="120" spans="1:12">
+    <row r="120" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A120" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="8">
         <v>19219</v>
       </c>
       <c r="C120" s="8">
         <v>37324</v>
       </c>
       <c r="D120" s="8">
         <v>55429</v>
       </c>
       <c r="E120" s="8">
         <v>73535</v>
       </c>
       <c r="F120" s="8">
         <v>83967</v>
       </c>
       <c r="G120" s="8">
         <v>94400</v>
       </c>
       <c r="H120" s="7">
         <v>104833</v>
       </c>
       <c r="I120" s="7">
         <v>120289</v>
       </c>
-      <c r="J120" s="28"/>
+      <c r="J120" s="7">
+        <v>135746</v>
+      </c>
       <c r="K120" s="28"/>
       <c r="L120" s="28"/>
     </row>
-    <row r="121" spans="1:12">
+    <row r="121" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="8">
         <v>430055</v>
       </c>
       <c r="C121" s="8">
         <v>1058027</v>
       </c>
       <c r="D121" s="8">
         <v>1652739</v>
       </c>
       <c r="E121" s="8">
         <v>2265627</v>
       </c>
       <c r="F121" s="8">
         <v>2785870</v>
       </c>
       <c r="G121" s="8">
         <v>3405128</v>
       </c>
       <c r="H121" s="7">
         <v>4040631</v>
       </c>
       <c r="I121" s="7">
         <v>4662227</v>
       </c>
-      <c r="J121" s="28"/>
+      <c r="J121" s="7">
+        <v>5128890</v>
+      </c>
       <c r="K121" s="28"/>
       <c r="L121" s="28"/>
     </row>
-    <row r="122" spans="1:12">
+    <row r="122" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A122" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="8">
         <v>169037</v>
       </c>
       <c r="C122" s="8">
         <v>269675</v>
       </c>
       <c r="D122" s="8">
         <v>370312</v>
       </c>
       <c r="E122" s="8">
         <v>470950</v>
       </c>
       <c r="F122" s="8">
         <v>566084</v>
       </c>
       <c r="G122" s="8">
         <v>661218</v>
       </c>
       <c r="H122" s="7">
         <v>756352</v>
       </c>
       <c r="I122" s="7">
         <v>863494</v>
       </c>
-      <c r="J122" s="28"/>
+      <c r="J122" s="7">
+        <v>970636</v>
+      </c>
       <c r="K122" s="28"/>
       <c r="L122" s="28"/>
     </row>
-    <row r="123" spans="1:12">
+    <row r="123" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A123" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B123" s="8">
         <v>227853</v>
       </c>
       <c r="C123" s="8">
         <v>634060</v>
       </c>
       <c r="D123" s="8">
         <v>1040266</v>
       </c>
       <c r="E123" s="8">
         <v>1446473</v>
       </c>
       <c r="F123" s="8">
         <v>1710813</v>
       </c>
       <c r="G123" s="8">
         <v>1975152</v>
       </c>
       <c r="H123" s="7">
         <v>2239492</v>
       </c>
       <c r="I123" s="7">
         <v>2569559</v>
       </c>
-      <c r="J123" s="28"/>
+      <c r="J123" s="7">
+        <v>2899627</v>
+      </c>
       <c r="K123" s="28"/>
       <c r="L123" s="28"/>
     </row>
-    <row r="124" spans="1:12" ht="22.5">
+    <row r="124" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A124" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B124" s="8">
         <v>3581836</v>
       </c>
       <c r="C124" s="8">
         <v>8902623</v>
       </c>
       <c r="D124" s="8">
         <v>14127703</v>
       </c>
       <c r="E124" s="8">
         <v>20414568</v>
       </c>
       <c r="F124" s="8">
         <v>25198750</v>
       </c>
       <c r="G124" s="8">
         <v>30651727</v>
       </c>
       <c r="H124" s="7">
         <v>36368604</v>
       </c>
       <c r="I124" s="7">
         <v>43374275</v>
       </c>
-      <c r="J124" s="28"/>
+      <c r="J124" s="7">
+        <v>49486624</v>
+      </c>
       <c r="K124" s="28"/>
       <c r="L124" s="28"/>
     </row>
-    <row r="125" spans="1:12">
+    <row r="125" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A125" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B125" s="8">
         <v>55673</v>
       </c>
       <c r="C125" s="8">
         <v>287166</v>
       </c>
       <c r="D125" s="8">
         <v>518660</v>
       </c>
       <c r="E125" s="8">
         <v>750154</v>
       </c>
       <c r="F125" s="8">
         <v>787980</v>
       </c>
       <c r="G125" s="8">
         <v>825807</v>
       </c>
       <c r="H125" s="7">
         <v>881509</v>
       </c>
       <c r="I125" s="7">
         <v>1180976</v>
       </c>
-      <c r="J125" s="28"/>
+      <c r="J125" s="7">
+        <v>1480444</v>
+      </c>
       <c r="K125" s="28"/>
       <c r="L125" s="28"/>
     </row>
-    <row r="126" spans="1:12">
+    <row r="126" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A126" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B126" s="8">
         <v>1098926</v>
       </c>
       <c r="C126" s="8">
         <v>2392021</v>
       </c>
       <c r="D126" s="8">
         <v>3735411</v>
       </c>
       <c r="E126" s="8">
         <v>5238564</v>
       </c>
       <c r="F126" s="8">
         <v>6681826</v>
       </c>
       <c r="G126" s="8">
         <v>8395977</v>
       </c>
       <c r="H126" s="7">
         <v>10281852</v>
       </c>
       <c r="I126" s="7">
         <v>12290073</v>
       </c>
-      <c r="J126" s="28"/>
+      <c r="J126" s="7">
+        <v>13935904</v>
+      </c>
       <c r="K126" s="28"/>
       <c r="L126" s="28"/>
     </row>
-    <row r="127" spans="1:12">
+    <row r="127" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A127" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B127" s="8">
         <v>134483</v>
       </c>
       <c r="C127" s="8">
         <v>358160</v>
       </c>
       <c r="D127" s="8">
         <v>679510</v>
       </c>
       <c r="E127" s="8">
         <v>1078100</v>
       </c>
       <c r="F127" s="8">
         <v>1339532</v>
       </c>
       <c r="G127" s="8">
         <v>1670818</v>
       </c>
       <c r="H127" s="7">
         <v>2077871</v>
       </c>
       <c r="I127" s="7">
         <v>2479204</v>
       </c>
-      <c r="J127" s="28"/>
+      <c r="J127" s="7">
+        <v>2865790</v>
+      </c>
       <c r="K127" s="28"/>
       <c r="L127" s="28"/>
     </row>
-    <row r="128" spans="1:12">
+    <row r="128" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A128" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B128" s="8">
         <v>97313</v>
       </c>
       <c r="C128" s="8">
         <v>146666</v>
       </c>
       <c r="D128" s="8">
         <v>196018</v>
       </c>
       <c r="E128" s="8">
         <v>245371</v>
       </c>
       <c r="F128" s="8">
         <v>272178</v>
       </c>
       <c r="G128" s="8">
         <v>298984</v>
       </c>
       <c r="H128" s="7">
         <v>331937</v>
       </c>
       <c r="I128" s="7">
         <v>361530</v>
       </c>
-      <c r="J128" s="28"/>
+      <c r="J128" s="7">
+        <v>391124</v>
+      </c>
       <c r="K128" s="28"/>
       <c r="L128" s="28"/>
     </row>
-    <row r="129" spans="1:12">
+    <row r="129" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A129" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B129" s="8">
         <v>1728779</v>
       </c>
       <c r="C129" s="8">
         <v>4103704</v>
       </c>
       <c r="D129" s="8">
         <v>6439130</v>
       </c>
       <c r="E129" s="8">
         <v>8857189</v>
       </c>
       <c r="F129" s="8">
         <v>10879421</v>
       </c>
       <c r="G129" s="8">
         <v>12625575</v>
       </c>
       <c r="H129" s="7">
         <v>14307557</v>
       </c>
       <c r="I129" s="7">
         <v>16407403</v>
       </c>
-      <c r="J129" s="28"/>
+      <c r="J129" s="7">
+        <v>18615517</v>
+      </c>
       <c r="K129" s="28"/>
       <c r="L129" s="28"/>
     </row>
-    <row r="130" spans="1:12">
+    <row r="130" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A130" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B130" s="8">
         <v>325008</v>
       </c>
       <c r="C130" s="8">
         <v>1073225</v>
       </c>
       <c r="D130" s="8">
         <v>1658922</v>
       </c>
       <c r="E130" s="8">
         <v>2816199</v>
       </c>
       <c r="F130" s="8">
         <v>3476748</v>
       </c>
       <c r="G130" s="8">
         <v>4630041</v>
       </c>
       <c r="H130" s="7">
         <v>5797430</v>
       </c>
       <c r="I130" s="7">
         <v>7109891</v>
       </c>
-      <c r="J130" s="28"/>
+      <c r="J130" s="7">
+        <v>8202215</v>
+      </c>
       <c r="K130" s="28"/>
       <c r="L130" s="28"/>
     </row>
-    <row r="131" spans="1:12">
+    <row r="131" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A131" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B131" s="8">
         <v>6095</v>
       </c>
       <c r="C131" s="8">
         <v>92298</v>
       </c>
       <c r="D131" s="8">
         <v>178501</v>
       </c>
       <c r="E131" s="8">
         <v>264704</v>
       </c>
       <c r="F131" s="8">
         <v>286212</v>
       </c>
       <c r="G131" s="8">
         <v>307720</v>
       </c>
       <c r="H131" s="7">
         <v>327455</v>
       </c>
       <c r="I131" s="7">
         <v>375677</v>
       </c>
-      <c r="J131" s="28"/>
+      <c r="J131" s="7">
+        <v>423899</v>
+      </c>
       <c r="K131" s="28"/>
       <c r="L131" s="28"/>
     </row>
-    <row r="132" spans="1:12">
+    <row r="132" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A132" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B132" s="8">
         <v>135559</v>
       </c>
       <c r="C132" s="8">
         <v>449384</v>
       </c>
       <c r="D132" s="8">
         <v>721552</v>
       </c>
       <c r="E132" s="8">
         <v>1164290</v>
       </c>
       <c r="F132" s="8">
         <v>1474858</v>
       </c>
       <c r="G132" s="8">
         <v>1896811</v>
       </c>
       <c r="H132" s="7">
         <v>2362999</v>
       </c>
       <c r="I132" s="7">
         <v>3169528</v>
       </c>
-      <c r="J132" s="28"/>
+      <c r="J132" s="7">
+        <v>3571741</v>
+      </c>
       <c r="K132" s="28"/>
       <c r="L132" s="28"/>
     </row>
-    <row r="133" spans="1:12" ht="33.75">
+    <row r="133" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="8">
         <v>5929752</v>
       </c>
       <c r="C133" s="8">
         <v>15160271</v>
       </c>
       <c r="D133" s="8">
         <v>26063917</v>
       </c>
       <c r="E133" s="8">
         <v>39690962</v>
       </c>
       <c r="F133" s="8">
         <v>54123756</v>
       </c>
       <c r="G133" s="8">
         <v>68464533</v>
       </c>
       <c r="H133" s="7">
         <v>83661432</v>
       </c>
       <c r="I133" s="7">
         <v>102676918</v>
       </c>
-      <c r="J133" s="28"/>
+      <c r="J133" s="7">
+        <v>120590882</v>
+      </c>
       <c r="K133" s="28"/>
       <c r="L133" s="28"/>
     </row>
-    <row r="134" spans="1:12">
+    <row r="134" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A134" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B134" s="8">
         <v>17638</v>
       </c>
       <c r="C134" s="8">
         <v>29366</v>
       </c>
       <c r="D134" s="8">
         <v>41094</v>
       </c>
       <c r="E134" s="8">
         <v>52821</v>
       </c>
       <c r="F134" s="8">
         <v>103331</v>
       </c>
       <c r="G134" s="8">
         <v>153841</v>
       </c>
       <c r="H134" s="7">
         <v>201917</v>
       </c>
       <c r="I134" s="7">
         <v>371254</v>
       </c>
-      <c r="J134" s="28"/>
+      <c r="J134" s="7">
+        <v>540591</v>
+      </c>
       <c r="K134" s="28"/>
       <c r="L134" s="28"/>
     </row>
-    <row r="135" spans="1:12">
+    <row r="135" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A135" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B135" s="8">
         <v>729955</v>
       </c>
       <c r="C135" s="8">
         <v>2795646</v>
       </c>
       <c r="D135" s="8">
         <v>4875456</v>
       </c>
       <c r="E135" s="8">
         <v>7063728</v>
       </c>
       <c r="F135" s="8">
         <v>8853436</v>
       </c>
       <c r="G135" s="8">
         <v>10878474</v>
       </c>
       <c r="H135" s="7">
         <v>12661887</v>
       </c>
       <c r="I135" s="7">
         <v>14699337</v>
       </c>
-      <c r="J135" s="28"/>
+      <c r="J135" s="7">
+        <v>16745993</v>
+      </c>
       <c r="K135" s="28"/>
       <c r="L135" s="28"/>
     </row>
-    <row r="136" spans="1:12">
+    <row r="136" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A136" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B136" s="8">
         <v>5393</v>
       </c>
       <c r="C136" s="8">
         <v>25096</v>
       </c>
       <c r="D136" s="8">
         <v>44799</v>
       </c>
       <c r="E136" s="8">
         <v>64502</v>
       </c>
       <c r="F136" s="8">
         <v>65552</v>
       </c>
       <c r="G136" s="8">
         <v>66603</v>
       </c>
       <c r="H136" s="7">
         <v>68332</v>
       </c>
       <c r="I136" s="7">
         <v>72352</v>
       </c>
-      <c r="J136" s="28"/>
+      <c r="J136" s="7">
+        <v>76372</v>
+      </c>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
     </row>
-    <row r="137" spans="1:12">
+    <row r="137" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A137" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B137" s="8">
         <v>2281</v>
       </c>
       <c r="C137" s="8">
         <v>10565</v>
       </c>
       <c r="D137" s="8">
         <v>18849</v>
       </c>
       <c r="E137" s="8">
         <v>27133</v>
       </c>
       <c r="F137" s="8">
         <v>29110</v>
       </c>
       <c r="G137" s="8">
         <v>31086</v>
       </c>
       <c r="H137" s="7">
         <v>32833</v>
       </c>
       <c r="I137" s="7">
         <v>32833</v>
       </c>
-      <c r="J137" s="28"/>
+      <c r="J137" s="7">
+        <v>32833</v>
+      </c>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
     </row>
-    <row r="138" spans="1:12">
+    <row r="138" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A138" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B138" s="8">
         <v>1512310</v>
       </c>
       <c r="C138" s="8">
         <v>3448659</v>
       </c>
       <c r="D138" s="8">
         <v>6236364</v>
       </c>
       <c r="E138" s="8">
         <v>10757282</v>
       </c>
       <c r="F138" s="8">
         <v>17510208</v>
       </c>
       <c r="G138" s="8">
         <v>24293599</v>
       </c>
       <c r="H138" s="7">
         <v>30858275</v>
       </c>
       <c r="I138" s="7">
         <v>39256984</v>
       </c>
-      <c r="J138" s="28"/>
+      <c r="J138" s="7">
+        <v>47362478</v>
+      </c>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
     </row>
-    <row r="139" spans="1:12">
+    <row r="139" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A139" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B139" s="8">
         <v>44114</v>
       </c>
       <c r="C139" s="8">
         <v>70766</v>
       </c>
       <c r="D139" s="8">
         <v>97417</v>
       </c>
       <c r="E139" s="8">
         <v>124068</v>
       </c>
       <c r="F139" s="8">
         <v>156522</v>
       </c>
       <c r="G139" s="8">
         <v>188976</v>
       </c>
       <c r="H139" s="7">
         <v>227567</v>
       </c>
       <c r="I139" s="7">
         <v>406939</v>
       </c>
-      <c r="J139" s="28"/>
+      <c r="J139" s="7">
+        <v>586311</v>
+      </c>
       <c r="K139" s="28"/>
       <c r="L139" s="28"/>
     </row>
-    <row r="140" spans="1:12">
+    <row r="140" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A140" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B140" s="8">
         <v>56102</v>
       </c>
       <c r="C140" s="8">
         <v>72971</v>
       </c>
       <c r="D140" s="8">
         <v>86658</v>
       </c>
       <c r="E140" s="8">
         <v>100344</v>
       </c>
       <c r="F140" s="8">
         <v>138923</v>
       </c>
       <c r="G140" s="8">
         <v>177502</v>
       </c>
       <c r="H140" s="7">
         <v>222811</v>
       </c>
       <c r="I140" s="7">
         <v>262730</v>
       </c>
-      <c r="J140" s="28"/>
+      <c r="J140" s="7">
+        <v>302648</v>
+      </c>
       <c r="K140" s="28"/>
       <c r="L140" s="28"/>
     </row>
-    <row r="141" spans="1:12">
+    <row r="141" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A141" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B141" s="8">
         <v>3561959</v>
       </c>
       <c r="C141" s="8">
         <v>8707205</v>
       </c>
       <c r="D141" s="8">
         <v>14663284</v>
       </c>
       <c r="E141" s="8">
         <v>21501087</v>
       </c>
       <c r="F141" s="8">
         <v>27266679</v>
       </c>
       <c r="G141" s="8">
         <v>32674457</v>
       </c>
       <c r="H141" s="7">
         <v>39387816</v>
       </c>
       <c r="I141" s="7">
         <v>47574496</v>
       </c>
-      <c r="J141" s="28"/>
+      <c r="J141" s="7">
+        <v>54943664</v>
+      </c>
       <c r="K141" s="28"/>
       <c r="L141" s="28"/>
     </row>
-    <row r="142" spans="1:12">
+    <row r="142" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A142" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="8">
         <v>4524010</v>
       </c>
       <c r="C142" s="8">
         <v>14498893</v>
       </c>
       <c r="D142" s="8">
         <v>22909221</v>
       </c>
       <c r="E142" s="8">
         <v>34200388</v>
       </c>
       <c r="F142" s="8">
         <v>44007520</v>
       </c>
       <c r="G142" s="8">
         <v>55954446</v>
       </c>
       <c r="H142" s="7">
         <v>66704760</v>
       </c>
       <c r="I142" s="7">
         <v>78446835</v>
       </c>
-      <c r="J142" s="28"/>
+      <c r="J142" s="7">
+        <v>88576534</v>
+      </c>
       <c r="K142" s="28"/>
       <c r="L142" s="28"/>
     </row>
-    <row r="143" spans="1:12">
+    <row r="143" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A143" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B143" s="8">
         <v>4633</v>
       </c>
       <c r="C143" s="8">
         <v>6235</v>
       </c>
       <c r="D143" s="8">
         <v>7836</v>
       </c>
       <c r="E143" s="8">
         <v>9437</v>
       </c>
       <c r="F143" s="8">
         <v>13504</v>
       </c>
       <c r="G143" s="8">
         <v>17570</v>
       </c>
       <c r="H143" s="7">
         <v>21636</v>
       </c>
       <c r="I143" s="7">
         <v>22786</v>
       </c>
-      <c r="J143" s="28"/>
+      <c r="J143" s="7">
+        <v>23935</v>
+      </c>
       <c r="K143" s="28"/>
       <c r="L143" s="28"/>
     </row>
-    <row r="144" spans="1:12">
+    <row r="144" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A144" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B144" s="8">
         <v>89284</v>
       </c>
       <c r="C144" s="8">
         <v>244200</v>
       </c>
       <c r="D144" s="8">
         <v>399116</v>
       </c>
       <c r="E144" s="8">
         <v>554032</v>
       </c>
       <c r="F144" s="8">
         <v>604357</v>
       </c>
       <c r="G144" s="8">
         <v>654682</v>
       </c>
       <c r="H144" s="7">
         <v>685399</v>
       </c>
       <c r="I144" s="7">
         <v>772875</v>
       </c>
-      <c r="J144" s="28"/>
+      <c r="J144" s="7">
+        <v>860351</v>
+      </c>
       <c r="K144" s="28"/>
       <c r="L144" s="28"/>
     </row>
-    <row r="145" spans="1:12">
+    <row r="145" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A145" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="29" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="8">
         <v>44</v>
       </c>
       <c r="G145" s="8">
         <v>87</v>
       </c>
       <c r="H145" s="7">
         <v>3887</v>
       </c>
       <c r="I145" s="7">
         <v>7687</v>
       </c>
-      <c r="J145" s="28"/>
+      <c r="J145" s="7">
+        <v>11486</v>
+      </c>
       <c r="K145" s="28"/>
       <c r="L145" s="28"/>
     </row>
-    <row r="146" spans="1:12">
+    <row r="146" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A146" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B146" s="8">
         <v>3087171</v>
       </c>
       <c r="C146" s="8">
         <v>7709196</v>
       </c>
       <c r="D146" s="8">
         <v>11044665</v>
       </c>
       <c r="E146" s="8">
         <v>15980509</v>
       </c>
       <c r="F146" s="8">
         <v>21215373</v>
       </c>
       <c r="G146" s="8">
         <v>27071993</v>
       </c>
       <c r="H146" s="7">
         <v>32851961</v>
       </c>
       <c r="I146" s="7">
         <v>37959165</v>
       </c>
-      <c r="J146" s="28"/>
+      <c r="J146" s="7">
+        <v>43404792</v>
+      </c>
       <c r="K146" s="28"/>
       <c r="L146" s="28"/>
     </row>
-    <row r="147" spans="1:12">
+    <row r="147" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A147" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B147" s="8">
         <v>489600</v>
       </c>
       <c r="C147" s="8">
         <v>769590</v>
       </c>
       <c r="D147" s="8">
         <v>1139850</v>
       </c>
       <c r="E147" s="8">
         <v>2174130</v>
       </c>
       <c r="F147" s="8">
         <v>3659760</v>
       </c>
       <c r="G147" s="8">
         <v>4808790</v>
       </c>
       <c r="H147" s="7">
         <v>5852250</v>
       </c>
       <c r="I147" s="7">
         <v>7042590</v>
       </c>
-      <c r="J147" s="28"/>
+      <c r="J147" s="7">
+        <v>7509240</v>
+      </c>
       <c r="K147" s="28"/>
       <c r="L147" s="28"/>
     </row>
-    <row r="148" spans="1:12">
+    <row r="148" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A148" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B148" s="8">
         <v>174</v>
       </c>
       <c r="C148" s="8">
         <v>4039</v>
       </c>
       <c r="D148" s="8">
         <v>7903</v>
       </c>
       <c r="E148" s="8">
         <v>11767</v>
       </c>
       <c r="F148" s="8">
         <v>12548</v>
       </c>
       <c r="G148" s="8">
         <v>13329</v>
       </c>
       <c r="H148" s="7">
         <v>14109</v>
       </c>
       <c r="I148" s="7">
         <v>17463</v>
       </c>
-      <c r="J148" s="28"/>
+      <c r="J148" s="7">
+        <v>20817</v>
+      </c>
       <c r="K148" s="28"/>
       <c r="L148" s="28"/>
     </row>
-    <row r="149" spans="1:12">
+    <row r="149" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A149" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B149" s="8">
         <v>853147</v>
       </c>
       <c r="C149" s="8">
         <v>5765632</v>
       </c>
       <c r="D149" s="8">
         <v>10309848</v>
       </c>
       <c r="E149" s="8">
         <v>15470509</v>
       </c>
       <c r="F149" s="8">
         <v>18501929</v>
       </c>
       <c r="G149" s="8">
         <v>23387990</v>
       </c>
       <c r="H149" s="7">
         <v>27275512</v>
       </c>
       <c r="I149" s="7">
         <v>32624264</v>
       </c>
-      <c r="J149" s="28"/>
+      <c r="J149" s="7">
+        <v>36745907</v>
+      </c>
       <c r="K149" s="28"/>
       <c r="L149" s="28"/>
     </row>
-    <row r="150" spans="1:12" ht="22.5">
+    <row r="150" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B150" s="8">
         <v>2828212</v>
       </c>
       <c r="C150" s="8">
         <v>11287628</v>
       </c>
       <c r="D150" s="8">
         <v>18071062</v>
       </c>
       <c r="E150" s="8">
         <v>26488811</v>
       </c>
       <c r="F150" s="8">
         <v>33267216</v>
       </c>
       <c r="G150" s="8">
         <v>42088225</v>
       </c>
       <c r="H150" s="7">
         <v>49748087</v>
       </c>
       <c r="I150" s="7">
         <v>58379709</v>
       </c>
-      <c r="J150" s="28"/>
+      <c r="J150" s="7">
+        <v>65964322</v>
+      </c>
       <c r="K150" s="28"/>
       <c r="L150" s="28"/>
     </row>
-    <row r="151" spans="1:12">
+    <row r="151" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A151" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="G151" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H151" s="31" t="s">
         <v>36</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="J151" s="28"/>
+      <c r="J151" s="7" t="s">
+        <v>36</v>
+      </c>
       <c r="K151" s="28"/>
       <c r="L151" s="28"/>
     </row>
-    <row r="152" spans="1:12">
+    <row r="152" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A152" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B152" s="8">
         <v>73240</v>
       </c>
       <c r="C152" s="8">
         <v>212112</v>
       </c>
       <c r="D152" s="8">
         <v>350984</v>
       </c>
       <c r="E152" s="8">
         <v>489856</v>
       </c>
       <c r="F152" s="8">
         <v>524137</v>
       </c>
       <c r="G152" s="8">
         <v>558418</v>
       </c>
       <c r="H152" s="7">
         <v>589135</v>
       </c>
       <c r="I152" s="7">
         <v>676611</v>
       </c>
-      <c r="J152" s="28"/>
+      <c r="J152" s="7">
+        <v>764087</v>
+      </c>
       <c r="K152" s="28"/>
       <c r="L152" s="28"/>
     </row>
-    <row r="153" spans="1:12">
+    <row r="153" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A153" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F153" s="8">
         <v>44</v>
       </c>
       <c r="G153" s="8">
         <v>87</v>
       </c>
       <c r="H153" s="7">
         <v>3887</v>
       </c>
       <c r="I153" s="7">
         <v>7687</v>
       </c>
-      <c r="J153" s="28"/>
+      <c r="J153" s="7">
+        <v>11486</v>
+      </c>
       <c r="K153" s="28"/>
       <c r="L153" s="28"/>
     </row>
-    <row r="154" spans="1:12">
+    <row r="154" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A154" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B154" s="8">
         <v>2519953</v>
       </c>
       <c r="C154" s="8">
         <v>6624291</v>
       </c>
       <c r="D154" s="8">
         <v>9159078</v>
       </c>
       <c r="E154" s="8">
         <v>13223270</v>
       </c>
       <c r="F154" s="8">
         <v>17448523</v>
       </c>
       <c r="G154" s="8">
         <v>22188146</v>
       </c>
       <c r="H154" s="7">
         <v>26721633</v>
       </c>
       <c r="I154" s="7">
         <v>30828290</v>
       </c>
-      <c r="J154" s="28"/>
+      <c r="J154" s="7">
+        <v>35188766</v>
+      </c>
       <c r="K154" s="28"/>
       <c r="L154" s="28"/>
     </row>
-    <row r="155" spans="1:12">
+    <row r="155" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A155" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B155" s="8">
         <v>174</v>
       </c>
       <c r="C155" s="8">
         <v>4039</v>
       </c>
       <c r="D155" s="8">
         <v>7903</v>
       </c>
       <c r="E155" s="8">
         <v>11767</v>
       </c>
       <c r="F155" s="8">
         <v>12548</v>
       </c>
       <c r="G155" s="8">
         <v>13329</v>
       </c>
       <c r="H155" s="7">
         <v>14109</v>
       </c>
       <c r="I155" s="7">
         <v>17463</v>
       </c>
-      <c r="J155" s="28"/>
+      <c r="J155" s="7">
+        <v>20817</v>
+      </c>
       <c r="K155" s="28"/>
       <c r="L155" s="28"/>
     </row>
-    <row r="156" spans="1:12">
+    <row r="156" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A156" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B156" s="8">
         <v>234844</v>
       </c>
       <c r="C156" s="8">
         <v>4447184</v>
       </c>
       <c r="D156" s="8">
         <v>8553095</v>
       </c>
       <c r="E156" s="8">
         <v>12763914</v>
       </c>
       <c r="F156" s="8">
         <v>15281959</v>
       </c>
       <c r="G156" s="8">
         <v>19328240</v>
       </c>
       <c r="H156" s="7">
         <v>22419317</v>
       </c>
       <c r="I156" s="7">
         <v>26849652</v>
       </c>
-      <c r="J156" s="28"/>
+      <c r="J156" s="7">
+        <v>29979160</v>
+      </c>
       <c r="K156" s="28"/>
       <c r="L156" s="28"/>
     </row>
-    <row r="157" spans="1:12" ht="33.75">
+    <row r="157" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="8">
         <v>2529966</v>
       </c>
       <c r="C157" s="8">
         <v>8024100</v>
       </c>
       <c r="D157" s="8">
         <v>13112173</v>
       </c>
       <c r="E157" s="8">
         <v>18657718</v>
       </c>
       <c r="F157" s="8">
         <v>23128640</v>
       </c>
       <c r="G157" s="8">
         <v>28030157</v>
       </c>
       <c r="H157" s="7">
         <v>32809292</v>
       </c>
       <c r="I157" s="7">
         <v>38715323</v>
       </c>
-      <c r="J157" s="28"/>
+      <c r="J157" s="7">
+        <v>44465455</v>
+      </c>
       <c r="K157" s="28"/>
       <c r="L157" s="28"/>
     </row>
-    <row r="158" spans="1:12">
+    <row r="158" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A158" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B158" s="8">
         <v>36359</v>
       </c>
       <c r="C158" s="8">
         <v>199243</v>
       </c>
       <c r="D158" s="8">
         <v>366287</v>
       </c>
       <c r="E158" s="8">
         <v>532690</v>
       </c>
       <c r="F158" s="8">
         <v>653515</v>
       </c>
       <c r="G158" s="8">
         <v>822884</v>
       </c>
       <c r="H158" s="7">
         <v>960160</v>
       </c>
       <c r="I158" s="7">
         <v>1124761</v>
       </c>
-      <c r="J158" s="28"/>
+      <c r="J158" s="7">
+        <v>1316812</v>
+      </c>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
     </row>
-    <row r="159" spans="1:12">
+    <row r="159" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A159" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B159" s="8">
         <v>348240</v>
       </c>
       <c r="C159" s="8">
         <v>1107667</v>
       </c>
       <c r="D159" s="8">
         <v>1893339</v>
       </c>
       <c r="E159" s="8">
         <v>2654293</v>
       </c>
       <c r="F159" s="8">
         <v>3099663</v>
       </c>
       <c r="G159" s="8">
         <v>3590831</v>
       </c>
       <c r="H159" s="7">
         <v>4156290</v>
       </c>
       <c r="I159" s="7">
         <v>5251835</v>
       </c>
-      <c r="J159" s="28"/>
+      <c r="J159" s="7">
+        <v>6140881</v>
+      </c>
       <c r="K159" s="28"/>
       <c r="L159" s="28"/>
     </row>
-    <row r="160" spans="1:12">
+    <row r="160" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A160" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="8">
         <v>168998</v>
       </c>
       <c r="C160" s="8">
         <v>365359</v>
       </c>
       <c r="D160" s="8">
         <v>561720</v>
       </c>
       <c r="E160" s="8">
         <v>758081</v>
       </c>
       <c r="F160" s="8">
         <v>801208</v>
       </c>
       <c r="G160" s="8">
         <v>844335</v>
       </c>
       <c r="H160" s="7">
         <v>907176</v>
       </c>
       <c r="I160" s="7">
         <v>1136017</v>
       </c>
-      <c r="J160" s="28"/>
+      <c r="J160" s="7">
+        <v>1364858</v>
+      </c>
       <c r="K160" s="28"/>
       <c r="L160" s="28"/>
     </row>
-    <row r="161" spans="1:12">
+    <row r="161" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A161" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="8">
         <v>20862</v>
       </c>
       <c r="C161" s="8">
         <v>78322</v>
       </c>
       <c r="D161" s="8">
         <v>135782</v>
       </c>
       <c r="E161" s="8">
         <v>193242</v>
       </c>
       <c r="F161" s="8">
         <v>231938</v>
       </c>
       <c r="G161" s="8">
         <v>270634</v>
       </c>
       <c r="H161" s="7">
         <v>309156</v>
       </c>
       <c r="I161" s="7">
         <v>341014</v>
       </c>
-      <c r="J161" s="28"/>
+      <c r="J161" s="7">
+        <v>372872</v>
+      </c>
       <c r="K161" s="28"/>
       <c r="L161" s="28"/>
     </row>
-    <row r="162" spans="1:12">
+    <row r="162" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A162" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="8">
         <v>413511</v>
       </c>
       <c r="C162" s="8">
         <v>1579665</v>
       </c>
       <c r="D162" s="8">
         <v>2732446</v>
       </c>
       <c r="E162" s="8">
         <v>3836159</v>
       </c>
       <c r="F162" s="8">
         <v>4507444</v>
       </c>
       <c r="G162" s="8">
         <v>5192985</v>
       </c>
       <c r="H162" s="7">
         <v>5846654</v>
       </c>
       <c r="I162" s="7">
         <v>6686928</v>
       </c>
-      <c r="J162" s="28"/>
+      <c r="J162" s="7">
+        <v>7556532</v>
+      </c>
       <c r="K162" s="28"/>
       <c r="L162" s="28"/>
     </row>
-    <row r="163" spans="1:12">
+    <row r="163" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A163" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="8">
         <v>34532</v>
       </c>
       <c r="C163" s="8">
         <v>74846</v>
       </c>
       <c r="D163" s="8">
         <v>115160</v>
       </c>
       <c r="E163" s="8">
         <v>155474</v>
       </c>
       <c r="F163" s="8">
         <v>178273</v>
       </c>
       <c r="G163" s="8">
         <v>201072</v>
       </c>
       <c r="H163" s="7">
         <v>227499</v>
       </c>
       <c r="I163" s="7">
         <v>257453</v>
       </c>
-      <c r="J163" s="28"/>
+      <c r="J163" s="7">
+        <v>287406</v>
+      </c>
       <c r="K163" s="28"/>
       <c r="L163" s="28"/>
     </row>
-    <row r="164" spans="1:12">
+    <row r="164" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A164" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="8">
         <v>100366</v>
       </c>
       <c r="C164" s="8">
         <v>449863</v>
       </c>
       <c r="D164" s="8">
         <v>799359</v>
       </c>
       <c r="E164" s="8">
         <v>1148855</v>
       </c>
       <c r="F164" s="8">
         <v>1183901</v>
       </c>
       <c r="G164" s="8">
         <v>1218947</v>
       </c>
       <c r="H164" s="7">
         <v>1256487</v>
       </c>
       <c r="I164" s="7">
         <v>1333289</v>
       </c>
-      <c r="J164" s="28"/>
+      <c r="J164" s="7">
+        <v>1410091</v>
+      </c>
       <c r="K164" s="28"/>
       <c r="L164" s="28"/>
     </row>
-    <row r="165" spans="1:12">
+    <row r="165" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A165" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="8">
         <v>1407098</v>
       </c>
       <c r="C165" s="8">
         <v>4169136</v>
       </c>
       <c r="D165" s="8">
         <v>6508082</v>
       </c>
       <c r="E165" s="8">
         <v>9378927</v>
       </c>
       <c r="F165" s="8">
         <v>12472702</v>
       </c>
       <c r="G165" s="8">
         <v>15888475</v>
       </c>
       <c r="H165" s="7">
         <v>19145876</v>
       </c>
       <c r="I165" s="7">
         <v>22584033</v>
       </c>
-      <c r="J165" s="28"/>
+      <c r="J165" s="7">
+        <v>26016012</v>
+      </c>
       <c r="K165" s="28"/>
       <c r="L165" s="28"/>
     </row>
-    <row r="166" spans="1:12">
+    <row r="166" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A166" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="8">
         <v>105887541</v>
       </c>
       <c r="C166" s="8">
         <v>203594377</v>
       </c>
       <c r="D166" s="8">
         <v>315602136</v>
       </c>
       <c r="E166" s="8">
         <v>414452894</v>
       </c>
       <c r="F166" s="8">
         <v>491703402</v>
       </c>
       <c r="G166" s="8">
         <v>588575452</v>
       </c>
       <c r="H166" s="7">
         <v>667424005</v>
       </c>
       <c r="I166" s="7">
         <v>741910399</v>
       </c>
-      <c r="J166" s="28"/>
+      <c r="J166" s="7">
+        <v>842863419</v>
+      </c>
       <c r="K166" s="28"/>
       <c r="L166" s="28"/>
     </row>
-    <row r="167" spans="1:12">
+    <row r="167" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A167" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B167" s="8">
         <v>645863</v>
       </c>
       <c r="C167" s="8">
         <v>2308172</v>
       </c>
       <c r="D167" s="8">
         <v>4014863</v>
       </c>
       <c r="E167" s="8">
         <v>5975012</v>
       </c>
       <c r="F167" s="8">
         <v>6835807</v>
       </c>
       <c r="G167" s="8">
         <v>8442399</v>
       </c>
       <c r="H167" s="7">
         <v>9937151</v>
       </c>
       <c r="I167" s="7">
         <v>11215946</v>
       </c>
-      <c r="J167" s="28"/>
+      <c r="J167" s="7">
+        <v>12612177</v>
+      </c>
       <c r="K167" s="28"/>
       <c r="L167" s="28"/>
     </row>
-    <row r="168" spans="1:12">
+    <row r="168" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A168" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B168" s="8">
         <v>95369471</v>
       </c>
       <c r="C168" s="8">
         <v>175675577</v>
       </c>
       <c r="D168" s="8">
         <v>268455781</v>
       </c>
       <c r="E168" s="8">
         <v>345057912</v>
       </c>
       <c r="F168" s="8">
         <v>407723682</v>
       </c>
       <c r="G168" s="8">
         <v>486702271</v>
       </c>
       <c r="H168" s="7">
         <v>551382256</v>
       </c>
       <c r="I168" s="7">
         <v>611637661</v>
       </c>
-      <c r="J168" s="28"/>
+      <c r="J168" s="7">
+        <v>695195203</v>
+      </c>
       <c r="K168" s="28"/>
       <c r="L168" s="28"/>
     </row>
-    <row r="169" spans="1:12">
+    <row r="169" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A169" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B169" s="8">
         <v>237371</v>
       </c>
       <c r="C169" s="8">
         <v>790480</v>
       </c>
       <c r="D169" s="8">
         <v>1341159</v>
       </c>
       <c r="E169" s="8">
         <v>1895280</v>
       </c>
       <c r="F169" s="8">
         <v>2030979</v>
       </c>
       <c r="G169" s="8">
         <v>2168049</v>
       </c>
       <c r="H169" s="7">
         <v>2318060</v>
       </c>
       <c r="I169" s="7">
         <v>2606473</v>
       </c>
-      <c r="J169" s="28"/>
+      <c r="J169" s="7">
+        <v>2895117</v>
+      </c>
       <c r="K169" s="28"/>
       <c r="L169" s="28"/>
     </row>
-    <row r="170" spans="1:12">
+    <row r="170" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A170" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B170" s="8">
         <v>656503</v>
       </c>
       <c r="C170" s="8">
         <v>3425126</v>
       </c>
       <c r="D170" s="8">
         <v>6133736</v>
       </c>
       <c r="E170" s="8">
         <v>9209662</v>
       </c>
       <c r="F170" s="8">
         <v>9733991</v>
       </c>
       <c r="G170" s="8">
         <v>10426036</v>
       </c>
       <c r="H170" s="7">
         <v>10925543</v>
       </c>
       <c r="I170" s="7">
         <v>11384726</v>
       </c>
-      <c r="J170" s="28"/>
+      <c r="J170" s="7">
+        <v>11804927</v>
+      </c>
       <c r="K170" s="28"/>
       <c r="L170" s="28"/>
     </row>
-    <row r="171" spans="1:12">
+    <row r="171" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A171" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B171" s="8">
         <v>3880667</v>
       </c>
       <c r="C171" s="8">
         <v>8264693</v>
       </c>
       <c r="D171" s="8">
         <v>13113964</v>
       </c>
       <c r="E171" s="8">
         <v>17595031</v>
       </c>
       <c r="F171" s="8">
         <v>21732999</v>
       </c>
       <c r="G171" s="8">
         <v>25751687</v>
       </c>
       <c r="H171" s="7">
         <v>29859511</v>
       </c>
       <c r="I171" s="7">
         <v>34579692</v>
       </c>
-      <c r="J171" s="28"/>
+      <c r="J171" s="7">
+        <v>38858399</v>
+      </c>
       <c r="K171" s="28"/>
       <c r="L171" s="28"/>
     </row>
-    <row r="172" spans="1:12">
+    <row r="172" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A172" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B172" s="8">
         <v>1709662</v>
       </c>
       <c r="C172" s="8">
         <v>6525996</v>
       </c>
       <c r="D172" s="8">
         <v>11238464</v>
       </c>
       <c r="E172" s="8">
         <v>18198838</v>
       </c>
       <c r="F172" s="8">
         <v>20083176</v>
       </c>
       <c r="G172" s="8">
         <v>26768019</v>
       </c>
       <c r="H172" s="7">
         <v>30445277</v>
       </c>
       <c r="I172" s="7">
         <v>33352133</v>
       </c>
-      <c r="J172" s="28"/>
+      <c r="J172" s="7">
+        <v>36687398</v>
+      </c>
       <c r="K172" s="28"/>
       <c r="L172" s="28"/>
     </row>
-    <row r="173" spans="1:12">
+    <row r="173" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A173" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B173" s="8">
         <v>145135</v>
       </c>
       <c r="C173" s="8">
         <v>381974</v>
       </c>
       <c r="D173" s="8">
         <v>646863</v>
       </c>
       <c r="E173" s="8">
         <v>1049137</v>
       </c>
       <c r="F173" s="8">
         <v>1165259</v>
       </c>
       <c r="G173" s="8">
         <v>1402991</v>
       </c>
       <c r="H173" s="7">
         <v>1522641</v>
       </c>
       <c r="I173" s="7">
         <v>1636364</v>
       </c>
-      <c r="J173" s="28"/>
+      <c r="J173" s="7">
+        <v>1851367</v>
+      </c>
       <c r="K173" s="28"/>
       <c r="L173" s="28"/>
     </row>
-    <row r="174" spans="1:12">
+    <row r="174" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A174" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B174" s="8">
         <v>3242870</v>
       </c>
       <c r="C174" s="8">
         <v>6222362</v>
       </c>
       <c r="D174" s="8">
         <v>10657308</v>
       </c>
       <c r="E174" s="8">
         <v>15472026</v>
       </c>
       <c r="F174" s="8">
         <v>22397515</v>
       </c>
       <c r="G174" s="8">
         <v>26914005</v>
       </c>
       <c r="H174" s="7">
         <v>31033573</v>
       </c>
       <c r="I174" s="7">
         <v>35497413</v>
       </c>
-      <c r="J174" s="28"/>
+      <c r="J174" s="7">
+        <v>42958839</v>
+      </c>
       <c r="K174" s="28"/>
       <c r="L174" s="28"/>
     </row>
-    <row r="175" spans="1:12" ht="45">
+    <row r="175" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A175" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B175" s="8">
         <v>2993052</v>
       </c>
       <c r="C175" s="8">
         <v>8326719</v>
       </c>
       <c r="D175" s="8">
         <v>13606920</v>
       </c>
       <c r="E175" s="8">
         <v>21402332</v>
       </c>
       <c r="F175" s="8">
         <v>23843663</v>
       </c>
       <c r="G175" s="8">
         <v>32190238</v>
       </c>
       <c r="H175" s="7">
         <v>37661195</v>
       </c>
       <c r="I175" s="7">
         <v>42398841</v>
       </c>
-      <c r="J175" s="28"/>
+      <c r="J175" s="7">
+        <v>46763423</v>
+      </c>
       <c r="K175" s="28"/>
       <c r="L175" s="28"/>
     </row>
-    <row r="176" spans="1:12">
+    <row r="176" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A176" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B176" s="8">
         <v>347410</v>
       </c>
       <c r="C176" s="8">
         <v>720919</v>
       </c>
       <c r="D176" s="8">
         <v>1129820</v>
       </c>
       <c r="E176" s="8">
         <v>1653715</v>
       </c>
       <c r="F176" s="8">
         <v>2200208</v>
       </c>
       <c r="G176" s="8">
         <v>3006268</v>
       </c>
       <c r="H176" s="7">
         <v>3751438</v>
       </c>
       <c r="I176" s="7">
         <v>4648950</v>
       </c>
-      <c r="J176" s="28"/>
+      <c r="J176" s="7">
+        <v>5525551</v>
+      </c>
       <c r="K176" s="28"/>
       <c r="L176" s="28"/>
     </row>
-    <row r="177" spans="1:12">
+    <row r="177" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A177" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B177" s="8">
         <v>542252</v>
       </c>
       <c r="C177" s="8">
         <v>1026954</v>
       </c>
       <c r="D177" s="8">
         <v>1697820</v>
       </c>
       <c r="E177" s="8">
         <v>2711542</v>
       </c>
       <c r="F177" s="8">
         <v>3112870</v>
       </c>
       <c r="G177" s="8">
         <v>4245749</v>
       </c>
       <c r="H177" s="7">
         <v>5553288</v>
       </c>
       <c r="I177" s="7">
         <v>6611778</v>
       </c>
-      <c r="J177" s="28"/>
+      <c r="J177" s="7">
+        <v>7170218</v>
+      </c>
       <c r="K177" s="28"/>
       <c r="L177" s="28"/>
     </row>
-    <row r="178" spans="1:12">
+    <row r="178" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A178" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B178" s="8">
         <v>5624</v>
       </c>
       <c r="C178" s="8">
         <v>80169</v>
       </c>
       <c r="D178" s="8">
         <v>154714</v>
       </c>
       <c r="E178" s="8">
         <v>229259</v>
       </c>
       <c r="F178" s="8">
         <v>232370</v>
       </c>
       <c r="G178" s="8">
         <v>235481</v>
       </c>
       <c r="H178" s="7">
         <v>238592</v>
       </c>
       <c r="I178" s="7">
         <v>239098</v>
       </c>
-      <c r="J178" s="28"/>
+      <c r="J178" s="7">
+        <v>239604</v>
+      </c>
       <c r="K178" s="28"/>
       <c r="L178" s="28"/>
     </row>
-    <row r="179" spans="1:12">
+    <row r="179" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A179" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B179" s="8">
         <v>288087</v>
       </c>
       <c r="C179" s="8">
         <v>553645</v>
       </c>
       <c r="D179" s="8">
         <v>773512</v>
       </c>
       <c r="E179" s="8">
         <v>1006453</v>
       </c>
       <c r="F179" s="8">
         <v>1068147</v>
       </c>
       <c r="G179" s="8">
         <v>1145378</v>
       </c>
       <c r="H179" s="7">
         <v>1203580</v>
       </c>
       <c r="I179" s="7">
         <v>1305125</v>
       </c>
-      <c r="J179" s="28"/>
+      <c r="J179" s="7">
+        <v>1364023</v>
+      </c>
       <c r="K179" s="28"/>
       <c r="L179" s="28"/>
     </row>
-    <row r="180" spans="1:12">
+    <row r="180" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A180" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B180" s="8">
         <v>468059</v>
       </c>
       <c r="C180" s="8">
         <v>647996</v>
       </c>
       <c r="D180" s="8">
         <v>825107</v>
       </c>
       <c r="E180" s="8">
         <v>901537</v>
       </c>
       <c r="F180" s="8">
         <v>989388</v>
       </c>
       <c r="G180" s="8">
         <v>1138288</v>
       </c>
       <c r="H180" s="7">
         <v>1284791</v>
       </c>
       <c r="I180" s="7">
         <v>1851766</v>
       </c>
-      <c r="J180" s="28"/>
+      <c r="J180" s="7">
+        <v>2131925</v>
+      </c>
       <c r="K180" s="28"/>
       <c r="L180" s="28"/>
     </row>
-    <row r="181" spans="1:12">
+    <row r="181" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A181" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B181" s="8">
         <v>1267548</v>
       </c>
       <c r="C181" s="8">
         <v>4949235</v>
       </c>
       <c r="D181" s="8">
         <v>8525911</v>
       </c>
       <c r="E181" s="8">
         <v>14244936</v>
       </c>
       <c r="F181" s="8">
         <v>15490844</v>
       </c>
       <c r="G181" s="8">
         <v>21517225</v>
       </c>
       <c r="H181" s="7">
         <v>24557572</v>
       </c>
       <c r="I181" s="7">
         <v>26548709</v>
       </c>
-      <c r="J181" s="28"/>
+      <c r="J181" s="7">
+        <v>28970101</v>
+      </c>
       <c r="K181" s="28"/>
       <c r="L181" s="28"/>
     </row>
-    <row r="182" spans="1:12">
+    <row r="182" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A182" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B182" s="8">
         <v>28455</v>
       </c>
       <c r="C182" s="8">
         <v>169993</v>
       </c>
       <c r="D182" s="8">
         <v>311532</v>
       </c>
       <c r="E182" s="8">
         <v>453071</v>
       </c>
       <c r="F182" s="8">
         <v>480795</v>
       </c>
       <c r="G182" s="8">
         <v>508519</v>
       </c>
       <c r="H182" s="7">
         <v>536244</v>
       </c>
       <c r="I182" s="7">
         <v>586469</v>
       </c>
-      <c r="J182" s="28"/>
+      <c r="J182" s="7">
+        <v>636694</v>
+      </c>
       <c r="K182" s="28"/>
       <c r="L182" s="28"/>
     </row>
-    <row r="183" spans="1:12">
+    <row r="183" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A183" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B183" s="8">
         <v>45618</v>
       </c>
       <c r="C183" s="8">
         <v>177808</v>
       </c>
       <c r="D183" s="8">
         <v>188504</v>
       </c>
       <c r="E183" s="8">
         <v>201820</v>
       </c>
       <c r="F183" s="8">
         <v>269042</v>
       </c>
       <c r="G183" s="8">
         <v>393331</v>
       </c>
       <c r="H183" s="7">
         <v>535691</v>
       </c>
       <c r="I183" s="7">
         <v>606946</v>
       </c>
-      <c r="J183" s="28"/>
+      <c r="J183" s="7">
+        <v>725307</v>
+      </c>
       <c r="K183" s="28"/>
       <c r="L183" s="28"/>
     </row>
-    <row r="184" spans="1:12" ht="22.5">
+    <row r="184" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A184" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B184" s="8">
         <v>1700577</v>
       </c>
       <c r="C184" s="8">
         <v>6709955</v>
       </c>
       <c r="D184" s="8">
         <v>12144550</v>
       </c>
       <c r="E184" s="8">
         <v>17212317</v>
       </c>
       <c r="F184" s="8">
         <v>21099271</v>
       </c>
       <c r="G184" s="8">
         <v>24708200</v>
       </c>
       <c r="H184" s="7">
         <v>29167562</v>
       </c>
       <c r="I184" s="7">
         <v>33327748</v>
       </c>
-      <c r="J184" s="28"/>
+      <c r="J184" s="7">
+        <v>38458900</v>
+      </c>
       <c r="K184" s="28"/>
       <c r="L184" s="28"/>
     </row>
-    <row r="185" spans="1:12">
+    <row r="185" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A185" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B185" s="8">
         <v>97492</v>
       </c>
       <c r="C185" s="8">
         <v>657999</v>
       </c>
       <c r="D185" s="8">
         <v>1191784</v>
       </c>
       <c r="E185" s="8">
         <v>1713338</v>
       </c>
       <c r="F185" s="8">
         <v>1765273</v>
       </c>
       <c r="G185" s="8">
         <v>2230601</v>
       </c>
       <c r="H185" s="7">
         <v>2630540</v>
       </c>
       <c r="I185" s="7">
         <v>2712670</v>
       </c>
-      <c r="J185" s="28"/>
+      <c r="J185" s="7">
+        <v>2851225</v>
+      </c>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
     </row>
-    <row r="186" spans="1:12">
+    <row r="186" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A186" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B186" s="8">
         <v>204059</v>
       </c>
       <c r="C186" s="8">
         <v>1831148</v>
       </c>
       <c r="D186" s="8">
         <v>3560716</v>
       </c>
       <c r="E186" s="8">
         <v>5153691</v>
       </c>
       <c r="F186" s="8">
         <v>5947061</v>
       </c>
       <c r="G186" s="8">
         <v>6153376</v>
       </c>
       <c r="H186" s="7">
         <v>7735677</v>
       </c>
       <c r="I186" s="7">
         <v>9281675</v>
       </c>
-      <c r="J186" s="28"/>
+      <c r="J186" s="7">
+        <v>11532598</v>
+      </c>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
     </row>
-    <row r="187" spans="1:12">
+    <row r="187" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A187" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B187" s="8">
         <v>23010</v>
       </c>
       <c r="C187" s="8">
         <v>94550</v>
       </c>
       <c r="D187" s="8">
         <v>166090</v>
       </c>
       <c r="E187" s="8">
         <v>237630</v>
       </c>
       <c r="F187" s="8">
         <v>265963</v>
       </c>
       <c r="G187" s="8">
         <v>294295</v>
       </c>
       <c r="H187" s="7">
         <v>324149</v>
       </c>
       <c r="I187" s="7">
         <v>382081</v>
       </c>
-      <c r="J187" s="28"/>
+      <c r="J187" s="7">
+        <v>440014</v>
+      </c>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
     </row>
-    <row r="188" spans="1:12">
+    <row r="188" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A188" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B188" s="8">
         <v>21681</v>
       </c>
       <c r="C188" s="8">
         <v>376180</v>
       </c>
       <c r="D188" s="8">
         <v>730679</v>
       </c>
       <c r="E188" s="8">
         <v>1085177</v>
       </c>
       <c r="F188" s="8">
         <v>1252707</v>
       </c>
       <c r="G188" s="8">
         <v>1420237</v>
       </c>
       <c r="H188" s="7">
         <v>1587766</v>
       </c>
       <c r="I188" s="7">
         <v>1685389</v>
       </c>
-      <c r="J188" s="28"/>
+      <c r="J188" s="7">
+        <v>1783012</v>
+      </c>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
     </row>
-    <row r="189" spans="1:12">
+    <row r="189" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A189" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B189" s="8">
         <v>956115</v>
       </c>
       <c r="C189" s="8">
         <v>2073823</v>
       </c>
       <c r="D189" s="8">
         <v>3536670</v>
       </c>
       <c r="E189" s="8">
         <v>4711949</v>
       </c>
       <c r="F189" s="8">
         <v>6418586</v>
       </c>
       <c r="G189" s="8">
         <v>7847585</v>
       </c>
       <c r="H189" s="7">
         <v>9028769</v>
       </c>
       <c r="I189" s="7">
         <v>10363774</v>
       </c>
-      <c r="J189" s="28"/>
+      <c r="J189" s="7">
+        <v>11891669</v>
+      </c>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
     </row>
-    <row r="190" spans="1:12">
+    <row r="190" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A190" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B190" s="8">
         <v>1425</v>
       </c>
       <c r="C190" s="8">
         <v>359351</v>
       </c>
       <c r="D190" s="8">
         <v>722617</v>
       </c>
       <c r="E190" s="8">
         <v>1117451</v>
       </c>
       <c r="F190" s="8">
         <v>1257653</v>
       </c>
       <c r="G190" s="8">
         <v>1414015</v>
       </c>
       <c r="H190" s="7">
         <v>1547450</v>
       </c>
       <c r="I190" s="7">
         <v>1611120</v>
       </c>
-      <c r="J190" s="28"/>
+      <c r="J190" s="7">
+        <v>1671627</v>
+      </c>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
     </row>
-    <row r="191" spans="1:12">
+    <row r="191" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B191" s="8">
         <v>32079</v>
       </c>
       <c r="C191" s="8">
         <v>43261</v>
       </c>
       <c r="D191" s="8">
         <v>54443</v>
       </c>
       <c r="E191" s="8">
         <v>65625</v>
       </c>
       <c r="F191" s="8">
         <v>70986</v>
       </c>
       <c r="G191" s="8">
         <v>76347</v>
       </c>
       <c r="H191" s="7">
         <v>81707</v>
       </c>
       <c r="I191" s="7">
         <v>90170</v>
       </c>
-      <c r="J191" s="28"/>
+      <c r="J191" s="7">
+        <v>98633</v>
+      </c>
       <c r="K191" s="28"/>
       <c r="L191" s="28"/>
     </row>
-    <row r="192" spans="1:12">
+    <row r="192" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A192" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B192" s="8">
         <v>364715</v>
       </c>
       <c r="C192" s="8">
         <v>1273642</v>
       </c>
       <c r="D192" s="8">
         <v>2181551</v>
       </c>
       <c r="E192" s="8">
         <v>3127455</v>
       </c>
       <c r="F192" s="8">
         <v>4121041</v>
       </c>
       <c r="G192" s="8">
         <v>5271745</v>
       </c>
       <c r="H192" s="7">
         <v>6231503</v>
       </c>
       <c r="I192" s="7">
         <v>7200869</v>
       </c>
-      <c r="J192" s="28"/>
+      <c r="J192" s="7">
+        <v>8190123</v>
+      </c>
       <c r="K192" s="28"/>
       <c r="L192" s="28"/>
     </row>
-    <row r="193" spans="1:12" ht="33.75">
+    <row r="193" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A193" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B193" s="8">
         <v>979384</v>
       </c>
       <c r="C193" s="8">
         <v>2273150</v>
       </c>
       <c r="D193" s="8">
         <v>3669832</v>
       </c>
       <c r="E193" s="8">
         <v>5489423</v>
       </c>
       <c r="F193" s="8">
         <v>6094344</v>
       </c>
       <c r="G193" s="8">
         <v>7064361</v>
       </c>
       <c r="H193" s="7">
         <v>7993185</v>
       </c>
       <c r="I193" s="7">
         <v>9156864</v>
       </c>
-      <c r="J193" s="28"/>
+      <c r="J193" s="7">
+        <v>10547680</v>
+      </c>
       <c r="K193" s="28"/>
       <c r="L193" s="28"/>
     </row>
-    <row r="194" spans="1:12">
+    <row r="194" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A194" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B194" s="8">
         <v>88178</v>
       </c>
       <c r="C194" s="8">
         <v>181085</v>
       </c>
       <c r="D194" s="8">
         <v>329235</v>
       </c>
       <c r="E194" s="8">
         <v>625440</v>
       </c>
       <c r="F194" s="8">
         <v>691106</v>
       </c>
       <c r="G194" s="8">
         <v>828058</v>
       </c>
       <c r="H194" s="7">
         <v>979381</v>
       </c>
       <c r="I194" s="7">
         <v>1074304</v>
       </c>
-      <c r="J194" s="28"/>
+      <c r="J194" s="7">
+        <v>1251071</v>
+      </c>
       <c r="K194" s="28"/>
       <c r="L194" s="28"/>
     </row>
-    <row r="195" spans="1:12">
+    <row r="195" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A195" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B195" s="8">
         <v>183441</v>
       </c>
       <c r="C195" s="8">
         <v>430143</v>
       </c>
       <c r="D195" s="8">
         <v>676845</v>
       </c>
       <c r="E195" s="8">
         <v>923547</v>
       </c>
       <c r="F195" s="8">
         <v>1066704</v>
       </c>
       <c r="G195" s="8">
         <v>1476551</v>
       </c>
       <c r="H195" s="7">
         <v>1777533</v>
       </c>
       <c r="I195" s="7">
         <v>2041490</v>
       </c>
-      <c r="J195" s="28"/>
+      <c r="J195" s="7">
+        <v>2346572</v>
+      </c>
       <c r="K195" s="28"/>
       <c r="L195" s="28"/>
     </row>
-    <row r="196" spans="1:12">
+    <row r="196" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A196" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B196" s="8">
         <v>75069</v>
       </c>
       <c r="C196" s="8">
         <v>154600</v>
       </c>
       <c r="D196" s="8">
         <v>234955</v>
       </c>
       <c r="E196" s="8">
         <v>315714</v>
       </c>
       <c r="F196" s="8">
         <v>335012</v>
       </c>
       <c r="G196" s="8">
         <v>355054</v>
       </c>
       <c r="H196" s="7">
         <v>374536</v>
       </c>
       <c r="I196" s="7">
         <v>393877</v>
       </c>
-      <c r="J196" s="28"/>
+      <c r="J196" s="7">
+        <v>413949</v>
+      </c>
       <c r="K196" s="28"/>
       <c r="L196" s="28"/>
     </row>
-    <row r="197" spans="1:12">
+    <row r="197" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A197" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B197" s="8">
         <v>68095</v>
       </c>
       <c r="C197" s="8">
         <v>109700</v>
       </c>
       <c r="D197" s="8">
         <v>152033</v>
       </c>
       <c r="E197" s="8">
         <v>194716</v>
       </c>
       <c r="F197" s="8">
         <v>231103</v>
       </c>
       <c r="G197" s="8">
         <v>268308</v>
       </c>
       <c r="H197" s="7">
         <v>304836</v>
       </c>
       <c r="I197" s="7">
         <v>324286</v>
       </c>
-      <c r="J197" s="28"/>
+      <c r="J197" s="7">
+        <v>344424</v>
+      </c>
       <c r="K197" s="28"/>
       <c r="L197" s="28"/>
     </row>
-    <row r="198" spans="1:12">
+    <row r="198" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A198" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B198" s="8">
         <v>346099</v>
       </c>
       <c r="C198" s="8">
         <v>867472</v>
       </c>
       <c r="D198" s="8">
         <v>1426209</v>
       </c>
       <c r="E198" s="8">
         <v>2096223</v>
       </c>
       <c r="F198" s="8">
         <v>2342597</v>
       </c>
       <c r="G198" s="8">
         <v>2591128</v>
       </c>
       <c r="H198" s="7">
         <v>2890784</v>
       </c>
       <c r="I198" s="7">
         <v>3331519</v>
       </c>
-      <c r="J198" s="28"/>
+      <c r="J198" s="7">
+        <v>3773044</v>
+      </c>
       <c r="K198" s="28"/>
       <c r="L198" s="28"/>
     </row>
-    <row r="199" spans="1:12">
+    <row r="199" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A199" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B199" s="8">
         <v>139911</v>
       </c>
       <c r="C199" s="8">
         <v>301911</v>
       </c>
       <c r="D199" s="8">
         <v>464396</v>
       </c>
       <c r="E199" s="8">
         <v>627279</v>
       </c>
       <c r="F199" s="8">
         <v>657232</v>
       </c>
       <c r="G199" s="8">
         <v>687695</v>
       </c>
       <c r="H199" s="7">
         <v>719047</v>
       </c>
       <c r="I199" s="7">
         <v>954869</v>
       </c>
-      <c r="J199" s="28"/>
+      <c r="J199" s="7">
+        <v>1191236</v>
+      </c>
       <c r="K199" s="28"/>
       <c r="L199" s="28"/>
     </row>
-    <row r="200" spans="1:12">
+    <row r="200" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A200" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B200" s="8">
         <v>59690</v>
       </c>
       <c r="C200" s="8">
         <v>107858</v>
       </c>
       <c r="D200" s="8">
         <v>164298</v>
       </c>
       <c r="E200" s="8">
         <v>383164</v>
       </c>
       <c r="F200" s="8">
         <v>418374</v>
       </c>
       <c r="G200" s="8">
         <v>476473</v>
       </c>
       <c r="H200" s="7">
         <v>522492</v>
       </c>
       <c r="I200" s="7">
         <v>549358</v>
       </c>
-      <c r="J200" s="28"/>
+      <c r="J200" s="7">
+        <v>677638</v>
+      </c>
       <c r="K200" s="28"/>
       <c r="L200" s="28"/>
     </row>
-    <row r="201" spans="1:12">
+    <row r="201" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A201" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B201" s="8">
         <v>18902</v>
       </c>
       <c r="C201" s="8">
         <v>120383</v>
       </c>
       <c r="D201" s="8">
         <v>221863</v>
       </c>
       <c r="E201" s="8">
         <v>323344</v>
       </c>
       <c r="F201" s="8">
         <v>352222</v>
       </c>
       <c r="G201" s="8">
         <v>381100</v>
       </c>
       <c r="H201" s="7">
         <v>424582</v>
       </c>
       <c r="I201" s="7">
         <v>487167</v>
       </c>
-      <c r="J201" s="28"/>
+      <c r="J201" s="7">
+        <v>549751</v>
+      </c>
       <c r="K201" s="28"/>
       <c r="L201" s="28"/>
     </row>
-    <row r="202" spans="1:12" ht="33.75">
+    <row r="202" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A202" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B202" s="8">
         <v>96816812</v>
       </c>
       <c r="C202" s="8">
         <v>175170885</v>
       </c>
       <c r="D202" s="8">
         <v>267640463</v>
       </c>
       <c r="E202" s="8">
         <v>343374033</v>
       </c>
       <c r="F202" s="8">
         <v>409088318</v>
       </c>
       <c r="G202" s="8">
         <v>488188731</v>
       </c>
       <c r="H202" s="7">
         <v>551526631</v>
       </c>
       <c r="I202" s="7">
         <v>610899522</v>
       </c>
-      <c r="J202" s="28"/>
+      <c r="J202" s="7">
+        <v>696232678</v>
+      </c>
       <c r="K202" s="28"/>
       <c r="L202" s="28"/>
     </row>
-    <row r="203" spans="1:12">
+    <row r="203" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A203" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B203" s="8">
         <v>94381417</v>
       </c>
       <c r="C203" s="8">
         <v>172219908</v>
       </c>
       <c r="D203" s="8">
         <v>262247755</v>
       </c>
       <c r="E203" s="8">
         <v>335889365</v>
       </c>
       <c r="F203" s="8">
         <v>397174352</v>
       </c>
       <c r="G203" s="8">
         <v>474360675</v>
       </c>
       <c r="H203" s="7">
         <v>535804241</v>
       </c>
       <c r="I203" s="7">
         <v>593141603</v>
       </c>
-      <c r="J203" s="28"/>
+      <c r="J203" s="7">
+        <v>673535002</v>
+      </c>
       <c r="K203" s="28"/>
       <c r="L203" s="28"/>
     </row>
-    <row r="204" spans="1:12">
+    <row r="204" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A204" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B204" s="8">
         <v>87804</v>
       </c>
       <c r="C204" s="8">
         <v>430395</v>
       </c>
       <c r="D204" s="8">
         <v>772985</v>
       </c>
       <c r="E204" s="8">
         <v>1115575</v>
       </c>
       <c r="F204" s="8">
         <v>1186414</v>
       </c>
       <c r="G204" s="8">
         <v>1257252</v>
       </c>
       <c r="H204" s="7">
         <v>1321423</v>
       </c>
       <c r="I204" s="7">
         <v>1371210</v>
       </c>
-      <c r="J204" s="28"/>
+      <c r="J204" s="7">
+        <v>1420997</v>
+      </c>
       <c r="K204" s="28"/>
       <c r="L204" s="28"/>
     </row>
-    <row r="205" spans="1:12">
+    <row r="205" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A205" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B205" s="8">
         <v>2347591</v>
       </c>
       <c r="C205" s="8">
         <v>2520583</v>
       </c>
       <c r="D205" s="8">
         <v>4619723</v>
       </c>
       <c r="E205" s="8">
         <v>6369093</v>
       </c>
       <c r="F205" s="8">
         <v>10727553</v>
       </c>
       <c r="G205" s="8">
         <v>12570804</v>
       </c>
       <c r="H205" s="7">
         <v>14400967</v>
       </c>
       <c r="I205" s="7">
         <v>16386709</v>
       </c>
-      <c r="J205" s="28"/>
+      <c r="J205" s="7">
+        <v>21276679</v>
+      </c>
       <c r="K205" s="28"/>
       <c r="L205" s="28"/>
     </row>
-    <row r="206" spans="1:12" ht="22.5">
+    <row r="206" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A206" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B206" s="8">
         <v>74257</v>
       </c>
       <c r="C206" s="8">
         <v>996571</v>
       </c>
       <c r="D206" s="8">
         <v>1598619</v>
       </c>
       <c r="E206" s="8">
         <v>2678876</v>
       </c>
       <c r="F206" s="8">
         <v>3641740</v>
       </c>
       <c r="G206" s="8">
         <v>4455555</v>
       </c>
       <c r="H206" s="7">
         <v>5048525</v>
       </c>
       <c r="I206" s="7">
         <v>5792903</v>
       </c>
-      <c r="J206" s="28"/>
+      <c r="J206" s="7">
+        <v>6523276</v>
+      </c>
       <c r="K206" s="28"/>
       <c r="L206" s="28"/>
     </row>
-    <row r="207" spans="1:12">
+    <row r="207" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A207" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B207" s="8">
         <v>208</v>
       </c>
       <c r="C207" s="8">
         <v>208</v>
       </c>
       <c r="D207" s="8">
         <v>208</v>
       </c>
       <c r="E207" s="8">
         <v>208</v>
       </c>
       <c r="F207" s="8">
         <v>208</v>
       </c>
       <c r="G207" s="8">
         <v>208</v>
       </c>
       <c r="H207" s="7">
         <v>208</v>
       </c>
       <c r="I207" s="7">
         <v>286</v>
       </c>
-      <c r="J207" s="28"/>
+      <c r="J207" s="7">
+        <v>363</v>
+      </c>
       <c r="K207" s="28"/>
       <c r="L207" s="28"/>
     </row>
-    <row r="208" spans="1:12">
+    <row r="208" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A208" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E208" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F208" s="29" t="s">
         <v>36</v>
       </c>
       <c r="G208" s="29" t="s">
         <v>36</v>
       </c>
       <c r="H208" s="7">
         <v>7</v>
       </c>
       <c r="I208" s="7">
         <v>14</v>
       </c>
-      <c r="J208" s="28"/>
+      <c r="J208" s="7">
+        <v>21</v>
+      </c>
       <c r="K208" s="28"/>
       <c r="L208" s="28"/>
     </row>
-    <row r="209" spans="1:12">
+    <row r="209" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A209" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="D209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E209" s="30" t="s">
         <v>36</v>
       </c>
       <c r="F209" s="32">
         <v>9802</v>
       </c>
       <c r="G209" s="8">
         <v>19605</v>
       </c>
       <c r="H209" s="7">
         <v>29407</v>
       </c>
       <c r="I209" s="7">
         <v>77925</v>
       </c>
-      <c r="J209" s="28"/>
+      <c r="J209" s="7">
+        <v>126442</v>
+      </c>
       <c r="K209" s="28"/>
       <c r="L209" s="28"/>
     </row>
-    <row r="210" spans="1:12">
+    <row r="210" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A210" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B210" s="8">
         <v>74049</v>
       </c>
       <c r="C210" s="8">
         <v>996363</v>
       </c>
       <c r="D210" s="8">
         <v>1598411</v>
       </c>
       <c r="E210" s="8">
         <v>2678668</v>
       </c>
       <c r="F210" s="8">
         <v>3631730</v>
       </c>
       <c r="G210" s="8">
         <v>4435742</v>
       </c>
       <c r="H210" s="7">
         <v>5018903</v>
       </c>
       <c r="I210" s="7">
         <v>5714679</v>
       </c>
-      <c r="J210" s="28"/>
+      <c r="J210" s="7">
+        <v>6396449</v>
+      </c>
       <c r="K210" s="28"/>
       <c r="L210" s="28"/>
     </row>
-    <row r="211" spans="1:12" ht="33.75">
+    <row r="211" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A211" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B211" s="8">
         <v>3323459</v>
       </c>
       <c r="C211" s="8">
         <v>10117096</v>
       </c>
       <c r="D211" s="8">
         <v>16941753</v>
       </c>
       <c r="E211" s="8">
         <v>24295913</v>
       </c>
       <c r="F211" s="8">
         <v>27936066</v>
       </c>
       <c r="G211" s="8">
         <v>31968367</v>
       </c>
       <c r="H211" s="7">
         <v>36026907</v>
       </c>
       <c r="I211" s="7">
         <v>40334521</v>
       </c>
-      <c r="J211" s="28"/>
+      <c r="J211" s="7">
+        <v>44337461</v>
+      </c>
       <c r="K211" s="28"/>
       <c r="L211" s="28"/>
     </row>
-    <row r="212" spans="1:12">
+    <row r="212" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A212" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B212" s="8">
         <v>112576</v>
       </c>
       <c r="C212" s="8">
         <v>747962</v>
       </c>
       <c r="D212" s="8">
         <v>1363819</v>
       </c>
       <c r="E212" s="8">
         <v>1982315</v>
       </c>
       <c r="F212" s="8">
         <v>2179018</v>
       </c>
       <c r="G212" s="8">
         <v>2377271</v>
       </c>
       <c r="H212" s="7">
         <v>2575590</v>
       </c>
       <c r="I212" s="7">
         <v>2779743</v>
       </c>
-      <c r="J212" s="28"/>
+      <c r="J212" s="7">
+        <v>2983972</v>
+      </c>
       <c r="K212" s="28"/>
       <c r="L212" s="28"/>
     </row>
-    <row r="213" spans="1:12">
+    <row r="213" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A213" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B213" s="8">
         <v>58302</v>
       </c>
       <c r="C213" s="8">
         <v>167424</v>
       </c>
       <c r="D213" s="8">
         <v>272645</v>
       </c>
       <c r="E213" s="8">
         <v>379767</v>
       </c>
       <c r="F213" s="8">
         <v>422695</v>
       </c>
       <c r="G213" s="8">
         <v>465920</v>
       </c>
       <c r="H213" s="7">
         <v>511518</v>
       </c>
       <c r="I213" s="7">
         <v>561117</v>
       </c>
-      <c r="J213" s="28"/>
+      <c r="J213" s="7">
+        <v>610816</v>
+      </c>
       <c r="K213" s="28"/>
       <c r="L213" s="28"/>
     </row>
-    <row r="214" spans="1:12">
+    <row r="214" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A214" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B214" s="8">
         <v>133668</v>
       </c>
       <c r="C214" s="8">
         <v>461161</v>
       </c>
       <c r="D214" s="8">
         <v>785400</v>
       </c>
       <c r="E214" s="8">
         <v>1112677</v>
       </c>
       <c r="F214" s="8">
         <v>1197634</v>
       </c>
       <c r="G214" s="8">
         <v>1283219</v>
       </c>
       <c r="H214" s="7">
         <v>1380776</v>
       </c>
       <c r="I214" s="7">
         <v>1591403</v>
       </c>
-      <c r="J214" s="28"/>
+      <c r="J214" s="7">
+        <v>1801530</v>
+      </c>
       <c r="K214" s="28"/>
       <c r="L214" s="28"/>
     </row>
-    <row r="215" spans="1:12">
+    <row r="215" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A215" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B215" s="8">
         <v>278640</v>
       </c>
       <c r="C215" s="8">
         <v>2385600</v>
       </c>
       <c r="D215" s="8">
         <v>4477512</v>
       </c>
       <c r="E215" s="8">
         <v>6923316</v>
       </c>
       <c r="F215" s="8">
         <v>7182033</v>
       </c>
       <c r="G215" s="8">
         <v>7592113</v>
       </c>
       <c r="H215" s="7">
         <v>7829361</v>
       </c>
       <c r="I215" s="7">
         <v>8069926</v>
       </c>
-      <c r="J215" s="28"/>
+      <c r="J215" s="7">
+        <v>8313469</v>
+      </c>
       <c r="K215" s="28"/>
       <c r="L215" s="28"/>
     </row>
-    <row r="216" spans="1:12">
+    <row r="216" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A216" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B216" s="8">
         <v>2022589</v>
       </c>
       <c r="C216" s="8">
         <v>4245007</v>
       </c>
       <c r="D216" s="8">
         <v>6552994</v>
       </c>
       <c r="E216" s="8">
         <v>8769746</v>
       </c>
       <c r="F216" s="8">
         <v>10796014</v>
       </c>
       <c r="G216" s="8">
         <v>12917434</v>
       </c>
       <c r="H216" s="7">
         <v>15333742</v>
       </c>
       <c r="I216" s="7">
         <v>17661421</v>
       </c>
-      <c r="J216" s="28"/>
+      <c r="J216" s="7">
+        <v>19640761</v>
+      </c>
       <c r="K216" s="28"/>
       <c r="L216" s="28"/>
     </row>
-    <row r="217" spans="1:12">
+    <row r="217" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A217" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B217" s="8">
         <v>300779</v>
       </c>
       <c r="C217" s="8">
         <v>915499</v>
       </c>
       <c r="D217" s="8">
         <v>1525540</v>
       </c>
       <c r="E217" s="8">
         <v>2209173</v>
       </c>
       <c r="F217" s="8">
         <v>2667645</v>
       </c>
       <c r="G217" s="8">
         <v>3129481</v>
       </c>
       <c r="H217" s="7">
         <v>3591802</v>
       </c>
       <c r="I217" s="7">
         <v>4159510</v>
       </c>
-      <c r="J217" s="28"/>
+      <c r="J217" s="7">
+        <v>4727991</v>
+      </c>
       <c r="K217" s="28"/>
       <c r="L217" s="28"/>
     </row>
-    <row r="218" spans="1:12">
+    <row r="218" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A218" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B218" s="8">
         <v>24911</v>
       </c>
       <c r="C218" s="8">
         <v>60861</v>
       </c>
       <c r="D218" s="8">
         <v>116589</v>
       </c>
       <c r="E218" s="8">
         <v>147277</v>
       </c>
       <c r="F218" s="8">
         <v>195104</v>
       </c>
       <c r="G218" s="8">
         <v>341652</v>
       </c>
       <c r="H218" s="7">
         <v>382198</v>
       </c>
       <c r="I218" s="7">
         <v>410366</v>
       </c>
-      <c r="J218" s="28"/>
+      <c r="J218" s="7">
+        <v>438402</v>
+      </c>
       <c r="K218" s="28"/>
       <c r="L218" s="28"/>
     </row>
-    <row r="219" spans="1:12">
+    <row r="219" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A219" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B219" s="8">
         <v>391996</v>
       </c>
       <c r="C219" s="8">
         <v>1133583</v>
       </c>
       <c r="D219" s="8">
         <v>1847256</v>
       </c>
       <c r="E219" s="8">
         <v>2771647</v>
       </c>
       <c r="F219" s="8">
         <v>3295927</v>
       </c>
       <c r="G219" s="8">
         <v>3861282</v>
       </c>
       <c r="H219" s="7">
         <v>4421928</v>
       </c>
       <c r="I219" s="7">
         <v>5101044</v>
       </c>
-      <c r="J219" s="28"/>
+      <c r="J219" s="7">
+        <v>5820529</v>
+      </c>
       <c r="K219" s="28"/>
       <c r="L219" s="28"/>
     </row>
-    <row r="220" spans="1:12">
+    <row r="220" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A220" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B220" s="8">
         <v>1666832</v>
       </c>
       <c r="C220" s="8">
         <v>3697358</v>
       </c>
       <c r="D220" s="8">
         <v>5922170</v>
       </c>
       <c r="E220" s="8">
         <v>8071143</v>
       </c>
       <c r="F220" s="8">
         <v>9448488</v>
       </c>
       <c r="G220" s="8">
         <v>10910399</v>
       </c>
       <c r="H220" s="7">
         <v>12716394</v>
       </c>
       <c r="I220" s="7">
         <v>14875256</v>
       </c>
-      <c r="J220" s="28"/>
+      <c r="J220" s="7">
+        <v>17187201</v>
+      </c>
       <c r="K220" s="28"/>
       <c r="L220" s="28"/>
     </row>
-    <row r="221" spans="1:12">
+    <row r="221" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A221" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B221" s="8">
         <v>103445</v>
       </c>
       <c r="C221" s="8">
         <v>271948</v>
       </c>
       <c r="D221" s="8">
         <v>460514</v>
       </c>
       <c r="E221" s="8">
         <v>659422</v>
       </c>
       <c r="F221" s="8">
         <v>812426</v>
       </c>
       <c r="G221" s="8">
         <v>952277</v>
       </c>
       <c r="H221" s="7">
         <v>1128706</v>
       </c>
       <c r="I221" s="7">
         <v>1385746</v>
       </c>
-      <c r="J221" s="28"/>
+      <c r="J221" s="7">
+        <v>1636503</v>
+      </c>
       <c r="K221" s="28"/>
       <c r="L221" s="28"/>
     </row>
-    <row r="222" spans="1:12">
+    <row r="222" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A222" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B222" s="8">
         <v>149381</v>
       </c>
       <c r="C222" s="8">
         <v>321108</v>
       </c>
       <c r="D222" s="8">
         <v>492835</v>
       </c>
       <c r="E222" s="8">
         <v>664562</v>
       </c>
       <c r="F222" s="8">
         <v>780438</v>
       </c>
       <c r="G222" s="8">
         <v>896315</v>
       </c>
       <c r="H222" s="7">
         <v>1126171</v>
       </c>
       <c r="I222" s="7">
         <v>1380850</v>
       </c>
-      <c r="J222" s="28"/>
+      <c r="J222" s="7">
+        <v>1635530</v>
+      </c>
       <c r="K222" s="28"/>
       <c r="L222" s="28"/>
     </row>
-    <row r="223" spans="1:12">
+    <row r="223" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A223" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B223" s="8">
         <v>58607</v>
       </c>
       <c r="C223" s="8">
         <v>179312</v>
       </c>
       <c r="D223" s="8">
         <v>300017</v>
       </c>
       <c r="E223" s="8">
         <v>420722</v>
       </c>
       <c r="F223" s="8">
         <v>482902</v>
       </c>
       <c r="G223" s="8">
         <v>545082</v>
       </c>
       <c r="H223" s="7">
         <v>683214</v>
       </c>
       <c r="I223" s="7">
         <v>846589</v>
       </c>
-      <c r="J223" s="28"/>
+      <c r="J223" s="7">
+        <v>1009963</v>
+      </c>
       <c r="K223" s="28"/>
       <c r="L223" s="28"/>
     </row>
-    <row r="224" spans="1:12">
+    <row r="224" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A224" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B224" s="8">
         <v>178636</v>
       </c>
       <c r="C224" s="8">
         <v>313250</v>
       </c>
       <c r="D224" s="8">
         <v>447865</v>
       </c>
       <c r="E224" s="8">
         <v>582480</v>
       </c>
       <c r="F224" s="8">
         <v>696786</v>
       </c>
       <c r="G224" s="8">
         <v>811092</v>
       </c>
       <c r="H224" s="7">
         <v>921425</v>
       </c>
       <c r="I224" s="7">
         <v>1045237</v>
       </c>
-      <c r="J224" s="28"/>
+      <c r="J224" s="7">
+        <v>1169049</v>
+      </c>
       <c r="K224" s="28"/>
       <c r="L224" s="28"/>
     </row>
-    <row r="225" spans="1:12">
+    <row r="225" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A225" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B225" s="8">
         <v>953206</v>
       </c>
       <c r="C225" s="8">
         <v>2030113</v>
       </c>
       <c r="D225" s="8">
         <v>3123227</v>
       </c>
       <c r="E225" s="8">
         <v>4239047</v>
       </c>
       <c r="F225" s="8">
         <v>4946201</v>
       </c>
       <c r="G225" s="8">
         <v>5710456</v>
       </c>
       <c r="H225" s="7">
         <v>6538688</v>
       </c>
       <c r="I225" s="7">
         <v>7530391</v>
       </c>
-      <c r="J225" s="28"/>
+      <c r="J225" s="7">
+        <v>8565716</v>
+      </c>
       <c r="K225" s="28"/>
       <c r="L225" s="28"/>
     </row>
-    <row r="226" spans="1:12">
+    <row r="226" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A226" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B226" s="8">
         <v>111272</v>
       </c>
       <c r="C226" s="8">
         <v>204904</v>
       </c>
       <c r="D226" s="8">
         <v>298536</v>
       </c>
       <c r="E226" s="8">
         <v>392167</v>
       </c>
       <c r="F226" s="8">
         <v>470205</v>
       </c>
       <c r="G226" s="8">
         <v>548243</v>
       </c>
       <c r="H226" s="7">
         <v>664573</v>
       </c>
       <c r="I226" s="7">
         <v>812389</v>
       </c>
-      <c r="J226" s="28"/>
+      <c r="J226" s="7">
+        <v>960205</v>
+      </c>
       <c r="K226" s="28"/>
       <c r="L226" s="28"/>
     </row>
-    <row r="227" spans="1:12">
+    <row r="227" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A227" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B227" s="8">
         <v>29791</v>
       </c>
       <c r="C227" s="8">
         <v>86933</v>
       </c>
       <c r="D227" s="8">
         <v>144076</v>
       </c>
       <c r="E227" s="8">
         <v>201218</v>
       </c>
       <c r="F227" s="8">
         <v>222579</v>
       </c>
       <c r="G227" s="8">
         <v>243940</v>
       </c>
       <c r="H227" s="7">
         <v>303298</v>
       </c>
       <c r="I227" s="7">
         <v>362451</v>
       </c>
-      <c r="J227" s="28"/>
+      <c r="J227" s="7">
+        <v>421605</v>
+      </c>
       <c r="K227" s="28"/>
       <c r="L227" s="28"/>
     </row>
-    <row r="228" spans="1:12">
+    <row r="228" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A228" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B228" s="8">
         <v>82494</v>
       </c>
       <c r="C228" s="8">
         <v>289789</v>
       </c>
       <c r="D228" s="8">
         <v>655101</v>
       </c>
       <c r="E228" s="8">
         <v>911525</v>
       </c>
       <c r="F228" s="8">
         <v>1036951</v>
       </c>
       <c r="G228" s="8">
         <v>1202993</v>
       </c>
       <c r="H228" s="7">
         <v>1350318</v>
       </c>
       <c r="I228" s="7">
         <v>1511601</v>
       </c>
-      <c r="J228" s="28"/>
+      <c r="J228" s="7">
+        <v>1788626</v>
+      </c>
       <c r="K228" s="28"/>
       <c r="L228" s="28"/>
     </row>
-    <row r="229" spans="1:12" ht="22.5">
+    <row r="229" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A229" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B229" s="8">
         <v>248265</v>
       </c>
       <c r="C229" s="8">
         <v>1203199</v>
       </c>
       <c r="D229" s="8">
         <v>1933333</v>
       </c>
       <c r="E229" s="8">
         <v>2705104</v>
       </c>
       <c r="F229" s="8">
         <v>3300939</v>
       </c>
       <c r="G229" s="8">
         <v>4005718</v>
       </c>
       <c r="H229" s="7">
         <v>4517789</v>
       </c>
       <c r="I229" s="7">
         <v>5428336</v>
       </c>
-      <c r="J229" s="28"/>
+      <c r="J229" s="7">
+        <v>6189143</v>
+      </c>
       <c r="K229" s="28"/>
       <c r="L229" s="28"/>
     </row>
-    <row r="230" spans="1:12">
+    <row r="230" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A230" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B230" s="8">
         <v>59209</v>
       </c>
       <c r="C230" s="8">
         <v>143698</v>
       </c>
       <c r="D230" s="8">
         <v>263021</v>
       </c>
       <c r="E230" s="8">
         <v>424674</v>
       </c>
       <c r="F230" s="8">
         <v>517248</v>
       </c>
       <c r="G230" s="8">
         <v>737976</v>
       </c>
       <c r="H230" s="7">
         <v>864830</v>
       </c>
       <c r="I230" s="7">
         <v>1069235</v>
       </c>
-      <c r="J230" s="28"/>
+      <c r="J230" s="7">
+        <v>1281687</v>
+      </c>
       <c r="K230" s="28"/>
       <c r="L230" s="28"/>
     </row>
-    <row r="231" spans="1:12">
+    <row r="231" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A231" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B231" s="8">
         <v>79974</v>
       </c>
       <c r="C231" s="8">
         <v>370151</v>
       </c>
       <c r="D231" s="8">
         <v>479667</v>
       </c>
       <c r="E231" s="8">
         <v>589182</v>
       </c>
       <c r="F231" s="8">
         <v>837466</v>
       </c>
       <c r="G231" s="8">
         <v>1066541</v>
       </c>
       <c r="H231" s="7">
         <v>1137626</v>
       </c>
       <c r="I231" s="7">
         <v>1377632</v>
       </c>
-      <c r="J231" s="28"/>
+      <c r="J231" s="7">
+        <v>1459851</v>
+      </c>
       <c r="K231" s="28"/>
       <c r="L231" s="28"/>
     </row>
-    <row r="232" spans="1:12">
+    <row r="232" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A232" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B232" s="8">
         <v>32056</v>
       </c>
       <c r="C232" s="8">
         <v>92447</v>
       </c>
       <c r="D232" s="8">
         <v>152838</v>
       </c>
       <c r="E232" s="8">
         <v>213230</v>
       </c>
       <c r="F232" s="8">
         <v>239819</v>
       </c>
       <c r="G232" s="8">
         <v>266408</v>
       </c>
       <c r="H232" s="7">
         <v>297810</v>
       </c>
       <c r="I232" s="7">
         <v>371022</v>
       </c>
-      <c r="J232" s="28"/>
+      <c r="J232" s="7">
+        <v>444235</v>
+      </c>
       <c r="K232" s="28"/>
       <c r="L232" s="28"/>
     </row>
-    <row r="233" spans="1:12">
+    <row r="233" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A233" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B233" s="8">
         <v>7870</v>
       </c>
       <c r="C233" s="8">
         <v>23399</v>
       </c>
       <c r="D233" s="8">
         <v>38928</v>
       </c>
       <c r="E233" s="8">
         <v>54457</v>
       </c>
       <c r="F233" s="8">
         <v>78736</v>
       </c>
       <c r="G233" s="8">
         <v>103015</v>
       </c>
       <c r="H233" s="7">
         <v>142011</v>
       </c>
       <c r="I233" s="7">
         <v>170503</v>
       </c>
-      <c r="J233" s="28"/>
+      <c r="J233" s="7">
+        <v>198996</v>
+      </c>
       <c r="K233" s="28"/>
       <c r="L233" s="28"/>
     </row>
-    <row r="234" spans="1:12">
+    <row r="234" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A234" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B234" s="8">
         <v>33541</v>
       </c>
       <c r="C234" s="8">
         <v>344544</v>
       </c>
       <c r="D234" s="8">
         <v>655548</v>
       </c>
       <c r="E234" s="8">
         <v>966552</v>
       </c>
       <c r="F234" s="8">
         <v>1063656</v>
       </c>
       <c r="G234" s="8">
         <v>1160760</v>
       </c>
       <c r="H234" s="7">
         <v>1251955</v>
       </c>
       <c r="I234" s="7">
         <v>1463335</v>
       </c>
-      <c r="J234" s="28"/>
+      <c r="J234" s="7">
+        <v>1674715</v>
+      </c>
       <c r="K234" s="28"/>
       <c r="L234" s="28"/>
     </row>
-    <row r="235" spans="1:12">
+    <row r="235" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A235" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B235" s="8">
         <v>18824</v>
       </c>
       <c r="C235" s="8">
         <v>69972</v>
       </c>
       <c r="D235" s="8">
         <v>121121</v>
       </c>
       <c r="E235" s="8">
         <v>172270</v>
       </c>
       <c r="F235" s="8">
         <v>253314</v>
       </c>
       <c r="G235" s="8">
         <v>334358</v>
       </c>
       <c r="H235" s="7">
         <v>456462</v>
       </c>
       <c r="I235" s="7">
         <v>584729</v>
       </c>
-      <c r="J235" s="28"/>
+      <c r="J235" s="7">
+        <v>712996</v>
+      </c>
       <c r="K235" s="28"/>
       <c r="L235" s="28"/>
     </row>
-    <row r="236" spans="1:12">
+    <row r="236" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A236" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B236" s="8">
         <v>2790</v>
       </c>
       <c r="C236" s="8">
         <v>113115</v>
       </c>
       <c r="D236" s="8">
         <v>144467</v>
       </c>
       <c r="E236" s="8">
         <v>175127</v>
       </c>
       <c r="F236" s="8">
         <v>191138</v>
       </c>
       <c r="G236" s="8">
         <v>207149</v>
       </c>
       <c r="H236" s="7">
         <v>220606</v>
       </c>
       <c r="I236" s="7">
         <v>226869</v>
       </c>
-      <c r="J236" s="28"/>
+      <c r="J236" s="7">
+        <v>233132</v>
+      </c>
       <c r="K236" s="28"/>
       <c r="L236" s="28"/>
     </row>
-    <row r="237" spans="1:12">
+    <row r="237" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A237" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B237" s="8">
         <v>14003</v>
       </c>
       <c r="C237" s="8">
         <v>45873</v>
       </c>
       <c r="D237" s="8">
         <v>77743</v>
       </c>
       <c r="E237" s="8">
         <v>109614</v>
       </c>
       <c r="F237" s="8">
         <v>119562</v>
       </c>
       <c r="G237" s="8">
         <v>129511</v>
       </c>
       <c r="H237" s="7">
         <v>146490</v>
       </c>
       <c r="I237" s="7">
         <v>165009</v>
       </c>
-      <c r="J237" s="28"/>
+      <c r="J237" s="7">
+        <v>183528</v>
+      </c>
       <c r="K237" s="28"/>
       <c r="L237" s="28"/>
     </row>
-    <row r="238" spans="1:12" ht="56.25">
+    <row r="238" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A238" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B238" s="8">
         <v>49763294</v>
       </c>
       <c r="C238" s="8">
         <v>98379267</v>
       </c>
       <c r="D238" s="8">
         <v>139263835</v>
       </c>
       <c r="E238" s="8">
         <v>170323861</v>
       </c>
       <c r="F238" s="8">
         <v>188934208</v>
       </c>
       <c r="G238" s="8">
         <v>205569798</v>
       </c>
       <c r="H238" s="7">
         <v>223985610</v>
       </c>
       <c r="I238" s="7">
         <v>241737392</v>
       </c>
-      <c r="J238" s="28"/>
+      <c r="J238" s="7">
+        <v>259470255</v>
+      </c>
       <c r="K238" s="28"/>
       <c r="L238" s="28"/>
     </row>
-    <row r="239" spans="1:12">
+    <row r="239" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A239" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B239" s="8">
         <v>9184681</v>
       </c>
       <c r="C239" s="8">
         <v>18948392</v>
       </c>
       <c r="D239" s="8">
         <v>26851399</v>
       </c>
       <c r="E239" s="8">
         <v>32827836</v>
       </c>
       <c r="F239" s="8">
         <v>35175620</v>
       </c>
       <c r="G239" s="8">
         <v>36087169</v>
       </c>
       <c r="H239" s="7">
         <v>37139987</v>
       </c>
       <c r="I239" s="7">
         <v>38128475</v>
       </c>
-      <c r="J239" s="28"/>
+      <c r="J239" s="7">
+        <v>39219408</v>
+      </c>
       <c r="K239" s="28"/>
       <c r="L239" s="28"/>
     </row>
-    <row r="240" spans="1:12">
+    <row r="240" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A240" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="8">
         <v>10098708</v>
       </c>
       <c r="C240" s="8">
         <v>19913446</v>
       </c>
       <c r="D240" s="8">
         <v>28721090</v>
       </c>
       <c r="E240" s="8">
         <v>35166802</v>
       </c>
       <c r="F240" s="8">
         <v>39733495</v>
       </c>
       <c r="G240" s="8">
         <v>43534604</v>
       </c>
       <c r="H240" s="7">
         <v>47474640</v>
       </c>
       <c r="I240" s="7">
         <v>51686955</v>
       </c>
-      <c r="J240" s="28"/>
+      <c r="J240" s="7">
+        <v>56470031</v>
+      </c>
       <c r="K240" s="28"/>
       <c r="L240" s="28"/>
     </row>
-    <row r="241" spans="1:12">
+    <row r="241" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A241" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="8">
         <v>3908640</v>
       </c>
       <c r="C241" s="8">
         <v>7063777</v>
       </c>
       <c r="D241" s="8">
         <v>9696020</v>
       </c>
       <c r="E241" s="8">
         <v>11730591</v>
       </c>
       <c r="F241" s="8">
         <v>12631526</v>
       </c>
       <c r="G241" s="8">
         <v>13181224</v>
       </c>
       <c r="H241" s="7">
         <v>13949823</v>
       </c>
       <c r="I241" s="7">
         <v>14596953</v>
       </c>
-      <c r="J241" s="28"/>
+      <c r="J241" s="7">
+        <v>15355849</v>
+      </c>
       <c r="K241" s="28"/>
       <c r="L241" s="28"/>
     </row>
-    <row r="242" spans="1:12">
+    <row r="242" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A242" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="8">
         <v>12145180</v>
       </c>
       <c r="C242" s="8">
         <v>23779781</v>
       </c>
       <c r="D242" s="8">
         <v>34705830</v>
       </c>
       <c r="E242" s="8">
         <v>45233929</v>
       </c>
       <c r="F242" s="8">
         <v>53559608</v>
       </c>
       <c r="G242" s="8">
         <v>62642062</v>
       </c>
       <c r="H242" s="7">
         <v>73179348</v>
       </c>
       <c r="I242" s="7">
         <v>82719973</v>
       </c>
-      <c r="J242" s="28"/>
+      <c r="J242" s="7">
+        <v>91393484</v>
+      </c>
       <c r="K242" s="28"/>
       <c r="L242" s="28"/>
     </row>
-    <row r="243" spans="1:12">
+    <row r="243" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A243" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B243" s="8">
         <v>4808427</v>
       </c>
       <c r="C243" s="8">
         <v>9051125</v>
       </c>
       <c r="D243" s="8">
         <v>12880247</v>
       </c>
       <c r="E243" s="8">
         <v>14460673</v>
       </c>
       <c r="F243" s="8">
         <v>15119564</v>
       </c>
       <c r="G243" s="8">
         <v>15796993</v>
       </c>
       <c r="H243" s="7">
         <v>16395963</v>
       </c>
       <c r="I243" s="7">
         <v>17244020</v>
       </c>
-      <c r="J243" s="28"/>
+      <c r="J243" s="7">
+        <v>18113747</v>
+      </c>
       <c r="K243" s="28"/>
       <c r="L243" s="28"/>
     </row>
-    <row r="244" spans="1:12">
+    <row r="244" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A244" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="8">
         <v>6565437</v>
       </c>
       <c r="C244" s="8">
         <v>13332046</v>
       </c>
       <c r="D244" s="8">
         <v>17723067</v>
       </c>
       <c r="E244" s="8">
         <v>20279992</v>
       </c>
       <c r="F244" s="8">
         <v>21177747</v>
       </c>
       <c r="G244" s="8">
         <v>21809555</v>
       </c>
       <c r="H244" s="7">
         <v>22399792</v>
       </c>
       <c r="I244" s="7">
         <v>22981337</v>
       </c>
-      <c r="J244" s="28"/>
+      <c r="J244" s="7">
+        <v>23611158</v>
+      </c>
       <c r="K244" s="28"/>
       <c r="L244" s="28"/>
     </row>
-    <row r="245" spans="1:12">
+    <row r="245" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A245" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="8">
         <v>1097858</v>
       </c>
       <c r="C245" s="8">
         <v>2217912</v>
       </c>
       <c r="D245" s="8">
         <v>3102561</v>
       </c>
       <c r="E245" s="8">
         <v>3742695</v>
       </c>
       <c r="F245" s="8">
         <v>4073957</v>
       </c>
       <c r="G245" s="8">
         <v>4359286</v>
       </c>
       <c r="H245" s="7">
         <v>4655771</v>
       </c>
       <c r="I245" s="7">
         <v>4938118</v>
       </c>
-      <c r="J245" s="28"/>
+      <c r="J245" s="7">
+        <v>5217768</v>
+      </c>
       <c r="K245" s="28"/>
       <c r="L245" s="28"/>
     </row>
-    <row r="246" spans="1:12">
+    <row r="246" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A246" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B246" s="8">
         <v>1954362</v>
       </c>
       <c r="C246" s="8">
         <v>4072791</v>
       </c>
       <c r="D246" s="8">
         <v>5583624</v>
       </c>
       <c r="E246" s="8">
         <v>6881345</v>
       </c>
       <c r="F246" s="8">
         <v>7462696</v>
       </c>
       <c r="G246" s="8">
         <v>8158910</v>
       </c>
       <c r="H246" s="7">
         <v>8790290</v>
       </c>
       <c r="I246" s="7">
         <v>9441565</v>
       </c>
-      <c r="J246" s="28"/>
+      <c r="J246" s="7">
+        <v>10088815</v>
+      </c>
       <c r="K246" s="28"/>
       <c r="L246" s="28"/>
     </row>
-    <row r="247" spans="1:12" s="6" customFormat="1" ht="22.5">
+    <row r="247" spans="1:12" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B247" s="8">
         <v>15616334</v>
       </c>
       <c r="C247" s="8">
         <v>29854776</v>
       </c>
       <c r="D247" s="8">
         <v>43892268</v>
       </c>
       <c r="E247" s="8">
         <v>55512451</v>
       </c>
       <c r="F247" s="8">
         <v>66095832</v>
       </c>
       <c r="G247" s="8">
         <v>77438236</v>
       </c>
       <c r="H247" s="7">
         <v>90617188</v>
       </c>
       <c r="I247" s="7">
         <v>103197501</v>
       </c>
-      <c r="J247" s="28"/>
+      <c r="J247" s="7">
+        <v>115055022</v>
+      </c>
       <c r="K247" s="28"/>
       <c r="L247" s="28"/>
     </row>
-    <row r="248" spans="1:12" s="6" customFormat="1">
+    <row r="248" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B248" s="8">
         <v>58303</v>
       </c>
       <c r="C248" s="8">
         <v>111981</v>
       </c>
       <c r="D248" s="8">
         <v>168698</v>
       </c>
       <c r="E248" s="8">
         <v>217961</v>
       </c>
       <c r="F248" s="8">
         <v>265646</v>
       </c>
       <c r="G248" s="8">
         <v>337393</v>
       </c>
       <c r="H248" s="7">
         <v>418692</v>
       </c>
       <c r="I248" s="7">
         <v>502986</v>
       </c>
-      <c r="J248" s="28"/>
+      <c r="J248" s="7">
+        <v>570800</v>
+      </c>
       <c r="K248" s="28"/>
       <c r="L248" s="28"/>
     </row>
-    <row r="249" spans="1:12" s="6" customFormat="1">
+    <row r="249" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B249" s="8">
         <v>5429408</v>
       </c>
       <c r="C249" s="8">
         <v>10573161</v>
       </c>
       <c r="D249" s="8">
         <v>15352813</v>
       </c>
       <c r="E249" s="8">
         <v>18919283</v>
       </c>
       <c r="F249" s="8">
         <v>21950610</v>
       </c>
       <c r="G249" s="8">
         <v>24493899</v>
       </c>
       <c r="H249" s="7">
         <v>27222491</v>
       </c>
       <c r="I249" s="7">
         <v>30121616</v>
       </c>
-      <c r="J249" s="28"/>
+      <c r="J249" s="7">
+        <v>33266407</v>
+      </c>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
     </row>
-    <row r="250" spans="1:12" s="6" customFormat="1">
+    <row r="250" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B250" s="8">
         <v>53092</v>
       </c>
       <c r="C250" s="8">
         <v>102590</v>
       </c>
       <c r="D250" s="8">
         <v>152541</v>
       </c>
       <c r="E250" s="8">
         <v>196323</v>
       </c>
       <c r="F250" s="8">
         <v>236713</v>
       </c>
       <c r="G250" s="8">
         <v>303557</v>
       </c>
       <c r="H250" s="7">
         <v>373971</v>
       </c>
       <c r="I250" s="7">
         <v>446213</v>
       </c>
-      <c r="J250" s="28"/>
+      <c r="J250" s="7">
+        <v>504328</v>
+      </c>
       <c r="K250" s="28"/>
       <c r="L250" s="28"/>
     </row>
-    <row r="251" spans="1:12" s="6" customFormat="1">
+    <row r="251" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A251" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B251" s="8">
         <v>8363870</v>
       </c>
       <c r="C251" s="8">
         <v>15865311</v>
       </c>
       <c r="D251" s="8">
         <v>23430251</v>
       </c>
       <c r="E251" s="8">
         <v>30845973</v>
       </c>
       <c r="F251" s="8">
         <v>37879022</v>
       </c>
       <c r="G251" s="8">
         <v>46053231</v>
       </c>
       <c r="H251" s="7">
         <v>55848987</v>
       </c>
       <c r="I251" s="7">
         <v>64635352</v>
       </c>
-      <c r="J251" s="28"/>
+      <c r="J251" s="7">
+        <v>72506512</v>
+      </c>
       <c r="K251" s="28"/>
       <c r="L251" s="28"/>
     </row>
-    <row r="252" spans="1:12" s="6" customFormat="1">
+    <row r="252" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A252" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B252" s="8">
         <v>1551155</v>
       </c>
       <c r="C252" s="8">
         <v>2901821</v>
       </c>
       <c r="D252" s="8">
         <v>4342351</v>
       </c>
       <c r="E252" s="8">
         <v>4761130</v>
       </c>
       <c r="F252" s="8">
         <v>5083790</v>
       </c>
       <c r="G252" s="8">
         <v>5420720</v>
       </c>
       <c r="H252" s="7">
         <v>5758509</v>
       </c>
       <c r="I252" s="7">
         <v>6336123</v>
       </c>
-      <c r="J252" s="28"/>
+      <c r="J252" s="7">
+        <v>6912541</v>
+      </c>
       <c r="K252" s="28"/>
       <c r="L252" s="28"/>
     </row>
-    <row r="253" spans="1:12" s="6" customFormat="1">
+    <row r="253" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B253" s="8">
         <v>92126</v>
       </c>
       <c r="C253" s="8">
         <v>169821</v>
       </c>
       <c r="D253" s="8">
         <v>250675</v>
       </c>
       <c r="E253" s="8">
         <v>320255</v>
       </c>
       <c r="F253" s="8">
         <v>375526</v>
       </c>
       <c r="G253" s="8">
         <v>444572</v>
       </c>
       <c r="H253" s="7">
         <v>522911</v>
       </c>
       <c r="I253" s="7">
         <v>600176</v>
       </c>
-      <c r="J253" s="28"/>
+      <c r="J253" s="7">
+        <v>671649</v>
+      </c>
       <c r="K253" s="28"/>
       <c r="L253" s="28"/>
     </row>
-    <row r="254" spans="1:12" s="6" customFormat="1">
+    <row r="254" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A254" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B254" s="8">
         <v>27385</v>
       </c>
       <c r="C254" s="8">
         <v>52017</v>
       </c>
       <c r="D254" s="8">
         <v>78791</v>
       </c>
       <c r="E254" s="8">
         <v>102050</v>
       </c>
       <c r="F254" s="8">
         <v>121326</v>
       </c>
       <c r="G254" s="8">
         <v>154215</v>
       </c>
       <c r="H254" s="7">
         <v>187744</v>
       </c>
       <c r="I254" s="7">
         <v>219325</v>
       </c>
-      <c r="J254" s="28"/>
+      <c r="J254" s="7">
+        <v>246743</v>
+      </c>
       <c r="K254" s="28"/>
       <c r="L254" s="28"/>
     </row>
-    <row r="255" spans="1:12" s="6" customFormat="1">
+    <row r="255" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A255" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B255" s="8">
         <v>40994</v>
       </c>
       <c r="C255" s="8">
         <v>78074</v>
       </c>
       <c r="D255" s="8">
         <v>116147</v>
       </c>
       <c r="E255" s="8">
         <v>149475</v>
       </c>
       <c r="F255" s="8">
         <v>183198</v>
       </c>
       <c r="G255" s="8">
         <v>230649</v>
       </c>
       <c r="H255" s="7">
         <v>283882</v>
       </c>
       <c r="I255" s="7">
         <v>335710</v>
       </c>
-      <c r="J255" s="28"/>
+      <c r="J255" s="7">
+        <v>376041</v>
+      </c>
       <c r="K255" s="28"/>
       <c r="L255" s="28"/>
     </row>
-    <row r="256" spans="1:12" s="6" customFormat="1" ht="33.75">
+    <row r="256" spans="1:12" s="6" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A256" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B256" s="8">
         <v>13354577</v>
       </c>
       <c r="C256" s="8">
         <v>26555520</v>
       </c>
       <c r="D256" s="8">
         <v>34478511</v>
       </c>
       <c r="E256" s="8">
         <v>38925569</v>
       </c>
       <c r="F256" s="8">
         <v>40956957</v>
       </c>
       <c r="G256" s="8">
         <v>42813632</v>
       </c>
       <c r="H256" s="7">
         <v>44810952</v>
       </c>
       <c r="I256" s="7">
         <v>46805327</v>
       </c>
-      <c r="J256" s="28"/>
+      <c r="J256" s="7">
+        <v>49078841</v>
+      </c>
       <c r="K256" s="28"/>
       <c r="L256" s="28"/>
     </row>
-    <row r="257" spans="1:12" s="6" customFormat="1">
+    <row r="257" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B257" s="8">
         <v>3299687</v>
       </c>
       <c r="C257" s="8">
         <v>6593601</v>
       </c>
       <c r="D257" s="8">
         <v>8569949</v>
       </c>
       <c r="E257" s="8">
         <v>9526740</v>
       </c>
       <c r="F257" s="8">
         <v>10065644</v>
       </c>
       <c r="G257" s="8">
         <v>10553014</v>
       </c>
       <c r="H257" s="7">
         <v>11185989</v>
       </c>
       <c r="I257" s="7">
         <v>11769508</v>
       </c>
-      <c r="J257" s="28"/>
+      <c r="J257" s="7">
+        <v>12434718</v>
+      </c>
       <c r="K257" s="28"/>
       <c r="L257" s="28"/>
     </row>
-    <row r="258" spans="1:12" s="6" customFormat="1">
+    <row r="258" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A258" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B258" s="8">
         <v>1595191</v>
       </c>
       <c r="C258" s="8">
         <v>3158185</v>
       </c>
       <c r="D258" s="8">
         <v>4095981</v>
       </c>
       <c r="E258" s="8">
         <v>5099362</v>
       </c>
       <c r="F258" s="8">
         <v>5414138</v>
       </c>
       <c r="G258" s="8">
         <v>5696636</v>
       </c>
       <c r="H258" s="7">
         <v>5966976</v>
       </c>
       <c r="I258" s="7">
         <v>6242742</v>
       </c>
-      <c r="J258" s="28"/>
+      <c r="J258" s="7">
+        <v>6557116</v>
+      </c>
       <c r="K258" s="28"/>
       <c r="L258" s="28"/>
     </row>
-    <row r="259" spans="1:12" s="6" customFormat="1">
+    <row r="259" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A259" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B259" s="8">
         <v>434412</v>
       </c>
       <c r="C259" s="8">
         <v>867148</v>
       </c>
       <c r="D259" s="8">
         <v>1126790</v>
       </c>
       <c r="E259" s="8">
         <v>1338072</v>
       </c>
       <c r="F259" s="8">
         <v>1469686</v>
       </c>
       <c r="G259" s="8">
         <v>1594967</v>
       </c>
       <c r="H259" s="7">
         <v>1741644</v>
       </c>
       <c r="I259" s="7">
         <v>1897248</v>
       </c>
-      <c r="J259" s="28"/>
+      <c r="J259" s="7">
+        <v>2074637</v>
+      </c>
       <c r="K259" s="28"/>
       <c r="L259" s="28"/>
     </row>
-    <row r="260" spans="1:12" s="6" customFormat="1">
+    <row r="260" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A260" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B260" s="8">
         <v>755019</v>
       </c>
       <c r="C260" s="8">
         <v>1491301</v>
       </c>
       <c r="D260" s="8">
         <v>1935498</v>
       </c>
       <c r="E260" s="8">
         <v>2257228</v>
       </c>
       <c r="F260" s="8">
         <v>2450362</v>
       </c>
       <c r="G260" s="8">
         <v>2630340</v>
       </c>
       <c r="H260" s="7">
         <v>2817416</v>
       </c>
       <c r="I260" s="7">
         <v>3016608</v>
       </c>
-      <c r="J260" s="28"/>
+      <c r="J260" s="7">
+        <v>3243597</v>
+      </c>
       <c r="K260" s="28"/>
       <c r="L260" s="28"/>
     </row>
-    <row r="261" spans="1:12" s="6" customFormat="1">
+    <row r="261" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B261" s="8">
         <v>753235</v>
       </c>
       <c r="C261" s="8">
         <v>1486135</v>
       </c>
       <c r="D261" s="8">
         <v>1925874</v>
       </c>
       <c r="E261" s="8">
         <v>2236075</v>
       </c>
       <c r="F261" s="8">
         <v>2421322</v>
       </c>
       <c r="G261" s="8">
         <v>2592472</v>
       </c>
       <c r="H261" s="7">
         <v>2760129</v>
       </c>
       <c r="I261" s="7">
         <v>2932807</v>
       </c>
-      <c r="J261" s="28"/>
+      <c r="J261" s="7">
+        <v>3129673</v>
+      </c>
       <c r="K261" s="28"/>
       <c r="L261" s="28"/>
     </row>
-    <row r="262" spans="1:12" s="6" customFormat="1">
+    <row r="262" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A262" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B262" s="8">
         <v>4936492</v>
       </c>
       <c r="C262" s="8">
         <v>9825978</v>
       </c>
       <c r="D262" s="8">
         <v>12759670</v>
       </c>
       <c r="E262" s="8">
         <v>13812334</v>
       </c>
       <c r="F262" s="8">
         <v>14161636</v>
       </c>
       <c r="G262" s="8">
         <v>14487081</v>
       </c>
       <c r="H262" s="7">
         <v>14799595</v>
       </c>
       <c r="I262" s="7">
         <v>15120103</v>
       </c>
-      <c r="J262" s="28"/>
+      <c r="J262" s="7">
+        <v>15485487</v>
+      </c>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
     </row>
-    <row r="263" spans="1:12" s="6" customFormat="1">
+    <row r="263" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A263" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B263" s="8">
         <v>509293</v>
       </c>
       <c r="C263" s="8">
         <v>1023235</v>
       </c>
       <c r="D263" s="8">
         <v>1331599</v>
       </c>
       <c r="E263" s="8">
         <v>1495730</v>
       </c>
       <c r="F263" s="8">
         <v>1559667</v>
       </c>
       <c r="G263" s="8">
         <v>1613363</v>
       </c>
       <c r="H263" s="7">
         <v>1668844</v>
       </c>
       <c r="I263" s="7">
         <v>1724870</v>
       </c>
-      <c r="J263" s="28"/>
+      <c r="J263" s="7">
+        <v>1788740</v>
+      </c>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
     </row>
-    <row r="264" spans="1:12" s="6" customFormat="1">
+    <row r="264" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A264" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B264" s="8">
         <v>1071248</v>
       </c>
       <c r="C264" s="8">
         <v>2109937</v>
       </c>
       <c r="D264" s="8">
         <v>2733150</v>
       </c>
       <c r="E264" s="8">
         <v>3160028</v>
       </c>
       <c r="F264" s="8">
         <v>3414502</v>
       </c>
       <c r="G264" s="8">
         <v>3645759</v>
       </c>
       <c r="H264" s="7">
         <v>3870359</v>
       </c>
       <c r="I264" s="7">
         <v>4101441</v>
       </c>
-      <c r="J264" s="28"/>
+      <c r="J264" s="7">
+        <v>4364873</v>
+      </c>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
     </row>
-    <row r="265" spans="1:12" s="6" customFormat="1" ht="33.75">
+    <row r="265" spans="1:12" s="6" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A265" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B265" s="8">
         <v>20792384</v>
       </c>
       <c r="C265" s="8">
         <v>41968973</v>
       </c>
       <c r="D265" s="8">
         <v>60893059</v>
       </c>
       <c r="E265" s="8">
         <v>75885845</v>
       </c>
       <c r="F265" s="8">
         <v>81881425</v>
       </c>
       <c r="G265" s="8">
         <v>85317936</v>
       </c>
       <c r="H265" s="7">
         <v>88557476</v>
       </c>
       <c r="I265" s="7">
         <v>91734570</v>
       </c>
-      <c r="J265" s="28"/>
+      <c r="J265" s="7">
+        <v>95336399</v>
+      </c>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
     </row>
-    <row r="266" spans="1:12" s="6" customFormat="1">
+    <row r="266" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A266" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B266" s="8">
         <v>5826691</v>
       </c>
       <c r="C266" s="8">
         <v>12242810</v>
       </c>
       <c r="D266" s="8">
         <v>18112752</v>
       </c>
       <c r="E266" s="8">
         <v>23083135</v>
       </c>
       <c r="F266" s="8">
         <v>24844330</v>
       </c>
       <c r="G266" s="8">
         <v>25196762</v>
       </c>
       <c r="H266" s="7">
         <v>25535306</v>
       </c>
       <c r="I266" s="7">
         <v>25855981</v>
       </c>
-      <c r="J266" s="28"/>
+      <c r="J266" s="7">
+        <v>26213890</v>
+      </c>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
     </row>
-    <row r="267" spans="1:12" s="6" customFormat="1">
+    <row r="267" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B267" s="8">
         <v>3074109</v>
       </c>
       <c r="C267" s="8">
         <v>6182099</v>
       </c>
       <c r="D267" s="8">
         <v>9272296</v>
       </c>
       <c r="E267" s="8">
         <v>11148157</v>
       </c>
       <c r="F267" s="8">
         <v>12368747</v>
       </c>
       <c r="G267" s="8">
         <v>13344069</v>
       </c>
       <c r="H267" s="7">
         <v>14285173</v>
       </c>
       <c r="I267" s="7">
         <v>15322597</v>
       </c>
-      <c r="J267" s="28"/>
+      <c r="J267" s="7">
+        <v>16646508</v>
+      </c>
       <c r="K267" s="28"/>
       <c r="L267" s="28"/>
     </row>
-    <row r="268" spans="1:12" s="6" customFormat="1">
+    <row r="268" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A268" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B268" s="8">
         <v>3421136</v>
       </c>
       <c r="C268" s="8">
         <v>6094039</v>
       </c>
       <c r="D268" s="8">
         <v>8416689</v>
       </c>
       <c r="E268" s="8">
         <v>10196196</v>
       </c>
       <c r="F268" s="8">
         <v>10925127</v>
       </c>
       <c r="G268" s="8">
         <v>11282700</v>
       </c>
       <c r="H268" s="7">
         <v>11834208</v>
       </c>
       <c r="I268" s="7">
         <v>12253492</v>
       </c>
-      <c r="J268" s="28"/>
+      <c r="J268" s="7">
+        <v>12776884</v>
+      </c>
       <c r="K268" s="28"/>
       <c r="L268" s="28"/>
     </row>
-    <row r="269" spans="1:12" s="6" customFormat="1">
+    <row r="269" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B269" s="8">
         <v>3026292</v>
       </c>
       <c r="C269" s="8">
         <v>6423169</v>
       </c>
       <c r="D269" s="8">
         <v>9340080</v>
       </c>
       <c r="E269" s="8">
         <v>12130729</v>
       </c>
       <c r="F269" s="8">
         <v>13230224</v>
       </c>
       <c r="G269" s="8">
         <v>13958492</v>
       </c>
       <c r="H269" s="7">
         <v>14512946</v>
       </c>
       <c r="I269" s="7">
         <v>15068014</v>
       </c>
-      <c r="J269" s="28"/>
+      <c r="J269" s="7">
+        <v>15643375</v>
+      </c>
       <c r="K269" s="28"/>
       <c r="L269" s="28"/>
     </row>
-    <row r="270" spans="1:12" s="6" customFormat="1">
+    <row r="270" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A270" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B270" s="8">
         <v>2504037</v>
       </c>
       <c r="C270" s="8">
         <v>4663169</v>
       </c>
       <c r="D270" s="8">
         <v>6612022</v>
       </c>
       <c r="E270" s="8">
         <v>7463468</v>
       </c>
       <c r="F270" s="8">
         <v>7614452</v>
       </c>
       <c r="G270" s="8">
         <v>7783801</v>
       </c>
       <c r="H270" s="7">
         <v>7877325</v>
       </c>
       <c r="I270" s="7">
         <v>7975090</v>
       </c>
-      <c r="J270" s="28"/>
+      <c r="J270" s="7">
+        <v>8071533</v>
+      </c>
       <c r="K270" s="28"/>
       <c r="L270" s="28"/>
     </row>
-    <row r="271" spans="1:12" s="6" customFormat="1">
+    <row r="271" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A271" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B271" s="8">
         <v>1536819</v>
       </c>
       <c r="C271" s="8">
         <v>3336247</v>
       </c>
       <c r="D271" s="8">
         <v>4712722</v>
       </c>
       <c r="E271" s="8">
         <v>6147403</v>
       </c>
       <c r="F271" s="8">
         <v>6640585</v>
       </c>
       <c r="G271" s="8">
         <v>6877902</v>
       </c>
       <c r="H271" s="7">
         <v>7077286</v>
       </c>
       <c r="I271" s="7">
         <v>7261059</v>
       </c>
-      <c r="J271" s="28"/>
+      <c r="J271" s="7">
+        <v>7454022</v>
+      </c>
       <c r="K271" s="28"/>
       <c r="L271" s="28"/>
     </row>
-    <row r="272" spans="1:12" s="6" customFormat="1">
+    <row r="272" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A272" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B272" s="8">
         <v>561180</v>
       </c>
       <c r="C272" s="8">
         <v>1142660</v>
       </c>
       <c r="D272" s="8">
         <v>1692171</v>
       </c>
       <c r="E272" s="8">
         <v>2144915</v>
       </c>
       <c r="F272" s="8">
         <v>2392964</v>
       </c>
       <c r="G272" s="8">
         <v>2591708</v>
       </c>
       <c r="H272" s="7">
         <v>2799183</v>
       </c>
       <c r="I272" s="7">
         <v>2993923</v>
       </c>
-      <c r="J272" s="28"/>
+      <c r="J272" s="7">
+        <v>3182285</v>
+      </c>
       <c r="K272" s="28"/>
       <c r="L272" s="28"/>
     </row>
-    <row r="273" spans="1:12" s="6" customFormat="1">
+    <row r="273" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A273" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B273" s="8">
         <v>842120</v>
       </c>
       <c r="C273" s="8">
         <v>1884780</v>
       </c>
       <c r="D273" s="8">
         <v>2734327</v>
       </c>
       <c r="E273" s="8">
         <v>3571842</v>
       </c>
       <c r="F273" s="8">
         <v>3864996</v>
       </c>
       <c r="G273" s="8">
         <v>4282502</v>
       </c>
       <c r="H273" s="7">
         <v>4636049</v>
       </c>
       <c r="I273" s="7">
         <v>5004414</v>
       </c>
-      <c r="J273" s="28"/>
+      <c r="J273" s="7">
+        <v>5347901</v>
+      </c>
       <c r="K273" s="28"/>
       <c r="L273" s="28"/>
     </row>
-    <row r="274" spans="1:12" ht="45">
+    <row r="274" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A274" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B274" s="8">
         <v>4826060</v>
       </c>
       <c r="C274" s="8">
         <v>9137805</v>
       </c>
       <c r="D274" s="8">
         <v>13491157</v>
       </c>
       <c r="E274" s="8">
         <v>17835100</v>
       </c>
       <c r="F274" s="8">
         <v>22022827</v>
       </c>
       <c r="G274" s="8">
         <v>26294803</v>
       </c>
       <c r="H274" s="7">
         <v>30590930</v>
       </c>
       <c r="I274" s="7">
         <v>35181150</v>
       </c>
-      <c r="J274" s="28"/>
+      <c r="J274" s="7">
+        <v>40202394</v>
+      </c>
       <c r="K274" s="28"/>
       <c r="L274" s="28"/>
     </row>
-    <row r="275" spans="1:12">
+    <row r="275" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A275" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B275" s="8">
         <v>658219</v>
       </c>
       <c r="C275" s="8">
         <v>1181840</v>
       </c>
       <c r="D275" s="8">
         <v>1744779</v>
       </c>
       <c r="E275" s="8">
         <v>2276434</v>
       </c>
       <c r="F275" s="8">
         <v>2776561</v>
       </c>
       <c r="G275" s="8">
         <v>3288043</v>
       </c>
       <c r="H275" s="7">
         <v>3791136</v>
       </c>
       <c r="I275" s="7">
         <v>4317984</v>
       </c>
-      <c r="J275" s="28"/>
+      <c r="J275" s="7">
+        <v>4885697</v>
+      </c>
       <c r="K275" s="28"/>
       <c r="L275" s="28"/>
     </row>
-    <row r="276" spans="1:12">
+    <row r="276" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A276" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B276" s="8">
         <v>759527</v>
       </c>
       <c r="C276" s="8">
         <v>1478540</v>
       </c>
       <c r="D276" s="8">
         <v>2240208</v>
       </c>
       <c r="E276" s="8">
         <v>3016183</v>
       </c>
       <c r="F276" s="8">
         <v>3778732</v>
       </c>
       <c r="G276" s="8">
         <v>4560889</v>
       </c>
       <c r="H276" s="7">
         <v>5327198</v>
       </c>
       <c r="I276" s="7">
         <v>6154092</v>
       </c>
-      <c r="J276" s="28"/>
+      <c r="J276" s="7">
+        <v>7051103</v>
+      </c>
       <c r="K276" s="28"/>
       <c r="L276" s="28"/>
     </row>
-    <row r="277" spans="1:12">
+    <row r="277" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A277" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B277" s="8">
         <v>621564</v>
       </c>
       <c r="C277" s="8">
         <v>1157316</v>
       </c>
       <c r="D277" s="8">
         <v>1689959</v>
       </c>
       <c r="E277" s="8">
         <v>2225906</v>
       </c>
       <c r="F277" s="8">
         <v>2742224</v>
       </c>
       <c r="G277" s="8">
         <v>3262630</v>
       </c>
       <c r="H277" s="7">
         <v>3792698</v>
       </c>
       <c r="I277" s="7">
         <v>4343740</v>
       </c>
-      <c r="J277" s="28"/>
+      <c r="J277" s="7">
+        <v>4931199</v>
+      </c>
       <c r="K277" s="28"/>
       <c r="L277" s="28"/>
     </row>
-    <row r="278" spans="1:12">
+    <row r="278" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A278" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B278" s="8">
         <v>833882</v>
       </c>
       <c r="C278" s="8">
         <v>1588698</v>
       </c>
       <c r="D278" s="8">
         <v>2333664</v>
       </c>
       <c r="E278" s="8">
         <v>3058026</v>
       </c>
       <c r="F278" s="8">
         <v>3746791</v>
       </c>
       <c r="G278" s="8">
         <v>4441155</v>
       </c>
       <c r="H278" s="7">
         <v>5167225</v>
       </c>
       <c r="I278" s="7">
         <v>5981493</v>
       </c>
-      <c r="J278" s="28"/>
+      <c r="J278" s="7">
+        <v>6844528</v>
+      </c>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
     </row>
-    <row r="279" spans="1:12">
+    <row r="279" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A279" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B279" s="8">
         <v>381903</v>
       </c>
       <c r="C279" s="8">
         <v>711660</v>
       </c>
       <c r="D279" s="8">
         <v>1055729</v>
       </c>
       <c r="E279" s="8">
         <v>1397379</v>
       </c>
       <c r="F279" s="8">
         <v>1725569</v>
       </c>
       <c r="G279" s="8">
         <v>2060605</v>
       </c>
       <c r="H279" s="7">
         <v>2397165</v>
       </c>
       <c r="I279" s="7">
         <v>2748416</v>
       </c>
-      <c r="J279" s="28"/>
+      <c r="J279" s="7">
+        <v>3126595</v>
+      </c>
       <c r="K279" s="28"/>
       <c r="L279" s="28"/>
     </row>
-    <row r="280" spans="1:12">
+    <row r="280" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A280" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B280" s="8">
         <v>851051</v>
       </c>
       <c r="C280" s="8">
         <v>1598444</v>
       </c>
       <c r="D280" s="8">
         <v>2341693</v>
       </c>
       <c r="E280" s="8">
         <v>3086642</v>
       </c>
       <c r="F280" s="8">
         <v>3778805</v>
       </c>
       <c r="G280" s="8">
         <v>4516706</v>
       </c>
       <c r="H280" s="7">
         <v>5211903</v>
       </c>
       <c r="I280" s="7">
         <v>5974055</v>
       </c>
-      <c r="J280" s="28"/>
+      <c r="J280" s="7">
+        <v>6842243</v>
+      </c>
       <c r="K280" s="28"/>
       <c r="L280" s="28"/>
     </row>
-    <row r="281" spans="1:12">
+    <row r="281" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A281" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B281" s="8">
         <v>199283</v>
       </c>
       <c r="C281" s="8">
         <v>394107</v>
       </c>
       <c r="D281" s="8">
         <v>582583</v>
       </c>
       <c r="E281" s="8">
         <v>782157</v>
       </c>
       <c r="F281" s="8">
         <v>994808</v>
       </c>
       <c r="G281" s="8">
         <v>1209175</v>
       </c>
       <c r="H281" s="7">
         <v>1429397</v>
       </c>
       <c r="I281" s="7">
         <v>1664910</v>
       </c>
-      <c r="J281" s="28"/>
+      <c r="J281" s="7">
+        <v>1932188</v>
+      </c>
       <c r="K281" s="28"/>
       <c r="L281" s="28"/>
     </row>
-    <row r="282" spans="1:12">
+    <row r="282" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A282" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B282" s="8">
         <v>520631</v>
       </c>
       <c r="C282" s="8">
         <v>1027199</v>
       </c>
       <c r="D282" s="8">
         <v>1502540</v>
       </c>
       <c r="E282" s="8">
         <v>1992373</v>
       </c>
       <c r="F282" s="8">
         <v>2479336</v>
       </c>
       <c r="G282" s="8">
         <v>2955600</v>
       </c>
       <c r="H282" s="7">
         <v>3474210</v>
       </c>
       <c r="I282" s="7">
         <v>3996464</v>
       </c>
-      <c r="J282" s="28"/>
+      <c r="J282" s="7">
+        <v>4588847</v>
+      </c>
       <c r="K282" s="28"/>
       <c r="L282" s="28"/>
     </row>
-    <row r="283" spans="1:12" ht="22.5">
+    <row r="283" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A283" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B283" s="8">
         <v>2197522</v>
       </c>
       <c r="C283" s="8">
         <v>4025074</v>
       </c>
       <c r="D283" s="8">
         <v>5807228</v>
       </c>
       <c r="E283" s="8">
         <v>7643502</v>
       </c>
       <c r="F283" s="8">
         <v>9406735</v>
       </c>
       <c r="G283" s="8">
         <v>11190344</v>
       </c>
       <c r="H283" s="7">
         <v>13044167</v>
       </c>
       <c r="I283" s="7">
         <v>14993961</v>
       </c>
-      <c r="J283" s="28"/>
+      <c r="J283" s="7">
+        <v>17262339</v>
+      </c>
       <c r="K283" s="28"/>
       <c r="L283" s="28"/>
     </row>
-    <row r="284" spans="1:12">
+    <row r="284" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A284" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B284" s="8">
         <v>306064</v>
       </c>
       <c r="C284" s="8">
         <v>533877</v>
       </c>
       <c r="D284" s="8">
         <v>767478</v>
       </c>
       <c r="E284" s="8">
         <v>1004193</v>
       </c>
       <c r="F284" s="8">
         <v>1219751</v>
       </c>
       <c r="G284" s="8">
         <v>1438692</v>
       </c>
       <c r="H284" s="7">
         <v>1651609</v>
       </c>
       <c r="I284" s="7">
         <v>1876430</v>
       </c>
-      <c r="J284" s="28"/>
+      <c r="J284" s="7">
+        <v>2128629</v>
+      </c>
       <c r="K284" s="28"/>
       <c r="L284" s="28"/>
     </row>
-    <row r="285" spans="1:12">
+    <row r="285" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A285" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B285" s="8">
         <v>153728</v>
       </c>
       <c r="C285" s="8">
         <v>280269</v>
       </c>
       <c r="D285" s="8">
         <v>392731</v>
       </c>
       <c r="E285" s="8">
         <v>519992</v>
       </c>
       <c r="F285" s="8">
         <v>642729</v>
       </c>
       <c r="G285" s="8">
         <v>771534</v>
       </c>
       <c r="H285" s="7">
         <v>903816</v>
       </c>
       <c r="I285" s="7">
         <v>1064220</v>
       </c>
-      <c r="J285" s="28"/>
+      <c r="J285" s="7">
+        <v>1254370</v>
+      </c>
       <c r="K285" s="28"/>
       <c r="L285" s="28"/>
     </row>
-    <row r="286" spans="1:12">
+    <row r="286" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A286" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B286" s="8">
         <v>199552</v>
       </c>
       <c r="C286" s="8">
         <v>357472</v>
       </c>
       <c r="D286" s="8">
         <v>504586</v>
       </c>
       <c r="E286" s="8">
         <v>661129</v>
       </c>
       <c r="F286" s="8">
         <v>806123</v>
       </c>
       <c r="G286" s="8">
         <v>940575</v>
       </c>
       <c r="H286" s="7">
         <v>1088792</v>
       </c>
       <c r="I286" s="7">
         <v>1248009</v>
       </c>
-      <c r="J286" s="28"/>
+      <c r="J286" s="7">
+        <v>1438762</v>
+      </c>
       <c r="K286" s="28"/>
       <c r="L286" s="28"/>
     </row>
-    <row r="287" spans="1:12">
+    <row r="287" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A287" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B287" s="8">
         <v>347474</v>
       </c>
       <c r="C287" s="8">
         <v>652735</v>
       </c>
       <c r="D287" s="8">
         <v>949082</v>
       </c>
       <c r="E287" s="8">
         <v>1236393</v>
       </c>
       <c r="F287" s="8">
         <v>1528649</v>
       </c>
       <c r="G287" s="8">
         <v>1822371</v>
       </c>
       <c r="H287" s="7">
         <v>2131076</v>
       </c>
       <c r="I287" s="7">
         <v>2438178</v>
       </c>
-      <c r="J287" s="28"/>
+      <c r="J287" s="7">
+        <v>2781987</v>
+      </c>
       <c r="K287" s="28"/>
       <c r="L287" s="28"/>
     </row>
-    <row r="288" spans="1:12">
+    <row r="288" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A288" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B288" s="8">
         <v>194234</v>
       </c>
       <c r="C288" s="8">
         <v>356184</v>
       </c>
       <c r="D288" s="8">
         <v>519914</v>
       </c>
       <c r="E288" s="8">
         <v>687633</v>
       </c>
       <c r="F288" s="8">
         <v>856786</v>
       </c>
       <c r="G288" s="8">
         <v>1022899</v>
       </c>
       <c r="H288" s="7">
         <v>1193838</v>
       </c>
       <c r="I288" s="7">
         <v>1374232</v>
       </c>
-      <c r="J288" s="28"/>
+      <c r="J288" s="7">
+        <v>1573249</v>
+      </c>
       <c r="K288" s="28"/>
       <c r="L288" s="28"/>
     </row>
-    <row r="289" spans="1:12">
+    <row r="289" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A289" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B289" s="8">
         <v>579737</v>
       </c>
       <c r="C289" s="8">
         <v>1070956</v>
       </c>
       <c r="D289" s="8">
         <v>1556878</v>
       </c>
       <c r="E289" s="8">
         <v>2046563</v>
       </c>
       <c r="F289" s="8">
         <v>2499271</v>
       </c>
       <c r="G289" s="8">
         <v>2986811</v>
       </c>
       <c r="H289" s="7">
         <v>3460926</v>
       </c>
       <c r="I289" s="7">
         <v>3957339</v>
       </c>
-      <c r="J289" s="28"/>
+      <c r="J289" s="7">
+        <v>4547240</v>
+      </c>
       <c r="K289" s="28"/>
       <c r="L289" s="28"/>
     </row>
-    <row r="290" spans="1:12">
+    <row r="290" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A290" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B290" s="8">
         <v>111836</v>
       </c>
       <c r="C290" s="8">
         <v>196983</v>
       </c>
       <c r="D290" s="8">
         <v>276230</v>
       </c>
       <c r="E290" s="8">
         <v>367334</v>
       </c>
       <c r="F290" s="8">
         <v>464448</v>
       </c>
       <c r="G290" s="8">
         <v>559693</v>
       </c>
       <c r="H290" s="7">
         <v>665987</v>
       </c>
       <c r="I290" s="7">
         <v>781576</v>
       </c>
-      <c r="J290" s="28"/>
+      <c r="J290" s="7">
+        <v>921519</v>
+      </c>
       <c r="K290" s="28"/>
       <c r="L290" s="28"/>
     </row>
-    <row r="291" spans="1:12">
+    <row r="291" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A291" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B291" s="8">
         <v>304897</v>
       </c>
       <c r="C291" s="8">
         <v>576598</v>
       </c>
       <c r="D291" s="8">
         <v>840329</v>
       </c>
       <c r="E291" s="8">
         <v>1120265</v>
       </c>
       <c r="F291" s="8">
         <v>1388978</v>
       </c>
       <c r="G291" s="8">
         <v>1647768</v>
       </c>
       <c r="H291" s="7">
         <v>1948123</v>
       </c>
       <c r="I291" s="7">
         <v>2253977</v>
       </c>
-      <c r="J291" s="28"/>
+      <c r="J291" s="7">
+        <v>2616584</v>
+      </c>
       <c r="K291" s="28"/>
       <c r="L291" s="28"/>
     </row>
-    <row r="292" spans="1:12" ht="22.5">
+    <row r="292" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A292" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B292" s="8">
         <v>939508</v>
       </c>
       <c r="C292" s="8">
         <v>1689294</v>
       </c>
       <c r="D292" s="8">
         <v>2400609</v>
       </c>
       <c r="E292" s="8">
         <v>3083337</v>
       </c>
       <c r="F292" s="8">
         <v>3725234</v>
       </c>
       <c r="G292" s="8">
         <v>4396048</v>
       </c>
       <c r="H292" s="7">
         <v>5026034</v>
       </c>
       <c r="I292" s="7">
         <v>5781873</v>
       </c>
-      <c r="J292" s="28"/>
+      <c r="J292" s="7">
+        <v>6622581</v>
+      </c>
       <c r="K292" s="28"/>
       <c r="L292" s="28"/>
     </row>
-    <row r="293" spans="1:12">
+    <row r="293" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A293" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B293" s="8">
         <v>178067</v>
       </c>
       <c r="C293" s="8">
         <v>298029</v>
       </c>
       <c r="D293" s="8">
         <v>428688</v>
       </c>
       <c r="E293" s="8">
         <v>548858</v>
       </c>
       <c r="F293" s="8">
         <v>660615</v>
       </c>
       <c r="G293" s="8">
         <v>775874</v>
       </c>
       <c r="H293" s="7">
         <v>883416</v>
       </c>
       <c r="I293" s="7">
         <v>1000002</v>
       </c>
-      <c r="J293" s="28"/>
+      <c r="J293" s="7">
+        <v>1127488</v>
+      </c>
       <c r="K293" s="28"/>
       <c r="L293" s="28"/>
     </row>
-    <row r="294" spans="1:12">
+    <row r="294" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A294" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B294" s="8">
         <v>67086</v>
       </c>
       <c r="C294" s="8">
         <v>123761</v>
       </c>
       <c r="D294" s="8">
         <v>177762</v>
       </c>
       <c r="E294" s="8">
         <v>233074</v>
       </c>
       <c r="F294" s="8">
         <v>284773</v>
       </c>
       <c r="G294" s="8">
         <v>338583</v>
       </c>
       <c r="H294" s="7">
         <v>390916</v>
       </c>
       <c r="I294" s="7">
         <v>447339</v>
       </c>
-      <c r="J294" s="28"/>
+      <c r="J294" s="7">
+        <v>512593</v>
+      </c>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
     </row>
-    <row r="295" spans="1:12">
+    <row r="295" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A295" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B295" s="8">
         <v>158339</v>
       </c>
       <c r="C295" s="8">
         <v>280204</v>
       </c>
       <c r="D295" s="8">
         <v>396025</v>
       </c>
       <c r="E295" s="8">
         <v>513153</v>
       </c>
       <c r="F295" s="8">
         <v>620967</v>
       </c>
       <c r="G295" s="8">
         <v>734715</v>
       </c>
       <c r="H295" s="7">
         <v>847065</v>
       </c>
       <c r="I295" s="7">
         <v>966031</v>
       </c>
-      <c r="J295" s="28"/>
+      <c r="J295" s="7">
+        <v>1090997</v>
+      </c>
       <c r="K295" s="28"/>
       <c r="L295" s="28"/>
     </row>
-    <row r="296" spans="1:12">
+    <row r="296" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A296" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B296" s="8">
         <v>218492</v>
       </c>
       <c r="C296" s="8">
         <v>398250</v>
       </c>
       <c r="D296" s="8">
         <v>566409</v>
       </c>
       <c r="E296" s="8">
         <v>723649</v>
       </c>
       <c r="F296" s="8">
         <v>867400</v>
       </c>
       <c r="G296" s="8">
         <v>1011926</v>
       </c>
       <c r="H296" s="7">
         <v>1170669</v>
       </c>
       <c r="I296" s="7">
         <v>1390721</v>
       </c>
-      <c r="J296" s="28"/>
+      <c r="J296" s="7">
+        <v>1621871</v>
+      </c>
       <c r="K296" s="28"/>
       <c r="L296" s="28"/>
     </row>
-    <row r="297" spans="1:12">
+    <row r="297" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A297" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B297" s="8">
         <v>71558</v>
       </c>
       <c r="C297" s="8">
         <v>115020</v>
       </c>
       <c r="D297" s="8">
         <v>168090</v>
       </c>
       <c r="E297" s="8">
         <v>218317</v>
       </c>
       <c r="F297" s="8">
         <v>268860</v>
       </c>
       <c r="G297" s="8">
         <v>326673</v>
       </c>
       <c r="H297" s="7">
         <v>375792</v>
       </c>
       <c r="I297" s="7">
         <v>428338</v>
       </c>
-      <c r="J297" s="28"/>
+      <c r="J297" s="7">
+        <v>487671</v>
+      </c>
       <c r="K297" s="28"/>
       <c r="L297" s="28"/>
     </row>
-    <row r="298" spans="1:12">
+    <row r="298" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A298" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B298" s="8">
         <v>114494</v>
       </c>
       <c r="C298" s="8">
         <v>214998</v>
       </c>
       <c r="D298" s="8">
         <v>310334</v>
       </c>
       <c r="E298" s="8">
         <v>404719</v>
       </c>
       <c r="F298" s="8">
         <v>490367</v>
       </c>
       <c r="G298" s="8">
         <v>584288</v>
       </c>
       <c r="H298" s="7">
         <v>644573</v>
       </c>
       <c r="I298" s="7">
         <v>741169</v>
       </c>
-      <c r="J298" s="28"/>
+      <c r="J298" s="7">
+        <v>858231</v>
+      </c>
       <c r="K298" s="28"/>
       <c r="L298" s="28"/>
     </row>
-    <row r="299" spans="1:12">
+    <row r="299" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A299" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B299" s="8">
         <v>47003</v>
       </c>
       <c r="C299" s="8">
         <v>76518</v>
       </c>
       <c r="D299" s="8">
         <v>104542</v>
       </c>
       <c r="E299" s="8">
         <v>132369</v>
       </c>
       <c r="F299" s="8">
         <v>162028</v>
       </c>
       <c r="G299" s="8">
         <v>194618</v>
       </c>
       <c r="H299" s="7">
         <v>225679</v>
       </c>
       <c r="I299" s="7">
         <v>259877</v>
       </c>
-      <c r="J299" s="28"/>
+      <c r="J299" s="7">
+        <v>301570</v>
+      </c>
       <c r="K299" s="28"/>
       <c r="L299" s="28"/>
     </row>
-    <row r="300" spans="1:12">
+    <row r="300" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A300" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B300" s="8">
         <v>84469</v>
       </c>
       <c r="C300" s="8">
         <v>182514</v>
       </c>
       <c r="D300" s="8">
         <v>248759</v>
       </c>
       <c r="E300" s="8">
         <v>309198</v>
       </c>
       <c r="F300" s="8">
         <v>370224</v>
       </c>
       <c r="G300" s="8">
         <v>429372</v>
       </c>
       <c r="H300" s="7">
         <v>487924</v>
       </c>
       <c r="I300" s="7">
         <v>548395</v>
       </c>
-      <c r="J300" s="28"/>
+      <c r="J300" s="7">
+        <v>622160</v>
+      </c>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
     </row>
-    <row r="301" spans="1:12" ht="45">
+    <row r="301" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A301" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B301" s="8">
         <v>1688497</v>
       </c>
       <c r="C301" s="8">
         <v>3422369</v>
       </c>
       <c r="D301" s="8">
         <v>5281717</v>
       </c>
       <c r="E301" s="8">
         <v>7106126</v>
       </c>
       <c r="F301" s="8">
         <v>8888187</v>
       </c>
       <c r="G301" s="8">
         <v>10705207</v>
       </c>
       <c r="H301" s="7">
         <v>12517526</v>
       </c>
       <c r="I301" s="7">
         <v>14402112</v>
       </c>
-      <c r="J301" s="28"/>
+      <c r="J301" s="7">
+        <v>16314270</v>
+      </c>
       <c r="K301" s="28"/>
       <c r="L301" s="28"/>
     </row>
-    <row r="302" spans="1:12">
+    <row r="302" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A302" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B302" s="8">
         <v>174088</v>
       </c>
       <c r="C302" s="8">
         <v>349934</v>
       </c>
       <c r="D302" s="8">
         <v>548613</v>
       </c>
       <c r="E302" s="8">
         <v>723383</v>
       </c>
       <c r="F302" s="8">
         <v>896195</v>
       </c>
       <c r="G302" s="8">
         <v>1073477</v>
       </c>
       <c r="H302" s="7">
         <v>1256111</v>
       </c>
       <c r="I302" s="7">
         <v>1441552</v>
       </c>
-      <c r="J302" s="28"/>
+      <c r="J302" s="7">
+        <v>1629580</v>
+      </c>
       <c r="K302" s="28"/>
       <c r="L302" s="28"/>
     </row>
-    <row r="303" spans="1:12">
+    <row r="303" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A303" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B303" s="8">
         <v>538713</v>
       </c>
       <c r="C303" s="8">
         <v>1074509</v>
       </c>
       <c r="D303" s="8">
         <v>1669716</v>
       </c>
       <c r="E303" s="8">
         <v>2263117</v>
       </c>
       <c r="F303" s="8">
         <v>2851231</v>
       </c>
       <c r="G303" s="8">
         <v>3450772</v>
       </c>
       <c r="H303" s="7">
         <v>4032466</v>
       </c>
       <c r="I303" s="7">
         <v>4642532</v>
       </c>
-      <c r="J303" s="28"/>
+      <c r="J303" s="7">
+        <v>5284141</v>
+      </c>
       <c r="K303" s="28"/>
       <c r="L303" s="28"/>
     </row>
-    <row r="304" spans="1:12">
+    <row r="304" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A304" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B304" s="8">
         <v>263674</v>
       </c>
       <c r="C304" s="8">
         <v>519640</v>
       </c>
       <c r="D304" s="8">
         <v>789348</v>
       </c>
       <c r="E304" s="8">
         <v>1051625</v>
       </c>
       <c r="F304" s="8">
         <v>1315133</v>
       </c>
       <c r="G304" s="8">
         <v>1587340</v>
       </c>
       <c r="H304" s="7">
         <v>1856842</v>
       </c>
       <c r="I304" s="7">
         <v>2129701</v>
       </c>
-      <c r="J304" s="28"/>
+      <c r="J304" s="7">
+        <v>2401441</v>
+      </c>
       <c r="K304" s="28"/>
       <c r="L304" s="28"/>
     </row>
-    <row r="305" spans="1:13">
+    <row r="305" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A305" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B305" s="8">
         <v>267916</v>
       </c>
       <c r="C305" s="8">
         <v>537714</v>
       </c>
       <c r="D305" s="8">
         <v>818173</v>
       </c>
       <c r="E305" s="8">
         <v>1097984</v>
       </c>
       <c r="F305" s="8">
         <v>1350742</v>
       </c>
       <c r="G305" s="8">
         <v>1606858</v>
       </c>
       <c r="H305" s="7">
         <v>1865480</v>
       </c>
       <c r="I305" s="7">
         <v>2152594</v>
       </c>
-      <c r="J305" s="28"/>
+      <c r="J305" s="7">
+        <v>2440670</v>
+      </c>
       <c r="K305" s="28"/>
       <c r="L305" s="28"/>
     </row>
-    <row r="306" spans="1:13">
+    <row r="306" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A306" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B306" s="8">
         <v>115576</v>
       </c>
       <c r="C306" s="8">
         <v>239386</v>
       </c>
       <c r="D306" s="8">
         <v>366120</v>
       </c>
       <c r="E306" s="8">
         <v>489289</v>
       </c>
       <c r="F306" s="8">
         <v>597248</v>
       </c>
       <c r="G306" s="8">
         <v>707823</v>
       </c>
       <c r="H306" s="7">
         <v>824325</v>
       </c>
       <c r="I306" s="7">
         <v>942636</v>
       </c>
-      <c r="J306" s="28"/>
+      <c r="J306" s="7">
+        <v>1062465</v>
+      </c>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
     </row>
-    <row r="307" spans="1:13">
+    <row r="307" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A307" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B307" s="8">
         <v>156820</v>
       </c>
       <c r="C307" s="8">
         <v>312490</v>
       </c>
       <c r="D307" s="8">
         <v>474481</v>
       </c>
       <c r="E307" s="8">
         <v>635360</v>
       </c>
       <c r="F307" s="8">
         <v>789167</v>
       </c>
       <c r="G307" s="8">
         <v>945608</v>
       </c>
       <c r="H307" s="7">
         <v>1106404</v>
       </c>
       <c r="I307" s="7">
         <v>1275547</v>
       </c>
-      <c r="J307" s="28"/>
+      <c r="J307" s="7">
+        <v>1436772</v>
+      </c>
       <c r="K307" s="28"/>
       <c r="L307" s="28"/>
     </row>
-    <row r="308" spans="1:13">
+    <row r="308" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A308" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B308" s="8">
         <v>40445</v>
       </c>
       <c r="C308" s="8">
         <v>120609</v>
       </c>
       <c r="D308" s="8">
         <v>201814</v>
       </c>
       <c r="E308" s="8">
         <v>282458</v>
       </c>
       <c r="F308" s="8">
         <v>368337</v>
       </c>
       <c r="G308" s="8">
         <v>454870</v>
       </c>
       <c r="H308" s="7">
         <v>537737</v>
       </c>
       <c r="I308" s="7">
         <v>623463</v>
       </c>
-      <c r="J308" s="28"/>
+      <c r="J308" s="7">
+        <v>709105</v>
+      </c>
       <c r="K308" s="28"/>
       <c r="L308" s="28"/>
     </row>
-    <row r="309" spans="1:13">
+    <row r="309" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A309" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B309" s="8">
         <v>131265</v>
       </c>
       <c r="C309" s="8">
         <v>268087</v>
       </c>
       <c r="D309" s="8">
         <v>413452</v>
       </c>
       <c r="E309" s="8">
         <v>562910</v>
       </c>
       <c r="F309" s="8">
         <v>720134</v>
       </c>
       <c r="G309" s="8">
         <v>878460</v>
       </c>
       <c r="H309" s="7">
         <v>1038163</v>
       </c>
       <c r="I309" s="7">
         <v>1194091</v>
       </c>
-      <c r="J309" s="28"/>
+      <c r="J309" s="7">
+        <v>1350103</v>
+      </c>
       <c r="K309" s="28"/>
       <c r="L309" s="28"/>
     </row>
-    <row r="310" spans="1:13" ht="45">
+    <row r="310" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A310" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B310" s="8">
         <v>535</v>
       </c>
       <c r="C310" s="8">
         <v>1070</v>
       </c>
       <c r="D310" s="8">
         <v>1605</v>
       </c>
       <c r="E310" s="8">
         <v>2140</v>
       </c>
       <c r="F310" s="8">
         <v>2675</v>
       </c>
       <c r="G310" s="8">
         <v>3210</v>
       </c>
       <c r="H310" s="8">
         <v>3210</v>
       </c>
       <c r="I310" s="7">
         <v>3210</v>
       </c>
-      <c r="J310" s="28"/>
+      <c r="J310" s="7">
+        <v>3210</v>
+      </c>
       <c r="K310" s="28"/>
       <c r="L310" s="28"/>
     </row>
-    <row r="311" spans="1:13">
+    <row r="311" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A311" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B311" s="8">
         <v>535</v>
       </c>
       <c r="C311" s="8">
         <v>1070</v>
       </c>
       <c r="D311" s="8">
         <v>1605</v>
       </c>
       <c r="E311" s="8">
         <v>2140</v>
       </c>
       <c r="F311" s="8">
         <v>2675</v>
       </c>
       <c r="G311" s="8">
         <v>3210</v>
       </c>
       <c r="H311" s="8">
         <v>3210</v>
       </c>
       <c r="I311" s="7">
         <v>3210</v>
       </c>
-      <c r="J311" s="28"/>
+      <c r="J311" s="7">
+        <v>3210</v>
+      </c>
       <c r="K311" s="28"/>
       <c r="L311" s="28"/>
     </row>
-    <row r="312" spans="1:13" s="5" customFormat="1">
+    <row r="312" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A312" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B312" s="22"/>
       <c r="C312" s="27"/>
       <c r="D312" s="27"/>
       <c r="E312" s="27"/>
       <c r="F312" s="27"/>
       <c r="G312" s="27"/>
       <c r="H312" s="27"/>
       <c r="I312" s="27"/>
       <c r="J312" s="27"/>
       <c r="K312" s="27"/>
       <c r="L312" s="27"/>
     </row>
-    <row r="313" spans="1:13" s="5" customFormat="1">
+    <row r="313" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A313" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B313" s="22"/>
       <c r="C313" s="27"/>
       <c r="D313" s="27"/>
       <c r="E313" s="27"/>
       <c r="F313" s="27"/>
       <c r="G313" s="27"/>
       <c r="H313" s="27"/>
       <c r="I313" s="27"/>
       <c r="J313" s="27"/>
       <c r="K313" s="27"/>
       <c r="L313" s="27"/>
       <c r="M313" s="27"/>
     </row>
-    <row r="314" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
+    <row r="314" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B314" s="33"/>
       <c r="C314" s="33"/>
       <c r="D314" s="33"/>
       <c r="E314" s="33"/>
       <c r="F314" s="33"/>
       <c r="G314" s="33"/>
       <c r="H314" s="33"/>
       <c r="I314" s="33"/>
       <c r="J314" s="33"/>
       <c r="K314" s="33"/>
       <c r="L314" s="33"/>
       <c r="M314" s="33"/>
     </row>
-    <row r="315" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1">
+    <row r="315" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B315" s="33"/>
       <c r="C315" s="33"/>
       <c r="D315" s="33"/>
       <c r="E315" s="33"/>
       <c r="F315" s="33"/>
       <c r="G315" s="33"/>
       <c r="H315" s="33"/>
       <c r="I315" s="33"/>
       <c r="J315" s="33"/>
       <c r="K315" s="33"/>
       <c r="L315" s="33"/>
       <c r="M315" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A315:M315"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A314:M314"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -23518,61 +24137,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57053E3-1AC7-4DF1-83AE-E10A5762570A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57053E3-1AC7-4DF1-83AE-E10A5762570A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>