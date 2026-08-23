--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -1,92 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="16"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="18"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
     <sheet name="06" sheetId="17" r:id="rId6"/>
     <sheet name="07" sheetId="18" r:id="rId7"/>
     <sheet name="08" sheetId="19" r:id="rId8"/>
     <sheet name="09" sheetId="20" r:id="rId9"/>
     <sheet name="10" sheetId="21" r:id="rId10"/>
     <sheet name="11" sheetId="22" r:id="rId11"/>
     <sheet name="12" sheetId="23" r:id="rId12"/>
     <sheet name="01_2026" sheetId="24" r:id="rId13"/>
     <sheet name="02_2026" sheetId="25" r:id="rId14"/>
     <sheet name="03_2026" sheetId="26" r:id="rId15"/>
     <sheet name="04_2026" sheetId="27" r:id="rId16"/>
     <sheet name="05_2026" sheetId="28" r:id="rId17"/>
+    <sheet name="06_2026" sheetId="29" r:id="rId18"/>
+    <sheet name="07_2026" sheetId="30" r:id="rId19"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="37">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
@@ -165,57 +169,65 @@
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан
 2024 жылғы қаңтар-желтоқсанға,%-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға,%-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтарға-ақпанға,%-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтарға-наурызға,%-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғы қаңтарға-сәуірге,%-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр
 2025 жылғы қаңтарға-мамырға, %-бен</t>
   </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым
+2025 жылғы қаңтарға-маусымға, %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде
+2025 жылғы қаңтарға-шілдеге, %-бен</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -374,126 +386,126 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="172" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1558,56 +1570,56 @@
       </c>
       <c r="F14" s="4">
         <v>98.9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
@@ -1835,56 +1847,56 @@
       </c>
       <c r="F14" s="4">
         <v>99.9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
@@ -2112,56 +2124,56 @@
       </c>
       <c r="F14" s="4">
         <v>102.7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
@@ -2389,56 +2401,56 @@
       </c>
       <c r="F14" s="4">
         <v>123.8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
@@ -2666,56 +2678,56 @@
       </c>
       <c r="F14" s="4">
         <v>121.7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
@@ -2943,67 +2955,67 @@
       </c>
       <c r="F14" s="4">
         <v>119.7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18:B18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
     </row>
     <row r="3" spans="1:6" ht="30.75" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>34</v>
@@ -3220,56 +3232,601 @@
       </c>
       <c r="F14" s="4">
         <v>116.4</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:F16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F37" sqref="F37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="23" style="2" customWidth="1"/>
+    <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" spans="1:6" ht="30.75" customHeight="1">
+      <c r="A3" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="18"/>
+      <c r="B4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="24"/>
+    </row>
+    <row r="5" spans="1:6" ht="56.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="4">
+        <v>124.2</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="4">
+        <v>128.5</v>
+      </c>
+      <c r="E6" s="4">
+        <v>99.8</v>
+      </c>
+      <c r="F6" s="4">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="4">
+        <v>103.1</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4">
+        <v>106.6</v>
+      </c>
+      <c r="E7" s="4">
+        <v>90.7</v>
+      </c>
+      <c r="F7" s="4">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="4">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="4">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="E8" s="4">
+        <v>101</v>
+      </c>
+      <c r="F8" s="4">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="4">
+        <v>94.6</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="4">
+        <v>94.5</v>
+      </c>
+      <c r="E9" s="4">
+        <v>92.7</v>
+      </c>
+      <c r="F9" s="4">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="4">
+        <v>102.3</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="4">
+        <v>101.3</v>
+      </c>
+      <c r="E10" s="4">
+        <v>102.4</v>
+      </c>
+      <c r="F10" s="4">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="4">
+        <v>111.5</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="4">
+        <v>110.9</v>
+      </c>
+      <c r="E11" s="4">
+        <v>121.5</v>
+      </c>
+      <c r="F11" s="4">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="4">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="4">
+        <v>144.6</v>
+      </c>
+      <c r="E12" s="4">
+        <v>104.9</v>
+      </c>
+      <c r="F12" s="4">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="4">
+        <v>126.2</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="4">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="E13" s="4">
+        <v>102.3</v>
+      </c>
+      <c r="F13" s="4">
+        <v>129.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="4">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="4">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="E14" s="4">
+        <v>94.9</v>
+      </c>
+      <c r="F14" s="4">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="16"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
     <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:F15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F19" sqref="F19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="2" width="18.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="20.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" customWidth="1"/>
+    <col min="6" max="6" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" spans="1:6" ht="30.75" customHeight="1">
+      <c r="A3" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="18"/>
+      <c r="B4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="24"/>
+    </row>
+    <row r="5" spans="1:6" ht="56.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="4">
+        <v>122.5</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="4">
+        <v>126.5</v>
+      </c>
+      <c r="E6" s="4">
+        <v>99.7</v>
+      </c>
+      <c r="F6" s="4">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="4">
+        <v>100.8</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4">
+        <v>105.2</v>
+      </c>
+      <c r="E7" s="4">
+        <v>85.5</v>
+      </c>
+      <c r="F7" s="4">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="4">
+        <v>154.6</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="4">
+        <v>161.4</v>
+      </c>
+      <c r="E8" s="4">
+        <v>100.9</v>
+      </c>
+      <c r="F8" s="4">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="4">
+        <v>96.3</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="4">
+        <v>97</v>
+      </c>
+      <c r="E9" s="4">
+        <v>91.8</v>
+      </c>
+      <c r="F9" s="4">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="4">
+        <v>101</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="4">
+        <v>97.7</v>
+      </c>
+      <c r="E10" s="4">
+        <v>102.1</v>
+      </c>
+      <c r="F10" s="4">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="4">
+        <v>111.1</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="4">
+        <v>109.7</v>
+      </c>
+      <c r="E11" s="4">
+        <v>134.4</v>
+      </c>
+      <c r="F11" s="4">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="4">
+        <v>132.1</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="4">
+        <v>139.5</v>
+      </c>
+      <c r="E12" s="4">
+        <v>102.5</v>
+      </c>
+      <c r="F12" s="4">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="4">
+        <v>139.5</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="4">
+        <v>163.9</v>
+      </c>
+      <c r="E13" s="4">
+        <v>101.6</v>
+      </c>
+      <c r="F13" s="4">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="4">
+        <v>149.5</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="4">
+        <v>151.9</v>
+      </c>
+      <c r="E14" s="4">
+        <v>91.7</v>
+      </c>
+      <c r="F14" s="4">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21.75" customHeight="1">
       <c r="A2" s="17" t="s">
@@ -5466,66 +6023,68 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
       <vt:lpstr>01_2026</vt:lpstr>
       <vt:lpstr>02_2026</vt:lpstr>
       <vt:lpstr>03_2026</vt:lpstr>
       <vt:lpstr>04_2026</vt:lpstr>
       <vt:lpstr>05_2026</vt:lpstr>
+      <vt:lpstr>06_2026</vt:lpstr>
+      <vt:lpstr>07_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>