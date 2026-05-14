--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -24,51 +24,51 @@
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11604" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$103</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3796" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3772" uniqueCount="207">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -641,54 +641,54 @@
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 г.*</t>
   </si>
   <si>
-    <t>Январь 2026 г.*</t>
-[...2 lines deleted...]
-    <t>Январь 2025 г.*</t>
+    <t>Январь-февраль 2025 г.*</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1545,109 +1545,109 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -1998,51 +1998,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <pane xSplit="2" topLeftCell="AL1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
     <col min="2" max="2" width="62.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="6" customWidth="1"/>
     <col min="4" max="38" width="7.33203125" style="6" customWidth="1"/>
     <col min="39" max="42" width="7.33203125" style="4" customWidth="1"/>
     <col min="43" max="46" width="7.33203125" style="6" customWidth="1"/>
     <col min="47" max="54" width="7.21875" style="6" customWidth="1"/>
     <col min="55" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="15.6">
       <c r="A1" s="24" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
@@ -2067,246 +2067,246 @@
       <c r="Z1" s="22"/>
       <c r="AA1" s="22"/>
       <c r="AB1" s="22"/>
       <c r="AC1" s="22"/>
       <c r="AD1" s="22"/>
       <c r="AE1" s="22"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="22"/>
       <c r="AH1" s="22"/>
       <c r="AI1" s="22"/>
       <c r="AJ1" s="22"/>
       <c r="AK1" s="22"/>
       <c r="AL1" s="22"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
     </row>
     <row r="3" spans="1:54" ht="10.199999999999999" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="45" t="s">
         <v>197</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="42" t="s">
         <v>198</v>
       </c>
-      <c r="C3" s="30">
+      <c r="C3" s="34">
         <v>2015</v>
       </c>
-      <c r="D3" s="30"/>
-[...2 lines deleted...]
-      <c r="G3" s="30">
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34">
         <v>2016</v>
       </c>
-      <c r="H3" s="30"/>
-[...2 lines deleted...]
-      <c r="K3" s="30">
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34">
         <v>2017</v>
       </c>
-      <c r="L3" s="30"/>
-[...2 lines deleted...]
-      <c r="O3" s="30">
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34">
         <v>2018</v>
       </c>
-      <c r="P3" s="30"/>
-[...2 lines deleted...]
-      <c r="S3" s="30">
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34">
         <v>2019</v>
       </c>
-      <c r="T3" s="30"/>
-[...2 lines deleted...]
-      <c r="W3" s="30">
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34">
         <v>2020</v>
       </c>
-      <c r="X3" s="30"/>
-[...2 lines deleted...]
-      <c r="AA3" s="29">
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
+      <c r="Z3" s="34"/>
+      <c r="AA3" s="33">
         <v>2021</v>
       </c>
-      <c r="AB3" s="30"/>
-[...2 lines deleted...]
-      <c r="AE3" s="29">
+      <c r="AB3" s="34"/>
+      <c r="AC3" s="34"/>
+      <c r="AD3" s="34"/>
+      <c r="AE3" s="33">
         <v>2022</v>
       </c>
-      <c r="AF3" s="30"/>
-[...2 lines deleted...]
-      <c r="AI3" s="29">
+      <c r="AF3" s="34"/>
+      <c r="AG3" s="34"/>
+      <c r="AH3" s="34"/>
+      <c r="AI3" s="33">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="30"/>
-[...2 lines deleted...]
-      <c r="AM3" s="45">
+      <c r="AJ3" s="34"/>
+      <c r="AK3" s="34"/>
+      <c r="AL3" s="36"/>
+      <c r="AM3" s="38">
         <v>2024</v>
       </c>
-      <c r="AN3" s="46"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="38" t="s">
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="28" t="s">
         <v>204</v>
       </c>
-      <c r="AR3" s="39"/>
-[...2 lines deleted...]
-      <c r="AU3" s="38" t="s">
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="30"/>
+      <c r="AU3" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="30"/>
+      <c r="AY3" s="28" t="s">
         <v>206</v>
       </c>
-      <c r="AV3" s="39"/>
-[...7 lines deleted...]
-      <c r="BB3" s="40"/>
+      <c r="AZ3" s="29"/>
+      <c r="BA3" s="29"/>
+      <c r="BB3" s="30"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="36"/>
-[...1 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="29"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="33"/>
+      <c r="E4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="29"/>
-      <c r="G4" s="29" t="s">
+      <c r="F4" s="33"/>
+      <c r="G4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="29"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="33"/>
+      <c r="I4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="29"/>
-      <c r="K4" s="29" t="s">
+      <c r="J4" s="33"/>
+      <c r="K4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="29"/>
-      <c r="M4" s="29" t="s">
+      <c r="L4" s="33"/>
+      <c r="M4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="29"/>
-      <c r="O4" s="28" t="s">
+      <c r="N4" s="33"/>
+      <c r="O4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="28"/>
-      <c r="Q4" s="28" t="s">
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="28"/>
-      <c r="S4" s="28" t="s">
+      <c r="R4" s="35"/>
+      <c r="S4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="28"/>
-      <c r="U4" s="28" t="s">
+      <c r="T4" s="35"/>
+      <c r="U4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="28"/>
-      <c r="W4" s="28" t="s">
+      <c r="V4" s="35"/>
+      <c r="W4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="28"/>
-      <c r="Y4" s="28" t="s">
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="28"/>
-      <c r="AA4" s="28" t="s">
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="28"/>
-      <c r="AC4" s="28" t="s">
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="28"/>
-      <c r="AE4" s="28" t="s">
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="28"/>
-      <c r="AG4" s="28" t="s">
+      <c r="AF4" s="35"/>
+      <c r="AG4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="28"/>
-      <c r="AI4" s="28" t="s">
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="28"/>
-      <c r="AK4" s="28" t="s">
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="44"/>
-      <c r="AM4" s="41" t="s">
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AN4" s="41"/>
-      <c r="AO4" s="41" t="s">
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="42"/>
-      <c r="AQ4" s="41" t="s">
+      <c r="AP4" s="32"/>
+      <c r="AQ4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AR4" s="41"/>
-      <c r="AS4" s="41" t="s">
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="42"/>
-      <c r="AU4" s="41" t="s">
+      <c r="AT4" s="32"/>
+      <c r="AU4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AV4" s="41"/>
-      <c r="AW4" s="41" t="s">
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="42"/>
-      <c r="AY4" s="41" t="s">
+      <c r="AX4" s="32"/>
+      <c r="AY4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AZ4" s="41"/>
-      <c r="BA4" s="41" t="s">
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="BB4" s="42"/>
+      <c r="BB4" s="32"/>
     </row>
     <row r="5" spans="1:54" ht="30.6">
-      <c r="A5" s="37"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="44"/>
       <c r="C5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="K5" s="1" t="s">
@@ -2558,72 +2558,72 @@
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
         <v>516399.58899999998</v>
       </c>
       <c r="AR6" s="4">
         <v>31145.540109999998</v>
       </c>
       <c r="AS6" s="4">
         <v>5817.9224899999999</v>
       </c>
       <c r="AT6" s="4">
         <v>12032.681540000001</v>
       </c>
       <c r="AU6" s="11">
-        <v>43986.31</v>
+        <v>88346.611999999994</v>
       </c>
       <c r="AV6" s="11">
-        <v>2245.9078199999999</v>
+        <v>4962.6304400000008</v>
       </c>
       <c r="AW6" s="11">
-        <v>677.58465000000001</v>
+        <v>1420.3577300000002</v>
       </c>
       <c r="AX6" s="11">
-        <v>947.14982999999995</v>
+        <v>2100.0878200000002</v>
       </c>
       <c r="AY6" s="11">
-        <v>46444.415000000001</v>
+        <v>105003.057</v>
       </c>
       <c r="AZ6" s="11">
-        <v>2690.4327800000001</v>
+        <v>5918.2068400000007</v>
       </c>
       <c r="BA6" s="11">
-        <v>268.47261999999995</v>
+        <v>633.38728000000003</v>
       </c>
       <c r="BB6" s="11">
-        <v>884.84351000000015</v>
+        <v>1882.0081699999998</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="20.399999999999999">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
@@ -2727,55 +2727,55 @@
       </c>
       <c r="AO7" s="4">
         <v>475.137</v>
       </c>
       <c r="AP7" s="4">
         <v>493.74975999999998</v>
       </c>
       <c r="AQ7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS7" s="4">
         <v>24.445</v>
       </c>
       <c r="AT7" s="4">
         <v>35.958460000000002</v>
       </c>
       <c r="AU7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV7" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW7" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW7" s="4">
+        <v>10.826000000000001</v>
+      </c>
+      <c r="AX7" s="4">
+        <v>20.382999999999999</v>
       </c>
       <c r="AY7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB7" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D8" s="10" t="s">
@@ -3214,66 +3214,66 @@
       <c r="AM10" s="4">
         <v>1271.221</v>
       </c>
       <c r="AN10" s="4">
         <v>807.39593000000002</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
         <v>1056.08</v>
       </c>
       <c r="AR10" s="4">
         <v>925.20519999999999</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
-        <v>83</v>
+        <v>181.7</v>
       </c>
       <c r="AV10" s="4">
-        <v>38.259</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>117.18600000000001</v>
+      </c>
+      <c r="AW10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>0</v>
       </c>
       <c r="AY10" s="4">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="AZ10" s="4">
-        <v>97.849400000000003</v>
+        <v>171.27739</v>
       </c>
       <c r="BA10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB10" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="20.399999999999999">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F11" s="10" t="s">
@@ -3542,72 +3542,72 @@
       <c r="AM12" s="4">
         <v>267.08999999999997</v>
       </c>
       <c r="AN12" s="4">
         <v>764.91821000000004</v>
       </c>
       <c r="AO12" s="4">
         <v>0.57250000000000001</v>
       </c>
       <c r="AP12" s="4">
         <v>6.94137</v>
       </c>
       <c r="AQ12" s="4">
         <v>384.95</v>
       </c>
       <c r="AR12" s="4">
         <v>1665.2189599999999</v>
       </c>
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="AV12" s="4">
-        <v>78.055999999999997</v>
+        <v>313.29342000000003</v>
       </c>
       <c r="AW12" s="4">
-        <v>1.5679999999999999E-2</v>
+        <v>3.5920000000000001E-2</v>
       </c>
       <c r="AX12" s="4">
-        <v>0.14974000000000001</v>
+        <v>0.35159000000000001</v>
       </c>
       <c r="AY12" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="AZ12" s="4">
-        <v>186.15572</v>
+        <v>373.94346999999999</v>
       </c>
       <c r="BA12" s="4">
-        <v>1.9429999999999999E-2</v>
+        <v>15.995480000000001</v>
       </c>
       <c r="BB12" s="4">
-        <v>0.22474</v>
+        <v>31.677389999999999</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="40.799999999999997">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
@@ -3712,66 +3712,66 @@
       <c r="AO13" s="4">
         <v>0.10315000000000001</v>
       </c>
       <c r="AP13" s="4">
         <v>1.20628</v>
       </c>
       <c r="AQ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
-        <v>7.0200000000000002E-3</v>
+        <v>1.188E-2</v>
       </c>
       <c r="AX13" s="4">
-        <v>8.0360000000000001E-2</v>
+        <v>0.13764999999999999</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>5.3099999999999996E-3</v>
+        <v>1.273E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>9.9199999999999997E-2</v>
+        <v>0.25213999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="20.399999999999999">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -4204,54 +4204,54 @@
       <c r="AO16" s="4">
         <v>38.113160000000001</v>
       </c>
       <c r="AP16" s="4">
         <v>47.927619999999997</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS16" s="4">
         <v>17.827999999999999</v>
       </c>
       <c r="AT16" s="4">
         <v>22.022780000000001</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
-        <v>3.2519999999999998</v>
+        <v>6.3840000000000003</v>
       </c>
       <c r="AX16" s="4">
-        <v>2.5790000000000002</v>
+        <v>6.7370000000000001</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB16" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="40.799999999999997">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
@@ -4696,54 +4696,54 @@
       <c r="AO19" s="4">
         <v>31.782070000000001</v>
       </c>
       <c r="AP19" s="4">
         <v>136.11176</v>
       </c>
       <c r="AQ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS19" s="4">
         <v>6.8891999999999998</v>
       </c>
       <c r="AT19" s="4">
         <v>39.643619999999999</v>
       </c>
       <c r="AU19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW19" s="4">
-        <v>6.4750000000000002E-2</v>
+        <v>1.91025</v>
       </c>
       <c r="AX19" s="4">
-        <v>0.42271999999999998</v>
+        <v>10.392950000000001</v>
       </c>
       <c r="AY19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB19" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D20" s="10" t="s">
@@ -6335,55 +6335,55 @@
       </c>
       <c r="AO29" s="4">
         <v>0.245</v>
       </c>
       <c r="AP29" s="4">
         <v>0.49099999999999999</v>
       </c>
       <c r="AQ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS29" s="4">
         <v>1.2150000000000001</v>
       </c>
       <c r="AT29" s="4">
         <v>1.925</v>
       </c>
       <c r="AU29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV29" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW29" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW29" s="4">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>0.11700000000000001</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:54" ht="20.399999999999999">
       <c r="A30" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D30" s="10" t="s">
@@ -6500,66 +6500,66 @@
       <c r="AO30" s="4">
         <v>0.11365</v>
       </c>
       <c r="AP30" s="4">
         <v>1.29348</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
-        <v>5.1000000000000004E-3</v>
+        <v>1.2070000000000001E-2</v>
       </c>
       <c r="AX30" s="4">
-        <v>4.8009999999999997E-2</v>
+        <v>0.1179</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>6.7099999999999998E-3</v>
+        <v>1.076E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>6.6549999999999998E-2</v>
+        <v>0.10934000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="20.399999999999999">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
@@ -6664,66 +6664,66 @@
       <c r="AO31" s="4">
         <v>29.956</v>
       </c>
       <c r="AP31" s="4">
         <v>15.22377</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS31" s="4">
         <v>1.008</v>
       </c>
       <c r="AT31" s="4">
         <v>0.89178999999999997</v>
       </c>
       <c r="AU31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW31" s="4">
-        <v>4.8000000000000001E-2</v>
+        <v>0.192</v>
       </c>
       <c r="AX31" s="4">
-        <v>3.0370000000000001E-2</v>
+        <v>0.1305</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA31" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA31" s="4">
+        <v>0.24265</v>
+      </c>
+      <c r="BB31" s="4">
+        <v>0.26600000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="20.399999999999999">
       <c r="A32" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H32" s="10" t="s">
@@ -6827,67 +6827,67 @@
       </c>
       <c r="AO32" s="4">
         <v>1.9959999999999999E-2</v>
       </c>
       <c r="AP32" s="4">
         <v>0.11453000000000001</v>
       </c>
       <c r="AQ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS32" s="4">
         <v>2.1409999999999998E-2</v>
       </c>
       <c r="AT32" s="4">
         <v>0.12506999999999999</v>
       </c>
       <c r="AU32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW32" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW32" s="4">
+        <v>2.8800000000000002E-3</v>
+      </c>
+      <c r="AX32" s="4">
+        <v>1.375E-2</v>
       </c>
       <c r="AY32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA32" s="4">
-        <v>2.8800000000000002E-3</v>
+        <v>4.3200000000000001E-3</v>
       </c>
       <c r="BB32" s="4">
-        <v>1.38E-2</v>
+        <v>2.248E-2</v>
       </c>
     </row>
     <row r="33" spans="1:54" ht="20.399999999999999">
       <c r="A33" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>1.6910000000000001</v>
       </c>
       <c r="F33" s="13">
         <v>8.8449600000000004</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -9124,66 +9124,66 @@
       <c r="AO46" s="4">
         <v>1.04647</v>
       </c>
       <c r="AP46" s="4">
         <v>13.329359999999999</v>
       </c>
       <c r="AQ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
-        <v>5.2560000000000003E-2</v>
+        <v>0.18734999999999999</v>
       </c>
       <c r="AX46" s="4">
-        <v>0.43567</v>
+        <v>1.05423</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>2.58E-2</v>
+        <v>3.7199999999999997E-2</v>
       </c>
       <c r="BB46" s="4">
-        <v>0.22031999999999999</v>
+        <v>0.32855000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -9452,66 +9452,66 @@
       <c r="AO48" s="4">
         <v>0.36264000000000002</v>
       </c>
       <c r="AP48" s="4">
         <v>3.1868400000000001</v>
       </c>
       <c r="AQ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
-        <v>2.1739999999999999E-2</v>
+        <v>4.2840000000000003E-2</v>
       </c>
       <c r="AX48" s="4">
-        <v>0.15878</v>
+        <v>0.32508999999999999</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>4.8160000000000001E-2</v>
+        <v>5.3760000000000002E-2</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.33578999999999998</v>
+        <v>0.37985000000000002</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -9616,66 +9616,66 @@
       <c r="AO49" s="4">
         <v>2.7470000000000001E-2</v>
       </c>
       <c r="AP49" s="4">
         <v>0.25836999999999999</v>
       </c>
       <c r="AQ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
-        <v>1.6000000000000001E-3</v>
+        <v>3.2000000000000002E-3</v>
       </c>
       <c r="AX49" s="4">
-        <v>1.039E-2</v>
+        <v>2.1479999999999999E-2</v>
       </c>
       <c r="AY49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA49" s="4">
-        <v>1.6000000000000001E-3</v>
+        <v>2.3999999999999998E-3</v>
       </c>
       <c r="BB49" s="4">
-        <v>1.2449999999999999E-2</v>
+        <v>1.8329999999999999E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9780,54 +9780,54 @@
       <c r="AO50" s="4">
         <v>2.605E-2</v>
       </c>
       <c r="AP50" s="4">
         <v>0.55964999999999998</v>
       </c>
       <c r="AQ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
-        <v>2.2399999999999998E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="AX50" s="4">
-        <v>4.0349999999999997E-2</v>
+        <v>0.10409</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
         <v>1.2880000000000001E-2</v>
       </c>
       <c r="BB50" s="4">
         <v>0.25986999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
@@ -10108,54 +10108,54 @@
       <c r="AO52" s="4">
         <v>1.8329999999999999E-2</v>
       </c>
       <c r="AP52" s="4">
         <v>0.18106</v>
       </c>
       <c r="AQ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS52" s="4">
         <v>1.5339999999999999E-2</v>
       </c>
       <c r="AT52" s="4">
         <v>0.14882000000000001</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW52" s="4">
-        <v>1.6000000000000001E-3</v>
+        <v>2.3999999999999998E-3</v>
       </c>
       <c r="AX52" s="4">
-        <v>6.9899999999999997E-3</v>
+        <v>1.0840000000000001E-2</v>
       </c>
       <c r="AY52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA52" s="4">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="BB52" s="4">
         <v>8.1600000000000006E-3</v>
       </c>
     </row>
     <row r="53" spans="1:54" ht="20.399999999999999">
       <c r="A53" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D53" s="10" t="s">
@@ -10272,66 +10272,66 @@
       <c r="AO53" s="4">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="AP53" s="4">
         <v>0.76285000000000003</v>
       </c>
       <c r="AQ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
-        <v>4.6800000000000001E-3</v>
+        <v>7.92E-3</v>
       </c>
       <c r="AX53" s="4">
-        <v>2.657E-2</v>
+        <v>4.7169999999999997E-2</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>8.0000000000000002E-3</v>
+        <v>8.7200000000000003E-3</v>
       </c>
       <c r="BB53" s="4">
-        <v>6.2140000000000001E-2</v>
+        <v>7.6960000000000001E-2</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10436,66 +10436,66 @@
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
         <v>287.67399999999998</v>
       </c>
       <c r="AT54" s="4">
         <v>109.39964999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>31.600999999999999</v>
+        <v>134.48400000000001</v>
       </c>
       <c r="AX54" s="4">
-        <v>10.24353</v>
+        <v>43.258540000000004</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>3.3119999999999998</v>
+        <v>24.35116</v>
       </c>
       <c r="BB54" s="4">
-        <v>2.0370200000000001</v>
+        <v>10.6434</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10764,66 +10764,66 @@
       <c r="AO56" s="4">
         <v>10.055</v>
       </c>
       <c r="AP56" s="4">
         <v>5.39818</v>
       </c>
       <c r="AQ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS56" s="4">
         <v>10.24</v>
       </c>
       <c r="AT56" s="4">
         <v>5.8224799999999997</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW56" s="4">
-        <v>1.2</v>
+        <v>3.6</v>
       </c>
       <c r="AX56" s="4">
-        <v>0.52678999999999998</v>
+        <v>1.67557</v>
       </c>
       <c r="AY56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ56" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA56" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA56" s="4">
+        <v>1.2661500000000001</v>
+      </c>
+      <c r="BB56" s="4">
+        <v>0.92500000000000004</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="40.799999999999997">
       <c r="A57" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H57" s="10" t="s">
@@ -10928,66 +10928,66 @@
       <c r="AO57" s="4">
         <v>101.0942</v>
       </c>
       <c r="AP57" s="4">
         <v>72.474630000000005</v>
       </c>
       <c r="AQ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS57" s="4">
         <v>87.382599999999996</v>
       </c>
       <c r="AT57" s="4">
         <v>73.603399999999993</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW57" s="4">
-        <v>5.6989999999999998</v>
+        <v>18.504999999999999</v>
       </c>
       <c r="AX57" s="4">
-        <v>3.83487</v>
+        <v>13.7346</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA57" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA57" s="4">
+        <v>12.289619999999999</v>
+      </c>
+      <c r="BB57" s="4">
+        <v>13.074999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H58" s="10" t="s">
@@ -11748,66 +11748,66 @@
       <c r="AO62" s="4">
         <v>930.35690999999997</v>
       </c>
       <c r="AP62" s="4">
         <v>813.98563000000001</v>
       </c>
       <c r="AQ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
-        <v>157.458</v>
+        <v>272.54050000000001</v>
       </c>
       <c r="AX62" s="4">
-        <v>169.50200000000001</v>
+        <v>283.52542999999997</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
-        <v>22.558</v>
+        <v>45.091000000000001</v>
       </c>
       <c r="BB62" s="4">
-        <v>28.905999999999999</v>
+        <v>57.603000000000002</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="20.399999999999999">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -12075,55 +12075,55 @@
       </c>
       <c r="AO64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS64" s="4">
         <v>2.0699999999999998E-3</v>
       </c>
       <c r="AT64" s="4">
         <v>6.9899999999999997E-3</v>
       </c>
       <c r="AU64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV64" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW64" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW64" s="4">
+        <v>2.0699999999999998E-3</v>
+      </c>
+      <c r="AX64" s="4">
+        <v>6.9899999999999997E-3</v>
       </c>
       <c r="AY64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB64" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="65" spans="1:54" ht="40.799999999999997">
       <c r="A65" s="18" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="20" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D65" s="10" t="s">
@@ -12404,66 +12404,66 @@
       <c r="AO66" s="4">
         <v>57.738370000000003</v>
       </c>
       <c r="AP66" s="4">
         <v>84.760480000000001</v>
       </c>
       <c r="AQ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
-        <v>1.25</v>
+        <v>1.3823000000000001</v>
       </c>
       <c r="AX66" s="4">
-        <v>2.9009999999999998</v>
+        <v>3.1914899999999999</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA66" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA66" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="BB66" s="4">
+        <v>17.145</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="20.399999999999999">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12568,66 +12568,66 @@
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
         <v>598.55115000000001</v>
       </c>
       <c r="AT67" s="4">
         <v>673.39386999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>30.715199999999999</v>
+        <v>123.1968</v>
       </c>
       <c r="AX67" s="4">
-        <v>24.330200000000001</v>
+        <v>113.08712</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>30.6432</v>
+        <v>61.286200000000001</v>
       </c>
       <c r="BB67" s="4">
-        <v>43.721600000000002</v>
+        <v>87.336870000000005</v>
       </c>
     </row>
     <row r="68" spans="1:54" ht="20.399999999999999">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
@@ -12732,66 +12732,66 @@
       <c r="AO68" s="4">
         <v>70.767359999999996</v>
       </c>
       <c r="AP68" s="4">
         <v>102.4606</v>
       </c>
       <c r="AQ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS68" s="4">
         <v>213.33176</v>
       </c>
       <c r="AT68" s="4">
         <v>277.63661000000002</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
-        <v>0.24399999999999999</v>
+        <v>0.88560000000000005</v>
       </c>
       <c r="AX68" s="4">
-        <v>0.92259000000000002</v>
+        <v>3.9477000000000002</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA68" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA68" s="4">
+        <v>30.096</v>
+      </c>
+      <c r="BB68" s="4">
+        <v>42.52807</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="20.399999999999999">
       <c r="A69" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="13">
         <v>0.34639999999999999</v>
       </c>
       <c r="F69" s="13">
         <v>3.9020000000000001</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H69" s="10" t="s">
@@ -12896,66 +12896,66 @@
       <c r="AO69" s="4">
         <v>3.0108999999999999</v>
       </c>
       <c r="AP69" s="4">
         <v>15.651120000000001</v>
       </c>
       <c r="AQ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS69" s="4">
         <v>2.61443</v>
       </c>
       <c r="AT69" s="4">
         <v>15.31686</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
-        <v>2.6800000000000001E-3</v>
+        <v>0.17801</v>
       </c>
       <c r="AX69" s="4">
-        <v>2.4559999999999998E-2</v>
+        <v>0.63571999999999995</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>4.1000000000000003E-3</v>
+        <v>6.1500000000000001E-3</v>
       </c>
       <c r="BB69" s="4">
-        <v>4.6690000000000002E-2</v>
+        <v>7.127E-2</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="20.399999999999999">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -13060,54 +13060,54 @@
       <c r="AO70" s="4">
         <v>0.77917000000000003</v>
       </c>
       <c r="AP70" s="4">
         <v>5.3496499999999996</v>
       </c>
       <c r="AQ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS70" s="4">
         <v>0.62065000000000003</v>
       </c>
       <c r="AT70" s="4">
         <v>4.78301</v>
       </c>
       <c r="AU70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW70" s="4">
-        <v>8.9999999999999993E-3</v>
+        <v>1.35E-2</v>
       </c>
       <c r="AX70" s="4">
-        <v>9.2810000000000004E-2</v>
+        <v>0.14743999999999999</v>
       </c>
       <c r="AY70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="20.399999999999999">
       <c r="A71" s="18" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="10" t="s">
@@ -13224,54 +13224,54 @@
       <c r="AO71" s="4">
         <v>1213.0898099999999</v>
       </c>
       <c r="AP71" s="4">
         <v>827.27171999999996</v>
       </c>
       <c r="AQ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS71" s="4">
         <v>183.02887999999999</v>
       </c>
       <c r="AT71" s="4">
         <v>104.4353</v>
       </c>
       <c r="AU71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW71" s="4">
-        <v>138.50299999999999</v>
+        <v>182.911</v>
       </c>
       <c r="AX71" s="4">
-        <v>79.113</v>
+        <v>104.33323</v>
       </c>
       <c r="AY71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="40.799999999999997">
       <c r="A72" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="10" t="s">
@@ -13716,66 +13716,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>7.8072600000000003</v>
+        <v>19.53069</v>
       </c>
       <c r="AX74" s="4">
-        <v>21.93262</v>
+        <v>59.43815</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>15.84952</v>
+        <v>24.62847</v>
       </c>
       <c r="BB74" s="4">
-        <v>51.841889999999999</v>
+        <v>77.174750000000003</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -13880,54 +13880,54 @@
       <c r="AO75" s="4">
         <v>6.1199999999999997E-2</v>
       </c>
       <c r="AP75" s="4">
         <v>0.28989999999999999</v>
       </c>
       <c r="AQ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
-        <v>3.2000000000000002E-3</v>
+        <v>1.2800000000000001E-2</v>
       </c>
       <c r="AX75" s="4">
-        <v>1.54E-2</v>
+        <v>6.3820000000000002E-2</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
         <v>9.5999999999999992E-3</v>
       </c>
       <c r="BB75" s="4">
         <v>7.0650000000000004E-2</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
@@ -14044,66 +14044,66 @@
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
         <v>499.06281000000001</v>
       </c>
       <c r="AT76" s="4">
         <v>2277.6033000000002</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>43.798699999999997</v>
+        <v>100.44515</v>
       </c>
       <c r="AX76" s="4">
-        <v>186.76494</v>
+        <v>445.60728</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>47.871769999999998</v>
+        <v>86.05292</v>
       </c>
       <c r="BB76" s="4">
-        <v>260.02183000000002</v>
+        <v>476.60113999999999</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="40.799999999999997">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -14208,66 +14208,66 @@
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
         <v>272.95704000000001</v>
       </c>
       <c r="AT77" s="4">
         <v>238.08717999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>26.1036</v>
+        <v>58.611400000000003</v>
       </c>
       <c r="AX77" s="4">
-        <v>10.9717</v>
+        <v>27.616009999999999</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>2.6160000000000001</v>
+        <v>27.259139999999999</v>
       </c>
       <c r="BB77" s="4">
-        <v>2.14621</v>
+        <v>15.21712</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="20.399999999999999">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -14536,66 +14536,66 @@
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
         <v>21.59375</v>
       </c>
       <c r="AT79" s="4">
         <v>66.646780000000007</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>0.90186999999999995</v>
+        <v>4.0879200000000004</v>
       </c>
       <c r="AX79" s="4">
-        <v>2.1338900000000001</v>
+        <v>10.18449</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>2.2116799999999999</v>
+        <v>4.1787799999999997</v>
       </c>
       <c r="BB79" s="4">
-        <v>7.5648600000000004</v>
+        <v>13.12982</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="40.799999999999997">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14700,66 +14700,66 @@
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
         <v>1529.7261699999999</v>
       </c>
       <c r="AT80" s="4">
         <v>4634.2661799999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>118.88381</v>
+        <v>255.37146999999999</v>
       </c>
       <c r="AX80" s="4">
-        <v>325.05849999999998</v>
+        <v>716.38755000000003</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>123.40675</v>
+        <v>244.02658</v>
       </c>
       <c r="BB80" s="4">
-        <v>407.77609999999999</v>
+        <v>802.96614999999997</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="20.399999999999999">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
@@ -14864,54 +14864,54 @@
       <c r="AO81" s="4">
         <v>10.840780000000001</v>
       </c>
       <c r="AP81" s="4">
         <v>10.600540000000001</v>
       </c>
       <c r="AQ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS81" s="4">
         <v>1.9286799999999999</v>
       </c>
       <c r="AT81" s="4">
         <v>3.3413300000000001</v>
       </c>
       <c r="AU81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW81" s="4">
-        <v>0.11047999999999999</v>
+        <v>0.30780000000000002</v>
       </c>
       <c r="AX81" s="4">
-        <v>0.15840000000000001</v>
+        <v>0.46516999999999997</v>
       </c>
       <c r="AY81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB81" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="20.399999999999999">
       <c r="A82" s="18" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D82" s="10" t="s">
@@ -15356,54 +15356,54 @@
       <c r="AO84" s="4">
         <v>5.46</v>
       </c>
       <c r="AP84" s="4">
         <v>12.47279</v>
       </c>
       <c r="AQ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS84" s="4">
         <v>1.575</v>
       </c>
       <c r="AT84" s="4">
         <v>3.8741099999999999</v>
       </c>
       <c r="AU84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW84" s="4">
-        <v>0.1875</v>
+        <v>0.5625</v>
       </c>
       <c r="AX84" s="4">
-        <v>0.40338000000000002</v>
+        <v>1.29094</v>
       </c>
       <c r="AY84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB84" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="20.399999999999999">
       <c r="A85" s="18" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="10" t="s">
@@ -15520,66 +15520,66 @@
       <c r="AO85" s="4">
         <v>150.54812000000001</v>
       </c>
       <c r="AP85" s="4">
         <v>691.07393999999999</v>
       </c>
       <c r="AQ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
-        <v>11.927759999999999</v>
+        <v>24.51296</v>
       </c>
       <c r="AX85" s="4">
-        <v>57.262749999999997</v>
+        <v>121.17813</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>14.833449999999999</v>
+        <v>30.791049999999998</v>
       </c>
       <c r="BB85" s="4">
-        <v>69.643709999999999</v>
+        <v>145.42067</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="20.399999999999999">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
@@ -15847,55 +15847,55 @@
       </c>
       <c r="AO87" s="4">
         <v>10.607329999999999</v>
       </c>
       <c r="AP87" s="4">
         <v>15.084160000000001</v>
       </c>
       <c r="AQ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS87" s="4">
         <v>3.5265</v>
       </c>
       <c r="AT87" s="4">
         <v>3.5242499999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW87" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW87" s="4">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="AX87" s="4">
+        <v>1.258</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB87" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="40.799999999999997">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
@@ -16012,66 +16012,66 @@
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
         <v>10.983919999999999</v>
       </c>
       <c r="AT88" s="4">
         <v>67.118020000000001</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>0.53290000000000004</v>
+        <v>1.5782499999999999</v>
       </c>
       <c r="AX88" s="4">
-        <v>2.5800700000000001</v>
+        <v>7.8964400000000001</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>0.38906000000000002</v>
+        <v>0.85750000000000004</v>
       </c>
       <c r="BB88" s="4">
-        <v>3.6254200000000001</v>
+        <v>7.91486</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="30.6">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -16176,66 +16176,66 @@
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
         <v>26.552700000000002</v>
       </c>
       <c r="AT89" s="4">
         <v>24.9558</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>2.21652</v>
+        <v>3.6415700000000002</v>
       </c>
       <c r="AX89" s="4">
-        <v>1.61487</v>
+        <v>3.1960199999999999</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>0.75297999999999998</v>
+        <v>0.88246000000000002</v>
       </c>
       <c r="BB89" s="4">
-        <v>1.00589</v>
+        <v>1.1852400000000001</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="40.799999999999997">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
@@ -16340,66 +16340,66 @@
       <c r="AO90" s="4">
         <v>2.4682200000000001</v>
       </c>
       <c r="AP90" s="4">
         <v>12.028639999999999</v>
       </c>
       <c r="AQ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
-        <v>0.22992000000000001</v>
+        <v>0.49059999999999998</v>
       </c>
       <c r="AX90" s="4">
-        <v>1.06728</v>
+        <v>2.3727900000000002</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>0.41983999999999999</v>
+        <v>0.68096000000000001</v>
       </c>
       <c r="BB90" s="4">
-        <v>2.0001000000000002</v>
+        <v>3.2576700000000001</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="20.399999999999999">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
@@ -16504,66 +16504,66 @@
       <c r="AO91" s="4">
         <v>0.18507000000000001</v>
       </c>
       <c r="AP91" s="4">
         <v>1.6972700000000001</v>
       </c>
       <c r="AQ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
-        <v>4.2399999999999998E-3</v>
+        <v>1.3679999999999999E-2</v>
       </c>
       <c r="AX91" s="4">
-        <v>4.0939999999999997E-2</v>
+        <v>0.1119</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>6.4000000000000003E-3</v>
+        <v>1.2800000000000001E-2</v>
       </c>
       <c r="BB91" s="4">
-        <v>2.9960000000000001E-2</v>
+        <v>6.1960000000000001E-2</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="20.399999999999999">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -16668,66 +16668,66 @@
       <c r="AO92" s="4">
         <v>49.87397</v>
       </c>
       <c r="AP92" s="4">
         <v>57.998480000000001</v>
       </c>
       <c r="AQ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
-        <v>0.49108000000000002</v>
+        <v>1.50448</v>
       </c>
       <c r="AX92" s="4">
-        <v>0.84274000000000004</v>
+        <v>2.6385900000000002</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>0.67252000000000001</v>
+        <v>1.0519000000000001</v>
       </c>
       <c r="BB92" s="4">
-        <v>1.4423900000000001</v>
+        <v>2.2959000000000001</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="20.399999999999999">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
@@ -16832,54 +16832,54 @@
       <c r="AO93" s="4">
         <v>0.16692000000000001</v>
       </c>
       <c r="AP93" s="4">
         <v>0.56496000000000002</v>
       </c>
       <c r="AQ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS93" s="4">
         <v>7.5520000000000004E-2</v>
       </c>
       <c r="AT93" s="4">
         <v>0.27467000000000003</v>
       </c>
       <c r="AU93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW93" s="4">
-        <v>7.1999999999999998E-3</v>
+        <v>1.26E-2</v>
       </c>
       <c r="AX93" s="4">
-        <v>2.128E-2</v>
+        <v>3.8719999999999997E-2</v>
       </c>
       <c r="AY93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB93" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="94" spans="1:54">
       <c r="A94" s="18" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="20" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D94" s="10" t="s">
@@ -17160,66 +17160,66 @@
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
         <v>103.15633</v>
       </c>
       <c r="AT95" s="4">
         <v>667.75959999999998</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>5.5701499999999999</v>
+        <v>10.568860000000001</v>
       </c>
       <c r="AX95" s="4">
-        <v>8.3155199999999994</v>
+        <v>20.554870000000001</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>2.8039999999999999E-2</v>
+        <v>8.7309999999999999</v>
       </c>
       <c r="BB95" s="4">
-        <v>0.29366999999999999</v>
+        <v>72.619060000000005</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="30.6">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
@@ -17488,54 +17488,54 @@
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
         <v>661.95574999999997</v>
       </c>
       <c r="AT97" s="4">
         <v>258.28491000000002</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>88.340019999999996</v>
+        <v>179.41231999999999</v>
       </c>
       <c r="AX97" s="4">
-        <v>31.024370000000001</v>
+        <v>70.84</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
         <v>5.8860000000000003E-2</v>
       </c>
       <c r="BB97" s="4">
         <v>8.7290000000000006E-2</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
@@ -18302,66 +18302,66 @@
       <c r="AM102" s="4">
         <v>160</v>
       </c>
       <c r="AN102" s="4">
         <v>11.50902</v>
       </c>
       <c r="AO102" s="4">
         <v>394.79500000000002</v>
       </c>
       <c r="AP102" s="4">
         <v>28.515000000000001</v>
       </c>
       <c r="AQ102" s="4">
         <v>265.13</v>
       </c>
       <c r="AR102" s="4">
         <v>20.17784</v>
       </c>
       <c r="AS102" s="4">
         <v>60</v>
       </c>
       <c r="AT102" s="4">
         <v>3.734</v>
       </c>
       <c r="AU102" s="4">
+        <v>40</v>
+      </c>
+      <c r="AV102" s="4">
+        <v>3.1029</v>
+      </c>
+      <c r="AW102" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="AX102" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="AY102" s="4">
         <v>20</v>
       </c>
-      <c r="AV102" s="4">
-[...12 lines deleted...]
-        <v>202</v>
+      <c r="AZ102" s="4">
+        <v>1.54565</v>
       </c>
       <c r="BA102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB102" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="30.6">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="14">
         <v>109919.06</v>
       </c>
       <c r="D103" s="14">
         <v>7614.951</v>
       </c>
       <c r="E103" s="14">
         <v>67.001999999999995</v>
       </c>
       <c r="F103" s="14">
@@ -18466,124 +18466,124 @@
       <c r="AM103" s="25">
         <v>443916.20500000002</v>
       </c>
       <c r="AN103" s="25">
         <v>23859.268639999998</v>
       </c>
       <c r="AO103" s="25">
         <v>0.155</v>
       </c>
       <c r="AP103" s="25">
         <v>3.2219999999999999E-2</v>
       </c>
       <c r="AQ103" s="25">
         <v>512292.96899999998</v>
       </c>
       <c r="AR103" s="25">
         <v>28206.038499999999</v>
       </c>
       <c r="AS103" s="25">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AT103" s="25">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AU103" s="25">
-        <v>43863.31</v>
+        <v>88046.911999999997</v>
       </c>
       <c r="AV103" s="25">
-        <v>2128.0583200000001</v>
+        <v>4529.0481200000004</v>
       </c>
       <c r="AW103" s="25" t="s">
         <v>202</v>
       </c>
       <c r="AX103" s="25" t="s">
         <v>202</v>
       </c>
       <c r="AY103" s="25">
-        <v>46344.415000000001</v>
+        <v>104783.057</v>
       </c>
       <c r="AZ103" s="25">
-        <v>2406.4276599999998</v>
+        <v>5371.4403300000004</v>
       </c>
       <c r="BA103" s="25">
         <v>2.6964800000000002</v>
       </c>
       <c r="BB103" s="25">
         <v>1.27921</v>
       </c>
     </row>
     <row r="104" spans="1:54">
-      <c r="A104" s="31" t="s">
+      <c r="A104" s="41" t="s">
         <v>201</v>
       </c>
-      <c r="B104" s="31"/>
+      <c r="B104" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="42">
-    <mergeCell ref="AU3:AX3"/>
-[...16 lines deleted...]
-    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="A104:B104"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="Y4:Z4"/>
-[...8 lines deleted...]
-    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>