--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11604" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
+    <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$103</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3772" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3752" uniqueCount="207">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -641,54 +641,54 @@
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 г.*</t>
   </si>
   <si>
-    <t>Январь-февраль 2025 г.*</t>
-[...2 lines deleted...]
-    <t>Январь-февраль 2026 г.*</t>
+    <t>Январь-март 2025 г.*</t>
+  </si>
+  <si>
+    <t>Январь-март 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1998,63 +1998,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <pane xSplit="2" topLeftCell="AK1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
     <col min="2" max="2" width="62.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="6" customWidth="1"/>
     <col min="4" max="38" width="7.33203125" style="6" customWidth="1"/>
     <col min="39" max="42" width="7.33203125" style="4" customWidth="1"/>
-    <col min="43" max="46" width="7.33203125" style="6" customWidth="1"/>
-    <col min="47" max="54" width="7.21875" style="6" customWidth="1"/>
+    <col min="43" max="54" width="7.33203125" style="6" customWidth="1"/>
     <col min="55" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="15.6">
       <c r="A1" s="24" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
@@ -2558,72 +2557,72 @@
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
         <v>516399.58899999998</v>
       </c>
       <c r="AR6" s="4">
         <v>31145.540109999998</v>
       </c>
       <c r="AS6" s="4">
         <v>5817.9224899999999</v>
       </c>
       <c r="AT6" s="4">
         <v>12032.681540000001</v>
       </c>
       <c r="AU6" s="11">
-        <v>88346.611999999994</v>
+        <v>122358.64099999999</v>
       </c>
       <c r="AV6" s="11">
-        <v>4962.6304400000008</v>
+        <v>7431.4916800000001</v>
       </c>
       <c r="AW6" s="11">
-        <v>1420.3577300000002</v>
+        <v>1876.4308699999999</v>
       </c>
       <c r="AX6" s="11">
-        <v>2100.0878200000002</v>
+        <v>3196.8308499999989</v>
       </c>
       <c r="AY6" s="11">
-        <v>105003.057</v>
+        <v>148208.073</v>
       </c>
       <c r="AZ6" s="11">
-        <v>5918.2068400000007</v>
+        <v>8560.8909700000004</v>
       </c>
       <c r="BA6" s="11">
-        <v>633.38728000000003</v>
+        <v>1046.76467</v>
       </c>
       <c r="BB6" s="11">
-        <v>1882.0081699999998</v>
+        <v>3014.8462400000003</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="20.399999999999999">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
@@ -2728,54 +2727,54 @@
       <c r="AO7" s="4">
         <v>475.137</v>
       </c>
       <c r="AP7" s="4">
         <v>493.74975999999998</v>
       </c>
       <c r="AQ7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS7" s="4">
         <v>24.445</v>
       </c>
       <c r="AT7" s="4">
         <v>35.958460000000002</v>
       </c>
       <c r="AU7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW7" s="4">
-        <v>10.826000000000001</v>
+        <v>13.445</v>
       </c>
       <c r="AX7" s="4">
-        <v>20.382999999999999</v>
+        <v>23.846</v>
       </c>
       <c r="AY7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB7" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D8" s="10" t="s">
@@ -3049,55 +3048,55 @@
       </c>
       <c r="AM9" s="4">
         <v>6</v>
       </c>
       <c r="AN9" s="4">
         <v>1.982</v>
       </c>
       <c r="AO9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ9" s="4">
         <v>0.46</v>
       </c>
       <c r="AR9" s="4">
         <v>0.501</v>
       </c>
       <c r="AS9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AT9" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AU9" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AU9" s="4">
+        <v>0.46</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>0.501</v>
       </c>
       <c r="AW9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB9" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="10" spans="1:54" ht="20.399999999999999">
       <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="20" t="s">
@@ -3214,66 +3213,66 @@
       <c r="AM10" s="4">
         <v>1271.221</v>
       </c>
       <c r="AN10" s="4">
         <v>807.39593000000002</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
         <v>1056.08</v>
       </c>
       <c r="AR10" s="4">
         <v>925.20519999999999</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
-        <v>181.7</v>
+        <v>374.21300000000002</v>
       </c>
       <c r="AV10" s="4">
-        <v>117.18600000000001</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>290.23228</v>
+      </c>
+      <c r="AW10" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="AX10" s="4" t="s">
+        <v>202</v>
       </c>
       <c r="AY10" s="4">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="AZ10" s="4">
-        <v>171.27739</v>
+        <v>175.01239000000001</v>
       </c>
       <c r="BA10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB10" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="20.399999999999999">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F11" s="10" t="s">
@@ -3542,72 +3541,72 @@
       <c r="AM12" s="4">
         <v>267.08999999999997</v>
       </c>
       <c r="AN12" s="4">
         <v>764.91821000000004</v>
       </c>
       <c r="AO12" s="4">
         <v>0.57250000000000001</v>
       </c>
       <c r="AP12" s="4">
         <v>6.94137</v>
       </c>
       <c r="AQ12" s="4">
         <v>384.95</v>
       </c>
       <c r="AR12" s="4">
         <v>1665.2189599999999</v>
       </c>
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="AV12" s="4">
-        <v>313.29342000000003</v>
+        <v>482.67302999999998</v>
       </c>
       <c r="AW12" s="4">
-        <v>3.5920000000000001E-2</v>
+        <v>8.8209999999999997E-2</v>
       </c>
       <c r="AX12" s="4">
-        <v>0.35159000000000001</v>
+        <v>1.1099000000000001</v>
       </c>
       <c r="AY12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="AZ12" s="4">
-        <v>373.94346999999999</v>
+        <v>462.00765999999999</v>
       </c>
       <c r="BA12" s="4">
-        <v>15.995480000000001</v>
+        <v>26.050509999999999</v>
       </c>
       <c r="BB12" s="4">
-        <v>31.677389999999999</v>
+        <v>50.34046</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="40.799999999999997">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
@@ -3712,66 +3711,66 @@
       <c r="AO13" s="4">
         <v>0.10315000000000001</v>
       </c>
       <c r="AP13" s="4">
         <v>1.20628</v>
       </c>
       <c r="AQ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
-        <v>1.188E-2</v>
+        <v>1.916E-2</v>
       </c>
       <c r="AX13" s="4">
-        <v>0.13764999999999999</v>
+        <v>0.22907</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>1.273E-2</v>
+        <v>2.1860000000000001E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>0.25213999999999998</v>
+        <v>0.42853000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="20.399999999999999">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -3875,55 +3874,55 @@
       </c>
       <c r="AO14" s="4">
         <v>4.0222600000000002</v>
       </c>
       <c r="AP14" s="4">
         <v>5.0877600000000003</v>
       </c>
       <c r="AQ14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS14" s="4">
         <v>2.0438000000000001</v>
       </c>
       <c r="AT14" s="4">
         <v>3.7873000000000001</v>
       </c>
       <c r="AU14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV14" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW14" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW14" s="4">
+        <v>0.52100000000000002</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>0.86133999999999999</v>
       </c>
       <c r="AY14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB14" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="15" spans="1:54" ht="20.399999999999999">
       <c r="A15" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D15" s="10" t="s">
@@ -4039,55 +4038,55 @@
       </c>
       <c r="AO15" s="4">
         <v>12.878880000000001</v>
       </c>
       <c r="AP15" s="4">
         <v>18.66648</v>
       </c>
       <c r="AQ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS15" s="4">
         <v>6.90632</v>
       </c>
       <c r="AT15" s="4">
         <v>11.100910000000001</v>
       </c>
       <c r="AU15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV15" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW15" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW15" s="4">
+        <v>4.3648400000000001</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>7.02278</v>
       </c>
       <c r="AY15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB15" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="40.799999999999997">
       <c r="A16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D16" s="10" t="s">
@@ -4204,54 +4203,54 @@
       <c r="AO16" s="4">
         <v>38.113160000000001</v>
       </c>
       <c r="AP16" s="4">
         <v>47.927619999999997</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS16" s="4">
         <v>17.827999999999999</v>
       </c>
       <c r="AT16" s="4">
         <v>22.022780000000001</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
-        <v>6.3840000000000003</v>
+        <v>6.4669999999999996</v>
       </c>
       <c r="AX16" s="4">
-        <v>6.7370000000000001</v>
+        <v>6.9390000000000001</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB16" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="40.799999999999997">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
@@ -4531,55 +4530,55 @@
       </c>
       <c r="AO18" s="4">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="AP18" s="4">
         <v>0.22800000000000001</v>
       </c>
       <c r="AQ18" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR18" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS18" s="4">
         <v>0.222</v>
       </c>
       <c r="AT18" s="4">
         <v>0.876</v>
       </c>
       <c r="AU18" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV18" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW18" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW18" s="4">
+        <v>0.222</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>0.876</v>
       </c>
       <c r="AY18" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ18" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA18" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB18" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="19" spans="1:54">
       <c r="A19" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D19" s="10" t="s">
@@ -4696,54 +4695,54 @@
       <c r="AO19" s="4">
         <v>31.782070000000001</v>
       </c>
       <c r="AP19" s="4">
         <v>136.11176</v>
       </c>
       <c r="AQ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS19" s="4">
         <v>6.8891999999999998</v>
       </c>
       <c r="AT19" s="4">
         <v>39.643619999999999</v>
       </c>
       <c r="AU19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW19" s="4">
-        <v>1.91025</v>
+        <v>3.8029000000000002</v>
       </c>
       <c r="AX19" s="4">
-        <v>10.392950000000001</v>
+        <v>21.521809999999999</v>
       </c>
       <c r="AY19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB19" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D20" s="10" t="s">
@@ -6336,54 +6335,54 @@
       <c r="AO29" s="4">
         <v>0.245</v>
       </c>
       <c r="AP29" s="4">
         <v>0.49099999999999999</v>
       </c>
       <c r="AQ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS29" s="4">
         <v>1.2150000000000001</v>
       </c>
       <c r="AT29" s="4">
         <v>1.925</v>
       </c>
       <c r="AU29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW29" s="4">
-        <v>7.4999999999999997E-2</v>
+        <v>0.115</v>
       </c>
       <c r="AX29" s="4">
-        <v>0.11700000000000001</v>
+        <v>0.17699999999999999</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:54" ht="20.399999999999999">
       <c r="A30" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D30" s="10" t="s">
@@ -6500,66 +6499,66 @@
       <c r="AO30" s="4">
         <v>0.11365</v>
       </c>
       <c r="AP30" s="4">
         <v>1.29348</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
-        <v>1.2070000000000001E-2</v>
+        <v>1.9890000000000001E-2</v>
       </c>
       <c r="AX30" s="4">
-        <v>0.1179</v>
+        <v>0.19545999999999999</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>1.076E-2</v>
+        <v>2.052E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>0.10934000000000001</v>
+        <v>0.20351</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="20.399999999999999">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
@@ -6664,54 +6663,54 @@
       <c r="AO31" s="4">
         <v>29.956</v>
       </c>
       <c r="AP31" s="4">
         <v>15.22377</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS31" s="4">
         <v>1.008</v>
       </c>
       <c r="AT31" s="4">
         <v>0.89178999999999997</v>
       </c>
       <c r="AU31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW31" s="4">
-        <v>0.192</v>
+        <v>0.33600000000000002</v>
       </c>
       <c r="AX31" s="4">
-        <v>0.1305</v>
+        <v>0.23118</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA31" s="4">
         <v>0.24265</v>
       </c>
       <c r="BB31" s="4">
         <v>0.26600000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="20.399999999999999">
       <c r="A32" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D32" s="10" t="s">
@@ -6828,66 +6827,66 @@
       <c r="AO32" s="4">
         <v>1.9959999999999999E-2</v>
       </c>
       <c r="AP32" s="4">
         <v>0.11453000000000001</v>
       </c>
       <c r="AQ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS32" s="4">
         <v>2.1409999999999998E-2</v>
       </c>
       <c r="AT32" s="4">
         <v>0.12506999999999999</v>
       </c>
       <c r="AU32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW32" s="4">
-        <v>2.8800000000000002E-3</v>
+        <v>5.7600000000000004E-3</v>
       </c>
       <c r="AX32" s="4">
-        <v>1.375E-2</v>
+        <v>2.8160000000000001E-2</v>
       </c>
       <c r="AY32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA32" s="4">
-        <v>4.3200000000000001E-3</v>
+        <v>5.7600000000000004E-3</v>
       </c>
       <c r="BB32" s="4">
-        <v>2.248E-2</v>
+        <v>3.0370000000000001E-2</v>
       </c>
     </row>
     <row r="33" spans="1:54" ht="20.399999999999999">
       <c r="A33" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>1.6910000000000001</v>
       </c>
       <c r="F33" s="13">
         <v>8.8449600000000004</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -8467,55 +8466,55 @@
       </c>
       <c r="AO42" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AP42" s="4">
         <v>0.25541000000000003</v>
       </c>
       <c r="AQ42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS42" s="4">
         <v>0.02</v>
       </c>
       <c r="AT42" s="4">
         <v>7.7410000000000007E-2</v>
       </c>
       <c r="AU42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV42" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW42" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW42" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="AX42" s="4">
+        <v>3.798E-2</v>
       </c>
       <c r="AY42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB42" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="43" spans="1:54" ht="30.6">
       <c r="A43" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D43" s="10" t="s">
@@ -8795,55 +8794,55 @@
       </c>
       <c r="AO44" s="4">
         <v>3.1669999999999997E-2</v>
       </c>
       <c r="AP44" s="4">
         <v>0.25446000000000002</v>
       </c>
       <c r="AQ44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS44" s="4">
         <v>9.1130000000000003E-2</v>
       </c>
       <c r="AT44" s="4">
         <v>0.85228000000000004</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW44" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW44" s="4">
+        <v>5.756E-2</v>
+      </c>
+      <c r="AX44" s="4">
+        <v>0.53007000000000004</v>
       </c>
       <c r="AY44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB44" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="20.399999999999999">
       <c r="A45" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D45" s="10" t="s">
@@ -8960,54 +8959,54 @@
       <c r="AO45" s="4">
         <v>0.20130000000000001</v>
       </c>
       <c r="AP45" s="4">
         <v>2.3661799999999999</v>
       </c>
       <c r="AQ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS45" s="4">
         <v>0.1225</v>
       </c>
       <c r="AT45" s="4">
         <v>2.0558000000000001</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW45" s="4">
-        <v>0.01</v>
+        <v>4.2200000000000001E-2</v>
       </c>
       <c r="AX45" s="4">
-        <v>0.11416</v>
+        <v>0.56252000000000002</v>
       </c>
       <c r="AY45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB45" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="10" t="s">
@@ -9124,66 +9123,66 @@
       <c r="AO46" s="4">
         <v>1.04647</v>
       </c>
       <c r="AP46" s="4">
         <v>13.329359999999999</v>
       </c>
       <c r="AQ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
-        <v>0.18734999999999999</v>
+        <v>0.57152000000000003</v>
       </c>
       <c r="AX46" s="4">
-        <v>1.05423</v>
+        <v>7.2578800000000001</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>3.7199999999999997E-2</v>
+        <v>7.7579999999999996E-2</v>
       </c>
       <c r="BB46" s="4">
-        <v>0.32855000000000001</v>
+        <v>0.67112000000000005</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -9452,66 +9451,66 @@
       <c r="AO48" s="4">
         <v>0.36264000000000002</v>
       </c>
       <c r="AP48" s="4">
         <v>3.1868400000000001</v>
       </c>
       <c r="AQ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
-        <v>4.2840000000000003E-2</v>
+        <v>6.2979999999999994E-2</v>
       </c>
       <c r="AX48" s="4">
-        <v>0.32508999999999999</v>
+        <v>0.47558</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>5.3760000000000002E-2</v>
+        <v>6.7780000000000007E-2</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.37985000000000002</v>
+        <v>0.48039999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -9616,66 +9615,66 @@
       <c r="AO49" s="4">
         <v>2.7470000000000001E-2</v>
       </c>
       <c r="AP49" s="4">
         <v>0.25836999999999999</v>
       </c>
       <c r="AQ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
-        <v>3.2000000000000002E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="AX49" s="4">
-        <v>2.1479999999999999E-2</v>
+        <v>3.8609999999999998E-2</v>
       </c>
       <c r="AY49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA49" s="4">
-        <v>2.3999999999999998E-3</v>
+        <v>4.7999999999999996E-3</v>
       </c>
       <c r="BB49" s="4">
-        <v>1.8329999999999999E-2</v>
+        <v>3.4840000000000003E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9780,66 +9779,66 @@
       <c r="AO50" s="4">
         <v>2.605E-2</v>
       </c>
       <c r="AP50" s="4">
         <v>0.55964999999999998</v>
       </c>
       <c r="AQ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
-        <v>5.5999999999999999E-3</v>
+        <v>7.8399999999999997E-3</v>
       </c>
       <c r="AX50" s="4">
-        <v>0.10409</v>
+        <v>0.14796000000000001</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
-        <v>1.2880000000000001E-2</v>
+        <v>1.7919999999999998E-2</v>
       </c>
       <c r="BB50" s="4">
-        <v>0.25986999999999999</v>
+        <v>0.35719000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -10108,66 +10107,66 @@
       <c r="AO52" s="4">
         <v>1.8329999999999999E-2</v>
       </c>
       <c r="AP52" s="4">
         <v>0.18106</v>
       </c>
       <c r="AQ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS52" s="4">
         <v>1.5339999999999999E-2</v>
       </c>
       <c r="AT52" s="4">
         <v>0.14882000000000001</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW52" s="4">
-        <v>2.3999999999999998E-3</v>
+        <v>3.2000000000000002E-3</v>
       </c>
       <c r="AX52" s="4">
-        <v>1.0840000000000001E-2</v>
+        <v>1.494E-2</v>
       </c>
       <c r="AY52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA52" s="4">
-        <v>1.6000000000000001E-3</v>
+        <v>3.9199999999999999E-3</v>
       </c>
       <c r="BB52" s="4">
-        <v>8.1600000000000006E-3</v>
+        <v>2.0979999999999999E-2</v>
       </c>
     </row>
     <row r="53" spans="1:54" ht="20.399999999999999">
       <c r="A53" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H53" s="10" t="s">
@@ -10272,66 +10271,66 @@
       <c r="AO53" s="4">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="AP53" s="4">
         <v>0.76285000000000003</v>
       </c>
       <c r="AQ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
-        <v>7.92E-3</v>
+        <v>1.404E-2</v>
       </c>
       <c r="AX53" s="4">
-        <v>4.7169999999999997E-2</v>
+        <v>8.4180000000000005E-2</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>8.7200000000000003E-3</v>
+        <v>1.8159999999999999E-2</v>
       </c>
       <c r="BB53" s="4">
-        <v>7.6960000000000001E-2</v>
+        <v>0.14796999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10436,66 +10435,66 @@
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
         <v>287.67399999999998</v>
       </c>
       <c r="AT54" s="4">
         <v>109.39964999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>134.48400000000001</v>
+        <v>168.94800000000001</v>
       </c>
       <c r="AX54" s="4">
-        <v>43.258540000000004</v>
+        <v>57.458750000000002</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>24.35116</v>
+        <v>29.751159999999999</v>
       </c>
       <c r="BB54" s="4">
-        <v>10.6434</v>
+        <v>13.357659999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10764,54 +10763,54 @@
       <c r="AO56" s="4">
         <v>10.055</v>
       </c>
       <c r="AP56" s="4">
         <v>5.39818</v>
       </c>
       <c r="AQ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS56" s="4">
         <v>10.24</v>
       </c>
       <c r="AT56" s="4">
         <v>5.8224799999999997</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW56" s="4">
-        <v>3.6</v>
+        <v>4.8</v>
       </c>
       <c r="AX56" s="4">
-        <v>1.67557</v>
+        <v>2.2576800000000001</v>
       </c>
       <c r="AY56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA56" s="4">
         <v>1.2661500000000001</v>
       </c>
       <c r="BB56" s="4">
         <v>0.92500000000000004</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="40.799999999999997">
       <c r="A57" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D57" s="10" t="s">
@@ -10928,54 +10927,54 @@
       <c r="AO57" s="4">
         <v>101.0942</v>
       </c>
       <c r="AP57" s="4">
         <v>72.474630000000005</v>
       </c>
       <c r="AQ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS57" s="4">
         <v>87.382599999999996</v>
       </c>
       <c r="AT57" s="4">
         <v>73.603399999999993</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW57" s="4">
-        <v>18.504999999999999</v>
+        <v>31.651800000000001</v>
       </c>
       <c r="AX57" s="4">
-        <v>13.7346</v>
+        <v>24.057729999999999</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA57" s="4">
         <v>12.289619999999999</v>
       </c>
       <c r="BB57" s="4">
         <v>13.074999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="10" t="s">
@@ -11092,54 +11091,54 @@
       <c r="AO58" s="4">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP58" s="4">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AQ58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS58" s="4">
         <v>0.33500000000000002</v>
       </c>
       <c r="AT58" s="4">
         <v>0.43</v>
       </c>
       <c r="AU58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW58" s="4">
-        <v>0.13500000000000001</v>
+        <v>0.33500000000000002</v>
       </c>
       <c r="AX58" s="4">
-        <v>0.20499999999999999</v>
+        <v>0.43</v>
       </c>
       <c r="AY58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB58" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:54" ht="30.6">
       <c r="A59" s="18" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D59" s="10" t="s">
@@ -11583,55 +11582,55 @@
       </c>
       <c r="AO61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS61" s="4">
         <v>9.9559999999999996E-2</v>
       </c>
       <c r="AT61" s="4">
         <v>0.33561999999999997</v>
       </c>
       <c r="AU61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV61" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW61" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW61" s="4">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="AX61" s="4">
+        <v>0.14599999999999999</v>
       </c>
       <c r="AY61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB61" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="20.399999999999999">
       <c r="A62" s="18" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D62" s="10" t="s">
@@ -11748,66 +11747,66 @@
       <c r="AO62" s="4">
         <v>930.35690999999997</v>
       </c>
       <c r="AP62" s="4">
         <v>813.98563000000001</v>
       </c>
       <c r="AQ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
-        <v>272.54050000000001</v>
+        <v>276.28449999999998</v>
       </c>
       <c r="AX62" s="4">
-        <v>283.52542999999997</v>
+        <v>286.94443000000001</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
-        <v>45.091000000000001</v>
+        <v>130.78299999999999</v>
       </c>
       <c r="BB62" s="4">
-        <v>57.603000000000002</v>
+        <v>169.858</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="20.399999999999999">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -12404,66 +12403,66 @@
       <c r="AO66" s="4">
         <v>57.738370000000003</v>
       </c>
       <c r="AP66" s="4">
         <v>84.760480000000001</v>
       </c>
       <c r="AQ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
-        <v>1.3823000000000001</v>
+        <v>4.6943000000000001</v>
       </c>
       <c r="AX66" s="4">
-        <v>3.1914899999999999</v>
+        <v>11.89922</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA66" s="4">
-        <v>10.7</v>
+        <v>28.218</v>
       </c>
       <c r="BB66" s="4">
-        <v>17.145</v>
+        <v>65.266300000000001</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="20.399999999999999">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12568,66 +12567,66 @@
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
         <v>598.55115000000001</v>
       </c>
       <c r="AT67" s="4">
         <v>673.39386999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>123.1968</v>
+        <v>184.12799999999999</v>
       </c>
       <c r="AX67" s="4">
-        <v>113.08712</v>
+        <v>177.41481999999999</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>61.286200000000001</v>
+        <v>91.929199999999994</v>
       </c>
       <c r="BB67" s="4">
-        <v>87.336870000000005</v>
+        <v>129.63667000000001</v>
       </c>
     </row>
     <row r="68" spans="1:54" ht="20.399999999999999">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
@@ -12732,66 +12731,66 @@
       <c r="AO68" s="4">
         <v>70.767359999999996</v>
       </c>
       <c r="AP68" s="4">
         <v>102.4606</v>
       </c>
       <c r="AQ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS68" s="4">
         <v>213.33176</v>
       </c>
       <c r="AT68" s="4">
         <v>277.63661000000002</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
-        <v>0.88560000000000005</v>
+        <v>1.5496000000000001</v>
       </c>
       <c r="AX68" s="4">
-        <v>3.9477000000000002</v>
+        <v>6.9696499999999997</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA68" s="4">
-        <v>30.096</v>
+        <v>60.192</v>
       </c>
       <c r="BB68" s="4">
-        <v>42.52807</v>
+        <v>83.105739999999997</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="20.399999999999999">
       <c r="A69" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="13">
         <v>0.34639999999999999</v>
       </c>
       <c r="F69" s="13">
         <v>3.9020000000000001</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H69" s="10" t="s">
@@ -12896,66 +12895,66 @@
       <c r="AO69" s="4">
         <v>3.0108999999999999</v>
       </c>
       <c r="AP69" s="4">
         <v>15.651120000000001</v>
       </c>
       <c r="AQ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS69" s="4">
         <v>2.61443</v>
       </c>
       <c r="AT69" s="4">
         <v>15.31686</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
-        <v>0.17801</v>
+        <v>0.51817999999999997</v>
       </c>
       <c r="AX69" s="4">
-        <v>0.63571999999999995</v>
+        <v>2.47607</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>6.1500000000000001E-3</v>
+        <v>1.363E-2</v>
       </c>
       <c r="BB69" s="4">
-        <v>7.127E-2</v>
+        <v>0.15669</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="20.399999999999999">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -13060,54 +13059,54 @@
       <c r="AO70" s="4">
         <v>0.77917000000000003</v>
       </c>
       <c r="AP70" s="4">
         <v>5.3496499999999996</v>
       </c>
       <c r="AQ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS70" s="4">
         <v>0.62065000000000003</v>
       </c>
       <c r="AT70" s="4">
         <v>4.78301</v>
       </c>
       <c r="AU70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW70" s="4">
-        <v>1.35E-2</v>
+        <v>0.14452000000000001</v>
       </c>
       <c r="AX70" s="4">
-        <v>0.14743999999999999</v>
+        <v>1.0204599999999999</v>
       </c>
       <c r="AY70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="20.399999999999999">
       <c r="A71" s="18" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="10" t="s">
@@ -13224,54 +13223,54 @@
       <c r="AO71" s="4">
         <v>1213.0898099999999</v>
       </c>
       <c r="AP71" s="4">
         <v>827.27171999999996</v>
       </c>
       <c r="AQ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS71" s="4">
         <v>183.02887999999999</v>
       </c>
       <c r="AT71" s="4">
         <v>104.4353</v>
       </c>
       <c r="AU71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW71" s="4">
-        <v>182.911</v>
+        <v>182.91900000000001</v>
       </c>
       <c r="AX71" s="4">
-        <v>104.33323</v>
+        <v>104.34313</v>
       </c>
       <c r="AY71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="40.799999999999997">
       <c r="A72" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="10" t="s">
@@ -13716,66 +13715,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>19.53069</v>
+        <v>31.136769999999999</v>
       </c>
       <c r="AX74" s="4">
-        <v>59.43815</v>
+        <v>98.935630000000003</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>24.62847</v>
+        <v>38.243180000000002</v>
       </c>
       <c r="BB74" s="4">
-        <v>77.174750000000003</v>
+        <v>115.49589</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -13880,66 +13879,66 @@
       <c r="AO75" s="4">
         <v>6.1199999999999997E-2</v>
       </c>
       <c r="AP75" s="4">
         <v>0.28989999999999999</v>
       </c>
       <c r="AQ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
-        <v>1.2800000000000001E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="AX75" s="4">
-        <v>6.3820000000000002E-2</v>
+        <v>8.0299999999999996E-2</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
-        <v>9.5999999999999992E-3</v>
+        <v>2.24E-2</v>
       </c>
       <c r="BB75" s="4">
-        <v>7.0650000000000004E-2</v>
+        <v>0.16653000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E76" s="13">
         <v>369.19150000000002</v>
       </c>
       <c r="F76" s="13">
         <v>992.16737999999998</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H76" s="10" t="s">
@@ -14044,66 +14043,66 @@
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
         <v>499.06281000000001</v>
       </c>
       <c r="AT76" s="4">
         <v>2277.6033000000002</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>100.44515</v>
+        <v>158.18635</v>
       </c>
       <c r="AX76" s="4">
-        <v>445.60728</v>
+        <v>718.23779999999999</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>86.05292</v>
+        <v>125.46328</v>
       </c>
       <c r="BB76" s="4">
-        <v>476.60113999999999</v>
+        <v>656.33216000000004</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="40.799999999999997">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -14208,66 +14207,66 @@
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
         <v>272.95704000000001</v>
       </c>
       <c r="AT77" s="4">
         <v>238.08717999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>58.611400000000003</v>
+        <v>82.648759999999996</v>
       </c>
       <c r="AX77" s="4">
-        <v>27.616009999999999</v>
+        <v>59.707949999999997</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>27.259139999999999</v>
+        <v>32.94314</v>
       </c>
       <c r="BB77" s="4">
-        <v>15.21712</v>
+        <v>19.834119999999999</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="20.399999999999999">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -14536,66 +14535,66 @@
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
         <v>21.59375</v>
       </c>
       <c r="AT79" s="4">
         <v>66.646780000000007</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>4.0879200000000004</v>
+        <v>6.6877399999999998</v>
       </c>
       <c r="AX79" s="4">
-        <v>10.18449</v>
+        <v>17.798829999999999</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>4.1787799999999997</v>
+        <v>5.5585800000000001</v>
       </c>
       <c r="BB79" s="4">
-        <v>13.12982</v>
+        <v>17.984839999999998</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="40.799999999999997">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14700,66 +14699,66 @@
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
         <v>1529.7261699999999</v>
       </c>
       <c r="AT80" s="4">
         <v>4634.2661799999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>255.37146999999999</v>
+        <v>405.49391000000003</v>
       </c>
       <c r="AX80" s="4">
-        <v>716.38755000000003</v>
+        <v>1175.4510299999999</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>244.02658</v>
+        <v>385.45240000000001</v>
       </c>
       <c r="BB80" s="4">
-        <v>802.96614999999997</v>
+        <v>1261.84952</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="20.399999999999999">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
@@ -14864,54 +14863,54 @@
       <c r="AO81" s="4">
         <v>10.840780000000001</v>
       </c>
       <c r="AP81" s="4">
         <v>10.600540000000001</v>
       </c>
       <c r="AQ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS81" s="4">
         <v>1.9286799999999999</v>
       </c>
       <c r="AT81" s="4">
         <v>3.3413300000000001</v>
       </c>
       <c r="AU81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW81" s="4">
-        <v>0.30780000000000002</v>
+        <v>0.69899999999999995</v>
       </c>
       <c r="AX81" s="4">
-        <v>0.46516999999999997</v>
+        <v>1.12547</v>
       </c>
       <c r="AY81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB81" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="20.399999999999999">
       <c r="A82" s="18" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D82" s="10" t="s">
@@ -15027,55 +15026,55 @@
       </c>
       <c r="AO82" s="4">
         <v>4.5388799999999998</v>
       </c>
       <c r="AP82" s="4">
         <v>3.8964300000000001</v>
       </c>
       <c r="AQ82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS82" s="4">
         <v>0.17100000000000001</v>
       </c>
       <c r="AT82" s="4">
         <v>0.29559999999999997</v>
       </c>
       <c r="AU82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV82" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW82" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW82" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="AX82" s="4">
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="AY82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB82" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="20.399999999999999">
       <c r="A83" s="18" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="20" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D83" s="10" t="s">
@@ -15191,55 +15190,55 @@
       </c>
       <c r="AO83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS83" s="4">
         <v>0.12479999999999999</v>
       </c>
       <c r="AT83" s="4">
         <v>0.22319</v>
       </c>
       <c r="AU83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV83" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW83" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW83" s="4">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="AX83" s="4">
+        <v>7.8E-2</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB83" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="20.399999999999999">
       <c r="A84" s="18" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="20" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="10" t="s">
@@ -15356,54 +15355,54 @@
       <c r="AO84" s="4">
         <v>5.46</v>
       </c>
       <c r="AP84" s="4">
         <v>12.47279</v>
       </c>
       <c r="AQ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS84" s="4">
         <v>1.575</v>
       </c>
       <c r="AT84" s="4">
         <v>3.8741099999999999</v>
       </c>
       <c r="AU84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW84" s="4">
-        <v>0.5625</v>
+        <v>0.9375</v>
       </c>
       <c r="AX84" s="4">
-        <v>1.29094</v>
+        <v>2.2317100000000001</v>
       </c>
       <c r="AY84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB84" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="20.399999999999999">
       <c r="A85" s="18" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="10" t="s">
@@ -15520,66 +15519,66 @@
       <c r="AO85" s="4">
         <v>150.54812000000001</v>
       </c>
       <c r="AP85" s="4">
         <v>691.07393999999999</v>
       </c>
       <c r="AQ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
-        <v>24.51296</v>
+        <v>35.986699999999999</v>
       </c>
       <c r="AX85" s="4">
-        <v>121.17813</v>
+        <v>182.23157</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>30.791049999999998</v>
+        <v>48.158250000000002</v>
       </c>
       <c r="BB85" s="4">
-        <v>145.42067</v>
+        <v>223.83279999999999</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="20.399999999999999">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
@@ -15848,66 +15847,66 @@
       <c r="AO87" s="4">
         <v>10.607329999999999</v>
       </c>
       <c r="AP87" s="4">
         <v>15.084160000000001</v>
       </c>
       <c r="AQ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS87" s="4">
         <v>3.5265</v>
       </c>
       <c r="AT87" s="4">
         <v>3.5242499999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW87" s="4">
-        <v>1.9850000000000001</v>
+        <v>2.052</v>
       </c>
       <c r="AX87" s="4">
-        <v>1.258</v>
+        <v>1.3855900000000001</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA87" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA87" s="4">
+        <v>0.32940000000000003</v>
+      </c>
+      <c r="BB87" s="4">
+        <v>1.26136</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="40.799999999999997">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E88" s="13">
         <v>3.2917000000000001</v>
       </c>
       <c r="F88" s="13">
         <v>19.552499999999998</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H88" s="10" t="s">
@@ -16012,66 +16011,66 @@
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
         <v>10.983919999999999</v>
       </c>
       <c r="AT88" s="4">
         <v>67.118020000000001</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>1.5782499999999999</v>
+        <v>2.4034499999999999</v>
       </c>
       <c r="AX88" s="4">
-        <v>7.8964400000000001</v>
+        <v>12.282120000000001</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>0.85750000000000004</v>
+        <v>1.6301600000000001</v>
       </c>
       <c r="BB88" s="4">
-        <v>7.91486</v>
+        <v>11.963229999999999</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="30.6">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -16176,66 +16175,66 @@
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
         <v>26.552700000000002</v>
       </c>
       <c r="AT89" s="4">
         <v>24.9558</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>3.6415700000000002</v>
+        <v>7.5374499999999998</v>
       </c>
       <c r="AX89" s="4">
-        <v>3.1960199999999999</v>
+        <v>6.0354999999999999</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>0.88246000000000002</v>
+        <v>1.91977</v>
       </c>
       <c r="BB89" s="4">
-        <v>1.1852400000000001</v>
+        <v>2.0286900000000001</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="40.799999999999997">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
@@ -16340,66 +16339,66 @@
       <c r="AO90" s="4">
         <v>2.4682200000000001</v>
       </c>
       <c r="AP90" s="4">
         <v>12.028639999999999</v>
       </c>
       <c r="AQ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
-        <v>0.49059999999999998</v>
+        <v>0.86490999999999996</v>
       </c>
       <c r="AX90" s="4">
-        <v>2.3727900000000002</v>
+        <v>4.30837</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>0.68096000000000001</v>
+        <v>0.87551999999999996</v>
       </c>
       <c r="BB90" s="4">
-        <v>3.2576700000000001</v>
+        <v>4.16554</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="20.399999999999999">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
@@ -16504,66 +16503,66 @@
       <c r="AO91" s="4">
         <v>0.18507000000000001</v>
       </c>
       <c r="AP91" s="4">
         <v>1.6972700000000001</v>
       </c>
       <c r="AQ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
-        <v>1.3679999999999999E-2</v>
+        <v>2.538E-2</v>
       </c>
       <c r="AX91" s="4">
-        <v>0.1119</v>
+        <v>0.20759</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>1.2800000000000001E-2</v>
+        <v>2.6800000000000001E-2</v>
       </c>
       <c r="BB91" s="4">
-        <v>6.1960000000000001E-2</v>
+        <v>0.12906000000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="20.399999999999999">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -16668,66 +16667,66 @@
       <c r="AO92" s="4">
         <v>49.87397</v>
       </c>
       <c r="AP92" s="4">
         <v>57.998480000000001</v>
       </c>
       <c r="AQ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
-        <v>1.50448</v>
+        <v>3.69679</v>
       </c>
       <c r="AX92" s="4">
-        <v>2.6385900000000002</v>
+        <v>7.2363400000000002</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>1.0519000000000001</v>
+        <v>1.6436599999999999</v>
       </c>
       <c r="BB92" s="4">
-        <v>2.2959000000000001</v>
+        <v>3.5139900000000002</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="20.399999999999999">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
@@ -16832,54 +16831,54 @@
       <c r="AO93" s="4">
         <v>0.16692000000000001</v>
       </c>
       <c r="AP93" s="4">
         <v>0.56496000000000002</v>
       </c>
       <c r="AQ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS93" s="4">
         <v>7.5520000000000004E-2</v>
       </c>
       <c r="AT93" s="4">
         <v>0.27467000000000003</v>
       </c>
       <c r="AU93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW93" s="4">
-        <v>1.26E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="AX93" s="4">
-        <v>3.8719999999999997E-2</v>
+        <v>5.6869999999999997E-2</v>
       </c>
       <c r="AY93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB93" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="94" spans="1:54">
       <c r="A94" s="18" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="20" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D94" s="10" t="s">
@@ -16996,66 +16995,66 @@
       <c r="AO94" s="4">
         <v>4.94468</v>
       </c>
       <c r="AP94" s="4">
         <v>34.358020000000003</v>
       </c>
       <c r="AQ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS94" s="4">
         <v>2.6240999999999999</v>
       </c>
       <c r="AT94" s="4">
         <v>20.31991</v>
       </c>
       <c r="AU94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW94" s="4">
-        <v>0.16458999999999999</v>
+        <v>0.60590999999999995</v>
       </c>
       <c r="AX94" s="4">
-        <v>1.1417200000000001</v>
+        <v>4.3883099999999997</v>
       </c>
       <c r="AY94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ94" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA94" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA94" s="4">
+        <v>0.10956</v>
+      </c>
+      <c r="BB94" s="4">
+        <v>0.85877000000000003</v>
       </c>
     </row>
     <row r="95" spans="1:54">
       <c r="A95" s="18" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E95" s="13">
         <v>2.615E-2</v>
       </c>
       <c r="F95" s="13">
         <v>4.6520099999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -17160,66 +17159,66 @@
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
         <v>103.15633</v>
       </c>
       <c r="AT95" s="4">
         <v>667.75959999999998</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>10.568860000000001</v>
+        <v>25.066140000000001</v>
       </c>
       <c r="AX95" s="4">
-        <v>20.554870000000001</v>
+        <v>67.438180000000003</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>8.7309999999999999</v>
+        <v>20.580010000000001</v>
       </c>
       <c r="BB95" s="4">
-        <v>72.619060000000005</v>
+        <v>165.58381</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="30.6">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
@@ -17488,66 +17487,66 @@
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
         <v>661.95574999999997</v>
       </c>
       <c r="AT97" s="4">
         <v>258.28491000000002</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>179.41231999999999</v>
+        <v>226.07244</v>
       </c>
       <c r="AX97" s="4">
-        <v>70.84</v>
+        <v>89.993340000000003</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
-        <v>5.8860000000000003E-2</v>
+        <v>0.13786000000000001</v>
       </c>
       <c r="BB97" s="4">
-        <v>8.7290000000000006E-2</v>
+        <v>0.20429</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H98" s="10" t="s">
@@ -18466,66 +18465,66 @@
       <c r="AM103" s="25">
         <v>443916.20500000002</v>
       </c>
       <c r="AN103" s="25">
         <v>23859.268639999998</v>
       </c>
       <c r="AO103" s="25">
         <v>0.155</v>
       </c>
       <c r="AP103" s="25">
         <v>3.2219999999999999E-2</v>
       </c>
       <c r="AQ103" s="25">
         <v>512292.96899999998</v>
       </c>
       <c r="AR103" s="25">
         <v>28206.038499999999</v>
       </c>
       <c r="AS103" s="25">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AT103" s="25">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AU103" s="25">
-        <v>88046.911999999997</v>
+        <v>121825.96799999999</v>
       </c>
       <c r="AV103" s="25">
-        <v>4529.0481200000004</v>
+        <v>6654.9824699999999</v>
       </c>
       <c r="AW103" s="25" t="s">
         <v>202</v>
       </c>
       <c r="AX103" s="25" t="s">
         <v>202</v>
       </c>
       <c r="AY103" s="25">
-        <v>104783.057</v>
+        <v>147953.073</v>
       </c>
       <c r="AZ103" s="25">
-        <v>5371.4403300000004</v>
+        <v>7922.3252700000003</v>
       </c>
       <c r="BA103" s="25">
         <v>2.6964800000000002</v>
       </c>
       <c r="BB103" s="25">
         <v>1.27921</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="41" t="s">
         <v>201</v>
       </c>
       <c r="B104" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA4:AB4"/>