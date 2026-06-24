--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
+    <workbookView xWindow="11610" yWindow="-15" windowWidth="11460" windowHeight="9630"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$103</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3752" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3748" uniqueCount="207">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -641,54 +641,54 @@
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 г.*</t>
   </si>
   <si>
-    <t>Январь-март 2025 г.*</t>
-[...2 lines deleted...]
-    <t>Январь-март 2026 г.*</t>
+    <t>Январь-апрель 2025 г.*</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1997,67 +1997,89 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="55" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="10.5703125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="62.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="6" customWidth="1"/>
+    <col min="4" max="6" width="7.28515625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="6" customWidth="1"/>
+    <col min="8" max="10" width="7.28515625" style="6" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="6" customWidth="1"/>
+    <col min="12" max="14" width="7.28515625" style="6" customWidth="1"/>
+    <col min="15" max="15" width="8.28515625" style="6" customWidth="1"/>
+    <col min="16" max="18" width="7.28515625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="8.85546875" style="6" customWidth="1"/>
+    <col min="20" max="22" width="7.28515625" style="6" customWidth="1"/>
+    <col min="23" max="23" width="8.42578125" style="6" customWidth="1"/>
+    <col min="24" max="26" width="7.28515625" style="6" customWidth="1"/>
+    <col min="27" max="27" width="8.42578125" style="6" customWidth="1"/>
+    <col min="28" max="30" width="7.28515625" style="6" customWidth="1"/>
+    <col min="31" max="31" width="8.7109375" style="6" customWidth="1"/>
+    <col min="32" max="34" width="7.28515625" style="6" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" style="6" customWidth="1"/>
+    <col min="36" max="38" width="7.28515625" style="6" customWidth="1"/>
+    <col min="39" max="39" width="7.85546875" style="4" customWidth="1"/>
+    <col min="40" max="42" width="7.28515625" style="4" customWidth="1"/>
+    <col min="43" max="43" width="7.5703125" style="6" customWidth="1"/>
+    <col min="44" max="46" width="7.28515625" style="6" customWidth="1"/>
+    <col min="47" max="47" width="8.140625" style="6" customWidth="1"/>
+    <col min="48" max="50" width="7.28515625" style="6" customWidth="1"/>
+    <col min="51" max="51" width="8" style="6" customWidth="1"/>
+    <col min="52" max="54" width="7.28515625" style="6" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="15.6">
+    <row r="1" spans="1:54" ht="15.75">
       <c r="A1" s="24" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
@@ -2065,51 +2087,51 @@
       <c r="Y1" s="22"/>
       <c r="Z1" s="22"/>
       <c r="AA1" s="22"/>
       <c r="AB1" s="22"/>
       <c r="AC1" s="22"/>
       <c r="AD1" s="22"/>
       <c r="AE1" s="22"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="22"/>
       <c r="AH1" s="22"/>
       <c r="AI1" s="22"/>
       <c r="AJ1" s="22"/>
       <c r="AK1" s="22"/>
       <c r="AL1" s="22"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
     </row>
-    <row r="3" spans="1:54" ht="10.199999999999999" customHeight="1">
+    <row r="3" spans="1:54" ht="10.15" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>197</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>198</v>
       </c>
       <c r="C3" s="34">
         <v>2015</v>
       </c>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34">
         <v>2016</v>
       </c>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34">
         <v>2017</v>
       </c>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34">
@@ -2259,51 +2281,51 @@
       <c r="AQ4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AR4" s="31"/>
       <c r="AS4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AT4" s="32"/>
       <c r="AU4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AV4" s="31"/>
       <c r="AW4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AX4" s="32"/>
       <c r="AY4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="BB4" s="32"/>
     </row>
-    <row r="5" spans="1:54" ht="30.6">
+    <row r="5" spans="1:54" ht="33.75">
       <c r="A5" s="47"/>
       <c r="B5" s="44"/>
       <c r="C5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>200</v>
@@ -2557,75 +2579,75 @@
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
         <v>516399.58899999998</v>
       </c>
       <c r="AR6" s="4">
         <v>31145.540109999998</v>
       </c>
       <c r="AS6" s="4">
         <v>5817.9224899999999</v>
       </c>
       <c r="AT6" s="4">
         <v>12032.681540000001</v>
       </c>
       <c r="AU6" s="11">
-        <v>122358.64099999999</v>
+        <v>150656.166</v>
       </c>
       <c r="AV6" s="11">
-        <v>7431.4916800000001</v>
+        <v>9480.4040099999984</v>
       </c>
       <c r="AW6" s="11">
-        <v>1876.4308699999999</v>
+        <v>2501.04763</v>
       </c>
       <c r="AX6" s="11">
-        <v>3196.8308499999989</v>
+        <v>4248.1746399999993</v>
       </c>
       <c r="AY6" s="11">
-        <v>148208.073</v>
+        <v>178624.21400000001</v>
       </c>
       <c r="AZ6" s="11">
-        <v>8560.8909700000004</v>
+        <v>11023.397779999999</v>
       </c>
       <c r="BA6" s="11">
-        <v>1046.76467</v>
+        <v>1282.5564800000006</v>
       </c>
       <c r="BB6" s="11">
-        <v>3014.8462400000003</v>
+        <v>3627.9563999999991</v>
       </c>
     </row>
-    <row r="7" spans="1:54" ht="20.399999999999999">
+    <row r="7" spans="1:54" ht="22.5">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I7" s="10" t="s">
@@ -2909,51 +2931,51 @@
       <c r="AU8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB8" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="9" spans="1:54" ht="20.399999999999999">
+    <row r="9" spans="1:54" ht="22.5">
       <c r="A9" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="13">
         <v>40.5</v>
       </c>
       <c r="D9" s="13">
         <v>71.630369999999999</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G9" s="11">
         <v>34.299999999999997</v>
       </c>
       <c r="H9" s="11">
         <v>8.2976500000000009</v>
       </c>
       <c r="I9" s="10" t="s">
@@ -3073,51 +3095,51 @@
       <c r="AU9" s="4">
         <v>0.46</v>
       </c>
       <c r="AV9" s="4">
         <v>0.501</v>
       </c>
       <c r="AW9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB9" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="10" spans="1:54" ht="20.399999999999999">
+    <row r="10" spans="1:54" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13">
         <v>1456.893</v>
       </c>
       <c r="D10" s="13">
         <v>423.05621000000002</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G10" s="11">
         <v>1555.36</v>
       </c>
       <c r="H10" s="11">
         <v>388.87002999999999</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -3213,75 +3235,75 @@
       <c r="AM10" s="4">
         <v>1271.221</v>
       </c>
       <c r="AN10" s="4">
         <v>807.39593000000002</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
         <v>1056.08</v>
       </c>
       <c r="AR10" s="4">
         <v>925.20519999999999</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
-        <v>374.21300000000002</v>
+        <v>537.21299999999997</v>
       </c>
       <c r="AV10" s="4">
-        <v>290.23228</v>
+        <v>387.47120999999999</v>
       </c>
       <c r="AW10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY10" s="4">
-        <v>135</v>
+        <v>217.30099999999999</v>
       </c>
       <c r="AZ10" s="4">
-        <v>175.01239000000001</v>
+        <v>259.64738999999997</v>
       </c>
       <c r="BA10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB10" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="11" spans="1:54" ht="20.399999999999999">
+    <row r="11" spans="1:54" ht="22.5">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G11" s="11">
         <v>223.3</v>
       </c>
       <c r="H11" s="11">
         <v>111.84632999999999</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -3401,51 +3423,51 @@
       <c r="AU11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB11" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="12" spans="1:54" ht="30.6">
+    <row r="12" spans="1:54" ht="33.75">
       <c r="A12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E12" s="13">
         <v>0.83340000000000003</v>
       </c>
       <c r="F12" s="13">
         <v>10.577999999999999</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I12" s="11">
@@ -3541,75 +3563,75 @@
       <c r="AM12" s="4">
         <v>267.08999999999997</v>
       </c>
       <c r="AN12" s="4">
         <v>764.91821000000004</v>
       </c>
       <c r="AO12" s="4">
         <v>0.57250000000000001</v>
       </c>
       <c r="AP12" s="4">
         <v>6.94137</v>
       </c>
       <c r="AQ12" s="4">
         <v>384.95</v>
       </c>
       <c r="AR12" s="4">
         <v>1665.2189599999999</v>
       </c>
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="AV12" s="4">
-        <v>482.67302999999998</v>
+        <v>650.84871999999996</v>
       </c>
       <c r="AW12" s="4">
-        <v>8.8209999999999997E-2</v>
+        <v>9.5589999999999994E-2</v>
       </c>
       <c r="AX12" s="4">
-        <v>1.1099000000000001</v>
+        <v>1.18645</v>
       </c>
       <c r="AY12" s="4">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="AZ12" s="4">
-        <v>462.00765999999999</v>
+        <v>656.26445999999999</v>
       </c>
       <c r="BA12" s="4">
-        <v>26.050509999999999</v>
+        <v>26.073740000000001</v>
       </c>
       <c r="BB12" s="4">
-        <v>50.34046</v>
+        <v>50.626269999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:54" ht="40.799999999999997">
+    <row r="13" spans="1:54" ht="45">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I13" s="11">
@@ -3711,69 +3733,69 @@
       <c r="AO13" s="4">
         <v>0.10315000000000001</v>
       </c>
       <c r="AP13" s="4">
         <v>1.20628</v>
       </c>
       <c r="AQ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
-        <v>1.916E-2</v>
+        <v>2.1270000000000001E-2</v>
       </c>
       <c r="AX13" s="4">
-        <v>0.22907</v>
+        <v>0.25506000000000001</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>2.1860000000000001E-2</v>
+        <v>2.9139999999999999E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>0.42853000000000002</v>
+        <v>0.58665999999999996</v>
       </c>
     </row>
-    <row r="14" spans="1:54" ht="20.399999999999999">
+    <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -3893,51 +3915,51 @@
       <c r="AU14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW14" s="4">
         <v>0.52100000000000002</v>
       </c>
       <c r="AX14" s="4">
         <v>0.86133999999999999</v>
       </c>
       <c r="AY14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB14" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="15" spans="1:54" ht="20.399999999999999">
+    <row r="15" spans="1:54" ht="22.5">
       <c r="A15" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -4039,69 +4061,69 @@
       <c r="AO15" s="4">
         <v>12.878880000000001</v>
       </c>
       <c r="AP15" s="4">
         <v>18.66648</v>
       </c>
       <c r="AQ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS15" s="4">
         <v>6.90632</v>
       </c>
       <c r="AT15" s="4">
         <v>11.100910000000001</v>
       </c>
       <c r="AU15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW15" s="4">
-        <v>4.3648400000000001</v>
+        <v>4.3713199999999999</v>
       </c>
       <c r="AX15" s="4">
-        <v>7.02278</v>
+        <v>7.0459100000000001</v>
       </c>
       <c r="AY15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB15" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="16" spans="1:54" ht="40.799999999999997">
+    <row r="16" spans="1:54" ht="45">
       <c r="A16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -4203,69 +4225,69 @@
       <c r="AO16" s="4">
         <v>38.113160000000001</v>
       </c>
       <c r="AP16" s="4">
         <v>47.927619999999997</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS16" s="4">
         <v>17.827999999999999</v>
       </c>
       <c r="AT16" s="4">
         <v>22.022780000000001</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
-        <v>6.4669999999999996</v>
+        <v>7.6459999999999999</v>
       </c>
       <c r="AX16" s="4">
-        <v>6.9390000000000001</v>
+        <v>8.4819999999999993</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA16" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA16" s="4">
+        <v>0.64800000000000002</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>2.4260000000000002</v>
       </c>
     </row>
-    <row r="17" spans="1:54" ht="40.799999999999997">
+    <row r="17" spans="1:54" ht="45">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E17" s="13">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F17" s="13">
         <v>8.5029999999999994E-2</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I17" s="10" t="s">
@@ -4385,51 +4407,51 @@
       <c r="AU17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB17" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:54" ht="22.5">
       <c r="A18" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -4695,54 +4717,54 @@
       <c r="AO19" s="4">
         <v>31.782070000000001</v>
       </c>
       <c r="AP19" s="4">
         <v>136.11176</v>
       </c>
       <c r="AQ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS19" s="4">
         <v>6.8891999999999998</v>
       </c>
       <c r="AT19" s="4">
         <v>39.643619999999999</v>
       </c>
       <c r="AU19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW19" s="4">
-        <v>3.8029000000000002</v>
+        <v>5.8794000000000004</v>
       </c>
       <c r="AX19" s="4">
-        <v>21.521809999999999</v>
+        <v>33.636580000000002</v>
       </c>
       <c r="AY19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB19" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D20" s="10" t="s">
@@ -5205,51 +5227,51 @@
       <c r="AU22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB22" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:54" ht="13.5" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -5369,51 +5391,51 @@
       <c r="AU23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB23" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="24" spans="1:54" ht="20.399999999999999">
+    <row r="24" spans="1:54" ht="22.5">
       <c r="A24" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G24" s="11">
         <v>16</v>
       </c>
       <c r="H24" s="11">
         <v>7.1063799999999997</v>
       </c>
       <c r="I24" s="10" t="s">
@@ -5533,51 +5555,51 @@
       <c r="AU24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB24" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="25" spans="1:54" ht="20.399999999999999">
+    <row r="25" spans="1:54" ht="22.5">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -6189,51 +6211,51 @@
       <c r="AU28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB28" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="29" spans="1:54" ht="30.6">
+    <row r="29" spans="1:54" ht="45">
       <c r="A29" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I29" s="10" t="s">
@@ -6335,69 +6357,69 @@
       <c r="AO29" s="4">
         <v>0.245</v>
       </c>
       <c r="AP29" s="4">
         <v>0.49099999999999999</v>
       </c>
       <c r="AQ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS29" s="4">
         <v>1.2150000000000001</v>
       </c>
       <c r="AT29" s="4">
         <v>1.925</v>
       </c>
       <c r="AU29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW29" s="4">
-        <v>0.115</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="AX29" s="4">
-        <v>0.17699999999999999</v>
+        <v>0.37</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="30" spans="1:54" ht="20.399999999999999">
+    <row r="30" spans="1:54" ht="22.5">
       <c r="A30" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I30" s="10" t="s">
@@ -6499,69 +6521,69 @@
       <c r="AO30" s="4">
         <v>0.11365</v>
       </c>
       <c r="AP30" s="4">
         <v>1.29348</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
-        <v>1.9890000000000001E-2</v>
+        <v>2.3619999999999999E-2</v>
       </c>
       <c r="AX30" s="4">
-        <v>0.19545999999999999</v>
+        <v>0.23064000000000001</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>2.052E-2</v>
+        <v>2.4299999999999999E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>0.20351</v>
+        <v>0.24357999999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:54" ht="20.399999999999999">
+    <row r="31" spans="1:54" ht="22.5">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I31" s="11">
@@ -6663,69 +6685,69 @@
       <c r="AO31" s="4">
         <v>29.956</v>
       </c>
       <c r="AP31" s="4">
         <v>15.22377</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS31" s="4">
         <v>1.008</v>
       </c>
       <c r="AT31" s="4">
         <v>0.89178999999999997</v>
       </c>
       <c r="AU31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW31" s="4">
-        <v>0.33600000000000002</v>
+        <v>0.48</v>
       </c>
       <c r="AX31" s="4">
-        <v>0.23118</v>
+        <v>0.3463</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA31" s="4">
-        <v>0.24265</v>
+        <v>0.38664999999999999</v>
       </c>
       <c r="BB31" s="4">
-        <v>0.26600000000000001</v>
+        <v>0.42660999999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:54" ht="20.399999999999999">
+    <row r="32" spans="1:54" ht="22.5">
       <c r="A32" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I32" s="10" t="s">
@@ -6827,69 +6849,69 @@
       <c r="AO32" s="4">
         <v>1.9959999999999999E-2</v>
       </c>
       <c r="AP32" s="4">
         <v>0.11453000000000001</v>
       </c>
       <c r="AQ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS32" s="4">
         <v>2.1409999999999998E-2</v>
       </c>
       <c r="AT32" s="4">
         <v>0.12506999999999999</v>
       </c>
       <c r="AU32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW32" s="4">
-        <v>5.7600000000000004E-3</v>
+        <v>8.6400000000000001E-3</v>
       </c>
       <c r="AX32" s="4">
-        <v>2.8160000000000001E-2</v>
+        <v>4.2139999999999997E-2</v>
       </c>
       <c r="AY32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA32" s="4">
-        <v>5.7600000000000004E-3</v>
+        <v>7.1999999999999998E-3</v>
       </c>
       <c r="BB32" s="4">
-        <v>3.0370000000000001E-2</v>
+        <v>3.9609999999999999E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:54" ht="20.399999999999999">
+    <row r="33" spans="1:54" ht="22.5">
       <c r="A33" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>1.6910000000000001</v>
       </c>
       <c r="F33" s="13">
         <v>8.8449600000000004</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I33" s="10" t="s">
@@ -7173,51 +7195,51 @@
       <c r="AU34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB34" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="35" spans="1:54" ht="20.399999999999999">
+    <row r="35" spans="1:54" ht="22.5">
       <c r="A35" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I35" s="10" t="s">
@@ -7993,51 +8015,51 @@
       <c r="AU39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB39" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:54" ht="22.5">
       <c r="A40" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I40" s="10" t="s">
@@ -8321,51 +8343,51 @@
       <c r="AU41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB41" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="42" spans="1:54" ht="30.6">
+    <row r="42" spans="1:54" ht="33.75">
       <c r="A42" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I42" s="10" t="s">
@@ -8467,69 +8489,69 @@
       <c r="AO42" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AP42" s="4">
         <v>0.25541000000000003</v>
       </c>
       <c r="AQ42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS42" s="4">
         <v>0.02</v>
       </c>
       <c r="AT42" s="4">
         <v>7.7410000000000007E-2</v>
       </c>
       <c r="AU42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW42" s="4">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="AX42" s="4">
-        <v>3.798E-2</v>
+        <v>7.7410000000000007E-2</v>
       </c>
       <c r="AY42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB42" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="43" spans="1:54" ht="30.6">
+    <row r="43" spans="1:54" ht="45">
       <c r="A43" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I43" s="10" t="s">
@@ -8649,51 +8671,51 @@
       <c r="AU43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB43" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="44" spans="1:54" ht="20.399999999999999">
+    <row r="44" spans="1:54" ht="22.5">
       <c r="A44" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I44" s="10" t="s">
@@ -8813,51 +8835,51 @@
       <c r="AU44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW44" s="4">
         <v>5.756E-2</v>
       </c>
       <c r="AX44" s="4">
         <v>0.53007000000000004</v>
       </c>
       <c r="AY44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB44" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="45" spans="1:54" ht="20.399999999999999">
+    <row r="45" spans="1:54" ht="22.5">
       <c r="A45" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I45" s="11">
@@ -8959,54 +8981,54 @@
       <c r="AO45" s="4">
         <v>0.20130000000000001</v>
       </c>
       <c r="AP45" s="4">
         <v>2.3661799999999999</v>
       </c>
       <c r="AQ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS45" s="4">
         <v>0.1225</v>
       </c>
       <c r="AT45" s="4">
         <v>2.0558000000000001</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW45" s="4">
-        <v>4.2200000000000001E-2</v>
+        <v>5.2200000000000003E-2</v>
       </c>
       <c r="AX45" s="4">
-        <v>0.56252000000000002</v>
+        <v>0.67508999999999997</v>
       </c>
       <c r="AY45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB45" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="10" t="s">
@@ -9123,66 +9145,66 @@
       <c r="AO46" s="4">
         <v>1.04647</v>
       </c>
       <c r="AP46" s="4">
         <v>13.329359999999999</v>
       </c>
       <c r="AQ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
-        <v>0.57152000000000003</v>
+        <v>0.59524999999999995</v>
       </c>
       <c r="AX46" s="4">
-        <v>7.2578800000000001</v>
+        <v>7.46983</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>7.7579999999999996E-2</v>
+        <v>7.9979999999999996E-2</v>
       </c>
       <c r="BB46" s="4">
-        <v>0.67112000000000005</v>
+        <v>0.69438</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -9305,51 +9327,51 @@
       <c r="AU47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB47" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="48" spans="1:54" ht="20.399999999999999">
+    <row r="48" spans="1:54" ht="22.5">
       <c r="A48" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I48" s="10" t="s">
@@ -9451,66 +9473,66 @@
       <c r="AO48" s="4">
         <v>0.36264000000000002</v>
       </c>
       <c r="AP48" s="4">
         <v>3.1868400000000001</v>
       </c>
       <c r="AQ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
-        <v>6.2979999999999994E-2</v>
+        <v>7.7280000000000001E-2</v>
       </c>
       <c r="AX48" s="4">
-        <v>0.47558</v>
+        <v>0.57604</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>6.7780000000000007E-2</v>
+        <v>8.0100000000000005E-2</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.48039999999999999</v>
+        <v>0.57371000000000005</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -9615,66 +9637,66 @@
       <c r="AO49" s="4">
         <v>2.7470000000000001E-2</v>
       </c>
       <c r="AP49" s="4">
         <v>0.25836999999999999</v>
       </c>
       <c r="AQ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="AX49" s="4">
+        <v>4.5900000000000003E-2</v>
+      </c>
+      <c r="AY49" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="AZ49" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="BA49" s="4">
         <v>5.5999999999999999E-3</v>
       </c>
-      <c r="AX49" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="BB49" s="4">
-        <v>3.4840000000000003E-2</v>
+        <v>4.0910000000000002E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9779,66 +9801,66 @@
       <c r="AO50" s="4">
         <v>2.605E-2</v>
       </c>
       <c r="AP50" s="4">
         <v>0.55964999999999998</v>
       </c>
       <c r="AQ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
-        <v>7.8399999999999997E-3</v>
+        <v>1.008E-2</v>
       </c>
       <c r="AX50" s="4">
-        <v>0.14796000000000001</v>
+        <v>0.19006999999999999</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
-        <v>1.7919999999999998E-2</v>
+        <v>2.128E-2</v>
       </c>
       <c r="BB50" s="4">
-        <v>0.35719000000000001</v>
+        <v>0.43292999999999998</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -9961,51 +9983,51 @@
       <c r="AU51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB51" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="52" spans="1:54" ht="20.399999999999999">
+    <row r="52" spans="1:54" ht="22.5">
       <c r="A52" s="18" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="20" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I52" s="10" t="s">
@@ -10125,51 +10147,51 @@
       <c r="AU52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW52" s="4">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="AX52" s="4">
         <v>1.494E-2</v>
       </c>
       <c r="AY52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA52" s="4">
         <v>3.9199999999999999E-3</v>
       </c>
       <c r="BB52" s="4">
         <v>2.0979999999999999E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:54" ht="20.399999999999999">
+    <row r="53" spans="1:54" ht="22.5">
       <c r="A53" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I53" s="10" t="s">
@@ -10271,66 +10293,66 @@
       <c r="AO53" s="4">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="AP53" s="4">
         <v>0.76285000000000003</v>
       </c>
       <c r="AQ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
-        <v>1.404E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="AX53" s="4">
-        <v>8.4180000000000005E-2</v>
+        <v>0.11942999999999999</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>1.8159999999999999E-2</v>
+        <v>2.0760000000000001E-2</v>
       </c>
       <c r="BB53" s="4">
-        <v>0.14796999999999999</v>
+        <v>0.17099</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10435,66 +10457,66 @@
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
         <v>287.67399999999998</v>
       </c>
       <c r="AT54" s="4">
         <v>109.39964999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>168.94800000000001</v>
+        <v>190.10300000000001</v>
       </c>
       <c r="AX54" s="4">
-        <v>57.458750000000002</v>
+        <v>66.347560000000001</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>29.751159999999999</v>
+        <v>54.763159999999999</v>
       </c>
       <c r="BB54" s="4">
-        <v>13.357659999999999</v>
+        <v>24.05011</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10763,69 +10785,69 @@
       <c r="AO56" s="4">
         <v>10.055</v>
       </c>
       <c r="AP56" s="4">
         <v>5.39818</v>
       </c>
       <c r="AQ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS56" s="4">
         <v>10.24</v>
       </c>
       <c r="AT56" s="4">
         <v>5.8224799999999997</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW56" s="4">
-        <v>4.8</v>
+        <v>5.76</v>
       </c>
       <c r="AX56" s="4">
-        <v>2.2576800000000001</v>
+        <v>2.7902100000000001</v>
       </c>
       <c r="AY56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA56" s="4">
-        <v>1.2661500000000001</v>
+        <v>2.8661500000000002</v>
       </c>
       <c r="BB56" s="4">
-        <v>0.92500000000000004</v>
+        <v>2.1633599999999999</v>
       </c>
     </row>
-    <row r="57" spans="1:54" ht="40.799999999999997">
+    <row r="57" spans="1:54" ht="45">
       <c r="A57" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I57" s="11">
@@ -10927,66 +10949,66 @@
       <c r="AO57" s="4">
         <v>101.0942</v>
       </c>
       <c r="AP57" s="4">
         <v>72.474630000000005</v>
       </c>
       <c r="AQ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS57" s="4">
         <v>87.382599999999996</v>
       </c>
       <c r="AT57" s="4">
         <v>73.603399999999993</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW57" s="4">
-        <v>31.651800000000001</v>
+        <v>41.731000000000002</v>
       </c>
       <c r="AX57" s="4">
-        <v>24.057729999999999</v>
+        <v>32.854469999999999</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA57" s="4">
-        <v>12.289619999999999</v>
+        <v>23.27562</v>
       </c>
       <c r="BB57" s="4">
-        <v>13.074999999999999</v>
+        <v>24.370159999999998</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H58" s="10" t="s">
@@ -11109,51 +11131,51 @@
       <c r="AU58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW58" s="4">
         <v>0.33500000000000002</v>
       </c>
       <c r="AX58" s="4">
         <v>0.43</v>
       </c>
       <c r="AY58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB58" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="59" spans="1:54" ht="30.6">
+    <row r="59" spans="1:54" ht="33.75">
       <c r="A59" s="18" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I59" s="10" t="s">
@@ -11273,51 +11295,51 @@
       <c r="AU59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB59" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="60" spans="1:54" ht="20.399999999999999">
+    <row r="60" spans="1:54" ht="22.5">
       <c r="A60" s="18" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I60" s="10" t="s">
@@ -11437,51 +11459,51 @@
       <c r="AU60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB60" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="61" spans="1:54" ht="20.399999999999999">
+    <row r="61" spans="1:54" ht="22.5">
       <c r="A61" s="18" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I61" s="10" t="s">
@@ -11601,51 +11623,51 @@
       <c r="AU61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW61" s="4">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="AX61" s="4">
         <v>0.14599999999999999</v>
       </c>
       <c r="AY61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB61" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="62" spans="1:54" ht="20.399999999999999">
+    <row r="62" spans="1:54" ht="33.75">
       <c r="A62" s="18" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E62" s="13">
         <v>645.72699999999998</v>
       </c>
       <c r="F62" s="13">
         <v>613.53587000000005</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I62" s="11">
@@ -11747,69 +11769,69 @@
       <c r="AO62" s="4">
         <v>930.35690999999997</v>
       </c>
       <c r="AP62" s="4">
         <v>813.98563000000001</v>
       </c>
       <c r="AQ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
-        <v>276.28449999999998</v>
+        <v>342.81950000000001</v>
       </c>
       <c r="AX62" s="4">
-        <v>286.94443000000001</v>
+        <v>373.11342999999999</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
         <v>130.78299999999999</v>
       </c>
       <c r="BB62" s="4">
         <v>169.858</v>
       </c>
     </row>
-    <row r="63" spans="1:54" ht="20.399999999999999">
+    <row r="63" spans="1:54" ht="33.75">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I63" s="11">
@@ -11929,51 +11951,51 @@
       <c r="AU63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB63" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="64" spans="1:54" ht="20.399999999999999">
+    <row r="64" spans="1:54" ht="33.75">
       <c r="A64" s="18" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I64" s="10" t="s">
@@ -12093,51 +12115,51 @@
       <c r="AU64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW64" s="4">
         <v>2.0699999999999998E-3</v>
       </c>
       <c r="AX64" s="4">
         <v>6.9899999999999997E-3</v>
       </c>
       <c r="AY64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB64" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="65" spans="1:54" ht="40.799999999999997">
+    <row r="65" spans="1:54" ht="45">
       <c r="A65" s="18" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="20" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I65" s="11">
@@ -12257,51 +12279,51 @@
       <c r="AU65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB65" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="66" spans="1:54" ht="40.799999999999997">
+    <row r="66" spans="1:54" ht="45">
       <c r="A66" s="18" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I66" s="10" t="s">
@@ -12403,69 +12425,69 @@
       <c r="AO66" s="4">
         <v>57.738370000000003</v>
       </c>
       <c r="AP66" s="4">
         <v>84.760480000000001</v>
       </c>
       <c r="AQ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
-        <v>4.6943000000000001</v>
+        <v>14.6843</v>
       </c>
       <c r="AX66" s="4">
-        <v>11.89922</v>
+        <v>30.828220000000002</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA66" s="4">
-        <v>28.218</v>
+        <v>30.218</v>
       </c>
       <c r="BB66" s="4">
-        <v>65.266300000000001</v>
+        <v>70.228300000000004</v>
       </c>
     </row>
-    <row r="67" spans="1:54" ht="20.399999999999999">
+    <row r="67" spans="1:54" ht="22.5">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I67" s="10" t="s">
@@ -12567,69 +12589,69 @@
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
         <v>598.55115000000001</v>
       </c>
       <c r="AT67" s="4">
         <v>673.39386999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>184.12799999999999</v>
+        <v>275.83488</v>
       </c>
       <c r="AX67" s="4">
-        <v>177.41481999999999</v>
+        <v>277.49621999999999</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>91.929199999999994</v>
+        <v>122.5722</v>
       </c>
       <c r="BB67" s="4">
-        <v>129.63667000000001</v>
+        <v>174.12666999999999</v>
       </c>
     </row>
-    <row r="68" spans="1:54" ht="20.399999999999999">
+    <row r="68" spans="1:54" ht="22.5">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I68" s="10" t="s">
@@ -12731,69 +12753,69 @@
       <c r="AO68" s="4">
         <v>70.767359999999996</v>
       </c>
       <c r="AP68" s="4">
         <v>102.4606</v>
       </c>
       <c r="AQ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS68" s="4">
         <v>213.33176</v>
       </c>
       <c r="AT68" s="4">
         <v>277.63661000000002</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
-        <v>1.5496000000000001</v>
+        <v>2.2416</v>
       </c>
       <c r="AX68" s="4">
-        <v>6.9696499999999997</v>
+        <v>10.23479</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA68" s="4">
-        <v>60.192</v>
+        <v>90.324479999999994</v>
       </c>
       <c r="BB68" s="4">
-        <v>83.105739999999997</v>
+        <v>126.89133</v>
       </c>
     </row>
-    <row r="69" spans="1:54" ht="20.399999999999999">
+    <row r="69" spans="1:54" ht="22.5">
       <c r="A69" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="13">
         <v>0.34639999999999999</v>
       </c>
       <c r="F69" s="13">
         <v>3.9020000000000001</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I69" s="11">
@@ -12895,69 +12917,69 @@
       <c r="AO69" s="4">
         <v>3.0108999999999999</v>
       </c>
       <c r="AP69" s="4">
         <v>15.651120000000001</v>
       </c>
       <c r="AQ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS69" s="4">
         <v>2.61443</v>
       </c>
       <c r="AT69" s="4">
         <v>15.31686</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
-        <v>0.51817999999999997</v>
+        <v>0.66700999999999999</v>
       </c>
       <c r="AX69" s="4">
-        <v>2.47607</v>
+        <v>2.6297700000000002</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>1.363E-2</v>
+        <v>1.7909999999999999E-2</v>
       </c>
       <c r="BB69" s="4">
-        <v>0.15669</v>
+        <v>0.21223</v>
       </c>
     </row>
-    <row r="70" spans="1:54" ht="20.399999999999999">
+    <row r="70" spans="1:54" ht="22.5">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I70" s="11">
@@ -13059,69 +13081,69 @@
       <c r="AO70" s="4">
         <v>0.77917000000000003</v>
       </c>
       <c r="AP70" s="4">
         <v>5.3496499999999996</v>
       </c>
       <c r="AQ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS70" s="4">
         <v>0.62065000000000003</v>
       </c>
       <c r="AT70" s="4">
         <v>4.78301</v>
       </c>
       <c r="AU70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW70" s="4">
-        <v>0.14452000000000001</v>
+        <v>0.15351999999999999</v>
       </c>
       <c r="AX70" s="4">
-        <v>1.0204599999999999</v>
+        <v>1.13656</v>
       </c>
       <c r="AY70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="71" spans="1:54" ht="20.399999999999999">
+    <row r="71" spans="1:54" ht="22.5">
       <c r="A71" s="18" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I71" s="10" t="s">
@@ -13223,69 +13245,69 @@
       <c r="AO71" s="4">
         <v>1213.0898099999999</v>
       </c>
       <c r="AP71" s="4">
         <v>827.27171999999996</v>
       </c>
       <c r="AQ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS71" s="4">
         <v>183.02887999999999</v>
       </c>
       <c r="AT71" s="4">
         <v>104.4353</v>
       </c>
       <c r="AU71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW71" s="4">
-        <v>182.91900000000001</v>
+        <v>182.92699999999999</v>
       </c>
       <c r="AX71" s="4">
-        <v>104.34313</v>
+        <v>104.35306</v>
       </c>
       <c r="AY71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="72" spans="1:54" ht="40.799999999999997">
+    <row r="72" spans="1:54" ht="45">
       <c r="A72" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I72" s="10" t="s">
@@ -13569,51 +13591,51 @@
       <c r="AU73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB73" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="74" spans="1:54">
+    <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="18" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="20" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E74" s="13">
         <v>28.368200000000002</v>
       </c>
       <c r="F74" s="13">
         <v>45.49644</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I74" s="11">
@@ -13715,66 +13737,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>31.136769999999999</v>
+        <v>43.122390000000003</v>
       </c>
       <c r="AX74" s="4">
-        <v>98.935630000000003</v>
+        <v>134.26181</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>38.243180000000002</v>
+        <v>46.004480000000001</v>
       </c>
       <c r="BB74" s="4">
-        <v>115.49589</v>
+        <v>139.68185</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -13879,66 +13901,66 @@
       <c r="AO75" s="4">
         <v>6.1199999999999997E-2</v>
       </c>
       <c r="AP75" s="4">
         <v>0.28989999999999999</v>
       </c>
       <c r="AQ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
-        <v>1.6E-2</v>
+        <v>2.24E-2</v>
       </c>
       <c r="AX75" s="4">
-        <v>8.0299999999999996E-2</v>
+        <v>0.11244</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
-        <v>2.24E-2</v>
+        <v>2.5600000000000001E-2</v>
       </c>
       <c r="BB75" s="4">
-        <v>0.16653000000000001</v>
+        <v>0.20147000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E76" s="13">
         <v>369.19150000000002</v>
       </c>
       <c r="F76" s="13">
         <v>992.16737999999998</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H76" s="10" t="s">
@@ -14043,69 +14065,69 @@
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
         <v>499.06281000000001</v>
       </c>
       <c r="AT76" s="4">
         <v>2277.6033000000002</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>158.18635</v>
+        <v>196.38892000000001</v>
       </c>
       <c r="AX76" s="4">
-        <v>718.23779999999999</v>
+        <v>881.02025000000003</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>125.46328</v>
+        <v>138.46221</v>
       </c>
       <c r="BB76" s="4">
-        <v>656.33216000000004</v>
+        <v>721.85799999999995</v>
       </c>
     </row>
-    <row r="77" spans="1:54" ht="40.799999999999997">
+    <row r="77" spans="1:54" ht="45">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I77" s="11">
@@ -14207,69 +14229,69 @@
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
         <v>272.95704000000001</v>
       </c>
       <c r="AT77" s="4">
         <v>238.08717999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>82.648759999999996</v>
+        <v>110.95236</v>
       </c>
       <c r="AX77" s="4">
-        <v>59.707949999999997</v>
+        <v>75.731999999999999</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>32.94314</v>
+        <v>65.42604</v>
       </c>
       <c r="BB77" s="4">
-        <v>19.834119999999999</v>
+        <v>62.983339999999998</v>
       </c>
     </row>
-    <row r="78" spans="1:54" ht="20.399999999999999">
+    <row r="78" spans="1:54" ht="22.5">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I78" s="10" t="s">
@@ -14389,51 +14411,51 @@
       <c r="AU78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB78" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="79" spans="1:54" ht="30.6">
+    <row r="79" spans="1:54" ht="45">
       <c r="A79" s="18" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="20" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E79" s="13">
         <v>1.0767</v>
       </c>
       <c r="F79" s="13">
         <v>4.3071999999999999</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I79" s="11">
@@ -14535,69 +14557,69 @@
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
         <v>21.59375</v>
       </c>
       <c r="AT79" s="4">
         <v>66.646780000000007</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>6.6877399999999998</v>
+        <v>8.6724399999999999</v>
       </c>
       <c r="AX79" s="4">
-        <v>17.798829999999999</v>
+        <v>22.783840000000001</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>5.5585800000000001</v>
+        <v>6.7458799999999997</v>
       </c>
       <c r="BB79" s="4">
-        <v>17.984839999999998</v>
+        <v>21.00742</v>
       </c>
     </row>
-    <row r="80" spans="1:54" ht="40.799999999999997">
+    <row r="80" spans="1:54" ht="45">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I80" s="11">
@@ -14699,69 +14721,69 @@
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
         <v>1529.7261699999999</v>
       </c>
       <c r="AT80" s="4">
         <v>4634.2661799999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>405.49391000000003</v>
+        <v>539.39952000000005</v>
       </c>
       <c r="AX80" s="4">
-        <v>1175.4510299999999</v>
+        <v>1556.66122</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>385.45240000000001</v>
+        <v>451.59784999999999</v>
       </c>
       <c r="BB80" s="4">
-        <v>1261.84952</v>
+        <v>1491.8994499999999</v>
       </c>
     </row>
-    <row r="81" spans="1:54" ht="20.399999999999999">
+    <row r="81" spans="1:54" ht="22.5">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I81" s="11">
@@ -14863,69 +14885,69 @@
       <c r="AO81" s="4">
         <v>10.840780000000001</v>
       </c>
       <c r="AP81" s="4">
         <v>10.600540000000001</v>
       </c>
       <c r="AQ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS81" s="4">
         <v>1.9286799999999999</v>
       </c>
       <c r="AT81" s="4">
         <v>3.3413300000000001</v>
       </c>
       <c r="AU81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW81" s="4">
-        <v>0.69899999999999995</v>
+        <v>0.81767999999999996</v>
       </c>
       <c r="AX81" s="4">
-        <v>1.12547</v>
+        <v>1.31796</v>
       </c>
       <c r="AY81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB81" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="82" spans="1:54" ht="20.399999999999999">
+    <row r="82" spans="1:54" ht="22.5">
       <c r="A82" s="18" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E82" s="13">
         <v>15.800520000000001</v>
       </c>
       <c r="F82" s="13">
         <v>19.37987</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I82" s="11">
@@ -15045,51 +15067,51 @@
       <c r="AU82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW82" s="4">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="AX82" s="4">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="AY82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB82" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="83" spans="1:54" ht="20.399999999999999">
+    <row r="83" spans="1:54" ht="22.5">
       <c r="A83" s="18" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="20" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I83" s="10" t="s">
@@ -15209,51 +15231,51 @@
       <c r="AU83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW83" s="4">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="AX83" s="4">
         <v>7.8E-2</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB83" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="84" spans="1:54" ht="20.399999999999999">
+    <row r="84" spans="1:54" ht="22.5">
       <c r="A84" s="18" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="20" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I84" s="10" t="s">
@@ -15355,69 +15377,69 @@
       <c r="AO84" s="4">
         <v>5.46</v>
       </c>
       <c r="AP84" s="4">
         <v>12.47279</v>
       </c>
       <c r="AQ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS84" s="4">
         <v>1.575</v>
       </c>
       <c r="AT84" s="4">
         <v>3.8741099999999999</v>
       </c>
       <c r="AU84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW84" s="4">
-        <v>0.9375</v>
+        <v>1.35</v>
       </c>
       <c r="AX84" s="4">
-        <v>2.2317100000000001</v>
+        <v>3.2830599999999999</v>
       </c>
       <c r="AY84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB84" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="85" spans="1:54" ht="20.399999999999999">
+    <row r="85" spans="1:54" ht="33.75">
       <c r="A85" s="18" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E85" s="13">
         <v>58.407719999999998</v>
       </c>
       <c r="F85" s="13">
         <v>317.79879</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I85" s="11">
@@ -15519,69 +15541,69 @@
       <c r="AO85" s="4">
         <v>150.54812000000001</v>
       </c>
       <c r="AP85" s="4">
         <v>691.07393999999999</v>
       </c>
       <c r="AQ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
-        <v>35.986699999999999</v>
+        <v>54.088059999999999</v>
       </c>
       <c r="AX85" s="4">
-        <v>182.23157</v>
+        <v>274.36953</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>48.158250000000002</v>
+        <v>56.851849999999999</v>
       </c>
       <c r="BB85" s="4">
-        <v>223.83279999999999</v>
+        <v>268.81016</v>
       </c>
     </row>
-    <row r="86" spans="1:54" ht="20.399999999999999">
+    <row r="86" spans="1:54" ht="33.75">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I86" s="10" t="s">
@@ -15701,51 +15723,51 @@
       <c r="AU86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB86" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="87" spans="1:54" ht="30.6">
+    <row r="87" spans="1:54" ht="33.75">
       <c r="A87" s="18" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="20" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E87" s="13">
         <v>161.86475999999999</v>
       </c>
       <c r="F87" s="13">
         <v>197.43682000000001</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I87" s="11">
@@ -15847,69 +15869,69 @@
       <c r="AO87" s="4">
         <v>10.607329999999999</v>
       </c>
       <c r="AP87" s="4">
         <v>15.084160000000001</v>
       </c>
       <c r="AQ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS87" s="4">
         <v>3.5265</v>
       </c>
       <c r="AT87" s="4">
         <v>3.5242499999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW87" s="4">
-        <v>2.052</v>
+        <v>2.34</v>
       </c>
       <c r="AX87" s="4">
-        <v>1.3855900000000001</v>
+        <v>1.66459</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA87" s="4">
-        <v>0.32940000000000003</v>
+        <v>0.47195999999999999</v>
       </c>
       <c r="BB87" s="4">
-        <v>1.26136</v>
+        <v>1.9139200000000001</v>
       </c>
     </row>
-    <row r="88" spans="1:54" ht="40.799999999999997">
+    <row r="88" spans="1:54" ht="45">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E88" s="13">
         <v>3.2917000000000001</v>
       </c>
       <c r="F88" s="13">
         <v>19.552499999999998</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I88" s="11">
@@ -16011,69 +16033,69 @@
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
         <v>10.983919999999999</v>
       </c>
       <c r="AT88" s="4">
         <v>67.118020000000001</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>2.4034499999999999</v>
+        <v>4.8215700000000004</v>
       </c>
       <c r="AX88" s="4">
-        <v>12.282120000000001</v>
+        <v>19.752310000000001</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>1.6301600000000001</v>
+        <v>1.93713</v>
       </c>
       <c r="BB88" s="4">
-        <v>11.963229999999999</v>
+        <v>15.679399999999999</v>
       </c>
     </row>
-    <row r="89" spans="1:54" ht="30.6">
+    <row r="89" spans="1:54" ht="33.75">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I89" s="11">
@@ -16175,69 +16197,69 @@
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
         <v>26.552700000000002</v>
       </c>
       <c r="AT89" s="4">
         <v>24.9558</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>7.5374499999999998</v>
+        <v>9.6639800000000005</v>
       </c>
       <c r="AX89" s="4">
-        <v>6.0354999999999999</v>
+        <v>8.9882799999999996</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>1.91977</v>
+        <v>2.3547199999999999</v>
       </c>
       <c r="BB89" s="4">
-        <v>2.0286900000000001</v>
+        <v>2.7194699999999998</v>
       </c>
     </row>
-    <row r="90" spans="1:54" ht="40.799999999999997">
+    <row r="90" spans="1:54" ht="45">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I90" s="10" t="s">
@@ -16339,69 +16361,69 @@
       <c r="AO90" s="4">
         <v>2.4682200000000001</v>
       </c>
       <c r="AP90" s="4">
         <v>12.028639999999999</v>
       </c>
       <c r="AQ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
-        <v>0.86490999999999996</v>
+        <v>1.13073</v>
       </c>
       <c r="AX90" s="4">
-        <v>4.30837</v>
+        <v>5.6426299999999996</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>0.87551999999999996</v>
+        <v>1.0496000000000001</v>
       </c>
       <c r="BB90" s="4">
-        <v>4.16554</v>
+        <v>5.06447</v>
       </c>
     </row>
-    <row r="91" spans="1:54" ht="20.399999999999999">
+    <row r="91" spans="1:54" ht="33.75">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I91" s="11">
@@ -16503,69 +16525,69 @@
       <c r="AO91" s="4">
         <v>0.18507000000000001</v>
       </c>
       <c r="AP91" s="4">
         <v>1.6972700000000001</v>
       </c>
       <c r="AQ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
-        <v>2.538E-2</v>
+        <v>5.636E-2</v>
       </c>
       <c r="AX91" s="4">
-        <v>0.20759</v>
+        <v>0.45151999999999998</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>2.6800000000000001E-2</v>
+        <v>0.03</v>
       </c>
       <c r="BB91" s="4">
-        <v>0.12906000000000001</v>
+        <v>0.14609</v>
       </c>
     </row>
-    <row r="92" spans="1:54" ht="20.399999999999999">
+    <row r="92" spans="1:54" ht="22.5">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I92" s="11">
@@ -16667,69 +16689,69 @@
       <c r="AO92" s="4">
         <v>49.87397</v>
       </c>
       <c r="AP92" s="4">
         <v>57.998480000000001</v>
       </c>
       <c r="AQ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
-        <v>3.69679</v>
+        <v>5.0812400000000002</v>
       </c>
       <c r="AX92" s="4">
-        <v>7.2363400000000002</v>
+        <v>10.00704</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>1.6436599999999999</v>
+        <v>1.93926</v>
       </c>
       <c r="BB92" s="4">
-        <v>3.5139900000000002</v>
+        <v>4.1676500000000001</v>
       </c>
     </row>
-    <row r="93" spans="1:54" ht="20.399999999999999">
+    <row r="93" spans="1:54" ht="22.5">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I93" s="11">
@@ -16831,69 +16853,69 @@
       <c r="AO93" s="4">
         <v>0.16692000000000001</v>
       </c>
       <c r="AP93" s="4">
         <v>0.56496000000000002</v>
       </c>
       <c r="AQ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS93" s="4">
         <v>7.5520000000000004E-2</v>
       </c>
       <c r="AT93" s="4">
         <v>0.27467000000000003</v>
       </c>
       <c r="AU93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW93" s="4">
-        <v>1.7999999999999999E-2</v>
+        <v>1.9800000000000002E-2</v>
       </c>
       <c r="AX93" s="4">
-        <v>5.6869999999999997E-2</v>
+        <v>6.2719999999999998E-2</v>
       </c>
       <c r="AY93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB93" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="94" spans="1:54">
+    <row r="94" spans="1:54" ht="22.5">
       <c r="A94" s="18" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="20" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I94" s="10" t="s">
@@ -16995,66 +17017,66 @@
       <c r="AO94" s="4">
         <v>4.94468</v>
       </c>
       <c r="AP94" s="4">
         <v>34.358020000000003</v>
       </c>
       <c r="AQ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS94" s="4">
         <v>2.6240999999999999</v>
       </c>
       <c r="AT94" s="4">
         <v>20.31991</v>
       </c>
       <c r="AU94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW94" s="4">
-        <v>0.60590999999999995</v>
+        <v>0.79195000000000004</v>
       </c>
       <c r="AX94" s="4">
-        <v>4.3883099999999997</v>
+        <v>6.2223300000000004</v>
       </c>
       <c r="AY94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA94" s="4">
-        <v>0.10956</v>
+        <v>0.64537999999999995</v>
       </c>
       <c r="BB94" s="4">
-        <v>0.85877000000000003</v>
+        <v>6.0023999999999997</v>
       </c>
     </row>
     <row r="95" spans="1:54">
       <c r="A95" s="18" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E95" s="13">
         <v>2.615E-2</v>
       </c>
       <c r="F95" s="13">
         <v>4.6520099999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -17159,69 +17181,69 @@
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
         <v>103.15633</v>
       </c>
       <c r="AT95" s="4">
         <v>667.75959999999998</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>25.066140000000001</v>
+        <v>27.319220000000001</v>
       </c>
       <c r="AX95" s="4">
-        <v>67.438180000000003</v>
+        <v>107.28681</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>20.580010000000001</v>
+        <v>23.89002</v>
       </c>
       <c r="BB95" s="4">
-        <v>165.58381</v>
+        <v>235.92653999999999</v>
       </c>
     </row>
-    <row r="96" spans="1:54" ht="30.6">
+    <row r="96" spans="1:54" ht="33.75">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I96" s="10" t="s">
@@ -17341,51 +17363,51 @@
       <c r="AU96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB96" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="97" spans="1:54" ht="30.6">
+    <row r="97" spans="1:54" ht="45">
       <c r="A97" s="18" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="20" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="13">
         <v>71.069000000000003</v>
       </c>
       <c r="F97" s="13">
         <v>36.200740000000003</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I97" s="11">
@@ -17487,66 +17509,66 @@
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
         <v>661.95574999999997</v>
       </c>
       <c r="AT97" s="4">
         <v>258.28491000000002</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>226.07244</v>
+        <v>403.82252</v>
       </c>
       <c r="AX97" s="4">
-        <v>89.993340000000003</v>
+        <v>149.22381999999999</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
-        <v>0.13786000000000001</v>
+        <v>0.22683</v>
       </c>
       <c r="BB97" s="4">
-        <v>0.20429</v>
+        <v>0.43276999999999999</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H98" s="10" t="s">
@@ -17669,51 +17691,51 @@
       <c r="AU98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB98" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="99" spans="1:54" ht="30.6">
+    <row r="99" spans="1:54" ht="33.75">
       <c r="A99" s="18" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="20" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I99" s="10" t="s">
@@ -17997,51 +18019,51 @@
       <c r="AU100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB100" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="101" spans="1:54" ht="30.6">
+    <row r="101" spans="1:54" ht="33.75">
       <c r="A101" s="18" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="20" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I101" s="10" t="s">
@@ -18161,51 +18183,51 @@
       <c r="AU101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB101" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="102" spans="1:54" ht="30.6">
+    <row r="102" spans="1:54" ht="33.75">
       <c r="A102" s="18" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="20" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="13">
         <v>20</v>
       </c>
       <c r="D102" s="13">
         <v>3.0779999999999998</v>
       </c>
       <c r="E102" s="13">
         <v>0</v>
       </c>
       <c r="F102" s="13">
         <v>0</v>
       </c>
       <c r="G102" s="11">
         <v>104.17</v>
       </c>
       <c r="H102" s="11">
         <v>5.5971399999999996</v>
       </c>
       <c r="I102" s="11">
@@ -18301,75 +18323,75 @@
       <c r="AM102" s="4">
         <v>160</v>
       </c>
       <c r="AN102" s="4">
         <v>11.50902</v>
       </c>
       <c r="AO102" s="4">
         <v>394.79500000000002</v>
       </c>
       <c r="AP102" s="4">
         <v>28.515000000000001</v>
       </c>
       <c r="AQ102" s="4">
         <v>265.13</v>
       </c>
       <c r="AR102" s="4">
         <v>20.17784</v>
       </c>
       <c r="AS102" s="4">
         <v>60</v>
       </c>
       <c r="AT102" s="4">
         <v>3.734</v>
       </c>
       <c r="AU102" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="AV102" s="4">
-        <v>3.1029</v>
+        <v>6.6040000000000001</v>
       </c>
       <c r="AW102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY102" s="4">
-        <v>20</v>
+        <v>34.520000000000003</v>
       </c>
       <c r="AZ102" s="4">
-        <v>1.54565</v>
+        <v>7.8526499999999997</v>
       </c>
       <c r="BA102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB102" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="103" spans="1:54" ht="30.6">
+    <row r="103" spans="1:54" ht="33.75">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="14">
         <v>109919.06</v>
       </c>
       <c r="D103" s="14">
         <v>7614.951</v>
       </c>
       <c r="E103" s="14">
         <v>67.001999999999995</v>
       </c>
       <c r="F103" s="14">
         <v>5.3690899999999999</v>
       </c>
       <c r="G103" s="15">
         <v>162244.098</v>
       </c>
       <c r="H103" s="15">
         <v>10264.056350000001</v>
       </c>
       <c r="I103" s="16" t="s">
@@ -18465,66 +18487,66 @@
       <c r="AM103" s="25">
         <v>443916.20500000002</v>
       </c>
       <c r="AN103" s="25">
         <v>23859.268639999998</v>
       </c>
       <c r="AO103" s="25">
         <v>0.155</v>
       </c>
       <c r="AP103" s="25">
         <v>3.2219999999999999E-2</v>
       </c>
       <c r="AQ103" s="25">
         <v>512292.96899999998</v>
       </c>
       <c r="AR103" s="25">
         <v>28206.038499999999</v>
       </c>
       <c r="AS103" s="25">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AT103" s="25">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AU103" s="25">
-        <v>121825.96799999999</v>
+        <v>149882.49299999999</v>
       </c>
       <c r="AV103" s="25">
-        <v>6654.9824699999999</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>8434.9790799999992</v>
+      </c>
+      <c r="AW103" s="25">
+        <v>0</v>
+      </c>
+      <c r="AX103" s="25">
+        <v>0</v>
       </c>
       <c r="AY103" s="25">
-        <v>147953.073</v>
+        <v>178232.39300000001</v>
       </c>
       <c r="AZ103" s="25">
-        <v>7922.3252700000003</v>
+        <v>10099.63328</v>
       </c>
       <c r="BA103" s="25">
         <v>2.6964800000000002</v>
       </c>
       <c r="BB103" s="25">
         <v>1.27921</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="41" t="s">
         <v>201</v>
       </c>
       <c r="B104" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA4:AB4"/>