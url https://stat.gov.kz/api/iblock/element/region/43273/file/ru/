--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11610" yWindow="-15" windowWidth="11460" windowHeight="9630"/>
+    <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$103</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3748" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3746" uniqueCount="207">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -641,54 +641,54 @@
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 г.*</t>
   </si>
   <si>
-    <t>Январь-апрель 2025 г.*</t>
-[...2 lines deleted...]
-    <t>Январь-апрель 2026 г.*</t>
+    <t>Январь-май 2025 г.*</t>
+  </si>
+  <si>
+    <t>Январь-май 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1997,89 +1997,73 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="P18" sqref="P18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="17" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="48" max="50" width="7.28515625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
+    <col min="2" max="2" width="62.44140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="6" customWidth="1"/>
+    <col min="4" max="38" width="7.33203125" style="6" customWidth="1"/>
+    <col min="39" max="39" width="7.88671875" style="4" customWidth="1"/>
+    <col min="40" max="42" width="7.33203125" style="4" customWidth="1"/>
+    <col min="43" max="43" width="7.5546875" style="6" customWidth="1"/>
+    <col min="44" max="46" width="7.33203125" style="6" customWidth="1"/>
+    <col min="47" max="47" width="8.109375" style="6" customWidth="1"/>
+    <col min="48" max="50" width="7.33203125" style="6" customWidth="1"/>
     <col min="51" max="51" width="8" style="6" customWidth="1"/>
-    <col min="52" max="54" width="7.28515625" style="6" customWidth="1"/>
-    <col min="55" max="16384" width="9.140625" style="6"/>
+    <col min="52" max="54" width="7.33203125" style="6" customWidth="1"/>
+    <col min="55" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="15.75">
+    <row r="1" spans="1:54" ht="15.6">
       <c r="A1" s="24" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
@@ -2087,51 +2071,51 @@
       <c r="Y1" s="22"/>
       <c r="Z1" s="22"/>
       <c r="AA1" s="22"/>
       <c r="AB1" s="22"/>
       <c r="AC1" s="22"/>
       <c r="AD1" s="22"/>
       <c r="AE1" s="22"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="22"/>
       <c r="AH1" s="22"/>
       <c r="AI1" s="22"/>
       <c r="AJ1" s="22"/>
       <c r="AK1" s="22"/>
       <c r="AL1" s="22"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
     </row>
-    <row r="3" spans="1:54" ht="10.15" customHeight="1">
+    <row r="3" spans="1:54" ht="10.199999999999999" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>197</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>198</v>
       </c>
       <c r="C3" s="34">
         <v>2015</v>
       </c>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34">
         <v>2016</v>
       </c>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34">
         <v>2017</v>
       </c>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34">
@@ -2281,51 +2265,51 @@
       <c r="AQ4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AR4" s="31"/>
       <c r="AS4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AT4" s="32"/>
       <c r="AU4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AV4" s="31"/>
       <c r="AW4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AX4" s="32"/>
       <c r="AY4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="BB4" s="32"/>
     </row>
-    <row r="5" spans="1:54" ht="33.75">
+    <row r="5" spans="1:54" ht="30.6">
       <c r="A5" s="47"/>
       <c r="B5" s="44"/>
       <c r="C5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>200</v>
@@ -2579,75 +2563,75 @@
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
         <v>516399.58899999998</v>
       </c>
       <c r="AR6" s="4">
         <v>31145.540109999998</v>
       </c>
       <c r="AS6" s="4">
         <v>5817.9224899999999</v>
       </c>
       <c r="AT6" s="4">
         <v>12032.681540000001</v>
       </c>
       <c r="AU6" s="11">
-        <v>150656.166</v>
+        <v>176463.31200000001</v>
       </c>
       <c r="AV6" s="11">
-        <v>9480.4040099999984</v>
+        <v>11507.70012</v>
       </c>
       <c r="AW6" s="11">
-        <v>2501.04763</v>
+        <v>3123.3955699999997</v>
       </c>
       <c r="AX6" s="11">
-        <v>4248.1746399999993</v>
+        <v>5285.6203400000004</v>
       </c>
       <c r="AY6" s="11">
-        <v>178624.21400000001</v>
+        <v>213154.36</v>
       </c>
       <c r="AZ6" s="11">
-        <v>11023.397779999999</v>
+        <v>13424.578440000001</v>
       </c>
       <c r="BA6" s="11">
-        <v>1282.5564800000006</v>
+        <v>1842.81573</v>
       </c>
       <c r="BB6" s="11">
-        <v>3627.9563999999991</v>
+        <v>4680.4576499999976</v>
       </c>
     </row>
-    <row r="7" spans="1:54" ht="22.5">
+    <row r="7" spans="1:54" ht="20.399999999999999">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I7" s="10" t="s">
@@ -2931,51 +2915,51 @@
       <c r="AU8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB8" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="9" spans="1:54" ht="22.5">
+    <row r="9" spans="1:54" ht="20.399999999999999">
       <c r="A9" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="13">
         <v>40.5</v>
       </c>
       <c r="D9" s="13">
         <v>71.630369999999999</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G9" s="11">
         <v>34.299999999999997</v>
       </c>
       <c r="H9" s="11">
         <v>8.2976500000000009</v>
       </c>
       <c r="I9" s="10" t="s">
@@ -3095,51 +3079,51 @@
       <c r="AU9" s="4">
         <v>0.46</v>
       </c>
       <c r="AV9" s="4">
         <v>0.501</v>
       </c>
       <c r="AW9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA9" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB9" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="10" spans="1:54" ht="22.5">
+    <row r="10" spans="1:54" ht="20.399999999999999">
       <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13">
         <v>1456.893</v>
       </c>
       <c r="D10" s="13">
         <v>423.05621000000002</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G10" s="11">
         <v>1555.36</v>
       </c>
       <c r="H10" s="11">
         <v>388.87002999999999</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -3235,75 +3219,75 @@
       <c r="AM10" s="4">
         <v>1271.221</v>
       </c>
       <c r="AN10" s="4">
         <v>807.39593000000002</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
         <v>1056.08</v>
       </c>
       <c r="AR10" s="4">
         <v>925.20519999999999</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
-        <v>537.21299999999997</v>
+        <v>613.21299999999997</v>
       </c>
       <c r="AV10" s="4">
-        <v>387.47120999999999</v>
+        <v>444.63466</v>
       </c>
       <c r="AW10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY10" s="4">
         <v>217.30099999999999</v>
       </c>
       <c r="AZ10" s="4">
         <v>259.64738999999997</v>
       </c>
-      <c r="BA10" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA10" s="4">
+        <v>8</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>20.251000000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:54" ht="22.5">
+    <row r="11" spans="1:54" ht="20.399999999999999">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G11" s="11">
         <v>223.3</v>
       </c>
       <c r="H11" s="11">
         <v>111.84632999999999</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -3423,51 +3407,51 @@
       <c r="AU11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA11" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB11" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="12" spans="1:54" ht="33.75">
+    <row r="12" spans="1:54" ht="30.6">
       <c r="A12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E12" s="13">
         <v>0.83340000000000003</v>
       </c>
       <c r="F12" s="13">
         <v>10.577999999999999</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I12" s="11">
@@ -3563,75 +3547,75 @@
       <c r="AM12" s="4">
         <v>267.08999999999997</v>
       </c>
       <c r="AN12" s="4">
         <v>764.91821000000004</v>
       </c>
       <c r="AO12" s="4">
         <v>0.57250000000000001</v>
       </c>
       <c r="AP12" s="4">
         <v>6.94137</v>
       </c>
       <c r="AQ12" s="4">
         <v>384.95</v>
       </c>
       <c r="AR12" s="4">
         <v>1665.2189599999999</v>
       </c>
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
-        <v>156</v>
+        <v>218</v>
       </c>
       <c r="AV12" s="4">
-        <v>650.84871999999996</v>
+        <v>923.19574999999998</v>
       </c>
       <c r="AW12" s="4">
-        <v>9.5589999999999994E-2</v>
+        <v>0.16943</v>
       </c>
       <c r="AX12" s="4">
-        <v>1.18645</v>
+        <v>1.9097200000000001</v>
       </c>
       <c r="AY12" s="4">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="AZ12" s="4">
-        <v>656.26445999999999</v>
+        <v>758.51056000000005</v>
       </c>
       <c r="BA12" s="4">
-        <v>26.073740000000001</v>
+        <v>26.126550000000002</v>
       </c>
       <c r="BB12" s="4">
-        <v>50.626269999999998</v>
+        <v>51.29562</v>
       </c>
     </row>
-    <row r="13" spans="1:54" ht="45">
+    <row r="13" spans="1:54" ht="40.799999999999997">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I13" s="11">
@@ -3733,69 +3717,69 @@
       <c r="AO13" s="4">
         <v>0.10315000000000001</v>
       </c>
       <c r="AP13" s="4">
         <v>1.20628</v>
       </c>
       <c r="AQ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
-        <v>2.1270000000000001E-2</v>
+        <v>3.415E-2</v>
       </c>
       <c r="AX13" s="4">
-        <v>0.25506000000000001</v>
+        <v>0.41058</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>2.9139999999999999E-2</v>
+        <v>4.3580000000000001E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>0.58665999999999996</v>
+        <v>0.90241000000000005</v>
       </c>
     </row>
-    <row r="14" spans="1:54" ht="22.5">
+    <row r="14" spans="1:54" ht="20.399999999999999">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -3915,51 +3899,51 @@
       <c r="AU14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW14" s="4">
         <v>0.52100000000000002</v>
       </c>
       <c r="AX14" s="4">
         <v>0.86133999999999999</v>
       </c>
       <c r="AY14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB14" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="15" spans="1:54" ht="22.5">
+    <row r="15" spans="1:54" ht="20.399999999999999">
       <c r="A15" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -4079,51 +4063,51 @@
       <c r="AU15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW15" s="4">
         <v>4.3713199999999999</v>
       </c>
       <c r="AX15" s="4">
         <v>7.0459100000000001</v>
       </c>
       <c r="AY15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB15" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="16" spans="1:54" ht="45">
+    <row r="16" spans="1:54" ht="40.799999999999997">
       <c r="A16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -4225,69 +4209,69 @@
       <c r="AO16" s="4">
         <v>38.113160000000001</v>
       </c>
       <c r="AP16" s="4">
         <v>47.927619999999997</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS16" s="4">
         <v>17.827999999999999</v>
       </c>
       <c r="AT16" s="4">
         <v>22.022780000000001</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
-        <v>7.6459999999999999</v>
+        <v>11.952</v>
       </c>
       <c r="AX16" s="4">
-        <v>8.4819999999999993</v>
+        <v>14.984999999999999</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA16" s="4">
         <v>0.64800000000000002</v>
       </c>
       <c r="BB16" s="4">
         <v>2.4260000000000002</v>
       </c>
     </row>
-    <row r="17" spans="1:54" ht="45">
+    <row r="17" spans="1:54" ht="40.799999999999997">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E17" s="13">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F17" s="13">
         <v>8.5029999999999994E-2</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I17" s="10" t="s">
@@ -4407,51 +4391,51 @@
       <c r="AU17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA17" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB17" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="18" spans="1:54" ht="22.5">
+    <row r="18" spans="1:54">
       <c r="A18" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -4717,54 +4701,54 @@
       <c r="AO19" s="4">
         <v>31.782070000000001</v>
       </c>
       <c r="AP19" s="4">
         <v>136.11176</v>
       </c>
       <c r="AQ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS19" s="4">
         <v>6.8891999999999998</v>
       </c>
       <c r="AT19" s="4">
         <v>39.643619999999999</v>
       </c>
       <c r="AU19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW19" s="4">
-        <v>5.8794000000000004</v>
+        <v>6.8891999999999998</v>
       </c>
       <c r="AX19" s="4">
-        <v>33.636580000000002</v>
+        <v>39.643619999999999</v>
       </c>
       <c r="AY19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB19" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D20" s="10" t="s">
@@ -5227,51 +5211,51 @@
       <c r="AU22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA22" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB22" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="23" spans="1:54" ht="13.5" customHeight="1">
+    <row r="23" spans="1:54">
       <c r="A23" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -5391,51 +5375,51 @@
       <c r="AU23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB23" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="24" spans="1:54" ht="22.5">
+    <row r="24" spans="1:54" ht="20.399999999999999">
       <c r="A24" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G24" s="11">
         <v>16</v>
       </c>
       <c r="H24" s="11">
         <v>7.1063799999999997</v>
       </c>
       <c r="I24" s="10" t="s">
@@ -5555,51 +5539,51 @@
       <c r="AU24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB24" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="25" spans="1:54" ht="22.5">
+    <row r="25" spans="1:54" ht="20.399999999999999">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -6211,51 +6195,51 @@
       <c r="AU28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB28" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="29" spans="1:54" ht="45">
+    <row r="29" spans="1:54" ht="30.6">
       <c r="A29" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I29" s="10" t="s">
@@ -6375,51 +6359,51 @@
       <c r="AU29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW29" s="4">
         <v>0.23499999999999999</v>
       </c>
       <c r="AX29" s="4">
         <v>0.37</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="30" spans="1:54" ht="22.5">
+    <row r="30" spans="1:54" ht="20.399999999999999">
       <c r="A30" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I30" s="10" t="s">
@@ -6521,69 +6505,69 @@
       <c r="AO30" s="4">
         <v>0.11365</v>
       </c>
       <c r="AP30" s="4">
         <v>1.29348</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
-        <v>2.3619999999999999E-2</v>
+        <v>3.1919999999999997E-2</v>
       </c>
       <c r="AX30" s="4">
-        <v>0.23064000000000001</v>
+        <v>0.31119999999999998</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>2.4299999999999999E-2</v>
+        <v>2.759E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>0.24357999999999999</v>
+        <v>0.28688000000000002</v>
       </c>
     </row>
-    <row r="31" spans="1:54" ht="22.5">
+    <row r="31" spans="1:54" ht="20.399999999999999">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I31" s="11">
@@ -6685,69 +6669,69 @@
       <c r="AO31" s="4">
         <v>29.956</v>
       </c>
       <c r="AP31" s="4">
         <v>15.22377</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS31" s="4">
         <v>1.008</v>
       </c>
       <c r="AT31" s="4">
         <v>0.89178999999999997</v>
       </c>
       <c r="AU31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW31" s="4">
-        <v>0.48</v>
+        <v>0.57599999999999996</v>
       </c>
       <c r="AX31" s="4">
-        <v>0.3463</v>
+        <v>0.43892999999999999</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA31" s="4">
         <v>0.38664999999999999</v>
       </c>
       <c r="BB31" s="4">
         <v>0.42660999999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:54" ht="22.5">
+    <row r="32" spans="1:54" ht="20.399999999999999">
       <c r="A32" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I32" s="10" t="s">
@@ -6849,69 +6833,69 @@
       <c r="AO32" s="4">
         <v>1.9959999999999999E-2</v>
       </c>
       <c r="AP32" s="4">
         <v>0.11453000000000001</v>
       </c>
       <c r="AQ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS32" s="4">
         <v>2.1409999999999998E-2</v>
       </c>
       <c r="AT32" s="4">
         <v>0.12506999999999999</v>
       </c>
       <c r="AU32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW32" s="4">
-        <v>8.6400000000000001E-3</v>
+        <v>1.008E-2</v>
       </c>
       <c r="AX32" s="4">
-        <v>4.2139999999999997E-2</v>
+        <v>4.9119999999999997E-2</v>
       </c>
       <c r="AY32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA32" s="4">
-        <v>7.1999999999999998E-3</v>
+        <v>1.008E-2</v>
       </c>
       <c r="BB32" s="4">
-        <v>3.9609999999999999E-2</v>
+        <v>5.7779999999999998E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:54" ht="22.5">
+    <row r="33" spans="1:54" ht="20.399999999999999">
       <c r="A33" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>1.6910000000000001</v>
       </c>
       <c r="F33" s="13">
         <v>8.8449600000000004</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I33" s="10" t="s">
@@ -7195,51 +7179,51 @@
       <c r="AU34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA34" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB34" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="35" spans="1:54" ht="22.5">
+    <row r="35" spans="1:54" ht="20.399999999999999">
       <c r="A35" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I35" s="10" t="s">
@@ -8015,51 +7999,51 @@
       <c r="AU39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB39" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="40" spans="1:54" ht="22.5">
+    <row r="40" spans="1:54">
       <c r="A40" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I40" s="10" t="s">
@@ -8343,51 +8327,51 @@
       <c r="AU41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB41" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="42" spans="1:54" ht="33.75">
+    <row r="42" spans="1:54" ht="30.6">
       <c r="A42" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H42" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I42" s="10" t="s">
@@ -8507,51 +8491,51 @@
       <c r="AU42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW42" s="4">
         <v>0.02</v>
       </c>
       <c r="AX42" s="4">
         <v>7.7410000000000007E-2</v>
       </c>
       <c r="AY42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB42" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="43" spans="1:54" ht="45">
+    <row r="43" spans="1:54" ht="30.6">
       <c r="A43" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H43" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I43" s="10" t="s">
@@ -8671,51 +8655,51 @@
       <c r="AU43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA43" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB43" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="44" spans="1:54" ht="22.5">
+    <row r="44" spans="1:54" ht="20.399999999999999">
       <c r="A44" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H44" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I44" s="10" t="s">
@@ -8835,51 +8819,51 @@
       <c r="AU44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW44" s="4">
         <v>5.756E-2</v>
       </c>
       <c r="AX44" s="4">
         <v>0.53007000000000004</v>
       </c>
       <c r="AY44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB44" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="45" spans="1:54" ht="22.5">
+    <row r="45" spans="1:54" ht="20.399999999999999">
       <c r="A45" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I45" s="11">
@@ -8981,54 +8965,54 @@
       <c r="AO45" s="4">
         <v>0.20130000000000001</v>
       </c>
       <c r="AP45" s="4">
         <v>2.3661799999999999</v>
       </c>
       <c r="AQ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS45" s="4">
         <v>0.1225</v>
       </c>
       <c r="AT45" s="4">
         <v>2.0558000000000001</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW45" s="4">
-        <v>5.2200000000000003E-2</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="AX45" s="4">
-        <v>0.67508999999999997</v>
+        <v>1.0320100000000001</v>
       </c>
       <c r="AY45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB45" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="10" t="s">
@@ -9145,66 +9129,66 @@
       <c r="AO46" s="4">
         <v>1.04647</v>
       </c>
       <c r="AP46" s="4">
         <v>13.329359999999999</v>
       </c>
       <c r="AQ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
-        <v>0.59524999999999995</v>
+        <v>0.61614999999999998</v>
       </c>
       <c r="AX46" s="4">
-        <v>7.46983</v>
+        <v>7.6465899999999998</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>7.9979999999999996E-2</v>
+        <v>9.9580000000000002E-2</v>
       </c>
       <c r="BB46" s="4">
-        <v>0.69438</v>
+        <v>0.87380000000000002</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -9327,51 +9311,51 @@
       <c r="AU47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA47" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB47" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="48" spans="1:54" ht="22.5">
+    <row r="48" spans="1:54" ht="20.399999999999999">
       <c r="A48" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H48" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I48" s="10" t="s">
@@ -9473,66 +9457,66 @@
       <c r="AO48" s="4">
         <v>0.36264000000000002</v>
       </c>
       <c r="AP48" s="4">
         <v>3.1868400000000001</v>
       </c>
       <c r="AQ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
-        <v>7.7280000000000001E-2</v>
+        <v>0.10281999999999999</v>
       </c>
       <c r="AX48" s="4">
-        <v>0.57604</v>
+        <v>0.77063999999999999</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>8.0100000000000005E-2</v>
+        <v>8.8499999999999995E-2</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.57371000000000005</v>
+        <v>0.63329999999999997</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -9637,66 +9621,66 @@
       <c r="AO49" s="4">
         <v>2.7470000000000001E-2</v>
       </c>
       <c r="AP49" s="4">
         <v>0.25836999999999999</v>
       </c>
       <c r="AQ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
-        <v>6.1999999999999998E-3</v>
+        <v>9.4000000000000004E-3</v>
       </c>
       <c r="AX49" s="4">
-        <v>4.5900000000000003E-2</v>
+        <v>6.8180000000000004E-2</v>
       </c>
       <c r="AY49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA49" s="4">
-        <v>5.5999999999999999E-3</v>
+        <v>7.1999999999999998E-3</v>
       </c>
       <c r="BB49" s="4">
-        <v>4.0910000000000002E-2</v>
+        <v>5.3289999999999997E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9801,66 +9785,66 @@
       <c r="AO50" s="4">
         <v>2.605E-2</v>
       </c>
       <c r="AP50" s="4">
         <v>0.55964999999999998</v>
       </c>
       <c r="AQ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
-        <v>1.008E-2</v>
+        <v>1.456E-2</v>
       </c>
       <c r="AX50" s="4">
-        <v>0.19006999999999999</v>
+        <v>0.27639000000000002</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
-        <v>2.128E-2</v>
+        <v>2.3519999999999999E-2</v>
       </c>
       <c r="BB50" s="4">
-        <v>0.43292999999999998</v>
+        <v>0.48330000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -9983,51 +9967,51 @@
       <c r="AU51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB51" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="52" spans="1:54" ht="22.5">
+    <row r="52" spans="1:54" ht="20.399999999999999">
       <c r="A52" s="18" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="20" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I52" s="10" t="s">
@@ -10129,69 +10113,69 @@
       <c r="AO52" s="4">
         <v>1.8329999999999999E-2</v>
       </c>
       <c r="AP52" s="4">
         <v>0.18106</v>
       </c>
       <c r="AQ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS52" s="4">
         <v>1.5339999999999999E-2</v>
       </c>
       <c r="AT52" s="4">
         <v>0.14882000000000001</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW52" s="4">
-        <v>3.2000000000000002E-3</v>
+        <v>4.7999999999999996E-3</v>
       </c>
       <c r="AX52" s="4">
-        <v>1.494E-2</v>
+        <v>2.2519999999999998E-2</v>
       </c>
       <c r="AY52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA52" s="4">
-        <v>3.9199999999999999E-3</v>
+        <v>4.7200000000000002E-3</v>
       </c>
       <c r="BB52" s="4">
-        <v>2.0979999999999999E-2</v>
+        <v>2.5899999999999999E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:54" ht="22.5">
+    <row r="53" spans="1:54" ht="20.399999999999999">
       <c r="A53" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I53" s="10" t="s">
@@ -10293,66 +10277,66 @@
       <c r="AO53" s="4">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="AP53" s="4">
         <v>0.76285000000000003</v>
       </c>
       <c r="AQ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
-        <v>1.7999999999999999E-2</v>
+        <v>2.7439999999999999E-2</v>
       </c>
       <c r="AX53" s="4">
-        <v>0.11942999999999999</v>
+        <v>0.18829000000000001</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>2.0760000000000001E-2</v>
+        <v>2.1839999999999998E-2</v>
       </c>
       <c r="BB53" s="4">
-        <v>0.17099</v>
+        <v>0.19492000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10457,66 +10441,66 @@
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
         <v>287.67399999999998</v>
       </c>
       <c r="AT54" s="4">
         <v>109.39964999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>190.10300000000001</v>
+        <v>219.13399999999999</v>
       </c>
       <c r="AX54" s="4">
-        <v>66.347560000000001</v>
+        <v>79.390789999999996</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>54.763159999999999</v>
+        <v>63.475160000000002</v>
       </c>
       <c r="BB54" s="4">
-        <v>24.05011</v>
+        <v>29.478169999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10803,51 +10787,51 @@
       <c r="AU56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW56" s="4">
         <v>5.76</v>
       </c>
       <c r="AX56" s="4">
         <v>2.7902100000000001</v>
       </c>
       <c r="AY56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA56" s="4">
         <v>2.8661500000000002</v>
       </c>
       <c r="BB56" s="4">
         <v>2.1633599999999999</v>
       </c>
     </row>
-    <row r="57" spans="1:54" ht="45">
+    <row r="57" spans="1:54" ht="40.799999999999997">
       <c r="A57" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I57" s="11">
@@ -10949,54 +10933,54 @@
       <c r="AO57" s="4">
         <v>101.0942</v>
       </c>
       <c r="AP57" s="4">
         <v>72.474630000000005</v>
       </c>
       <c r="AQ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS57" s="4">
         <v>87.382599999999996</v>
       </c>
       <c r="AT57" s="4">
         <v>73.603399999999993</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW57" s="4">
-        <v>41.731000000000002</v>
+        <v>50.185000000000002</v>
       </c>
       <c r="AX57" s="4">
-        <v>32.854469999999999</v>
+        <v>40.679430000000004</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA57" s="4">
         <v>23.27562</v>
       </c>
       <c r="BB57" s="4">
         <v>24.370159999999998</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="10" t="s">
@@ -11131,51 +11115,51 @@
       <c r="AU58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW58" s="4">
         <v>0.33500000000000002</v>
       </c>
       <c r="AX58" s="4">
         <v>0.43</v>
       </c>
       <c r="AY58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA58" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB58" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="59" spans="1:54" ht="33.75">
+    <row r="59" spans="1:54" ht="30.6">
       <c r="A59" s="18" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H59" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I59" s="10" t="s">
@@ -11295,51 +11279,51 @@
       <c r="AU59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA59" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB59" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="60" spans="1:54" ht="22.5">
+    <row r="60" spans="1:54" ht="20.399999999999999">
       <c r="A60" s="18" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H60" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I60" s="10" t="s">
@@ -11459,51 +11443,51 @@
       <c r="AU60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA60" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB60" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="61" spans="1:54" ht="22.5">
+    <row r="61" spans="1:54" ht="20.399999999999999">
       <c r="A61" s="18" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H61" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I61" s="10" t="s">
@@ -11623,51 +11607,51 @@
       <c r="AU61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW61" s="4">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="AX61" s="4">
         <v>0.14599999999999999</v>
       </c>
       <c r="AY61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB61" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="62" spans="1:54" ht="33.75">
+    <row r="62" spans="1:54" ht="20.399999999999999">
       <c r="A62" s="18" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E62" s="13">
         <v>645.72699999999998</v>
       </c>
       <c r="F62" s="13">
         <v>613.53587000000005</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I62" s="11">
@@ -11769,69 +11753,69 @@
       <c r="AO62" s="4">
         <v>930.35690999999997</v>
       </c>
       <c r="AP62" s="4">
         <v>813.98563000000001</v>
       </c>
       <c r="AQ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
-        <v>342.81950000000001</v>
+        <v>384.04826000000003</v>
       </c>
       <c r="AX62" s="4">
-        <v>373.11342999999999</v>
+        <v>427.60442999999998</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
-        <v>130.78299999999999</v>
+        <v>196.80600000000001</v>
       </c>
       <c r="BB62" s="4">
-        <v>169.858</v>
+        <v>262.29199999999997</v>
       </c>
     </row>
-    <row r="63" spans="1:54" ht="33.75">
+    <row r="63" spans="1:54" ht="20.399999999999999">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I63" s="11">
@@ -11951,51 +11935,51 @@
       <c r="AU63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA63" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB63" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="64" spans="1:54" ht="33.75">
+    <row r="64" spans="1:54" ht="20.399999999999999">
       <c r="A64" s="18" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H64" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I64" s="10" t="s">
@@ -12115,51 +12099,51 @@
       <c r="AU64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW64" s="4">
         <v>2.0699999999999998E-3</v>
       </c>
       <c r="AX64" s="4">
         <v>6.9899999999999997E-3</v>
       </c>
       <c r="AY64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA64" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB64" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="65" spans="1:54" ht="45">
+    <row r="65" spans="1:54" ht="40.799999999999997">
       <c r="A65" s="18" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="20" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I65" s="11">
@@ -12279,51 +12263,51 @@
       <c r="AU65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA65" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB65" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="66" spans="1:54" ht="45">
+    <row r="66" spans="1:54" ht="40.799999999999997">
       <c r="A66" s="18" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H66" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I66" s="10" t="s">
@@ -12425,69 +12409,69 @@
       <c r="AO66" s="4">
         <v>57.738370000000003</v>
       </c>
       <c r="AP66" s="4">
         <v>84.760480000000001</v>
       </c>
       <c r="AQ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
-        <v>14.6843</v>
+        <v>18.1843</v>
       </c>
       <c r="AX66" s="4">
-        <v>30.828220000000002</v>
+        <v>38.253219999999999</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA66" s="4">
-        <v>30.218</v>
+        <v>32.618000000000002</v>
       </c>
       <c r="BB66" s="4">
-        <v>70.228300000000004</v>
+        <v>74.349299999999999</v>
       </c>
     </row>
-    <row r="67" spans="1:54" ht="22.5">
+    <row r="67" spans="1:54" ht="20.399999999999999">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I67" s="10" t="s">
@@ -12589,69 +12573,69 @@
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
         <v>598.55115000000001</v>
       </c>
       <c r="AT67" s="4">
         <v>673.39386999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>275.83488</v>
+        <v>333.56286</v>
       </c>
       <c r="AX67" s="4">
-        <v>277.49621999999999</v>
+        <v>343.84386999999998</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>122.5722</v>
+        <v>203.2122</v>
       </c>
       <c r="BB67" s="4">
-        <v>174.12666999999999</v>
+        <v>216.34189000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:54" ht="22.5">
+    <row r="68" spans="1:54" ht="20.399999999999999">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I68" s="10" t="s">
@@ -12753,69 +12737,69 @@
       <c r="AO68" s="4">
         <v>70.767359999999996</v>
       </c>
       <c r="AP68" s="4">
         <v>102.4606</v>
       </c>
       <c r="AQ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS68" s="4">
         <v>213.33176</v>
       </c>
       <c r="AT68" s="4">
         <v>277.63661000000002</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
-        <v>2.2416</v>
+        <v>2.5916000000000001</v>
       </c>
       <c r="AX68" s="4">
-        <v>10.23479</v>
+        <v>11.90061</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA68" s="4">
         <v>90.324479999999994</v>
       </c>
       <c r="BB68" s="4">
         <v>126.89133</v>
       </c>
     </row>
-    <row r="69" spans="1:54" ht="22.5">
+    <row r="69" spans="1:54" ht="20.399999999999999">
       <c r="A69" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="13">
         <v>0.34639999999999999</v>
       </c>
       <c r="F69" s="13">
         <v>3.9020000000000001</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I69" s="11">
@@ -12917,69 +12901,69 @@
       <c r="AO69" s="4">
         <v>3.0108999999999999</v>
       </c>
       <c r="AP69" s="4">
         <v>15.651120000000001</v>
       </c>
       <c r="AQ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS69" s="4">
         <v>2.61443</v>
       </c>
       <c r="AT69" s="4">
         <v>15.31686</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
-        <v>0.66700999999999999</v>
+        <v>0.67930999999999997</v>
       </c>
       <c r="AX69" s="4">
-        <v>2.6297700000000002</v>
+        <v>2.7503700000000002</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>1.7909999999999999E-2</v>
+        <v>2.7890000000000002E-2</v>
       </c>
       <c r="BB69" s="4">
-        <v>0.21223</v>
+        <v>0.34271000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:54" ht="22.5">
+    <row r="70" spans="1:54" ht="20.399999999999999">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I70" s="11">
@@ -13081,69 +13065,69 @@
       <c r="AO70" s="4">
         <v>0.77917000000000003</v>
       </c>
       <c r="AP70" s="4">
         <v>5.3496499999999996</v>
       </c>
       <c r="AQ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS70" s="4">
         <v>0.62065000000000003</v>
       </c>
       <c r="AT70" s="4">
         <v>4.78301</v>
       </c>
       <c r="AU70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW70" s="4">
-        <v>0.15351999999999999</v>
+        <v>0.16252</v>
       </c>
       <c r="AX70" s="4">
-        <v>1.13656</v>
+        <v>1.25613</v>
       </c>
       <c r="AY70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="71" spans="1:54" ht="22.5">
+    <row r="71" spans="1:54" ht="20.399999999999999">
       <c r="A71" s="18" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I71" s="10" t="s">
@@ -13245,69 +13229,69 @@
       <c r="AO71" s="4">
         <v>1213.0898099999999</v>
       </c>
       <c r="AP71" s="4">
         <v>827.27171999999996</v>
       </c>
       <c r="AQ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS71" s="4">
         <v>183.02887999999999</v>
       </c>
       <c r="AT71" s="4">
         <v>104.4353</v>
       </c>
       <c r="AU71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW71" s="4">
-        <v>182.92699999999999</v>
+        <v>182.93100000000001</v>
       </c>
       <c r="AX71" s="4">
-        <v>104.35306</v>
+        <v>104.35818</v>
       </c>
       <c r="AY71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="72" spans="1:54" ht="45">
+    <row r="72" spans="1:54" ht="40.799999999999997">
       <c r="A72" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I72" s="10" t="s">
@@ -13591,51 +13575,51 @@
       <c r="AU73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB73" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="74" spans="1:54" ht="22.5">
+    <row r="74" spans="1:54">
       <c r="A74" s="18" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="20" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E74" s="13">
         <v>28.368200000000002</v>
       </c>
       <c r="F74" s="13">
         <v>45.49644</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H74" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I74" s="11">
@@ -13737,66 +13721,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>43.122390000000003</v>
+        <v>61.046349999999997</v>
       </c>
       <c r="AX74" s="4">
-        <v>134.26181</v>
+        <v>185.32628</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>46.004480000000001</v>
+        <v>62.497079999999997</v>
       </c>
       <c r="BB74" s="4">
-        <v>139.68185</v>
+        <v>189.55903000000001</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -13901,66 +13885,66 @@
       <c r="AO75" s="4">
         <v>6.1199999999999997E-2</v>
       </c>
       <c r="AP75" s="4">
         <v>0.28989999999999999</v>
       </c>
       <c r="AQ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
-        <v>2.24E-2</v>
+        <v>2.5600000000000001E-2</v>
       </c>
       <c r="AX75" s="4">
-        <v>0.11244</v>
+        <v>0.12867000000000001</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8799999999999999E-2</v>
       </c>
       <c r="BB75" s="4">
-        <v>0.20147000000000001</v>
+        <v>0.23599999999999999</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E76" s="13">
         <v>369.19150000000002</v>
       </c>
       <c r="F76" s="13">
         <v>992.16737999999998</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H76" s="10" t="s">
@@ -14065,69 +14049,69 @@
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
         <v>499.06281000000001</v>
       </c>
       <c r="AT76" s="4">
         <v>2277.6033000000002</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>196.38892000000001</v>
+        <v>224.64407</v>
       </c>
       <c r="AX76" s="4">
-        <v>881.02025000000003</v>
+        <v>991.11031000000003</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>138.46221</v>
+        <v>162.66569999999999</v>
       </c>
       <c r="BB76" s="4">
-        <v>721.85799999999995</v>
+        <v>837.94521999999995</v>
       </c>
     </row>
-    <row r="77" spans="1:54" ht="45">
+    <row r="77" spans="1:54" ht="40.799999999999997">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I77" s="11">
@@ -14229,69 +14213,69 @@
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
         <v>272.95704000000001</v>
       </c>
       <c r="AT77" s="4">
         <v>238.08717999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>110.95236</v>
+        <v>138.86436</v>
       </c>
       <c r="AX77" s="4">
-        <v>75.731999999999999</v>
+        <v>92.358320000000006</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>65.42604</v>
+        <v>76.110039999999998</v>
       </c>
       <c r="BB77" s="4">
-        <v>62.983339999999998</v>
+        <v>72.981229999999996</v>
       </c>
     </row>
-    <row r="78" spans="1:54" ht="22.5">
+    <row r="78" spans="1:54" ht="20.399999999999999">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I78" s="10" t="s">
@@ -14411,51 +14395,51 @@
       <c r="AU78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA78" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB78" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="79" spans="1:54" ht="45">
+    <row r="79" spans="1:54" ht="30.6">
       <c r="A79" s="18" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="20" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E79" s="13">
         <v>1.0767</v>
       </c>
       <c r="F79" s="13">
         <v>4.3071999999999999</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I79" s="11">
@@ -14557,69 +14541,69 @@
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
         <v>21.59375</v>
       </c>
       <c r="AT79" s="4">
         <v>66.646780000000007</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>8.6724399999999999</v>
+        <v>10.66919</v>
       </c>
       <c r="AX79" s="4">
-        <v>22.783840000000001</v>
+        <v>29.235289999999999</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>6.7458799999999997</v>
+        <v>8.3826599999999996</v>
       </c>
       <c r="BB79" s="4">
-        <v>21.00742</v>
+        <v>27.371600000000001</v>
       </c>
     </row>
-    <row r="80" spans="1:54" ht="45">
+    <row r="80" spans="1:54" ht="40.799999999999997">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I80" s="11">
@@ -14721,69 +14705,69 @@
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
         <v>1529.7261699999999</v>
       </c>
       <c r="AT80" s="4">
         <v>4634.2661799999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>539.39952000000005</v>
+        <v>691.48388999999997</v>
       </c>
       <c r="AX80" s="4">
-        <v>1556.66122</v>
+        <v>2008.66131</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>451.59784999999999</v>
+        <v>589.04899999999998</v>
       </c>
       <c r="BB80" s="4">
-        <v>1491.8994499999999</v>
+        <v>1997.61166</v>
       </c>
     </row>
-    <row r="81" spans="1:54" ht="22.5">
+    <row r="81" spans="1:54" ht="20.399999999999999">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I81" s="11">
@@ -14885,69 +14869,69 @@
       <c r="AO81" s="4">
         <v>10.840780000000001</v>
       </c>
       <c r="AP81" s="4">
         <v>10.600540000000001</v>
       </c>
       <c r="AQ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS81" s="4">
         <v>1.9286799999999999</v>
       </c>
       <c r="AT81" s="4">
         <v>3.3413300000000001</v>
       </c>
       <c r="AU81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW81" s="4">
-        <v>0.81767999999999996</v>
+        <v>0.85367999999999999</v>
       </c>
       <c r="AX81" s="4">
-        <v>1.31796</v>
+        <v>1.3843099999999999</v>
       </c>
       <c r="AY81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB81" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="82" spans="1:54" ht="22.5">
+    <row r="82" spans="1:54" ht="20.399999999999999">
       <c r="A82" s="18" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E82" s="13">
         <v>15.800520000000001</v>
       </c>
       <c r="F82" s="13">
         <v>19.37987</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I82" s="11">
@@ -15067,51 +15051,51 @@
       <c r="AU82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW82" s="4">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="AX82" s="4">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="AY82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA82" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB82" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="83" spans="1:54" ht="22.5">
+    <row r="83" spans="1:54" ht="20.399999999999999">
       <c r="A83" s="18" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="20" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I83" s="10" t="s">
@@ -15231,51 +15215,51 @@
       <c r="AU83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW83" s="4">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="AX83" s="4">
         <v>7.8E-2</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA83" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB83" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="84" spans="1:54" ht="22.5">
+    <row r="84" spans="1:54" ht="20.399999999999999">
       <c r="A84" s="18" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="20" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I84" s="10" t="s">
@@ -15377,69 +15361,69 @@
       <c r="AO84" s="4">
         <v>5.46</v>
       </c>
       <c r="AP84" s="4">
         <v>12.47279</v>
       </c>
       <c r="AQ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS84" s="4">
         <v>1.575</v>
       </c>
       <c r="AT84" s="4">
         <v>3.8741099999999999</v>
       </c>
       <c r="AU84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW84" s="4">
-        <v>1.35</v>
+        <v>1.575</v>
       </c>
       <c r="AX84" s="4">
-        <v>3.2830599999999999</v>
+        <v>3.8741099999999999</v>
       </c>
       <c r="AY84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB84" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="85" spans="1:54" ht="33.75">
+    <row r="85" spans="1:54" ht="20.399999999999999">
       <c r="A85" s="18" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E85" s="13">
         <v>58.407719999999998</v>
       </c>
       <c r="F85" s="13">
         <v>317.79879</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I85" s="11">
@@ -15541,69 +15525,69 @@
       <c r="AO85" s="4">
         <v>150.54812000000001</v>
       </c>
       <c r="AP85" s="4">
         <v>691.07393999999999</v>
       </c>
       <c r="AQ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
-        <v>54.088059999999999</v>
+        <v>67.068860000000001</v>
       </c>
       <c r="AX85" s="4">
-        <v>274.36953</v>
+        <v>342.48604</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>56.851849999999999</v>
+        <v>71.079449999999994</v>
       </c>
       <c r="BB85" s="4">
-        <v>268.81016</v>
+        <v>359.24324000000001</v>
       </c>
     </row>
-    <row r="86" spans="1:54" ht="33.75">
+    <row r="86" spans="1:54" ht="20.399999999999999">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I86" s="10" t="s">
@@ -15723,51 +15707,51 @@
       <c r="AU86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA86" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB86" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="87" spans="1:54" ht="33.75">
+    <row r="87" spans="1:54" ht="30.6">
       <c r="A87" s="18" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="20" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E87" s="13">
         <v>161.86475999999999</v>
       </c>
       <c r="F87" s="13">
         <v>197.43682000000001</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H87" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I87" s="11">
@@ -15869,69 +15853,69 @@
       <c r="AO87" s="4">
         <v>10.607329999999999</v>
       </c>
       <c r="AP87" s="4">
         <v>15.084160000000001</v>
       </c>
       <c r="AQ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS87" s="4">
         <v>3.5265</v>
       </c>
       <c r="AT87" s="4">
         <v>3.5242499999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW87" s="4">
-        <v>2.34</v>
+        <v>2.343</v>
       </c>
       <c r="AX87" s="4">
-        <v>1.66459</v>
+        <v>1.6797</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA87" s="4">
-        <v>0.47195999999999999</v>
+        <v>0.89964</v>
       </c>
       <c r="BB87" s="4">
-        <v>1.9139200000000001</v>
+        <v>3.6835100000000001</v>
       </c>
     </row>
-    <row r="88" spans="1:54" ht="45">
+    <row r="88" spans="1:54" ht="40.799999999999997">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E88" s="13">
         <v>3.2917000000000001</v>
       </c>
       <c r="F88" s="13">
         <v>19.552499999999998</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I88" s="11">
@@ -16033,69 +16017,69 @@
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
         <v>10.983919999999999</v>
       </c>
       <c r="AT88" s="4">
         <v>67.118020000000001</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>4.8215700000000004</v>
+        <v>6.0072299999999998</v>
       </c>
       <c r="AX88" s="4">
-        <v>19.752310000000001</v>
+        <v>31.63494</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>1.93713</v>
+        <v>2.6001300000000001</v>
       </c>
       <c r="BB88" s="4">
-        <v>15.679399999999999</v>
+        <v>23.158639999999998</v>
       </c>
     </row>
-    <row r="89" spans="1:54" ht="33.75">
+    <row r="89" spans="1:54" ht="30.6">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I89" s="11">
@@ -16197,69 +16181,69 @@
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
         <v>26.552700000000002</v>
       </c>
       <c r="AT89" s="4">
         <v>24.9558</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>9.6639800000000005</v>
+        <v>11.9779</v>
       </c>
       <c r="AX89" s="4">
-        <v>8.9882799999999996</v>
+        <v>10.943899999999999</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>2.3547199999999999</v>
+        <v>5.0843499999999997</v>
       </c>
       <c r="BB89" s="4">
-        <v>2.7194699999999998</v>
+        <v>5.641</v>
       </c>
     </row>
-    <row r="90" spans="1:54" ht="45">
+    <row r="90" spans="1:54" ht="40.799999999999997">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I90" s="10" t="s">
@@ -16361,69 +16345,69 @@
       <c r="AO90" s="4">
         <v>2.4682200000000001</v>
       </c>
       <c r="AP90" s="4">
         <v>12.028639999999999</v>
       </c>
       <c r="AQ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
-        <v>1.13073</v>
+        <v>1.3133699999999999</v>
       </c>
       <c r="AX90" s="4">
-        <v>5.6426299999999996</v>
+        <v>6.6234200000000003</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>1.0496000000000001</v>
+        <v>1.23136</v>
       </c>
       <c r="BB90" s="4">
-        <v>5.06447</v>
+        <v>6.02658</v>
       </c>
     </row>
-    <row r="91" spans="1:54" ht="33.75">
+    <row r="91" spans="1:54" ht="20.399999999999999">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I91" s="11">
@@ -16525,69 +16509,69 @@
       <c r="AO91" s="4">
         <v>0.18507000000000001</v>
       </c>
       <c r="AP91" s="4">
         <v>1.6972700000000001</v>
       </c>
       <c r="AQ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
-        <v>5.636E-2</v>
+        <v>6.164E-2</v>
       </c>
       <c r="AX91" s="4">
-        <v>0.45151999999999998</v>
+        <v>0.53639000000000003</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>0.03</v>
+        <v>3.4799999999999998E-2</v>
       </c>
       <c r="BB91" s="4">
-        <v>0.14609</v>
+        <v>0.17196</v>
       </c>
     </row>
-    <row r="92" spans="1:54" ht="22.5">
+    <row r="92" spans="1:54" ht="20.399999999999999">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I92" s="11">
@@ -16689,69 +16673,69 @@
       <c r="AO92" s="4">
         <v>49.87397</v>
       </c>
       <c r="AP92" s="4">
         <v>57.998480000000001</v>
       </c>
       <c r="AQ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
-        <v>5.0812400000000002</v>
+        <v>6.0064599999999997</v>
       </c>
       <c r="AX92" s="4">
-        <v>10.00704</v>
+        <v>11.92895</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>1.93926</v>
+        <v>2.2511199999999998</v>
       </c>
       <c r="BB92" s="4">
-        <v>4.1676500000000001</v>
+        <v>4.9033499999999997</v>
       </c>
     </row>
-    <row r="93" spans="1:54" ht="22.5">
+    <row r="93" spans="1:54" ht="20.399999999999999">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I93" s="11">
@@ -16853,69 +16837,69 @@
       <c r="AO93" s="4">
         <v>0.16692000000000001</v>
       </c>
       <c r="AP93" s="4">
         <v>0.56496000000000002</v>
       </c>
       <c r="AQ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS93" s="4">
         <v>7.5520000000000004E-2</v>
       </c>
       <c r="AT93" s="4">
         <v>0.27467000000000003</v>
       </c>
       <c r="AU93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW93" s="4">
-        <v>1.9800000000000002E-2</v>
+        <v>2.3400000000000001E-2</v>
       </c>
       <c r="AX93" s="4">
-        <v>6.2719999999999998E-2</v>
+        <v>7.4349999999999999E-2</v>
       </c>
       <c r="AY93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB93" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="94" spans="1:54" ht="22.5">
+    <row r="94" spans="1:54">
       <c r="A94" s="18" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="20" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I94" s="10" t="s">
@@ -17017,66 +17001,66 @@
       <c r="AO94" s="4">
         <v>4.94468</v>
       </c>
       <c r="AP94" s="4">
         <v>34.358020000000003</v>
       </c>
       <c r="AQ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS94" s="4">
         <v>2.6240999999999999</v>
       </c>
       <c r="AT94" s="4">
         <v>20.31991</v>
       </c>
       <c r="AU94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW94" s="4">
-        <v>0.79195000000000004</v>
+        <v>1.0494000000000001</v>
       </c>
       <c r="AX94" s="4">
-        <v>6.2223300000000004</v>
+        <v>8.1134500000000003</v>
       </c>
       <c r="AY94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA94" s="4">
-        <v>0.64537999999999995</v>
+        <v>0.77576999999999996</v>
       </c>
       <c r="BB94" s="4">
-        <v>6.0023999999999997</v>
+        <v>7.0414199999999996</v>
       </c>
     </row>
     <row r="95" spans="1:54">
       <c r="A95" s="18" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E95" s="13">
         <v>2.615E-2</v>
       </c>
       <c r="F95" s="13">
         <v>4.6520099999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -17181,69 +17165,69 @@
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
         <v>103.15633</v>
       </c>
       <c r="AT95" s="4">
         <v>667.75959999999998</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>27.319220000000001</v>
+        <v>31.707930000000001</v>
       </c>
       <c r="AX95" s="4">
-        <v>107.28681</v>
+        <v>179.82754</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>23.89002</v>
+        <v>28.872199999999999</v>
       </c>
       <c r="BB95" s="4">
-        <v>235.92653999999999</v>
+        <v>316.26163000000003</v>
       </c>
     </row>
-    <row r="96" spans="1:54" ht="33.75">
+    <row r="96" spans="1:54" ht="30.6">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I96" s="10" t="s">
@@ -17363,51 +17347,51 @@
       <c r="AU96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA96" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB96" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="97" spans="1:54" ht="45">
+    <row r="97" spans="1:54" ht="30.6">
       <c r="A97" s="18" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="20" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="13">
         <v>71.069000000000003</v>
       </c>
       <c r="F97" s="13">
         <v>36.200740000000003</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H97" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I97" s="11">
@@ -17509,66 +17493,66 @@
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
         <v>661.95574999999997</v>
       </c>
       <c r="AT97" s="4">
         <v>258.28491000000002</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>403.82252</v>
+        <v>629.57569000000001</v>
       </c>
       <c r="AX97" s="4">
-        <v>149.22381999999999</v>
+        <v>224.83731</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
-        <v>0.22683</v>
+        <v>0.46383999999999997</v>
       </c>
       <c r="BB97" s="4">
-        <v>0.43276999999999999</v>
+        <v>0.84470999999999996</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H98" s="10" t="s">
@@ -17691,51 +17675,51 @@
       <c r="AU98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA98" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB98" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="99" spans="1:54" ht="33.75">
+    <row r="99" spans="1:54" ht="30.6">
       <c r="A99" s="18" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="20" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H99" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I99" s="10" t="s">
@@ -18019,51 +18003,51 @@
       <c r="AU100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA100" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB100" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="101" spans="1:54" ht="33.75">
+    <row r="101" spans="1:54" ht="30.6">
       <c r="A101" s="18" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="20" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H101" s="10" t="s">
         <v>202</v>
       </c>
       <c r="I101" s="10" t="s">
@@ -18183,51 +18167,51 @@
       <c r="AU101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA101" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB101" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="102" spans="1:54" ht="33.75">
+    <row r="102" spans="1:54" ht="30.6">
       <c r="A102" s="18" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="20" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="13">
         <v>20</v>
       </c>
       <c r="D102" s="13">
         <v>3.0779999999999998</v>
       </c>
       <c r="E102" s="13">
         <v>0</v>
       </c>
       <c r="F102" s="13">
         <v>0</v>
       </c>
       <c r="G102" s="11">
         <v>104.17</v>
       </c>
       <c r="H102" s="11">
         <v>5.5971399999999996</v>
       </c>
       <c r="I102" s="11">
@@ -18323,75 +18307,75 @@
       <c r="AM102" s="4">
         <v>160</v>
       </c>
       <c r="AN102" s="4">
         <v>11.50902</v>
       </c>
       <c r="AO102" s="4">
         <v>394.79500000000002</v>
       </c>
       <c r="AP102" s="4">
         <v>28.515000000000001</v>
       </c>
       <c r="AQ102" s="4">
         <v>265.13</v>
       </c>
       <c r="AR102" s="4">
         <v>20.17784</v>
       </c>
       <c r="AS102" s="4">
         <v>60</v>
       </c>
       <c r="AT102" s="4">
         <v>3.734</v>
       </c>
       <c r="AU102" s="4">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="AV102" s="4">
-        <v>6.6040000000000001</v>
+        <v>10.084199999999999</v>
       </c>
       <c r="AW102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY102" s="4">
-        <v>34.520000000000003</v>
+        <v>54.52</v>
       </c>
       <c r="AZ102" s="4">
-        <v>7.8526499999999997</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>9.75671</v>
+      </c>
+      <c r="BA102" s="4">
+        <v>180</v>
+      </c>
+      <c r="BB102" s="4">
+        <v>12.35793</v>
       </c>
     </row>
-    <row r="103" spans="1:54" ht="33.75">
+    <row r="103" spans="1:54" ht="30.6">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="14">
         <v>109919.06</v>
       </c>
       <c r="D103" s="14">
         <v>7614.951</v>
       </c>
       <c r="E103" s="14">
         <v>67.001999999999995</v>
       </c>
       <c r="F103" s="14">
         <v>5.3690899999999999</v>
       </c>
       <c r="G103" s="15">
         <v>162244.098</v>
       </c>
       <c r="H103" s="15">
         <v>10264.056350000001</v>
       </c>
       <c r="I103" s="16" t="s">
@@ -18487,66 +18471,66 @@
       <c r="AM103" s="25">
         <v>443916.20500000002</v>
       </c>
       <c r="AN103" s="25">
         <v>23859.268639999998</v>
       </c>
       <c r="AO103" s="25">
         <v>0.155</v>
       </c>
       <c r="AP103" s="25">
         <v>3.2219999999999999E-2</v>
       </c>
       <c r="AQ103" s="25">
         <v>512292.96899999998</v>
       </c>
       <c r="AR103" s="25">
         <v>28206.038499999999</v>
       </c>
       <c r="AS103" s="25">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AT103" s="25">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AU103" s="25">
-        <v>149882.49299999999</v>
+        <v>175511.639</v>
       </c>
       <c r="AV103" s="25">
-        <v>8434.9790799999992</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>10129.284509999999</v>
+      </c>
+      <c r="AW103" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="AX103" s="25" t="s">
+        <v>202</v>
       </c>
       <c r="AY103" s="25">
-        <v>178232.39300000001</v>
+        <v>212722.53899999999</v>
       </c>
       <c r="AZ103" s="25">
-        <v>10099.63328</v>
+        <v>12396.663780000001</v>
       </c>
       <c r="BA103" s="25">
         <v>2.6964800000000002</v>
       </c>
       <c r="BB103" s="25">
         <v>1.27921</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="41" t="s">
         <v>201</v>
       </c>
       <c r="B104" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA4:AB4"/>