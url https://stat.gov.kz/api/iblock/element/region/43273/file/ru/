--- v4 (2026-07-22)
+++ v5 (2026-09-03)
@@ -24,51 +24,51 @@
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$103</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3746" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3738" uniqueCount="207">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -638,57 +638,57 @@
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
-    <t>Январь-декабрь 2025 г.*</t>
-[...5 lines deleted...]
-    <t>Январь-май 2026 г.*</t>
+    <t>Январь-июнь 2025 г.</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2026 г.*</t>
+  </si>
+  <si>
+    <t>2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1998,52 +1998,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
+      <pane xSplit="2" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AY6" sqref="AY6:BB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
     <col min="2" max="2" width="62.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="6" customWidth="1"/>
     <col min="4" max="38" width="7.33203125" style="6" customWidth="1"/>
     <col min="39" max="39" width="7.88671875" style="4" customWidth="1"/>
     <col min="40" max="42" width="7.33203125" style="4" customWidth="1"/>
     <col min="43" max="43" width="7.5546875" style="6" customWidth="1"/>
     <col min="44" max="46" width="7.33203125" style="6" customWidth="1"/>
     <col min="47" max="47" width="8.109375" style="6" customWidth="1"/>
     <col min="48" max="50" width="7.33203125" style="6" customWidth="1"/>
     <col min="51" max="51" width="8" style="6" customWidth="1"/>
     <col min="52" max="54" width="7.33203125" style="6" customWidth="1"/>
     <col min="55" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="15.6">
       <c r="A1" s="24" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
@@ -2139,63 +2139,63 @@
       <c r="AA3" s="33">
         <v>2021</v>
       </c>
       <c r="AB3" s="34"/>
       <c r="AC3" s="34"/>
       <c r="AD3" s="34"/>
       <c r="AE3" s="33">
         <v>2022</v>
       </c>
       <c r="AF3" s="34"/>
       <c r="AG3" s="34"/>
       <c r="AH3" s="34"/>
       <c r="AI3" s="33">
         <v>2023</v>
       </c>
       <c r="AJ3" s="34"/>
       <c r="AK3" s="34"/>
       <c r="AL3" s="36"/>
       <c r="AM3" s="38">
         <v>2024</v>
       </c>
       <c r="AN3" s="39"/>
       <c r="AO3" s="39"/>
       <c r="AP3" s="40"/>
       <c r="AQ3" s="28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AR3" s="29"/>
       <c r="AS3" s="29"/>
       <c r="AT3" s="30"/>
       <c r="AU3" s="28" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AV3" s="29"/>
       <c r="AW3" s="29"/>
       <c r="AX3" s="30"/>
       <c r="AY3" s="28" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="AZ3" s="29"/>
       <c r="BA3" s="29"/>
       <c r="BB3" s="30"/>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" s="46"/>
       <c r="B4" s="43"/>
       <c r="C4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="33"/>
       <c r="E4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="33"/>
       <c r="G4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="33"/>
       <c r="I4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="33"/>
       <c r="K4" s="33" t="s">
@@ -2551,84 +2551,84 @@
       <c r="AI6" s="11">
         <v>411006.31058000005</v>
       </c>
       <c r="AJ6" s="11">
         <v>24388.87241</v>
       </c>
       <c r="AK6" s="11">
         <v>7215.4025399999991</v>
       </c>
       <c r="AL6" s="11">
         <v>11619.150019999999</v>
       </c>
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
-        <v>516399.58899999998</v>
+        <v>517213.80499999999</v>
       </c>
       <c r="AR6" s="4">
-        <v>31145.540109999998</v>
+        <v>31746.492180000001</v>
       </c>
       <c r="AS6" s="4">
-        <v>5817.9224899999999</v>
+        <v>6262.9255300000004</v>
       </c>
       <c r="AT6" s="4">
-        <v>12032.681540000001</v>
-[...11 lines deleted...]
-        <v>5285.6203400000004</v>
+        <v>12374.855710000002</v>
+      </c>
+      <c r="AU6" s="4">
+        <v>206539.20500000002</v>
+      </c>
+      <c r="AV6" s="4">
+        <v>13819.10074</v>
+      </c>
+      <c r="AW6" s="4">
+        <v>3385.7931999999996</v>
+      </c>
+      <c r="AX6" s="4">
+        <v>6060.6383499999984</v>
       </c>
       <c r="AY6" s="11">
-        <v>213154.36</v>
+        <v>245162.18400000001</v>
       </c>
       <c r="AZ6" s="11">
-        <v>13424.578440000001</v>
+        <v>15975.24978</v>
       </c>
       <c r="BA6" s="11">
-        <v>1842.81573</v>
+        <v>2242.4033800000007</v>
       </c>
       <c r="BB6" s="11">
-        <v>4680.4576499999976</v>
+        <v>5640.0496699999994</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="20.399999999999999">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
@@ -2733,54 +2733,54 @@
       <c r="AO7" s="4">
         <v>475.137</v>
       </c>
       <c r="AP7" s="4">
         <v>493.74975999999998</v>
       </c>
       <c r="AQ7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS7" s="4">
         <v>24.445</v>
       </c>
       <c r="AT7" s="4">
         <v>35.958460000000002</v>
       </c>
       <c r="AU7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW7" s="4">
-        <v>13.445</v>
+        <v>24.445</v>
       </c>
       <c r="AX7" s="4">
-        <v>23.846</v>
+        <v>35.958460000000002</v>
       </c>
       <c r="AY7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA7" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB7" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D8" s="10" t="s">
@@ -3207,78 +3207,78 @@
       <c r="AI10" s="11">
         <v>902.87800000000004</v>
       </c>
       <c r="AJ10" s="11">
         <v>573.15170999999998</v>
       </c>
       <c r="AK10" s="11">
         <v>160.047</v>
       </c>
       <c r="AL10" s="11">
         <v>42.9895</v>
       </c>
       <c r="AM10" s="4">
         <v>1271.221</v>
       </c>
       <c r="AN10" s="4">
         <v>807.39593000000002</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
-        <v>1056.08</v>
+        <v>1734.296</v>
       </c>
       <c r="AR10" s="4">
-        <v>925.20519999999999</v>
+        <v>1512.3912</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
-        <v>613.21299999999997</v>
+        <v>857.95500000000004</v>
       </c>
       <c r="AV10" s="4">
-        <v>444.63466</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>624.25066000000004</v>
+      </c>
+      <c r="AW10" s="4">
+        <v>19.646000000000001</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>20.51858</v>
       </c>
       <c r="AY10" s="4">
-        <v>217.30099999999999</v>
+        <v>237.30099999999999</v>
       </c>
       <c r="AZ10" s="4">
-        <v>259.64738999999997</v>
+        <v>274.24739</v>
       </c>
       <c r="BA10" s="4">
         <v>8</v>
       </c>
       <c r="BB10" s="4">
         <v>20.251000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="20.399999999999999">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F11" s="10" t="s">
@@ -3547,72 +3547,72 @@
       <c r="AM12" s="4">
         <v>267.08999999999997</v>
       </c>
       <c r="AN12" s="4">
         <v>764.91821000000004</v>
       </c>
       <c r="AO12" s="4">
         <v>0.57250000000000001</v>
       </c>
       <c r="AP12" s="4">
         <v>6.94137</v>
       </c>
       <c r="AQ12" s="4">
         <v>384.95</v>
       </c>
       <c r="AR12" s="4">
         <v>1665.2189599999999</v>
       </c>
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="AV12" s="4">
-        <v>923.19574999999998</v>
+        <v>1012.13711</v>
       </c>
       <c r="AW12" s="4">
-        <v>0.16943</v>
+        <v>0.31130999999999998</v>
       </c>
       <c r="AX12" s="4">
-        <v>1.9097200000000001</v>
+        <v>3.5524</v>
       </c>
       <c r="AY12" s="4">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="AZ12" s="4">
-        <v>758.51056000000005</v>
+        <v>859.23710000000005</v>
       </c>
       <c r="BA12" s="4">
-        <v>26.126550000000002</v>
+        <v>26.177150000000001</v>
       </c>
       <c r="BB12" s="4">
-        <v>51.29562</v>
+        <v>51.905439999999999</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="40.799999999999997">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
@@ -3717,66 +3717,66 @@
       <c r="AO13" s="4">
         <v>0.10315000000000001</v>
       </c>
       <c r="AP13" s="4">
         <v>1.20628</v>
       </c>
       <c r="AQ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
-        <v>3.415E-2</v>
+        <v>5.108E-2</v>
       </c>
       <c r="AX13" s="4">
-        <v>0.41058</v>
+        <v>0.77232000000000001</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>4.3580000000000001E-2</v>
+        <v>5.9040000000000002E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>0.90241000000000005</v>
+        <v>1.12799</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="20.399999999999999">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -3881,54 +3881,54 @@
       <c r="AO14" s="4">
         <v>4.0222600000000002</v>
       </c>
       <c r="AP14" s="4">
         <v>5.0877600000000003</v>
       </c>
       <c r="AQ14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS14" s="4">
         <v>2.0438000000000001</v>
       </c>
       <c r="AT14" s="4">
         <v>3.7873000000000001</v>
       </c>
       <c r="AU14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW14" s="4">
-        <v>0.52100000000000002</v>
+        <v>1.2369600000000001</v>
       </c>
       <c r="AX14" s="4">
-        <v>0.86133999999999999</v>
+        <v>2.2717100000000001</v>
       </c>
       <c r="AY14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA14" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB14" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="15" spans="1:54" ht="20.399999999999999">
       <c r="A15" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D15" s="10" t="s">
@@ -4033,66 +4033,66 @@
       <c r="AK15" s="11">
         <v>104.85032</v>
       </c>
       <c r="AL15" s="11">
         <v>144.52754999999999</v>
       </c>
       <c r="AM15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO15" s="4">
         <v>12.878880000000001</v>
       </c>
       <c r="AP15" s="4">
         <v>18.66648</v>
       </c>
       <c r="AQ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS15" s="4">
-        <v>6.90632</v>
+        <v>10.19632</v>
       </c>
       <c r="AT15" s="4">
-        <v>11.100910000000001</v>
+        <v>21.125910000000001</v>
       </c>
       <c r="AU15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW15" s="4">
-        <v>4.3713199999999999</v>
+        <v>4.4403199999999998</v>
       </c>
       <c r="AX15" s="4">
-        <v>7.0459100000000001</v>
+        <v>7.1239100000000004</v>
       </c>
       <c r="AY15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB15" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="40.799999999999997">
       <c r="A16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D16" s="10" t="s">
@@ -4197,66 +4197,66 @@
       <c r="AK16" s="11">
         <v>9.5760000000000005</v>
       </c>
       <c r="AL16" s="11">
         <v>15.49579</v>
       </c>
       <c r="AM16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO16" s="4">
         <v>38.113160000000001</v>
       </c>
       <c r="AP16" s="4">
         <v>47.927619999999997</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS16" s="4">
-        <v>17.827999999999999</v>
+        <v>25.738</v>
       </c>
       <c r="AT16" s="4">
-        <v>22.022780000000001</v>
+        <v>32.96378</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
-        <v>11.952</v>
+        <v>13.361499999999999</v>
       </c>
       <c r="AX16" s="4">
-        <v>14.984999999999999</v>
+        <v>16.6768</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA16" s="4">
         <v>0.64800000000000002</v>
       </c>
       <c r="BB16" s="4">
         <v>2.4260000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="40.799999999999997">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
@@ -4689,54 +4689,54 @@
       <c r="AK19" s="11">
         <v>30.745000000000001</v>
       </c>
       <c r="AL19" s="11">
         <v>133.53577999999999</v>
       </c>
       <c r="AM19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO19" s="4">
         <v>31.782070000000001</v>
       </c>
       <c r="AP19" s="4">
         <v>136.11176</v>
       </c>
       <c r="AQ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS19" s="4">
-        <v>6.8891999999999998</v>
+        <v>7.1891999999999996</v>
       </c>
       <c r="AT19" s="4">
-        <v>39.643619999999999</v>
+        <v>41.486499999999999</v>
       </c>
       <c r="AU19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW19" s="4">
         <v>6.8891999999999998</v>
       </c>
       <c r="AX19" s="4">
         <v>39.643619999999999</v>
       </c>
       <c r="AY19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA19" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB19" s="4" t="s">
         <v>202</v>
       </c>
@@ -6329,54 +6329,54 @@
       <c r="AK29" s="11">
         <v>0.105</v>
       </c>
       <c r="AL29" s="11">
         <v>0.221</v>
       </c>
       <c r="AM29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO29" s="4">
         <v>0.245</v>
       </c>
       <c r="AP29" s="4">
         <v>0.49099999999999999</v>
       </c>
       <c r="AQ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS29" s="4">
-        <v>1.2150000000000001</v>
+        <v>1.2909999999999999</v>
       </c>
       <c r="AT29" s="4">
-        <v>1.925</v>
+        <v>2.036</v>
       </c>
       <c r="AU29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW29" s="4">
         <v>0.23499999999999999</v>
       </c>
       <c r="AX29" s="4">
         <v>0.37</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>202</v>
       </c>
@@ -6505,66 +6505,66 @@
       <c r="AO30" s="4">
         <v>0.11365</v>
       </c>
       <c r="AP30" s="4">
         <v>1.29348</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
-        <v>3.1919999999999997E-2</v>
+        <v>4.3819999999999998E-2</v>
       </c>
       <c r="AX30" s="4">
-        <v>0.31119999999999998</v>
+        <v>0.49525999999999998</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>2.759E-2</v>
+        <v>3.1850000000000003E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>0.28688000000000002</v>
+        <v>0.32743</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="20.399999999999999">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
@@ -6657,54 +6657,54 @@
       <c r="AK31" s="11">
         <v>1.3919999999999999</v>
       </c>
       <c r="AL31" s="11">
         <v>1.0843100000000001</v>
       </c>
       <c r="AM31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO31" s="4">
         <v>29.956</v>
       </c>
       <c r="AP31" s="4">
         <v>15.22377</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS31" s="4">
-        <v>1.008</v>
+        <v>1.4447700000000001</v>
       </c>
       <c r="AT31" s="4">
-        <v>0.89178999999999997</v>
+        <v>1.3527899999999999</v>
       </c>
       <c r="AU31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW31" s="4">
         <v>0.57599999999999996</v>
       </c>
       <c r="AX31" s="4">
         <v>0.43892999999999999</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA31" s="4">
         <v>0.38664999999999999</v>
       </c>
       <c r="BB31" s="4">
         <v>0.42660999999999999</v>
       </c>
@@ -8801,54 +8801,54 @@
       <c r="AO44" s="4">
         <v>3.1669999999999997E-2</v>
       </c>
       <c r="AP44" s="4">
         <v>0.25446000000000002</v>
       </c>
       <c r="AQ44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS44" s="4">
         <v>9.1130000000000003E-2</v>
       </c>
       <c r="AT44" s="4">
         <v>0.85228000000000004</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW44" s="4">
-        <v>5.756E-2</v>
+        <v>9.0260000000000007E-2</v>
       </c>
       <c r="AX44" s="4">
-        <v>0.53007000000000004</v>
+        <v>0.81555999999999995</v>
       </c>
       <c r="AY44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB44" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="20.399999999999999">
       <c r="A45" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D45" s="10" t="s">
@@ -8965,54 +8965,54 @@
       <c r="AO45" s="4">
         <v>0.20130000000000001</v>
       </c>
       <c r="AP45" s="4">
         <v>2.3661799999999999</v>
       </c>
       <c r="AQ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS45" s="4">
         <v>0.1225</v>
       </c>
       <c r="AT45" s="4">
         <v>2.0558000000000001</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW45" s="4">
-        <v>7.3800000000000004E-2</v>
+        <v>9.7299999999999998E-2</v>
       </c>
       <c r="AX45" s="4">
-        <v>1.0320100000000001</v>
+        <v>1.5266</v>
       </c>
       <c r="AY45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB45" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="10" t="s">
@@ -9129,66 +9129,66 @@
       <c r="AO46" s="4">
         <v>1.04647</v>
       </c>
       <c r="AP46" s="4">
         <v>13.329359999999999</v>
       </c>
       <c r="AQ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
-        <v>0.61614999999999998</v>
+        <v>0.94799</v>
       </c>
       <c r="AX46" s="4">
-        <v>7.6465899999999998</v>
+        <v>11.27003</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>9.9580000000000002E-2</v>
+        <v>0.10997999999999999</v>
       </c>
       <c r="BB46" s="4">
-        <v>0.87380000000000002</v>
+        <v>0.96489999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -9457,66 +9457,66 @@
       <c r="AO48" s="4">
         <v>0.36264000000000002</v>
       </c>
       <c r="AP48" s="4">
         <v>3.1868400000000001</v>
       </c>
       <c r="AQ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
-        <v>0.10281999999999999</v>
+        <v>0.1351</v>
       </c>
       <c r="AX48" s="4">
-        <v>0.77063999999999999</v>
+        <v>1.1935899999999999</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>8.8499999999999995E-2</v>
+        <v>0.10742</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.63329999999999997</v>
+        <v>0.76626000000000005</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -9621,66 +9621,66 @@
       <c r="AO49" s="4">
         <v>2.7470000000000001E-2</v>
       </c>
       <c r="AP49" s="4">
         <v>0.25836999999999999</v>
       </c>
       <c r="AQ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
-        <v>9.4000000000000004E-3</v>
+        <v>1.197E-2</v>
       </c>
       <c r="AX49" s="4">
-        <v>6.8180000000000004E-2</v>
+        <v>9.5549999999999996E-2</v>
       </c>
       <c r="AY49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA49" s="4">
-        <v>7.1999999999999998E-3</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="BB49" s="4">
-        <v>5.3289999999999997E-2</v>
+        <v>6.5189999999999998E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9785,66 +9785,66 @@
       <c r="AO50" s="4">
         <v>2.605E-2</v>
       </c>
       <c r="AP50" s="4">
         <v>0.55964999999999998</v>
       </c>
       <c r="AQ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
-        <v>1.456E-2</v>
+        <v>1.627E-2</v>
       </c>
       <c r="AX50" s="4">
-        <v>0.27639000000000002</v>
+        <v>0.31834000000000001</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
-        <v>2.3519999999999999E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="BB50" s="4">
-        <v>0.48330000000000001</v>
+        <v>0.57721</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -9948,55 +9948,55 @@
       </c>
       <c r="AO51" s="4">
         <v>1.7700000000000001E-3</v>
       </c>
       <c r="AP51" s="4">
         <v>3.261E-2</v>
       </c>
       <c r="AQ51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS51" s="4">
         <v>1.1800000000000001E-3</v>
       </c>
       <c r="AT51" s="4">
         <v>2.0820000000000002E-2</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW51" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW51" s="4">
+        <v>1.1800000000000001E-3</v>
+      </c>
+      <c r="AX51" s="4">
+        <v>2.0820000000000002E-2</v>
       </c>
       <c r="AY51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB51" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="20.399999999999999">
       <c r="A52" s="18" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="20" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D52" s="10" t="s">
@@ -10113,66 +10113,66 @@
       <c r="AO52" s="4">
         <v>1.8329999999999999E-2</v>
       </c>
       <c r="AP52" s="4">
         <v>0.18106</v>
       </c>
       <c r="AQ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS52" s="4">
         <v>1.5339999999999999E-2</v>
       </c>
       <c r="AT52" s="4">
         <v>0.14882000000000001</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW52" s="4">
-        <v>4.7999999999999996E-3</v>
+        <v>6.5700000000000003E-3</v>
       </c>
       <c r="AX52" s="4">
-        <v>2.2519999999999998E-2</v>
+        <v>4.4639999999999999E-2</v>
       </c>
       <c r="AY52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA52" s="4">
-        <v>4.7200000000000002E-3</v>
+        <v>5.5199999999999997E-3</v>
       </c>
       <c r="BB52" s="4">
-        <v>2.5899999999999999E-2</v>
+        <v>3.0460000000000001E-2</v>
       </c>
     </row>
     <row r="53" spans="1:54" ht="20.399999999999999">
       <c r="A53" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H53" s="10" t="s">
@@ -10277,66 +10277,66 @@
       <c r="AO53" s="4">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="AP53" s="4">
         <v>0.76285000000000003</v>
       </c>
       <c r="AQ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
-        <v>2.7439999999999999E-2</v>
+        <v>3.2739999999999998E-2</v>
       </c>
       <c r="AX53" s="4">
-        <v>0.18829000000000001</v>
+        <v>0.23948</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>2.1839999999999998E-2</v>
+        <v>2.8760000000000001E-2</v>
       </c>
       <c r="BB53" s="4">
-        <v>0.19492000000000001</v>
+        <v>0.25899</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10429,78 +10429,78 @@
       <c r="AK54" s="11">
         <v>576.94363999999996</v>
       </c>
       <c r="AL54" s="11">
         <v>188.32235</v>
       </c>
       <c r="AM54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
-        <v>287.67399999999998</v>
+        <v>343.12067000000002</v>
       </c>
       <c r="AT54" s="4">
-        <v>109.39964999999999</v>
+        <v>122.75364999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>219.13399999999999</v>
+        <v>224.53399999999999</v>
       </c>
       <c r="AX54" s="4">
-        <v>79.390789999999996</v>
+        <v>82.270759999999996</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>63.475160000000002</v>
+        <v>66.931160000000006</v>
       </c>
       <c r="BB54" s="4">
-        <v>29.478169999999999</v>
+        <v>31.226680000000002</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10757,54 +10757,54 @@
       <c r="AK56" s="11">
         <v>77.793999999999997</v>
       </c>
       <c r="AL56" s="11">
         <v>50.445830000000001</v>
       </c>
       <c r="AM56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO56" s="4">
         <v>10.055</v>
       </c>
       <c r="AP56" s="4">
         <v>5.39818</v>
       </c>
       <c r="AQ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS56" s="4">
-        <v>10.24</v>
+        <v>11.084099999999999</v>
       </c>
       <c r="AT56" s="4">
-        <v>5.8224799999999997</v>
+        <v>6.41648</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW56" s="4">
         <v>5.76</v>
       </c>
       <c r="AX56" s="4">
         <v>2.7902100000000001</v>
       </c>
       <c r="AY56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA56" s="4">
         <v>2.8661500000000002</v>
       </c>
       <c r="BB56" s="4">
         <v>2.1633599999999999</v>
       </c>
@@ -10921,66 +10921,66 @@
       <c r="AK57" s="11">
         <v>97.871600000000001</v>
       </c>
       <c r="AL57" s="11">
         <v>68.90804</v>
       </c>
       <c r="AM57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO57" s="4">
         <v>101.0942</v>
       </c>
       <c r="AP57" s="4">
         <v>72.474630000000005</v>
       </c>
       <c r="AQ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS57" s="4">
-        <v>87.382599999999996</v>
+        <v>111.73533999999999</v>
       </c>
       <c r="AT57" s="4">
-        <v>73.603399999999993</v>
+        <v>96.8964</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW57" s="4">
-        <v>50.185000000000002</v>
+        <v>50.186599999999999</v>
       </c>
       <c r="AX57" s="4">
-        <v>40.679430000000004</v>
+        <v>40.698520000000002</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA57" s="4">
         <v>23.27562</v>
       </c>
       <c r="BB57" s="4">
         <v>24.370159999999998</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="10" t="s">
@@ -11765,54 +11765,54 @@
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
         <v>384.04826000000003</v>
       </c>
       <c r="AX62" s="4">
         <v>427.60442999999998</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
-        <v>196.80600000000001</v>
+        <v>217.59399999999999</v>
       </c>
       <c r="BB62" s="4">
-        <v>262.29199999999997</v>
+        <v>292.07900000000001</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="20.399999999999999">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -12421,54 +12421,54 @@
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
         <v>18.1843</v>
       </c>
       <c r="AX66" s="4">
         <v>38.253219999999999</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA66" s="4">
-        <v>32.618000000000002</v>
+        <v>42.767000000000003</v>
       </c>
       <c r="BB66" s="4">
-        <v>74.349299999999999</v>
+        <v>99.258300000000006</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="20.399999999999999">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12561,78 +12561,78 @@
       <c r="AK67" s="11">
         <v>427.48264</v>
       </c>
       <c r="AL67" s="11">
         <v>439.16575999999998</v>
       </c>
       <c r="AM67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
-        <v>598.55115000000001</v>
+        <v>629.19434999999999</v>
       </c>
       <c r="AT67" s="4">
-        <v>673.39386999999999</v>
+        <v>710.69416999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>333.56286</v>
+        <v>364.20605999999998</v>
       </c>
       <c r="AX67" s="4">
-        <v>343.84386999999998</v>
+        <v>377.93466999999998</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>203.2122</v>
+        <v>233.8552</v>
       </c>
       <c r="BB67" s="4">
-        <v>216.34189000000001</v>
+        <v>261.72779000000003</v>
       </c>
     </row>
     <row r="68" spans="1:54" ht="20.399999999999999">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
@@ -12725,54 +12725,54 @@
       <c r="AK68" s="11">
         <v>33.308999999999997</v>
       </c>
       <c r="AL68" s="11">
         <v>66.206289999999996</v>
       </c>
       <c r="AM68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO68" s="4">
         <v>70.767359999999996</v>
       </c>
       <c r="AP68" s="4">
         <v>102.4606</v>
       </c>
       <c r="AQ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS68" s="4">
-        <v>213.33176</v>
+        <v>273.52375999999998</v>
       </c>
       <c r="AT68" s="4">
-        <v>277.63661000000002</v>
+        <v>356.37241999999998</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
         <v>2.5916000000000001</v>
       </c>
       <c r="AX68" s="4">
         <v>11.90061</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA68" s="4">
         <v>90.324479999999994</v>
       </c>
       <c r="BB68" s="4">
         <v>126.89133</v>
       </c>
@@ -12889,78 +12889,78 @@
       <c r="AK69" s="11">
         <v>1.72939</v>
       </c>
       <c r="AL69" s="11">
         <v>7.3162599999999998</v>
       </c>
       <c r="AM69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO69" s="4">
         <v>3.0108999999999999</v>
       </c>
       <c r="AP69" s="4">
         <v>15.651120000000001</v>
       </c>
       <c r="AQ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS69" s="4">
-        <v>2.61443</v>
+        <v>2.6644299999999999</v>
       </c>
       <c r="AT69" s="4">
-        <v>15.31686</v>
+        <v>15.437860000000001</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
-        <v>0.67930999999999997</v>
+        <v>0.99190999999999996</v>
       </c>
       <c r="AX69" s="4">
-        <v>2.7503700000000002</v>
+        <v>4.61402</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>2.7890000000000002E-2</v>
+        <v>3.7069999999999999E-2</v>
       </c>
       <c r="BB69" s="4">
-        <v>0.34271000000000001</v>
+        <v>0.45435999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="20.399999999999999">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -13065,54 +13065,54 @@
       <c r="AO70" s="4">
         <v>0.77917000000000003</v>
       </c>
       <c r="AP70" s="4">
         <v>5.3496499999999996</v>
       </c>
       <c r="AQ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS70" s="4">
         <v>0.62065000000000003</v>
       </c>
       <c r="AT70" s="4">
         <v>4.78301</v>
       </c>
       <c r="AU70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW70" s="4">
-        <v>0.16252</v>
+        <v>0.24654999999999999</v>
       </c>
       <c r="AX70" s="4">
-        <v>1.25613</v>
+        <v>1.8283700000000001</v>
       </c>
       <c r="AY70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="20.399999999999999">
       <c r="A71" s="18" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="10" t="s">
@@ -13217,66 +13217,66 @@
       <c r="AK71" s="11">
         <v>568.59675000000004</v>
       </c>
       <c r="AL71" s="11">
         <v>474.77981</v>
       </c>
       <c r="AM71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO71" s="4">
         <v>1213.0898099999999</v>
       </c>
       <c r="AP71" s="4">
         <v>827.27171999999996</v>
       </c>
       <c r="AQ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS71" s="4">
-        <v>183.02887999999999</v>
+        <v>385.12887999999998</v>
       </c>
       <c r="AT71" s="4">
-        <v>104.4353</v>
+        <v>224.05969999999999</v>
       </c>
       <c r="AU71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW71" s="4">
-        <v>182.93100000000001</v>
+        <v>182.93188000000001</v>
       </c>
       <c r="AX71" s="4">
-        <v>104.35818</v>
+        <v>104.3663</v>
       </c>
       <c r="AY71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="40.799999999999997">
       <c r="A72" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="10" t="s">
@@ -13721,66 +13721,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>61.046349999999997</v>
+        <v>72.089290000000005</v>
       </c>
       <c r="AX74" s="4">
-        <v>185.32628</v>
+        <v>219.14505</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>62.497079999999997</v>
+        <v>79.092600000000004</v>
       </c>
       <c r="BB74" s="4">
-        <v>189.55903000000001</v>
+        <v>236.32683</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -13885,66 +13885,66 @@
       <c r="AO75" s="4">
         <v>6.1199999999999997E-2</v>
       </c>
       <c r="AP75" s="4">
         <v>0.28989999999999999</v>
       </c>
       <c r="AQ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8799999999999999E-2</v>
       </c>
       <c r="AX75" s="4">
-        <v>0.12867000000000001</v>
+        <v>0.14466000000000001</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
-        <v>2.8799999999999999E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="BB75" s="4">
-        <v>0.23599999999999999</v>
+        <v>0.26956000000000002</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E76" s="13">
         <v>369.19150000000002</v>
       </c>
       <c r="F76" s="13">
         <v>992.16737999999998</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H76" s="10" t="s">
@@ -14037,78 +14037,78 @@
       <c r="AK76" s="11">
         <v>701.72585000000004</v>
       </c>
       <c r="AL76" s="11">
         <v>2425.0632000000001</v>
       </c>
       <c r="AM76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
-        <v>499.06281000000001</v>
+        <v>499.51781</v>
       </c>
       <c r="AT76" s="4">
-        <v>2277.6033000000002</v>
+        <v>2278.2203</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>224.64407</v>
+        <v>259.59974</v>
       </c>
       <c r="AX76" s="4">
-        <v>991.11031000000003</v>
+        <v>1124.5822599999999</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>162.66569999999999</v>
+        <v>194.69947999999999</v>
       </c>
       <c r="BB76" s="4">
-        <v>837.94521999999995</v>
+        <v>971.83002999999997</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="40.799999999999997">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -14201,78 +14201,78 @@
       <c r="AK77" s="11">
         <v>446.435</v>
       </c>
       <c r="AL77" s="11">
         <v>242.59469999999999</v>
       </c>
       <c r="AM77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
-        <v>272.95704000000001</v>
+        <v>318.26022</v>
       </c>
       <c r="AT77" s="4">
-        <v>238.08717999999999</v>
+        <v>261.91417999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>138.86436</v>
+        <v>143.70035999999999</v>
       </c>
       <c r="AX77" s="4">
-        <v>92.358320000000006</v>
+        <v>96.146169999999998</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>76.110039999999998</v>
+        <v>76.804040000000001</v>
       </c>
       <c r="BB77" s="4">
-        <v>72.981229999999996</v>
+        <v>73.592020000000005</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="20.399999999999999">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -14529,78 +14529,78 @@
       <c r="AK79" s="11">
         <v>40.487630000000003</v>
       </c>
       <c r="AL79" s="11">
         <v>56.504840000000002</v>
       </c>
       <c r="AM79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
-        <v>21.59375</v>
+        <v>23.96181</v>
       </c>
       <c r="AT79" s="4">
-        <v>66.646780000000007</v>
+        <v>69.976780000000005</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>10.66919</v>
+        <v>12.16569</v>
       </c>
       <c r="AX79" s="4">
-        <v>29.235289999999999</v>
+        <v>34.50517</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>8.3826599999999996</v>
+        <v>9.5466999999999995</v>
       </c>
       <c r="BB79" s="4">
-        <v>27.371600000000001</v>
+        <v>31.611709999999999</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="40.799999999999997">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14693,78 +14693,78 @@
       <c r="AK80" s="11">
         <v>1726.6344099999999</v>
       </c>
       <c r="AL80" s="11">
         <v>4162.8101399999996</v>
       </c>
       <c r="AM80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
-        <v>1529.7261699999999</v>
+        <v>1537.30333</v>
       </c>
       <c r="AT80" s="4">
-        <v>4634.2661799999996</v>
+        <v>4644.1750599999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>691.48388999999997</v>
+        <v>809.70546999999999</v>
       </c>
       <c r="AX80" s="4">
-        <v>2008.66131</v>
+        <v>2378.8834299999999</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>589.04899999999998</v>
+        <v>720.64706000000001</v>
       </c>
       <c r="BB80" s="4">
-        <v>1997.61166</v>
+        <v>2445.1215099999999</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="20.399999999999999">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
@@ -15525,66 +15525,66 @@
       <c r="AO85" s="4">
         <v>150.54812000000001</v>
       </c>
       <c r="AP85" s="4">
         <v>691.07393999999999</v>
       </c>
       <c r="AQ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
-        <v>67.068860000000001</v>
+        <v>80.158379999999994</v>
       </c>
       <c r="AX85" s="4">
-        <v>342.48604</v>
+        <v>412.87772999999999</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>71.079449999999994</v>
+        <v>89.186250000000001</v>
       </c>
       <c r="BB85" s="4">
-        <v>359.24324000000001</v>
+        <v>472.35991999999999</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="20.399999999999999">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
@@ -15841,78 +15841,78 @@
       <c r="AK87" s="11">
         <v>2.34484</v>
       </c>
       <c r="AL87" s="11">
         <v>3.7136200000000001</v>
       </c>
       <c r="AM87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO87" s="4">
         <v>10.607329999999999</v>
       </c>
       <c r="AP87" s="4">
         <v>15.084160000000001</v>
       </c>
       <c r="AQ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS87" s="4">
-        <v>3.5265</v>
+        <v>3.9634800000000001</v>
       </c>
       <c r="AT87" s="4">
-        <v>3.5242499999999999</v>
+        <v>4.0516399999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW87" s="4">
-        <v>2.343</v>
+        <v>2.6080000000000001</v>
       </c>
       <c r="AX87" s="4">
-        <v>1.6797</v>
+        <v>1.9617</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA87" s="4">
-        <v>0.89964</v>
+        <v>1.33056</v>
       </c>
       <c r="BB87" s="4">
-        <v>3.6835100000000001</v>
+        <v>5.3412699999999997</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="40.799999999999997">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E88" s="13">
         <v>3.2917000000000001</v>
       </c>
       <c r="F88" s="13">
         <v>19.552499999999998</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H88" s="10" t="s">
@@ -16005,78 +16005,78 @@
       <c r="AK88" s="11">
         <v>10.882999999999999</v>
       </c>
       <c r="AL88" s="11">
         <v>51.537010000000002</v>
       </c>
       <c r="AM88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
-        <v>10.983919999999999</v>
+        <v>11.214919999999999</v>
       </c>
       <c r="AT88" s="4">
-        <v>67.118020000000001</v>
+        <v>67.373130000000003</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>6.0072299999999998</v>
+        <v>6.8794300000000002</v>
       </c>
       <c r="AX88" s="4">
-        <v>31.63494</v>
+        <v>37.75206</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>2.6001300000000001</v>
+        <v>3.3683999999999998</v>
       </c>
       <c r="BB88" s="4">
-        <v>23.158639999999998</v>
+        <v>31.06326</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="30.6">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -16169,78 +16169,78 @@
       <c r="AK89" s="11">
         <v>13.674440000000001</v>
       </c>
       <c r="AL89" s="11">
         <v>9.6801300000000001</v>
       </c>
       <c r="AM89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
-        <v>26.552700000000002</v>
+        <v>28.561699999999998</v>
       </c>
       <c r="AT89" s="4">
-        <v>24.9558</v>
+        <v>27.08681</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>11.9779</v>
+        <v>13.42248</v>
       </c>
       <c r="AX89" s="4">
-        <v>10.943899999999999</v>
+        <v>12.29884</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>5.0843499999999997</v>
+        <v>6.3162399999999996</v>
       </c>
       <c r="BB89" s="4">
-        <v>5.641</v>
+        <v>7.4813999999999998</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="40.799999999999997">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
@@ -16345,66 +16345,66 @@
       <c r="AO90" s="4">
         <v>2.4682200000000001</v>
       </c>
       <c r="AP90" s="4">
         <v>12.028639999999999</v>
       </c>
       <c r="AQ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
-        <v>1.3133699999999999</v>
+        <v>1.4493499999999999</v>
       </c>
       <c r="AX90" s="4">
-        <v>6.6234200000000003</v>
+        <v>7.3135199999999996</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>1.23136</v>
+        <v>1.4796800000000001</v>
       </c>
       <c r="BB90" s="4">
-        <v>6.02658</v>
+        <v>7.2567399999999997</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="20.399999999999999">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
@@ -16509,66 +16509,66 @@
       <c r="AO91" s="4">
         <v>0.18507000000000001</v>
       </c>
       <c r="AP91" s="4">
         <v>1.6972700000000001</v>
       </c>
       <c r="AQ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
-        <v>6.164E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
       <c r="AX91" s="4">
-        <v>0.53639000000000003</v>
+        <v>0.55850999999999995</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>3.4799999999999998E-2</v>
+        <v>3.9600000000000003E-2</v>
       </c>
       <c r="BB91" s="4">
-        <v>0.17196</v>
+        <v>0.19674</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="20.399999999999999">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -16673,66 +16673,66 @@
       <c r="AO92" s="4">
         <v>49.87397</v>
       </c>
       <c r="AP92" s="4">
         <v>57.998480000000001</v>
       </c>
       <c r="AQ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
-        <v>6.0064599999999997</v>
+        <v>6.4814299999999996</v>
       </c>
       <c r="AX92" s="4">
-        <v>11.92895</v>
+        <v>13.35019</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>2.2511199999999998</v>
+        <v>2.75054</v>
       </c>
       <c r="BB92" s="4">
-        <v>4.9033499999999997</v>
+        <v>6.0269199999999996</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="20.399999999999999">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
@@ -16837,54 +16837,54 @@
       <c r="AO93" s="4">
         <v>0.16692000000000001</v>
       </c>
       <c r="AP93" s="4">
         <v>0.56496000000000002</v>
       </c>
       <c r="AQ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS93" s="4">
         <v>7.5520000000000004E-2</v>
       </c>
       <c r="AT93" s="4">
         <v>0.27467000000000003</v>
       </c>
       <c r="AU93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW93" s="4">
-        <v>2.3400000000000001E-2</v>
+        <v>2.52E-2</v>
       </c>
       <c r="AX93" s="4">
-        <v>7.4349999999999999E-2</v>
+        <v>8.0110000000000001E-2</v>
       </c>
       <c r="AY93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA93" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB93" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="94" spans="1:54">
       <c r="A94" s="18" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="20" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D94" s="10" t="s">
@@ -16989,66 +16989,66 @@
       <c r="AK94" s="11">
         <v>2.4942600000000001</v>
       </c>
       <c r="AL94" s="11">
         <v>15.67118</v>
       </c>
       <c r="AM94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO94" s="4">
         <v>4.94468</v>
       </c>
       <c r="AP94" s="4">
         <v>34.358020000000003</v>
       </c>
       <c r="AQ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS94" s="4">
-        <v>2.6240999999999999</v>
+        <v>3.02678</v>
       </c>
       <c r="AT94" s="4">
-        <v>20.31991</v>
+        <v>23.680489999999999</v>
       </c>
       <c r="AU94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW94" s="4">
-        <v>1.0494000000000001</v>
+        <v>1.5568299999999999</v>
       </c>
       <c r="AX94" s="4">
-        <v>8.1134500000000003</v>
+        <v>12.79663</v>
       </c>
       <c r="AY94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA94" s="4">
         <v>0.77576999999999996</v>
       </c>
       <c r="BB94" s="4">
         <v>7.0414199999999996</v>
       </c>
     </row>
     <row r="95" spans="1:54">
       <c r="A95" s="18" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="10" t="s">
@@ -17153,78 +17153,78 @@
       <c r="AK95" s="11">
         <v>108.19192</v>
       </c>
       <c r="AL95" s="11">
         <v>184.84009</v>
       </c>
       <c r="AM95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
-        <v>103.15633</v>
+        <v>103.49633</v>
       </c>
       <c r="AT95" s="4">
-        <v>667.75959999999998</v>
+        <v>669.1146</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>31.707930000000001</v>
+        <v>34.340119999999999</v>
       </c>
       <c r="AX95" s="4">
-        <v>179.82754</v>
+        <v>235.22685999999999</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>28.872199999999999</v>
+        <v>37.090850000000003</v>
       </c>
       <c r="BB95" s="4">
-        <v>316.26163000000003</v>
+        <v>402.78485999999998</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="30.6">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
@@ -17481,78 +17481,78 @@
       <c r="AK97" s="11">
         <v>184.71030999999999</v>
       </c>
       <c r="AL97" s="11">
         <v>72.457149999999999</v>
       </c>
       <c r="AM97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AN97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
-        <v>661.95574999999997</v>
+        <v>662.19425000000001</v>
       </c>
       <c r="AT97" s="4">
-        <v>258.28491000000002</v>
+        <v>258.74372</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>629.57569000000001</v>
+        <v>631.43424000000005</v>
       </c>
       <c r="AX97" s="4">
-        <v>224.83731</v>
+        <v>229.56487999999999</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
-        <v>0.46383999999999997</v>
+        <v>0.69520000000000004</v>
       </c>
       <c r="BB97" s="4">
-        <v>0.84470999999999996</v>
+        <v>1.22037</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H98" s="10" t="s">
@@ -17820,55 +17820,55 @@
       </c>
       <c r="AO99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS99" s="4">
         <v>0.67</v>
       </c>
       <c r="AT99" s="4">
         <v>0.90600000000000003</v>
       </c>
       <c r="AU99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV99" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AW99" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AW99" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="AX99" s="4">
+        <v>0.90600000000000003</v>
       </c>
       <c r="AY99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA99" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB99" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="100" spans="1:54">
       <c r="A100" s="18" t="s">
         <v>189</v>
       </c>
       <c r="B100" s="20" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="10" t="s">
@@ -18319,60 +18319,60 @@
       <c r="AQ102" s="4">
         <v>265.13</v>
       </c>
       <c r="AR102" s="4">
         <v>20.17784</v>
       </c>
       <c r="AS102" s="4">
         <v>60</v>
       </c>
       <c r="AT102" s="4">
         <v>3.734</v>
       </c>
       <c r="AU102" s="4">
         <v>120</v>
       </c>
       <c r="AV102" s="4">
         <v>10.084199999999999</v>
       </c>
       <c r="AW102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY102" s="4">
-        <v>54.52</v>
+        <v>74.52</v>
       </c>
       <c r="AZ102" s="4">
-        <v>9.75671</v>
+        <v>11.702299999999999</v>
       </c>
       <c r="BA102" s="4">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="BB102" s="4">
-        <v>12.35793</v>
+        <v>20.526199999999999</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="30.6">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="14">
         <v>109919.06</v>
       </c>
       <c r="D103" s="14">
         <v>7614.951</v>
       </c>
       <c r="E103" s="14">
         <v>67.001999999999995</v>
       </c>
       <c r="F103" s="14">
         <v>5.3690899999999999</v>
       </c>
       <c r="G103" s="15">
         <v>162244.098</v>
       </c>
       <c r="H103" s="15">
@@ -18459,84 +18459,84 @@
       <c r="AI103" s="15">
         <v>407985.93258000002</v>
       </c>
       <c r="AJ103" s="15">
         <v>23340.884419999998</v>
       </c>
       <c r="AK103" s="15">
         <v>0.47899999999999998</v>
       </c>
       <c r="AL103" s="15">
         <v>0.72097999999999995</v>
       </c>
       <c r="AM103" s="25">
         <v>443916.20500000002</v>
       </c>
       <c r="AN103" s="25">
         <v>23859.268639999998</v>
       </c>
       <c r="AO103" s="25">
         <v>0.155</v>
       </c>
       <c r="AP103" s="25">
         <v>3.2219999999999999E-2</v>
       </c>
       <c r="AQ103" s="25">
-        <v>512292.96899999998</v>
+        <v>512428.96899999998</v>
       </c>
       <c r="AR103" s="25">
-        <v>28206.038499999999</v>
+        <v>28219.80457</v>
       </c>
       <c r="AS103" s="25">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AT103" s="25">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AU103" s="25">
-        <v>175511.639</v>
+        <v>205322.79</v>
       </c>
       <c r="AV103" s="25">
-        <v>10129.284509999999</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>12172.127769999999</v>
+      </c>
+      <c r="AW103" s="25">
+        <v>8.3000000000000001E-4</v>
+      </c>
+      <c r="AX103" s="25">
+        <v>6.9300000000000004E-3</v>
       </c>
       <c r="AY103" s="25">
-        <v>212722.53899999999</v>
+        <v>244670.36300000001</v>
       </c>
       <c r="AZ103" s="25">
-        <v>12396.663780000001</v>
+        <v>14830.06299</v>
       </c>
       <c r="BA103" s="25">
-        <v>2.6964800000000002</v>
+        <v>5.2964799999999999</v>
       </c>
       <c r="BB103" s="25">
-        <v>1.27921</v>
+        <v>2.6426699999999999</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="41" t="s">
         <v>201</v>
       </c>
       <c r="B104" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="A104:B104"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>