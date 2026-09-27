--- v5 (2026-09-03)
+++ v6 (2026-09-27)
@@ -1,74 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Экспорт и импорт прод товаров" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$103</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Экспорт и импорт прод товаров'!$O$6:$V$103</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Экспорт и импорт прод товаров'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3738" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3776" uniqueCount="251">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -638,67 +642,199 @@
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
-    <t>Январь-июнь 2025 г.</t>
-[...4 lines deleted...]
-  <si>
     <t>2025 г.</t>
+  </si>
+  <si>
+    <t>Январь-июль 2025 г.</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026 г.*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики  торговли и услуг</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Мухамеджанова Г. А.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7242263039</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>g.mukhamedzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Экспорт и импорт Кызылординской области по продовольственным товарам</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте. Перевезено товаров в натуральном выражении в основной единице измерения</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t>Показатель формируется с 2015 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тысяча долларов США, тонн, </t>
+  </si>
+  <si>
+    <t>Расчетный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -900,52 +1036,122 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -1065,52 +1271,58 @@
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1316,52 +1528,65 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="81">
+  <cellStyleXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1475,52 +1700,63 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1533,61 +1769,127 @@
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="32" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="32" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="32" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="32" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="83" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="32" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="21" xfId="84" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="21" xfId="84" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1606,51 +1908,51 @@
     <xf numFmtId="1" fontId="30" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="81">
+  <cellStyles count="86">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1672,82 +1974,87 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="85" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="83"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 3" xfId="84"/>
+    <cellStyle name="Обычный 3" xfId="81"/>
+    <cellStyle name="Обычный 4" xfId="82"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1990,81 +2297,348 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mukhamedzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="89.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="41.88671875" style="30" customWidth="1"/>
+    <col min="2" max="2" width="91.33203125" style="30" customWidth="1"/>
+    <col min="3" max="16384" width="89.109375" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" s="27" customFormat="1"/>
+    <row r="2" spans="1:2">
+      <c r="A2" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="26.4">
+      <c r="A3" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="26.4">
+      <c r="A7" s="38" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="38" t="s">
+        <v>213</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39.6">
+      <c r="A9" s="38" t="s">
+        <v>214</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39.6">
+      <c r="A10" s="38" t="s">
+        <v>215</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="B11" s="29"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="43" t="s">
+        <v>220</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.4">
+      <c r="A14" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="38" t="s">
+        <v>224</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="26.4">
+      <c r="A18" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="38" t="s">
+        <v>230</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="38" t="s">
+        <v>232</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>233</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6" style="36" customWidth="1"/>
+    <col min="2" max="2" width="124.88671875" style="36" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="36"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="32" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="32" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="32" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="32" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="32" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="32"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="33" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="32"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="32"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="34"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="34"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="35" t="s">
+        <v>240</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY6" sqref="AY6:BB6"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
     <col min="2" max="2" width="62.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="6" customWidth="1"/>
     <col min="4" max="38" width="7.33203125" style="6" customWidth="1"/>
     <col min="39" max="39" width="7.88671875" style="4" customWidth="1"/>
     <col min="40" max="42" width="7.33203125" style="4" customWidth="1"/>
     <col min="43" max="43" width="7.5546875" style="6" customWidth="1"/>
     <col min="44" max="46" width="7.33203125" style="6" customWidth="1"/>
     <col min="47" max="47" width="8.109375" style="6" customWidth="1"/>
     <col min="48" max="50" width="7.33203125" style="6" customWidth="1"/>
     <col min="51" max="51" width="8" style="6" customWidth="1"/>
     <col min="52" max="54" width="7.33203125" style="6" customWidth="1"/>
     <col min="55" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="15.6">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="37" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
       <c r="X1" s="22"/>
@@ -2072,246 +2646,246 @@
       <c r="Z1" s="22"/>
       <c r="AA1" s="22"/>
       <c r="AB1" s="22"/>
       <c r="AC1" s="22"/>
       <c r="AD1" s="22"/>
       <c r="AE1" s="22"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="22"/>
       <c r="AH1" s="22"/>
       <c r="AI1" s="22"/>
       <c r="AJ1" s="22"/>
       <c r="AK1" s="22"/>
       <c r="AL1" s="22"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
     </row>
     <row r="3" spans="1:54" ht="10.199999999999999" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="69" t="s">
         <v>197</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="66" t="s">
         <v>198</v>
       </c>
-      <c r="C3" s="34">
+      <c r="C3" s="58">
         <v>2015</v>
       </c>
-      <c r="D3" s="34"/>
-[...2 lines deleted...]
-      <c r="G3" s="34">
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58">
         <v>2016</v>
       </c>
-      <c r="H3" s="34"/>
-[...2 lines deleted...]
-      <c r="K3" s="34">
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58">
         <v>2017</v>
       </c>
-      <c r="L3" s="34"/>
-[...2 lines deleted...]
-      <c r="O3" s="34">
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58">
         <v>2018</v>
       </c>
-      <c r="P3" s="34"/>
-[...2 lines deleted...]
-      <c r="S3" s="34">
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58">
         <v>2019</v>
       </c>
-      <c r="T3" s="34"/>
-[...2 lines deleted...]
-      <c r="W3" s="34">
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58">
         <v>2020</v>
       </c>
-      <c r="X3" s="34"/>
-[...2 lines deleted...]
-      <c r="AA3" s="33">
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="57">
         <v>2021</v>
       </c>
-      <c r="AB3" s="34"/>
-[...2 lines deleted...]
-      <c r="AE3" s="33">
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="57">
         <v>2022</v>
       </c>
-      <c r="AF3" s="34"/>
-[...2 lines deleted...]
-      <c r="AI3" s="33">
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="57">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="34"/>
-[...2 lines deleted...]
-      <c r="AM3" s="38">
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="60"/>
+      <c r="AM3" s="62">
         <v>2024</v>
       </c>
-      <c r="AN3" s="39"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="28" t="s">
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="52" t="s">
+        <v>204</v>
+      </c>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="52" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="53"/>
+      <c r="AX3" s="54"/>
+      <c r="AY3" s="52" t="s">
         <v>206</v>
       </c>
-      <c r="AR3" s="29"/>
-[...13 lines deleted...]
-      <c r="BB3" s="30"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="54"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="46"/>
-[...1 lines deleted...]
-      <c r="C4" s="33" t="s">
+      <c r="A4" s="70"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="33"/>
-      <c r="E4" s="33" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="33"/>
-      <c r="G4" s="33" t="s">
+      <c r="F4" s="57"/>
+      <c r="G4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="33"/>
-      <c r="I4" s="33" t="s">
+      <c r="H4" s="57"/>
+      <c r="I4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="33"/>
-      <c r="K4" s="33" t="s">
+      <c r="J4" s="57"/>
+      <c r="K4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="33"/>
-      <c r="M4" s="33" t="s">
+      <c r="L4" s="57"/>
+      <c r="M4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="33"/>
-      <c r="O4" s="35" t="s">
+      <c r="N4" s="57"/>
+      <c r="O4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="35"/>
-      <c r="Q4" s="35" t="s">
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="35"/>
-      <c r="S4" s="35" t="s">
+      <c r="R4" s="59"/>
+      <c r="S4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="35"/>
-      <c r="U4" s="35" t="s">
+      <c r="T4" s="59"/>
+      <c r="U4" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="35"/>
-      <c r="W4" s="35" t="s">
+      <c r="V4" s="59"/>
+      <c r="W4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="35"/>
-      <c r="Y4" s="35" t="s">
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="35"/>
-      <c r="AA4" s="35" t="s">
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="35"/>
-      <c r="AC4" s="35" t="s">
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="35"/>
-      <c r="AE4" s="35" t="s">
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="35"/>
-      <c r="AG4" s="35" t="s">
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="35"/>
-      <c r="AI4" s="35" t="s">
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="35"/>
-      <c r="AK4" s="35" t="s">
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="37"/>
-      <c r="AM4" s="31" t="s">
+      <c r="AL4" s="61"/>
+      <c r="AM4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AN4" s="31"/>
-      <c r="AO4" s="31" t="s">
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="32"/>
-      <c r="AQ4" s="31" t="s">
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AR4" s="31"/>
-      <c r="AS4" s="31" t="s">
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="32"/>
-      <c r="AU4" s="31" t="s">
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AV4" s="31"/>
-      <c r="AW4" s="31" t="s">
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="32"/>
-      <c r="AY4" s="31" t="s">
+      <c r="AX4" s="56"/>
+      <c r="AY4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AZ4" s="31"/>
-      <c r="BA4" s="31" t="s">
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="BB4" s="32"/>
+      <c r="BB4" s="56"/>
     </row>
     <row r="5" spans="1:54" ht="30.6">
-      <c r="A5" s="47"/>
-      <c r="B5" s="44"/>
+      <c r="A5" s="71"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="K5" s="1" t="s">
@@ -2388,81 +2962,81 @@
       </c>
       <c r="AI5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>200</v>
       </c>
       <c r="AK5" s="1" t="s">
         <v>199</v>
       </c>
       <c r="AL5" s="2" t="s">
         <v>200</v>
       </c>
       <c r="AM5" s="5" t="s">
         <v>199</v>
       </c>
       <c r="AN5" s="5" t="s">
         <v>200</v>
       </c>
       <c r="AO5" s="5" t="s">
         <v>199</v>
       </c>
       <c r="AP5" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="AQ5" s="26" t="s">
+      <c r="AQ5" s="25" t="s">
         <v>199</v>
       </c>
-      <c r="AR5" s="26" t="s">
+      <c r="AR5" s="25" t="s">
         <v>200</v>
       </c>
-      <c r="AS5" s="26" t="s">
+      <c r="AS5" s="25" t="s">
         <v>199</v>
       </c>
       <c r="AT5" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="AU5" s="27" t="s">
+      <c r="AU5" s="26" t="s">
         <v>199</v>
       </c>
-      <c r="AV5" s="27" t="s">
+      <c r="AV5" s="26" t="s">
         <v>200</v>
       </c>
-      <c r="AW5" s="27" t="s">
+      <c r="AW5" s="26" t="s">
         <v>199</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="AY5" s="27" t="s">
+      <c r="AY5" s="26" t="s">
         <v>199</v>
       </c>
-      <c r="AZ5" s="27" t="s">
+      <c r="AZ5" s="26" t="s">
         <v>200</v>
       </c>
-      <c r="BA5" s="27" t="s">
+      <c r="BA5" s="26" t="s">
         <v>199</v>
       </c>
       <c r="BB5" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" s="18"/>
       <c r="B6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="13">
         <v>111504.5</v>
       </c>
       <c r="D6" s="13">
         <v>8133</v>
       </c>
       <c r="E6" s="13">
         <v>2964.2</v>
       </c>
       <c r="F6" s="13">
         <v>5058.1000000000004</v>
       </c>
       <c r="G6" s="4">
         <v>164331.20000000001</v>
@@ -2563,72 +3137,72 @@
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
         <v>517213.80499999999</v>
       </c>
       <c r="AR6" s="4">
         <v>31746.492180000001</v>
       </c>
       <c r="AS6" s="4">
         <v>6262.9255300000004</v>
       </c>
       <c r="AT6" s="4">
         <v>12374.855710000002</v>
       </c>
       <c r="AU6" s="4">
-        <v>206539.20500000002</v>
+        <v>244627.92500000002</v>
       </c>
       <c r="AV6" s="4">
-        <v>13819.10074</v>
+        <v>16551.678360000002</v>
       </c>
       <c r="AW6" s="4">
-        <v>3385.7931999999996</v>
+        <v>3728.7481100000005</v>
       </c>
       <c r="AX6" s="4">
-        <v>6060.6383499999984</v>
-[...11 lines deleted...]
-        <v>5640.0496699999994</v>
+        <v>6980.1192699999992</v>
+      </c>
+      <c r="AY6" s="4">
+        <v>287112.16399999999</v>
+      </c>
+      <c r="AZ6" s="4">
+        <v>18638.459030000002</v>
+      </c>
+      <c r="BA6" s="4">
+        <v>2982.7897300000004</v>
+      </c>
+      <c r="BB6" s="4">
+        <v>6579.159740000001</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="20.399999999999999">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
@@ -3219,54 +3793,54 @@
       <c r="AM10" s="4">
         <v>1271.221</v>
       </c>
       <c r="AN10" s="4">
         <v>807.39593000000002</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
         <v>1734.296</v>
       </c>
       <c r="AR10" s="4">
         <v>1512.3912</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
-        <v>857.95500000000004</v>
+        <v>937.62099999999998</v>
       </c>
       <c r="AV10" s="4">
-        <v>624.25066000000004</v>
+        <v>687.56627000000003</v>
       </c>
       <c r="AW10" s="4">
         <v>19.646000000000001</v>
       </c>
       <c r="AX10" s="4">
         <v>20.51858</v>
       </c>
       <c r="AY10" s="4">
         <v>237.30099999999999</v>
       </c>
       <c r="AZ10" s="4">
         <v>274.24739</v>
       </c>
       <c r="BA10" s="4">
         <v>8</v>
       </c>
       <c r="BB10" s="4">
         <v>20.251000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="20.399999999999999">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
@@ -3547,72 +4121,72 @@
       <c r="AM12" s="4">
         <v>267.08999999999997</v>
       </c>
       <c r="AN12" s="4">
         <v>764.91821000000004</v>
       </c>
       <c r="AO12" s="4">
         <v>0.57250000000000001</v>
       </c>
       <c r="AP12" s="4">
         <v>6.94137</v>
       </c>
       <c r="AQ12" s="4">
         <v>384.95</v>
       </c>
       <c r="AR12" s="4">
         <v>1665.2189599999999</v>
       </c>
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
-        <v>238</v>
+        <v>258.75</v>
       </c>
       <c r="AV12" s="4">
-        <v>1012.13711</v>
+        <v>1099.4556500000001</v>
       </c>
       <c r="AW12" s="4">
-        <v>0.31130999999999998</v>
+        <v>0.39440999999999998</v>
       </c>
       <c r="AX12" s="4">
-        <v>3.5524</v>
+        <v>4.4931900000000002</v>
       </c>
       <c r="AY12" s="4">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="AZ12" s="4">
-        <v>859.23710000000005</v>
+        <v>953.54695000000004</v>
       </c>
       <c r="BA12" s="4">
-        <v>26.177150000000001</v>
+        <v>44.934579999999997</v>
       </c>
       <c r="BB12" s="4">
-        <v>51.905439999999999</v>
+        <v>88.466260000000005</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="40.799999999999997">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
@@ -3717,66 +4291,66 @@
       <c r="AO13" s="4">
         <v>0.10315000000000001</v>
       </c>
       <c r="AP13" s="4">
         <v>1.20628</v>
       </c>
       <c r="AQ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
-        <v>5.108E-2</v>
+        <v>6.2280000000000002E-2</v>
       </c>
       <c r="AX13" s="4">
-        <v>0.77232000000000001</v>
+        <v>0.96933999999999998</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>5.9040000000000002E-2</v>
+        <v>8.2470000000000002E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>1.12799</v>
+        <v>1.4593499999999999</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="20.399999999999999">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -4209,54 +4783,54 @@
       <c r="AO16" s="4">
         <v>38.113160000000001</v>
       </c>
       <c r="AP16" s="4">
         <v>47.927619999999997</v>
       </c>
       <c r="AQ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS16" s="4">
         <v>25.738</v>
       </c>
       <c r="AT16" s="4">
         <v>32.96378</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
-        <v>13.361499999999999</v>
+        <v>15.166499999999999</v>
       </c>
       <c r="AX16" s="4">
-        <v>16.6768</v>
+        <v>18.581800000000001</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA16" s="4">
         <v>0.64800000000000002</v>
       </c>
       <c r="BB16" s="4">
         <v>2.4260000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="40.799999999999997">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
@@ -5350,55 +5924,55 @@
       </c>
       <c r="AM23" s="4">
         <v>384</v>
       </c>
       <c r="AN23" s="4">
         <v>122.93300000000001</v>
       </c>
       <c r="AO23" s="4">
         <v>32.280999999999999</v>
       </c>
       <c r="AP23" s="4">
         <v>6.109</v>
       </c>
       <c r="AQ23" s="4">
         <v>200</v>
       </c>
       <c r="AR23" s="4">
         <v>46.335000000000001</v>
       </c>
       <c r="AS23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AT23" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AU23" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AU23" s="4">
+        <v>60</v>
+      </c>
+      <c r="AV23" s="4">
+        <v>11.151999999999999</v>
       </c>
       <c r="AW23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB23" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="20.399999999999999">
       <c r="A24" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20" t="s">
@@ -6505,66 +7079,66 @@
       <c r="AO30" s="4">
         <v>0.11365</v>
       </c>
       <c r="AP30" s="4">
         <v>1.29348</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
-        <v>4.3819999999999998E-2</v>
+        <v>4.8919999999999998E-2</v>
       </c>
       <c r="AX30" s="4">
-        <v>0.49525999999999998</v>
+        <v>0.54344999999999999</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>3.1850000000000003E-2</v>
+        <v>3.637E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>0.32743</v>
+        <v>0.37237999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="20.399999999999999">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
@@ -6833,54 +7407,54 @@
       <c r="AO32" s="4">
         <v>1.9959999999999999E-2</v>
       </c>
       <c r="AP32" s="4">
         <v>0.11453000000000001</v>
       </c>
       <c r="AQ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS32" s="4">
         <v>2.1409999999999998E-2</v>
       </c>
       <c r="AT32" s="4">
         <v>0.12506999999999999</v>
       </c>
       <c r="AU32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW32" s="4">
-        <v>1.008E-2</v>
+        <v>1.2959999999999999E-2</v>
       </c>
       <c r="AX32" s="4">
-        <v>4.9119999999999997E-2</v>
+        <v>6.2309999999999997E-2</v>
       </c>
       <c r="AY32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA32" s="4">
         <v>1.008E-2</v>
       </c>
       <c r="BB32" s="4">
         <v>5.7779999999999998E-2</v>
       </c>
     </row>
     <row r="33" spans="1:54" ht="20.399999999999999">
       <c r="A33" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
@@ -7810,67 +8384,67 @@
       </c>
       <c r="AM38" s="4">
         <v>1315</v>
       </c>
       <c r="AN38" s="4">
         <v>135.857</v>
       </c>
       <c r="AO38" s="4">
         <v>51.255000000000003</v>
       </c>
       <c r="AP38" s="4">
         <v>1.94723</v>
       </c>
       <c r="AQ38" s="4">
         <v>2200</v>
       </c>
       <c r="AR38" s="4">
         <v>282.06360999999998</v>
       </c>
       <c r="AS38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AT38" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AU38" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AU38" s="4">
+        <v>1435</v>
+      </c>
+      <c r="AV38" s="4">
+        <v>141.78399999999999</v>
       </c>
       <c r="AW38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX38" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AY38" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AY38" s="4">
+        <v>683</v>
+      </c>
+      <c r="AZ38" s="4">
+        <v>80.864999999999995</v>
       </c>
       <c r="BA38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB38" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F39" s="10" t="s">
@@ -9129,66 +9703,66 @@
       <c r="AO46" s="4">
         <v>1.04647</v>
       </c>
       <c r="AP46" s="4">
         <v>13.329359999999999</v>
       </c>
       <c r="AQ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
-        <v>0.94799</v>
+        <v>0.97023000000000004</v>
       </c>
       <c r="AX46" s="4">
-        <v>11.27003</v>
+        <v>11.435230000000001</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>0.10997999999999999</v>
+        <v>0.12218</v>
       </c>
       <c r="BB46" s="4">
-        <v>0.96489999999999998</v>
+        <v>1.08233</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -9457,66 +10031,66 @@
       <c r="AO48" s="4">
         <v>0.36264000000000002</v>
       </c>
       <c r="AP48" s="4">
         <v>3.1868400000000001</v>
       </c>
       <c r="AQ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
-        <v>0.1351</v>
+        <v>0.15898000000000001</v>
       </c>
       <c r="AX48" s="4">
-        <v>1.1935899999999999</v>
+        <v>1.3857999999999999</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>0.10742</v>
+        <v>0.11745999999999999</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.76626000000000005</v>
+        <v>0.84923999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -9621,66 +10195,66 @@
       <c r="AO49" s="4">
         <v>2.7470000000000001E-2</v>
       </c>
       <c r="AP49" s="4">
         <v>0.25836999999999999</v>
       </c>
       <c r="AQ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
-        <v>1.197E-2</v>
+        <v>1.357E-2</v>
       </c>
       <c r="AX49" s="4">
-        <v>9.5549999999999996E-2</v>
+        <v>0.10611</v>
       </c>
       <c r="AY49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA49" s="4">
-        <v>8.8000000000000005E-3</v>
+        <v>1.04E-2</v>
       </c>
       <c r="BB49" s="4">
-        <v>6.5189999999999998E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9785,66 +10359,66 @@
       <c r="AO50" s="4">
         <v>2.605E-2</v>
       </c>
       <c r="AP50" s="4">
         <v>0.55964999999999998</v>
       </c>
       <c r="AQ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
-        <v>1.627E-2</v>
+        <v>1.9630000000000002E-2</v>
       </c>
       <c r="AX50" s="4">
-        <v>0.31834000000000001</v>
+        <v>0.37984000000000001</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
-        <v>2.8000000000000001E-2</v>
+        <v>3.024E-2</v>
       </c>
       <c r="BB50" s="4">
-        <v>0.57721</v>
+        <v>0.62519999999999998</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -10277,66 +10851,66 @@
       <c r="AO53" s="4">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="AP53" s="4">
         <v>0.76285000000000003</v>
       </c>
       <c r="AQ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
-        <v>3.2739999999999998E-2</v>
+        <v>3.814E-2</v>
       </c>
       <c r="AX53" s="4">
-        <v>0.23948</v>
+        <v>0.27962999999999999</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>2.8760000000000001E-2</v>
+        <v>3.2079999999999997E-2</v>
       </c>
       <c r="BB53" s="4">
-        <v>0.25899</v>
+        <v>0.29494999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10441,66 +11015,66 @@
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
         <v>343.12067000000002</v>
       </c>
       <c r="AT54" s="4">
         <v>122.75364999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>224.53399999999999</v>
+        <v>229.214</v>
       </c>
       <c r="AX54" s="4">
-        <v>82.270759999999996</v>
+        <v>84.70523</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>66.931160000000006</v>
+        <v>68.515159999999995</v>
       </c>
       <c r="BB54" s="4">
-        <v>31.226680000000002</v>
+        <v>32.103639999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -11753,66 +12327,66 @@
       <c r="AO62" s="4">
         <v>930.35690999999997</v>
       </c>
       <c r="AP62" s="4">
         <v>813.98563000000001</v>
       </c>
       <c r="AQ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
-        <v>384.04826000000003</v>
+        <v>435.58425999999997</v>
       </c>
       <c r="AX62" s="4">
-        <v>427.60442999999998</v>
+        <v>537.25043000000005</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
-        <v>217.59399999999999</v>
+        <v>240.108</v>
       </c>
       <c r="BB62" s="4">
-        <v>292.07900000000001</v>
+        <v>321.90100000000001</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="20.399999999999999">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -12409,66 +12983,66 @@
       <c r="AO66" s="4">
         <v>57.738370000000003</v>
       </c>
       <c r="AP66" s="4">
         <v>84.760480000000001</v>
       </c>
       <c r="AQ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
-        <v>18.1843</v>
+        <v>19.628299999999999</v>
       </c>
       <c r="AX66" s="4">
-        <v>38.253219999999999</v>
+        <v>41.324219999999997</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA66" s="4">
-        <v>42.767000000000003</v>
+        <v>45.767000000000003</v>
       </c>
       <c r="BB66" s="4">
-        <v>99.258300000000006</v>
+        <v>108.2283</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="20.399999999999999">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12573,66 +13147,66 @@
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
         <v>629.19434999999999</v>
       </c>
       <c r="AT67" s="4">
         <v>710.69416999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>364.20605999999998</v>
+        <v>394.84926000000002</v>
       </c>
       <c r="AX67" s="4">
-        <v>377.93466999999998</v>
+        <v>412.68387000000001</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>233.8552</v>
+        <v>264.78620000000001</v>
       </c>
       <c r="BB67" s="4">
-        <v>261.72779000000003</v>
+        <v>306.81846999999999</v>
       </c>
     </row>
     <row r="68" spans="1:54" ht="20.399999999999999">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
@@ -12737,54 +13311,54 @@
       <c r="AO68" s="4">
         <v>70.767359999999996</v>
       </c>
       <c r="AP68" s="4">
         <v>102.4606</v>
       </c>
       <c r="AQ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS68" s="4">
         <v>273.52375999999998</v>
       </c>
       <c r="AT68" s="4">
         <v>356.37241999999998</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
-        <v>2.5916000000000001</v>
+        <v>32.687600000000003</v>
       </c>
       <c r="AX68" s="4">
-        <v>11.90061</v>
+        <v>47.045520000000003</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA68" s="4">
         <v>90.324479999999994</v>
       </c>
       <c r="BB68" s="4">
         <v>126.89133</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="20.399999999999999">
       <c r="A69" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="10" t="s">
@@ -12901,66 +13475,66 @@
       <c r="AO69" s="4">
         <v>3.0108999999999999</v>
       </c>
       <c r="AP69" s="4">
         <v>15.651120000000001</v>
       </c>
       <c r="AQ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS69" s="4">
         <v>2.6644299999999999</v>
       </c>
       <c r="AT69" s="4">
         <v>15.437860000000001</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
-        <v>0.99190999999999996</v>
+        <v>0.99931000000000003</v>
       </c>
       <c r="AX69" s="4">
-        <v>4.61402</v>
+        <v>4.6984199999999996</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>3.7069999999999999E-2</v>
+        <v>4.8300000000000003E-2</v>
       </c>
       <c r="BB69" s="4">
-        <v>0.45435999999999999</v>
+        <v>0.58879000000000004</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="20.399999999999999">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -13721,66 +14295,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>72.089290000000005</v>
+        <v>84.358279999999993</v>
       </c>
       <c r="AX74" s="4">
-        <v>219.14505</v>
+        <v>251.42113000000001</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>79.092600000000004</v>
+        <v>87.763459999999995</v>
       </c>
       <c r="BB74" s="4">
-        <v>236.32683</v>
+        <v>262.73397999999997</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -13885,66 +14459,66 @@
       <c r="AO75" s="4">
         <v>6.1199999999999997E-2</v>
       </c>
       <c r="AP75" s="4">
         <v>0.28989999999999999</v>
       </c>
       <c r="AQ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
-        <v>2.8799999999999999E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="AX75" s="4">
-        <v>0.14466000000000001</v>
+        <v>0.17554</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
-        <v>3.2000000000000001E-2</v>
+        <v>3.8399999999999997E-2</v>
       </c>
       <c r="BB75" s="4">
-        <v>0.26956000000000002</v>
+        <v>0.33765000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E76" s="13">
         <v>369.19150000000002</v>
       </c>
       <c r="F76" s="13">
         <v>992.16737999999998</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H76" s="10" t="s">
@@ -14049,66 +14623,66 @@
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
         <v>499.51781</v>
       </c>
       <c r="AT76" s="4">
         <v>2278.2203</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>259.59974</v>
+        <v>285.58821999999998</v>
       </c>
       <c r="AX76" s="4">
-        <v>1124.5822599999999</v>
+        <v>1232.19344</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>194.69947999999999</v>
+        <v>207.68394000000001</v>
       </c>
       <c r="BB76" s="4">
-        <v>971.83002999999997</v>
+        <v>1027.1958999999999</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="40.799999999999997">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -14213,66 +14787,66 @@
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
         <v>318.26022</v>
       </c>
       <c r="AT77" s="4">
         <v>261.91417999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>143.70035999999999</v>
+        <v>159.32836</v>
       </c>
       <c r="AX77" s="4">
-        <v>96.146169999999998</v>
+        <v>130.51966999999999</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>76.804040000000001</v>
+        <v>90.79804</v>
       </c>
       <c r="BB77" s="4">
-        <v>73.592020000000005</v>
+        <v>86.169020000000003</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="20.399999999999999">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -14541,66 +15115,66 @@
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
         <v>23.96181</v>
       </c>
       <c r="AT79" s="4">
         <v>69.976780000000005</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>12.16569</v>
+        <v>13.023440000000001</v>
       </c>
       <c r="AX79" s="4">
-        <v>34.50517</v>
+        <v>37.347540000000002</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>9.5466999999999995</v>
+        <v>10.774039999999999</v>
       </c>
       <c r="BB79" s="4">
-        <v>31.611709999999999</v>
+        <v>36.176929999999999</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="40.799999999999997">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14705,66 +15279,66 @@
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
         <v>1537.30333</v>
       </c>
       <c r="AT80" s="4">
         <v>4644.1750599999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>809.70546999999999</v>
+        <v>936.30593999999996</v>
       </c>
       <c r="AX80" s="4">
-        <v>2378.8834299999999</v>
+        <v>2774.6702100000002</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>720.64706000000001</v>
+        <v>860.03583000000003</v>
       </c>
       <c r="BB80" s="4">
-        <v>2445.1215099999999</v>
+        <v>2934.7965399999998</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="20.399999999999999">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
@@ -15525,66 +16099,66 @@
       <c r="AO85" s="4">
         <v>150.54812000000001</v>
       </c>
       <c r="AP85" s="4">
         <v>691.07393999999999</v>
       </c>
       <c r="AQ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
-        <v>80.158379999999994</v>
+        <v>92.013900000000007</v>
       </c>
       <c r="AX85" s="4">
-        <v>412.87772999999999</v>
+        <v>474.39506999999998</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>89.186250000000001</v>
+        <v>108.46905</v>
       </c>
       <c r="BB85" s="4">
-        <v>472.35991999999999</v>
+        <v>590.31572000000006</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="20.399999999999999">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
@@ -15865,54 +16439,54 @@
       <c r="AS87" s="4">
         <v>3.9634800000000001</v>
       </c>
       <c r="AT87" s="4">
         <v>4.0516399999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW87" s="4">
         <v>2.6080000000000001</v>
       </c>
       <c r="AX87" s="4">
         <v>1.9617</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA87" s="4">
-        <v>1.33056</v>
+        <v>1.53792</v>
       </c>
       <c r="BB87" s="4">
-        <v>5.3412699999999997</v>
+        <v>6.1664599999999998</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="40.799999999999997">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E88" s="13">
         <v>3.2917000000000001</v>
       </c>
       <c r="F88" s="13">
         <v>19.552499999999998</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H88" s="10" t="s">
@@ -16017,66 +16591,66 @@
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
         <v>11.214919999999999</v>
       </c>
       <c r="AT88" s="4">
         <v>67.373130000000003</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>6.8794300000000002</v>
+        <v>8.0309699999999999</v>
       </c>
       <c r="AX88" s="4">
-        <v>37.75206</v>
+        <v>44.902259999999998</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>3.3683999999999998</v>
+        <v>3.9223300000000001</v>
       </c>
       <c r="BB88" s="4">
-        <v>31.06326</v>
+        <v>38.337589999999999</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="30.6">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -16181,66 +16755,66 @@
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
         <v>28.561699999999998</v>
       </c>
       <c r="AT89" s="4">
         <v>27.08681</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>13.42248</v>
+        <v>14.174810000000001</v>
       </c>
       <c r="AX89" s="4">
-        <v>12.29884</v>
+        <v>13.333299999999999</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>6.3162399999999996</v>
+        <v>9.0336599999999994</v>
       </c>
       <c r="BB89" s="4">
-        <v>7.4813999999999998</v>
+        <v>10.283010000000001</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="40.799999999999997">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
@@ -16345,66 +16919,66 @@
       <c r="AO90" s="4">
         <v>2.4682200000000001</v>
       </c>
       <c r="AP90" s="4">
         <v>12.028639999999999</v>
       </c>
       <c r="AQ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
-        <v>1.4493499999999999</v>
+        <v>1.64903</v>
       </c>
       <c r="AX90" s="4">
-        <v>7.3135199999999996</v>
+        <v>8.2295400000000001</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>1.4796800000000001</v>
+        <v>1.6486400000000001</v>
       </c>
       <c r="BB90" s="4">
-        <v>7.2567399999999997</v>
+        <v>8.1011900000000008</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="20.399999999999999">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
@@ -16509,66 +17083,66 @@
       <c r="AO91" s="4">
         <v>0.18507000000000001</v>
       </c>
       <c r="AP91" s="4">
         <v>1.6972700000000001</v>
       </c>
       <c r="AQ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
-        <v>6.4000000000000001E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="AX91" s="4">
-        <v>0.55850999999999995</v>
+        <v>0.59109999999999996</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>3.9600000000000003E-2</v>
+        <v>4.3200000000000002E-2</v>
       </c>
       <c r="BB91" s="4">
-        <v>0.19674</v>
+        <v>0.21546000000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="20.399999999999999">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -16673,66 +17247,66 @@
       <c r="AO92" s="4">
         <v>49.87397</v>
       </c>
       <c r="AP92" s="4">
         <v>57.998480000000001</v>
       </c>
       <c r="AQ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
-        <v>6.4814299999999996</v>
+        <v>6.8805899999999998</v>
       </c>
       <c r="AX92" s="4">
-        <v>13.35019</v>
+        <v>14.038320000000001</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>2.75054</v>
+        <v>3.0199600000000002</v>
       </c>
       <c r="BB92" s="4">
-        <v>6.0269199999999996</v>
+        <v>6.6316499999999996</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="20.399999999999999">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
@@ -17001,66 +17575,66 @@
       <c r="AO94" s="4">
         <v>4.94468</v>
       </c>
       <c r="AP94" s="4">
         <v>34.358020000000003</v>
       </c>
       <c r="AQ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS94" s="4">
         <v>3.02678</v>
       </c>
       <c r="AT94" s="4">
         <v>23.680489999999999</v>
       </c>
       <c r="AU94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW94" s="4">
-        <v>1.5568299999999999</v>
+        <v>1.9346300000000001</v>
       </c>
       <c r="AX94" s="4">
-        <v>12.79663</v>
+        <v>15.429259999999999</v>
       </c>
       <c r="AY94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA94" s="4">
-        <v>0.77576999999999996</v>
+        <v>1.04365</v>
       </c>
       <c r="BB94" s="4">
-        <v>7.0414199999999996</v>
+        <v>9.1984200000000005</v>
       </c>
     </row>
     <row r="95" spans="1:54">
       <c r="A95" s="18" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E95" s="13">
         <v>2.615E-2</v>
       </c>
       <c r="F95" s="13">
         <v>4.6520099999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -17165,66 +17739,66 @@
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
         <v>103.49633</v>
       </c>
       <c r="AT95" s="4">
         <v>669.1146</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>34.340119999999999</v>
+        <v>38.558140000000002</v>
       </c>
       <c r="AX95" s="4">
-        <v>235.22685999999999</v>
+        <v>296.27537000000001</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>37.090850000000003</v>
+        <v>40.878990000000002</v>
       </c>
       <c r="BB95" s="4">
-        <v>402.78485999999998</v>
+        <v>469.78836999999999</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="30.6">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
@@ -17493,54 +18067,54 @@
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
         <v>662.19425000000001</v>
       </c>
       <c r="AT97" s="4">
         <v>258.74372</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>631.43424000000005</v>
+        <v>653.70785000000001</v>
       </c>
       <c r="AX97" s="4">
-        <v>229.56487999999999</v>
+        <v>252.40134</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
         <v>0.69520000000000004</v>
       </c>
       <c r="BB97" s="4">
         <v>1.22037</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
@@ -18307,72 +18881,72 @@
       <c r="AM102" s="4">
         <v>160</v>
       </c>
       <c r="AN102" s="4">
         <v>11.50902</v>
       </c>
       <c r="AO102" s="4">
         <v>394.79500000000002</v>
       </c>
       <c r="AP102" s="4">
         <v>28.515000000000001</v>
       </c>
       <c r="AQ102" s="4">
         <v>265.13</v>
       </c>
       <c r="AR102" s="4">
         <v>20.17784</v>
       </c>
       <c r="AS102" s="4">
         <v>60</v>
       </c>
       <c r="AT102" s="4">
         <v>3.734</v>
       </c>
       <c r="AU102" s="4">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="AV102" s="4">
-        <v>10.084199999999999</v>
+        <v>11.8415</v>
       </c>
       <c r="AW102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX102" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY102" s="4">
-        <v>74.52</v>
+        <v>132.52000000000001</v>
       </c>
       <c r="AZ102" s="4">
-        <v>11.702299999999999</v>
+        <v>29.320609999999999</v>
       </c>
       <c r="BA102" s="4">
-        <v>300</v>
+        <v>760</v>
       </c>
       <c r="BB102" s="4">
-        <v>20.526199999999999</v>
+        <v>49.365200000000002</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="30.6">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="14">
         <v>109919.06</v>
       </c>
       <c r="D103" s="14">
         <v>7614.951</v>
       </c>
       <c r="E103" s="14">
         <v>67.001999999999995</v>
       </c>
       <c r="F103" s="14">
         <v>5.3690899999999999</v>
       </c>
       <c r="G103" s="15">
         <v>162244.098</v>
       </c>
       <c r="H103" s="15">
@@ -18446,177 +19020,179 @@
       </c>
       <c r="AE103" s="16">
         <v>553266.65945000004</v>
       </c>
       <c r="AF103" s="16">
         <v>36731.910219999998</v>
       </c>
       <c r="AG103" s="16">
         <v>0.24246999999999999</v>
       </c>
       <c r="AH103" s="16">
         <v>0.81272999999999995</v>
       </c>
       <c r="AI103" s="15">
         <v>407985.93258000002</v>
       </c>
       <c r="AJ103" s="15">
         <v>23340.884419999998</v>
       </c>
       <c r="AK103" s="15">
         <v>0.47899999999999998</v>
       </c>
       <c r="AL103" s="15">
         <v>0.72097999999999995</v>
       </c>
-      <c r="AM103" s="25">
+      <c r="AM103" s="24">
         <v>443916.20500000002</v>
       </c>
-      <c r="AN103" s="25">
+      <c r="AN103" s="24">
         <v>23859.268639999998</v>
       </c>
-      <c r="AO103" s="25">
+      <c r="AO103" s="24">
         <v>0.155</v>
       </c>
-      <c r="AP103" s="25">
+      <c r="AP103" s="24">
         <v>3.2219999999999999E-2</v>
       </c>
-      <c r="AQ103" s="25">
+      <c r="AQ103" s="24">
         <v>512428.96899999998</v>
       </c>
-      <c r="AR103" s="25">
+      <c r="AR103" s="24">
         <v>28219.80457</v>
       </c>
-      <c r="AS103" s="25">
+      <c r="AS103" s="24">
         <v>8.3000000000000001E-4</v>
       </c>
-      <c r="AT103" s="25">
+      <c r="AT103" s="24">
         <v>6.9300000000000004E-3</v>
       </c>
-      <c r="AU103" s="25">
-[...5 lines deleted...]
-      <c r="AW103" s="25">
+      <c r="AU103" s="24">
+        <v>241796.09400000001</v>
+      </c>
+      <c r="AV103" s="24">
+        <v>14599.37794</v>
+      </c>
+      <c r="AW103" s="24">
         <v>8.3000000000000001E-4</v>
       </c>
-      <c r="AX103" s="25">
+      <c r="AX103" s="24">
         <v>6.9300000000000004E-3</v>
       </c>
-      <c r="AY103" s="25">
-[...5 lines deleted...]
-      <c r="BA103" s="25">
+      <c r="AY103" s="24">
+        <v>285859.34299999999</v>
+      </c>
+      <c r="AZ103" s="24">
+        <v>17300.479080000001</v>
+      </c>
+      <c r="BA103" s="24">
         <v>5.2964799999999999</v>
       </c>
-      <c r="BB103" s="25">
+      <c r="BB103" s="24">
         <v>2.6426699999999999</v>
       </c>
     </row>
     <row r="104" spans="1:54">
-      <c r="A104" s="41" t="s">
+      <c r="A104" s="65" t="s">
         <v>201</v>
       </c>
-      <c r="B104" s="41"/>
+      <c r="B104" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="A104:B104"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AY3:BB3"/>
     <mergeCell ref="AY4:AZ4"/>
     <mergeCell ref="BA4:BB4"/>
   </mergeCells>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'2015-2026'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Экспорт и импорт прод товаров</vt:lpstr>
+      <vt:lpstr>'Экспорт и импорт прод товаров'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>