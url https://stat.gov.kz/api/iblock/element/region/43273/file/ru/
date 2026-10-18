--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -3,76 +3,76 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636"/>
+    <workbookView xWindow="11616" yWindow="-12" windowWidth="11460" windowHeight="9636" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Экспорт и импорт прод товаров" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Экспорт и импорт прод товаров'!$O$6:$V$103</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Экспорт и импорт прод товаров'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3776" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3764" uniqueCount="251">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0301</t>
   </si>
   <si>
     <t>Живая рыба</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
@@ -645,56 +645,50 @@
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Экспорт и импорт Кызылординской области по продовольственным товарам</t>
   </si>
   <si>
     <t>2025 г.</t>
   </si>
   <si>
-    <t>Январь-июль 2025 г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
@@ -781,50 +775,56 @@
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>Товарооборот в иностранной валюте. Перевезено товаров в натуральном выражении в основной единице измерения</t>
   </si>
   <si>
     <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
   </si>
   <si>
     <t>Показатель формируется с 2015 года</t>
   </si>
   <si>
     <t xml:space="preserve">Тысяча долларов США, тонн, </t>
   </si>
   <si>
     <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Январь-август 2025 г.</t>
+  </si>
+  <si>
+    <t>Январь-август 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2312,312 +2312,312 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mukhamedzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="89.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="41.88671875" style="30" customWidth="1"/>
     <col min="2" max="2" width="91.33203125" style="30" customWidth="1"/>
     <col min="3" max="16384" width="89.109375" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="27" customFormat="1"/>
     <row r="2" spans="1:2">
       <c r="A2" s="38" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B2" s="39" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="26.4">
       <c r="A3" s="38" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B3" s="29" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="38" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="40" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="40" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B6" s="51" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="26.4">
       <c r="A7" s="38" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B7" s="29" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="38" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B8" s="41" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39.6">
       <c r="A9" s="38" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B9" s="41" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="39.6">
       <c r="A10" s="38" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="38" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B11" s="29"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="38" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="43" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="26.4">
       <c r="A14" s="45" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B14" s="46" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="43" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B15" s="46" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="38" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B16" s="31">
         <v>46280</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="38" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B17" s="31">
         <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="26.4">
       <c r="A18" s="38" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B18" s="47" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="38" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="38" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="38" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6" style="36" customWidth="1"/>
     <col min="2" max="2" width="124.88671875" style="36" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="36"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="32" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="32" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="32" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="32" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="32" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="32"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="33" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="32"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="32"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="34"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="35" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB104"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="17" customWidth="1"/>
     <col min="2" max="2" width="62.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="6" customWidth="1"/>
     <col min="4" max="38" width="7.33203125" style="6" customWidth="1"/>
     <col min="39" max="39" width="7.88671875" style="4" customWidth="1"/>
     <col min="40" max="42" width="7.33203125" style="4" customWidth="1"/>
     <col min="43" max="43" width="7.5546875" style="6" customWidth="1"/>
     <col min="44" max="46" width="7.33203125" style="6" customWidth="1"/>
     <col min="47" max="47" width="8.109375" style="6" customWidth="1"/>
     <col min="48" max="50" width="7.33203125" style="6" customWidth="1"/>
     <col min="51" max="51" width="8" style="6" customWidth="1"/>
     <col min="52" max="54" width="7.33203125" style="6" customWidth="1"/>
     <col min="55" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="15.6">
       <c r="A1" s="37" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
@@ -2719,57 +2719,57 @@
       <c r="AE3" s="57">
         <v>2022</v>
       </c>
       <c r="AF3" s="58"/>
       <c r="AG3" s="58"/>
       <c r="AH3" s="58"/>
       <c r="AI3" s="57">
         <v>2023</v>
       </c>
       <c r="AJ3" s="58"/>
       <c r="AK3" s="58"/>
       <c r="AL3" s="60"/>
       <c r="AM3" s="62">
         <v>2024</v>
       </c>
       <c r="AN3" s="63"/>
       <c r="AO3" s="63"/>
       <c r="AP3" s="64"/>
       <c r="AQ3" s="52" t="s">
         <v>204</v>
       </c>
       <c r="AR3" s="53"/>
       <c r="AS3" s="53"/>
       <c r="AT3" s="54"/>
       <c r="AU3" s="52" t="s">
-        <v>205</v>
+        <v>249</v>
       </c>
       <c r="AV3" s="53"/>
       <c r="AW3" s="53"/>
       <c r="AX3" s="54"/>
       <c r="AY3" s="52" t="s">
-        <v>206</v>
+        <v>250</v>
       </c>
       <c r="AZ3" s="53"/>
       <c r="BA3" s="53"/>
       <c r="BB3" s="54"/>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" s="70"/>
       <c r="B4" s="67"/>
       <c r="C4" s="57" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="57"/>
       <c r="E4" s="57" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="57"/>
       <c r="G4" s="57" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="57"/>
       <c r="K4" s="57" t="s">
@@ -3137,72 +3137,72 @@
       <c r="AM6" s="4">
         <v>447319.516</v>
       </c>
       <c r="AN6" s="4">
         <v>25703.863799999999</v>
       </c>
       <c r="AO6" s="4">
         <v>8902.3573699999997</v>
       </c>
       <c r="AP6" s="4">
         <v>12908.78191</v>
       </c>
       <c r="AQ6" s="4">
         <v>517213.80499999999</v>
       </c>
       <c r="AR6" s="4">
         <v>31746.492180000001</v>
       </c>
       <c r="AS6" s="4">
         <v>6262.9255300000004</v>
       </c>
       <c r="AT6" s="4">
         <v>12374.855710000002</v>
       </c>
       <c r="AU6" s="4">
-        <v>244627.92500000002</v>
+        <v>288289.14500000002</v>
       </c>
       <c r="AV6" s="4">
-        <v>16551.678360000002</v>
+        <v>19106.262159999998</v>
       </c>
       <c r="AW6" s="4">
-        <v>3728.7481100000005</v>
+        <v>3999.9969699999997</v>
       </c>
       <c r="AX6" s="4">
-        <v>6980.1192699999992</v>
+        <v>7270.7160499999991</v>
       </c>
       <c r="AY6" s="4">
-        <v>287112.16399999999</v>
+        <v>341770.43099999998</v>
       </c>
       <c r="AZ6" s="4">
-        <v>18638.459030000002</v>
+        <v>22103.29939</v>
       </c>
       <c r="BA6" s="4">
-        <v>2982.7897300000004</v>
+        <v>4166.87435</v>
       </c>
       <c r="BB6" s="4">
-        <v>6579.159740000001</v>
+        <v>7491.3595299999997</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="20.399999999999999">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H7" s="10" t="s">
@@ -3799,60 +3799,60 @@
       <c r="AO10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AQ10" s="4">
         <v>1734.296</v>
       </c>
       <c r="AR10" s="4">
         <v>1512.3912</v>
       </c>
       <c r="AS10" s="4">
         <v>76.801000000000002</v>
       </c>
       <c r="AT10" s="4">
         <v>66.210599999999999</v>
       </c>
       <c r="AU10" s="4">
         <v>937.62099999999998</v>
       </c>
       <c r="AV10" s="4">
         <v>687.56627000000003</v>
       </c>
       <c r="AW10" s="4">
-        <v>19.646000000000001</v>
+        <v>56.801000000000002</v>
       </c>
       <c r="AX10" s="4">
-        <v>20.51858</v>
+        <v>57.502600000000001</v>
       </c>
       <c r="AY10" s="4">
-        <v>237.30099999999999</v>
+        <v>273.30099999999999</v>
       </c>
       <c r="AZ10" s="4">
-        <v>274.24739</v>
+        <v>326.89839000000001</v>
       </c>
       <c r="BA10" s="4">
         <v>8</v>
       </c>
       <c r="BB10" s="4">
         <v>20.251000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="20.399999999999999">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F11" s="10" t="s">
@@ -4139,54 +4139,54 @@
       <c r="AS12" s="4">
         <v>0.52959999999999996</v>
       </c>
       <c r="AT12" s="4">
         <v>6.70092</v>
       </c>
       <c r="AU12" s="4">
         <v>258.75</v>
       </c>
       <c r="AV12" s="4">
         <v>1099.4556500000001</v>
       </c>
       <c r="AW12" s="4">
         <v>0.39440999999999998</v>
       </c>
       <c r="AX12" s="4">
         <v>4.4931900000000002</v>
       </c>
       <c r="AY12" s="4">
         <v>200</v>
       </c>
       <c r="AZ12" s="4">
         <v>953.54695000000004</v>
       </c>
       <c r="BA12" s="4">
-        <v>44.934579999999997</v>
+        <v>44.976509999999998</v>
       </c>
       <c r="BB12" s="4">
-        <v>88.466260000000005</v>
+        <v>88.932550000000006</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="40.799999999999997">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="13">
         <v>0.3301</v>
       </c>
       <c r="F13" s="13">
         <v>4.18</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H13" s="10" t="s">
@@ -4303,54 +4303,54 @@
       <c r="AS13" s="4">
         <v>8.7059999999999998E-2</v>
       </c>
       <c r="AT13" s="4">
         <v>1.38428</v>
       </c>
       <c r="AU13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW13" s="4">
         <v>6.2280000000000002E-2</v>
       </c>
       <c r="AX13" s="4">
         <v>0.96933999999999998</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ13" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA13" s="4">
-        <v>8.2470000000000002E-2</v>
+        <v>9.7170000000000006E-2</v>
       </c>
       <c r="BB13" s="4">
-        <v>1.4593499999999999</v>
+        <v>1.67001</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="20.399999999999999">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -4619,66 +4619,66 @@
       <c r="AO15" s="4">
         <v>12.878880000000001</v>
       </c>
       <c r="AP15" s="4">
         <v>18.66648</v>
       </c>
       <c r="AQ15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS15" s="4">
         <v>10.19632</v>
       </c>
       <c r="AT15" s="4">
         <v>21.125910000000001</v>
       </c>
       <c r="AU15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW15" s="4">
-        <v>4.4403199999999998</v>
+        <v>6.90632</v>
       </c>
       <c r="AX15" s="4">
-        <v>7.1239100000000004</v>
+        <v>11.100910000000001</v>
       </c>
       <c r="AY15" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ15" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA15" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA15" s="4">
+        <v>5.1360000000000001</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>5.2356699999999998</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="40.799999999999997">
       <c r="A16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H16" s="10" t="s">
@@ -4795,54 +4795,54 @@
       <c r="AS16" s="4">
         <v>25.738</v>
       </c>
       <c r="AT16" s="4">
         <v>32.96378</v>
       </c>
       <c r="AU16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW16" s="4">
         <v>15.166499999999999</v>
       </c>
       <c r="AX16" s="4">
         <v>18.581800000000001</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ16" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA16" s="4">
-        <v>0.64800000000000002</v>
+        <v>3.2669999999999999</v>
       </c>
       <c r="BB16" s="4">
-        <v>2.4260000000000002</v>
+        <v>9.4763599999999997</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="40.799999999999997">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E17" s="13">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F17" s="13">
         <v>8.5029999999999994E-2</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H17" s="10" t="s">
@@ -5925,66 +5925,66 @@
       <c r="AM23" s="4">
         <v>384</v>
       </c>
       <c r="AN23" s="4">
         <v>122.93300000000001</v>
       </c>
       <c r="AO23" s="4">
         <v>32.280999999999999</v>
       </c>
       <c r="AP23" s="4">
         <v>6.109</v>
       </c>
       <c r="AQ23" s="4">
         <v>200</v>
       </c>
       <c r="AR23" s="4">
         <v>46.335000000000001</v>
       </c>
       <c r="AS23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AT23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AU23" s="4">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="AV23" s="4">
-        <v>11.151999999999999</v>
+        <v>46.335000000000001</v>
       </c>
       <c r="AW23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX23" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AY23" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="AY23" s="4">
+        <v>590</v>
+      </c>
+      <c r="AZ23" s="4">
+        <v>190.678</v>
       </c>
       <c r="BA23" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB23" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="20.399999999999999">
       <c r="A24" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F24" s="10" t="s">
@@ -6915,54 +6915,54 @@
       <c r="AO29" s="4">
         <v>0.245</v>
       </c>
       <c r="AP29" s="4">
         <v>0.49099999999999999</v>
       </c>
       <c r="AQ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS29" s="4">
         <v>1.2909999999999999</v>
       </c>
       <c r="AT29" s="4">
         <v>2.036</v>
       </c>
       <c r="AU29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW29" s="4">
-        <v>0.23499999999999999</v>
+        <v>0.26900000000000002</v>
       </c>
       <c r="AX29" s="4">
-        <v>0.37</v>
+        <v>0.41799999999999998</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:54" ht="20.399999999999999">
       <c r="A30" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D30" s="10" t="s">
@@ -7091,54 +7091,54 @@
       <c r="AS30" s="4">
         <v>8.5550000000000001E-2</v>
       </c>
       <c r="AT30" s="4">
         <v>1.0148200000000001</v>
       </c>
       <c r="AU30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW30" s="4">
         <v>4.8919999999999998E-2</v>
       </c>
       <c r="AX30" s="4">
         <v>0.54344999999999999</v>
       </c>
       <c r="AY30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ30" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA30" s="4">
-        <v>3.637E-2</v>
+        <v>4.2220000000000001E-2</v>
       </c>
       <c r="BB30" s="4">
-        <v>0.37237999999999999</v>
+        <v>0.42919000000000002</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="20.399999999999999">
       <c r="A31" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="10" t="s">
@@ -7243,54 +7243,54 @@
       <c r="AO31" s="4">
         <v>29.956</v>
       </c>
       <c r="AP31" s="4">
         <v>15.22377</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS31" s="4">
         <v>1.4447700000000001</v>
       </c>
       <c r="AT31" s="4">
         <v>1.3527899999999999</v>
       </c>
       <c r="AU31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW31" s="4">
-        <v>0.57599999999999996</v>
+        <v>0.72</v>
       </c>
       <c r="AX31" s="4">
-        <v>0.43892999999999999</v>
+        <v>0.57479000000000002</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA31" s="4">
         <v>0.38664999999999999</v>
       </c>
       <c r="BB31" s="4">
         <v>0.42660999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="20.399999999999999">
       <c r="A32" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D32" s="10" t="s">
@@ -7419,54 +7419,54 @@
       <c r="AS32" s="4">
         <v>2.1409999999999998E-2</v>
       </c>
       <c r="AT32" s="4">
         <v>0.12506999999999999</v>
       </c>
       <c r="AU32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW32" s="4">
         <v>1.2959999999999999E-2</v>
       </c>
       <c r="AX32" s="4">
         <v>6.2309999999999997E-2</v>
       </c>
       <c r="AY32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ32" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA32" s="4">
-        <v>1.008E-2</v>
+        <v>1.1520000000000001E-2</v>
       </c>
       <c r="BB32" s="4">
-        <v>5.7779999999999998E-2</v>
+        <v>6.6360000000000002E-2</v>
       </c>
     </row>
     <row r="33" spans="1:54" ht="20.399999999999999">
       <c r="A33" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>1.6910000000000001</v>
       </c>
       <c r="F33" s="13">
         <v>8.8449600000000004</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -8385,66 +8385,66 @@
       <c r="AM38" s="4">
         <v>1315</v>
       </c>
       <c r="AN38" s="4">
         <v>135.857</v>
       </c>
       <c r="AO38" s="4">
         <v>51.255000000000003</v>
       </c>
       <c r="AP38" s="4">
         <v>1.94723</v>
       </c>
       <c r="AQ38" s="4">
         <v>2200</v>
       </c>
       <c r="AR38" s="4">
         <v>282.06360999999998</v>
       </c>
       <c r="AS38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AT38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AU38" s="4">
-        <v>1435</v>
+        <v>1995</v>
       </c>
       <c r="AV38" s="4">
-        <v>141.78399999999999</v>
+        <v>267.39999999999998</v>
       </c>
       <c r="AW38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AX38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AY38" s="4">
-        <v>683</v>
+        <v>2395</v>
       </c>
       <c r="AZ38" s="4">
-        <v>80.864999999999995</v>
+        <v>391.00200000000001</v>
       </c>
       <c r="BA38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BB38" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F39" s="10" t="s">
@@ -9715,54 +9715,54 @@
       <c r="AS46" s="4">
         <v>1.46712</v>
       </c>
       <c r="AT46" s="4">
         <v>20.237010000000001</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW46" s="4">
         <v>0.97023000000000004</v>
       </c>
       <c r="AX46" s="4">
         <v>11.435230000000001</v>
       </c>
       <c r="AY46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA46" s="4">
-        <v>0.12218</v>
+        <v>0.14158000000000001</v>
       </c>
       <c r="BB46" s="4">
-        <v>1.08233</v>
+        <v>1.26424</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="10" t="s">
@@ -10043,54 +10043,54 @@
       <c r="AS48" s="4">
         <v>0.29914000000000002</v>
       </c>
       <c r="AT48" s="4">
         <v>2.5845199999999999</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW48" s="4">
         <v>0.15898000000000001</v>
       </c>
       <c r="AX48" s="4">
         <v>1.3857999999999999</v>
       </c>
       <c r="AY48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA48" s="4">
-        <v>0.11745999999999999</v>
+        <v>0.13911999999999999</v>
       </c>
       <c r="BB48" s="4">
-        <v>0.84923999999999999</v>
+        <v>1.01668</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="10" t="s">
@@ -10207,54 +10207,54 @@
       <c r="AS49" s="4">
         <v>2.334E-2</v>
       </c>
       <c r="AT49" s="4">
         <v>0.19162000000000001</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW49" s="4">
         <v>1.357E-2</v>
       </c>
       <c r="AX49" s="4">
         <v>0.10611</v>
       </c>
       <c r="AY49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ49" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA49" s="4">
-        <v>1.04E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="BB49" s="4">
-        <v>7.6999999999999999E-2</v>
+        <v>8.906E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -10371,54 +10371,54 @@
       <c r="AS50" s="4">
         <v>4.2029999999999998E-2</v>
       </c>
       <c r="AT50" s="4">
         <v>0.76793999999999996</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW50" s="4">
         <v>1.9630000000000002E-2</v>
       </c>
       <c r="AX50" s="4">
         <v>0.37984000000000001</v>
       </c>
       <c r="AY50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ50" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA50" s="4">
-        <v>3.024E-2</v>
+        <v>3.4720000000000001E-2</v>
       </c>
       <c r="BB50" s="4">
-        <v>0.62519999999999998</v>
+        <v>0.71747000000000005</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -10699,54 +10699,54 @@
       <c r="AS52" s="4">
         <v>1.5339999999999999E-2</v>
       </c>
       <c r="AT52" s="4">
         <v>0.14882000000000001</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW52" s="4">
         <v>6.5700000000000003E-3</v>
       </c>
       <c r="AX52" s="4">
         <v>4.4639999999999999E-2</v>
       </c>
       <c r="AY52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA52" s="4">
-        <v>5.5199999999999997E-3</v>
+        <v>7.0400000000000003E-3</v>
       </c>
       <c r="BB52" s="4">
-        <v>3.0460000000000001E-2</v>
+        <v>3.9890000000000002E-2</v>
       </c>
     </row>
     <row r="53" spans="1:54" ht="20.399999999999999">
       <c r="A53" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H53" s="10" t="s">
@@ -10863,54 +10863,54 @@
       <c r="AS53" s="4">
         <v>6.8849999999999995E-2</v>
       </c>
       <c r="AT53" s="4">
         <v>0.55284999999999995</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW53" s="4">
         <v>3.814E-2</v>
       </c>
       <c r="AX53" s="4">
         <v>0.27962999999999999</v>
       </c>
       <c r="AY53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA53" s="4">
-        <v>3.2079999999999997E-2</v>
+        <v>4.1079999999999998E-2</v>
       </c>
       <c r="BB53" s="4">
-        <v>0.29494999999999999</v>
+        <v>0.37276999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="20" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -11015,66 +11015,66 @@
       <c r="AO54" s="4">
         <v>637.69799999999998</v>
       </c>
       <c r="AP54" s="4">
         <v>189.80038999999999</v>
       </c>
       <c r="AQ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS54" s="4">
         <v>343.12067000000002</v>
       </c>
       <c r="AT54" s="4">
         <v>122.75364999999999</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW54" s="4">
-        <v>229.214</v>
+        <v>243.81399999999999</v>
       </c>
       <c r="AX54" s="4">
-        <v>84.70523</v>
+        <v>90.627939999999995</v>
       </c>
       <c r="AY54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ54" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA54" s="4">
-        <v>68.515159999999995</v>
+        <v>71.707160000000002</v>
       </c>
       <c r="BB54" s="4">
-        <v>32.103639999999999</v>
+        <v>33.768479999999997</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -11343,54 +11343,54 @@
       <c r="AO56" s="4">
         <v>10.055</v>
       </c>
       <c r="AP56" s="4">
         <v>5.39818</v>
       </c>
       <c r="AQ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS56" s="4">
         <v>11.084099999999999</v>
       </c>
       <c r="AT56" s="4">
         <v>6.41648</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW56" s="4">
-        <v>5.76</v>
+        <v>7.04</v>
       </c>
       <c r="AX56" s="4">
-        <v>2.7902100000000001</v>
+        <v>3.6280000000000001</v>
       </c>
       <c r="AY56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA56" s="4">
         <v>2.8661500000000002</v>
       </c>
       <c r="BB56" s="4">
         <v>2.1633599999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="40.799999999999997">
       <c r="A57" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D57" s="10" t="s">
@@ -11507,66 +11507,66 @@
       <c r="AO57" s="4">
         <v>101.0942</v>
       </c>
       <c r="AP57" s="4">
         <v>72.474630000000005</v>
       </c>
       <c r="AQ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS57" s="4">
         <v>111.73533999999999</v>
       </c>
       <c r="AT57" s="4">
         <v>96.8964</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW57" s="4">
-        <v>50.186599999999999</v>
+        <v>62.810600000000001</v>
       </c>
       <c r="AX57" s="4">
-        <v>40.698520000000002</v>
+        <v>51.866160000000001</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA57" s="4">
-        <v>23.27562</v>
+        <v>157.67562000000001</v>
       </c>
       <c r="BB57" s="4">
-        <v>24.370159999999998</v>
+        <v>74.486159999999998</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H58" s="10" t="s">
@@ -12327,66 +12327,66 @@
       <c r="AO62" s="4">
         <v>930.35690999999997</v>
       </c>
       <c r="AP62" s="4">
         <v>813.98563000000001</v>
       </c>
       <c r="AQ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS62" s="4">
         <v>718.4896</v>
       </c>
       <c r="AT62" s="4">
         <v>905.81742999999994</v>
       </c>
       <c r="AU62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW62" s="4">
-        <v>435.58425999999997</v>
+        <v>457.55025999999998</v>
       </c>
       <c r="AX62" s="4">
-        <v>537.25043000000005</v>
+        <v>563.97042999999996</v>
       </c>
       <c r="AY62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA62" s="4">
-        <v>240.108</v>
+        <v>301.416</v>
       </c>
       <c r="BB62" s="4">
-        <v>321.90100000000001</v>
+        <v>397.84199999999998</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="20.399999999999999">
       <c r="A63" s="18" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -12983,66 +12983,66 @@
       <c r="AO66" s="4">
         <v>57.738370000000003</v>
       </c>
       <c r="AP66" s="4">
         <v>84.760480000000001</v>
       </c>
       <c r="AQ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS66" s="4">
         <v>56.981299999999997</v>
       </c>
       <c r="AT66" s="4">
         <v>106.50646</v>
       </c>
       <c r="AU66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW66" s="4">
-        <v>19.628299999999999</v>
+        <v>23.128299999999999</v>
       </c>
       <c r="AX66" s="4">
-        <v>41.324219999999997</v>
+        <v>45.107219999999998</v>
       </c>
       <c r="AY66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA66" s="4">
-        <v>45.767000000000003</v>
+        <v>50.517000000000003</v>
       </c>
       <c r="BB66" s="4">
-        <v>108.2283</v>
+        <v>117.62730000000001</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="20.399999999999999">
       <c r="A67" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -13147,66 +13147,66 @@
       <c r="AO67" s="4">
         <v>639.48392000000001</v>
       </c>
       <c r="AP67" s="4">
         <v>653.30526999999995</v>
       </c>
       <c r="AQ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS67" s="4">
         <v>629.19434999999999</v>
       </c>
       <c r="AT67" s="4">
         <v>710.69416999999999</v>
       </c>
       <c r="AU67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW67" s="4">
-        <v>394.84926000000002</v>
+        <v>455.62493999999998</v>
       </c>
       <c r="AX67" s="4">
-        <v>412.68387000000001</v>
+        <v>487.63324</v>
       </c>
       <c r="AY67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA67" s="4">
-        <v>264.78620000000001</v>
+        <v>298.24919999999997</v>
       </c>
       <c r="BB67" s="4">
-        <v>306.81846999999999</v>
+        <v>352.84183999999999</v>
       </c>
     </row>
     <row r="68" spans="1:54" ht="20.399999999999999">
       <c r="A68" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H68" s="10" t="s">
@@ -13323,54 +13323,54 @@
       <c r="AS68" s="4">
         <v>273.52375999999998</v>
       </c>
       <c r="AT68" s="4">
         <v>356.37241999999998</v>
       </c>
       <c r="AU68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW68" s="4">
         <v>32.687600000000003</v>
       </c>
       <c r="AX68" s="4">
         <v>47.045520000000003</v>
       </c>
       <c r="AY68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA68" s="4">
-        <v>90.324479999999994</v>
+        <v>120.45696</v>
       </c>
       <c r="BB68" s="4">
-        <v>126.89133</v>
+        <v>166.59897000000001</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="20.399999999999999">
       <c r="A69" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="13">
         <v>0.34639999999999999</v>
       </c>
       <c r="F69" s="13">
         <v>3.9020000000000001</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H69" s="10" t="s">
@@ -13487,54 +13487,54 @@
       <c r="AS69" s="4">
         <v>2.6644299999999999</v>
       </c>
       <c r="AT69" s="4">
         <v>15.437860000000001</v>
       </c>
       <c r="AU69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW69" s="4">
         <v>0.99931000000000003</v>
       </c>
       <c r="AX69" s="4">
         <v>4.6984199999999996</v>
       </c>
       <c r="AY69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA69" s="4">
-        <v>4.8300000000000003E-2</v>
+        <v>0.50414999999999999</v>
       </c>
       <c r="BB69" s="4">
-        <v>0.58879000000000004</v>
+        <v>2.4314300000000002</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="20.399999999999999">
       <c r="A70" s="18" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -13803,66 +13803,66 @@
       <c r="AO71" s="4">
         <v>1213.0898099999999</v>
       </c>
       <c r="AP71" s="4">
         <v>827.27171999999996</v>
       </c>
       <c r="AQ71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS71" s="4">
         <v>385.12887999999998</v>
       </c>
       <c r="AT71" s="4">
         <v>224.05969999999999</v>
       </c>
       <c r="AU71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW71" s="4">
-        <v>182.93188000000001</v>
+        <v>183.02887999999999</v>
       </c>
       <c r="AX71" s="4">
-        <v>104.3663</v>
+        <v>104.4353</v>
       </c>
       <c r="AY71" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA71" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA71" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="BB71" s="4">
+        <v>4.7E-2</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="40.799999999999997">
       <c r="A72" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H72" s="10" t="s">
@@ -14295,66 +14295,66 @@
       <c r="AO74" s="4">
         <v>138.31906000000001</v>
       </c>
       <c r="AP74" s="4">
         <v>394.19571999999999</v>
       </c>
       <c r="AQ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS74" s="4">
         <v>157.30064999999999</v>
       </c>
       <c r="AT74" s="4">
         <v>473.79439000000002</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW74" s="4">
-        <v>84.358279999999993</v>
+        <v>84.811819999999997</v>
       </c>
       <c r="AX74" s="4">
-        <v>251.42113000000001</v>
+        <v>254.44157999999999</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA74" s="4">
-        <v>87.763459999999995</v>
+        <v>100.87747</v>
       </c>
       <c r="BB74" s="4">
-        <v>262.73397999999997</v>
+        <v>300.81801999999999</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H75" s="10" t="s">
@@ -14471,54 +14471,54 @@
       <c r="AS75" s="4">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="AT75" s="4">
         <v>0.33818999999999999</v>
       </c>
       <c r="AU75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW75" s="4">
         <v>3.5200000000000002E-2</v>
       </c>
       <c r="AX75" s="4">
         <v>0.17554</v>
       </c>
       <c r="AY75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA75" s="4">
-        <v>3.8399999999999997E-2</v>
+        <v>4.48E-2</v>
       </c>
       <c r="BB75" s="4">
-        <v>0.33765000000000001</v>
+        <v>0.40325</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" s="18" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E76" s="13">
         <v>369.19150000000002</v>
       </c>
       <c r="F76" s="13">
         <v>992.16737999999998</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H76" s="10" t="s">
@@ -14623,66 +14623,66 @@
       <c r="AO76" s="4">
         <v>650.35986000000003</v>
       </c>
       <c r="AP76" s="4">
         <v>2528.7975099999999</v>
       </c>
       <c r="AQ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS76" s="4">
         <v>499.51781</v>
       </c>
       <c r="AT76" s="4">
         <v>2278.2203</v>
       </c>
       <c r="AU76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW76" s="4">
-        <v>285.58821999999998</v>
+        <v>286.63702000000001</v>
       </c>
       <c r="AX76" s="4">
-        <v>1232.19344</v>
+        <v>1236.53514</v>
       </c>
       <c r="AY76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA76" s="4">
-        <v>207.68394000000001</v>
+        <v>233.14929000000001</v>
       </c>
       <c r="BB76" s="4">
-        <v>1027.1958999999999</v>
+        <v>1142.9331999999999</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="40.799999999999997">
       <c r="A77" s="18" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="13">
         <v>519.41999999999996</v>
       </c>
       <c r="F77" s="13">
         <v>1079.3576399999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -14787,66 +14787,66 @@
       <c r="AO77" s="4">
         <v>421.53269999999998</v>
       </c>
       <c r="AP77" s="4">
         <v>239.56569999999999</v>
       </c>
       <c r="AQ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS77" s="4">
         <v>318.26022</v>
       </c>
       <c r="AT77" s="4">
         <v>261.91417999999999</v>
       </c>
       <c r="AU77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW77" s="4">
-        <v>159.32836</v>
+        <v>183.43186</v>
       </c>
       <c r="AX77" s="4">
-        <v>130.51966999999999</v>
+        <v>143.16473999999999</v>
       </c>
       <c r="AY77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA77" s="4">
-        <v>90.79804</v>
+        <v>92.320040000000006</v>
       </c>
       <c r="BB77" s="4">
-        <v>86.169020000000003</v>
+        <v>87.500730000000004</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="20.399999999999999">
       <c r="A78" s="18" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -15115,66 +15115,66 @@
       <c r="AO79" s="4">
         <v>35.07535</v>
       </c>
       <c r="AP79" s="4">
         <v>66.373519999999999</v>
       </c>
       <c r="AQ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS79" s="4">
         <v>23.96181</v>
       </c>
       <c r="AT79" s="4">
         <v>69.976780000000005</v>
       </c>
       <c r="AU79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW79" s="4">
-        <v>13.023440000000001</v>
+        <v>13.46504</v>
       </c>
       <c r="AX79" s="4">
-        <v>37.347540000000002</v>
+        <v>38.600879999999997</v>
       </c>
       <c r="AY79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ79" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA79" s="4">
-        <v>10.774039999999999</v>
+        <v>14.036759999999999</v>
       </c>
       <c r="BB79" s="4">
-        <v>36.176929999999999</v>
+        <v>48.467260000000003</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="40.799999999999997">
       <c r="A80" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E80" s="13">
         <v>692.78639999999996</v>
       </c>
       <c r="F80" s="13">
         <v>1523.5884599999999</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -15279,66 +15279,66 @@
       <c r="AO80" s="4">
         <v>1891.83123</v>
       </c>
       <c r="AP80" s="4">
         <v>4712.3535000000002</v>
       </c>
       <c r="AQ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS80" s="4">
         <v>1537.30333</v>
       </c>
       <c r="AT80" s="4">
         <v>4644.1750599999996</v>
       </c>
       <c r="AU80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW80" s="4">
-        <v>936.30593999999996</v>
+        <v>947.20542</v>
       </c>
       <c r="AX80" s="4">
-        <v>2774.6702100000002</v>
+        <v>2804.13195</v>
       </c>
       <c r="AY80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ80" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA80" s="4">
-        <v>860.03583000000003</v>
+        <v>977.79449</v>
       </c>
       <c r="BB80" s="4">
-        <v>2934.7965399999998</v>
+        <v>3319.9862400000002</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="20.399999999999999">
       <c r="A81" s="18" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H81" s="10" t="s">
@@ -15454,55 +15454,55 @@
       </c>
       <c r="AS81" s="4">
         <v>1.9286799999999999</v>
       </c>
       <c r="AT81" s="4">
         <v>3.3413300000000001</v>
       </c>
       <c r="AU81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW81" s="4">
         <v>0.85367999999999999</v>
       </c>
       <c r="AX81" s="4">
         <v>1.3843099999999999</v>
       </c>
       <c r="AY81" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ81" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA81" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA81" s="4">
+        <v>0.115</v>
+      </c>
+      <c r="BB81" s="4">
+        <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="20.399999999999999">
       <c r="A82" s="18" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E82" s="13">
         <v>15.800520000000001</v>
       </c>
       <c r="F82" s="13">
         <v>19.37987</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H82" s="10" t="s">
@@ -15946,55 +15946,55 @@
       </c>
       <c r="AS84" s="4">
         <v>1.575</v>
       </c>
       <c r="AT84" s="4">
         <v>3.8741099999999999</v>
       </c>
       <c r="AU84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW84" s="4">
         <v>1.575</v>
       </c>
       <c r="AX84" s="4">
         <v>3.8741099999999999</v>
       </c>
       <c r="AY84" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ84" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="BA84" s="4" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="BA84" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="BB84" s="4">
+        <v>4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="20.399999999999999">
       <c r="A85" s="18" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E85" s="13">
         <v>58.407719999999998</v>
       </c>
       <c r="F85" s="13">
         <v>317.79879</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H85" s="10" t="s">
@@ -16111,54 +16111,54 @@
       <c r="AS85" s="4">
         <v>151.95302000000001</v>
       </c>
       <c r="AT85" s="4">
         <v>756.26872000000003</v>
       </c>
       <c r="AU85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW85" s="4">
         <v>92.013900000000007</v>
       </c>
       <c r="AX85" s="4">
         <v>474.39506999999998</v>
       </c>
       <c r="AY85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ85" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA85" s="4">
-        <v>108.46905</v>
+        <v>118.36985</v>
       </c>
       <c r="BB85" s="4">
-        <v>590.31572000000006</v>
+        <v>650.86225000000002</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="20.399999999999999">
       <c r="A86" s="18" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H86" s="10" t="s">
@@ -16427,66 +16427,66 @@
       <c r="AO87" s="4">
         <v>10.607329999999999</v>
       </c>
       <c r="AP87" s="4">
         <v>15.084160000000001</v>
       </c>
       <c r="AQ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS87" s="4">
         <v>3.9634800000000001</v>
       </c>
       <c r="AT87" s="4">
         <v>4.0516399999999999</v>
       </c>
       <c r="AU87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW87" s="4">
-        <v>2.6080000000000001</v>
+        <v>2.778</v>
       </c>
       <c r="AX87" s="4">
-        <v>1.9617</v>
+        <v>2.2477</v>
       </c>
       <c r="AY87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ87" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA87" s="4">
-        <v>1.53792</v>
+        <v>1.7585599999999999</v>
       </c>
       <c r="BB87" s="4">
-        <v>6.1664599999999998</v>
+        <v>6.9416799999999999</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="40.799999999999997">
       <c r="A88" s="18" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E88" s="13">
         <v>3.2917000000000001</v>
       </c>
       <c r="F88" s="13">
         <v>19.552499999999998</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H88" s="10" t="s">
@@ -16591,66 +16591,66 @@
       <c r="AO88" s="4">
         <v>11.278420000000001</v>
       </c>
       <c r="AP88" s="4">
         <v>53.238880000000002</v>
       </c>
       <c r="AQ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS88" s="4">
         <v>11.214919999999999</v>
       </c>
       <c r="AT88" s="4">
         <v>67.373130000000003</v>
       </c>
       <c r="AU88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW88" s="4">
-        <v>8.0309699999999999</v>
+        <v>8.0589700000000004</v>
       </c>
       <c r="AX88" s="4">
-        <v>44.902259999999998</v>
+        <v>44.94426</v>
       </c>
       <c r="AY88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ88" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA88" s="4">
-        <v>3.9223300000000001</v>
+        <v>4.6165099999999999</v>
       </c>
       <c r="BB88" s="4">
-        <v>38.337589999999999</v>
+        <v>47.077919999999999</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="30.6">
       <c r="A89" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -16755,66 +16755,66 @@
       <c r="AO89" s="4">
         <v>22.086770000000001</v>
       </c>
       <c r="AP89" s="4">
         <v>17.066759999999999</v>
       </c>
       <c r="AQ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS89" s="4">
         <v>28.561699999999998</v>
       </c>
       <c r="AT89" s="4">
         <v>27.08681</v>
       </c>
       <c r="AU89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW89" s="4">
-        <v>14.174810000000001</v>
+        <v>20.72381</v>
       </c>
       <c r="AX89" s="4">
-        <v>13.333299999999999</v>
+        <v>17.631499999999999</v>
       </c>
       <c r="AY89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ89" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA89" s="4">
-        <v>9.0336599999999994</v>
+        <v>10.87283</v>
       </c>
       <c r="BB89" s="4">
-        <v>10.283010000000001</v>
+        <v>12.188879999999999</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="40.799999999999997">
       <c r="A90" s="18" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H90" s="10" t="s">
@@ -16931,54 +16931,54 @@
       <c r="AS90" s="4">
         <v>3.0544699999999998</v>
       </c>
       <c r="AT90" s="4">
         <v>14.35201</v>
       </c>
       <c r="AU90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW90" s="4">
         <v>1.64903</v>
       </c>
       <c r="AX90" s="4">
         <v>8.2295400000000001</v>
       </c>
       <c r="AY90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ90" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA90" s="4">
-        <v>1.6486400000000001</v>
+        <v>2.2976800000000002</v>
       </c>
       <c r="BB90" s="4">
-        <v>8.1011900000000008</v>
+        <v>10.14991</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="20.399999999999999">
       <c r="A91" s="18" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E91" s="13">
         <v>184.15</v>
       </c>
       <c r="F91" s="13">
         <v>34.892699999999998</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H91" s="10" t="s">
@@ -17095,54 +17095,54 @@
       <c r="AS91" s="4">
         <v>0.10592</v>
       </c>
       <c r="AT91" s="4">
         <v>0.80647000000000002</v>
       </c>
       <c r="AU91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW91" s="4">
         <v>7.0800000000000002E-2</v>
       </c>
       <c r="AX91" s="4">
         <v>0.59109999999999996</v>
       </c>
       <c r="AY91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ91" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA91" s="4">
-        <v>4.3200000000000002E-2</v>
+        <v>4.5600000000000002E-2</v>
       </c>
       <c r="BB91" s="4">
-        <v>0.21546000000000001</v>
+        <v>0.22767999999999999</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="20.399999999999999">
       <c r="A92" s="18" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E92" s="13">
         <v>129.12985</v>
       </c>
       <c r="F92" s="13">
         <v>104.07787</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -17259,54 +17259,54 @@
       <c r="AS92" s="4">
         <v>8.9407599999999992</v>
       </c>
       <c r="AT92" s="4">
         <v>19.131769999999999</v>
       </c>
       <c r="AU92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW92" s="4">
         <v>6.8805899999999998</v>
       </c>
       <c r="AX92" s="4">
         <v>14.038320000000001</v>
       </c>
       <c r="AY92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA92" s="4">
-        <v>3.0199600000000002</v>
+        <v>3.8352300000000001</v>
       </c>
       <c r="BB92" s="4">
-        <v>6.6316499999999996</v>
+        <v>8.6159400000000002</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="20.399999999999999">
       <c r="A93" s="18" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="13">
         <v>13.68</v>
       </c>
       <c r="F93" s="13">
         <v>32.729030000000002</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H93" s="10" t="s">
@@ -17587,54 +17587,54 @@
       <c r="AS94" s="4">
         <v>3.02678</v>
       </c>
       <c r="AT94" s="4">
         <v>23.680489999999999</v>
       </c>
       <c r="AU94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW94" s="4">
         <v>1.9346300000000001</v>
       </c>
       <c r="AX94" s="4">
         <v>15.429259999999999</v>
       </c>
       <c r="AY94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ94" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA94" s="4">
-        <v>1.04365</v>
+        <v>1.22044</v>
       </c>
       <c r="BB94" s="4">
-        <v>9.1984200000000005</v>
+        <v>11.359819999999999</v>
       </c>
     </row>
     <row r="95" spans="1:54">
       <c r="A95" s="18" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E95" s="13">
         <v>2.615E-2</v>
       </c>
       <c r="F95" s="13">
         <v>4.6520099999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -17739,66 +17739,66 @@
       <c r="AO95" s="4">
         <v>63.971510000000002</v>
       </c>
       <c r="AP95" s="4">
         <v>209.54789</v>
       </c>
       <c r="AQ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS95" s="4">
         <v>103.49633</v>
       </c>
       <c r="AT95" s="4">
         <v>669.1146</v>
       </c>
       <c r="AU95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW95" s="4">
-        <v>38.558140000000002</v>
+        <v>45.111400000000003</v>
       </c>
       <c r="AX95" s="4">
-        <v>296.27537000000001</v>
+        <v>361.16953000000001</v>
       </c>
       <c r="AY95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ95" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA95" s="4">
-        <v>40.878990000000002</v>
+        <v>42.612439999999999</v>
       </c>
       <c r="BB95" s="4">
-        <v>469.78836999999999</v>
+        <v>472.94294000000002</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="30.6">
       <c r="A96" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="20" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H96" s="10" t="s">
@@ -18067,66 +18067,66 @@
       <c r="AO97" s="4">
         <v>331.84922999999998</v>
       </c>
       <c r="AP97" s="4">
         <v>168.25559000000001</v>
       </c>
       <c r="AQ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AR97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AS97" s="4">
         <v>662.19425000000001</v>
       </c>
       <c r="AT97" s="4">
         <v>258.74372</v>
       </c>
       <c r="AU97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AV97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AW97" s="4">
-        <v>653.70785000000001</v>
+        <v>660.06785000000002</v>
       </c>
       <c r="AX97" s="4">
-        <v>252.40134</v>
+        <v>254.42706999999999</v>
       </c>
       <c r="AY97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BA97" s="4">
-        <v>0.69520000000000004</v>
+        <v>0.72894999999999999</v>
       </c>
       <c r="BB97" s="4">
-        <v>1.22037</v>
+        <v>1.31393</v>
       </c>
     </row>
     <row r="98" spans="1:54">
       <c r="A98" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H98" s="10" t="s">
@@ -18881,72 +18881,72 @@
       <c r="AM102" s="4">
         <v>160</v>
       </c>
       <c r="AN102" s="4">
         <v>11.50902</v>
       </c>
       <c r="AO102" s="4">
         <v>394.79500000000002</v>
       </c>
       <c r="AP102" s="4">
         <v>28.515000000000001</v>
       </c>
       <c r="AQ102" s="4">
         <v>265.13</v>
       </c>
       <c r="AR102" s="4">
         <v>20.17784</v>
       </c>
       <c r="AS102" s="4">
         <v>60</v>
       </c>
       <c r="AT102" s="4">
         <v>3.734</v>
       </c>
       <c r="AU102" s="4">
-        <v>140</v>
+        <v>162.01</v>
       </c>
       <c r="AV102" s="4">
-        <v>11.8415</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>12.37027</v>
+      </c>
+      <c r="AW102" s="4">
+        <v>60</v>
+      </c>
+      <c r="AX102" s="4">
+        <v>3.734</v>
       </c>
       <c r="AY102" s="4">
-        <v>132.52000000000001</v>
+        <v>157.72</v>
       </c>
       <c r="AZ102" s="4">
-        <v>29.320609999999999</v>
+        <v>39.163609999999998</v>
       </c>
       <c r="BA102" s="4">
-        <v>760</v>
+        <v>1485</v>
       </c>
       <c r="BB102" s="4">
-        <v>49.365200000000002</v>
+        <v>86.230149999999995</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="30.6">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="14">
         <v>109919.06</v>
       </c>
       <c r="D103" s="14">
         <v>7614.951</v>
       </c>
       <c r="E103" s="14">
         <v>67.001999999999995</v>
       </c>
       <c r="F103" s="14">
         <v>5.3690899999999999</v>
       </c>
       <c r="G103" s="15">
         <v>162244.098</v>
       </c>
       <c r="H103" s="15">
@@ -19045,72 +19045,72 @@
       <c r="AM103" s="24">
         <v>443916.20500000002</v>
       </c>
       <c r="AN103" s="24">
         <v>23859.268639999998</v>
       </c>
       <c r="AO103" s="24">
         <v>0.155</v>
       </c>
       <c r="AP103" s="24">
         <v>3.2219999999999999E-2</v>
       </c>
       <c r="AQ103" s="24">
         <v>512428.96899999998</v>
       </c>
       <c r="AR103" s="24">
         <v>28219.80457</v>
       </c>
       <c r="AS103" s="24">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AT103" s="24">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AU103" s="24">
-        <v>241796.09400000001</v>
+        <v>284735.304</v>
       </c>
       <c r="AV103" s="24">
-        <v>14599.37794</v>
+        <v>16992.633969999999</v>
       </c>
       <c r="AW103" s="24">
         <v>8.3000000000000001E-4</v>
       </c>
       <c r="AX103" s="24">
         <v>6.9300000000000004E-3</v>
       </c>
       <c r="AY103" s="24">
-        <v>285859.34299999999</v>
+        <v>338154.41</v>
       </c>
       <c r="AZ103" s="24">
-        <v>17300.479080000001</v>
+        <v>20202.010439999998</v>
       </c>
       <c r="BA103" s="24">
-        <v>5.2964799999999999</v>
+        <v>11.36356</v>
       </c>
       <c r="BB103" s="24">
-        <v>2.6426699999999999</v>
+        <v>5.3863300000000001</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="65" t="s">
         <v>201</v>
       </c>
       <c r="B104" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="A104:B104"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>