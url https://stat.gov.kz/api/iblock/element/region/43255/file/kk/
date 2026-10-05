--- v5 (2026-08-26)
+++ v6 (2026-10-05)
@@ -1,368 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Астана қ." sheetId="18" r:id="rId1"/>
-    <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="20" r:id="rId1"/>
+    <sheet name="Астана қ." sheetId="18" r:id="rId2"/>
+    <sheet name="2015-2025" sheetId="19" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AS6" i="19" l="1"/>
+  <c r="AR6" i="19"/>
+  <c r="AQ6" i="19"/>
+  <c r="AQ10" i="19" s="1"/>
+  <c r="AP6" i="19"/>
+  <c r="GS6" i="18"/>
+  <c r="GR6" i="18"/>
+  <c r="GQ6" i="18"/>
+  <c r="GQ10" i="18" s="1"/>
+  <c r="GP6" i="18"/>
+  <c r="GO6" i="18"/>
+  <c r="GN6" i="18"/>
+  <c r="GM6" i="18"/>
+  <c r="GM10" i="18" s="1"/>
+  <c r="GL6" i="18"/>
   <c r="GK6" i="18"/>
-  <c r="GJ6"/>
-[...117 lines deleted...]
-  <c r="CT6"/>
+  <c r="GJ6" i="18"/>
+  <c r="GI6" i="18"/>
+  <c r="GI10" i="18" s="1"/>
+  <c r="GH6" i="18"/>
+  <c r="GG6" i="18"/>
+  <c r="GF6" i="18"/>
+  <c r="GE6" i="18"/>
+  <c r="GE10" i="18" s="1"/>
+  <c r="GD6" i="18"/>
+  <c r="GC6" i="18"/>
+  <c r="GB6" i="18"/>
+  <c r="GA6" i="18"/>
+  <c r="GA10" i="18" s="1"/>
+  <c r="FZ6" i="18"/>
+  <c r="FY6" i="18"/>
+  <c r="FX6" i="18"/>
+  <c r="FW6" i="18"/>
+  <c r="FW10" i="18" s="1"/>
+  <c r="FV6" i="18"/>
+  <c r="FU6" i="18"/>
+  <c r="FT6" i="18"/>
+  <c r="FS6" i="18"/>
+  <c r="FS10" i="18" s="1"/>
+  <c r="FR6" i="18"/>
+  <c r="FQ6" i="18"/>
+  <c r="FP6" i="18"/>
+  <c r="FO6" i="18"/>
+  <c r="FO10" i="18" s="1"/>
+  <c r="FN6" i="18"/>
+  <c r="FM6" i="18"/>
+  <c r="FL6" i="18"/>
+  <c r="FK6" i="18"/>
+  <c r="FK10" i="18" s="1"/>
+  <c r="FJ6" i="18"/>
+  <c r="FI6" i="18"/>
+  <c r="FH6" i="18"/>
+  <c r="FG6" i="18"/>
+  <c r="FG10" i="18" s="1"/>
+  <c r="FF6" i="18"/>
+  <c r="FE6" i="18"/>
+  <c r="FD6" i="18"/>
+  <c r="FC6" i="18"/>
+  <c r="FC10" i="18" s="1"/>
+  <c r="FB6" i="18"/>
+  <c r="FA6" i="18"/>
+  <c r="EZ6" i="18"/>
+  <c r="EY6" i="18"/>
+  <c r="EY10" i="18" s="1"/>
+  <c r="EX6" i="18"/>
+  <c r="ES6" i="18"/>
+  <c r="ER6" i="18"/>
+  <c r="EQ6" i="18"/>
+  <c r="EQ10" i="18" s="1"/>
+  <c r="EP6" i="18"/>
+  <c r="EW6" i="18"/>
+  <c r="EV6" i="18"/>
+  <c r="EU6" i="18"/>
+  <c r="EU10" i="18" s="1"/>
+  <c r="ET6" i="18"/>
+  <c r="EO6" i="18"/>
+  <c r="EN6" i="18"/>
+  <c r="EM6" i="18"/>
+  <c r="EM10" i="18" s="1"/>
+  <c r="EL6" i="18"/>
+  <c r="EK6" i="18"/>
+  <c r="EJ6" i="18"/>
+  <c r="EI6" i="18"/>
+  <c r="EI10" i="18" s="1"/>
+  <c r="EH6" i="18"/>
+  <c r="EG6" i="18"/>
+  <c r="EF6" i="18"/>
+  <c r="EE6" i="18"/>
+  <c r="EE10" i="18" s="1"/>
+  <c r="ED6" i="18"/>
+  <c r="EC6" i="18"/>
+  <c r="EB6" i="18"/>
+  <c r="EA6" i="18"/>
+  <c r="EA10" i="18" s="1"/>
+  <c r="DZ6" i="18"/>
+  <c r="DY6" i="18"/>
+  <c r="DX6" i="18"/>
+  <c r="DW6" i="18"/>
+  <c r="DW10" i="18" s="1"/>
+  <c r="DV6" i="18"/>
+  <c r="DU6" i="18"/>
+  <c r="DT6" i="18"/>
+  <c r="DS6" i="18"/>
+  <c r="DS10" i="18" s="1"/>
+  <c r="DR6" i="18"/>
+  <c r="DQ6" i="18"/>
+  <c r="DP6" i="18"/>
+  <c r="DO6" i="18"/>
+  <c r="DO10" i="18" s="1"/>
+  <c r="DN6" i="18"/>
+  <c r="DM6" i="18"/>
+  <c r="DL6" i="18"/>
+  <c r="DK6" i="18"/>
+  <c r="DK10" i="18" s="1"/>
+  <c r="DJ6" i="18"/>
+  <c r="DI6" i="18"/>
+  <c r="DH6" i="18"/>
+  <c r="DG6" i="18"/>
+  <c r="DG10" i="18" s="1"/>
+  <c r="DF6" i="18"/>
+  <c r="DE6" i="18"/>
+  <c r="DD6" i="18"/>
+  <c r="DC6" i="18"/>
+  <c r="DC10" i="18" s="1"/>
+  <c r="DB6" i="18"/>
+  <c r="DA6" i="18"/>
+  <c r="CZ6" i="18"/>
+  <c r="CY6" i="18"/>
+  <c r="CY10" i="18" s="1"/>
+  <c r="CX6" i="18"/>
+  <c r="CW6" i="18"/>
+  <c r="CV6" i="18"/>
+  <c r="CU6" i="18"/>
+  <c r="CU10" i="18" s="1"/>
+  <c r="CT6" i="18"/>
   <c r="AO6" i="19"/>
-  <c r="AN6"/>
-[...47 lines deleted...]
-  <c r="B6"/>
+  <c r="AN6" i="19"/>
+  <c r="AM6" i="19"/>
+  <c r="AM10" i="19" s="1"/>
+  <c r="AL6" i="19"/>
+  <c r="AK6" i="19"/>
+  <c r="AJ6" i="19"/>
+  <c r="AI6" i="19"/>
+  <c r="AI10" i="19" s="1"/>
+  <c r="AH6" i="19"/>
+  <c r="AG6" i="19"/>
+  <c r="AF6" i="19"/>
+  <c r="AE6" i="19"/>
+  <c r="AE10" i="19" s="1"/>
+  <c r="AD6" i="19"/>
+  <c r="AC6" i="19"/>
+  <c r="AB6" i="19"/>
+  <c r="AA6" i="19"/>
+  <c r="AA10" i="19" s="1"/>
+  <c r="Z6" i="19"/>
+  <c r="Y6" i="19"/>
+  <c r="X6" i="19"/>
+  <c r="W6" i="19"/>
+  <c r="W10" i="19" s="1"/>
+  <c r="V6" i="19"/>
+  <c r="U6" i="19"/>
+  <c r="T6" i="19"/>
+  <c r="S6" i="19"/>
+  <c r="S10" i="19" s="1"/>
+  <c r="R6" i="19"/>
+  <c r="Q6" i="19"/>
+  <c r="P6" i="19"/>
+  <c r="O6" i="19"/>
+  <c r="O10" i="19" s="1"/>
+  <c r="N6" i="19"/>
+  <c r="M6" i="19"/>
+  <c r="L6" i="19"/>
+  <c r="K6" i="19"/>
+  <c r="K10" i="19" s="1"/>
+  <c r="J6" i="19"/>
+  <c r="I6" i="19"/>
+  <c r="H6" i="19"/>
+  <c r="G6" i="19"/>
+  <c r="G10" i="19" s="1"/>
+  <c r="F6" i="19"/>
+  <c r="E6" i="19"/>
+  <c r="D6" i="19"/>
+  <c r="C6" i="19"/>
+  <c r="C10" i="19" s="1"/>
+  <c r="B6" i="19"/>
   <c r="CS6" i="18"/>
-  <c r="CR6"/>
-[...117 lines deleted...]
-  <c r="AY6"/>
+  <c r="CR6" i="18"/>
+  <c r="CQ6" i="18"/>
+  <c r="CQ10" i="18" s="1"/>
+  <c r="CP6" i="18"/>
+  <c r="CO6" i="18"/>
+  <c r="CN6" i="18"/>
+  <c r="CM6" i="18"/>
+  <c r="CM10" i="18" s="1"/>
+  <c r="CL6" i="18"/>
+  <c r="CK6" i="18"/>
+  <c r="CJ6" i="18"/>
+  <c r="CI6" i="18"/>
+  <c r="CI10" i="18" s="1"/>
+  <c r="CH6" i="18"/>
+  <c r="CG6" i="18"/>
+  <c r="CF6" i="18"/>
+  <c r="CE6" i="18"/>
+  <c r="CE10" i="18" s="1"/>
+  <c r="CD6" i="18"/>
+  <c r="CC6" i="18"/>
+  <c r="CB6" i="18"/>
+  <c r="CA6" i="18"/>
+  <c r="CA10" i="18" s="1"/>
+  <c r="BZ6" i="18"/>
+  <c r="BY6" i="18"/>
+  <c r="BX6" i="18"/>
+  <c r="BW6" i="18"/>
+  <c r="BW10" i="18" s="1"/>
+  <c r="BV6" i="18"/>
+  <c r="BU6" i="18"/>
+  <c r="BT6" i="18"/>
+  <c r="BS6" i="18"/>
+  <c r="BS10" i="18" s="1"/>
+  <c r="BR6" i="18"/>
+  <c r="BQ6" i="18"/>
+  <c r="BP6" i="18"/>
+  <c r="BO6" i="18"/>
+  <c r="BO10" i="18" s="1"/>
+  <c r="BN6" i="18"/>
+  <c r="BM6" i="18"/>
+  <c r="BL6" i="18"/>
+  <c r="BK6" i="18"/>
+  <c r="BK10" i="18" s="1"/>
+  <c r="BJ6" i="18"/>
+  <c r="BI6" i="18"/>
+  <c r="BH6" i="18"/>
+  <c r="BG6" i="18"/>
+  <c r="BG10" i="18" s="1"/>
+  <c r="BF6" i="18"/>
+  <c r="BE6" i="18"/>
+  <c r="BD6" i="18"/>
+  <c r="BB6" i="18"/>
+  <c r="BA6" i="18"/>
+  <c r="AZ6" i="18"/>
+  <c r="AX6" i="18"/>
+  <c r="AW6" i="18"/>
+  <c r="AV6" i="18"/>
+  <c r="AU6" i="18"/>
+  <c r="AU10" i="18" s="1"/>
+  <c r="AT6" i="18"/>
+  <c r="AS6" i="18"/>
+  <c r="AR6" i="18"/>
+  <c r="AQ6" i="18"/>
+  <c r="AQ10" i="18" s="1"/>
+  <c r="AP6" i="18"/>
+  <c r="AO6" i="18"/>
+  <c r="AN6" i="18"/>
+  <c r="AM6" i="18"/>
+  <c r="AM10" i="18" s="1"/>
+  <c r="AL6" i="18"/>
+  <c r="AK6" i="18"/>
+  <c r="AJ6" i="18"/>
+  <c r="AI6" i="18"/>
+  <c r="AI10" i="18" s="1"/>
+  <c r="AH6" i="18"/>
+  <c r="AD6" i="18" l="1"/>
+  <c r="AE6" i="18"/>
+  <c r="AE10" i="18" s="1"/>
+  <c r="AF6" i="18"/>
+  <c r="AG6" i="18"/>
+  <c r="AC6" i="18"/>
+  <c r="AB6" i="18"/>
+  <c r="Z6" i="18"/>
+  <c r="Y6" i="18"/>
+  <c r="X6" i="18"/>
+  <c r="W6" i="18"/>
+  <c r="W10" i="18" s="1"/>
+  <c r="V6" i="18"/>
+  <c r="U6" i="18"/>
+  <c r="T6" i="18"/>
+  <c r="S6" i="18"/>
+  <c r="S10" i="18" s="1"/>
+  <c r="R6" i="18"/>
+  <c r="Q6" i="18"/>
+  <c r="P6" i="18"/>
+  <c r="O6" i="18"/>
+  <c r="O10" i="18" s="1"/>
+  <c r="N6" i="18"/>
+  <c r="M6" i="18"/>
+  <c r="L6" i="18"/>
+  <c r="K6" i="18"/>
+  <c r="K10" i="18" s="1"/>
+  <c r="J6" i="18"/>
+  <c r="I6" i="18"/>
+  <c r="H6" i="18"/>
+  <c r="G6" i="18"/>
+  <c r="G10" i="18" s="1"/>
+  <c r="F6" i="18"/>
+  <c r="E6" i="18"/>
+  <c r="D6" i="18"/>
+  <c r="B6" i="18"/>
+  <c r="AA6" i="18"/>
+  <c r="AA10" i="18" s="1"/>
+  <c r="C6" i="18"/>
+  <c r="C10" i="18" s="1"/>
+  <c r="BC6" i="18"/>
+  <c r="BC10" i="18"/>
+  <c r="AY6" i="18"/>
+  <c r="AY10" i="18" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="83">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
@@ -463,61 +480,175 @@
     <t>2024 жылғы қаңтар-қараша*</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша*</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/astana/spreadsheets/?industry=4481&amp;year=2026&amp;name=12888&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Елешова Жанара Нурлановна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172 316273</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>zh.yeleshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>тонна, мың АҚШ доллары</t>
+  </si>
+  <si>
+    <t>1-ТС (айлық) "Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп" статистикалық нысаны</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шетелдік валютада тауар айналымы                                                                                                                                         Заттай тұлғалардағы негізгі өлшем бірлігінде тасымалданған тауарлар                                                                                                             </t>
+  </si>
+  <si>
+    <t>Шетел валютасында экспорт пен импорттың көлемі: тауарлардың импорты - мемлекеттің материалдық қорларды көбейтетін, мемлекеттің аумағына тауарларды əкелу; тауарлардың экспорты - мемлекеттің материалдық қорын азайтатын, мемлекеттің аумағынан тауарларды əкету</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -565,57 +696,117 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -728,56 +919,59 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -805,218 +999,280 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1148,69 +1404,445 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/astana/spreadsheets/?industry=4481&amp;year=2026&amp;name=12888&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:GK15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="FA6" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3" customWidth="1"/>
+    <col min="2" max="2" width="37.42578125" customWidth="1"/>
+    <col min="3" max="3" width="93.42578125" customWidth="1"/>
+    <col min="257" max="257" width="3" customWidth="1"/>
+    <col min="258" max="258" width="37.42578125" customWidth="1"/>
+    <col min="259" max="259" width="93.42578125" customWidth="1"/>
+    <col min="513" max="513" width="3" customWidth="1"/>
+    <col min="514" max="514" width="37.42578125" customWidth="1"/>
+    <col min="515" max="515" width="93.42578125" customWidth="1"/>
+    <col min="769" max="769" width="3" customWidth="1"/>
+    <col min="770" max="770" width="37.42578125" customWidth="1"/>
+    <col min="771" max="771" width="93.42578125" customWidth="1"/>
+    <col min="1025" max="1025" width="3" customWidth="1"/>
+    <col min="1026" max="1026" width="37.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="93.42578125" customWidth="1"/>
+    <col min="1281" max="1281" width="3" customWidth="1"/>
+    <col min="1282" max="1282" width="37.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="93.42578125" customWidth="1"/>
+    <col min="1537" max="1537" width="3" customWidth="1"/>
+    <col min="1538" max="1538" width="37.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="93.42578125" customWidth="1"/>
+    <col min="1793" max="1793" width="3" customWidth="1"/>
+    <col min="1794" max="1794" width="37.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="93.42578125" customWidth="1"/>
+    <col min="2049" max="2049" width="3" customWidth="1"/>
+    <col min="2050" max="2050" width="37.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="93.42578125" customWidth="1"/>
+    <col min="2305" max="2305" width="3" customWidth="1"/>
+    <col min="2306" max="2306" width="37.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="93.42578125" customWidth="1"/>
+    <col min="2561" max="2561" width="3" customWidth="1"/>
+    <col min="2562" max="2562" width="37.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="93.42578125" customWidth="1"/>
+    <col min="2817" max="2817" width="3" customWidth="1"/>
+    <col min="2818" max="2818" width="37.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="93.42578125" customWidth="1"/>
+    <col min="3073" max="3073" width="3" customWidth="1"/>
+    <col min="3074" max="3074" width="37.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="93.42578125" customWidth="1"/>
+    <col min="3329" max="3329" width="3" customWidth="1"/>
+    <col min="3330" max="3330" width="37.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="93.42578125" customWidth="1"/>
+    <col min="3585" max="3585" width="3" customWidth="1"/>
+    <col min="3586" max="3586" width="37.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="93.42578125" customWidth="1"/>
+    <col min="3841" max="3841" width="3" customWidth="1"/>
+    <col min="3842" max="3842" width="37.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="93.42578125" customWidth="1"/>
+    <col min="4097" max="4097" width="3" customWidth="1"/>
+    <col min="4098" max="4098" width="37.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="93.42578125" customWidth="1"/>
+    <col min="4353" max="4353" width="3" customWidth="1"/>
+    <col min="4354" max="4354" width="37.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="93.42578125" customWidth="1"/>
+    <col min="4609" max="4609" width="3" customWidth="1"/>
+    <col min="4610" max="4610" width="37.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="93.42578125" customWidth="1"/>
+    <col min="4865" max="4865" width="3" customWidth="1"/>
+    <col min="4866" max="4866" width="37.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="93.42578125" customWidth="1"/>
+    <col min="5121" max="5121" width="3" customWidth="1"/>
+    <col min="5122" max="5122" width="37.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="93.42578125" customWidth="1"/>
+    <col min="5377" max="5377" width="3" customWidth="1"/>
+    <col min="5378" max="5378" width="37.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="93.42578125" customWidth="1"/>
+    <col min="5633" max="5633" width="3" customWidth="1"/>
+    <col min="5634" max="5634" width="37.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="93.42578125" customWidth="1"/>
+    <col min="5889" max="5889" width="3" customWidth="1"/>
+    <col min="5890" max="5890" width="37.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="93.42578125" customWidth="1"/>
+    <col min="6145" max="6145" width="3" customWidth="1"/>
+    <col min="6146" max="6146" width="37.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="93.42578125" customWidth="1"/>
+    <col min="6401" max="6401" width="3" customWidth="1"/>
+    <col min="6402" max="6402" width="37.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="93.42578125" customWidth="1"/>
+    <col min="6657" max="6657" width="3" customWidth="1"/>
+    <col min="6658" max="6658" width="37.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="93.42578125" customWidth="1"/>
+    <col min="6913" max="6913" width="3" customWidth="1"/>
+    <col min="6914" max="6914" width="37.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="93.42578125" customWidth="1"/>
+    <col min="7169" max="7169" width="3" customWidth="1"/>
+    <col min="7170" max="7170" width="37.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="93.42578125" customWidth="1"/>
+    <col min="7425" max="7425" width="3" customWidth="1"/>
+    <col min="7426" max="7426" width="37.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="93.42578125" customWidth="1"/>
+    <col min="7681" max="7681" width="3" customWidth="1"/>
+    <col min="7682" max="7682" width="37.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="93.42578125" customWidth="1"/>
+    <col min="7937" max="7937" width="3" customWidth="1"/>
+    <col min="7938" max="7938" width="37.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="93.42578125" customWidth="1"/>
+    <col min="8193" max="8193" width="3" customWidth="1"/>
+    <col min="8194" max="8194" width="37.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="93.42578125" customWidth="1"/>
+    <col min="8449" max="8449" width="3" customWidth="1"/>
+    <col min="8450" max="8450" width="37.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="93.42578125" customWidth="1"/>
+    <col min="8705" max="8705" width="3" customWidth="1"/>
+    <col min="8706" max="8706" width="37.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="93.42578125" customWidth="1"/>
+    <col min="8961" max="8961" width="3" customWidth="1"/>
+    <col min="8962" max="8962" width="37.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="93.42578125" customWidth="1"/>
+    <col min="9217" max="9217" width="3" customWidth="1"/>
+    <col min="9218" max="9218" width="37.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="93.42578125" customWidth="1"/>
+    <col min="9473" max="9473" width="3" customWidth="1"/>
+    <col min="9474" max="9474" width="37.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="93.42578125" customWidth="1"/>
+    <col min="9729" max="9729" width="3" customWidth="1"/>
+    <col min="9730" max="9730" width="37.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="93.42578125" customWidth="1"/>
+    <col min="9985" max="9985" width="3" customWidth="1"/>
+    <col min="9986" max="9986" width="37.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="93.42578125" customWidth="1"/>
+    <col min="10241" max="10241" width="3" customWidth="1"/>
+    <col min="10242" max="10242" width="37.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="93.42578125" customWidth="1"/>
+    <col min="10497" max="10497" width="3" customWidth="1"/>
+    <col min="10498" max="10498" width="37.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="93.42578125" customWidth="1"/>
+    <col min="10753" max="10753" width="3" customWidth="1"/>
+    <col min="10754" max="10754" width="37.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="93.42578125" customWidth="1"/>
+    <col min="11009" max="11009" width="3" customWidth="1"/>
+    <col min="11010" max="11010" width="37.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="93.42578125" customWidth="1"/>
+    <col min="11265" max="11265" width="3" customWidth="1"/>
+    <col min="11266" max="11266" width="37.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="93.42578125" customWidth="1"/>
+    <col min="11521" max="11521" width="3" customWidth="1"/>
+    <col min="11522" max="11522" width="37.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="93.42578125" customWidth="1"/>
+    <col min="11777" max="11777" width="3" customWidth="1"/>
+    <col min="11778" max="11778" width="37.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="93.42578125" customWidth="1"/>
+    <col min="12033" max="12033" width="3" customWidth="1"/>
+    <col min="12034" max="12034" width="37.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="93.42578125" customWidth="1"/>
+    <col min="12289" max="12289" width="3" customWidth="1"/>
+    <col min="12290" max="12290" width="37.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="93.42578125" customWidth="1"/>
+    <col min="12545" max="12545" width="3" customWidth="1"/>
+    <col min="12546" max="12546" width="37.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="93.42578125" customWidth="1"/>
+    <col min="12801" max="12801" width="3" customWidth="1"/>
+    <col min="12802" max="12802" width="37.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="93.42578125" customWidth="1"/>
+    <col min="13057" max="13057" width="3" customWidth="1"/>
+    <col min="13058" max="13058" width="37.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="93.42578125" customWidth="1"/>
+    <col min="13313" max="13313" width="3" customWidth="1"/>
+    <col min="13314" max="13314" width="37.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="93.42578125" customWidth="1"/>
+    <col min="13569" max="13569" width="3" customWidth="1"/>
+    <col min="13570" max="13570" width="37.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="93.42578125" customWidth="1"/>
+    <col min="13825" max="13825" width="3" customWidth="1"/>
+    <col min="13826" max="13826" width="37.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="93.42578125" customWidth="1"/>
+    <col min="14081" max="14081" width="3" customWidth="1"/>
+    <col min="14082" max="14082" width="37.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="93.42578125" customWidth="1"/>
+    <col min="14337" max="14337" width="3" customWidth="1"/>
+    <col min="14338" max="14338" width="37.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="93.42578125" customWidth="1"/>
+    <col min="14593" max="14593" width="3" customWidth="1"/>
+    <col min="14594" max="14594" width="37.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="93.42578125" customWidth="1"/>
+    <col min="14849" max="14849" width="3" customWidth="1"/>
+    <col min="14850" max="14850" width="37.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="93.42578125" customWidth="1"/>
+    <col min="15105" max="15105" width="3" customWidth="1"/>
+    <col min="15106" max="15106" width="37.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="93.42578125" customWidth="1"/>
+    <col min="15361" max="15361" width="3" customWidth="1"/>
+    <col min="15362" max="15362" width="37.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="93.42578125" customWidth="1"/>
+    <col min="15617" max="15617" width="3" customWidth="1"/>
+    <col min="15618" max="15618" width="37.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="93.42578125" customWidth="1"/>
+    <col min="15873" max="15873" width="3" customWidth="1"/>
+    <col min="15874" max="15874" width="37.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="93.42578125" customWidth="1"/>
+    <col min="16129" max="16129" width="3" customWidth="1"/>
+    <col min="16130" max="16130" width="37.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="93.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B2" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" s="44" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B3" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B5" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="49" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="50" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="B9" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B10" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="60" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="51"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="61" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="62" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B14" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="57">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="57">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="46" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="58" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="59" t="s">
+        <v>74</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C13" r:id="rId2"/>
+    <hyperlink ref="C14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:GS15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="EO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="GA15" sqref="GA15"/>
+      <selection pane="bottomRight" activeCell="GC17" sqref="GC17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.85546875" customWidth="1"/>
     <col min="34" max="41" width="0" hidden="1" customWidth="1"/>
     <col min="58" max="59" width="0" hidden="1" customWidth="1"/>
     <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="6" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="6" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
@@ -1218,778 +1850,806 @@
     <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="83" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="84" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="92" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="95" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="96" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="110" max="129" width="0" hidden="1" customWidth="1"/>
     <col min="157" max="169" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:193" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:201" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="47"/>
-[...38 lines deleted...]
-      <c r="AO1" s="47"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
+      <c r="AL1" s="68"/>
+      <c r="AM1" s="68"/>
+      <c r="AN1" s="68"/>
+      <c r="AO1" s="68"/>
     </row>
-    <row r="2" spans="1:193" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="2" spans="1:201" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:201" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="46">
+      <c r="B3" s="67">
         <v>2015</v>
       </c>
-      <c r="C3" s="46"/>
-[...2 lines deleted...]
-      <c r="F3" s="46">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67">
         <v>2016</v>
       </c>
-      <c r="G3" s="46"/>
-[...2 lines deleted...]
-      <c r="J3" s="46">
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67">
         <v>2017</v>
       </c>
-      <c r="K3" s="46"/>
-[...2 lines deleted...]
-      <c r="N3" s="46">
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67">
         <v>2018</v>
       </c>
-      <c r="O3" s="46"/>
-[...2 lines deleted...]
-      <c r="R3" s="46">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67">
         <v>2019</v>
       </c>
-      <c r="S3" s="46"/>
-[...2 lines deleted...]
-      <c r="V3" s="46">
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67">
         <v>2020</v>
       </c>
-      <c r="W3" s="46"/>
-[...2 lines deleted...]
-      <c r="Z3" s="54">
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="75">
         <v>2021</v>
       </c>
-      <c r="AA3" s="54"/>
-[...2 lines deleted...]
-      <c r="AD3" s="43">
+      <c r="AA3" s="75"/>
+      <c r="AB3" s="75"/>
+      <c r="AC3" s="75"/>
+      <c r="AD3" s="64">
         <v>2022</v>
       </c>
-      <c r="AE3" s="44"/>
-[...2 lines deleted...]
-      <c r="AH3" s="43" t="s">
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="44"/>
-[...2 lines deleted...]
-      <c r="AL3" s="43" t="s">
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="AM3" s="44"/>
-[...2 lines deleted...]
-      <c r="AP3" s="43" t="s">
+      <c r="AM3" s="65"/>
+      <c r="AN3" s="65"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="AQ3" s="44"/>
-[...2 lines deleted...]
-      <c r="AT3" s="43" t="s">
+      <c r="AQ3" s="65"/>
+      <c r="AR3" s="65"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="AU3" s="44"/>
-[...2 lines deleted...]
-      <c r="AX3" s="43" t="s">
+      <c r="AU3" s="65"/>
+      <c r="AV3" s="65"/>
+      <c r="AW3" s="66"/>
+      <c r="AX3" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="AY3" s="44"/>
-[...2 lines deleted...]
-      <c r="BB3" s="43" t="s">
+      <c r="AY3" s="65"/>
+      <c r="AZ3" s="65"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="BC3" s="44"/>
-[...2 lines deleted...]
-      <c r="BF3" s="43" t="s">
+      <c r="BC3" s="65"/>
+      <c r="BD3" s="65"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="BG3" s="44"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="43" t="s">
+      <c r="BG3" s="65"/>
+      <c r="BH3" s="65"/>
+      <c r="BI3" s="66"/>
+      <c r="BJ3" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="BK3" s="44"/>
-[...2 lines deleted...]
-      <c r="BN3" s="43" t="s">
+      <c r="BK3" s="65"/>
+      <c r="BL3" s="65"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="BO3" s="44"/>
-[...2 lines deleted...]
-      <c r="BR3" s="43" t="s">
+      <c r="BO3" s="65"/>
+      <c r="BP3" s="65"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="BS3" s="44"/>
-[...2 lines deleted...]
-      <c r="BV3" s="43" t="s">
+      <c r="BS3" s="65"/>
+      <c r="BT3" s="65"/>
+      <c r="BU3" s="66"/>
+      <c r="BV3" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="BW3" s="44"/>
-[...2 lines deleted...]
-      <c r="BZ3" s="43" t="s">
+      <c r="BW3" s="65"/>
+      <c r="BX3" s="65"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="CA3" s="44"/>
-[...2 lines deleted...]
-      <c r="CD3" s="43" t="s">
+      <c r="CA3" s="65"/>
+      <c r="CB3" s="65"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="CE3" s="44"/>
-[...2 lines deleted...]
-      <c r="CH3" s="43" t="s">
+      <c r="CE3" s="65"/>
+      <c r="CF3" s="65"/>
+      <c r="CG3" s="66"/>
+      <c r="CH3" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="CI3" s="44"/>
-[...2 lines deleted...]
-      <c r="CL3" s="43" t="s">
+      <c r="CI3" s="65"/>
+      <c r="CJ3" s="65"/>
+      <c r="CK3" s="66"/>
+      <c r="CL3" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="CM3" s="44"/>
-[...2 lines deleted...]
-      <c r="CP3" s="43" t="s">
+      <c r="CM3" s="65"/>
+      <c r="CN3" s="65"/>
+      <c r="CO3" s="66"/>
+      <c r="CP3" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="CQ3" s="44"/>
-[...2 lines deleted...]
-      <c r="CT3" s="43" t="s">
+      <c r="CQ3" s="65"/>
+      <c r="CR3" s="65"/>
+      <c r="CS3" s="66"/>
+      <c r="CT3" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="CU3" s="44"/>
-[...2 lines deleted...]
-      <c r="CX3" s="43" t="s">
+      <c r="CU3" s="65"/>
+      <c r="CV3" s="65"/>
+      <c r="CW3" s="66"/>
+      <c r="CX3" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="CY3" s="44"/>
-[...2 lines deleted...]
-      <c r="DB3" s="43" t="s">
+      <c r="CY3" s="65"/>
+      <c r="CZ3" s="65"/>
+      <c r="DA3" s="66"/>
+      <c r="DB3" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="DC3" s="44"/>
-[...2 lines deleted...]
-      <c r="DF3" s="43" t="s">
+      <c r="DC3" s="65"/>
+      <c r="DD3" s="65"/>
+      <c r="DE3" s="66"/>
+      <c r="DF3" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="DG3" s="44"/>
-[...2 lines deleted...]
-      <c r="DJ3" s="43" t="s">
+      <c r="DG3" s="65"/>
+      <c r="DH3" s="65"/>
+      <c r="DI3" s="66"/>
+      <c r="DJ3" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="DK3" s="44"/>
-[...2 lines deleted...]
-      <c r="DN3" s="43" t="s">
+      <c r="DK3" s="65"/>
+      <c r="DL3" s="65"/>
+      <c r="DM3" s="66"/>
+      <c r="DN3" s="64" t="s">
         <v>33</v>
       </c>
-      <c r="DO3" s="44"/>
-[...2 lines deleted...]
-      <c r="DR3" s="43" t="s">
+      <c r="DO3" s="65"/>
+      <c r="DP3" s="65"/>
+      <c r="DQ3" s="66"/>
+      <c r="DR3" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="DS3" s="44"/>
-[...2 lines deleted...]
-      <c r="DV3" s="43" t="s">
+      <c r="DS3" s="65"/>
+      <c r="DT3" s="65"/>
+      <c r="DU3" s="66"/>
+      <c r="DV3" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="DW3" s="44"/>
-[...2 lines deleted...]
-      <c r="DZ3" s="43" t="s">
+      <c r="DW3" s="65"/>
+      <c r="DX3" s="65"/>
+      <c r="DY3" s="66"/>
+      <c r="DZ3" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="EA3" s="44"/>
-[...2 lines deleted...]
-      <c r="ED3" s="43" t="s">
+      <c r="EA3" s="65"/>
+      <c r="EB3" s="65"/>
+      <c r="EC3" s="66"/>
+      <c r="ED3" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="EE3" s="44"/>
-[...2 lines deleted...]
-      <c r="EH3" s="43" t="s">
+      <c r="EE3" s="65"/>
+      <c r="EF3" s="65"/>
+      <c r="EG3" s="66"/>
+      <c r="EH3" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="EI3" s="44"/>
-[...2 lines deleted...]
-      <c r="EL3" s="43" t="s">
+      <c r="EI3" s="65"/>
+      <c r="EJ3" s="65"/>
+      <c r="EK3" s="66"/>
+      <c r="EL3" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="EM3" s="44"/>
-[...2 lines deleted...]
-      <c r="EP3" s="43" t="s">
+      <c r="EM3" s="65"/>
+      <c r="EN3" s="65"/>
+      <c r="EO3" s="66"/>
+      <c r="EP3" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="EQ3" s="44"/>
-[...2 lines deleted...]
-      <c r="ET3" s="43" t="s">
+      <c r="EQ3" s="65"/>
+      <c r="ER3" s="65"/>
+      <c r="ES3" s="66"/>
+      <c r="ET3" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="EU3" s="44"/>
-[...2 lines deleted...]
-      <c r="EX3" s="43" t="s">
+      <c r="EU3" s="65"/>
+      <c r="EV3" s="65"/>
+      <c r="EW3" s="66"/>
+      <c r="EX3" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="EY3" s="44"/>
-[...2 lines deleted...]
-      <c r="FB3" s="43" t="s">
+      <c r="EY3" s="65"/>
+      <c r="EZ3" s="65"/>
+      <c r="FA3" s="66"/>
+      <c r="FB3" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="FC3" s="44"/>
-[...2 lines deleted...]
-      <c r="FF3" s="43" t="s">
+      <c r="FC3" s="65"/>
+      <c r="FD3" s="65"/>
+      <c r="FE3" s="66"/>
+      <c r="FF3" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="FG3" s="44"/>
-[...2 lines deleted...]
-      <c r="FJ3" s="43" t="s">
+      <c r="FG3" s="65"/>
+      <c r="FH3" s="65"/>
+      <c r="FI3" s="66"/>
+      <c r="FJ3" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="FK3" s="44"/>
-[...2 lines deleted...]
-      <c r="FN3" s="43" t="s">
+      <c r="FK3" s="65"/>
+      <c r="FL3" s="65"/>
+      <c r="FM3" s="66"/>
+      <c r="FN3" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="FO3" s="44"/>
-[...2 lines deleted...]
-      <c r="FR3" s="43" t="s">
+      <c r="FO3" s="65"/>
+      <c r="FP3" s="65"/>
+      <c r="FQ3" s="66"/>
+      <c r="FR3" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="FS3" s="44"/>
-[...2 lines deleted...]
-      <c r="FV3" s="43" t="s">
+      <c r="FS3" s="65"/>
+      <c r="FT3" s="65"/>
+      <c r="FU3" s="66"/>
+      <c r="FV3" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="FW3" s="44"/>
-[...2 lines deleted...]
-      <c r="FZ3" s="43" t="s">
+      <c r="FW3" s="65"/>
+      <c r="FX3" s="65"/>
+      <c r="FY3" s="66"/>
+      <c r="FZ3" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="GA3" s="44"/>
-[...2 lines deleted...]
-      <c r="GD3" s="43" t="s">
+      <c r="GA3" s="65"/>
+      <c r="GB3" s="65"/>
+      <c r="GC3" s="66"/>
+      <c r="GD3" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="GE3" s="44"/>
-[...2 lines deleted...]
-      <c r="GH3" s="43" t="s">
+      <c r="GE3" s="65"/>
+      <c r="GF3" s="65"/>
+      <c r="GG3" s="66"/>
+      <c r="GH3" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="GI3" s="44"/>
-[...1 lines deleted...]
-      <c r="GK3" s="45"/>
+      <c r="GI3" s="65"/>
+      <c r="GJ3" s="65"/>
+      <c r="GK3" s="66"/>
+      <c r="GL3" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="GM3" s="65"/>
+      <c r="GN3" s="65"/>
+      <c r="GO3" s="66"/>
+      <c r="GP3" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="GQ3" s="65"/>
+      <c r="GR3" s="65"/>
+      <c r="GS3" s="66"/>
     </row>
-    <row r="4" spans="1:193" s="4" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D4" s="46" t="s">
+    <row r="4" spans="1:201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="73"/>
+      <c r="B4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="71"/>
+      <c r="D4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="46"/>
-[...4 lines deleted...]
-      <c r="H4" s="46" t="s">
+      <c r="E4" s="67"/>
+      <c r="F4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="71"/>
+      <c r="H4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="46"/>
-[...4 lines deleted...]
-      <c r="L4" s="46" t="s">
+      <c r="I4" s="67"/>
+      <c r="J4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="71"/>
+      <c r="L4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="46"/>
-[...4 lines deleted...]
-      <c r="P4" s="46" t="s">
+      <c r="M4" s="67"/>
+      <c r="N4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="71"/>
+      <c r="P4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="46"/>
-[...4 lines deleted...]
-      <c r="T4" s="46" t="s">
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="46"/>
-[...4 lines deleted...]
-      <c r="X4" s="46" t="s">
+      <c r="U4" s="67"/>
+      <c r="V4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="46"/>
-[...4 lines deleted...]
-      <c r="AB4" s="46" t="s">
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="46"/>
-[...4 lines deleted...]
-      <c r="AF4" s="46" t="s">
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="46"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="46" t="s">
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="46"/>
-[...4 lines deleted...]
-      <c r="AN4" s="46" t="s">
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="67"/>
+      <c r="AN4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="46"/>
-[...4 lines deleted...]
-      <c r="AR4" s="46" t="s">
+      <c r="AO4" s="67"/>
+      <c r="AP4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="67"/>
+      <c r="AR4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="46"/>
-[...4 lines deleted...]
-      <c r="AV4" s="46" t="s">
+      <c r="AS4" s="67"/>
+      <c r="AT4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU4" s="67"/>
+      <c r="AV4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="46"/>
-[...4 lines deleted...]
-      <c r="AZ4" s="46" t="s">
+      <c r="AW4" s="67"/>
+      <c r="AX4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="67"/>
+      <c r="AZ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BA4" s="46"/>
-[...4 lines deleted...]
-      <c r="BD4" s="46" t="s">
+      <c r="BA4" s="67"/>
+      <c r="BB4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC4" s="67"/>
+      <c r="BD4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BE4" s="46"/>
-[...4 lines deleted...]
-      <c r="BH4" s="46" t="s">
+      <c r="BE4" s="67"/>
+      <c r="BF4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG4" s="67"/>
+      <c r="BH4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BI4" s="46"/>
-[...4 lines deleted...]
-      <c r="BL4" s="46" t="s">
+      <c r="BI4" s="67"/>
+      <c r="BJ4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="67"/>
+      <c r="BL4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BM4" s="46"/>
-[...4 lines deleted...]
-      <c r="BP4" s="46" t="s">
+      <c r="BM4" s="67"/>
+      <c r="BN4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO4" s="67"/>
+      <c r="BP4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BQ4" s="46"/>
-[...4 lines deleted...]
-      <c r="BT4" s="46" t="s">
+      <c r="BQ4" s="67"/>
+      <c r="BR4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="67"/>
+      <c r="BT4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BU4" s="46"/>
-[...4 lines deleted...]
-      <c r="BX4" s="46" t="s">
+      <c r="BU4" s="67"/>
+      <c r="BV4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="67"/>
+      <c r="BX4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BY4" s="46"/>
-[...4 lines deleted...]
-      <c r="CB4" s="46" t="s">
+      <c r="BY4" s="67"/>
+      <c r="BZ4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA4" s="67"/>
+      <c r="CB4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CC4" s="46"/>
-[...4 lines deleted...]
-      <c r="CF4" s="46" t="s">
+      <c r="CC4" s="67"/>
+      <c r="CD4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE4" s="67"/>
+      <c r="CF4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CG4" s="46"/>
-[...4 lines deleted...]
-      <c r="CJ4" s="46" t="s">
+      <c r="CG4" s="67"/>
+      <c r="CH4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="67"/>
+      <c r="CJ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CK4" s="46"/>
-[...4 lines deleted...]
-      <c r="CN4" s="46" t="s">
+      <c r="CK4" s="67"/>
+      <c r="CL4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM4" s="67"/>
+      <c r="CN4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CO4" s="46"/>
-[...4 lines deleted...]
-      <c r="CR4" s="46" t="s">
+      <c r="CO4" s="67"/>
+      <c r="CP4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ4" s="67"/>
+      <c r="CR4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CS4" s="46"/>
-[...4 lines deleted...]
-      <c r="CV4" s="46" t="s">
+      <c r="CS4" s="67"/>
+      <c r="CT4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU4" s="67"/>
+      <c r="CV4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CW4" s="46"/>
-[...4 lines deleted...]
-      <c r="CZ4" s="46" t="s">
+      <c r="CW4" s="67"/>
+      <c r="CX4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="CY4" s="67"/>
+      <c r="CZ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DA4" s="46"/>
-[...4 lines deleted...]
-      <c r="DD4" s="46" t="s">
+      <c r="DA4" s="67"/>
+      <c r="DB4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="DC4" s="67"/>
+      <c r="DD4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DE4" s="46"/>
-[...4 lines deleted...]
-      <c r="DH4" s="46" t="s">
+      <c r="DE4" s="67"/>
+      <c r="DF4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG4" s="67"/>
+      <c r="DH4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DI4" s="46"/>
-[...4 lines deleted...]
-      <c r="DL4" s="46" t="s">
+      <c r="DI4" s="67"/>
+      <c r="DJ4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="DK4" s="67"/>
+      <c r="DL4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DM4" s="46"/>
-[...4 lines deleted...]
-      <c r="DP4" s="46" t="s">
+      <c r="DM4" s="67"/>
+      <c r="DN4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="DO4" s="67"/>
+      <c r="DP4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DQ4" s="46"/>
-[...4 lines deleted...]
-      <c r="DT4" s="46" t="s">
+      <c r="DQ4" s="67"/>
+      <c r="DR4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="DS4" s="67"/>
+      <c r="DT4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DU4" s="46"/>
-[...4 lines deleted...]
-      <c r="DX4" s="46" t="s">
+      <c r="DU4" s="67"/>
+      <c r="DV4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="DW4" s="67"/>
+      <c r="DX4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="DY4" s="46"/>
-[...4 lines deleted...]
-      <c r="EB4" s="46" t="s">
+      <c r="DY4" s="67"/>
+      <c r="DZ4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EA4" s="67"/>
+      <c r="EB4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="EC4" s="46"/>
-[...4 lines deleted...]
-      <c r="EF4" s="46" t="s">
+      <c r="EC4" s="67"/>
+      <c r="ED4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EE4" s="67"/>
+      <c r="EF4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="EG4" s="46"/>
-[...4 lines deleted...]
-      <c r="EJ4" s="46" t="s">
+      <c r="EG4" s="67"/>
+      <c r="EH4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EI4" s="67"/>
+      <c r="EJ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="EK4" s="46"/>
-[...4 lines deleted...]
-      <c r="EN4" s="46" t="s">
+      <c r="EK4" s="67"/>
+      <c r="EL4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EM4" s="67"/>
+      <c r="EN4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="EO4" s="46"/>
-[...4 lines deleted...]
-      <c r="ER4" s="46" t="s">
+      <c r="EO4" s="67"/>
+      <c r="EP4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EQ4" s="67"/>
+      <c r="ER4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="ES4" s="46"/>
-[...4 lines deleted...]
-      <c r="EV4" s="46" t="s">
+      <c r="ES4" s="67"/>
+      <c r="ET4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EU4" s="67"/>
+      <c r="EV4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="EW4" s="46"/>
-[...4 lines deleted...]
-      <c r="EZ4" s="46" t="s">
+      <c r="EW4" s="67"/>
+      <c r="EX4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="EY4" s="67"/>
+      <c r="EZ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FA4" s="46"/>
-[...4 lines deleted...]
-      <c r="FD4" s="46" t="s">
+      <c r="FA4" s="67"/>
+      <c r="FB4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="FC4" s="67"/>
+      <c r="FD4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FE4" s="46"/>
-[...4 lines deleted...]
-      <c r="FH4" s="46" t="s">
+      <c r="FE4" s="67"/>
+      <c r="FF4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="FG4" s="67"/>
+      <c r="FH4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FI4" s="46"/>
-[...4 lines deleted...]
-      <c r="FL4" s="46" t="s">
+      <c r="FI4" s="67"/>
+      <c r="FJ4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="FK4" s="67"/>
+      <c r="FL4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FM4" s="46"/>
-[...4 lines deleted...]
-      <c r="FP4" s="46" t="s">
+      <c r="FM4" s="67"/>
+      <c r="FN4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO4" s="67"/>
+      <c r="FP4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FQ4" s="46"/>
-[...4 lines deleted...]
-      <c r="FT4" s="46" t="s">
+      <c r="FQ4" s="67"/>
+      <c r="FR4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="FS4" s="67"/>
+      <c r="FT4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FU4" s="46"/>
-[...4 lines deleted...]
-      <c r="FX4" s="46" t="s">
+      <c r="FU4" s="67"/>
+      <c r="FV4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="FW4" s="67"/>
+      <c r="FX4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="FY4" s="46"/>
-[...4 lines deleted...]
-      <c r="GB4" s="46" t="s">
+      <c r="FY4" s="67"/>
+      <c r="FZ4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA4" s="67"/>
+      <c r="GB4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="GC4" s="46"/>
-[...4 lines deleted...]
-      <c r="GF4" s="46" t="s">
+      <c r="GC4" s="67"/>
+      <c r="GD4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="GE4" s="67"/>
+      <c r="GF4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="GG4" s="46"/>
-[...4 lines deleted...]
-      <c r="GJ4" s="46" t="s">
+      <c r="GG4" s="67"/>
+      <c r="GH4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="GI4" s="67"/>
+      <c r="GJ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="GK4" s="46"/>
+      <c r="GK4" s="67"/>
+      <c r="GL4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="GM4" s="67"/>
+      <c r="GN4" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="GO4" s="67"/>
+      <c r="GP4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="GQ4" s="67"/>
+      <c r="GR4" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="GS4" s="67"/>
     </row>
-    <row r="5" spans="1:193" s="3" customFormat="1" ht="56.25">
-      <c r="A5" s="53"/>
+    <row r="5" spans="1:201" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="74"/>
       <c r="B5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -2522,52 +3182,76 @@
       </c>
       <c r="GD5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="GE5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="GF5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="GG5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="GH5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="GI5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="GJ5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="GK5" s="31" t="s">
         <v>4</v>
       </c>
+      <c r="GL5" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="GM5" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="GN5" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="GO5" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="GP5" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="GQ5" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="GR5" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="GS5" s="31" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:193" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:201" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -3295,52 +3979,84 @@
       </c>
       <c r="GF6" s="15">
         <f t="shared" si="18"/>
         <v>110178.07203999998</v>
       </c>
       <c r="GG6" s="17">
         <f t="shared" si="18"/>
         <v>133554.66572999998</v>
       </c>
       <c r="GH6" s="22">
         <f t="shared" si="18"/>
         <v>61570.413629999995</v>
       </c>
       <c r="GI6" s="15">
         <f t="shared" si="18"/>
         <v>29949.039869999997</v>
       </c>
       <c r="GJ6" s="15">
         <f t="shared" si="18"/>
         <v>109987.04256999999</v>
       </c>
       <c r="GK6" s="17">
         <f t="shared" si="18"/>
         <v>118054.08134000002</v>
       </c>
+      <c r="GL6" s="22">
+        <f t="shared" ref="GL6:GS6" si="19">GL7+GL8+GL9</f>
+        <v>34934.675609999998</v>
+      </c>
+      <c r="GM6" s="15">
+        <f t="shared" si="19"/>
+        <v>19869.540989999998</v>
+      </c>
+      <c r="GN6" s="15">
+        <f t="shared" si="19"/>
+        <v>123587.85436</v>
+      </c>
+      <c r="GO6" s="17">
+        <f t="shared" si="19"/>
+        <v>159496.03677000001</v>
+      </c>
+      <c r="GP6" s="22">
+        <f t="shared" si="19"/>
+        <v>75093.095620000022</v>
+      </c>
+      <c r="GQ6" s="15">
+        <f t="shared" si="19"/>
+        <v>36204.13665</v>
+      </c>
+      <c r="GR6" s="15">
+        <f t="shared" si="19"/>
+        <v>120383.3769</v>
+      </c>
+      <c r="GS6" s="17">
+        <f t="shared" si="19"/>
+        <v>134776.75347000003</v>
+      </c>
     </row>
-    <row r="7" spans="1:193" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:201" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="25">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="25">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="25">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -3876,52 +4592,76 @@
       </c>
       <c r="GD7" s="32">
         <v>23784.659499999998</v>
       </c>
       <c r="GE7" s="33">
         <v>6655.5877100000007</v>
       </c>
       <c r="GF7" s="33">
         <v>15055.508080000003</v>
       </c>
       <c r="GG7" s="34">
         <v>6663.7035999999998</v>
       </c>
       <c r="GH7" s="32">
         <v>56455.001049999999</v>
       </c>
       <c r="GI7" s="33">
         <v>22156.67267</v>
       </c>
       <c r="GJ7" s="33">
         <v>35244.053439999989</v>
       </c>
       <c r="GK7" s="34">
         <v>8049.9239000000016</v>
       </c>
+      <c r="GL7" s="32">
+        <v>26632.278900000001</v>
+      </c>
+      <c r="GM7" s="33">
+        <v>8214.8747400000011</v>
+      </c>
+      <c r="GN7" s="33">
+        <v>16578.530150000002</v>
+      </c>
+      <c r="GO7" s="34">
+        <v>7570.5577199999971</v>
+      </c>
+      <c r="GP7" s="32">
+        <v>69635.099050000019</v>
+      </c>
+      <c r="GQ7" s="33">
+        <v>27362.450629999999</v>
+      </c>
+      <c r="GR7" s="33">
+        <v>35585.659610000002</v>
+      </c>
+      <c r="GS7" s="34">
+        <v>8647.0170800000014</v>
+      </c>
     </row>
-    <row r="8" spans="1:193" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:201" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -4457,52 +5197,76 @@
       </c>
       <c r="GD8" s="23">
         <v>1.915E-2</v>
       </c>
       <c r="GE8" s="16">
         <v>500.10199999999998</v>
       </c>
       <c r="GF8" s="16">
         <v>1247.78613</v>
       </c>
       <c r="GG8" s="18">
         <v>4553.9372400000011</v>
       </c>
       <c r="GH8" s="23">
         <v>0</v>
       </c>
       <c r="GI8" s="16">
         <v>0</v>
       </c>
       <c r="GJ8" s="16">
         <v>869.61679000000004</v>
       </c>
       <c r="GK8" s="18">
         <v>3979.5251399999993</v>
       </c>
+      <c r="GL8" s="23">
+        <v>20.247150000000001</v>
+      </c>
+      <c r="GM8" s="16">
+        <v>756.54300999999998</v>
+      </c>
+      <c r="GN8" s="16">
+        <v>1539.6814400000001</v>
+      </c>
+      <c r="GO8" s="18">
+        <v>5874.2863099999995</v>
+      </c>
+      <c r="GP8" s="23">
+        <v>0</v>
+      </c>
+      <c r="GQ8" s="16">
+        <v>0</v>
+      </c>
+      <c r="GR8" s="16">
+        <v>1053.0990599999998</v>
+      </c>
+      <c r="GS8" s="18">
+        <v>4814.4758999999995</v>
+      </c>
     </row>
-    <row r="9" spans="1:193" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:201" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -5038,52 +5802,76 @@
       </c>
       <c r="GD9" s="28">
         <v>7220.1391999999996</v>
       </c>
       <c r="GE9" s="29">
         <v>8595.9413499999991</v>
       </c>
       <c r="GF9" s="29">
         <v>93874.777829999977</v>
       </c>
       <c r="GG9" s="30">
         <v>122337.02488999997</v>
       </c>
       <c r="GH9" s="28">
         <v>5115.4125800000002</v>
       </c>
       <c r="GI9" s="29">
         <v>7792.3671999999979</v>
       </c>
       <c r="GJ9" s="29">
         <v>73873.372340000002</v>
       </c>
       <c r="GK9" s="30">
         <v>106024.63230000001</v>
       </c>
+      <c r="GL9" s="28">
+        <v>8282.149559999998</v>
+      </c>
+      <c r="GM9" s="29">
+        <v>10898.123239999997</v>
+      </c>
+      <c r="GN9" s="29">
+        <v>105469.64276999999</v>
+      </c>
+      <c r="GO9" s="30">
+        <v>146051.19274</v>
+      </c>
+      <c r="GP9" s="28">
+        <v>5457.9965699999975</v>
+      </c>
+      <c r="GQ9" s="29">
+        <v>8841.6860199999992</v>
+      </c>
+      <c r="GR9" s="29">
+        <v>83744.618229999993</v>
+      </c>
+      <c r="GS9" s="30">
+        <v>121315.26049000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:193" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:201" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -5379,436 +6167,470 @@
         <v>65.428455973653726</v>
       </c>
       <c r="FX10" s="11"/>
       <c r="FY10" s="19"/>
       <c r="FZ10" s="24"/>
       <c r="GA10" s="11">
         <f>GA9/GA6*100</f>
         <v>29.959368543936261</v>
       </c>
       <c r="GB10" s="11"/>
       <c r="GC10" s="19"/>
       <c r="GD10" s="24"/>
       <c r="GE10" s="11">
         <f>GE9/GE6*100</f>
         <v>54.57175398063189</v>
       </c>
       <c r="GF10" s="11"/>
       <c r="GG10" s="19"/>
       <c r="GH10" s="24"/>
       <c r="GI10" s="11">
         <f>GI9/GI6*100</f>
         <v>26.018754637291813</v>
       </c>
       <c r="GJ10" s="11"/>
       <c r="GK10" s="19"/>
+      <c r="GL10" s="24"/>
+      <c r="GM10" s="11">
+        <f>GM9/GM6*100</f>
+        <v>54.848389529908303</v>
+      </c>
+      <c r="GN10" s="11"/>
+      <c r="GO10" s="19"/>
+      <c r="GP10" s="24"/>
+      <c r="GQ10" s="11">
+        <f>GQ9/GQ6*100</f>
+        <v>24.42175629121099</v>
+      </c>
+      <c r="GR10" s="11"/>
+      <c r="GS10" s="19"/>
     </row>
-    <row r="12" spans="1:193" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A12" s="48" t="s">
+    <row r="12" spans="1:201" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="48"/>
+      <c r="B12" s="69"/>
       <c r="AH12" s="21"/>
       <c r="AI12" s="21"/>
       <c r="AJ12" s="21"/>
       <c r="AK12" s="21"/>
       <c r="AL12" s="21"/>
       <c r="AM12" s="21"/>
       <c r="AN12" s="21"/>
       <c r="AO12" s="21"/>
     </row>
-    <row r="15" spans="1:193">
+    <row r="15" spans="1:201" x14ac:dyDescent="0.25">
       <c r="AS15" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="147">
-[...38 lines deleted...]
-    <mergeCell ref="AN4:AO4"/>
+  <mergeCells count="153">
+    <mergeCell ref="GL3:GO3"/>
+    <mergeCell ref="GP3:GS3"/>
+    <mergeCell ref="GL4:GM4"/>
+    <mergeCell ref="GN4:GO4"/>
+    <mergeCell ref="GP4:GQ4"/>
+    <mergeCell ref="GR4:GS4"/>
+    <mergeCell ref="GD3:GG3"/>
+    <mergeCell ref="GH3:GK3"/>
+    <mergeCell ref="GD4:GE4"/>
+    <mergeCell ref="GF4:GG4"/>
+    <mergeCell ref="GH4:GI4"/>
+    <mergeCell ref="GJ4:GK4"/>
+    <mergeCell ref="FF3:FI3"/>
+    <mergeCell ref="FJ3:FM3"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
+    <mergeCell ref="FV3:FY3"/>
+    <mergeCell ref="FZ3:GC3"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FX4:FY4"/>
+    <mergeCell ref="FZ4:GA4"/>
+    <mergeCell ref="GB4:GC4"/>
+    <mergeCell ref="FN3:FQ3"/>
+    <mergeCell ref="FR3:FU3"/>
+    <mergeCell ref="FN4:FO4"/>
+    <mergeCell ref="FP4:FQ4"/>
+    <mergeCell ref="FR4:FS4"/>
+    <mergeCell ref="FT4:FU4"/>
+    <mergeCell ref="EX3:FA3"/>
+    <mergeCell ref="EX4:EY4"/>
+    <mergeCell ref="EZ4:FA4"/>
+    <mergeCell ref="FB3:FE3"/>
+    <mergeCell ref="FB4:FC4"/>
+    <mergeCell ref="FD4:FE4"/>
+    <mergeCell ref="EP3:ES3"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET3:EW3"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
+    <mergeCell ref="EH3:EK3"/>
+    <mergeCell ref="EL3:EO3"/>
+    <mergeCell ref="EH4:EI4"/>
+    <mergeCell ref="EJ4:EK4"/>
+    <mergeCell ref="EL4:EM4"/>
+    <mergeCell ref="EN4:EO4"/>
+    <mergeCell ref="DZ3:EC3"/>
+    <mergeCell ref="ED3:EG3"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="DR3:DU3"/>
+    <mergeCell ref="DV3:DY3"/>
+    <mergeCell ref="DR4:DS4"/>
+    <mergeCell ref="DT4:DU4"/>
+    <mergeCell ref="DV4:DW4"/>
+    <mergeCell ref="DX4:DY4"/>
+    <mergeCell ref="DJ3:DM3"/>
+    <mergeCell ref="DN3:DQ3"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="CT3:CW3"/>
+    <mergeCell ref="CX3:DA3"/>
+    <mergeCell ref="CT4:CU4"/>
+    <mergeCell ref="CV4:CW4"/>
+    <mergeCell ref="CX4:CY4"/>
+    <mergeCell ref="CZ4:DA4"/>
+    <mergeCell ref="CL3:CO3"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CL4:CM4"/>
+    <mergeCell ref="CN4:CO4"/>
+    <mergeCell ref="CP4:CQ4"/>
+    <mergeCell ref="CR4:CS4"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="CH3:CK3"/>
+    <mergeCell ref="CD4:CE4"/>
+    <mergeCell ref="CF4:CG4"/>
+    <mergeCell ref="CH4:CI4"/>
+    <mergeCell ref="CJ4:CK4"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
-    <mergeCell ref="CL3:CO3"/>
-[...82 lines deleted...]
-    <mergeCell ref="FT4:FU4"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="BB3:BE3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BZ3:CC3"/>
+    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB4:CC4"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AO15"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AS15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="Y6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G19" sqref="G19"/>
+      <selection pane="bottomRight" activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>
     <col min="32" max="33" width="7.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:45" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="47"/>
-[...30 lines deleted...]
-      <c r="AG1" s="47"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
     </row>
-    <row r="2" spans="1:41" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="2" spans="1:45" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="46">
+      <c r="B3" s="67">
         <v>2015</v>
       </c>
-      <c r="C3" s="46"/>
-[...2 lines deleted...]
-      <c r="F3" s="46">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67">
         <v>2016</v>
       </c>
-      <c r="G3" s="46"/>
-[...2 lines deleted...]
-      <c r="J3" s="46">
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67">
         <v>2017</v>
       </c>
-      <c r="K3" s="46"/>
-[...2 lines deleted...]
-      <c r="N3" s="46">
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67">
         <v>2018</v>
       </c>
-      <c r="O3" s="46"/>
-[...2 lines deleted...]
-      <c r="R3" s="46">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67">
         <v>2019</v>
       </c>
-      <c r="S3" s="46"/>
-[...2 lines deleted...]
-      <c r="V3" s="46">
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67">
         <v>2020</v>
       </c>
-      <c r="W3" s="46"/>
-[...2 lines deleted...]
-      <c r="Z3" s="54">
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="75">
         <v>2021</v>
       </c>
-      <c r="AA3" s="54"/>
-[...2 lines deleted...]
-      <c r="AD3" s="43">
+      <c r="AA3" s="75"/>
+      <c r="AB3" s="75"/>
+      <c r="AC3" s="75"/>
+      <c r="AD3" s="64">
         <v>2022</v>
       </c>
-      <c r="AE3" s="44"/>
-[...2 lines deleted...]
-      <c r="AH3" s="43">
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="64">
         <v>2023</v>
       </c>
-      <c r="AI3" s="44"/>
-[...2 lines deleted...]
-      <c r="AL3" s="43">
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="64">
         <v>2024</v>
       </c>
-      <c r="AM3" s="44"/>
-[...1 lines deleted...]
-      <c r="AO3" s="45"/>
+      <c r="AM3" s="65"/>
+      <c r="AN3" s="65"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="64">
+        <v>2025</v>
+      </c>
+      <c r="AQ3" s="65"/>
+      <c r="AR3" s="65"/>
+      <c r="AS3" s="66"/>
     </row>
-    <row r="4" spans="1:41" s="4" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D4" s="46" t="s">
+    <row r="4" spans="1:45" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="73"/>
+      <c r="B4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="71"/>
+      <c r="D4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="46"/>
-[...4 lines deleted...]
-      <c r="H4" s="46" t="s">
+      <c r="E4" s="67"/>
+      <c r="F4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="71"/>
+      <c r="H4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="46"/>
-[...4 lines deleted...]
-      <c r="L4" s="46" t="s">
+      <c r="I4" s="67"/>
+      <c r="J4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="71"/>
+      <c r="L4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="46"/>
-[...4 lines deleted...]
-      <c r="P4" s="46" t="s">
+      <c r="M4" s="67"/>
+      <c r="N4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="71"/>
+      <c r="P4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="46"/>
-[...4 lines deleted...]
-      <c r="T4" s="46" t="s">
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="46"/>
-[...4 lines deleted...]
-      <c r="X4" s="46" t="s">
+      <c r="U4" s="67"/>
+      <c r="V4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="46"/>
-[...4 lines deleted...]
-      <c r="AB4" s="46" t="s">
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="46"/>
-[...4 lines deleted...]
-      <c r="AF4" s="46" t="s">
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="46"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="46" t="s">
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="46"/>
-[...4 lines deleted...]
-      <c r="AN4" s="46" t="s">
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="67"/>
+      <c r="AN4" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="46"/>
+      <c r="AO4" s="67"/>
+      <c r="AP4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="67"/>
+      <c r="AR4" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS4" s="67"/>
     </row>
-    <row r="5" spans="1:41" s="3" customFormat="1" ht="56.25">
-      <c r="A5" s="53"/>
+    <row r="5" spans="1:45" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="74"/>
       <c r="B5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -5885,52 +6707,64 @@
       </c>
       <c r="AH5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AJ5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AK5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AL5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AM5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AN5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AO5" s="14" t="s">
         <v>4</v>
       </c>
+      <c r="AP5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AS5" s="14" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:41" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:45" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -6002,100 +6836,116 @@
       </c>
       <c r="X6" s="12">
         <f t="shared" si="0"/>
         <v>157560.72708000001</v>
       </c>
       <c r="Y6" s="12">
         <f t="shared" si="0"/>
         <v>130603.65563999998</v>
       </c>
       <c r="Z6" s="20">
         <f t="shared" si="0"/>
         <v>74871.145320000011</v>
       </c>
       <c r="AA6" s="20">
         <f t="shared" si="0"/>
         <v>26454.014280000003</v>
       </c>
       <c r="AB6" s="20">
         <f t="shared" si="0"/>
         <v>309082.22905999998</v>
       </c>
       <c r="AC6" s="17">
         <f t="shared" si="0"/>
         <v>208490.80938999998</v>
       </c>
-      <c r="AD6" s="15">
+      <c r="AD6" s="22">
         <f t="shared" si="0"/>
         <v>23929.414419999997</v>
       </c>
       <c r="AE6" s="15">
         <f t="shared" si="0"/>
         <v>16036.82548</v>
       </c>
       <c r="AF6" s="15">
         <f t="shared" si="0"/>
         <v>310337.96500000008</v>
       </c>
-      <c r="AG6" s="20">
+      <c r="AG6" s="17">
         <f t="shared" si="0"/>
         <v>230329.97715999995</v>
       </c>
       <c r="AH6" s="20">
         <f t="shared" si="0"/>
         <v>14730.572319999999</v>
       </c>
       <c r="AI6" s="15">
         <f t="shared" si="0"/>
         <v>10294.041939999999</v>
       </c>
       <c r="AJ6" s="15">
         <f t="shared" si="0"/>
         <v>394609.16253999993</v>
       </c>
       <c r="AK6" s="17">
         <f t="shared" si="0"/>
         <v>229467.25968999998</v>
       </c>
       <c r="AL6" s="22">
         <f t="shared" si="0"/>
         <v>42887.21211</v>
       </c>
       <c r="AM6" s="15">
         <f t="shared" si="0"/>
         <v>24276.415890000004</v>
       </c>
       <c r="AN6" s="15">
         <f t="shared" si="0"/>
         <v>330341.24697999994</v>
       </c>
       <c r="AO6" s="15">
         <f t="shared" si="0"/>
         <v>262754.60923999996</v>
       </c>
+      <c r="AP6" s="22">
+        <f t="shared" ref="AP6:AS6" si="1">AP7+AP8+AP9</f>
+        <v>96672.375419999982</v>
+      </c>
+      <c r="AQ6" s="15">
+        <f t="shared" si="1"/>
+        <v>48330.225069999993</v>
+      </c>
+      <c r="AR6" s="15">
+        <f t="shared" si="1"/>
+        <v>216322.49294999993</v>
+      </c>
+      <c r="AS6" s="17">
+        <f t="shared" si="1"/>
+        <v>287620.42295000009</v>
+      </c>
     </row>
-    <row r="7" spans="1:41" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:45" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="25">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="25">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="25">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -6139,88 +6989,100 @@
       </c>
       <c r="V7" s="1">
         <v>29177.13696</v>
       </c>
       <c r="W7" s="1">
         <v>8168.2668399999993</v>
       </c>
       <c r="X7" s="1">
         <v>45341.94569</v>
       </c>
       <c r="Y7" s="16">
         <v>11385.627690000001</v>
       </c>
       <c r="Z7" s="16">
         <v>48209.888710000007</v>
       </c>
       <c r="AA7" s="16">
         <v>16649.407790000001</v>
       </c>
       <c r="AB7" s="16">
         <v>163353.35442999998</v>
       </c>
       <c r="AC7" s="18">
         <v>43201.843710000001</v>
       </c>
-      <c r="AD7" s="16">
+      <c r="AD7" s="23">
         <v>19371.541719999997</v>
       </c>
       <c r="AE7" s="16">
         <v>8674.7733399999997</v>
       </c>
       <c r="AF7" s="16">
         <v>203193.70388000007</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AG7" s="18">
         <v>56548.430710000001</v>
       </c>
-      <c r="AH7" s="27">
+      <c r="AH7" s="25">
         <v>11161.573719999999</v>
       </c>
       <c r="AI7" s="25">
         <v>5116.3212199999998</v>
       </c>
       <c r="AJ7" s="25">
         <v>255151.41353999998</v>
       </c>
       <c r="AK7" s="26">
         <v>46740.656689999996</v>
       </c>
       <c r="AL7" s="25">
         <v>37770.946640000002</v>
       </c>
       <c r="AM7" s="25">
         <v>14460.696500000002</v>
       </c>
       <c r="AN7" s="25">
         <v>165743.62055999995</v>
       </c>
       <c r="AO7" s="25">
         <v>33802.346550000002</v>
       </c>
+      <c r="AP7" s="27">
+        <v>83863.860899999985</v>
+      </c>
+      <c r="AQ7" s="25">
+        <v>26688.903289999998</v>
+      </c>
+      <c r="AR7" s="25">
+        <v>25577.865519999999</v>
+      </c>
+      <c r="AS7" s="26">
+        <v>12561.3464</v>
+      </c>
     </row>
-    <row r="8" spans="1:41" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:45" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -6264,88 +7126,100 @@
       </c>
       <c r="V8" s="1">
         <v>1979.4153799999999</v>
       </c>
       <c r="W8" s="1">
         <v>3009.7307799999999</v>
       </c>
       <c r="X8" s="1">
         <v>5233.1662400000005</v>
       </c>
       <c r="Y8" s="16">
         <v>14869.275399999999</v>
       </c>
       <c r="Z8" s="16">
         <v>1870.33412</v>
       </c>
       <c r="AA8" s="16">
         <v>5314.8919999999998</v>
       </c>
       <c r="AB8" s="16">
         <v>6367.7851400000009</v>
       </c>
       <c r="AC8" s="18">
         <v>18504.379779999999</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AD8" s="23">
         <v>153.56</v>
       </c>
       <c r="AE8" s="16">
         <v>203.84791000000001</v>
       </c>
       <c r="AF8" s="16">
         <v>804.01653999999985</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="18">
         <v>2627.5947900000001</v>
       </c>
-      <c r="AH8" s="23">
+      <c r="AH8" s="16">
         <v>474.90199999999999</v>
       </c>
       <c r="AI8" s="16">
         <v>718.16</v>
       </c>
       <c r="AJ8" s="16">
         <v>1857.28069</v>
       </c>
       <c r="AK8" s="18">
         <v>5661.9099299999998</v>
       </c>
       <c r="AL8" s="1">
         <v>623.15700000000004</v>
       </c>
       <c r="AM8" s="1">
         <v>2274.68588</v>
       </c>
       <c r="AN8" s="1">
         <v>2522.0831900000007</v>
       </c>
       <c r="AO8" s="1">
         <v>6835.3503799999989</v>
       </c>
+      <c r="AP8" s="23">
+        <v>31.068369999999998</v>
+      </c>
+      <c r="AQ8" s="16">
+        <v>899.33801000000005</v>
+      </c>
+      <c r="AR8" s="16">
+        <v>2741.8564699999993</v>
+      </c>
+      <c r="AS8" s="18">
+        <v>11320.271950000002</v>
+      </c>
     </row>
-    <row r="9" spans="1:41" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:45" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -6389,88 +7263,100 @@
       </c>
       <c r="V9" s="1">
         <v>8511.7824999999993</v>
       </c>
       <c r="W9" s="1">
         <v>3470.8396899999998</v>
       </c>
       <c r="X9" s="1">
         <v>106985.61515000001</v>
       </c>
       <c r="Y9" s="16">
         <v>104348.75254999999</v>
       </c>
       <c r="Z9" s="16">
         <v>24790.922490000001</v>
       </c>
       <c r="AA9" s="16">
         <v>4489.7144900000003</v>
       </c>
       <c r="AB9" s="16">
         <v>139361.08949000001</v>
       </c>
       <c r="AC9" s="18">
         <v>146784.58589999998</v>
       </c>
-      <c r="AD9" s="16">
+      <c r="AD9" s="23">
         <v>4404.3126999999995</v>
       </c>
       <c r="AE9" s="16">
         <v>7158.2042299999985</v>
       </c>
       <c r="AF9" s="16">
         <v>106340.24458</v>
       </c>
-      <c r="AG9" s="16">
+      <c r="AG9" s="18">
         <v>171153.95165999996</v>
       </c>
-      <c r="AH9" s="28">
+      <c r="AH9" s="29">
         <v>3094.0966000000008</v>
       </c>
       <c r="AI9" s="29">
         <v>4459.5607199999986</v>
       </c>
       <c r="AJ9" s="29">
         <v>137600.46830999997</v>
       </c>
       <c r="AK9" s="30">
         <v>177064.69306999998</v>
       </c>
       <c r="AL9" s="1">
         <v>4493.1084699999992</v>
       </c>
       <c r="AM9" s="1">
         <v>7541.0335099999993</v>
       </c>
       <c r="AN9" s="1">
         <v>162075.54322999998</v>
       </c>
       <c r="AO9" s="1">
         <v>222116.91230999999</v>
       </c>
+      <c r="AP9" s="23">
+        <v>12777.446150000003</v>
+      </c>
+      <c r="AQ9" s="16">
+        <v>20741.983769999995</v>
+      </c>
+      <c r="AR9" s="16">
+        <v>188002.77095999994</v>
+      </c>
+      <c r="AS9" s="18">
+        <v>263738.80460000009</v>
+      </c>
     </row>
-    <row r="10" spans="1:41" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:45" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -6479,135 +7365,146 @@
         <v>26.856670919428961</v>
       </c>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
       <c r="S10" s="11">
         <f>S9/S6*100</f>
         <v>65.554393460471161</v>
       </c>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11">
         <f>W9/W6*100</f>
         <v>23.693618930634432</v>
       </c>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11">
         <f>AA9/AA6*100</f>
         <v>16.971770115790534</v>
       </c>
       <c r="AB10" s="11"/>
       <c r="AC10" s="19"/>
-      <c r="AD10" s="11"/>
+      <c r="AD10" s="24"/>
       <c r="AE10" s="11">
         <f>AE9/AE6*100</f>
         <v>44.636042456951394</v>
       </c>
       <c r="AF10" s="11"/>
-      <c r="AG10" s="11"/>
+      <c r="AG10" s="19"/>
       <c r="AH10" s="11"/>
       <c r="AI10" s="11">
         <f>AI9/AI6*100</f>
         <v>43.321765599878631</v>
       </c>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="19"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="11">
         <f>AM9/AM6*100</f>
         <v>31.063207782275303</v>
       </c>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
+      <c r="AP10" s="24"/>
+      <c r="AQ10" s="11">
+        <f>AQ9/AQ6*100</f>
+        <v>42.917209137673062</v>
+      </c>
+      <c r="AR10" s="11"/>
+      <c r="AS10" s="19"/>
     </row>
-    <row r="12" spans="1:41" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A12" s="48" t="s">
+    <row r="12" spans="1:45" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="48"/>
+      <c r="B12" s="69"/>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:45" x14ac:dyDescent="0.25">
       <c r="AK15" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="36">
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B4:C4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
-    <mergeCell ref="A12:B12"/>
-[...14 lines deleted...]
-    <mergeCell ref="AF4:AG4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Астана қ.</vt:lpstr>
-      <vt:lpstr>2015-2024</vt:lpstr>
+      <vt:lpstr>2015-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>