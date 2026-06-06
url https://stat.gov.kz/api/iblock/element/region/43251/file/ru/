--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9645"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
     <sheet name=" объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="83">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -1055,51 +1055,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1313,51 +1313,53 @@
         <v>155.9</v>
       </c>
       <c r="K7" s="17">
         <v>113.9</v>
       </c>
       <c r="L7" s="5">
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="16">
         <v>2026</v>
       </c>
       <c r="B8" s="15">
         <v>28.9</v>
       </c>
       <c r="C8" s="15">
         <v>116.8</v>
       </c>
       <c r="D8" s="15">
         <v>104.6</v>
       </c>
-      <c r="E8" s="17"/>
+      <c r="E8" s="17">
+        <v>118.6</v>
+      </c>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="5"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
@@ -1517,51 +1519,53 @@
         <v>122.7</v>
       </c>
       <c r="K13" s="14">
         <v>126.5</v>
       </c>
       <c r="L13" s="5">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="17">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>102.3</v>
       </c>
       <c r="C14" s="15">
         <v>102.5</v>
       </c>
       <c r="D14" s="15">
         <v>104.1</v>
       </c>
-      <c r="E14" s="14"/>
+      <c r="E14" s="14">
+        <v>105.6</v>
+      </c>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="5"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="47"/>
@@ -1721,78 +1725,80 @@
         <v>122.7</v>
       </c>
       <c r="K19" s="14">
         <v>123.8</v>
       </c>
       <c r="L19" s="5">
         <v>127.5</v>
       </c>
       <c r="M19" s="5">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="16">
         <v>2026</v>
       </c>
       <c r="B20" s="15">
         <v>102.3</v>
       </c>
       <c r="C20" s="15">
         <v>102.5</v>
       </c>
       <c r="D20" s="15">
         <v>103</v>
       </c>
-      <c r="E20" s="14"/>
+      <c r="E20" s="14">
+        <v>103.7</v>
+      </c>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
@@ -2048,76 +2054,78 @@
         <v>51473.3</v>
       </c>
       <c r="K8" s="38">
         <v>60019.4</v>
       </c>
       <c r="L8" s="38">
         <v>59492</v>
       </c>
       <c r="M8" s="38">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="38">
         <v>19984.8</v>
       </c>
       <c r="C9" s="38">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="38">
         <v>25368</v>
       </c>
-      <c r="E9" s="38"/>
+      <c r="E9" s="38">
+        <v>30081.1</v>
+      </c>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y43"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I35" sqref="I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="23" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="23" customWidth="1"/>
     <col min="4" max="4" width="12" style="23" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="23" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="23" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="23" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="23" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="23" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="23" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="23" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="23" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="23" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="23" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="23" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="23" customWidth="1"/>
@@ -3353,52 +3361,56 @@
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:25" s="25" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="34">
         <v>19984.8</v>
       </c>
       <c r="C32" s="35">
         <v>102.3</v>
       </c>
       <c r="D32" s="34">
         <v>44071.9</v>
       </c>
       <c r="E32" s="35">
         <v>102.5</v>
       </c>
       <c r="F32" s="34">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="35">
         <v>103</v>
       </c>
-      <c r="H32" s="34"/>
-      <c r="I32" s="35"/>
+      <c r="H32" s="34">
+        <v>99521</v>
+      </c>
+      <c r="I32" s="35">
+        <v>103.7</v>
+      </c>
       <c r="J32" s="34"/>
       <c r="K32" s="35"/>
       <c r="L32" s="34"/>
       <c r="M32" s="35"/>
       <c r="N32" s="34"/>
       <c r="O32" s="35"/>
       <c r="P32" s="34"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="34"/>
       <c r="S32" s="35"/>
       <c r="T32" s="34"/>
       <c r="U32" s="35"/>
       <c r="V32" s="34"/>
       <c r="W32" s="35"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="35"/>
     </row>
     <row r="33" spans="1:25" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="30"/>
       <c r="C33" s="31"/>
       <c r="D33" s="30"/>
       <c r="E33" s="31"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
@@ -3575,116 +3587,116 @@
       <c r="P39" s="30"/>
       <c r="Q39" s="31"/>
       <c r="R39" s="30"/>
       <c r="S39" s="31"/>
       <c r="T39" s="30"/>
       <c r="U39" s="31"/>
       <c r="V39" s="30"/>
       <c r="W39" s="31"/>
       <c r="X39" s="30"/>
       <c r="Y39" s="31"/>
     </row>
     <row r="40" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="30"/>
       <c r="C40" s="31"/>
     </row>
     <row r="41" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T24:U24"/>
-[...19 lines deleted...]
-    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="D18:E18"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="P4:Q4"/>
-    <mergeCell ref="V18:W18"/>
-[...27 lines deleted...]
-    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>