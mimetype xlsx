--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16290" windowHeight="11910" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
-    <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
+    <sheet name="ИФО " sheetId="5" r:id="rId1"/>
+    <sheet name="Объем " sheetId="4" r:id="rId2"/>
     <sheet name=" объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$42</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем '!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="83">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
@@ -231,110 +231,112 @@
   <si>
     <t>январь-май 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-июль 2025г.</t>
   </si>
   <si>
     <t>январь-август 2025г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>январь-октябрь 2025г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>январь-декабрь 2025г.</t>
   </si>
   <si>
-    <t>Объем и ИФО  об оказанных услуг по предоставлению и обеспечению питанием и напитками *</t>
-[...1 lines deleted...]
-  <si>
     <t>январь-декабрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.</t>
   </si>
   <si>
     <t>январь-март 2026г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.</t>
   </si>
   <si>
     <t>январь 2026г.</t>
+  </si>
+  <si>
+    <t>Объем и ИФО  оказанных услуг по предоставлению и обеспечению питанием и напитками *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1054,52 +1056,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F39" sqref="F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1316,51 +1318,53 @@
         <v>113.9</v>
       </c>
       <c r="L7" s="5">
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="16">
         <v>2026</v>
       </c>
       <c r="B8" s="15">
         <v>28.9</v>
       </c>
       <c r="C8" s="15">
         <v>116.8</v>
       </c>
       <c r="D8" s="15">
         <v>104.6</v>
       </c>
       <c r="E8" s="17">
         <v>118.6</v>
       </c>
-      <c r="F8" s="17"/>
+      <c r="F8" s="17">
+        <v>113.1</v>
+      </c>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="5"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
     </row>
@@ -1522,51 +1526,53 @@
         <v>126.5</v>
       </c>
       <c r="L13" s="5">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="17">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>102.3</v>
       </c>
       <c r="C14" s="15">
         <v>102.5</v>
       </c>
       <c r="D14" s="15">
         <v>104.1</v>
       </c>
       <c r="E14" s="14">
         <v>105.6</v>
       </c>
-      <c r="F14" s="14"/>
+      <c r="F14" s="14">
+        <v>105.2</v>
+      </c>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="5"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="47"/>
     </row>
@@ -1728,77 +1734,79 @@
         <v>123.8</v>
       </c>
       <c r="L19" s="5">
         <v>127.5</v>
       </c>
       <c r="M19" s="5">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="16">
         <v>2026</v>
       </c>
       <c r="B20" s="15">
         <v>102.3</v>
       </c>
       <c r="C20" s="15">
         <v>102.5</v>
       </c>
       <c r="D20" s="15">
         <v>103</v>
       </c>
       <c r="E20" s="14">
         <v>103.7</v>
       </c>
-      <c r="F20" s="14"/>
+      <c r="F20" s="14">
+        <v>104</v>
+      </c>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="B9" sqref="B9:F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
@@ -2057,110 +2065,112 @@
         <v>60019.4</v>
       </c>
       <c r="L8" s="38">
         <v>59492</v>
       </c>
       <c r="M8" s="38">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="38">
         <v>19984.8</v>
       </c>
       <c r="C9" s="38">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="38">
         <v>25368</v>
       </c>
       <c r="E9" s="38">
         <v>30081.1</v>
       </c>
-      <c r="F9" s="38"/>
+      <c r="F9" s="38">
+        <v>34021.800000000003</v>
+      </c>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y43"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I35" sqref="I35"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="S3" sqref="S3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="23" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="23" customWidth="1"/>
     <col min="4" max="4" width="12" style="23" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="23" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="23" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="23" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="23" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="23" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="23" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="23" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="23" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="23" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="23" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="23" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="23" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="23" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="23" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="54" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
@@ -3216,95 +3226,95 @@
       <c r="E29" s="31"/>
       <c r="F29" s="30"/>
       <c r="G29" s="31"/>
       <c r="H29" s="30"/>
       <c r="I29" s="31"/>
       <c r="J29" s="30"/>
       <c r="K29" s="31"/>
       <c r="L29" s="30"/>
       <c r="M29" s="31"/>
       <c r="N29" s="30"/>
       <c r="O29" s="31"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="31"/>
       <c r="R29" s="30"/>
       <c r="S29" s="31"/>
       <c r="T29" s="30"/>
       <c r="U29" s="31"/>
       <c r="V29" s="30"/>
       <c r="W29" s="31"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="31"/>
     </row>
     <row r="30" spans="1:25" s="25" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="52"/>
       <c r="B30" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C30" s="51"/>
       <c r="D30" s="49" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E30" s="50"/>
       <c r="F30" s="49" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G30" s="50"/>
       <c r="H30" s="49" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I30" s="50"/>
       <c r="J30" s="49" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="K30" s="50"/>
       <c r="L30" s="49" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M30" s="50"/>
       <c r="N30" s="49" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="O30" s="50"/>
       <c r="P30" s="49" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="50"/>
       <c r="R30" s="49" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="S30" s="50"/>
       <c r="T30" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="U30" s="50"/>
       <c r="V30" s="49" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="W30" s="50"/>
       <c r="X30" s="49" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y30" s="51"/>
     </row>
     <row r="31" spans="1:25" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
       <c r="B31" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="27" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="37" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="27" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="37" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="27" t="s">
         <v>19</v>
@@ -3367,52 +3377,56 @@
       </c>
       <c r="B32" s="34">
         <v>19984.8</v>
       </c>
       <c r="C32" s="35">
         <v>102.3</v>
       </c>
       <c r="D32" s="34">
         <v>44071.9</v>
       </c>
       <c r="E32" s="35">
         <v>102.5</v>
       </c>
       <c r="F32" s="34">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="35">
         <v>103</v>
       </c>
       <c r="H32" s="34">
         <v>99521</v>
       </c>
       <c r="I32" s="35">
         <v>103.7</v>
       </c>
-      <c r="J32" s="34"/>
-      <c r="K32" s="35"/>
+      <c r="J32" s="34">
+        <v>133542.79999999999</v>
+      </c>
+      <c r="K32" s="35">
+        <v>104</v>
+      </c>
       <c r="L32" s="34"/>
       <c r="M32" s="35"/>
       <c r="N32" s="34"/>
       <c r="O32" s="35"/>
       <c r="P32" s="34"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="34"/>
       <c r="S32" s="35"/>
       <c r="T32" s="34"/>
       <c r="U32" s="35"/>
       <c r="V32" s="34"/>
       <c r="W32" s="35"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="35"/>
     </row>
     <row r="33" spans="1:25" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="30"/>
       <c r="C33" s="31"/>
       <c r="D33" s="30"/>
       <c r="E33" s="31"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
@@ -3587,146 +3601,146 @@
       <c r="P39" s="30"/>
       <c r="Q39" s="31"/>
       <c r="R39" s="30"/>
       <c r="S39" s="31"/>
       <c r="T39" s="30"/>
       <c r="U39" s="31"/>
       <c r="V39" s="30"/>
       <c r="W39" s="31"/>
       <c r="X39" s="30"/>
       <c r="Y39" s="31"/>
     </row>
     <row r="40" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="30"/>
       <c r="C40" s="31"/>
     </row>
     <row r="41" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T30:U30"/>
-[...11 lines deleted...]
-    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="P4:Q4"/>
     <mergeCell ref="V18:W18"/>
     <mergeCell ref="X18:Y18"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="D18:E18"/>
-    <mergeCell ref="A1:Y1"/>
-[...35 lines deleted...]
-    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>ИФО общипит</vt:lpstr>
-      <vt:lpstr>Объем общипит</vt:lpstr>
+      <vt:lpstr>ИФО </vt:lpstr>
+      <vt:lpstr>Объем </vt:lpstr>
       <vt:lpstr> объем и ИФО</vt:lpstr>
       <vt:lpstr>' объем и ИФО'!Область_печати</vt:lpstr>
-      <vt:lpstr>'Объем общипит'!Область_печати</vt:lpstr>
+      <vt:lpstr>'Объем '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>