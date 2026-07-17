--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16290" windowHeight="11910" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО " sheetId="5" r:id="rId1"/>
     <sheet name="Объем " sheetId="4" r:id="rId2"/>
     <sheet name=" объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем '!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="83">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -1057,51 +1057,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F39" sqref="F39"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1321,51 +1321,53 @@
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="16">
         <v>2026</v>
       </c>
       <c r="B8" s="15">
         <v>28.9</v>
       </c>
       <c r="C8" s="15">
         <v>116.8</v>
       </c>
       <c r="D8" s="15">
         <v>104.6</v>
       </c>
       <c r="E8" s="17">
         <v>118.6</v>
       </c>
       <c r="F8" s="17">
         <v>113.1</v>
       </c>
-      <c r="G8" s="17"/>
+      <c r="G8" s="17">
+        <v>107.4</v>
+      </c>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="5"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
@@ -1529,51 +1531,53 @@
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="17">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>102.3</v>
       </c>
       <c r="C14" s="15">
         <v>102.5</v>
       </c>
       <c r="D14" s="15">
         <v>104.1</v>
       </c>
       <c r="E14" s="14">
         <v>105.6</v>
       </c>
       <c r="F14" s="14">
         <v>105.2</v>
       </c>
-      <c r="G14" s="14"/>
+      <c r="G14" s="14">
+        <v>130.80000000000001</v>
+      </c>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="5"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="47"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
@@ -1737,76 +1741,78 @@
         <v>127.5</v>
       </c>
       <c r="M19" s="5">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="16">
         <v>2026</v>
       </c>
       <c r="B20" s="15">
         <v>102.3</v>
       </c>
       <c r="C20" s="15">
         <v>102.5</v>
       </c>
       <c r="D20" s="15">
         <v>103</v>
       </c>
       <c r="E20" s="14">
         <v>103.7</v>
       </c>
       <c r="F20" s="14">
         <v>104</v>
       </c>
-      <c r="G20" s="14"/>
+      <c r="G20" s="14">
+        <v>108.7</v>
+      </c>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:F9"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
@@ -2068,74 +2074,76 @@
         <v>59492</v>
       </c>
       <c r="M8" s="38">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="38">
         <v>19984.8</v>
       </c>
       <c r="C9" s="38">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="38">
         <v>25368</v>
       </c>
       <c r="E9" s="38">
         <v>30081.1</v>
       </c>
       <c r="F9" s="38">
         <v>34021.800000000003</v>
       </c>
-      <c r="G9" s="38"/>
+      <c r="G9" s="38">
+        <v>36550.9</v>
+      </c>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y43"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="S3" sqref="S3"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="23" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="23" customWidth="1"/>
     <col min="4" max="4" width="12" style="23" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="23" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="23" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="23" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="23" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="23" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="23" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="23" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="23" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="23" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="23" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="23" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="23" customWidth="1"/>
@@ -3383,52 +3391,56 @@
       </c>
       <c r="D32" s="34">
         <v>44071.9</v>
       </c>
       <c r="E32" s="35">
         <v>102.5</v>
       </c>
       <c r="F32" s="34">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="35">
         <v>103</v>
       </c>
       <c r="H32" s="34">
         <v>99521</v>
       </c>
       <c r="I32" s="35">
         <v>103.7</v>
       </c>
       <c r="J32" s="34">
         <v>133542.79999999999</v>
       </c>
       <c r="K32" s="35">
         <v>104</v>
       </c>
-      <c r="L32" s="34"/>
-      <c r="M32" s="35"/>
+      <c r="L32" s="34">
+        <v>170093.7</v>
+      </c>
+      <c r="M32" s="35">
+        <v>108.7</v>
+      </c>
       <c r="N32" s="34"/>
       <c r="O32" s="35"/>
       <c r="P32" s="34"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="34"/>
       <c r="S32" s="35"/>
       <c r="T32" s="34"/>
       <c r="U32" s="35"/>
       <c r="V32" s="34"/>
       <c r="W32" s="35"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="35"/>
     </row>
     <row r="33" spans="1:25" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="30"/>
       <c r="C33" s="31"/>
       <c r="D33" s="30"/>
       <c r="E33" s="31"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
       <c r="J33" s="30"/>
       <c r="K33" s="31"/>
@@ -3601,116 +3613,116 @@
       <c r="P39" s="30"/>
       <c r="Q39" s="31"/>
       <c r="R39" s="30"/>
       <c r="S39" s="31"/>
       <c r="T39" s="30"/>
       <c r="U39" s="31"/>
       <c r="V39" s="30"/>
       <c r="W39" s="31"/>
       <c r="X39" s="30"/>
       <c r="Y39" s="31"/>
     </row>
     <row r="40" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="30"/>
       <c r="C40" s="31"/>
     </row>
     <row r="41" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="32" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:25" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T24:U24"/>
-[...19 lines deleted...]
-    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="D18:E18"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="P4:Q4"/>
-    <mergeCell ref="V18:W18"/>
-[...27 lines deleted...]
-    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>