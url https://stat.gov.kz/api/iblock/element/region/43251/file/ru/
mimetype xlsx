--- v3 (2026-07-17)
+++ v4 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО " sheetId="5" r:id="rId1"/>
     <sheet name="Объем " sheetId="4" r:id="rId2"/>
     <sheet name=" объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">' объем и ИФО'!$A$1:$Y$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем '!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="83">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -1056,52 +1056,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1324,51 +1324,53 @@
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="16">
         <v>2026</v>
       </c>
       <c r="B8" s="15">
         <v>28.9</v>
       </c>
       <c r="C8" s="15">
         <v>116.8</v>
       </c>
       <c r="D8" s="15">
         <v>104.6</v>
       </c>
       <c r="E8" s="17">
         <v>118.6</v>
       </c>
       <c r="F8" s="17">
         <v>113.1</v>
       </c>
       <c r="G8" s="17">
         <v>107.4</v>
       </c>
-      <c r="H8" s="17"/>
+      <c r="H8" s="17">
+        <v>97.1</v>
+      </c>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="5"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="18">
@@ -1534,51 +1536,53 @@
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="18">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>102.3</v>
       </c>
       <c r="C14" s="15">
         <v>102.5</v>
       </c>
       <c r="D14" s="15">
         <v>104.1</v>
       </c>
       <c r="E14" s="14">
         <v>105.6</v>
       </c>
       <c r="F14" s="14">
         <v>105.2</v>
       </c>
       <c r="G14" s="14">
         <v>130.80000000000001</v>
       </c>
-      <c r="H14" s="14"/>
+      <c r="H14" s="14">
+        <v>116.6</v>
+      </c>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="5"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="47"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="16">
@@ -1744,75 +1748,77 @@
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="16">
         <v>2026</v>
       </c>
       <c r="B20" s="15">
         <v>102.3</v>
       </c>
       <c r="C20" s="15">
         <v>102.5</v>
       </c>
       <c r="D20" s="15">
         <v>103</v>
       </c>
       <c r="E20" s="14">
         <v>103.7</v>
       </c>
       <c r="F20" s="14">
         <v>104</v>
       </c>
       <c r="G20" s="14">
         <v>108.7</v>
       </c>
-      <c r="H20" s="14"/>
+      <c r="H20" s="14">
+        <v>109.9</v>
+      </c>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
@@ -2077,73 +2083,75 @@
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="38">
         <v>19984.8</v>
       </c>
       <c r="C9" s="38">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="38">
         <v>25368</v>
       </c>
       <c r="E9" s="38">
         <v>30081.1</v>
       </c>
       <c r="F9" s="38">
         <v>34021.800000000003</v>
       </c>
       <c r="G9" s="38">
         <v>36550.9</v>
       </c>
-      <c r="H9" s="38"/>
+      <c r="H9" s="38">
+        <v>35495.599999999999</v>
+      </c>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y43"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M38" sqref="M38"/>
+    <sheetView view="pageBreakPreview" topLeftCell="I19" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="O36" sqref="O36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="23" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="23" customWidth="1"/>
     <col min="4" max="4" width="12" style="23" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="23" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="23" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="23" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="23" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="23" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="23" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="23" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="23" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="23" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="23" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="23" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="23" customWidth="1"/>
@@ -3397,52 +3405,56 @@
       </c>
       <c r="F32" s="34">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="35">
         <v>103</v>
       </c>
       <c r="H32" s="34">
         <v>99521</v>
       </c>
       <c r="I32" s="35">
         <v>103.7</v>
       </c>
       <c r="J32" s="34">
         <v>133542.79999999999</v>
       </c>
       <c r="K32" s="35">
         <v>104</v>
       </c>
       <c r="L32" s="34">
         <v>170093.7</v>
       </c>
       <c r="M32" s="35">
         <v>108.7</v>
       </c>
-      <c r="N32" s="34"/>
-      <c r="O32" s="35"/>
+      <c r="N32" s="34">
+        <v>205589.3</v>
+      </c>
+      <c r="O32" s="35">
+        <v>109.9</v>
+      </c>
       <c r="P32" s="34"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="34"/>
       <c r="S32" s="35"/>
       <c r="T32" s="34"/>
       <c r="U32" s="35"/>
       <c r="V32" s="34"/>
       <c r="W32" s="35"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="35"/>
     </row>
     <row r="33" spans="1:25" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="30"/>
       <c r="C33" s="31"/>
       <c r="D33" s="30"/>
       <c r="E33" s="31"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
       <c r="J33" s="30"/>
       <c r="K33" s="31"/>
       <c r="L33" s="30"/>
       <c r="M33" s="31"/>