--- v4 (2026-08-26)
+++ v5 (2026-10-05)
@@ -1,378 +1,395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="г. Астана " sheetId="18" r:id="rId1"/>
-    <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="20" r:id="rId1"/>
+    <sheet name="г. Астана " sheetId="18" r:id="rId2"/>
+    <sheet name="2015-2025" sheetId="19" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BA6" i="19" l="1"/>
+  <c r="AZ6" i="19"/>
+  <c r="AY6" i="19"/>
+  <c r="AY10" i="19" s="1"/>
+  <c r="AX6" i="19"/>
+  <c r="GL6" i="18" l="1"/>
+  <c r="GS6" i="18"/>
+  <c r="GR6" i="18"/>
+  <c r="GQ6" i="18"/>
+  <c r="GQ10" i="18" s="1"/>
+  <c r="GP6" i="18"/>
+  <c r="GO6" i="18"/>
+  <c r="GN6" i="18"/>
   <c r="GK6" i="18"/>
-  <c r="GJ6"/>
-[...111 lines deleted...]
-  <c r="CT6"/>
+  <c r="GJ6" i="18"/>
+  <c r="GI6" i="18"/>
+  <c r="GI10" i="18" s="1"/>
+  <c r="GH6" i="18"/>
+  <c r="GG6" i="18"/>
+  <c r="GF6" i="18"/>
+  <c r="GE6" i="18"/>
+  <c r="GE10" i="18" s="1"/>
+  <c r="GD6" i="18"/>
+  <c r="GC6" i="18"/>
+  <c r="GB6" i="18"/>
+  <c r="GA6" i="18"/>
+  <c r="GA10" i="18" s="1"/>
+  <c r="FZ6" i="18"/>
+  <c r="FY6" i="18"/>
+  <c r="FX6" i="18"/>
+  <c r="FW6" i="18"/>
+  <c r="FW10" i="18" s="1"/>
+  <c r="FV6" i="18"/>
+  <c r="FU6" i="18"/>
+  <c r="FT6" i="18"/>
+  <c r="FS6" i="18"/>
+  <c r="FS10" i="18" s="1"/>
+  <c r="FR6" i="18"/>
+  <c r="FQ6" i="18"/>
+  <c r="FP6" i="18"/>
+  <c r="FO6" i="18"/>
+  <c r="FO10" i="18" s="1"/>
+  <c r="FN6" i="18"/>
+  <c r="FM6" i="18"/>
+  <c r="FL6" i="18"/>
+  <c r="FK6" i="18"/>
+  <c r="FK10" i="18" s="1"/>
+  <c r="FJ6" i="18"/>
+  <c r="FI6" i="18"/>
+  <c r="FH6" i="18"/>
+  <c r="FG6" i="18"/>
+  <c r="FG10" i="18" s="1"/>
+  <c r="FF6" i="18"/>
+  <c r="FE6" i="18"/>
+  <c r="FD6" i="18"/>
+  <c r="FC6" i="18"/>
+  <c r="FC10" i="18" s="1"/>
+  <c r="FB6" i="18"/>
+  <c r="FA6" i="18"/>
+  <c r="EZ6" i="18"/>
+  <c r="EY6" i="18"/>
+  <c r="EY10" i="18" s="1"/>
+  <c r="EX6" i="18"/>
+  <c r="EW6" i="18"/>
+  <c r="EV6" i="18"/>
+  <c r="EU6" i="18"/>
+  <c r="EU10" i="18" s="1"/>
+  <c r="ET6" i="18"/>
+  <c r="ES6" i="18"/>
+  <c r="ER6" i="18"/>
+  <c r="EP6" i="18"/>
+  <c r="EO6" i="18"/>
+  <c r="EN6" i="18"/>
+  <c r="EM6" i="18"/>
+  <c r="EM10" i="18" s="1"/>
+  <c r="EL6" i="18"/>
+  <c r="EK6" i="18"/>
+  <c r="EJ6" i="18"/>
+  <c r="EI6" i="18"/>
+  <c r="EI10" i="18" s="1"/>
+  <c r="EH6" i="18"/>
+  <c r="EG6" i="18"/>
+  <c r="EF6" i="18"/>
+  <c r="EE6" i="18"/>
+  <c r="EE10" i="18" s="1"/>
+  <c r="ED6" i="18"/>
+  <c r="EC6" i="18"/>
+  <c r="EB6" i="18"/>
+  <c r="EA6" i="18"/>
+  <c r="EA10" i="18" s="1"/>
+  <c r="DZ6" i="18"/>
+  <c r="DY6" i="18"/>
+  <c r="DX6" i="18"/>
+  <c r="DW6" i="18"/>
+  <c r="DW10" i="18" s="1"/>
+  <c r="DV6" i="18"/>
+  <c r="DU6" i="18"/>
+  <c r="DT6" i="18"/>
+  <c r="DS6" i="18"/>
+  <c r="DS10" i="18" s="1"/>
+  <c r="DR6" i="18"/>
+  <c r="DQ6" i="18"/>
+  <c r="DP6" i="18"/>
+  <c r="DO6" i="18"/>
+  <c r="DO10" i="18" s="1"/>
+  <c r="DN6" i="18"/>
+  <c r="DM6" i="18"/>
+  <c r="DL6" i="18"/>
+  <c r="DK6" i="18"/>
+  <c r="DK10" i="18" s="1"/>
+  <c r="DJ6" i="18"/>
+  <c r="DI6" i="18"/>
+  <c r="DH6" i="18"/>
+  <c r="DG6" i="18"/>
+  <c r="DG10" i="18" s="1"/>
+  <c r="DF6" i="18"/>
+  <c r="DE6" i="18"/>
+  <c r="DD6" i="18"/>
+  <c r="DC6" i="18"/>
+  <c r="DC10" i="18" s="1"/>
+  <c r="DB6" i="18"/>
+  <c r="DA6" i="18"/>
+  <c r="CZ6" i="18"/>
+  <c r="CX6" i="18"/>
+  <c r="CW6" i="18"/>
+  <c r="CV6" i="18"/>
+  <c r="CT6" i="18"/>
   <c r="AW6" i="19"/>
-  <c r="AV6"/>
-[...57 lines deleted...]
-  <c r="B6"/>
+  <c r="AV6" i="19"/>
+  <c r="AU6" i="19"/>
+  <c r="AU10" i="19" s="1"/>
+  <c r="AT6" i="19"/>
+  <c r="AS6" i="19"/>
+  <c r="AR6" i="19"/>
+  <c r="AQ6" i="19"/>
+  <c r="AQ10" i="19" s="1"/>
+  <c r="AP6" i="19"/>
+  <c r="AO6" i="19"/>
+  <c r="AN6" i="19"/>
+  <c r="AM6" i="19"/>
+  <c r="AM10" i="19" s="1"/>
+  <c r="AL6" i="19"/>
+  <c r="AK6" i="19"/>
+  <c r="AJ6" i="19"/>
+  <c r="AI6" i="19"/>
+  <c r="AI10" i="19" s="1"/>
+  <c r="AH6" i="19"/>
+  <c r="AG6" i="19"/>
+  <c r="AF6" i="19"/>
+  <c r="AE6" i="19"/>
+  <c r="AE10" i="19" s="1"/>
+  <c r="AD6" i="19"/>
+  <c r="AC6" i="19"/>
+  <c r="AB6" i="19"/>
+  <c r="AA6" i="19"/>
+  <c r="AA10" i="19" s="1"/>
+  <c r="Z6" i="19"/>
+  <c r="Y6" i="19"/>
+  <c r="X6" i="19"/>
+  <c r="W6" i="19"/>
+  <c r="W10" i="19" s="1"/>
+  <c r="V6" i="19"/>
+  <c r="U6" i="19"/>
+  <c r="T6" i="19"/>
+  <c r="S6" i="19"/>
+  <c r="S10" i="19" s="1"/>
+  <c r="R6" i="19"/>
+  <c r="Q6" i="19"/>
+  <c r="P6" i="19"/>
+  <c r="O6" i="19"/>
+  <c r="O10" i="19" s="1"/>
+  <c r="N6" i="19"/>
+  <c r="M6" i="19"/>
+  <c r="L6" i="19"/>
+  <c r="K6" i="19"/>
+  <c r="K10" i="19" s="1"/>
+  <c r="J6" i="19"/>
+  <c r="I6" i="19"/>
+  <c r="H6" i="19"/>
+  <c r="G6" i="19"/>
+  <c r="G10" i="19" s="1"/>
+  <c r="F6" i="19"/>
+  <c r="E6" i="19"/>
+  <c r="D6" i="19"/>
+  <c r="C6" i="19"/>
+  <c r="C10" i="19" s="1"/>
+  <c r="B6" i="19"/>
   <c r="CS6" i="18"/>
-  <c r="CR6"/>
-[...123 lines deleted...]
-  <c r="EQ10" s="1"/>
+  <c r="CR6" i="18"/>
+  <c r="CQ6" i="18"/>
+  <c r="CQ10" i="18" s="1"/>
+  <c r="CP6" i="18"/>
+  <c r="CO6" i="18"/>
+  <c r="CN6" i="18"/>
+  <c r="CM6" i="18"/>
+  <c r="CM10" i="18" s="1"/>
+  <c r="CL6" i="18"/>
+  <c r="CK6" i="18"/>
+  <c r="CJ6" i="18"/>
+  <c r="CI6" i="18"/>
+  <c r="CI10" i="18" s="1"/>
+  <c r="CH6" i="18"/>
+  <c r="CG6" i="18"/>
+  <c r="CF6" i="18"/>
+  <c r="CE6" i="18"/>
+  <c r="CE10" i="18" s="1"/>
+  <c r="CD6" i="18"/>
+  <c r="CC6" i="18"/>
+  <c r="CB6" i="18"/>
+  <c r="CA6" i="18"/>
+  <c r="CA10" i="18" s="1"/>
+  <c r="BZ6" i="18"/>
+  <c r="BY6" i="18"/>
+  <c r="BX6" i="18"/>
+  <c r="BV6" i="18"/>
+  <c r="BU6" i="18"/>
+  <c r="BT6" i="18"/>
+  <c r="BR6" i="18"/>
+  <c r="BQ6" i="18"/>
+  <c r="BP6" i="18"/>
+  <c r="BN6" i="18"/>
+  <c r="BM6" i="18"/>
+  <c r="BL6" i="18"/>
+  <c r="BK6" i="18"/>
+  <c r="BK10" i="18" s="1"/>
+  <c r="BJ6" i="18"/>
+  <c r="BI6" i="18"/>
+  <c r="BH6" i="18"/>
+  <c r="BG6" i="18"/>
+  <c r="BG10" i="18" s="1"/>
+  <c r="BF6" i="18"/>
+  <c r="BA6" i="18"/>
+  <c r="AZ6" i="18"/>
+  <c r="AY6" i="18"/>
+  <c r="AY10" i="18" s="1"/>
+  <c r="AX6" i="18"/>
+  <c r="BE6" i="18"/>
+  <c r="BD6" i="18"/>
+  <c r="BB6" i="18"/>
+  <c r="AW6" i="18"/>
+  <c r="AV6" i="18"/>
+  <c r="AU6" i="18"/>
+  <c r="AU10" i="18" s="1"/>
+  <c r="AT6" i="18"/>
+  <c r="AS6" i="18"/>
+  <c r="AR6" i="18"/>
+  <c r="AP6" i="18"/>
+  <c r="AO6" i="18"/>
+  <c r="AN6" i="18"/>
+  <c r="AJ6" i="18"/>
+  <c r="AL6" i="18"/>
+  <c r="AK6" i="18"/>
+  <c r="AH6" i="18"/>
+  <c r="AD6" i="18" l="1"/>
+  <c r="AE6" i="18"/>
+  <c r="AE10" i="18" s="1"/>
+  <c r="AF6" i="18"/>
+  <c r="AG6" i="18"/>
+  <c r="AC6" i="18"/>
+  <c r="AB6" i="18"/>
+  <c r="Z6" i="18"/>
+  <c r="Y6" i="18"/>
+  <c r="X6" i="18"/>
+  <c r="W6" i="18"/>
+  <c r="W10" i="18" s="1"/>
+  <c r="V6" i="18"/>
+  <c r="U6" i="18"/>
+  <c r="T6" i="18"/>
+  <c r="S6" i="18"/>
+  <c r="S10" i="18" s="1"/>
+  <c r="R6" i="18"/>
+  <c r="Q6" i="18"/>
+  <c r="P6" i="18"/>
+  <c r="O6" i="18"/>
+  <c r="O10" i="18" s="1"/>
+  <c r="N6" i="18"/>
+  <c r="M6" i="18"/>
+  <c r="L6" i="18"/>
+  <c r="K6" i="18"/>
+  <c r="K10" i="18" s="1"/>
+  <c r="J6" i="18"/>
+  <c r="I6" i="18"/>
+  <c r="H6" i="18"/>
+  <c r="G6" i="18"/>
+  <c r="G10" i="18" s="1"/>
+  <c r="F6" i="18"/>
+  <c r="E6" i="18"/>
+  <c r="D6" i="18"/>
+  <c r="B6" i="18"/>
+  <c r="AA6" i="18"/>
+  <c r="AA10" i="18" s="1"/>
+  <c r="C6" i="18"/>
+  <c r="C10" i="18" s="1"/>
+  <c r="AI6" i="18"/>
+  <c r="AI10" i="18"/>
+  <c r="AM6" i="18"/>
+  <c r="AM10" i="18" s="1"/>
+  <c r="AQ6" i="18"/>
+  <c r="AQ10" i="18" s="1"/>
+  <c r="BC6" i="18"/>
+  <c r="BC10" i="18"/>
+  <c r="BO6" i="18"/>
+  <c r="BO10" i="18" s="1"/>
+  <c r="BS6" i="18"/>
+  <c r="BS10" i="18" s="1"/>
+  <c r="BW6" i="18"/>
+  <c r="BW10" i="18"/>
+  <c r="CY6" i="18"/>
+  <c r="CY10" i="18" s="1"/>
+  <c r="CU6" i="18"/>
+  <c r="CU10" i="18" s="1"/>
+  <c r="EQ6" i="18"/>
+  <c r="EQ10" i="18" s="1"/>
+  <c r="GM6" i="18"/>
+  <c r="GM10" i="18" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="88">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
@@ -484,61 +501,178 @@
     <t>январь 2026 года*</t>
   </si>
   <si>
     <t>январь-февраль 2026 года*</t>
   </si>
   <si>
     <t>январь-март 2026 года*</t>
   </si>
   <si>
     <t>январь-апрель 2025 года*</t>
   </si>
   <si>
     <t>январь-апрель 2026 года*</t>
   </si>
   <si>
     <t>январь-май 2025 года*</t>
   </si>
   <si>
     <t>январь-май 2026 года*</t>
   </si>
   <si>
     <t>январь- июнь 2025 года*</t>
   </si>
   <si>
     <t>январь-июнь 2026 года*</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 года*</t>
+  </si>
+  <si>
+    <t>январь- июль 2025 года</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем экспорта и импорта товаров в иностранной валюте: импорт товаров – ввоз на территорию страны товаров, которые добавляются к запасам материальных ресурсов страны; экспорт товаров – вывоз с территории страны товаров, которые уменьшают запасы материальных ресурсов страны</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/astana/spreadsheets/?industry=1450&amp;year=2026&amp;name=14259&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Елешова Жанара Нурлановна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172 316273</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>zh.yeleshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистическая отчетность 1-ТС (месячная) «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» </t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Товарооборот в иностранной валюте                                                                                                    Перевезено товаров в натуральном выражении в основной единице измерения                                                                                                                                                                                                                                                 </t>
+  </si>
+  <si>
+    <t>тонн, тыс. долларов США</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Товарооборот в иностранной валюте                                                                                                    Перевезено товаров в натуральном выражении в основной единице измерения                                                                                                                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -586,57 +720,125 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -749,56 +951,63 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -842,212 +1051,276 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1179,69 +1452,254 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/astana/spreadsheets/?industry=1450&amp;year=2026&amp;name=14259&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:GK12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="FR6" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" customWidth="1"/>
+    <col min="2" max="2" width="47.42578125" customWidth="1"/>
+    <col min="3" max="3" width="88.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B2" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="52" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B3" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="53" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B5" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="53" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="B7" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="39" x14ac:dyDescent="0.25">
+      <c r="B9" s="51" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B10" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="58" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="59"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="60" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="62" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B14" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="64" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="65" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="66">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="66">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="68" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="69" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="70" t="s">
+        <v>80</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C14" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:GS12"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="FX6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="GN10" sqref="GN10"/>
+      <selection pane="bottomRight" activeCell="GC24" sqref="GC24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="14.140625" hidden="1" customWidth="1"/>
     <col min="34" max="47" width="0" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.7109375" bestFit="1" customWidth="1"/>
@@ -1253,770 +1711,798 @@
     <col min="67" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
     <col min="75" max="77" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="107" max="121" width="0" hidden="1" customWidth="1"/>
     <col min="153" max="153" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:193" s="38" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:201" s="38" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="59"/>
-[...30 lines deleted...]
-      <c r="AG1" s="59"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
     </row>
-    <row r="2" spans="1:193" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A3" s="56" t="s">
+    <row r="2" spans="1:201" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:201" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="54">
+      <c r="B3" s="74">
         <v>2015</v>
       </c>
-      <c r="C3" s="54"/>
-[...2 lines deleted...]
-      <c r="F3" s="54">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74">
         <v>2016</v>
       </c>
-      <c r="G3" s="54"/>
-[...2 lines deleted...]
-      <c r="J3" s="54">
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74">
         <v>2017</v>
       </c>
-      <c r="K3" s="54"/>
-[...2 lines deleted...]
-      <c r="N3" s="54">
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74">
         <v>2018</v>
       </c>
-      <c r="O3" s="54"/>
-[...2 lines deleted...]
-      <c r="R3" s="54">
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74">
         <v>2019</v>
       </c>
-      <c r="S3" s="54"/>
-[...2 lines deleted...]
-      <c r="V3" s="54">
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="74">
         <v>2020</v>
       </c>
-      <c r="W3" s="54"/>
-[...2 lines deleted...]
-      <c r="Z3" s="54">
+      <c r="W3" s="74"/>
+      <c r="X3" s="74"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="74">
         <v>2021</v>
       </c>
-      <c r="AA3" s="54"/>
-[...2 lines deleted...]
-      <c r="AD3" s="60">
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="80">
         <v>2022</v>
       </c>
-      <c r="AE3" s="52"/>
-[...2 lines deleted...]
-      <c r="AH3" s="51" t="s">
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="AI3" s="52"/>
-[...2 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="72"/>
+      <c r="AK3" s="73"/>
+      <c r="AL3" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="52"/>
-[...2 lines deleted...]
-      <c r="AP3" s="51" t="s">
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="72"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="71" t="s">
         <v>13</v>
       </c>
-      <c r="AQ3" s="52"/>
-[...2 lines deleted...]
-      <c r="AT3" s="51" t="s">
+      <c r="AQ3" s="72"/>
+      <c r="AR3" s="72"/>
+      <c r="AS3" s="73"/>
+      <c r="AT3" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="AU3" s="52"/>
-[...2 lines deleted...]
-      <c r="AX3" s="51" t="s">
+      <c r="AU3" s="72"/>
+      <c r="AV3" s="72"/>
+      <c r="AW3" s="73"/>
+      <c r="AX3" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="AY3" s="52"/>
-[...2 lines deleted...]
-      <c r="BB3" s="51" t="s">
+      <c r="AY3" s="72"/>
+      <c r="AZ3" s="72"/>
+      <c r="BA3" s="73"/>
+      <c r="BB3" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="BC3" s="52"/>
-[...2 lines deleted...]
-      <c r="BF3" s="51" t="s">
+      <c r="BC3" s="72"/>
+      <c r="BD3" s="72"/>
+      <c r="BE3" s="73"/>
+      <c r="BF3" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="BG3" s="52"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="BG3" s="72"/>
+      <c r="BH3" s="72"/>
+      <c r="BI3" s="73"/>
+      <c r="BJ3" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="BK3" s="52"/>
-[...2 lines deleted...]
-      <c r="BN3" s="51" t="s">
+      <c r="BK3" s="72"/>
+      <c r="BL3" s="72"/>
+      <c r="BM3" s="73"/>
+      <c r="BN3" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="BO3" s="52"/>
-[...2 lines deleted...]
-      <c r="BR3" s="51" t="s">
+      <c r="BO3" s="72"/>
+      <c r="BP3" s="72"/>
+      <c r="BQ3" s="73"/>
+      <c r="BR3" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="BS3" s="52"/>
-[...2 lines deleted...]
-      <c r="BV3" s="51" t="s">
+      <c r="BS3" s="72"/>
+      <c r="BT3" s="72"/>
+      <c r="BU3" s="73"/>
+      <c r="BV3" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="BW3" s="52"/>
-[...2 lines deleted...]
-      <c r="BZ3" s="51" t="s">
+      <c r="BW3" s="72"/>
+      <c r="BX3" s="72"/>
+      <c r="BY3" s="73"/>
+      <c r="BZ3" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="CA3" s="52"/>
-[...2 lines deleted...]
-      <c r="CD3" s="51" t="s">
+      <c r="CA3" s="72"/>
+      <c r="CB3" s="72"/>
+      <c r="CC3" s="73"/>
+      <c r="CD3" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="CE3" s="52"/>
-[...2 lines deleted...]
-      <c r="CH3" s="51" t="s">
+      <c r="CE3" s="72"/>
+      <c r="CF3" s="72"/>
+      <c r="CG3" s="73"/>
+      <c r="CH3" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="CI3" s="52"/>
-[...2 lines deleted...]
-      <c r="CL3" s="51" t="s">
+      <c r="CI3" s="72"/>
+      <c r="CJ3" s="72"/>
+      <c r="CK3" s="73"/>
+      <c r="CL3" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="CM3" s="52"/>
-[...2 lines deleted...]
-      <c r="CP3" s="51" t="s">
+      <c r="CM3" s="72"/>
+      <c r="CN3" s="72"/>
+      <c r="CO3" s="73"/>
+      <c r="CP3" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="CQ3" s="52"/>
-[...2 lines deleted...]
-      <c r="CT3" s="51" t="s">
+      <c r="CQ3" s="72"/>
+      <c r="CR3" s="72"/>
+      <c r="CS3" s="73"/>
+      <c r="CT3" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="CU3" s="52"/>
-[...2 lines deleted...]
-      <c r="CX3" s="51" t="s">
+      <c r="CU3" s="72"/>
+      <c r="CV3" s="72"/>
+      <c r="CW3" s="73"/>
+      <c r="CX3" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="CY3" s="52"/>
-[...2 lines deleted...]
-      <c r="DB3" s="51" t="s">
+      <c r="CY3" s="72"/>
+      <c r="CZ3" s="72"/>
+      <c r="DA3" s="73"/>
+      <c r="DB3" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="DC3" s="52"/>
-[...2 lines deleted...]
-      <c r="DF3" s="51" t="s">
+      <c r="DC3" s="72"/>
+      <c r="DD3" s="72"/>
+      <c r="DE3" s="73"/>
+      <c r="DF3" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="DG3" s="52"/>
-[...2 lines deleted...]
-      <c r="DJ3" s="51" t="s">
+      <c r="DG3" s="72"/>
+      <c r="DH3" s="72"/>
+      <c r="DI3" s="73"/>
+      <c r="DJ3" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="DK3" s="52"/>
-[...2 lines deleted...]
-      <c r="DN3" s="51" t="s">
+      <c r="DK3" s="72"/>
+      <c r="DL3" s="72"/>
+      <c r="DM3" s="73"/>
+      <c r="DN3" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="DO3" s="52"/>
-[...2 lines deleted...]
-      <c r="DR3" s="51" t="s">
+      <c r="DO3" s="72"/>
+      <c r="DP3" s="72"/>
+      <c r="DQ3" s="73"/>
+      <c r="DR3" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="DS3" s="52"/>
-[...2 lines deleted...]
-      <c r="DV3" s="51" t="s">
+      <c r="DS3" s="72"/>
+      <c r="DT3" s="72"/>
+      <c r="DU3" s="73"/>
+      <c r="DV3" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="DW3" s="52"/>
-[...2 lines deleted...]
-      <c r="DZ3" s="51" t="s">
+      <c r="DW3" s="72"/>
+      <c r="DX3" s="72"/>
+      <c r="DY3" s="73"/>
+      <c r="DZ3" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="EA3" s="52"/>
-[...2 lines deleted...]
-      <c r="ED3" s="51" t="s">
+      <c r="EA3" s="72"/>
+      <c r="EB3" s="72"/>
+      <c r="EC3" s="73"/>
+      <c r="ED3" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="EE3" s="52"/>
-[...2 lines deleted...]
-      <c r="EH3" s="51" t="s">
+      <c r="EE3" s="72"/>
+      <c r="EF3" s="72"/>
+      <c r="EG3" s="73"/>
+      <c r="EH3" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="EI3" s="52"/>
-[...2 lines deleted...]
-      <c r="EL3" s="51" t="s">
+      <c r="EI3" s="72"/>
+      <c r="EJ3" s="72"/>
+      <c r="EK3" s="73"/>
+      <c r="EL3" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="EM3" s="52"/>
-[...2 lines deleted...]
-      <c r="EP3" s="51" t="s">
+      <c r="EM3" s="72"/>
+      <c r="EN3" s="72"/>
+      <c r="EO3" s="73"/>
+      <c r="EP3" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="EQ3" s="52"/>
-[...2 lines deleted...]
-      <c r="ET3" s="51" t="s">
+      <c r="EQ3" s="72"/>
+      <c r="ER3" s="72"/>
+      <c r="ES3" s="73"/>
+      <c r="ET3" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="EU3" s="52"/>
-[...2 lines deleted...]
-      <c r="EX3" s="51" t="s">
+      <c r="EU3" s="72"/>
+      <c r="EV3" s="72"/>
+      <c r="EW3" s="73"/>
+      <c r="EX3" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="EY3" s="52"/>
-[...2 lines deleted...]
-      <c r="FB3" s="51" t="s">
+      <c r="EY3" s="72"/>
+      <c r="EZ3" s="72"/>
+      <c r="FA3" s="73"/>
+      <c r="FB3" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="FC3" s="52"/>
-[...2 lines deleted...]
-      <c r="FF3" s="51" t="s">
+      <c r="FC3" s="72"/>
+      <c r="FD3" s="72"/>
+      <c r="FE3" s="73"/>
+      <c r="FF3" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="FG3" s="52"/>
-[...2 lines deleted...]
-      <c r="FJ3" s="51" t="s">
+      <c r="FG3" s="72"/>
+      <c r="FH3" s="72"/>
+      <c r="FI3" s="73"/>
+      <c r="FJ3" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="FK3" s="52"/>
-[...2 lines deleted...]
-      <c r="FN3" s="51" t="s">
+      <c r="FK3" s="72"/>
+      <c r="FL3" s="72"/>
+      <c r="FM3" s="73"/>
+      <c r="FN3" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="FO3" s="52"/>
-[...2 lines deleted...]
-      <c r="FR3" s="51" t="s">
+      <c r="FO3" s="72"/>
+      <c r="FP3" s="72"/>
+      <c r="FQ3" s="73"/>
+      <c r="FR3" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="FS3" s="52"/>
-[...2 lines deleted...]
-      <c r="FV3" s="51" t="s">
+      <c r="FS3" s="72"/>
+      <c r="FT3" s="72"/>
+      <c r="FU3" s="73"/>
+      <c r="FV3" s="71" t="s">
         <v>45</v>
       </c>
-      <c r="FW3" s="52"/>
-[...2 lines deleted...]
-      <c r="FZ3" s="51" t="s">
+      <c r="FW3" s="72"/>
+      <c r="FX3" s="72"/>
+      <c r="FY3" s="73"/>
+      <c r="FZ3" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="GA3" s="52"/>
-[...2 lines deleted...]
-      <c r="GD3" s="51" t="s">
+      <c r="GA3" s="72"/>
+      <c r="GB3" s="72"/>
+      <c r="GC3" s="73"/>
+      <c r="GD3" s="71" t="s">
         <v>47</v>
       </c>
-      <c r="GE3" s="52"/>
-[...2 lines deleted...]
-      <c r="GH3" s="51" t="s">
+      <c r="GE3" s="72"/>
+      <c r="GF3" s="72"/>
+      <c r="GG3" s="73"/>
+      <c r="GH3" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="GI3" s="52"/>
-[...1 lines deleted...]
-      <c r="GK3" s="53"/>
+      <c r="GI3" s="72"/>
+      <c r="GJ3" s="72"/>
+      <c r="GK3" s="73"/>
+      <c r="GL3" s="71" t="s">
+        <v>50</v>
+      </c>
+      <c r="GM3" s="72"/>
+      <c r="GN3" s="72"/>
+      <c r="GO3" s="73"/>
+      <c r="GP3" s="71" t="s">
+        <v>49</v>
+      </c>
+      <c r="GQ3" s="72"/>
+      <c r="GR3" s="72"/>
+      <c r="GS3" s="73"/>
     </row>
-    <row r="4" spans="1:193" s="4" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D4" s="54" t="s">
+    <row r="4" spans="1:201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="77"/>
+      <c r="B4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="54"/>
-[...4 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="E4" s="74"/>
+      <c r="F4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="54"/>
-[...4 lines deleted...]
-      <c r="L4" s="54" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="54"/>
-[...4 lines deleted...]
-      <c r="P4" s="54" t="s">
+      <c r="M4" s="74"/>
+      <c r="N4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="54"/>
-[...4 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="54"/>
-[...4 lines deleted...]
-      <c r="X4" s="54" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="54"/>
-[...4 lines deleted...]
-      <c r="AB4" s="54" t="s">
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="54"/>
-[...4 lines deleted...]
-      <c r="AF4" s="54" t="s">
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="54"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="54" t="s">
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="54"/>
-[...4 lines deleted...]
-      <c r="AN4" s="54" t="s">
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="54"/>
-[...4 lines deleted...]
-      <c r="AR4" s="54" t="s">
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="54"/>
-[...4 lines deleted...]
-      <c r="AV4" s="54" t="s">
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="54"/>
-[...4 lines deleted...]
-      <c r="AZ4" s="54" t="s">
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="74"/>
+      <c r="AZ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BA4" s="54"/>
-[...4 lines deleted...]
-      <c r="BD4" s="54" t="s">
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BE4" s="54"/>
-[...4 lines deleted...]
-      <c r="BH4" s="54" t="s">
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG4" s="74"/>
+      <c r="BH4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BI4" s="54"/>
-[...4 lines deleted...]
-      <c r="BL4" s="54" t="s">
+      <c r="BI4" s="74"/>
+      <c r="BJ4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="74"/>
+      <c r="BL4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BM4" s="54"/>
-[...4 lines deleted...]
-      <c r="BP4" s="54" t="s">
+      <c r="BM4" s="74"/>
+      <c r="BN4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO4" s="74"/>
+      <c r="BP4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BQ4" s="54"/>
-[...4 lines deleted...]
-      <c r="BT4" s="54" t="s">
+      <c r="BQ4" s="74"/>
+      <c r="BR4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="74"/>
+      <c r="BT4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BU4" s="54"/>
-[...4 lines deleted...]
-      <c r="BX4" s="54" t="s">
+      <c r="BU4" s="74"/>
+      <c r="BV4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="74"/>
+      <c r="BX4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="BY4" s="54"/>
-[...4 lines deleted...]
-      <c r="CB4" s="54" t="s">
+      <c r="BY4" s="74"/>
+      <c r="BZ4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA4" s="74"/>
+      <c r="CB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="CC4" s="54"/>
-[...4 lines deleted...]
-      <c r="CF4" s="54" t="s">
+      <c r="CC4" s="74"/>
+      <c r="CD4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE4" s="74"/>
+      <c r="CF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="CG4" s="54"/>
-[...4 lines deleted...]
-      <c r="CJ4" s="54" t="s">
+      <c r="CG4" s="74"/>
+      <c r="CH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="74"/>
+      <c r="CJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="CK4" s="54"/>
-[...4 lines deleted...]
-      <c r="CN4" s="54" t="s">
+      <c r="CK4" s="74"/>
+      <c r="CL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM4" s="74"/>
+      <c r="CN4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="CO4" s="54"/>
-[...4 lines deleted...]
-      <c r="CR4" s="54" t="s">
+      <c r="CO4" s="74"/>
+      <c r="CP4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ4" s="74"/>
+      <c r="CR4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="CS4" s="54"/>
-[...4 lines deleted...]
-      <c r="CV4" s="54" t="s">
+      <c r="CS4" s="74"/>
+      <c r="CT4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU4" s="74"/>
+      <c r="CV4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="CW4" s="54"/>
-[...4 lines deleted...]
-      <c r="CZ4" s="54" t="s">
+      <c r="CW4" s="74"/>
+      <c r="CX4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CY4" s="74"/>
+      <c r="CZ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DA4" s="54"/>
-[...4 lines deleted...]
-      <c r="DD4" s="54" t="s">
+      <c r="DA4" s="74"/>
+      <c r="DB4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="DC4" s="74"/>
+      <c r="DD4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DE4" s="54"/>
-[...4 lines deleted...]
-      <c r="DH4" s="54" t="s">
+      <c r="DE4" s="74"/>
+      <c r="DF4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG4" s="74"/>
+      <c r="DH4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DI4" s="54"/>
-[...4 lines deleted...]
-      <c r="DL4" s="54" t="s">
+      <c r="DI4" s="74"/>
+      <c r="DJ4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="DK4" s="74"/>
+      <c r="DL4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DM4" s="54"/>
-[...4 lines deleted...]
-      <c r="DP4" s="54" t="s">
+      <c r="DM4" s="74"/>
+      <c r="DN4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="DO4" s="74"/>
+      <c r="DP4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DQ4" s="54"/>
-[...4 lines deleted...]
-      <c r="DT4" s="54" t="s">
+      <c r="DQ4" s="74"/>
+      <c r="DR4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="DS4" s="74"/>
+      <c r="DT4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DU4" s="54"/>
-[...4 lines deleted...]
-      <c r="DX4" s="54" t="s">
+      <c r="DU4" s="74"/>
+      <c r="DV4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="DW4" s="74"/>
+      <c r="DX4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="DY4" s="54"/>
-[...4 lines deleted...]
-      <c r="EB4" s="54" t="s">
+      <c r="DY4" s="74"/>
+      <c r="DZ4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EA4" s="74"/>
+      <c r="EB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="EC4" s="54"/>
-[...4 lines deleted...]
-      <c r="EF4" s="54" t="s">
+      <c r="EC4" s="74"/>
+      <c r="ED4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EE4" s="74"/>
+      <c r="EF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="EG4" s="54"/>
-[...4 lines deleted...]
-      <c r="EJ4" s="54" t="s">
+      <c r="EG4" s="74"/>
+      <c r="EH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EI4" s="74"/>
+      <c r="EJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="EK4" s="54"/>
-[...4 lines deleted...]
-      <c r="EN4" s="54" t="s">
+      <c r="EK4" s="74"/>
+      <c r="EL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EM4" s="74"/>
+      <c r="EN4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="EO4" s="54"/>
-[...4 lines deleted...]
-      <c r="ER4" s="54" t="s">
+      <c r="EO4" s="74"/>
+      <c r="EP4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EQ4" s="74"/>
+      <c r="ER4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="ES4" s="54"/>
-[...4 lines deleted...]
-      <c r="EV4" s="54" t="s">
+      <c r="ES4" s="74"/>
+      <c r="ET4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EU4" s="74"/>
+      <c r="EV4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="EW4" s="54"/>
-[...4 lines deleted...]
-      <c r="EZ4" s="54" t="s">
+      <c r="EW4" s="74"/>
+      <c r="EX4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="EY4" s="74"/>
+      <c r="EZ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FA4" s="54"/>
-[...4 lines deleted...]
-      <c r="FD4" s="54" t="s">
+      <c r="FA4" s="74"/>
+      <c r="FB4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="FC4" s="74"/>
+      <c r="FD4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FE4" s="54"/>
-[...4 lines deleted...]
-      <c r="FH4" s="54" t="s">
+      <c r="FE4" s="74"/>
+      <c r="FF4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="FG4" s="74"/>
+      <c r="FH4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FI4" s="54"/>
-[...4 lines deleted...]
-      <c r="FL4" s="54" t="s">
+      <c r="FI4" s="74"/>
+      <c r="FJ4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="FK4" s="74"/>
+      <c r="FL4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FM4" s="54"/>
-[...4 lines deleted...]
-      <c r="FP4" s="54" t="s">
+      <c r="FM4" s="74"/>
+      <c r="FN4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO4" s="74"/>
+      <c r="FP4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FQ4" s="54"/>
-[...4 lines deleted...]
-      <c r="FT4" s="54" t="s">
+      <c r="FQ4" s="74"/>
+      <c r="FR4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="FS4" s="74"/>
+      <c r="FT4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FU4" s="54"/>
-[...4 lines deleted...]
-      <c r="FX4" s="54" t="s">
+      <c r="FU4" s="74"/>
+      <c r="FV4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="FW4" s="74"/>
+      <c r="FX4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="FY4" s="54"/>
-[...4 lines deleted...]
-      <c r="GB4" s="54" t="s">
+      <c r="FY4" s="74"/>
+      <c r="FZ4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA4" s="74"/>
+      <c r="GB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="GC4" s="54"/>
-[...4 lines deleted...]
-      <c r="GF4" s="54" t="s">
+      <c r="GC4" s="74"/>
+      <c r="GD4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="GE4" s="74"/>
+      <c r="GF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="GG4" s="54"/>
-[...4 lines deleted...]
-      <c r="GJ4" s="54" t="s">
+      <c r="GG4" s="74"/>
+      <c r="GH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="GI4" s="74"/>
+      <c r="GJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="GK4" s="54"/>
+      <c r="GK4" s="74"/>
+      <c r="GL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="GM4" s="74"/>
+      <c r="GN4" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="GO4" s="74"/>
+      <c r="GP4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="GQ4" s="74"/>
+      <c r="GR4" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="GS4" s="74"/>
     </row>
-    <row r="5" spans="1:193" s="3" customFormat="1" ht="45">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:201" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A5" s="78"/>
       <c r="B5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -2549,52 +3035,76 @@
       </c>
       <c r="GD5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="GE5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="GF5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="GG5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="GH5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="GI5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="GJ5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="GK5" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="GL5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GM5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GN5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GO5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GP5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GQ5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GR5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GS5" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:193" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:201" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -3322,52 +3832,84 @@
       </c>
       <c r="GF6" s="15">
         <f t="shared" si="18"/>
         <v>110178.07203999998</v>
       </c>
       <c r="GG6" s="17">
         <f t="shared" si="18"/>
         <v>133554.66572999998</v>
       </c>
       <c r="GH6" s="31">
         <f t="shared" si="18"/>
         <v>61570.413629999995</v>
       </c>
       <c r="GI6" s="15">
         <f t="shared" si="18"/>
         <v>29949.039869999997</v>
       </c>
       <c r="GJ6" s="15">
         <f t="shared" si="18"/>
         <v>109987.04256999999</v>
       </c>
       <c r="GK6" s="17">
         <f t="shared" si="18"/>
         <v>118054.08134000002</v>
       </c>
+      <c r="GL6" s="31">
+        <f t="shared" ref="GL6:GS6" si="19">GL7+GL8+GL9</f>
+        <v>34934.675609999998</v>
+      </c>
+      <c r="GM6" s="15">
+        <f t="shared" si="19"/>
+        <v>19869.540989999998</v>
+      </c>
+      <c r="GN6" s="15">
+        <f t="shared" si="19"/>
+        <v>123587.85436</v>
+      </c>
+      <c r="GO6" s="17">
+        <f t="shared" si="19"/>
+        <v>159496.03677000001</v>
+      </c>
+      <c r="GP6" s="31">
+        <f t="shared" si="19"/>
+        <v>75093.095620000022</v>
+      </c>
+      <c r="GQ6" s="15">
+        <f t="shared" si="19"/>
+        <v>36204.13665</v>
+      </c>
+      <c r="GR6" s="15">
+        <f t="shared" si="19"/>
+        <v>120383.3769</v>
+      </c>
+      <c r="GS6" s="17">
+        <f t="shared" si="19"/>
+        <v>134776.75347000003</v>
+      </c>
     </row>
-    <row r="7" spans="1:193" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:201" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="37">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="37">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="37">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -3903,52 +4445,76 @@
       </c>
       <c r="GD7" s="34">
         <v>23784.659499999998</v>
       </c>
       <c r="GE7" s="35">
         <v>6655.5877100000007</v>
       </c>
       <c r="GF7" s="35">
         <v>15055.508080000003</v>
       </c>
       <c r="GG7" s="36">
         <v>6663.7035999999998</v>
       </c>
       <c r="GH7" s="34">
         <v>56455.001049999999</v>
       </c>
       <c r="GI7" s="35">
         <v>22156.67267</v>
       </c>
       <c r="GJ7" s="35">
         <v>35244.053439999989</v>
       </c>
       <c r="GK7" s="36">
         <v>8049.9239000000016</v>
       </c>
+      <c r="GL7" s="34">
+        <v>26632.278900000001</v>
+      </c>
+      <c r="GM7" s="35">
+        <v>8214.8747400000011</v>
+      </c>
+      <c r="GN7" s="35">
+        <v>16578.530150000002</v>
+      </c>
+      <c r="GO7" s="36">
+        <v>7570.5577199999971</v>
+      </c>
+      <c r="GP7" s="34">
+        <v>69635.099050000019</v>
+      </c>
+      <c r="GQ7" s="35">
+        <v>27362.450629999999</v>
+      </c>
+      <c r="GR7" s="35">
+        <v>35585.659610000002</v>
+      </c>
+      <c r="GS7" s="36">
+        <v>8647.0170800000014</v>
+      </c>
     </row>
-    <row r="8" spans="1:193" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:201" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -4484,52 +5050,76 @@
       </c>
       <c r="GD8" s="27">
         <v>1.915E-2</v>
       </c>
       <c r="GE8" s="16">
         <v>500.10199999999998</v>
       </c>
       <c r="GF8" s="16">
         <v>1247.78613</v>
       </c>
       <c r="GG8" s="18">
         <v>4553.9372400000011</v>
       </c>
       <c r="GH8" s="27">
         <v>0</v>
       </c>
       <c r="GI8" s="16">
         <v>0</v>
       </c>
       <c r="GJ8" s="16">
         <v>869.61679000000004</v>
       </c>
       <c r="GK8" s="18">
         <v>3979.5251399999993</v>
       </c>
+      <c r="GL8" s="27">
+        <v>20.247150000000001</v>
+      </c>
+      <c r="GM8" s="16">
+        <v>756.54300999999998</v>
+      </c>
+      <c r="GN8" s="16">
+        <v>1539.6814400000001</v>
+      </c>
+      <c r="GO8" s="18">
+        <v>5874.2863099999995</v>
+      </c>
+      <c r="GP8" s="27">
+        <v>0</v>
+      </c>
+      <c r="GQ8" s="16">
+        <v>0</v>
+      </c>
+      <c r="GR8" s="16">
+        <v>1053.0990599999998</v>
+      </c>
+      <c r="GS8" s="18">
+        <v>4814.4758999999995</v>
+      </c>
     </row>
-    <row r="9" spans="1:193" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:201" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -5065,52 +5655,76 @@
       </c>
       <c r="GD9" s="32">
         <v>7220.1391999999996</v>
       </c>
       <c r="GE9" s="30">
         <v>8595.9413499999991</v>
       </c>
       <c r="GF9" s="30">
         <v>93874.777829999977</v>
       </c>
       <c r="GG9" s="33">
         <v>122337.02488999997</v>
       </c>
       <c r="GH9" s="32">
         <v>5115.4125800000002</v>
       </c>
       <c r="GI9" s="30">
         <v>7792.3671999999979</v>
       </c>
       <c r="GJ9" s="30">
         <v>73873.372340000002</v>
       </c>
       <c r="GK9" s="33">
         <v>106024.63230000001</v>
       </c>
+      <c r="GL9" s="32">
+        <v>8282.149559999998</v>
+      </c>
+      <c r="GM9" s="30">
+        <v>10898.123239999997</v>
+      </c>
+      <c r="GN9" s="30">
+        <v>105469.64276999999</v>
+      </c>
+      <c r="GO9" s="33">
+        <v>146051.19274</v>
+      </c>
+      <c r="GP9" s="32">
+        <v>5457.9965699999975</v>
+      </c>
+      <c r="GQ9" s="30">
+        <v>8841.6860199999992</v>
+      </c>
+      <c r="GR9" s="30">
+        <v>83744.618229999993</v>
+      </c>
+      <c r="GS9" s="33">
+        <v>121315.26049000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:193" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:201" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -5406,461 +6020,495 @@
         <v>65.428455973653726</v>
       </c>
       <c r="FX10" s="11"/>
       <c r="FY10" s="19"/>
       <c r="FZ10" s="28"/>
       <c r="GA10" s="11">
         <f>GA9/GA6*100</f>
         <v>29.959368543936261</v>
       </c>
       <c r="GB10" s="11"/>
       <c r="GC10" s="19"/>
       <c r="GD10" s="28"/>
       <c r="GE10" s="11">
         <f>GE9/GE6*100</f>
         <v>54.57175398063189</v>
       </c>
       <c r="GF10" s="11"/>
       <c r="GG10" s="19"/>
       <c r="GH10" s="28"/>
       <c r="GI10" s="11">
         <f>GI9/GI6*100</f>
         <v>26.018754637291813</v>
       </c>
       <c r="GJ10" s="11"/>
       <c r="GK10" s="19"/>
+      <c r="GL10" s="28"/>
+      <c r="GM10" s="11">
+        <f>GM9/GM6*100</f>
+        <v>54.848389529908303</v>
+      </c>
+      <c r="GN10" s="11"/>
+      <c r="GO10" s="19"/>
+      <c r="GP10" s="28"/>
+      <c r="GQ10" s="11">
+        <f>GQ9/GQ6*100</f>
+        <v>24.42175629121099</v>
+      </c>
+      <c r="GR10" s="11"/>
+      <c r="GS10" s="19"/>
     </row>
-    <row r="12" spans="1:193" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A12" s="55" t="s">
+    <row r="12" spans="1:201" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="55"/>
+      <c r="B12" s="75"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="147">
+  <mergeCells count="153">
     <mergeCell ref="CT3:CW3"/>
     <mergeCell ref="CX3:DA3"/>
     <mergeCell ref="CT4:CU4"/>
     <mergeCell ref="CV4:CW4"/>
     <mergeCell ref="CX4:CY4"/>
     <mergeCell ref="CZ4:DA4"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="CD4:CE4"/>
     <mergeCell ref="CF4:CG4"/>
     <mergeCell ref="CH4:CI4"/>
     <mergeCell ref="CJ4:CK4"/>
     <mergeCell ref="CL3:CO3"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CL4:CM4"/>
     <mergeCell ref="CN4:CO4"/>
     <mergeCell ref="CP4:CQ4"/>
     <mergeCell ref="CR4:CS4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:C4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="AN4:AO4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BZ3:CC3"/>
+    <mergeCell ref="BV4:BW4"/>
     <mergeCell ref="BX4:BY4"/>
     <mergeCell ref="BZ4:CA4"/>
     <mergeCell ref="CB4:CC4"/>
-    <mergeCell ref="AT3:AW3"/>
-[...10 lines deleted...]
-    <mergeCell ref="DH4:DI4"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BB4:BC4"/>
     <mergeCell ref="BD4:BE4"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="BF4:BG4"/>
     <mergeCell ref="BH4:BI4"/>
     <mergeCell ref="BJ4:BK4"/>
     <mergeCell ref="BL4:BM4"/>
-    <mergeCell ref="BN3:BQ3"/>
-[...7 lines deleted...]
-    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="DJ3:DM3"/>
+    <mergeCell ref="DN3:DQ3"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="DZ3:EC3"/>
+    <mergeCell ref="ED3:EG3"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="EF4:EG4"/>
     <mergeCell ref="DR3:DU3"/>
     <mergeCell ref="DV3:DY3"/>
     <mergeCell ref="DR4:DS4"/>
     <mergeCell ref="DT4:DU4"/>
     <mergeCell ref="DV4:DW4"/>
     <mergeCell ref="DX4:DY4"/>
-    <mergeCell ref="DJ3:DM3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="EP3:ES3"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET3:EW3"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
     <mergeCell ref="EH3:EK3"/>
     <mergeCell ref="EL3:EO3"/>
     <mergeCell ref="EH4:EI4"/>
     <mergeCell ref="EJ4:EK4"/>
     <mergeCell ref="EL4:EM4"/>
     <mergeCell ref="EN4:EO4"/>
-    <mergeCell ref="DZ3:EC3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="FF3:FI3"/>
+    <mergeCell ref="FJ3:FM3"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
     <mergeCell ref="EX3:FA3"/>
     <mergeCell ref="EX4:EY4"/>
     <mergeCell ref="EZ4:FA4"/>
     <mergeCell ref="FB3:FE3"/>
     <mergeCell ref="FB4:FC4"/>
     <mergeCell ref="FD4:FE4"/>
-    <mergeCell ref="EP3:ES3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EV4:EW4"/>
+    <mergeCell ref="FV3:FY3"/>
+    <mergeCell ref="FZ3:GC3"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FX4:FY4"/>
+    <mergeCell ref="FZ4:GA4"/>
+    <mergeCell ref="GB4:GC4"/>
     <mergeCell ref="FN3:FQ3"/>
     <mergeCell ref="FR3:FU3"/>
     <mergeCell ref="FN4:FO4"/>
     <mergeCell ref="FP4:FQ4"/>
     <mergeCell ref="FR4:FS4"/>
     <mergeCell ref="FT4:FU4"/>
-    <mergeCell ref="FF3:FI3"/>
-[...4 lines deleted...]
-    <mergeCell ref="FL4:FM4"/>
+    <mergeCell ref="GL3:GO3"/>
+    <mergeCell ref="GP3:GS3"/>
+    <mergeCell ref="GL4:GM4"/>
+    <mergeCell ref="GN4:GO4"/>
+    <mergeCell ref="GP4:GQ4"/>
+    <mergeCell ref="GR4:GS4"/>
     <mergeCell ref="GD3:GG3"/>
     <mergeCell ref="GH3:GK3"/>
     <mergeCell ref="GD4:GE4"/>
     <mergeCell ref="GF4:GG4"/>
     <mergeCell ref="GH4:GI4"/>
     <mergeCell ref="GJ4:GK4"/>
-    <mergeCell ref="FV3:FY3"/>
-[...4 lines deleted...]
-    <mergeCell ref="GB4:GC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AX12"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BA12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AW20" sqref="AW20"/>
+      <selection pane="bottomRight" activeCell="AU23" sqref="AU23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="34" max="41" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" s="38" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:53" s="38" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="59"/>
-[...30 lines deleted...]
-      <c r="AG1" s="59"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
     </row>
-    <row r="2" spans="1:50" s="2" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A3" s="56" t="s">
+    <row r="2" spans="1:53" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="54">
+      <c r="B3" s="74">
         <v>2015</v>
       </c>
-      <c r="C3" s="54"/>
-[...2 lines deleted...]
-      <c r="F3" s="54">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74">
         <v>2016</v>
       </c>
-      <c r="G3" s="54"/>
-[...2 lines deleted...]
-      <c r="J3" s="54">
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74">
         <v>2017</v>
       </c>
-      <c r="K3" s="54"/>
-[...2 lines deleted...]
-      <c r="N3" s="54">
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74">
         <v>2018</v>
       </c>
-      <c r="O3" s="54"/>
-[...2 lines deleted...]
-      <c r="R3" s="54">
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74">
         <v>2019</v>
       </c>
-      <c r="S3" s="54"/>
-[...2 lines deleted...]
-      <c r="V3" s="54">
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="74">
         <v>2020</v>
       </c>
-      <c r="W3" s="54"/>
-[...2 lines deleted...]
-      <c r="Z3" s="54">
+      <c r="W3" s="74"/>
+      <c r="X3" s="74"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="74">
         <v>2021</v>
       </c>
-      <c r="AA3" s="54"/>
-[...2 lines deleted...]
-      <c r="AD3" s="60">
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="80">
         <v>2022</v>
       </c>
-      <c r="AE3" s="52"/>
-[...2 lines deleted...]
-      <c r="AH3" s="51" t="s">
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="AI3" s="52"/>
-[...2 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="72"/>
+      <c r="AK3" s="73"/>
+      <c r="AL3" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="52"/>
-[...2 lines deleted...]
-      <c r="AP3" s="51">
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="72"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="71">
         <v>2023</v>
       </c>
-      <c r="AQ3" s="52"/>
-[...2 lines deleted...]
-      <c r="AT3" s="51">
+      <c r="AQ3" s="72"/>
+      <c r="AR3" s="72"/>
+      <c r="AS3" s="73"/>
+      <c r="AT3" s="71">
         <v>2024</v>
       </c>
-      <c r="AU3" s="52"/>
-[...1 lines deleted...]
-      <c r="AW3" s="53"/>
+      <c r="AU3" s="72"/>
+      <c r="AV3" s="72"/>
+      <c r="AW3" s="73"/>
+      <c r="AX3" s="71">
+        <v>2025</v>
+      </c>
+      <c r="AY3" s="72"/>
+      <c r="AZ3" s="72"/>
+      <c r="BA3" s="73"/>
     </row>
-    <row r="4" spans="1:50" s="4" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D4" s="54" t="s">
+    <row r="4" spans="1:53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="77"/>
+      <c r="B4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="54"/>
-[...4 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="E4" s="74"/>
+      <c r="F4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="54"/>
-[...4 lines deleted...]
-      <c r="L4" s="54" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="54"/>
-[...4 lines deleted...]
-      <c r="P4" s="54" t="s">
+      <c r="M4" s="74"/>
+      <c r="N4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="54"/>
-[...4 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="54"/>
-[...4 lines deleted...]
-      <c r="X4" s="54" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="54"/>
-[...4 lines deleted...]
-      <c r="AB4" s="54" t="s">
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="54"/>
-[...4 lines deleted...]
-      <c r="AF4" s="54" t="s">
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="54"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="54" t="s">
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="54"/>
-[...4 lines deleted...]
-      <c r="AN4" s="54" t="s">
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="54"/>
-[...4 lines deleted...]
-      <c r="AR4" s="54" t="s">
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="54"/>
-[...4 lines deleted...]
-      <c r="AV4" s="54" t="s">
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="54"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="74"/>
+      <c r="AZ4" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA4" s="74"/>
     </row>
-    <row r="5" spans="1:50" s="3" customFormat="1" ht="45">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:53" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A5" s="78"/>
       <c r="B5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -5961,52 +6609,64 @@
       </c>
       <c r="AP5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="AQ5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="AR5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="AS5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="AT5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="AU5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="AW5" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="AX5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA5" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:50" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:53" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AS6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -6158,53 +6818,68 @@
       </c>
       <c r="AR6" s="15">
         <f t="shared" si="0"/>
         <v>394609.16253999993</v>
       </c>
       <c r="AS6" s="17">
         <f t="shared" si="0"/>
         <v>229467.25968999998</v>
       </c>
       <c r="AT6" s="20">
         <f t="shared" ref="AT6:AW6" si="1">AT7+AT8+AT9</f>
         <v>42887.21211</v>
       </c>
       <c r="AU6" s="20">
         <f t="shared" si="1"/>
         <v>24276.415890000004</v>
       </c>
       <c r="AV6" s="20">
         <f t="shared" si="1"/>
         <v>330341.24697999994</v>
       </c>
       <c r="AW6" s="20">
         <f t="shared" si="1"/>
         <v>262754.60923999996</v>
       </c>
-      <c r="AX6" s="20"/>
+      <c r="AX6" s="31">
+        <f t="shared" ref="AX6:BA6" si="2">AX7+AX8+AX9</f>
+        <v>96672.375419999982</v>
+      </c>
+      <c r="AY6" s="15">
+        <f t="shared" si="2"/>
+        <v>48330.225069999993</v>
+      </c>
+      <c r="AZ6" s="15">
+        <f t="shared" si="2"/>
+        <v>216322.49294999993</v>
+      </c>
+      <c r="BA6" s="17">
+        <f t="shared" si="2"/>
+        <v>287620.42295000009</v>
+      </c>
     </row>
-    <row r="7" spans="1:50" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="37">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="37">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="37">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -6308,52 +6983,64 @@
       </c>
       <c r="AP7" s="29">
         <v>11161.573719999999</v>
       </c>
       <c r="AQ7" s="25">
         <v>5116.3212199999998</v>
       </c>
       <c r="AR7" s="25">
         <v>255151.41353999998</v>
       </c>
       <c r="AS7" s="26">
         <v>46740.656689999996</v>
       </c>
       <c r="AT7" s="25">
         <v>37770.946640000002</v>
       </c>
       <c r="AU7" s="25">
         <v>14460.696500000002</v>
       </c>
       <c r="AV7" s="25">
         <v>165743.62055999995</v>
       </c>
       <c r="AW7" s="25">
         <v>33802.346550000002</v>
       </c>
+      <c r="AX7" s="29">
+        <v>83863.860899999985</v>
+      </c>
+      <c r="AY7" s="25">
+        <v>26688.903289999998</v>
+      </c>
+      <c r="AZ7" s="25">
+        <v>25577.865519999999</v>
+      </c>
+      <c r="BA7" s="26">
+        <v>12561.3464</v>
+      </c>
     </row>
-    <row r="8" spans="1:50" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:53" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -6457,52 +7144,64 @@
       </c>
       <c r="AP8" s="27">
         <v>474.90199999999999</v>
       </c>
       <c r="AQ8" s="16">
         <v>718.16</v>
       </c>
       <c r="AR8" s="16">
         <v>1857.28069</v>
       </c>
       <c r="AS8" s="18">
         <v>5661.9099299999998</v>
       </c>
       <c r="AT8" s="1">
         <v>623.15700000000004</v>
       </c>
       <c r="AU8" s="1">
         <v>2274.68588</v>
       </c>
       <c r="AV8" s="1">
         <v>2522.0831900000007</v>
       </c>
       <c r="AW8" s="1">
         <v>6835.3503799999989</v>
       </c>
+      <c r="AX8" s="27">
+        <v>31.068369999999998</v>
+      </c>
+      <c r="AY8" s="16">
+        <v>899.33801000000005</v>
+      </c>
+      <c r="AZ8" s="16">
+        <v>2741.8564699999993</v>
+      </c>
+      <c r="BA8" s="18">
+        <v>11320.271950000002</v>
+      </c>
     </row>
-    <row r="9" spans="1:50" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:53" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -6606,52 +7305,64 @@
       </c>
       <c r="AP9" s="32">
         <v>3094.0966000000008</v>
       </c>
       <c r="AQ9" s="30">
         <v>4459.5607199999986</v>
       </c>
       <c r="AR9" s="30">
         <v>137600.46830999997</v>
       </c>
       <c r="AS9" s="33">
         <v>177064.69306999998</v>
       </c>
       <c r="AT9" s="1">
         <v>4493.1084699999992</v>
       </c>
       <c r="AU9" s="1">
         <v>7541.0335099999993</v>
       </c>
       <c r="AV9" s="1">
         <v>162075.54322999998</v>
       </c>
       <c r="AW9" s="1">
         <v>222116.91230999999</v>
       </c>
+      <c r="AX9" s="27">
+        <v>12777.446150000003</v>
+      </c>
+      <c r="AY9" s="16">
+        <v>20741.983769999995</v>
+      </c>
+      <c r="AZ9" s="16">
+        <v>188002.77095999994</v>
+      </c>
+      <c r="BA9" s="18">
+        <v>263738.80460000009</v>
+      </c>
     </row>
-    <row r="10" spans="1:50" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:53" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -6695,123 +7406,134 @@
         <v>44.636042456951394</v>
       </c>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="19"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="11">
         <f>AM9/AM6*100</f>
         <v>49.714800021196574</v>
       </c>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
       <c r="AP10" s="28"/>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
         <v>43.321765599878631</v>
       </c>
       <c r="AR10" s="11"/>
       <c r="AS10" s="19"/>
       <c r="AT10" s="11"/>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
         <v>31.063207782275303</v>
       </c>
       <c r="AV10" s="11"/>
       <c r="AW10" s="11"/>
+      <c r="AX10" s="28"/>
+      <c r="AY10" s="11">
+        <f>AY9/AY6*100</f>
+        <v>42.917209137673062</v>
+      </c>
+      <c r="AZ10" s="11"/>
+      <c r="BA10" s="19"/>
     </row>
-    <row r="12" spans="1:50" s="10" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A12" s="55" t="s">
+    <row r="12" spans="1:53" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="55"/>
+      <c r="B12" s="75"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="39">
-[...11 lines deleted...]
-    <mergeCell ref="AF4:AG4"/>
+  <mergeCells count="42">
     <mergeCell ref="AH4:AI4"/>
-    <mergeCell ref="AJ4:AK4"/>
-[...4 lines deleted...]
-    <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
-    <mergeCell ref="AH3:AK3"/>
-[...1 lines deleted...]
-    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AF4:AG4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>г. Астана </vt:lpstr>
-      <vt:lpstr>2015-2024</vt:lpstr>
+      <vt:lpstr>2015-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>