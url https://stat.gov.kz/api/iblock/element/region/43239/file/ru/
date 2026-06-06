--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -24,51 +24,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="г. Астана " sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="FE6" i="18"/>
+  <c r="FM6" i="18"/>
+  <c r="FL6"/>
+  <c r="FK6"/>
+  <c r="FK10" s="1"/>
+  <c r="FJ6"/>
+  <c r="FI6"/>
+  <c r="FH6"/>
+  <c r="FG6"/>
+  <c r="FG10" s="1"/>
+  <c r="FF6"/>
+  <c r="FE6"/>
   <c r="FD6"/>
   <c r="FC6"/>
   <c r="FC10" s="1"/>
   <c r="FB6"/>
   <c r="FA6"/>
   <c r="EZ6"/>
   <c r="EY6"/>
   <c r="EY10" s="1"/>
   <c r="EX6"/>
   <c r="EW6"/>
   <c r="EV6"/>
   <c r="EU6"/>
   <c r="EU10" s="1"/>
   <c r="ET6"/>
   <c r="ES6"/>
   <c r="ER6"/>
   <c r="EP6"/>
   <c r="EO6"/>
   <c r="EN6"/>
   <c r="EM6"/>
   <c r="EM10" s="1"/>
   <c r="EL6"/>
   <c r="EK6"/>
   <c r="EJ6"/>
   <c r="EI6"/>
@@ -288,51 +298,51 @@
   <c r="C10" s="1"/>
   <c r="AI6"/>
   <c r="AI10"/>
   <c r="AM6"/>
   <c r="AM10" s="1"/>
   <c r="AQ6"/>
   <c r="AQ10" s="1"/>
   <c r="BC6"/>
   <c r="BC10"/>
   <c r="BO6"/>
   <c r="BO10" s="1"/>
   <c r="BS6"/>
   <c r="BS10" s="1"/>
   <c r="BW6"/>
   <c r="BW10"/>
   <c r="CY6"/>
   <c r="CY10" s="1"/>
   <c r="CU6"/>
   <c r="CU10" s="1"/>
   <c r="EQ6"/>
   <c r="EQ10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="43">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
@@ -423,50 +433,53 @@
     <t>январь-сентябрь  2025 года*</t>
   </si>
   <si>
     <t>январь-октябрь 2024 года*</t>
   </si>
   <si>
     <t>январь-октябрь  2025 года*</t>
   </si>
   <si>
     <t>январь-ноябрь 2024 года*</t>
   </si>
   <si>
     <t>январь-ноябрь  2025 года*</t>
   </si>
   <si>
     <t>январь-декабрь 2024 года*</t>
   </si>
   <si>
     <t>январь-декабрь  2025 года*</t>
   </si>
   <si>
     <t>январь 2026 года*</t>
   </si>
   <si>
     <t>январь-февраль 2026 года*</t>
+  </si>
+  <si>
+    <t>январь-март 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1127,57 +1140,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:FE12"/>
+  <dimension ref="A1:FM12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="EP6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="ES6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FF15" sqref="FF15"/>
+      <selection pane="bottomRight" activeCell="FN15" sqref="FN15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="14.140625" hidden="1" customWidth="1"/>
     <col min="34" max="47" width="0" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
@@ -1192,89 +1205,89 @@
     <col min="67" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
     <col min="75" max="77" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="107" max="121" width="0" hidden="1" customWidth="1"/>
     <col min="153" max="153" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:161" s="38" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:169" s="38" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
       <c r="AD1" s="59"/>
       <c r="AE1" s="59"/>
       <c r="AF1" s="59"/>
       <c r="AG1" s="59"/>
     </row>
-    <row r="2" spans="1:161" s="2" customFormat="1" ht="12"/>
-    <row r="3" spans="1:161" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:169" s="2" customFormat="1" ht="12"/>
+    <row r="3" spans="1:169" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="54">
         <v>2015</v>
       </c>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54">
         <v>2016</v>
       </c>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54">
         <v>2017</v>
       </c>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
       <c r="M3" s="54"/>
       <c r="N3" s="54">
         <v>2018</v>
       </c>
       <c r="O3" s="54"/>
@@ -1474,52 +1487,64 @@
       <c r="EO3" s="53"/>
       <c r="EP3" s="51" t="s">
         <v>14</v>
       </c>
       <c r="EQ3" s="52"/>
       <c r="ER3" s="52"/>
       <c r="ES3" s="53"/>
       <c r="ET3" s="51" t="s">
         <v>40</v>
       </c>
       <c r="EU3" s="52"/>
       <c r="EV3" s="52"/>
       <c r="EW3" s="53"/>
       <c r="EX3" s="51" t="s">
         <v>16</v>
       </c>
       <c r="EY3" s="52"/>
       <c r="EZ3" s="52"/>
       <c r="FA3" s="53"/>
       <c r="FB3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="FC3" s="52"/>
       <c r="FD3" s="52"/>
       <c r="FE3" s="53"/>
+      <c r="FF3" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="FG3" s="52"/>
+      <c r="FH3" s="52"/>
+      <c r="FI3" s="53"/>
+      <c r="FJ3" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="FK3" s="52"/>
+      <c r="FL3" s="52"/>
+      <c r="FM3" s="53"/>
     </row>
-    <row r="4" spans="1:161" s="4" customFormat="1" ht="11.25">
+    <row r="4" spans="1:169" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="57"/>
       <c r="B4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="54"/>
       <c r="F4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="54"/>
       <c r="H4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="54"/>
       <c r="J4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="54"/>
       <c r="L4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="54"/>
@@ -1797,52 +1822,68 @@
       <c r="ES4" s="54"/>
       <c r="ET4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="EU4" s="54"/>
       <c r="EV4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="EW4" s="54"/>
       <c r="EX4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="EY4" s="54"/>
       <c r="EZ4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FA4" s="54"/>
       <c r="FB4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FC4" s="54"/>
       <c r="FD4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FE4" s="54"/>
+      <c r="FF4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="FG4" s="54"/>
+      <c r="FH4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="FI4" s="54"/>
+      <c r="FJ4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="FK4" s="54"/>
+      <c r="FL4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="FM4" s="54"/>
     </row>
-    <row r="5" spans="1:161" s="3" customFormat="1" ht="45">
+    <row r="5" spans="1:169" s="3" customFormat="1" ht="45">
       <c r="A5" s="58"/>
       <c r="B5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
@@ -2280,52 +2321,76 @@
       </c>
       <c r="EX5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="EY5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="EZ5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FA5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FB5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FC5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FD5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FE5" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="FF5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FG5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FH5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FI5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FJ5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FK5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FL5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FM5" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:161" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:169" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -2925,52 +2990,84 @@
       </c>
       <c r="EZ6" s="15">
         <f t="shared" si="14"/>
         <v>36057.496599999999</v>
       </c>
       <c r="FA6" s="17">
         <f t="shared" si="14"/>
         <v>38013.397779999999</v>
       </c>
       <c r="FB6" s="31">
         <f t="shared" si="14"/>
         <v>27038.477199999998</v>
       </c>
       <c r="FC6" s="15">
         <f t="shared" si="14"/>
         <v>10487.382290000001</v>
       </c>
       <c r="FD6" s="15">
         <f t="shared" si="14"/>
         <v>31816.023170000004</v>
       </c>
       <c r="FE6" s="17">
         <f t="shared" si="14"/>
         <v>33286.921170000001</v>
       </c>
+      <c r="FF6" s="31">
+        <f t="shared" ref="FF6:FM6" si="15">FF7+FF8+FF9</f>
+        <v>5423.0667999999996</v>
+      </c>
+      <c r="FG6" s="15">
+        <f t="shared" si="15"/>
+        <v>4844.2931600000002</v>
+      </c>
+      <c r="FH6" s="15">
+        <f t="shared" si="15"/>
+        <v>63964.252410000008</v>
+      </c>
+      <c r="FI6" s="17">
+        <f t="shared" si="15"/>
+        <v>62104.612730000015</v>
+      </c>
+      <c r="FJ6" s="31">
+        <f t="shared" si="15"/>
+        <v>40048.969799999999</v>
+      </c>
+      <c r="FK6" s="15">
+        <f t="shared" si="15"/>
+        <v>17540.51671</v>
+      </c>
+      <c r="FL6" s="15">
+        <f t="shared" si="15"/>
+        <v>52594.411189999984</v>
+      </c>
+      <c r="FM6" s="17">
+        <f t="shared" si="15"/>
+        <v>54546.509800000022</v>
+      </c>
     </row>
-    <row r="7" spans="1:161" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:169" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="37">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="37">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="37">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -3410,52 +3507,76 @@
       </c>
       <c r="EX7" s="34">
         <v>1820.0019999999997</v>
       </c>
       <c r="EY7" s="35">
         <v>681.55738999999994</v>
       </c>
       <c r="EZ7" s="35">
         <v>5751.0760200000004</v>
       </c>
       <c r="FA7" s="36">
         <v>1676.8988100000006</v>
       </c>
       <c r="FB7" s="34">
         <v>25350.647499999999</v>
       </c>
       <c r="FC7" s="35">
         <v>7923.7477700000009</v>
       </c>
       <c r="FD7" s="35">
         <v>9568.5539100000005</v>
       </c>
       <c r="FE7" s="36">
         <v>1220.8198199999997</v>
       </c>
+      <c r="FF7" s="34">
+        <v>2303.5480000000002</v>
+      </c>
+      <c r="FG7" s="35">
+        <v>1126.88949</v>
+      </c>
+      <c r="FH7" s="35">
+        <v>9398.096440000003</v>
+      </c>
+      <c r="FI7" s="36">
+        <v>3282.9755</v>
+      </c>
+      <c r="FJ7" s="34">
+        <v>37614.674950000001</v>
+      </c>
+      <c r="FK7" s="35">
+        <v>13310.18561</v>
+      </c>
+      <c r="FL7" s="35">
+        <v>14310.709209999999</v>
+      </c>
+      <c r="FM7" s="36">
+        <v>2800.7375600000009</v>
+      </c>
     </row>
-    <row r="8" spans="1:161" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:169" s="1" customFormat="1" ht="22.5">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -3895,52 +4016,76 @@
       </c>
       <c r="EX8" s="27">
         <v>1.8E-3</v>
       </c>
       <c r="EY8" s="16">
         <v>13.638</v>
       </c>
       <c r="EZ8" s="16">
         <v>412.05156000000005</v>
       </c>
       <c r="FA8" s="18">
         <v>1416.9400600000001</v>
       </c>
       <c r="FB8" s="27">
         <v>0</v>
       </c>
       <c r="FC8" s="16">
         <v>0</v>
       </c>
       <c r="FD8" s="16">
         <v>280.24374999999998</v>
       </c>
       <c r="FE8" s="18">
         <v>1089.2261900000003</v>
       </c>
+      <c r="FF8" s="27">
+        <v>1.2579999999999999E-2</v>
+      </c>
+      <c r="FG8" s="16">
+        <v>319.97300000000001</v>
+      </c>
+      <c r="FH8" s="16">
+        <v>641.16475000000014</v>
+      </c>
+      <c r="FI8" s="18">
+        <v>2308.6422000000002</v>
+      </c>
+      <c r="FJ8" s="27">
+        <v>0</v>
+      </c>
+      <c r="FK8" s="16">
+        <v>0</v>
+      </c>
+      <c r="FL8" s="16">
+        <v>402.19800000000004</v>
+      </c>
+      <c r="FM8" s="18">
+        <v>1513.6259699999998</v>
+      </c>
     </row>
-    <row r="9" spans="1:161" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:169" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -4380,52 +4525,76 @@
       </c>
       <c r="EX9" s="32">
         <v>1380.7079099999999</v>
       </c>
       <c r="EY9" s="30">
         <v>1857.1489000000004</v>
       </c>
       <c r="EZ9" s="30">
         <v>29894.369020000002</v>
       </c>
       <c r="FA9" s="33">
         <v>34919.55891</v>
       </c>
       <c r="FB9" s="32">
         <v>1687.8296999999995</v>
       </c>
       <c r="FC9" s="30">
         <v>2563.6345200000001</v>
       </c>
       <c r="FD9" s="30">
         <v>21967.225510000004</v>
       </c>
       <c r="FE9" s="33">
         <v>30976.875160000003</v>
       </c>
+      <c r="FF9" s="32">
+        <v>3119.5062199999993</v>
+      </c>
+      <c r="FG9" s="30">
+        <v>3397.4306700000002</v>
+      </c>
+      <c r="FH9" s="30">
+        <v>53924.991220000004</v>
+      </c>
+      <c r="FI9" s="33">
+        <v>56512.995030000013</v>
+      </c>
+      <c r="FJ9" s="32">
+        <v>2434.2948500000002</v>
+      </c>
+      <c r="FK9" s="30">
+        <v>4230.3310999999994</v>
+      </c>
+      <c r="FL9" s="30">
+        <v>37881.503979999987</v>
+      </c>
+      <c r="FM9" s="33">
+        <v>50232.146270000019</v>
+      </c>
     </row>
-    <row r="10" spans="1:161" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:169" s="13" customFormat="1" ht="33.75">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -4665,190 +4834,210 @@
         <v>85.471638436445787</v>
       </c>
       <c r="ER10" s="11"/>
       <c r="ES10" s="19"/>
       <c r="ET10" s="28"/>
       <c r="EU10" s="11">
         <f>EU9/EU6*100</f>
         <v>33.089748789749265</v>
       </c>
       <c r="EV10" s="11"/>
       <c r="EW10" s="19"/>
       <c r="EX10" s="28"/>
       <c r="EY10" s="11">
         <f>EY9/EY6*100</f>
         <v>72.76247594324353</v>
       </c>
       <c r="EZ10" s="11"/>
       <c r="FA10" s="19"/>
       <c r="FB10" s="28"/>
       <c r="FC10" s="11">
         <f>FC9/FC6*100</f>
         <v>24.444942018033363</v>
       </c>
       <c r="FD10" s="11"/>
       <c r="FE10" s="19"/>
+      <c r="FF10" s="28"/>
+      <c r="FG10" s="11">
+        <f>FG9/FG6*100</f>
+        <v>70.132639743049737</v>
+      </c>
+      <c r="FH10" s="11"/>
+      <c r="FI10" s="19"/>
+      <c r="FJ10" s="28"/>
+      <c r="FK10" s="11">
+        <f>FK9/FK6*100</f>
+        <v>24.117482796776741</v>
+      </c>
+      <c r="FL10" s="11"/>
+      <c r="FM10" s="19"/>
     </row>
-    <row r="12" spans="1:161" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:169" s="10" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="55"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="123">
+  <mergeCells count="129">
     <mergeCell ref="CT3:CW3"/>
     <mergeCell ref="CX3:DA3"/>
     <mergeCell ref="CT4:CU4"/>
     <mergeCell ref="CV4:CW4"/>
     <mergeCell ref="CX4:CY4"/>
     <mergeCell ref="CZ4:DA4"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="CD4:CE4"/>
     <mergeCell ref="CF4:CG4"/>
     <mergeCell ref="CH4:CI4"/>
     <mergeCell ref="CJ4:CK4"/>
     <mergeCell ref="CL3:CO3"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CL4:CM4"/>
     <mergeCell ref="CN4:CO4"/>
     <mergeCell ref="CP4:CQ4"/>
     <mergeCell ref="CR4:CS4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:C4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="AN4:AO4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BZ3:CC3"/>
+    <mergeCell ref="BV4:BW4"/>
     <mergeCell ref="BX4:BY4"/>
     <mergeCell ref="BZ4:CA4"/>
     <mergeCell ref="CB4:CC4"/>
-    <mergeCell ref="AT3:AW3"/>
-[...10 lines deleted...]
-    <mergeCell ref="DH4:DI4"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BB4:BC4"/>
     <mergeCell ref="BD4:BE4"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="BF4:BG4"/>
     <mergeCell ref="BH4:BI4"/>
     <mergeCell ref="BJ4:BK4"/>
     <mergeCell ref="BL4:BM4"/>
-    <mergeCell ref="BN3:BQ3"/>
-[...7 lines deleted...]
-    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="DJ3:DM3"/>
+    <mergeCell ref="DN3:DQ3"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="DZ3:EC3"/>
+    <mergeCell ref="ED3:EG3"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="EF4:EG4"/>
     <mergeCell ref="DR3:DU3"/>
     <mergeCell ref="DV3:DY3"/>
     <mergeCell ref="DR4:DS4"/>
     <mergeCell ref="DT4:DU4"/>
     <mergeCell ref="DV4:DW4"/>
     <mergeCell ref="DX4:DY4"/>
-    <mergeCell ref="DJ3:DM3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="EP3:ES3"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET3:EW3"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
     <mergeCell ref="EH3:EK3"/>
     <mergeCell ref="EL3:EO3"/>
     <mergeCell ref="EH4:EI4"/>
     <mergeCell ref="EJ4:EK4"/>
     <mergeCell ref="EL4:EM4"/>
     <mergeCell ref="EN4:EO4"/>
-    <mergeCell ref="DZ3:EC3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="FF3:FI3"/>
+    <mergeCell ref="FJ3:FM3"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
     <mergeCell ref="EX3:FA3"/>
     <mergeCell ref="EX4:EY4"/>
     <mergeCell ref="EZ4:FA4"/>
     <mergeCell ref="FB3:FE3"/>
     <mergeCell ref="FB4:FC4"/>
     <mergeCell ref="FD4:FE4"/>
-    <mergeCell ref="EP3:ES3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EV4:EW4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AW20" sqref="AW20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>