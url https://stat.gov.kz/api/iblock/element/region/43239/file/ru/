--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -24,51 +24,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="г. Астана " sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="FM6" i="18"/>
+  <c r="FU6" i="18"/>
+  <c r="FT6"/>
+  <c r="FS6"/>
+  <c r="FS10" s="1"/>
+  <c r="FR6"/>
+  <c r="FQ6"/>
+  <c r="FP6"/>
+  <c r="FO6"/>
+  <c r="FO10" s="1"/>
+  <c r="FN6"/>
+  <c r="FM6"/>
   <c r="FL6"/>
   <c r="FK6"/>
   <c r="FK10" s="1"/>
   <c r="FJ6"/>
   <c r="FI6"/>
   <c r="FH6"/>
   <c r="FG6"/>
   <c r="FG10" s="1"/>
   <c r="FF6"/>
   <c r="FE6"/>
   <c r="FD6"/>
   <c r="FC6"/>
   <c r="FC10" s="1"/>
   <c r="FB6"/>
   <c r="FA6"/>
   <c r="EZ6"/>
   <c r="EY6"/>
   <c r="EY10" s="1"/>
   <c r="EX6"/>
   <c r="EW6"/>
   <c r="EV6"/>
   <c r="EU6"/>
   <c r="EU10" s="1"/>
   <c r="ET6"/>
   <c r="ES6"/>
@@ -298,51 +308,51 @@
   <c r="C10" s="1"/>
   <c r="AI6"/>
   <c r="AI10"/>
   <c r="AM6"/>
   <c r="AM10" s="1"/>
   <c r="AQ6"/>
   <c r="AQ10" s="1"/>
   <c r="BC6"/>
   <c r="BC10"/>
   <c r="BO6"/>
   <c r="BO10" s="1"/>
   <c r="BS6"/>
   <c r="BS10" s="1"/>
   <c r="BW6"/>
   <c r="BW10"/>
   <c r="CY6"/>
   <c r="CY10" s="1"/>
   <c r="CU6"/>
   <c r="CU10" s="1"/>
   <c r="EQ6"/>
   <c r="EQ10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="45">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
@@ -436,50 +446,56 @@
     <t>январь-октябрь 2024 года*</t>
   </si>
   <si>
     <t>январь-октябрь  2025 года*</t>
   </si>
   <si>
     <t>январь-ноябрь 2024 года*</t>
   </si>
   <si>
     <t>январь-ноябрь  2025 года*</t>
   </si>
   <si>
     <t>январь-декабрь 2024 года*</t>
   </si>
   <si>
     <t>январь-декабрь  2025 года*</t>
   </si>
   <si>
     <t>январь 2026 года*</t>
   </si>
   <si>
     <t>январь-февраль 2026 года*</t>
   </si>
   <si>
     <t>январь-март 2026 года*</t>
+  </si>
+  <si>
+    <t>январь-апрель 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1140,57 +1156,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:FM12"/>
+  <dimension ref="A1:FU12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="ES6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="FH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FN15" sqref="FN15"/>
+      <selection pane="bottomRight" activeCell="FY15" sqref="FY15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="14.140625" hidden="1" customWidth="1"/>
     <col min="34" max="47" width="0" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
@@ -1205,89 +1221,89 @@
     <col min="67" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
     <col min="75" max="77" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="107" max="121" width="0" hidden="1" customWidth="1"/>
     <col min="153" max="153" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:169" s="38" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:177" s="38" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
       <c r="AD1" s="59"/>
       <c r="AE1" s="59"/>
       <c r="AF1" s="59"/>
       <c r="AG1" s="59"/>
     </row>
-    <row r="2" spans="1:169" s="2" customFormat="1" ht="12"/>
-    <row r="3" spans="1:169" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:177" s="2" customFormat="1" ht="12"/>
+    <row r="3" spans="1:177" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="54">
         <v>2015</v>
       </c>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54">
         <v>2016</v>
       </c>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54">
         <v>2017</v>
       </c>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
       <c r="M3" s="54"/>
       <c r="N3" s="54">
         <v>2018</v>
       </c>
       <c r="O3" s="54"/>
@@ -1499,52 +1515,64 @@
       <c r="EW3" s="53"/>
       <c r="EX3" s="51" t="s">
         <v>16</v>
       </c>
       <c r="EY3" s="52"/>
       <c r="EZ3" s="52"/>
       <c r="FA3" s="53"/>
       <c r="FB3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="FC3" s="52"/>
       <c r="FD3" s="52"/>
       <c r="FE3" s="53"/>
       <c r="FF3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="FG3" s="52"/>
       <c r="FH3" s="52"/>
       <c r="FI3" s="53"/>
       <c r="FJ3" s="51" t="s">
         <v>42</v>
       </c>
       <c r="FK3" s="52"/>
       <c r="FL3" s="52"/>
       <c r="FM3" s="53"/>
+      <c r="FN3" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="FO3" s="52"/>
+      <c r="FP3" s="52"/>
+      <c r="FQ3" s="53"/>
+      <c r="FR3" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="FS3" s="52"/>
+      <c r="FT3" s="52"/>
+      <c r="FU3" s="53"/>
     </row>
-    <row r="4" spans="1:169" s="4" customFormat="1" ht="11.25">
+    <row r="4" spans="1:177" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="57"/>
       <c r="B4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="54"/>
       <c r="F4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="54"/>
       <c r="H4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="54"/>
       <c r="J4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="54"/>
       <c r="L4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="54"/>
@@ -1838,52 +1866,68 @@
       <c r="FA4" s="54"/>
       <c r="FB4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FC4" s="54"/>
       <c r="FD4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FE4" s="54"/>
       <c r="FF4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FG4" s="54"/>
       <c r="FH4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FI4" s="54"/>
       <c r="FJ4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FK4" s="54"/>
       <c r="FL4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FM4" s="54"/>
+      <c r="FN4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO4" s="54"/>
+      <c r="FP4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="FQ4" s="54"/>
+      <c r="FR4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="FS4" s="54"/>
+      <c r="FT4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="FU4" s="54"/>
     </row>
-    <row r="5" spans="1:169" s="3" customFormat="1" ht="45">
+    <row r="5" spans="1:177" s="3" customFormat="1" ht="45">
       <c r="A5" s="58"/>
       <c r="B5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
@@ -2345,52 +2389,76 @@
       </c>
       <c r="FF5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FG5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FH5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FI5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FJ5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FK5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FL5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FM5" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="FN5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FO5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FP5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FQ5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FR5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FS5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FT5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FU5" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:169" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:177" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -3022,52 +3090,84 @@
       </c>
       <c r="FH6" s="15">
         <f t="shared" si="15"/>
         <v>63964.252410000008</v>
       </c>
       <c r="FI6" s="17">
         <f t="shared" si="15"/>
         <v>62104.612730000015</v>
       </c>
       <c r="FJ6" s="31">
         <f t="shared" si="15"/>
         <v>40048.969799999999</v>
       </c>
       <c r="FK6" s="15">
         <f t="shared" si="15"/>
         <v>17540.51671</v>
       </c>
       <c r="FL6" s="15">
         <f t="shared" si="15"/>
         <v>52594.411189999984</v>
       </c>
       <c r="FM6" s="17">
         <f t="shared" si="15"/>
         <v>54546.509800000022</v>
       </c>
+      <c r="FN6" s="31">
+        <f t="shared" ref="FN6:FU6" si="16">FN7+FN8+FN9</f>
+        <v>8422.7464600000003</v>
+      </c>
+      <c r="FO6" s="15">
+        <f t="shared" si="16"/>
+        <v>7380.5313500000002</v>
+      </c>
+      <c r="FP6" s="15">
+        <f t="shared" si="16"/>
+        <v>18390.739400000006</v>
+      </c>
+      <c r="FQ6" s="17">
+        <f t="shared" si="16"/>
+        <v>13291.74523</v>
+      </c>
+      <c r="FR6" s="31">
+        <f t="shared" si="16"/>
+        <v>46281.262329999998</v>
+      </c>
+      <c r="FS6" s="15">
+        <f t="shared" si="16"/>
+        <v>22570.183080000003</v>
+      </c>
+      <c r="FT6" s="15">
+        <f t="shared" si="16"/>
+        <v>81226.475550000003</v>
+      </c>
+      <c r="FU6" s="17">
+        <f t="shared" si="16"/>
+        <v>78552.831420000017</v>
+      </c>
     </row>
-    <row r="7" spans="1:169" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:177" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="37">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="37">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="37">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -3531,52 +3631,76 @@
       </c>
       <c r="FF7" s="34">
         <v>2303.5480000000002</v>
       </c>
       <c r="FG7" s="35">
         <v>1126.88949</v>
       </c>
       <c r="FH7" s="35">
         <v>9398.096440000003</v>
       </c>
       <c r="FI7" s="36">
         <v>3282.9755</v>
       </c>
       <c r="FJ7" s="34">
         <v>37614.674950000001</v>
       </c>
       <c r="FK7" s="35">
         <v>13310.18561</v>
       </c>
       <c r="FL7" s="35">
         <v>14310.709209999999</v>
       </c>
       <c r="FM7" s="36">
         <v>2800.7375600000009</v>
       </c>
+      <c r="FN7" s="34">
+        <v>3142.0530000000003</v>
+      </c>
+      <c r="FO7" s="35">
+        <v>1629.6825100000001</v>
+      </c>
+      <c r="FP7" s="35">
+        <v>12168.865780000004</v>
+      </c>
+      <c r="FQ7" s="36">
+        <v>4586.3228600000011</v>
+      </c>
+      <c r="FR7" s="34">
+        <v>42160.121049999994</v>
+      </c>
+      <c r="FS7" s="35">
+        <v>16150.266680000001</v>
+      </c>
+      <c r="FT7" s="35">
+        <v>29871.897990000005</v>
+      </c>
+      <c r="FU7" s="36">
+        <v>5549.1609799999987</v>
+      </c>
     </row>
-    <row r="8" spans="1:169" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:177" s="1" customFormat="1" ht="22.5">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -4040,52 +4164,76 @@
       </c>
       <c r="FF8" s="27">
         <v>1.2579999999999999E-2</v>
       </c>
       <c r="FG8" s="16">
         <v>319.97300000000001</v>
       </c>
       <c r="FH8" s="16">
         <v>641.16475000000014</v>
       </c>
       <c r="FI8" s="18">
         <v>2308.6422000000002</v>
       </c>
       <c r="FJ8" s="27">
         <v>0</v>
       </c>
       <c r="FK8" s="16">
         <v>0</v>
       </c>
       <c r="FL8" s="16">
         <v>402.19800000000004</v>
       </c>
       <c r="FM8" s="18">
         <v>1513.6259699999998</v>
       </c>
+      <c r="FN8" s="27">
+        <v>1.6619999999999999E-2</v>
+      </c>
+      <c r="FO8" s="16">
+        <v>470.17200000000003</v>
+      </c>
+      <c r="FP8" s="16">
+        <v>941.1967800000001</v>
+      </c>
+      <c r="FQ8" s="18">
+        <v>3424.7455300000001</v>
+      </c>
+      <c r="FR8" s="27">
+        <v>0</v>
+      </c>
+      <c r="FS8" s="16">
+        <v>0</v>
+      </c>
+      <c r="FT8" s="16">
+        <v>534.90816000000007</v>
+      </c>
+      <c r="FU8" s="18">
+        <v>2298.7216299999995</v>
+      </c>
     </row>
-    <row r="9" spans="1:169" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:177" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -4549,52 +4697,76 @@
       </c>
       <c r="FF9" s="32">
         <v>3119.5062199999993</v>
       </c>
       <c r="FG9" s="30">
         <v>3397.4306700000002</v>
       </c>
       <c r="FH9" s="30">
         <v>53924.991220000004</v>
       </c>
       <c r="FI9" s="33">
         <v>56512.995030000013</v>
       </c>
       <c r="FJ9" s="32">
         <v>2434.2948500000002</v>
       </c>
       <c r="FK9" s="30">
         <v>4230.3310999999994</v>
       </c>
       <c r="FL9" s="30">
         <v>37881.503979999987</v>
       </c>
       <c r="FM9" s="33">
         <v>50232.146270000019</v>
       </c>
+      <c r="FN9" s="32">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FO9" s="30">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FP9" s="30">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FQ9" s="33">
+        <v>5280.6768400000001</v>
+      </c>
+      <c r="FR9" s="32">
+        <v>4121.1412799999998</v>
+      </c>
+      <c r="FS9" s="30">
+        <v>6419.9164000000001</v>
+      </c>
+      <c r="FT9" s="30">
+        <v>50819.669400000006</v>
+      </c>
+      <c r="FU9" s="33">
+        <v>70704.948810000016</v>
+      </c>
     </row>
-    <row r="10" spans="1:169" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:177" s="13" customFormat="1" ht="33.75">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -4848,196 +5020,216 @@
         <v>72.76247594324353</v>
       </c>
       <c r="EZ10" s="11"/>
       <c r="FA10" s="19"/>
       <c r="FB10" s="28"/>
       <c r="FC10" s="11">
         <f>FC9/FC6*100</f>
         <v>24.444942018033363</v>
       </c>
       <c r="FD10" s="11"/>
       <c r="FE10" s="19"/>
       <c r="FF10" s="28"/>
       <c r="FG10" s="11">
         <f>FG9/FG6*100</f>
         <v>70.132639743049737</v>
       </c>
       <c r="FH10" s="11"/>
       <c r="FI10" s="19"/>
       <c r="FJ10" s="28"/>
       <c r="FK10" s="11">
         <f>FK9/FK6*100</f>
         <v>24.117482796776741</v>
       </c>
       <c r="FL10" s="11"/>
       <c r="FM10" s="19"/>
+      <c r="FN10" s="28"/>
+      <c r="FO10" s="11">
+        <f>FO9/FO6*100</f>
+        <v>71.548735308874484</v>
+      </c>
+      <c r="FP10" s="11"/>
+      <c r="FQ10" s="19"/>
+      <c r="FR10" s="28"/>
+      <c r="FS10" s="11">
+        <f>FS9/FS6*100</f>
+        <v>28.44423714794253</v>
+      </c>
+      <c r="FT10" s="11"/>
+      <c r="FU10" s="19"/>
     </row>
-    <row r="12" spans="1:169" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:177" s="10" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="55"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="129">
+  <mergeCells count="135">
     <mergeCell ref="CT3:CW3"/>
     <mergeCell ref="CX3:DA3"/>
     <mergeCell ref="CT4:CU4"/>
     <mergeCell ref="CV4:CW4"/>
     <mergeCell ref="CX4:CY4"/>
     <mergeCell ref="CZ4:DA4"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="CD4:CE4"/>
     <mergeCell ref="CF4:CG4"/>
     <mergeCell ref="CH4:CI4"/>
     <mergeCell ref="CJ4:CK4"/>
     <mergeCell ref="CL3:CO3"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CL4:CM4"/>
     <mergeCell ref="CN4:CO4"/>
     <mergeCell ref="CP4:CQ4"/>
     <mergeCell ref="CR4:CS4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:C4"/>
-    <mergeCell ref="AT3:AW3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="AN4:AO4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB4:CC4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="BB3:BE3"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="BL4:BM4"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BN4:BO4"/>
     <mergeCell ref="BP4:BQ4"/>
     <mergeCell ref="BR4:BS4"/>
     <mergeCell ref="BT4:BU4"/>
     <mergeCell ref="BV3:BY3"/>
     <mergeCell ref="BZ3:CC3"/>
     <mergeCell ref="BV4:BW4"/>
-    <mergeCell ref="BX4:BY4"/>
-[...10 lines deleted...]
-    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="DR3:DU3"/>
+    <mergeCell ref="DV3:DY3"/>
+    <mergeCell ref="DR4:DS4"/>
+    <mergeCell ref="DT4:DU4"/>
+    <mergeCell ref="DV4:DW4"/>
+    <mergeCell ref="DX4:DY4"/>
     <mergeCell ref="DJ3:DM3"/>
     <mergeCell ref="DN3:DQ3"/>
     <mergeCell ref="DJ4:DK4"/>
     <mergeCell ref="DL4:DM4"/>
     <mergeCell ref="DN4:DO4"/>
     <mergeCell ref="DP4:DQ4"/>
-    <mergeCell ref="DB3:DE3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="EH3:EK3"/>
+    <mergeCell ref="EL3:EO3"/>
+    <mergeCell ref="EH4:EI4"/>
+    <mergeCell ref="EJ4:EK4"/>
+    <mergeCell ref="EL4:EM4"/>
+    <mergeCell ref="EN4:EO4"/>
     <mergeCell ref="DZ3:EC3"/>
     <mergeCell ref="ED3:EG3"/>
     <mergeCell ref="DZ4:EA4"/>
     <mergeCell ref="EB4:EC4"/>
     <mergeCell ref="ED4:EE4"/>
     <mergeCell ref="EF4:EG4"/>
-    <mergeCell ref="DR3:DU3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DX4:DY4"/>
+    <mergeCell ref="EX3:FA3"/>
+    <mergeCell ref="EX4:EY4"/>
+    <mergeCell ref="EZ4:FA4"/>
+    <mergeCell ref="FB3:FE3"/>
+    <mergeCell ref="FB4:FC4"/>
+    <mergeCell ref="FD4:FE4"/>
     <mergeCell ref="EP3:ES3"/>
     <mergeCell ref="EP4:EQ4"/>
     <mergeCell ref="ER4:ES4"/>
     <mergeCell ref="ET3:EW3"/>
     <mergeCell ref="ET4:EU4"/>
     <mergeCell ref="EV4:EW4"/>
-    <mergeCell ref="EH3:EK3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EN4:EO4"/>
+    <mergeCell ref="FN3:FQ3"/>
+    <mergeCell ref="FR3:FU3"/>
+    <mergeCell ref="FN4:FO4"/>
+    <mergeCell ref="FP4:FQ4"/>
+    <mergeCell ref="FR4:FS4"/>
+    <mergeCell ref="FT4:FU4"/>
     <mergeCell ref="FF3:FI3"/>
     <mergeCell ref="FJ3:FM3"/>
     <mergeCell ref="FF4:FG4"/>
     <mergeCell ref="FH4:FI4"/>
     <mergeCell ref="FJ4:FK4"/>
     <mergeCell ref="FL4:FM4"/>
-    <mergeCell ref="EX3:FA3"/>
-[...4 lines deleted...]
-    <mergeCell ref="FD4:FE4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AW20" sqref="AW20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>