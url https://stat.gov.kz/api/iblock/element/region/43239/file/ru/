--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -24,51 +24,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="г. Астана " sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="FU6" i="18"/>
+  <c r="GC6" i="18"/>
+  <c r="GB6"/>
+  <c r="GA6"/>
+  <c r="GA10" s="1"/>
+  <c r="FZ6"/>
+  <c r="FY6"/>
+  <c r="FX6"/>
+  <c r="FW6"/>
+  <c r="FW10" s="1"/>
+  <c r="FV6"/>
+  <c r="FU6"/>
   <c r="FT6"/>
   <c r="FS6"/>
   <c r="FS10" s="1"/>
   <c r="FR6"/>
   <c r="FQ6"/>
   <c r="FP6"/>
   <c r="FO6"/>
   <c r="FO10" s="1"/>
   <c r="FN6"/>
   <c r="FM6"/>
   <c r="FL6"/>
   <c r="FK6"/>
   <c r="FK10" s="1"/>
   <c r="FJ6"/>
   <c r="FI6"/>
   <c r="FH6"/>
   <c r="FG6"/>
   <c r="FG10" s="1"/>
   <c r="FF6"/>
   <c r="FE6"/>
   <c r="FD6"/>
   <c r="FC6"/>
   <c r="FC10" s="1"/>
   <c r="FB6"/>
   <c r="FA6"/>
@@ -308,51 +318,51 @@
   <c r="C10" s="1"/>
   <c r="AI6"/>
   <c r="AI10"/>
   <c r="AM6"/>
   <c r="AM10" s="1"/>
   <c r="AQ6"/>
   <c r="AQ10" s="1"/>
   <c r="BC6"/>
   <c r="BC10"/>
   <c r="BO6"/>
   <c r="BO10" s="1"/>
   <c r="BS6"/>
   <c r="BS10" s="1"/>
   <c r="BW6"/>
   <c r="BW10"/>
   <c r="CY6"/>
   <c r="CY10" s="1"/>
   <c r="CU6"/>
   <c r="CU10" s="1"/>
   <c r="EQ6"/>
   <c r="EQ10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="47">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
@@ -452,50 +462,56 @@
     <t>январь-ноябрь 2024 года*</t>
   </si>
   <si>
     <t>январь-ноябрь  2025 года*</t>
   </si>
   <si>
     <t>январь-декабрь 2024 года*</t>
   </si>
   <si>
     <t>январь-декабрь  2025 года*</t>
   </si>
   <si>
     <t>январь 2026 года*</t>
   </si>
   <si>
     <t>январь-февраль 2026 года*</t>
   </si>
   <si>
     <t>январь-март 2026 года*</t>
   </si>
   <si>
     <t>январь-апрель 2025 года*</t>
   </si>
   <si>
     <t>январь-апрель 2026 года*</t>
+  </si>
+  <si>
+    <t>январь-май 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1156,57 +1172,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:FU12"/>
+  <dimension ref="A1:GC12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="FH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FY15" sqref="FY15"/>
+      <selection pane="bottomRight" activeCell="GE14" sqref="GE14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="14.140625" hidden="1" customWidth="1"/>
     <col min="34" max="47" width="0" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
@@ -1221,89 +1237,89 @@
     <col min="67" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
     <col min="75" max="77" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="107" max="121" width="0" hidden="1" customWidth="1"/>
     <col min="153" max="153" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:177" s="38" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:185" s="38" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
       <c r="AD1" s="59"/>
       <c r="AE1" s="59"/>
       <c r="AF1" s="59"/>
       <c r="AG1" s="59"/>
     </row>
-    <row r="2" spans="1:177" s="2" customFormat="1" ht="12"/>
-    <row r="3" spans="1:177" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:185" s="2" customFormat="1" ht="12"/>
+    <row r="3" spans="1:185" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="54">
         <v>2015</v>
       </c>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54">
         <v>2016</v>
       </c>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54">
         <v>2017</v>
       </c>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
       <c r="M3" s="54"/>
       <c r="N3" s="54">
         <v>2018</v>
       </c>
       <c r="O3" s="54"/>
@@ -1527,52 +1543,64 @@
       <c r="FE3" s="53"/>
       <c r="FF3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="FG3" s="52"/>
       <c r="FH3" s="52"/>
       <c r="FI3" s="53"/>
       <c r="FJ3" s="51" t="s">
         <v>42</v>
       </c>
       <c r="FK3" s="52"/>
       <c r="FL3" s="52"/>
       <c r="FM3" s="53"/>
       <c r="FN3" s="51" t="s">
         <v>43</v>
       </c>
       <c r="FO3" s="52"/>
       <c r="FP3" s="52"/>
       <c r="FQ3" s="53"/>
       <c r="FR3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="FS3" s="52"/>
       <c r="FT3" s="52"/>
       <c r="FU3" s="53"/>
+      <c r="FV3" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="FW3" s="52"/>
+      <c r="FX3" s="52"/>
+      <c r="FY3" s="53"/>
+      <c r="FZ3" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="GA3" s="52"/>
+      <c r="GB3" s="52"/>
+      <c r="GC3" s="53"/>
     </row>
-    <row r="4" spans="1:177" s="4" customFormat="1" ht="11.25">
+    <row r="4" spans="1:185" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="57"/>
       <c r="B4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="54"/>
       <c r="F4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="54"/>
       <c r="H4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="54"/>
       <c r="J4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="54"/>
       <c r="L4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="54"/>
@@ -1882,52 +1910,68 @@
       <c r="FI4" s="54"/>
       <c r="FJ4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FK4" s="54"/>
       <c r="FL4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FM4" s="54"/>
       <c r="FN4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FO4" s="54"/>
       <c r="FP4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FQ4" s="54"/>
       <c r="FR4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FS4" s="54"/>
       <c r="FT4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FU4" s="54"/>
+      <c r="FV4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="FW4" s="54"/>
+      <c r="FX4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="FY4" s="54"/>
+      <c r="FZ4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA4" s="54"/>
+      <c r="GB4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="GC4" s="54"/>
     </row>
-    <row r="5" spans="1:177" s="3" customFormat="1" ht="45">
+    <row r="5" spans="1:185" s="3" customFormat="1" ht="45">
       <c r="A5" s="58"/>
       <c r="B5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
@@ -2413,52 +2457,76 @@
       </c>
       <c r="FN5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FO5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FP5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FQ5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FR5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FS5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FT5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FU5" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="FV5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FW5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FX5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FY5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="FZ5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GA5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GB5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GC5" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:177" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:185" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -3096,78 +3164,110 @@
         <f t="shared" si="15"/>
         <v>62104.612730000015</v>
       </c>
       <c r="FJ6" s="31">
         <f t="shared" si="15"/>
         <v>40048.969799999999</v>
       </c>
       <c r="FK6" s="15">
         <f t="shared" si="15"/>
         <v>17540.51671</v>
       </c>
       <c r="FL6" s="15">
         <f t="shared" si="15"/>
         <v>52594.411189999984</v>
       </c>
       <c r="FM6" s="17">
         <f t="shared" si="15"/>
         <v>54546.509800000022</v>
       </c>
       <c r="FN6" s="31">
         <f t="shared" ref="FN6:FU6" si="16">FN7+FN8+FN9</f>
         <v>8422.7464600000003</v>
       </c>
       <c r="FO6" s="15">
         <f t="shared" si="16"/>
-        <v>7380.5313500000002</v>
+        <v>6735.5390900000011</v>
       </c>
       <c r="FP6" s="15">
         <f t="shared" si="16"/>
-        <v>18390.739400000006</v>
+        <v>81807.536199999973</v>
       </c>
       <c r="FQ6" s="17">
         <f t="shared" si="16"/>
-        <v>13291.74523</v>
+        <v>87530.290069999988</v>
       </c>
       <c r="FR6" s="31">
         <f t="shared" si="16"/>
         <v>46281.262329999998</v>
       </c>
       <c r="FS6" s="15">
         <f t="shared" si="16"/>
         <v>22570.183080000003</v>
       </c>
       <c r="FT6" s="15">
         <f t="shared" si="16"/>
         <v>81226.475550000003</v>
       </c>
       <c r="FU6" s="17">
         <f t="shared" si="16"/>
         <v>78552.831420000017</v>
       </c>
+      <c r="FV6" s="31">
+        <f t="shared" ref="FV6:GC6" si="17">FV7+FV8+FV9</f>
+        <v>14338.12952</v>
+      </c>
+      <c r="FW6" s="15">
+        <f t="shared" si="17"/>
+        <v>10285.548390000002</v>
+      </c>
+      <c r="FX6" s="15">
+        <f t="shared" si="17"/>
+        <v>94867.215929999991</v>
+      </c>
+      <c r="FY6" s="17">
+        <f t="shared" si="17"/>
+        <v>110778.56895000004</v>
+      </c>
+      <c r="FZ6" s="31">
+        <f t="shared" si="17"/>
+        <v>50398.923749999987</v>
+      </c>
+      <c r="GA6" s="15">
+        <f t="shared" si="17"/>
+        <v>25514.734159999996</v>
+      </c>
+      <c r="GB6" s="15">
+        <f t="shared" si="17"/>
+        <v>97648.778660000011</v>
+      </c>
+      <c r="GC6" s="17">
+        <f t="shared" si="17"/>
+        <v>100517.91764000003</v>
+      </c>
     </row>
-    <row r="7" spans="1:177" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:185" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="37">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="37">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="37">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -3655,52 +3755,76 @@
       </c>
       <c r="FN7" s="34">
         <v>3142.0530000000003</v>
       </c>
       <c r="FO7" s="35">
         <v>1629.6825100000001</v>
       </c>
       <c r="FP7" s="35">
         <v>12168.865780000004</v>
       </c>
       <c r="FQ7" s="36">
         <v>4586.3228600000011</v>
       </c>
       <c r="FR7" s="34">
         <v>42160.121049999994</v>
       </c>
       <c r="FS7" s="35">
         <v>16150.266680000001</v>
       </c>
       <c r="FT7" s="35">
         <v>29871.897990000005</v>
       </c>
       <c r="FU7" s="36">
         <v>5549.1609799999987</v>
       </c>
+      <c r="FV7" s="34">
+        <v>7841.6664999999994</v>
+      </c>
+      <c r="FW7" s="35">
+        <v>3085.7008900000001</v>
+      </c>
+      <c r="FX7" s="35">
+        <v>13476.316140000004</v>
+      </c>
+      <c r="FY7" s="36">
+        <v>5808.9730500000005</v>
+      </c>
+      <c r="FZ7" s="34">
+        <v>45388.067049999991</v>
+      </c>
+      <c r="GA7" s="35">
+        <v>17870.680919999999</v>
+      </c>
+      <c r="GB7" s="35">
+        <v>34445.246849999996</v>
+      </c>
+      <c r="GC7" s="36">
+        <v>7551.7499799999996</v>
+      </c>
     </row>
-    <row r="8" spans="1:177" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:185" s="1" customFormat="1" ht="22.5">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -4188,52 +4312,76 @@
       </c>
       <c r="FN8" s="27">
         <v>1.6619999999999999E-2</v>
       </c>
       <c r="FO8" s="16">
         <v>470.17200000000003</v>
       </c>
       <c r="FP8" s="16">
         <v>941.1967800000001</v>
       </c>
       <c r="FQ8" s="18">
         <v>3424.7455300000001</v>
       </c>
       <c r="FR8" s="27">
         <v>0</v>
       </c>
       <c r="FS8" s="16">
         <v>0</v>
       </c>
       <c r="FT8" s="16">
         <v>534.90816000000007</v>
       </c>
       <c r="FU8" s="18">
         <v>2298.7216299999995</v>
       </c>
+      <c r="FV8" s="27">
+        <v>1.6619999999999999E-2</v>
+      </c>
+      <c r="FW8" s="16">
+        <v>470.17200000000003</v>
+      </c>
+      <c r="FX8" s="16">
+        <v>1054.13689</v>
+      </c>
+      <c r="FY8" s="18">
+        <v>3811.7905199999991</v>
+      </c>
+      <c r="FZ8" s="27">
+        <v>0</v>
+      </c>
+      <c r="GA8" s="16">
+        <v>0</v>
+      </c>
+      <c r="GB8" s="16">
+        <v>744.29920000000004</v>
+      </c>
+      <c r="GC8" s="18">
+        <v>3410.9993100000002</v>
+      </c>
     </row>
-    <row r="9" spans="1:177" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:185" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -4701,72 +4849,96 @@
       <c r="FG9" s="30">
         <v>3397.4306700000002</v>
       </c>
       <c r="FH9" s="30">
         <v>53924.991220000004</v>
       </c>
       <c r="FI9" s="33">
         <v>56512.995030000013</v>
       </c>
       <c r="FJ9" s="32">
         <v>2434.2948500000002</v>
       </c>
       <c r="FK9" s="30">
         <v>4230.3310999999994</v>
       </c>
       <c r="FL9" s="30">
         <v>37881.503979999987</v>
       </c>
       <c r="FM9" s="33">
         <v>50232.146270000019</v>
       </c>
       <c r="FN9" s="32">
         <v>5280.6768400000001</v>
       </c>
       <c r="FO9" s="30">
-        <v>5280.6768400000001</v>
+        <v>4635.684580000001</v>
       </c>
       <c r="FP9" s="30">
-        <v>5280.6768400000001</v>
+        <v>68697.473639999967</v>
       </c>
       <c r="FQ9" s="33">
-        <v>5280.6768400000001</v>
+        <v>79519.221679999988</v>
       </c>
       <c r="FR9" s="32">
         <v>4121.1412799999998</v>
       </c>
       <c r="FS9" s="30">
         <v>6419.9164000000001</v>
       </c>
       <c r="FT9" s="30">
         <v>50819.669400000006</v>
       </c>
       <c r="FU9" s="33">
         <v>70704.948810000016</v>
       </c>
+      <c r="FV9" s="32">
+        <v>6496.4464000000007</v>
+      </c>
+      <c r="FW9" s="30">
+        <v>6729.6755000000012</v>
+      </c>
+      <c r="FX9" s="30">
+        <v>80336.762899999987</v>
+      </c>
+      <c r="FY9" s="33">
+        <v>101157.80538000005</v>
+      </c>
+      <c r="FZ9" s="32">
+        <v>5010.8567000000003</v>
+      </c>
+      <c r="GA9" s="30">
+        <v>7644.0532399999984</v>
+      </c>
+      <c r="GB9" s="30">
+        <v>62459.232610000006</v>
+      </c>
+      <c r="GC9" s="33">
+        <v>89555.168350000022</v>
+      </c>
     </row>
-    <row r="10" spans="1:177" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:185" s="13" customFormat="1" ht="33.75">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -5023,213 +5195,233 @@
       <c r="FA10" s="19"/>
       <c r="FB10" s="28"/>
       <c r="FC10" s="11">
         <f>FC9/FC6*100</f>
         <v>24.444942018033363</v>
       </c>
       <c r="FD10" s="11"/>
       <c r="FE10" s="19"/>
       <c r="FF10" s="28"/>
       <c r="FG10" s="11">
         <f>FG9/FG6*100</f>
         <v>70.132639743049737</v>
       </c>
       <c r="FH10" s="11"/>
       <c r="FI10" s="19"/>
       <c r="FJ10" s="28"/>
       <c r="FK10" s="11">
         <f>FK9/FK6*100</f>
         <v>24.117482796776741</v>
       </c>
       <c r="FL10" s="11"/>
       <c r="FM10" s="19"/>
       <c r="FN10" s="28"/>
       <c r="FO10" s="11">
         <f>FO9/FO6*100</f>
-        <v>71.548735308874484</v>
+        <v>68.824254719008692</v>
       </c>
       <c r="FP10" s="11"/>
       <c r="FQ10" s="19"/>
       <c r="FR10" s="28"/>
       <c r="FS10" s="11">
         <f>FS9/FS6*100</f>
         <v>28.44423714794253</v>
       </c>
       <c r="FT10" s="11"/>
       <c r="FU10" s="19"/>
+      <c r="FV10" s="28"/>
+      <c r="FW10" s="11">
+        <f>FW9/FW6*100</f>
+        <v>65.428455973653726</v>
+      </c>
+      <c r="FX10" s="11"/>
+      <c r="FY10" s="19"/>
+      <c r="FZ10" s="28"/>
+      <c r="GA10" s="11">
+        <f>GA9/GA6*100</f>
+        <v>29.959368543936261</v>
+      </c>
+      <c r="GB10" s="11"/>
+      <c r="GC10" s="19"/>
     </row>
-    <row r="12" spans="1:177" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:185" s="10" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="55"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="135">
+  <mergeCells count="141">
     <mergeCell ref="CT3:CW3"/>
     <mergeCell ref="CX3:DA3"/>
     <mergeCell ref="CT4:CU4"/>
     <mergeCell ref="CV4:CW4"/>
     <mergeCell ref="CX4:CY4"/>
     <mergeCell ref="CZ4:DA4"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="CD4:CE4"/>
     <mergeCell ref="CF4:CG4"/>
     <mergeCell ref="CH4:CI4"/>
     <mergeCell ref="CJ4:CK4"/>
     <mergeCell ref="CL3:CO3"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CL4:CM4"/>
     <mergeCell ref="CN4:CO4"/>
     <mergeCell ref="CP4:CQ4"/>
     <mergeCell ref="CR4:CS4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:C4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="AN4:AO4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BZ3:CC3"/>
+    <mergeCell ref="BV4:BW4"/>
     <mergeCell ref="BX4:BY4"/>
     <mergeCell ref="BZ4:CA4"/>
     <mergeCell ref="CB4:CC4"/>
-    <mergeCell ref="AT3:AW3"/>
-[...10 lines deleted...]
-    <mergeCell ref="DH4:DI4"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BB4:BC4"/>
     <mergeCell ref="BD4:BE4"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="BF4:BG4"/>
     <mergeCell ref="BH4:BI4"/>
     <mergeCell ref="BJ4:BK4"/>
     <mergeCell ref="BL4:BM4"/>
-    <mergeCell ref="BN3:BQ3"/>
-[...7 lines deleted...]
-    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="DJ3:DM3"/>
+    <mergeCell ref="DN3:DQ3"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="DZ3:EC3"/>
+    <mergeCell ref="ED3:EG3"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="EF4:EG4"/>
     <mergeCell ref="DR3:DU3"/>
     <mergeCell ref="DV3:DY3"/>
     <mergeCell ref="DR4:DS4"/>
     <mergeCell ref="DT4:DU4"/>
     <mergeCell ref="DV4:DW4"/>
     <mergeCell ref="DX4:DY4"/>
-    <mergeCell ref="DJ3:DM3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="EP3:ES3"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET3:EW3"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
     <mergeCell ref="EH3:EK3"/>
     <mergeCell ref="EL3:EO3"/>
     <mergeCell ref="EH4:EI4"/>
     <mergeCell ref="EJ4:EK4"/>
     <mergeCell ref="EL4:EM4"/>
     <mergeCell ref="EN4:EO4"/>
-    <mergeCell ref="DZ3:EC3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="FF3:FI3"/>
+    <mergeCell ref="FJ3:FM3"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
     <mergeCell ref="EX3:FA3"/>
     <mergeCell ref="EX4:EY4"/>
     <mergeCell ref="EZ4:FA4"/>
     <mergeCell ref="FB3:FE3"/>
     <mergeCell ref="FB4:FC4"/>
     <mergeCell ref="FD4:FE4"/>
-    <mergeCell ref="EP3:ES3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EV4:EW4"/>
+    <mergeCell ref="FV3:FY3"/>
+    <mergeCell ref="FZ3:GC3"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FX4:FY4"/>
+    <mergeCell ref="FZ4:GA4"/>
+    <mergeCell ref="GB4:GC4"/>
     <mergeCell ref="FN3:FQ3"/>
     <mergeCell ref="FR3:FU3"/>
     <mergeCell ref="FN4:FO4"/>
     <mergeCell ref="FP4:FQ4"/>
     <mergeCell ref="FR4:FS4"/>
     <mergeCell ref="FT4:FU4"/>
-    <mergeCell ref="FF3:FI3"/>
-[...4 lines deleted...]
-    <mergeCell ref="FL4:FM4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AW20" sqref="AW20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>