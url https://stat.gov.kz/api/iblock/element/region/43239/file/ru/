--- v3 (2026-07-17)
+++ v4 (2026-08-26)
@@ -24,51 +24,61 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="г. Астана " sheetId="18" r:id="rId1"/>
     <sheet name="2015-2024" sheetId="19" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="GC6" i="18"/>
+  <c r="GK6" i="18"/>
+  <c r="GJ6"/>
+  <c r="GI6"/>
+  <c r="GI10" s="1"/>
+  <c r="GH6"/>
+  <c r="GG6"/>
+  <c r="GF6"/>
+  <c r="GE6"/>
+  <c r="GE10" s="1"/>
+  <c r="GD6"/>
+  <c r="GC6"/>
   <c r="GB6"/>
   <c r="GA6"/>
   <c r="GA10" s="1"/>
   <c r="FZ6"/>
   <c r="FY6"/>
   <c r="FX6"/>
   <c r="FW6"/>
   <c r="FW10" s="1"/>
   <c r="FV6"/>
   <c r="FU6"/>
   <c r="FT6"/>
   <c r="FS6"/>
   <c r="FS10" s="1"/>
   <c r="FR6"/>
   <c r="FQ6"/>
   <c r="FP6"/>
   <c r="FO6"/>
   <c r="FO10" s="1"/>
   <c r="FN6"/>
   <c r="FM6"/>
   <c r="FL6"/>
   <c r="FK6"/>
   <c r="FK10" s="1"/>
   <c r="FJ6"/>
   <c r="FI6"/>
@@ -318,51 +328,51 @@
   <c r="C10" s="1"/>
   <c r="AI6"/>
   <c r="AI10"/>
   <c r="AM6"/>
   <c r="AM10" s="1"/>
   <c r="AQ6"/>
   <c r="AQ10" s="1"/>
   <c r="BC6"/>
   <c r="BC10"/>
   <c r="BO6"/>
   <c r="BO10" s="1"/>
   <c r="BS6"/>
   <c r="BS10" s="1"/>
   <c r="BW6"/>
   <c r="BW10"/>
   <c r="CY6"/>
   <c r="CY10" s="1"/>
   <c r="CU6"/>
   <c r="CU10" s="1"/>
   <c r="EQ6"/>
   <c r="EQ10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="49">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
@@ -468,50 +478,56 @@
     <t>январь-декабрь 2024 года*</t>
   </si>
   <si>
     <t>январь-декабрь  2025 года*</t>
   </si>
   <si>
     <t>январь 2026 года*</t>
   </si>
   <si>
     <t>январь-февраль 2026 года*</t>
   </si>
   <si>
     <t>январь-март 2026 года*</t>
   </si>
   <si>
     <t>январь-апрель 2025 года*</t>
   </si>
   <si>
     <t>январь-апрель 2026 года*</t>
   </si>
   <si>
     <t>январь-май 2025 года*</t>
   </si>
   <si>
     <t>январь-май 2026 года*</t>
+  </si>
+  <si>
+    <t>январь- июнь 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-июнь 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1172,57 +1188,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:GC12"/>
+  <dimension ref="A1:GK12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="FH6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="FR6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="GE14" sqref="GE14"/>
+      <selection pane="bottomRight" activeCell="GN10" sqref="GN10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="14.140625" hidden="1" customWidth="1"/>
     <col min="34" max="47" width="0" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="6" bestFit="1" customWidth="1"/>
@@ -1237,89 +1253,89 @@
     <col min="67" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="6" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="6" bestFit="1" customWidth="1"/>
     <col min="75" max="77" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="6" bestFit="1" customWidth="1"/>
     <col min="83" max="85" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="91" max="93" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="95" max="97" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="107" max="121" width="0" hidden="1" customWidth="1"/>
     <col min="153" max="153" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:185" s="38" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:193" s="38" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
       <c r="AD1" s="59"/>
       <c r="AE1" s="59"/>
       <c r="AF1" s="59"/>
       <c r="AG1" s="59"/>
     </row>
-    <row r="2" spans="1:185" s="2" customFormat="1" ht="12"/>
-    <row r="3" spans="1:185" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:193" s="2" customFormat="1" ht="12"/>
+    <row r="3" spans="1:193" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="54">
         <v>2015</v>
       </c>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54">
         <v>2016</v>
       </c>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54">
         <v>2017</v>
       </c>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
       <c r="M3" s="54"/>
       <c r="N3" s="54">
         <v>2018</v>
       </c>
       <c r="O3" s="54"/>
@@ -1555,52 +1571,64 @@
       <c r="FM3" s="53"/>
       <c r="FN3" s="51" t="s">
         <v>43</v>
       </c>
       <c r="FO3" s="52"/>
       <c r="FP3" s="52"/>
       <c r="FQ3" s="53"/>
       <c r="FR3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="FS3" s="52"/>
       <c r="FT3" s="52"/>
       <c r="FU3" s="53"/>
       <c r="FV3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="FW3" s="52"/>
       <c r="FX3" s="52"/>
       <c r="FY3" s="53"/>
       <c r="FZ3" s="51" t="s">
         <v>46</v>
       </c>
       <c r="GA3" s="52"/>
       <c r="GB3" s="52"/>
       <c r="GC3" s="53"/>
+      <c r="GD3" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="GE3" s="52"/>
+      <c r="GF3" s="52"/>
+      <c r="GG3" s="53"/>
+      <c r="GH3" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="GI3" s="52"/>
+      <c r="GJ3" s="52"/>
+      <c r="GK3" s="53"/>
     </row>
-    <row r="4" spans="1:185" s="4" customFormat="1" ht="11.25">
+    <row r="4" spans="1:193" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="57"/>
       <c r="B4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="54"/>
       <c r="F4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="54"/>
       <c r="H4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="54"/>
       <c r="J4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="54"/>
       <c r="L4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="54"/>
@@ -1926,52 +1954,68 @@
       <c r="FQ4" s="54"/>
       <c r="FR4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FS4" s="54"/>
       <c r="FT4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FU4" s="54"/>
       <c r="FV4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="FW4" s="54"/>
       <c r="FX4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="FY4" s="54"/>
       <c r="FZ4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="GA4" s="54"/>
       <c r="GB4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="GC4" s="54"/>
+      <c r="GD4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="GE4" s="54"/>
+      <c r="GF4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="GG4" s="54"/>
+      <c r="GH4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="GI4" s="54"/>
+      <c r="GJ4" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="GK4" s="54"/>
     </row>
-    <row r="5" spans="1:185" s="3" customFormat="1" ht="45">
+    <row r="5" spans="1:193" s="3" customFormat="1" ht="45">
       <c r="A5" s="58"/>
       <c r="B5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
@@ -2481,52 +2525,76 @@
       </c>
       <c r="FV5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FW5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FX5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="FY5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="FZ5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="GA5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="GB5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="GC5" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="GD5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GE5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GF5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GG5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GH5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GI5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="GJ5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="GK5" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:185" s="12" customFormat="1" ht="30.75" customHeight="1">
+    <row r="6" spans="1:193" s="12" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <f>B7+B8+B9</f>
         <v>157141.15969999996</v>
       </c>
       <c r="C6" s="20">
         <f t="shared" ref="C6:AO6" si="0">C7+C8+C9</f>
         <v>30759.286249999997</v>
       </c>
       <c r="D6" s="20">
         <f t="shared" si="0"/>
         <v>46385.265429999992</v>
       </c>
       <c r="E6" s="20">
         <f t="shared" si="0"/>
         <v>47995.322630000002</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>268272.69702000002</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
@@ -3222,52 +3290,84 @@
       </c>
       <c r="FX6" s="15">
         <f t="shared" si="17"/>
         <v>94867.215929999991</v>
       </c>
       <c r="FY6" s="17">
         <f t="shared" si="17"/>
         <v>110778.56895000004</v>
       </c>
       <c r="FZ6" s="31">
         <f t="shared" si="17"/>
         <v>50398.923749999987</v>
       </c>
       <c r="GA6" s="15">
         <f t="shared" si="17"/>
         <v>25514.734159999996</v>
       </c>
       <c r="GB6" s="15">
         <f t="shared" si="17"/>
         <v>97648.778660000011</v>
       </c>
       <c r="GC6" s="17">
         <f t="shared" si="17"/>
         <v>100517.91764000003</v>
       </c>
+      <c r="GD6" s="31">
+        <f t="shared" ref="GD6:GK6" si="18">GD7+GD8+GD9</f>
+        <v>31004.817849999999</v>
+      </c>
+      <c r="GE6" s="15">
+        <f t="shared" si="18"/>
+        <v>15751.63106</v>
+      </c>
+      <c r="GF6" s="15">
+        <f t="shared" si="18"/>
+        <v>110178.07203999998</v>
+      </c>
+      <c r="GG6" s="17">
+        <f t="shared" si="18"/>
+        <v>133554.66572999998</v>
+      </c>
+      <c r="GH6" s="31">
+        <f t="shared" si="18"/>
+        <v>61570.413629999995</v>
+      </c>
+      <c r="GI6" s="15">
+        <f t="shared" si="18"/>
+        <v>29949.039869999997</v>
+      </c>
+      <c r="GJ6" s="15">
+        <f t="shared" si="18"/>
+        <v>109987.04256999999</v>
+      </c>
+      <c r="GK6" s="17">
+        <f t="shared" si="18"/>
+        <v>118054.08134000002</v>
+      </c>
     </row>
-    <row r="7" spans="1:185" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="7" spans="1:193" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
         <v>146214.68099999998</v>
       </c>
       <c r="C7" s="37">
         <v>27113.60355</v>
       </c>
       <c r="D7" s="37">
         <v>16005.744449999998</v>
       </c>
       <c r="E7" s="37">
         <v>4624.0326600000008</v>
       </c>
       <c r="F7" s="1">
         <v>248082.546</v>
       </c>
       <c r="G7" s="1">
         <v>44629.352690000007</v>
       </c>
       <c r="H7" s="1">
         <v>5358.6486200000008</v>
       </c>
       <c r="I7" s="1">
@@ -3779,52 +3879,76 @@
       </c>
       <c r="FV7" s="34">
         <v>7841.6664999999994</v>
       </c>
       <c r="FW7" s="35">
         <v>3085.7008900000001</v>
       </c>
       <c r="FX7" s="35">
         <v>13476.316140000004</v>
       </c>
       <c r="FY7" s="36">
         <v>5808.9730500000005</v>
       </c>
       <c r="FZ7" s="34">
         <v>45388.067049999991</v>
       </c>
       <c r="GA7" s="35">
         <v>17870.680919999999</v>
       </c>
       <c r="GB7" s="35">
         <v>34445.246849999996</v>
       </c>
       <c r="GC7" s="36">
         <v>7551.7499799999996</v>
       </c>
+      <c r="GD7" s="34">
+        <v>23784.659499999998</v>
+      </c>
+      <c r="GE7" s="35">
+        <v>6655.5877100000007</v>
+      </c>
+      <c r="GF7" s="35">
+        <v>15055.508080000003</v>
+      </c>
+      <c r="GG7" s="36">
+        <v>6663.7035999999998</v>
+      </c>
+      <c r="GH7" s="34">
+        <v>56455.001049999999</v>
+      </c>
+      <c r="GI7" s="35">
+        <v>22156.67267</v>
+      </c>
+      <c r="GJ7" s="35">
+        <v>35244.053439999989</v>
+      </c>
+      <c r="GK7" s="36">
+        <v>8049.9239000000016</v>
+      </c>
     </row>
-    <row r="8" spans="1:185" s="1" customFormat="1" ht="22.5">
+    <row r="8" spans="1:193" s="1" customFormat="1" ht="22.5">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1">
         <v>1018.145</v>
       </c>
       <c r="C8" s="1">
         <v>1052.3297</v>
       </c>
       <c r="D8" s="1">
         <v>312.24504999999999</v>
       </c>
       <c r="E8" s="1">
         <v>850.68321000000003</v>
       </c>
       <c r="F8" s="1">
         <v>696.26</v>
       </c>
       <c r="G8" s="1">
         <v>599.66800000000001</v>
       </c>
       <c r="H8" s="1">
         <v>273.40731</v>
       </c>
       <c r="I8" s="1">
@@ -4336,52 +4460,76 @@
       </c>
       <c r="FV8" s="27">
         <v>1.6619999999999999E-2</v>
       </c>
       <c r="FW8" s="16">
         <v>470.17200000000003</v>
       </c>
       <c r="FX8" s="16">
         <v>1054.13689</v>
       </c>
       <c r="FY8" s="18">
         <v>3811.7905199999991</v>
       </c>
       <c r="FZ8" s="27">
         <v>0</v>
       </c>
       <c r="GA8" s="16">
         <v>0</v>
       </c>
       <c r="GB8" s="16">
         <v>744.29920000000004</v>
       </c>
       <c r="GC8" s="18">
         <v>3410.9993100000002</v>
       </c>
+      <c r="GD8" s="27">
+        <v>1.915E-2</v>
+      </c>
+      <c r="GE8" s="16">
+        <v>500.10199999999998</v>
+      </c>
+      <c r="GF8" s="16">
+        <v>1247.78613</v>
+      </c>
+      <c r="GG8" s="18">
+        <v>4553.9372400000011</v>
+      </c>
+      <c r="GH8" s="27">
+        <v>0</v>
+      </c>
+      <c r="GI8" s="16">
+        <v>0</v>
+      </c>
+      <c r="GJ8" s="16">
+        <v>869.61679000000004</v>
+      </c>
+      <c r="GK8" s="18">
+        <v>3979.5251399999993</v>
+      </c>
     </row>
-    <row r="9" spans="1:185" s="1" customFormat="1" ht="22.5">
+    <row r="9" spans="1:193" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="1">
         <v>9908.333700000001</v>
       </c>
       <c r="C9" s="1">
         <v>2593.3530000000001</v>
       </c>
       <c r="D9" s="1">
         <v>30067.275929999996</v>
       </c>
       <c r="E9" s="1">
         <v>42520.606760000002</v>
       </c>
       <c r="F9" s="1">
         <v>19493.891019999999</v>
       </c>
       <c r="G9" s="1">
         <v>2261.40861</v>
       </c>
       <c r="H9" s="1">
         <v>41848.592960000016</v>
       </c>
       <c r="I9" s="1">
@@ -4893,52 +5041,76 @@
       </c>
       <c r="FV9" s="32">
         <v>6496.4464000000007</v>
       </c>
       <c r="FW9" s="30">
         <v>6729.6755000000012</v>
       </c>
       <c r="FX9" s="30">
         <v>80336.762899999987</v>
       </c>
       <c r="FY9" s="33">
         <v>101157.80538000005</v>
       </c>
       <c r="FZ9" s="32">
         <v>5010.8567000000003</v>
       </c>
       <c r="GA9" s="30">
         <v>7644.0532399999984</v>
       </c>
       <c r="GB9" s="30">
         <v>62459.232610000006</v>
       </c>
       <c r="GC9" s="33">
         <v>89555.168350000022</v>
       </c>
+      <c r="GD9" s="32">
+        <v>7220.1391999999996</v>
+      </c>
+      <c r="GE9" s="30">
+        <v>8595.9413499999991</v>
+      </c>
+      <c r="GF9" s="30">
+        <v>93874.777829999977</v>
+      </c>
+      <c r="GG9" s="33">
+        <v>122337.02488999997</v>
+      </c>
+      <c r="GH9" s="32">
+        <v>5115.4125800000002</v>
+      </c>
+      <c r="GI9" s="30">
+        <v>7792.3671999999979</v>
+      </c>
+      <c r="GJ9" s="30">
+        <v>73873.372340000002</v>
+      </c>
+      <c r="GK9" s="33">
+        <v>106024.63230000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:185" s="13" customFormat="1" ht="33.75">
+    <row r="10" spans="1:193" s="13" customFormat="1" ht="33.75">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>8.4311221623356101</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>4.761819683108234</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11">
         <f>K9/K6*100</f>
         <v>21.698604505848635</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
@@ -5220,208 +5392,228 @@
         <v>68.824254719008692</v>
       </c>
       <c r="FP10" s="11"/>
       <c r="FQ10" s="19"/>
       <c r="FR10" s="28"/>
       <c r="FS10" s="11">
         <f>FS9/FS6*100</f>
         <v>28.44423714794253</v>
       </c>
       <c r="FT10" s="11"/>
       <c r="FU10" s="19"/>
       <c r="FV10" s="28"/>
       <c r="FW10" s="11">
         <f>FW9/FW6*100</f>
         <v>65.428455973653726</v>
       </c>
       <c r="FX10" s="11"/>
       <c r="FY10" s="19"/>
       <c r="FZ10" s="28"/>
       <c r="GA10" s="11">
         <f>GA9/GA6*100</f>
         <v>29.959368543936261</v>
       </c>
       <c r="GB10" s="11"/>
       <c r="GC10" s="19"/>
+      <c r="GD10" s="28"/>
+      <c r="GE10" s="11">
+        <f>GE9/GE6*100</f>
+        <v>54.57175398063189</v>
+      </c>
+      <c r="GF10" s="11"/>
+      <c r="GG10" s="19"/>
+      <c r="GH10" s="28"/>
+      <c r="GI10" s="11">
+        <f>GI9/GI6*100</f>
+        <v>26.018754637291813</v>
+      </c>
+      <c r="GJ10" s="11"/>
+      <c r="GK10" s="19"/>
     </row>
-    <row r="12" spans="1:185" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:193" s="10" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="55"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="141">
+  <mergeCells count="147">
     <mergeCell ref="CT3:CW3"/>
     <mergeCell ref="CX3:DA3"/>
     <mergeCell ref="CT4:CU4"/>
     <mergeCell ref="CV4:CW4"/>
     <mergeCell ref="CX4:CY4"/>
     <mergeCell ref="CZ4:DA4"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="CD4:CE4"/>
     <mergeCell ref="CF4:CG4"/>
     <mergeCell ref="CH4:CI4"/>
     <mergeCell ref="CJ4:CK4"/>
     <mergeCell ref="CL3:CO3"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CL4:CM4"/>
     <mergeCell ref="CN4:CO4"/>
     <mergeCell ref="CP4:CQ4"/>
     <mergeCell ref="CR4:CS4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:C4"/>
-    <mergeCell ref="AT3:AW3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="AN4:AO4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB4:CC4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="BB3:BE3"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="BL4:BM4"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BN4:BO4"/>
     <mergeCell ref="BP4:BQ4"/>
     <mergeCell ref="BR4:BS4"/>
     <mergeCell ref="BT4:BU4"/>
     <mergeCell ref="BV3:BY3"/>
     <mergeCell ref="BZ3:CC3"/>
     <mergeCell ref="BV4:BW4"/>
-    <mergeCell ref="BX4:BY4"/>
-[...10 lines deleted...]
-    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="DR3:DU3"/>
+    <mergeCell ref="DV3:DY3"/>
+    <mergeCell ref="DR4:DS4"/>
+    <mergeCell ref="DT4:DU4"/>
+    <mergeCell ref="DV4:DW4"/>
+    <mergeCell ref="DX4:DY4"/>
     <mergeCell ref="DJ3:DM3"/>
     <mergeCell ref="DN3:DQ3"/>
     <mergeCell ref="DJ4:DK4"/>
     <mergeCell ref="DL4:DM4"/>
     <mergeCell ref="DN4:DO4"/>
     <mergeCell ref="DP4:DQ4"/>
-    <mergeCell ref="DB3:DE3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="EH3:EK3"/>
+    <mergeCell ref="EL3:EO3"/>
+    <mergeCell ref="EH4:EI4"/>
+    <mergeCell ref="EJ4:EK4"/>
+    <mergeCell ref="EL4:EM4"/>
+    <mergeCell ref="EN4:EO4"/>
     <mergeCell ref="DZ3:EC3"/>
     <mergeCell ref="ED3:EG3"/>
     <mergeCell ref="DZ4:EA4"/>
     <mergeCell ref="EB4:EC4"/>
     <mergeCell ref="ED4:EE4"/>
     <mergeCell ref="EF4:EG4"/>
-    <mergeCell ref="DR3:DU3"/>
-[...4 lines deleted...]
-    <mergeCell ref="DX4:DY4"/>
+    <mergeCell ref="EX3:FA3"/>
+    <mergeCell ref="EX4:EY4"/>
+    <mergeCell ref="EZ4:FA4"/>
+    <mergeCell ref="FB3:FE3"/>
+    <mergeCell ref="FB4:FC4"/>
+    <mergeCell ref="FD4:FE4"/>
     <mergeCell ref="EP3:ES3"/>
     <mergeCell ref="EP4:EQ4"/>
     <mergeCell ref="ER4:ES4"/>
     <mergeCell ref="ET3:EW3"/>
     <mergeCell ref="ET4:EU4"/>
     <mergeCell ref="EV4:EW4"/>
-    <mergeCell ref="EH3:EK3"/>
-[...4 lines deleted...]
-    <mergeCell ref="EN4:EO4"/>
+    <mergeCell ref="FN3:FQ3"/>
+    <mergeCell ref="FR3:FU3"/>
+    <mergeCell ref="FN4:FO4"/>
+    <mergeCell ref="FP4:FQ4"/>
+    <mergeCell ref="FR4:FS4"/>
+    <mergeCell ref="FT4:FU4"/>
     <mergeCell ref="FF3:FI3"/>
     <mergeCell ref="FJ3:FM3"/>
     <mergeCell ref="FF4:FG4"/>
     <mergeCell ref="FH4:FI4"/>
     <mergeCell ref="FJ4:FK4"/>
     <mergeCell ref="FL4:FM4"/>
-    <mergeCell ref="EX3:FA3"/>
-[...4 lines deleted...]
-    <mergeCell ref="FD4:FE4"/>
+    <mergeCell ref="GD3:GG3"/>
+    <mergeCell ref="GH3:GK3"/>
+    <mergeCell ref="GD4:GE4"/>
+    <mergeCell ref="GF4:GG4"/>
+    <mergeCell ref="GH4:GI4"/>
+    <mergeCell ref="GJ4:GK4"/>
     <mergeCell ref="FV3:FY3"/>
     <mergeCell ref="FZ3:GC3"/>
     <mergeCell ref="FV4:FW4"/>
     <mergeCell ref="FX4:FY4"/>
     <mergeCell ref="FZ4:GA4"/>
     <mergeCell ref="GB4:GC4"/>
-    <mergeCell ref="FN3:FQ3"/>
-[...4 lines deleted...]
-    <mergeCell ref="FT4:FU4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AW20" sqref="AW20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" bestFit="1" customWidth="1"/>