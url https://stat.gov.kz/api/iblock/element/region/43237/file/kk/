--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11535"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9645"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі және НКИ өңірлер бөлісін" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -653,116 +653,116 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1045,132 +1045,132 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="38"/>
-[...10 lines deleted...]
-      <c r="M3" s="39"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="15">
         <v>2022</v>
       </c>
       <c r="B4" s="10">
         <v>40.1</v>
       </c>
       <c r="C4" s="8">
         <v>98.8</v>
       </c>
       <c r="D4" s="17">
         <v>142.30000000000001</v>
       </c>
       <c r="E4" s="10">
         <v>63.8</v>
       </c>
       <c r="F4" s="10">
         <v>154.4</v>
       </c>
       <c r="G4" s="10">
         <v>113.6</v>
       </c>
       <c r="H4" s="10">
         <v>115.6</v>
@@ -1299,78 +1299,82 @@
         <v>108.9</v>
       </c>
       <c r="I7" s="8">
         <v>116.1</v>
       </c>
       <c r="J7" s="8">
         <v>155.9</v>
       </c>
       <c r="K7" s="8">
         <v>113.9</v>
       </c>
       <c r="L7" s="10">
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="18">
         <v>28.9</v>
       </c>
-      <c r="C8" s="18"/>
-      <c r="D8" s="18"/>
+      <c r="C8" s="18">
+        <v>116.8</v>
+      </c>
+      <c r="D8" s="18">
+        <v>104.6</v>
+      </c>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="10"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="41"/>
-[...10 lines deleted...]
-      <c r="M9" s="42"/>
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49"/>
+      <c r="I9" s="49"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="49"/>
+      <c r="L9" s="49"/>
+      <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15">
         <v>2022</v>
       </c>
       <c r="B10" s="10">
         <v>82.1</v>
       </c>
       <c r="C10" s="9">
         <v>85.8</v>
       </c>
       <c r="D10" s="9">
         <v>140</v>
       </c>
       <c r="E10" s="10">
         <v>108.5</v>
       </c>
       <c r="F10" s="10">
         <v>178</v>
       </c>
       <c r="G10" s="10">
         <v>71.2</v>
       </c>
       <c r="H10" s="10">
         <v>105.2</v>
@@ -1493,84 +1497,88 @@
         <v>139.69999999999999</v>
       </c>
       <c r="G13" s="9">
         <v>100.8</v>
       </c>
       <c r="H13" s="9">
         <v>121.2</v>
       </c>
       <c r="I13" s="9">
         <v>136.6</v>
       </c>
       <c r="J13" s="9">
         <v>122.7</v>
       </c>
       <c r="K13" s="9">
         <v>126.5</v>
       </c>
       <c r="L13" s="10">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="8">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="50">
+      <c r="A14" s="35">
         <v>2026</v>
       </c>
-      <c r="B14" s="51">
+      <c r="B14" s="36">
         <v>102.3</v>
       </c>
-      <c r="C14" s="51"/>
-[...9 lines deleted...]
-      <c r="M14" s="54"/>
+      <c r="C14" s="36">
+        <v>102.5</v>
+      </c>
+      <c r="D14" s="36">
+        <v>104.1</v>
+      </c>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="41"/>
-[...10 lines deleted...]
-      <c r="M15" s="42"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="49"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15">
         <v>2022</v>
       </c>
       <c r="B16" s="10">
         <v>82.1</v>
       </c>
       <c r="C16" s="9">
         <v>83.9</v>
       </c>
       <c r="D16" s="9">
         <v>101.8</v>
       </c>
       <c r="E16" s="10">
         <v>102.3</v>
       </c>
       <c r="F16" s="10">
         <v>115</v>
       </c>
       <c r="G16" s="10">
         <v>101.7</v>
       </c>
       <c r="H16" s="10">
         <v>102.8</v>
@@ -1699,123 +1707,127 @@
         <v>120</v>
       </c>
       <c r="I19" s="9">
         <v>122.5</v>
       </c>
       <c r="J19" s="9">
         <v>122.7</v>
       </c>
       <c r="K19" s="9">
         <v>123.8</v>
       </c>
       <c r="L19" s="10">
         <v>127.5</v>
       </c>
       <c r="M19" s="10">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15">
         <v>2026</v>
       </c>
       <c r="B20" s="18">
         <v>102.3</v>
       </c>
-      <c r="C20" s="18"/>
-      <c r="D20" s="18"/>
+      <c r="C20" s="18">
+        <v>102.5</v>
+      </c>
+      <c r="D20" s="18">
+        <v>103</v>
+      </c>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -1833,388 +1845,392 @@
       <c r="M3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="11">
         <v>2022</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="40">
         <v>5739.8</v>
       </c>
-      <c r="C5" s="55">
+      <c r="C5" s="40">
         <v>5865.6</v>
       </c>
-      <c r="D5" s="55">
+      <c r="D5" s="40">
         <v>9457.4</v>
       </c>
-      <c r="E5" s="55">
+      <c r="E5" s="40">
         <v>6548.2</v>
       </c>
-      <c r="F5" s="55">
+      <c r="F5" s="40">
         <v>10110</v>
       </c>
-      <c r="G5" s="55">
+      <c r="G5" s="40">
         <v>11748.6</v>
       </c>
-      <c r="H5" s="55">
+      <c r="H5" s="40">
         <v>13739.4</v>
       </c>
-      <c r="I5" s="55">
+      <c r="I5" s="40">
         <v>13978.9</v>
       </c>
-      <c r="J5" s="55">
+      <c r="J5" s="40">
         <v>16223.3</v>
       </c>
-      <c r="K5" s="55">
+      <c r="K5" s="40">
         <v>18118.8</v>
       </c>
-      <c r="L5" s="55">
+      <c r="L5" s="40">
         <v>16023.1</v>
       </c>
-      <c r="M5" s="55">
+      <c r="M5" s="40">
         <v>21180.9</v>
       </c>
       <c r="N5" s="12"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
     </row>
     <row r="6" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11">
         <v>2023</v>
       </c>
-      <c r="B6" s="55">
+      <c r="B6" s="40">
         <v>8012</v>
       </c>
-      <c r="C6" s="55">
+      <c r="C6" s="40">
         <v>12635.9</v>
       </c>
-      <c r="D6" s="55">
+      <c r="D6" s="40">
         <v>15175.5</v>
       </c>
-      <c r="E6" s="56">
+      <c r="E6" s="41">
         <v>15056.7</v>
       </c>
-      <c r="F6" s="56">
+      <c r="F6" s="41">
         <v>17936.3</v>
       </c>
-      <c r="G6" s="56">
+      <c r="G6" s="41">
         <v>12027.6</v>
       </c>
-      <c r="H6" s="56">
+      <c r="H6" s="41">
         <v>16596.099999999999</v>
       </c>
-      <c r="I6" s="56">
+      <c r="I6" s="41">
         <v>17969.3</v>
       </c>
-      <c r="J6" s="56">
+      <c r="J6" s="41">
         <v>24096.6</v>
       </c>
-      <c r="K6" s="56">
+      <c r="K6" s="41">
         <v>34335.5</v>
       </c>
-      <c r="L6" s="57">
+      <c r="L6" s="42">
         <v>26377.200000000001</v>
       </c>
-      <c r="M6" s="56">
+      <c r="M6" s="41">
         <v>32253.599999999999</v>
       </c>
       <c r="N6" s="12"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
     </row>
     <row r="7" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>2024</v>
       </c>
-      <c r="B7" s="55">
+      <c r="B7" s="40">
         <v>12069.7</v>
       </c>
-      <c r="C7" s="55">
+      <c r="C7" s="40">
         <v>15749.5</v>
       </c>
-      <c r="D7" s="55">
+      <c r="D7" s="40">
         <v>17806.3</v>
       </c>
-      <c r="E7" s="55">
+      <c r="E7" s="40">
         <v>18963.400000000001</v>
       </c>
-      <c r="F7" s="55">
+      <c r="F7" s="40">
         <v>19298.5</v>
       </c>
-      <c r="G7" s="55">
+      <c r="G7" s="40">
         <v>23122.1</v>
       </c>
-      <c r="H7" s="55">
+      <c r="H7" s="40">
         <v>21008.5</v>
       </c>
-      <c r="I7" s="55">
+      <c r="I7" s="40">
         <v>21644.400000000001</v>
       </c>
-      <c r="J7" s="55">
+      <c r="J7" s="40">
         <v>37567.9</v>
       </c>
-      <c r="K7" s="55">
+      <c r="K7" s="40">
         <v>41470.9</v>
       </c>
-      <c r="L7" s="55">
+      <c r="L7" s="40">
         <v>34928.199999999997</v>
       </c>
-      <c r="M7" s="55">
+      <c r="M7" s="40">
         <v>42836.2</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11">
         <v>2025</v>
       </c>
-      <c r="B8" s="55">
+      <c r="B8" s="40">
         <v>17187</v>
       </c>
-      <c r="C8" s="55">
+      <c r="C8" s="40">
         <v>20028</v>
       </c>
-      <c r="D8" s="55">
+      <c r="D8" s="40">
         <v>21819.5</v>
       </c>
-      <c r="E8" s="55">
+      <c r="E8" s="40">
         <v>25513.7</v>
       </c>
-      <c r="F8" s="55">
+      <c r="F8" s="40">
         <v>28957.200000000001</v>
       </c>
-      <c r="G8" s="55">
+      <c r="G8" s="40">
         <v>26113.5</v>
       </c>
-      <c r="H8" s="55">
+      <c r="H8" s="40">
         <v>28445.4</v>
       </c>
-      <c r="I8" s="55">
+      <c r="I8" s="40">
         <v>33021.1</v>
       </c>
-      <c r="J8" s="55">
+      <c r="J8" s="40">
         <v>51473.3</v>
       </c>
-      <c r="K8" s="55">
+      <c r="K8" s="40">
         <v>60019.4</v>
       </c>
-      <c r="L8" s="55">
+      <c r="L8" s="40">
         <v>59492</v>
       </c>
-      <c r="M8" s="55">
+      <c r="M8" s="40">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2026</v>
       </c>
-      <c r="B9" s="55">
+      <c r="B9" s="40">
         <v>19984.8</v>
       </c>
-      <c r="C9" s="55"/>
-[...9 lines deleted...]
-      <c r="M9" s="55"/>
+      <c r="C9" s="40">
+        <v>24087.200000000001</v>
+      </c>
+      <c r="D9" s="40">
+        <v>25368</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="8" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="20" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="46"/>
-[...22 lines deleted...]
-      <c r="Y1" s="46"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
     </row>
     <row r="4" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="47"/>
-      <c r="B4" s="44" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="44"/>
-      <c r="D4" s="44" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="44"/>
-      <c r="F4" s="44" t="s">
+      <c r="E4" s="52"/>
+      <c r="F4" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="G4" s="44"/>
-      <c r="H4" s="44" t="s">
+      <c r="G4" s="52"/>
+      <c r="H4" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="I4" s="44"/>
-      <c r="J4" s="44" t="s">
+      <c r="I4" s="52"/>
+      <c r="J4" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="K4" s="44"/>
-      <c r="L4" s="44" t="s">
+      <c r="K4" s="52"/>
+      <c r="L4" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="M4" s="44"/>
-      <c r="N4" s="44" t="s">
+      <c r="M4" s="52"/>
+      <c r="N4" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="44"/>
-      <c r="P4" s="44" t="s">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="Q4" s="44"/>
-      <c r="R4" s="44" t="s">
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="S4" s="44"/>
-      <c r="T4" s="44" t="s">
+      <c r="S4" s="52"/>
+      <c r="T4" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="U4" s="45"/>
-      <c r="V4" s="44" t="s">
+      <c r="U4" s="53"/>
+      <c r="V4" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="W4" s="45"/>
-      <c r="X4" s="44" t="s">
+      <c r="W4" s="53"/>
+      <c r="X4" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="Y4" s="44"/>
+      <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="21" t="s">
@@ -2323,102 +2339,102 @@
       </c>
       <c r="S6" s="29">
         <v>104.7</v>
       </c>
       <c r="T6" s="28">
         <v>111530.09600000001</v>
       </c>
       <c r="U6" s="29">
         <v>106.4</v>
       </c>
       <c r="V6" s="28">
         <v>127553.15399999999</v>
       </c>
       <c r="W6" s="29">
         <v>106.8</v>
       </c>
       <c r="X6" s="28">
         <v>148734.011</v>
       </c>
       <c r="Y6" s="29">
         <v>107.2</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="48"/>
-      <c r="B11" s="44" t="s">
+      <c r="A11" s="56"/>
+      <c r="B11" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="45"/>
-      <c r="D11" s="44" t="s">
+      <c r="C11" s="53"/>
+      <c r="D11" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="E11" s="45"/>
-      <c r="F11" s="44" t="s">
+      <c r="E11" s="53"/>
+      <c r="F11" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="G11" s="45"/>
-      <c r="H11" s="44" t="s">
+      <c r="G11" s="53"/>
+      <c r="H11" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="I11" s="45"/>
-      <c r="J11" s="44" t="s">
+      <c r="I11" s="53"/>
+      <c r="J11" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="K11" s="45"/>
-      <c r="L11" s="44" t="s">
+      <c r="K11" s="53"/>
+      <c r="L11" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="M11" s="45"/>
-      <c r="N11" s="44" t="s">
+      <c r="M11" s="53"/>
+      <c r="N11" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="O11" s="45"/>
-      <c r="P11" s="44" t="s">
+      <c r="O11" s="53"/>
+      <c r="P11" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="Q11" s="45"/>
-      <c r="R11" s="44" t="s">
+      <c r="Q11" s="53"/>
+      <c r="R11" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="S11" s="45"/>
-      <c r="T11" s="44" t="s">
+      <c r="S11" s="53"/>
+      <c r="T11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="U11" s="45"/>
-      <c r="V11" s="44" t="s">
+      <c r="U11" s="53"/>
+      <c r="V11" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="W11" s="45"/>
-      <c r="X11" s="44" t="s">
+      <c r="W11" s="53"/>
+      <c r="X11" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="Y11" s="44"/>
+      <c r="Y11" s="52"/>
     </row>
     <row r="12" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A12" s="49"/>
+      <c r="A12" s="57"/>
       <c r="B12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="21" t="s">
@@ -2604,102 +2620,102 @@
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
       <c r="F16" s="24"/>
       <c r="G16" s="25"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="24"/>
       <c r="K16" s="25"/>
       <c r="L16" s="24"/>
       <c r="M16" s="25"/>
       <c r="N16" s="24"/>
       <c r="O16" s="25"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="24"/>
       <c r="S16" s="25"/>
       <c r="T16" s="24"/>
       <c r="U16" s="25"/>
       <c r="V16" s="24"/>
       <c r="W16" s="25"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="25"/>
     </row>
     <row r="18" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="48"/>
-      <c r="B18" s="44" t="s">
+      <c r="A18" s="56"/>
+      <c r="B18" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="45"/>
-      <c r="D18" s="44" t="s">
+      <c r="C18" s="53"/>
+      <c r="D18" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="E18" s="45"/>
-      <c r="F18" s="44" t="s">
+      <c r="E18" s="53"/>
+      <c r="F18" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="G18" s="45"/>
-      <c r="H18" s="44" t="s">
+      <c r="G18" s="53"/>
+      <c r="H18" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="I18" s="45"/>
-      <c r="J18" s="44" t="s">
+      <c r="I18" s="53"/>
+      <c r="J18" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="K18" s="45"/>
-      <c r="L18" s="44" t="s">
+      <c r="K18" s="53"/>
+      <c r="L18" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="M18" s="45"/>
-      <c r="N18" s="44" t="s">
+      <c r="M18" s="53"/>
+      <c r="N18" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="O18" s="45"/>
-      <c r="P18" s="44" t="s">
+      <c r="O18" s="53"/>
+      <c r="P18" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="Q18" s="45"/>
-      <c r="R18" s="44" t="s">
+      <c r="Q18" s="53"/>
+      <c r="R18" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="S18" s="45"/>
-      <c r="T18" s="44" t="s">
+      <c r="S18" s="53"/>
+      <c r="T18" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="U18" s="45"/>
-      <c r="V18" s="44" t="s">
+      <c r="U18" s="53"/>
+      <c r="V18" s="52" t="s">
         <v>58</v>
       </c>
-      <c r="W18" s="45"/>
-      <c r="X18" s="44" t="s">
+      <c r="W18" s="53"/>
+      <c r="X18" s="52" t="s">
         <v>59</v>
       </c>
-      <c r="Y18" s="44"/>
+      <c r="Y18" s="52"/>
     </row>
     <row r="19" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A19" s="49"/>
+      <c r="A19" s="57"/>
       <c r="B19" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="J19" s="26" t="s">
@@ -2811,102 +2827,102 @@
       </c>
       <c r="T20" s="28">
         <v>228701.2</v>
       </c>
       <c r="U20" s="29">
         <v>122.4</v>
       </c>
       <c r="V20" s="28">
         <v>263629.40000000002</v>
       </c>
       <c r="W20" s="29">
         <v>122.6</v>
       </c>
       <c r="X20" s="28">
         <v>306465.59999999998</v>
       </c>
       <c r="Y20" s="29">
         <v>122.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B21" s="24"/>
       <c r="C21" s="25"/>
     </row>
     <row r="24" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="48"/>
-      <c r="B24" s="44" t="s">
+      <c r="A24" s="56"/>
+      <c r="B24" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="45"/>
-      <c r="D24" s="44" t="s">
+      <c r="C24" s="53"/>
+      <c r="D24" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="E24" s="45"/>
-      <c r="F24" s="44" t="s">
+      <c r="E24" s="53"/>
+      <c r="F24" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="G24" s="45"/>
-      <c r="H24" s="44" t="s">
+      <c r="G24" s="53"/>
+      <c r="H24" s="52" t="s">
         <v>63</v>
       </c>
-      <c r="I24" s="45"/>
-      <c r="J24" s="44" t="s">
+      <c r="I24" s="53"/>
+      <c r="J24" s="52" t="s">
         <v>64</v>
       </c>
-      <c r="K24" s="45"/>
-      <c r="L24" s="44" t="s">
+      <c r="K24" s="53"/>
+      <c r="L24" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="M24" s="45"/>
-      <c r="N24" s="44" t="s">
+      <c r="M24" s="53"/>
+      <c r="N24" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="O24" s="45"/>
-      <c r="P24" s="44" t="s">
+      <c r="O24" s="53"/>
+      <c r="P24" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="Q24" s="45"/>
-      <c r="R24" s="44" t="s">
+      <c r="Q24" s="53"/>
+      <c r="R24" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="S24" s="45"/>
-      <c r="T24" s="44" t="s">
+      <c r="S24" s="53"/>
+      <c r="T24" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="U24" s="45"/>
-      <c r="V24" s="44" t="s">
+      <c r="U24" s="53"/>
+      <c r="V24" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="W24" s="45"/>
-      <c r="X24" s="44" t="s">
+      <c r="W24" s="53"/>
+      <c r="X24" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Y24" s="44"/>
+      <c r="Y24" s="52"/>
     </row>
     <row r="25" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A25" s="49"/>
+      <c r="A25" s="57"/>
       <c r="B25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="31" t="s">
@@ -3014,102 +3030,102 @@
         <v>252558.7</v>
       </c>
       <c r="S26" s="29">
         <v>122.7</v>
       </c>
       <c r="T26" s="28">
         <v>312578.09999999998</v>
       </c>
       <c r="U26" s="29">
         <v>123.8</v>
       </c>
       <c r="V26" s="28">
         <v>372070.1</v>
       </c>
       <c r="W26" s="29">
         <v>127.5</v>
       </c>
       <c r="X26" s="28">
         <v>441108.6</v>
       </c>
       <c r="Y26" s="29">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="48"/>
-      <c r="B30" s="44" t="s">
+      <c r="A30" s="56"/>
+      <c r="B30" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="45"/>
-      <c r="D30" s="44" t="s">
+      <c r="C30" s="53"/>
+      <c r="D30" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="E30" s="45"/>
-      <c r="F30" s="44" t="s">
+      <c r="E30" s="53"/>
+      <c r="F30" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="G30" s="45"/>
-      <c r="H30" s="44" t="s">
+      <c r="G30" s="53"/>
+      <c r="H30" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="I30" s="45"/>
-      <c r="J30" s="44" t="s">
+      <c r="I30" s="53"/>
+      <c r="J30" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="K30" s="45"/>
-      <c r="L30" s="44" t="s">
+      <c r="K30" s="53"/>
+      <c r="L30" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="M30" s="45"/>
-      <c r="N30" s="44" t="s">
+      <c r="M30" s="53"/>
+      <c r="N30" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="O30" s="45"/>
-      <c r="P30" s="44" t="s">
+      <c r="O30" s="53"/>
+      <c r="P30" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="Q30" s="45"/>
-      <c r="R30" s="44" t="s">
+      <c r="Q30" s="53"/>
+      <c r="R30" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="S30" s="45"/>
-      <c r="T30" s="44" t="s">
+      <c r="S30" s="53"/>
+      <c r="T30" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="U30" s="45"/>
-      <c r="V30" s="44" t="s">
+      <c r="U30" s="53"/>
+      <c r="V30" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="W30" s="45"/>
-      <c r="X30" s="44" t="s">
+      <c r="W30" s="53"/>
+      <c r="X30" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="Y30" s="44"/>
+      <c r="Y30" s="52"/>
     </row>
     <row r="31" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A31" s="49"/>
+      <c r="A31" s="57"/>
       <c r="B31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="J31" s="33" t="s">
@@ -3149,54 +3165,62 @@
         <v>20</v>
       </c>
       <c r="V31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="W31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="X31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="Y31" s="33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="28">
         <v>19984.8</v>
       </c>
       <c r="C32" s="29">
         <v>102.3</v>
       </c>
-      <c r="D32" s="28"/>
-[...2 lines deleted...]
-      <c r="G32" s="29"/>
+      <c r="D32" s="28">
+        <v>44071.9</v>
+      </c>
+      <c r="E32" s="29">
+        <v>102.5</v>
+      </c>
+      <c r="F32" s="28">
+        <v>69439.899999999994</v>
+      </c>
+      <c r="G32" s="29">
+        <v>103</v>
+      </c>
       <c r="H32" s="28"/>
       <c r="I32" s="29"/>
       <c r="J32" s="28"/>
       <c r="K32" s="29"/>
       <c r="L32" s="28"/>
       <c r="M32" s="29"/>
       <c r="N32" s="28"/>
       <c r="O32" s="29"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="28"/>
       <c r="S32" s="29"/>
       <c r="T32" s="28"/>
       <c r="U32" s="29"/>
       <c r="V32" s="28"/>
       <c r="W32" s="29"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="29"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="20" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>