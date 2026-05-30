--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9645"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі және НКИ өңірлер бөлісін" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -708,60 +708,60 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1045,51 +1045,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
@@ -1305,51 +1305,53 @@
         <v>155.9</v>
       </c>
       <c r="K7" s="8">
         <v>113.9</v>
       </c>
       <c r="L7" s="10">
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="18">
         <v>28.9</v>
       </c>
       <c r="C8" s="18">
         <v>116.8</v>
       </c>
       <c r="D8" s="18">
         <v>104.6</v>
       </c>
-      <c r="E8" s="8"/>
+      <c r="E8" s="8">
+        <v>118.6</v>
+      </c>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="10"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
       <c r="F9" s="49"/>
       <c r="G9" s="49"/>
       <c r="H9" s="49"/>
       <c r="I9" s="49"/>
       <c r="J9" s="49"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="50"/>
@@ -1509,51 +1511,53 @@
         <v>122.7</v>
       </c>
       <c r="K13" s="9">
         <v>126.5</v>
       </c>
       <c r="L13" s="10">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="8">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35">
         <v>2026</v>
       </c>
       <c r="B14" s="36">
         <v>102.3</v>
       </c>
       <c r="C14" s="36">
         <v>102.5</v>
       </c>
       <c r="D14" s="36">
         <v>104.1</v>
       </c>
-      <c r="E14" s="38"/>
+      <c r="E14" s="38">
+        <v>105.6</v>
+      </c>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="37"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="49"/>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="50"/>
@@ -1713,78 +1717,80 @@
         <v>122.7</v>
       </c>
       <c r="K19" s="9">
         <v>123.8</v>
       </c>
       <c r="L19" s="10">
         <v>127.5</v>
       </c>
       <c r="M19" s="10">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15">
         <v>2026</v>
       </c>
       <c r="B20" s="18">
         <v>102.3</v>
       </c>
       <c r="C20" s="18">
         <v>102.5</v>
       </c>
       <c r="D20" s="18">
         <v>103</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="9">
+        <v>103.7</v>
+      </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
@@ -2042,195 +2048,197 @@
         <v>51473.3</v>
       </c>
       <c r="K8" s="40">
         <v>60019.4</v>
       </c>
       <c r="L8" s="40">
         <v>59492</v>
       </c>
       <c r="M8" s="40">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2026</v>
       </c>
       <c r="B9" s="40">
         <v>19984.8</v>
       </c>
       <c r="C9" s="40">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="40">
         <v>25368</v>
       </c>
-      <c r="E9" s="40"/>
+      <c r="E9" s="40">
+        <v>30081.1</v>
+      </c>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H35" sqref="H35"/>
+      <selection activeCell="J36" sqref="J36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="8" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="20" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
     </row>
     <row r="4" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="55"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="52" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="52"/>
       <c r="D4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="52"/>
       <c r="F4" s="52" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="52" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="52"/>
       <c r="J4" s="52" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="52"/>
       <c r="L4" s="52" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="52"/>
       <c r="N4" s="52" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="52"/>
       <c r="P4" s="52" t="s">
         <v>30</v>
       </c>
       <c r="Q4" s="52"/>
       <c r="R4" s="52" t="s">
         <v>31</v>
       </c>
       <c r="S4" s="52"/>
       <c r="T4" s="52" t="s">
         <v>32</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="52" t="s">
         <v>33</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="52" t="s">
         <v>34</v>
       </c>
       <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A5" s="55"/>
+      <c r="A5" s="57"/>
       <c r="B5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="21" t="s">
@@ -2339,102 +2347,102 @@
       </c>
       <c r="S6" s="29">
         <v>104.7</v>
       </c>
       <c r="T6" s="28">
         <v>111530.09600000001</v>
       </c>
       <c r="U6" s="29">
         <v>106.4</v>
       </c>
       <c r="V6" s="28">
         <v>127553.15399999999</v>
       </c>
       <c r="W6" s="29">
         <v>106.8</v>
       </c>
       <c r="X6" s="28">
         <v>148734.011</v>
       </c>
       <c r="Y6" s="29">
         <v>107.2</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="56"/>
+      <c r="A11" s="54"/>
       <c r="B11" s="52" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="53"/>
       <c r="D11" s="52" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="53"/>
       <c r="F11" s="52" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="53"/>
       <c r="H11" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="53"/>
       <c r="J11" s="52" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="53"/>
       <c r="L11" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="53"/>
       <c r="N11" s="52" t="s">
         <v>41</v>
       </c>
       <c r="O11" s="53"/>
       <c r="P11" s="52" t="s">
         <v>42</v>
       </c>
       <c r="Q11" s="53"/>
       <c r="R11" s="52" t="s">
         <v>43</v>
       </c>
       <c r="S11" s="53"/>
       <c r="T11" s="52" t="s">
         <v>44</v>
       </c>
       <c r="U11" s="53"/>
       <c r="V11" s="52" t="s">
         <v>45</v>
       </c>
       <c r="W11" s="53"/>
       <c r="X11" s="52" t="s">
         <v>46</v>
       </c>
       <c r="Y11" s="52"/>
     </row>
     <row r="12" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A12" s="57"/>
+      <c r="A12" s="55"/>
       <c r="B12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="21" t="s">
@@ -2620,102 +2628,102 @@
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
       <c r="F16" s="24"/>
       <c r="G16" s="25"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="24"/>
       <c r="K16" s="25"/>
       <c r="L16" s="24"/>
       <c r="M16" s="25"/>
       <c r="N16" s="24"/>
       <c r="O16" s="25"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="24"/>
       <c r="S16" s="25"/>
       <c r="T16" s="24"/>
       <c r="U16" s="25"/>
       <c r="V16" s="24"/>
       <c r="W16" s="25"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="25"/>
     </row>
     <row r="18" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="56"/>
+      <c r="A18" s="54"/>
       <c r="B18" s="52" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="53"/>
       <c r="D18" s="52" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="53"/>
       <c r="F18" s="52" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="53"/>
       <c r="H18" s="52" t="s">
         <v>51</v>
       </c>
       <c r="I18" s="53"/>
       <c r="J18" s="52" t="s">
         <v>52</v>
       </c>
       <c r="K18" s="53"/>
       <c r="L18" s="52" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="53"/>
       <c r="N18" s="52" t="s">
         <v>54</v>
       </c>
       <c r="O18" s="53"/>
       <c r="P18" s="52" t="s">
         <v>55</v>
       </c>
       <c r="Q18" s="53"/>
       <c r="R18" s="52" t="s">
         <v>56</v>
       </c>
       <c r="S18" s="53"/>
       <c r="T18" s="52" t="s">
         <v>57</v>
       </c>
       <c r="U18" s="53"/>
       <c r="V18" s="52" t="s">
         <v>58</v>
       </c>
       <c r="W18" s="53"/>
       <c r="X18" s="52" t="s">
         <v>59</v>
       </c>
       <c r="Y18" s="52"/>
     </row>
     <row r="19" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A19" s="57"/>
+      <c r="A19" s="55"/>
       <c r="B19" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="J19" s="26" t="s">
@@ -2827,102 +2835,102 @@
       </c>
       <c r="T20" s="28">
         <v>228701.2</v>
       </c>
       <c r="U20" s="29">
         <v>122.4</v>
       </c>
       <c r="V20" s="28">
         <v>263629.40000000002</v>
       </c>
       <c r="W20" s="29">
         <v>122.6</v>
       </c>
       <c r="X20" s="28">
         <v>306465.59999999998</v>
       </c>
       <c r="Y20" s="29">
         <v>122.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B21" s="24"/>
       <c r="C21" s="25"/>
     </row>
     <row r="24" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="56"/>
+      <c r="A24" s="54"/>
       <c r="B24" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="52" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="52" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="52" t="s">
         <v>64</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="52" t="s">
         <v>65</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="52" t="s">
         <v>66</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="52" t="s">
         <v>67</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="52" t="s">
         <v>68</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="52" t="s">
         <v>69</v>
       </c>
       <c r="U24" s="53"/>
       <c r="V24" s="52" t="s">
         <v>70</v>
       </c>
       <c r="W24" s="53"/>
       <c r="X24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y24" s="52"/>
     </row>
     <row r="25" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A25" s="57"/>
+      <c r="A25" s="55"/>
       <c r="B25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="31" t="s">
@@ -3030,102 +3038,102 @@
         <v>252558.7</v>
       </c>
       <c r="S26" s="29">
         <v>122.7</v>
       </c>
       <c r="T26" s="28">
         <v>312578.09999999998</v>
       </c>
       <c r="U26" s="29">
         <v>123.8</v>
       </c>
       <c r="V26" s="28">
         <v>372070.1</v>
       </c>
       <c r="W26" s="29">
         <v>127.5</v>
       </c>
       <c r="X26" s="28">
         <v>441108.6</v>
       </c>
       <c r="Y26" s="29">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="56"/>
+      <c r="A30" s="54"/>
       <c r="B30" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="53"/>
       <c r="D30" s="52" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="53"/>
       <c r="F30" s="52" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="53"/>
       <c r="H30" s="52" t="s">
         <v>75</v>
       </c>
       <c r="I30" s="53"/>
       <c r="J30" s="52" t="s">
         <v>76</v>
       </c>
       <c r="K30" s="53"/>
       <c r="L30" s="52" t="s">
         <v>77</v>
       </c>
       <c r="M30" s="53"/>
       <c r="N30" s="52" t="s">
         <v>78</v>
       </c>
       <c r="O30" s="53"/>
       <c r="P30" s="52" t="s">
         <v>79</v>
       </c>
       <c r="Q30" s="53"/>
       <c r="R30" s="52" t="s">
         <v>80</v>
       </c>
       <c r="S30" s="53"/>
       <c r="T30" s="52" t="s">
         <v>81</v>
       </c>
       <c r="U30" s="53"/>
       <c r="V30" s="52" t="s">
         <v>82</v>
       </c>
       <c r="W30" s="53"/>
       <c r="X30" s="52" t="s">
         <v>83</v>
       </c>
       <c r="Y30" s="52"/>
     </row>
     <row r="31" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A31" s="57"/>
+      <c r="A31" s="55"/>
       <c r="B31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="J31" s="33" t="s">
@@ -3177,142 +3185,146 @@
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="28">
         <v>19984.8</v>
       </c>
       <c r="C32" s="29">
         <v>102.3</v>
       </c>
       <c r="D32" s="28">
         <v>44071.9</v>
       </c>
       <c r="E32" s="29">
         <v>102.5</v>
       </c>
       <c r="F32" s="28">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="29">
         <v>103</v>
       </c>
-      <c r="H32" s="28"/>
-      <c r="I32" s="29"/>
+      <c r="H32" s="28">
+        <v>99521</v>
+      </c>
+      <c r="I32" s="29">
+        <v>103.7</v>
+      </c>
       <c r="J32" s="28"/>
       <c r="K32" s="29"/>
       <c r="L32" s="28"/>
       <c r="M32" s="29"/>
       <c r="N32" s="28"/>
       <c r="O32" s="29"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="28"/>
       <c r="S32" s="29"/>
       <c r="T32" s="28"/>
       <c r="U32" s="29"/>
       <c r="V32" s="28"/>
       <c r="W32" s="29"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="29"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="20" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T30:U30"/>
-[...32 lines deleted...]
-    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="P18:Q18"/>
-    <mergeCell ref="L4:M4"/>
-[...14 lines deleted...]
-    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>