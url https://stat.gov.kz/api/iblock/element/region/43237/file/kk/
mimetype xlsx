--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі және НКИ өңірлер бөлісін" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -708,60 +708,60 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1044,52 +1044,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
@@ -1308,51 +1308,53 @@
         <v>113.9</v>
       </c>
       <c r="L7" s="10">
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="18">
         <v>28.9</v>
       </c>
       <c r="C8" s="18">
         <v>116.8</v>
       </c>
       <c r="D8" s="18">
         <v>104.6</v>
       </c>
       <c r="E8" s="8">
         <v>118.6</v>
       </c>
-      <c r="F8" s="8"/>
+      <c r="F8" s="8">
+        <v>113.1</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="10"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
       <c r="F9" s="49"/>
       <c r="G9" s="49"/>
       <c r="H9" s="49"/>
       <c r="I9" s="49"/>
       <c r="J9" s="49"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="50"/>
     </row>
@@ -1514,51 +1516,53 @@
         <v>126.5</v>
       </c>
       <c r="L13" s="10">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="8">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35">
         <v>2026</v>
       </c>
       <c r="B14" s="36">
         <v>102.3</v>
       </c>
       <c r="C14" s="36">
         <v>102.5</v>
       </c>
       <c r="D14" s="36">
         <v>104.1</v>
       </c>
       <c r="E14" s="38">
         <v>105.6</v>
       </c>
-      <c r="F14" s="38"/>
+      <c r="F14" s="38">
+        <v>105.2</v>
+      </c>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="37"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="49"/>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="50"/>
     </row>
@@ -1720,77 +1724,79 @@
         <v>123.8</v>
       </c>
       <c r="L19" s="10">
         <v>127.5</v>
       </c>
       <c r="M19" s="10">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15">
         <v>2026</v>
       </c>
       <c r="B20" s="18">
         <v>102.3</v>
       </c>
       <c r="C20" s="18">
         <v>102.5</v>
       </c>
       <c r="D20" s="18">
         <v>103</v>
       </c>
       <c r="E20" s="9">
         <v>103.7</v>
       </c>
-      <c r="F20" s="9"/>
+      <c r="F20" s="9">
+        <v>104</v>
+      </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
@@ -2051,194 +2057,196 @@
         <v>60019.4</v>
       </c>
       <c r="L8" s="40">
         <v>59492</v>
       </c>
       <c r="M8" s="40">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2026</v>
       </c>
       <c r="B9" s="40">
         <v>19984.8</v>
       </c>
       <c r="C9" s="40">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="40">
         <v>25368</v>
       </c>
       <c r="E9" s="40">
         <v>30081.1</v>
       </c>
-      <c r="F9" s="40"/>
+      <c r="F9" s="40">
+        <v>34021.800000000003</v>
+      </c>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J36" sqref="J36"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M32" sqref="M32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="8" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="20" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
     </row>
     <row r="4" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="57"/>
+      <c r="A4" s="55"/>
       <c r="B4" s="52" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="52"/>
       <c r="D4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="52"/>
       <c r="F4" s="52" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="52" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="52"/>
       <c r="J4" s="52" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="52"/>
       <c r="L4" s="52" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="52"/>
       <c r="N4" s="52" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="52"/>
       <c r="P4" s="52" t="s">
         <v>30</v>
       </c>
       <c r="Q4" s="52"/>
       <c r="R4" s="52" t="s">
         <v>31</v>
       </c>
       <c r="S4" s="52"/>
       <c r="T4" s="52" t="s">
         <v>32</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="52" t="s">
         <v>33</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="52" t="s">
         <v>34</v>
       </c>
       <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A5" s="57"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="21" t="s">
@@ -2347,102 +2355,102 @@
       </c>
       <c r="S6" s="29">
         <v>104.7</v>
       </c>
       <c r="T6" s="28">
         <v>111530.09600000001</v>
       </c>
       <c r="U6" s="29">
         <v>106.4</v>
       </c>
       <c r="V6" s="28">
         <v>127553.15399999999</v>
       </c>
       <c r="W6" s="29">
         <v>106.8</v>
       </c>
       <c r="X6" s="28">
         <v>148734.011</v>
       </c>
       <c r="Y6" s="29">
         <v>107.2</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="54"/>
+      <c r="A11" s="56"/>
       <c r="B11" s="52" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="53"/>
       <c r="D11" s="52" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="53"/>
       <c r="F11" s="52" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="53"/>
       <c r="H11" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="53"/>
       <c r="J11" s="52" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="53"/>
       <c r="L11" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="53"/>
       <c r="N11" s="52" t="s">
         <v>41</v>
       </c>
       <c r="O11" s="53"/>
       <c r="P11" s="52" t="s">
         <v>42</v>
       </c>
       <c r="Q11" s="53"/>
       <c r="R11" s="52" t="s">
         <v>43</v>
       </c>
       <c r="S11" s="53"/>
       <c r="T11" s="52" t="s">
         <v>44</v>
       </c>
       <c r="U11" s="53"/>
       <c r="V11" s="52" t="s">
         <v>45</v>
       </c>
       <c r="W11" s="53"/>
       <c r="X11" s="52" t="s">
         <v>46</v>
       </c>
       <c r="Y11" s="52"/>
     </row>
     <row r="12" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A12" s="55"/>
+      <c r="A12" s="57"/>
       <c r="B12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="21" t="s">
@@ -2628,102 +2636,102 @@
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
       <c r="F16" s="24"/>
       <c r="G16" s="25"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="24"/>
       <c r="K16" s="25"/>
       <c r="L16" s="24"/>
       <c r="M16" s="25"/>
       <c r="N16" s="24"/>
       <c r="O16" s="25"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="24"/>
       <c r="S16" s="25"/>
       <c r="T16" s="24"/>
       <c r="U16" s="25"/>
       <c r="V16" s="24"/>
       <c r="W16" s="25"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="25"/>
     </row>
     <row r="18" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="54"/>
+      <c r="A18" s="56"/>
       <c r="B18" s="52" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="53"/>
       <c r="D18" s="52" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="53"/>
       <c r="F18" s="52" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="53"/>
       <c r="H18" s="52" t="s">
         <v>51</v>
       </c>
       <c r="I18" s="53"/>
       <c r="J18" s="52" t="s">
         <v>52</v>
       </c>
       <c r="K18" s="53"/>
       <c r="L18" s="52" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="53"/>
       <c r="N18" s="52" t="s">
         <v>54</v>
       </c>
       <c r="O18" s="53"/>
       <c r="P18" s="52" t="s">
         <v>55</v>
       </c>
       <c r="Q18" s="53"/>
       <c r="R18" s="52" t="s">
         <v>56</v>
       </c>
       <c r="S18" s="53"/>
       <c r="T18" s="52" t="s">
         <v>57</v>
       </c>
       <c r="U18" s="53"/>
       <c r="V18" s="52" t="s">
         <v>58</v>
       </c>
       <c r="W18" s="53"/>
       <c r="X18" s="52" t="s">
         <v>59</v>
       </c>
       <c r="Y18" s="52"/>
     </row>
     <row r="19" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A19" s="55"/>
+      <c r="A19" s="57"/>
       <c r="B19" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="J19" s="26" t="s">
@@ -2835,102 +2843,102 @@
       </c>
       <c r="T20" s="28">
         <v>228701.2</v>
       </c>
       <c r="U20" s="29">
         <v>122.4</v>
       </c>
       <c r="V20" s="28">
         <v>263629.40000000002</v>
       </c>
       <c r="W20" s="29">
         <v>122.6</v>
       </c>
       <c r="X20" s="28">
         <v>306465.59999999998</v>
       </c>
       <c r="Y20" s="29">
         <v>122.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B21" s="24"/>
       <c r="C21" s="25"/>
     </row>
     <row r="24" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="54"/>
+      <c r="A24" s="56"/>
       <c r="B24" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="52" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="52" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="52" t="s">
         <v>64</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="52" t="s">
         <v>65</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="52" t="s">
         <v>66</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="52" t="s">
         <v>67</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="52" t="s">
         <v>68</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="52" t="s">
         <v>69</v>
       </c>
       <c r="U24" s="53"/>
       <c r="V24" s="52" t="s">
         <v>70</v>
       </c>
       <c r="W24" s="53"/>
       <c r="X24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y24" s="52"/>
     </row>
     <row r="25" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A25" s="55"/>
+      <c r="A25" s="57"/>
       <c r="B25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="31" t="s">
@@ -3038,102 +3046,102 @@
         <v>252558.7</v>
       </c>
       <c r="S26" s="29">
         <v>122.7</v>
       </c>
       <c r="T26" s="28">
         <v>312578.09999999998</v>
       </c>
       <c r="U26" s="29">
         <v>123.8</v>
       </c>
       <c r="V26" s="28">
         <v>372070.1</v>
       </c>
       <c r="W26" s="29">
         <v>127.5</v>
       </c>
       <c r="X26" s="28">
         <v>441108.6</v>
       </c>
       <c r="Y26" s="29">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="54"/>
+      <c r="A30" s="56"/>
       <c r="B30" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="53"/>
       <c r="D30" s="52" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="53"/>
       <c r="F30" s="52" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="53"/>
       <c r="H30" s="52" t="s">
         <v>75</v>
       </c>
       <c r="I30" s="53"/>
       <c r="J30" s="52" t="s">
         <v>76</v>
       </c>
       <c r="K30" s="53"/>
       <c r="L30" s="52" t="s">
         <v>77</v>
       </c>
       <c r="M30" s="53"/>
       <c r="N30" s="52" t="s">
         <v>78</v>
       </c>
       <c r="O30" s="53"/>
       <c r="P30" s="52" t="s">
         <v>79</v>
       </c>
       <c r="Q30" s="53"/>
       <c r="R30" s="52" t="s">
         <v>80</v>
       </c>
       <c r="S30" s="53"/>
       <c r="T30" s="52" t="s">
         <v>81</v>
       </c>
       <c r="U30" s="53"/>
       <c r="V30" s="52" t="s">
         <v>82</v>
       </c>
       <c r="W30" s="53"/>
       <c r="X30" s="52" t="s">
         <v>83</v>
       </c>
       <c r="Y30" s="52"/>
     </row>
     <row r="31" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A31" s="55"/>
+      <c r="A31" s="57"/>
       <c r="B31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="J31" s="33" t="s">
@@ -3191,140 +3199,144 @@
       </c>
       <c r="B32" s="28">
         <v>19984.8</v>
       </c>
       <c r="C32" s="29">
         <v>102.3</v>
       </c>
       <c r="D32" s="28">
         <v>44071.9</v>
       </c>
       <c r="E32" s="29">
         <v>102.5</v>
       </c>
       <c r="F32" s="28">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="29">
         <v>103</v>
       </c>
       <c r="H32" s="28">
         <v>99521</v>
       </c>
       <c r="I32" s="29">
         <v>103.7</v>
       </c>
-      <c r="J32" s="28"/>
-      <c r="K32" s="29"/>
+      <c r="J32" s="28">
+        <v>133542.79999999999</v>
+      </c>
+      <c r="K32" s="29">
+        <v>104</v>
+      </c>
       <c r="L32" s="28"/>
       <c r="M32" s="29"/>
       <c r="N32" s="28"/>
       <c r="O32" s="29"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="28"/>
       <c r="S32" s="29"/>
       <c r="T32" s="28"/>
       <c r="U32" s="29"/>
       <c r="V32" s="28"/>
       <c r="W32" s="29"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="29"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="20" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="P18:Q18"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A11:A12"/>
-    <mergeCell ref="B11:C11"/>
-[...48 lines deleted...]
-    <mergeCell ref="R30:S30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>