--- v3 (2026-06-19)
+++ v4 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі және НКИ өңірлер бөлісін" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -708,60 +708,60 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1045,51 +1045,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
@@ -1311,51 +1311,53 @@
         <v>98.6</v>
       </c>
       <c r="M7" s="19">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="18">
         <v>28.9</v>
       </c>
       <c r="C8" s="18">
         <v>116.8</v>
       </c>
       <c r="D8" s="18">
         <v>104.6</v>
       </c>
       <c r="E8" s="8">
         <v>118.6</v>
       </c>
       <c r="F8" s="8">
         <v>113.1</v>
       </c>
-      <c r="G8" s="8"/>
+      <c r="G8" s="8">
+        <v>107.4</v>
+      </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="10"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
       <c r="F9" s="49"/>
       <c r="G9" s="49"/>
       <c r="H9" s="49"/>
       <c r="I9" s="49"/>
       <c r="J9" s="49"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
@@ -1519,51 +1521,53 @@
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="8">
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35">
         <v>2026</v>
       </c>
       <c r="B14" s="36">
         <v>102.3</v>
       </c>
       <c r="C14" s="36">
         <v>102.5</v>
       </c>
       <c r="D14" s="36">
         <v>104.1</v>
       </c>
       <c r="E14" s="38">
         <v>105.6</v>
       </c>
       <c r="F14" s="38">
         <v>105.2</v>
       </c>
-      <c r="G14" s="38"/>
+      <c r="G14" s="38">
+        <v>130.80000000000001</v>
+      </c>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="37"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="49"/>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
@@ -1727,76 +1731,78 @@
         <v>127.5</v>
       </c>
       <c r="M19" s="10">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15">
         <v>2026</v>
       </c>
       <c r="B20" s="18">
         <v>102.3</v>
       </c>
       <c r="C20" s="18">
         <v>102.5</v>
       </c>
       <c r="D20" s="18">
         <v>103</v>
       </c>
       <c r="E20" s="9">
         <v>103.7</v>
       </c>
       <c r="F20" s="9">
         <v>104</v>
       </c>
-      <c r="G20" s="9"/>
+      <c r="G20" s="9">
+        <v>108.7</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
@@ -2060,193 +2066,195 @@
         <v>59492</v>
       </c>
       <c r="M8" s="40">
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2026</v>
       </c>
       <c r="B9" s="40">
         <v>19984.8</v>
       </c>
       <c r="C9" s="40">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="40">
         <v>25368</v>
       </c>
       <c r="E9" s="40">
         <v>30081.1</v>
       </c>
       <c r="F9" s="40">
         <v>34021.800000000003</v>
       </c>
-      <c r="G9" s="40"/>
+      <c r="G9" s="40">
+        <v>36550.9</v>
+      </c>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M32" sqref="M32"/>
+      <selection activeCell="M33" sqref="M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="8" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="20" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
     </row>
     <row r="4" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="55"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="52" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="52"/>
       <c r="D4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="52"/>
       <c r="F4" s="52" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="52" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="52"/>
       <c r="J4" s="52" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="52"/>
       <c r="L4" s="52" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="52"/>
       <c r="N4" s="52" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="52"/>
       <c r="P4" s="52" t="s">
         <v>30</v>
       </c>
       <c r="Q4" s="52"/>
       <c r="R4" s="52" t="s">
         <v>31</v>
       </c>
       <c r="S4" s="52"/>
       <c r="T4" s="52" t="s">
         <v>32</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="52" t="s">
         <v>33</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="52" t="s">
         <v>34</v>
       </c>
       <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A5" s="55"/>
+      <c r="A5" s="57"/>
       <c r="B5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="21" t="s">
@@ -2355,102 +2363,102 @@
       </c>
       <c r="S6" s="29">
         <v>104.7</v>
       </c>
       <c r="T6" s="28">
         <v>111530.09600000001</v>
       </c>
       <c r="U6" s="29">
         <v>106.4</v>
       </c>
       <c r="V6" s="28">
         <v>127553.15399999999</v>
       </c>
       <c r="W6" s="29">
         <v>106.8</v>
       </c>
       <c r="X6" s="28">
         <v>148734.011</v>
       </c>
       <c r="Y6" s="29">
         <v>107.2</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="56"/>
+      <c r="A11" s="54"/>
       <c r="B11" s="52" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="53"/>
       <c r="D11" s="52" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="53"/>
       <c r="F11" s="52" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="53"/>
       <c r="H11" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="53"/>
       <c r="J11" s="52" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="53"/>
       <c r="L11" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="53"/>
       <c r="N11" s="52" t="s">
         <v>41</v>
       </c>
       <c r="O11" s="53"/>
       <c r="P11" s="52" t="s">
         <v>42</v>
       </c>
       <c r="Q11" s="53"/>
       <c r="R11" s="52" t="s">
         <v>43</v>
       </c>
       <c r="S11" s="53"/>
       <c r="T11" s="52" t="s">
         <v>44</v>
       </c>
       <c r="U11" s="53"/>
       <c r="V11" s="52" t="s">
         <v>45</v>
       </c>
       <c r="W11" s="53"/>
       <c r="X11" s="52" t="s">
         <v>46</v>
       </c>
       <c r="Y11" s="52"/>
     </row>
     <row r="12" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A12" s="57"/>
+      <c r="A12" s="55"/>
       <c r="B12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="21" t="s">
@@ -2636,102 +2644,102 @@
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
       <c r="F16" s="24"/>
       <c r="G16" s="25"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="24"/>
       <c r="K16" s="25"/>
       <c r="L16" s="24"/>
       <c r="M16" s="25"/>
       <c r="N16" s="24"/>
       <c r="O16" s="25"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="24"/>
       <c r="S16" s="25"/>
       <c r="T16" s="24"/>
       <c r="U16" s="25"/>
       <c r="V16" s="24"/>
       <c r="W16" s="25"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="25"/>
     </row>
     <row r="18" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="56"/>
+      <c r="A18" s="54"/>
       <c r="B18" s="52" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="53"/>
       <c r="D18" s="52" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="53"/>
       <c r="F18" s="52" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="53"/>
       <c r="H18" s="52" t="s">
         <v>51</v>
       </c>
       <c r="I18" s="53"/>
       <c r="J18" s="52" t="s">
         <v>52</v>
       </c>
       <c r="K18" s="53"/>
       <c r="L18" s="52" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="53"/>
       <c r="N18" s="52" t="s">
         <v>54</v>
       </c>
       <c r="O18" s="53"/>
       <c r="P18" s="52" t="s">
         <v>55</v>
       </c>
       <c r="Q18" s="53"/>
       <c r="R18" s="52" t="s">
         <v>56</v>
       </c>
       <c r="S18" s="53"/>
       <c r="T18" s="52" t="s">
         <v>57</v>
       </c>
       <c r="U18" s="53"/>
       <c r="V18" s="52" t="s">
         <v>58</v>
       </c>
       <c r="W18" s="53"/>
       <c r="X18" s="52" t="s">
         <v>59</v>
       </c>
       <c r="Y18" s="52"/>
     </row>
     <row r="19" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A19" s="57"/>
+      <c r="A19" s="55"/>
       <c r="B19" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="J19" s="26" t="s">
@@ -2843,102 +2851,102 @@
       </c>
       <c r="T20" s="28">
         <v>228701.2</v>
       </c>
       <c r="U20" s="29">
         <v>122.4</v>
       </c>
       <c r="V20" s="28">
         <v>263629.40000000002</v>
       </c>
       <c r="W20" s="29">
         <v>122.6</v>
       </c>
       <c r="X20" s="28">
         <v>306465.59999999998</v>
       </c>
       <c r="Y20" s="29">
         <v>122.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B21" s="24"/>
       <c r="C21" s="25"/>
     </row>
     <row r="24" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="56"/>
+      <c r="A24" s="54"/>
       <c r="B24" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="52" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="52" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="52" t="s">
         <v>64</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="52" t="s">
         <v>65</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="52" t="s">
         <v>66</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="52" t="s">
         <v>67</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="52" t="s">
         <v>68</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="52" t="s">
         <v>69</v>
       </c>
       <c r="U24" s="53"/>
       <c r="V24" s="52" t="s">
         <v>70</v>
       </c>
       <c r="W24" s="53"/>
       <c r="X24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y24" s="52"/>
     </row>
     <row r="25" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A25" s="57"/>
+      <c r="A25" s="55"/>
       <c r="B25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="31" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="31" t="s">
@@ -3046,102 +3054,102 @@
         <v>252558.7</v>
       </c>
       <c r="S26" s="29">
         <v>122.7</v>
       </c>
       <c r="T26" s="28">
         <v>312578.09999999998</v>
       </c>
       <c r="U26" s="29">
         <v>123.8</v>
       </c>
       <c r="V26" s="28">
         <v>372070.1</v>
       </c>
       <c r="W26" s="29">
         <v>127.5</v>
       </c>
       <c r="X26" s="28">
         <v>441108.6</v>
       </c>
       <c r="Y26" s="29">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="56"/>
+      <c r="A30" s="54"/>
       <c r="B30" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="53"/>
       <c r="D30" s="52" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="53"/>
       <c r="F30" s="52" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="53"/>
       <c r="H30" s="52" t="s">
         <v>75</v>
       </c>
       <c r="I30" s="53"/>
       <c r="J30" s="52" t="s">
         <v>76</v>
       </c>
       <c r="K30" s="53"/>
       <c r="L30" s="52" t="s">
         <v>77</v>
       </c>
       <c r="M30" s="53"/>
       <c r="N30" s="52" t="s">
         <v>78</v>
       </c>
       <c r="O30" s="53"/>
       <c r="P30" s="52" t="s">
         <v>79</v>
       </c>
       <c r="Q30" s="53"/>
       <c r="R30" s="52" t="s">
         <v>80</v>
       </c>
       <c r="S30" s="53"/>
       <c r="T30" s="52" t="s">
         <v>81</v>
       </c>
       <c r="U30" s="53"/>
       <c r="V30" s="52" t="s">
         <v>82</v>
       </c>
       <c r="W30" s="53"/>
       <c r="X30" s="52" t="s">
         <v>83</v>
       </c>
       <c r="Y30" s="52"/>
     </row>
     <row r="31" spans="1:25" ht="48" x14ac:dyDescent="0.2">
-      <c r="A31" s="57"/>
+      <c r="A31" s="55"/>
       <c r="B31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="34" t="s">
         <v>20</v>
       </c>
       <c r="J31" s="33" t="s">
@@ -3205,138 +3213,142 @@
       </c>
       <c r="D32" s="28">
         <v>44071.9</v>
       </c>
       <c r="E32" s="29">
         <v>102.5</v>
       </c>
       <c r="F32" s="28">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="29">
         <v>103</v>
       </c>
       <c r="H32" s="28">
         <v>99521</v>
       </c>
       <c r="I32" s="29">
         <v>103.7</v>
       </c>
       <c r="J32" s="28">
         <v>133542.79999999999</v>
       </c>
       <c r="K32" s="29">
         <v>104</v>
       </c>
-      <c r="L32" s="28"/>
-      <c r="M32" s="29"/>
+      <c r="L32" s="28">
+        <v>170093.7</v>
+      </c>
+      <c r="M32" s="29">
+        <v>108.7</v>
+      </c>
       <c r="N32" s="28"/>
       <c r="O32" s="29"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="28"/>
       <c r="S32" s="29"/>
       <c r="T32" s="28"/>
       <c r="U32" s="29"/>
       <c r="V32" s="28"/>
       <c r="W32" s="29"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="29"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="20" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T30:U30"/>
-[...32 lines deleted...]
-    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="P18:Q18"/>
-    <mergeCell ref="L4:M4"/>
-[...14 lines deleted...]
-    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>