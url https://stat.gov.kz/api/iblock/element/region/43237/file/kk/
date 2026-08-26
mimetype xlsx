--- v4 (2026-07-14)
+++ v5 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9705" firstSheet="2" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі және НКИ өңірлер бөлісін" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="84">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -1045,51 +1045,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
@@ -1314,51 +1314,53 @@
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="18">
         <v>28.9</v>
       </c>
       <c r="C8" s="18">
         <v>116.8</v>
       </c>
       <c r="D8" s="18">
         <v>104.6</v>
       </c>
       <c r="E8" s="8">
         <v>118.6</v>
       </c>
       <c r="F8" s="8">
         <v>113.1</v>
       </c>
       <c r="G8" s="8">
         <v>107.4</v>
       </c>
-      <c r="H8" s="8"/>
+      <c r="H8" s="8">
+        <v>97.1</v>
+      </c>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="10"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
       <c r="F9" s="49"/>
       <c r="G9" s="49"/>
       <c r="H9" s="49"/>
       <c r="I9" s="49"/>
       <c r="J9" s="49"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15">
@@ -1524,51 +1526,53 @@
         <v>141.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35">
         <v>2026</v>
       </c>
       <c r="B14" s="36">
         <v>102.3</v>
       </c>
       <c r="C14" s="36">
         <v>102.5</v>
       </c>
       <c r="D14" s="36">
         <v>104.1</v>
       </c>
       <c r="E14" s="38">
         <v>105.6</v>
       </c>
       <c r="F14" s="38">
         <v>105.2</v>
       </c>
       <c r="G14" s="38">
         <v>130.80000000000001</v>
       </c>
-      <c r="H14" s="38"/>
+      <c r="H14" s="38">
+        <v>116.6</v>
+      </c>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="37"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="49"/>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15">
@@ -1734,75 +1738,77 @@
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15">
         <v>2026</v>
       </c>
       <c r="B20" s="18">
         <v>102.3</v>
       </c>
       <c r="C20" s="18">
         <v>102.5</v>
       </c>
       <c r="D20" s="18">
         <v>103</v>
       </c>
       <c r="E20" s="9">
         <v>103.7</v>
       </c>
       <c r="F20" s="9">
         <v>104</v>
       </c>
       <c r="G20" s="9">
         <v>108.7</v>
       </c>
-      <c r="H20" s="9"/>
+      <c r="H20" s="9">
+        <v>109.9</v>
+      </c>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
@@ -2069,73 +2075,75 @@
         <v>69038.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2026</v>
       </c>
       <c r="B9" s="40">
         <v>19984.8</v>
       </c>
       <c r="C9" s="40">
         <v>24087.200000000001</v>
       </c>
       <c r="D9" s="40">
         <v>25368</v>
       </c>
       <c r="E9" s="40">
         <v>30081.1</v>
       </c>
       <c r="F9" s="40">
         <v>34021.800000000003</v>
       </c>
       <c r="G9" s="40">
         <v>36550.9</v>
       </c>
-      <c r="H9" s="40"/>
+      <c r="H9" s="40">
+        <v>35495.599999999999</v>
+      </c>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y38"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M33" sqref="M33"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="G16" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="8" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="20" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="20" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="20" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="20" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="20" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="20" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="20" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="20" customWidth="1"/>
@@ -3219,52 +3227,56 @@
       </c>
       <c r="F32" s="28">
         <v>69439.899999999994</v>
       </c>
       <c r="G32" s="29">
         <v>103</v>
       </c>
       <c r="H32" s="28">
         <v>99521</v>
       </c>
       <c r="I32" s="29">
         <v>103.7</v>
       </c>
       <c r="J32" s="28">
         <v>133542.79999999999</v>
       </c>
       <c r="K32" s="29">
         <v>104</v>
       </c>
       <c r="L32" s="28">
         <v>170093.7</v>
       </c>
       <c r="M32" s="29">
         <v>108.7</v>
       </c>
-      <c r="N32" s="28"/>
-      <c r="O32" s="29"/>
+      <c r="N32" s="28">
+        <v>205589.3</v>
+      </c>
+      <c r="O32" s="29">
+        <v>109.9</v>
+      </c>
       <c r="P32" s="28"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="28"/>
       <c r="S32" s="29"/>
       <c r="T32" s="28"/>
       <c r="U32" s="29"/>
       <c r="V32" s="28"/>
       <c r="W32" s="29"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="29"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="20" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>