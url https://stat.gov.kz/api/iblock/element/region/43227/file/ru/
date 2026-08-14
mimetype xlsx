--- v0 (2026-05-03)
+++ v1 (2026-08-14)
@@ -103,61 +103,61 @@
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное социальное обеспечение</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Искусство, развлечения и отдых</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
   <si>
     <t>Предоставление услуг по проживанию и питанию</t>
   </si>
   <si>
-    <t>в 2002-2024гг</t>
+    <t>в 2002-2025гг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -186,50 +186,63 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -290,54 +303,55 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -385,65 +399,72 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -707,54 +728,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q66"/>
+  <dimension ref="A1:R66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="T33" sqref="T33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="B1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
@@ -1086,162 +1107,165 @@
       <c r="A16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="18">
         <v>18775</v>
       </c>
       <c r="C16" s="18">
         <v>21247</v>
       </c>
       <c r="D16" s="18">
         <v>25876</v>
       </c>
       <c r="E16" s="18">
         <v>30855</v>
       </c>
       <c r="F16" s="18">
         <v>37250</v>
       </c>
       <c r="G16" s="18">
         <v>48650</v>
       </c>
       <c r="H16" s="18">
         <v>53844</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="40.5" customHeight="1">
+    <row r="17" spans="1:18" ht="40.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="18">
         <v>12327</v>
       </c>
       <c r="C17" s="18">
         <v>14050</v>
       </c>
       <c r="D17" s="18">
         <v>17662</v>
       </c>
       <c r="E17" s="18">
         <v>21266</v>
       </c>
       <c r="F17" s="18">
         <v>25050</v>
       </c>
       <c r="G17" s="18">
         <v>38458</v>
       </c>
       <c r="H17" s="18">
         <v>43495</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="53.25" customHeight="1">
+    <row r="18" spans="1:18" ht="53.25" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="18">
         <v>40979</v>
       </c>
       <c r="C18" s="18">
         <v>47666</v>
       </c>
       <c r="D18" s="18">
         <v>57451</v>
       </c>
       <c r="E18" s="18">
         <v>76624</v>
       </c>
       <c r="F18" s="18">
         <v>77179</v>
       </c>
       <c r="G18" s="18">
         <v>94219</v>
       </c>
       <c r="H18" s="18">
         <v>111785</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" s="9"/>
     </row>
-    <row r="20" spans="1:17" ht="15.75" thickBot="1">
+    <row r="20" spans="1:18" ht="15.75" thickBot="1">
       <c r="A20" s="16" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="15.75" thickBot="1">
+    <row r="21" spans="1:18" ht="15.75" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3">
         <v>2009</v>
       </c>
       <c r="C21" s="3">
         <v>2010</v>
       </c>
       <c r="D21" s="3">
         <v>2011</v>
       </c>
       <c r="E21" s="3">
         <v>2012</v>
       </c>
       <c r="F21" s="3">
         <v>2013</v>
       </c>
       <c r="G21" s="3">
         <v>2014</v>
       </c>
       <c r="H21" s="14">
         <v>2015</v>
       </c>
       <c r="I21" s="3">
         <v>2016</v>
       </c>
       <c r="J21" s="3">
         <v>2017</v>
       </c>
       <c r="K21" s="3">
         <v>2018</v>
       </c>
       <c r="L21" s="4">
         <v>2019</v>
       </c>
       <c r="M21" s="12">
         <v>2020</v>
       </c>
       <c r="N21" s="12">
         <v>2021</v>
       </c>
       <c r="O21" s="29">
         <v>2022</v>
       </c>
-      <c r="P21" s="36">
+      <c r="P21" s="33">
         <v>2023</v>
       </c>
-      <c r="Q21" s="36">
+      <c r="Q21" s="33">
         <v>2024</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" ht="36" customHeight="1">
+      <c r="R21" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="36" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="18">
         <v>95139</v>
       </c>
       <c r="C22" s="18">
         <v>106597</v>
       </c>
       <c r="D22" s="18">
         <v>121674</v>
       </c>
       <c r="E22" s="18">
         <v>134378</v>
       </c>
       <c r="F22" s="21">
         <v>142310</v>
       </c>
       <c r="G22" s="22">
         <v>155242</v>
       </c>
       <c r="H22" s="22">
         <v>161845</v>
       </c>
       <c r="I22" s="22">
@@ -1249,52 +1273,55 @@
       </c>
       <c r="J22" s="22">
         <v>190875</v>
       </c>
       <c r="K22" s="22">
         <v>200919</v>
       </c>
       <c r="L22" s="22">
         <v>224158</v>
       </c>
       <c r="M22" s="23">
         <v>247951</v>
       </c>
       <c r="N22" s="23">
         <v>295985</v>
       </c>
       <c r="O22" s="30">
         <v>354860</v>
       </c>
       <c r="P22" s="31">
         <v>426273</v>
       </c>
       <c r="Q22" s="31">
         <v>490963</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" ht="32.25" customHeight="1">
+      <c r="R22" s="37">
+        <v>556063</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="32.25" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="18">
         <v>56554</v>
       </c>
       <c r="C23" s="18">
         <v>72248</v>
       </c>
       <c r="D23" s="18">
         <v>91166</v>
       </c>
       <c r="E23" s="18">
         <v>109508</v>
       </c>
       <c r="F23" s="21">
         <v>111804</v>
       </c>
       <c r="G23" s="24">
         <v>103140</v>
       </c>
       <c r="H23" s="24">
         <v>113433</v>
       </c>
       <c r="I23" s="24">
@@ -1302,52 +1329,55 @@
       </c>
       <c r="J23" s="24">
         <v>112750</v>
       </c>
       <c r="K23" s="25">
         <v>132248</v>
       </c>
       <c r="L23" s="25">
         <v>154801</v>
       </c>
       <c r="M23" s="21">
         <v>153737</v>
       </c>
       <c r="N23" s="21">
         <v>184932</v>
       </c>
       <c r="O23" s="31">
         <v>221934</v>
       </c>
       <c r="P23" s="31">
         <v>236841</v>
       </c>
       <c r="Q23" s="31">
         <v>324605</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23" s="37">
+        <v>422528</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="18">
         <v>84347</v>
       </c>
       <c r="C24" s="18">
         <v>92142</v>
       </c>
       <c r="D24" s="18">
         <v>99849</v>
       </c>
       <c r="E24" s="18">
         <v>113454</v>
       </c>
       <c r="F24" s="21">
         <v>123427</v>
       </c>
       <c r="G24" s="24">
         <v>140844</v>
       </c>
       <c r="H24" s="24">
         <v>148086</v>
       </c>
       <c r="I24" s="24">
@@ -1355,52 +1385,55 @@
       </c>
       <c r="J24" s="24">
         <v>178016</v>
       </c>
       <c r="K24" s="25">
         <v>188554</v>
       </c>
       <c r="L24" s="25">
         <v>209609</v>
       </c>
       <c r="M24" s="21">
         <v>216025</v>
       </c>
       <c r="N24" s="21">
         <v>256508</v>
       </c>
       <c r="O24" s="31">
         <v>309915</v>
       </c>
       <c r="P24" s="31">
         <v>381297</v>
       </c>
       <c r="Q24" s="31">
         <v>431113</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24" s="37">
+        <v>518908</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="18">
         <v>89561</v>
       </c>
       <c r="C25" s="18">
         <v>105039</v>
       </c>
       <c r="D25" s="18">
         <v>111893</v>
       </c>
       <c r="E25" s="18">
         <v>114706</v>
       </c>
       <c r="F25" s="21">
         <v>125038</v>
       </c>
       <c r="G25" s="25">
         <v>138434</v>
       </c>
       <c r="H25" s="25">
         <v>138274</v>
       </c>
       <c r="I25" s="25">
@@ -1408,52 +1441,55 @@
       </c>
       <c r="J25" s="25">
         <v>179790</v>
       </c>
       <c r="K25" s="25">
         <v>215419</v>
       </c>
       <c r="L25" s="25">
         <v>211654</v>
       </c>
       <c r="M25" s="21">
         <v>216804</v>
       </c>
       <c r="N25" s="21">
         <v>300652</v>
       </c>
       <c r="O25" s="31">
         <v>391639</v>
       </c>
       <c r="P25" s="31">
         <v>418264</v>
       </c>
       <c r="Q25" s="31">
         <v>486893</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" ht="49.5" customHeight="1">
+      <c r="R25" s="37">
+        <v>607444</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="49.5" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="18">
         <v>95453</v>
       </c>
       <c r="C26" s="18">
         <v>109103</v>
       </c>
       <c r="D26" s="18">
         <v>123717</v>
       </c>
       <c r="E26" s="18">
         <v>136404</v>
       </c>
       <c r="F26" s="21">
         <v>144366</v>
       </c>
       <c r="G26" s="25">
         <v>156323</v>
       </c>
       <c r="H26" s="25">
         <v>160009</v>
       </c>
       <c r="I26" s="25">
@@ -1461,52 +1497,55 @@
       </c>
       <c r="J26" s="25">
         <v>187524</v>
       </c>
       <c r="K26" s="25">
         <v>202446</v>
       </c>
       <c r="L26" s="25">
         <v>220889</v>
       </c>
       <c r="M26" s="21">
         <v>236379</v>
       </c>
       <c r="N26" s="21">
         <v>279955</v>
       </c>
       <c r="O26" s="31">
         <v>346711</v>
       </c>
       <c r="P26" s="31">
         <v>404358</v>
       </c>
       <c r="Q26" s="31">
         <v>458579</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" ht="33.75" customHeight="1">
+      <c r="R26" s="37">
+        <v>528592</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="33.75" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18">
         <v>82712</v>
       </c>
       <c r="C27" s="18">
         <v>109882</v>
       </c>
       <c r="D27" s="18">
         <v>128127</v>
       </c>
       <c r="E27" s="18">
         <v>144865</v>
       </c>
       <c r="F27" s="21">
         <v>163410</v>
       </c>
       <c r="G27" s="25">
         <v>175592</v>
       </c>
       <c r="H27" s="25">
         <v>185405</v>
       </c>
       <c r="I27" s="25">
@@ -1514,52 +1553,55 @@
       </c>
       <c r="J27" s="25">
         <v>218551</v>
       </c>
       <c r="K27" s="25">
         <v>246919</v>
       </c>
       <c r="L27" s="25">
         <v>273334</v>
       </c>
       <c r="M27" s="21">
         <v>299831</v>
       </c>
       <c r="N27" s="21">
         <v>361396</v>
       </c>
       <c r="O27" s="31">
         <v>443636</v>
       </c>
       <c r="P27" s="31">
         <v>529186</v>
       </c>
       <c r="Q27" s="31">
         <v>591047</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" ht="29.25" customHeight="1">
+      <c r="R27" s="37">
+        <v>699225</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="29.25" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="18">
         <v>63973</v>
       </c>
       <c r="C28" s="18">
         <v>68181</v>
       </c>
       <c r="D28" s="18">
         <v>77580</v>
       </c>
       <c r="E28" s="18">
         <v>78015</v>
       </c>
       <c r="F28" s="21">
         <v>90248</v>
       </c>
       <c r="G28" s="25">
         <v>104160</v>
       </c>
       <c r="H28" s="25">
         <v>118701</v>
       </c>
       <c r="I28" s="25">
@@ -1567,52 +1609,55 @@
       </c>
       <c r="J28" s="25">
         <v>135664</v>
       </c>
       <c r="K28" s="25">
         <v>137749</v>
       </c>
       <c r="L28" s="25">
         <v>134361</v>
       </c>
       <c r="M28" s="21">
         <v>124117</v>
       </c>
       <c r="N28" s="21">
         <v>155338</v>
       </c>
       <c r="O28" s="31">
         <v>184683</v>
       </c>
       <c r="P28" s="31">
         <v>219437</v>
       </c>
       <c r="Q28" s="31">
         <v>318201</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28" s="37">
+        <v>344253</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18">
         <v>130935</v>
       </c>
       <c r="C29" s="18">
         <v>142710</v>
       </c>
       <c r="D29" s="18">
         <v>170985</v>
       </c>
       <c r="E29" s="18">
         <v>186939</v>
       </c>
       <c r="F29" s="21">
         <v>200772</v>
       </c>
       <c r="G29" s="25">
         <v>227211</v>
       </c>
       <c r="H29" s="25">
         <v>231221</v>
       </c>
       <c r="I29" s="25">
@@ -1620,52 +1665,55 @@
       </c>
       <c r="J29" s="25">
         <v>265859</v>
       </c>
       <c r="K29" s="25">
         <v>289666</v>
       </c>
       <c r="L29" s="25">
         <v>308265</v>
       </c>
       <c r="M29" s="21">
         <v>320922</v>
       </c>
       <c r="N29" s="21">
         <v>369069</v>
       </c>
       <c r="O29" s="31">
         <v>462378</v>
       </c>
       <c r="P29" s="31">
         <v>626347</v>
       </c>
       <c r="Q29" s="31">
         <v>787802</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" ht="33" customHeight="1">
+      <c r="R29" s="37">
+        <v>983497</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="33" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18">
         <v>189206</v>
       </c>
       <c r="C30" s="18">
         <v>210490</v>
       </c>
       <c r="D30" s="18">
         <v>236237</v>
       </c>
       <c r="E30" s="18">
         <v>245783</v>
       </c>
       <c r="F30" s="21">
         <v>260330</v>
       </c>
       <c r="G30" s="25">
         <v>285125</v>
       </c>
       <c r="H30" s="25">
         <v>312127</v>
       </c>
       <c r="I30" s="25">
@@ -1673,52 +1721,55 @@
       </c>
       <c r="J30" s="25">
         <v>401785</v>
       </c>
       <c r="K30" s="25">
         <v>433151</v>
       </c>
       <c r="L30" s="25">
         <v>473239</v>
       </c>
       <c r="M30" s="21">
         <v>499323</v>
       </c>
       <c r="N30" s="21">
         <v>590535</v>
       </c>
       <c r="O30" s="31">
         <v>713998</v>
       </c>
       <c r="P30" s="31">
         <v>855472</v>
       </c>
       <c r="Q30" s="31">
         <v>1014295</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" ht="30.75" customHeight="1">
+      <c r="R30" s="37">
+        <v>1094592</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="30.75" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="18">
         <v>72390</v>
       </c>
       <c r="C31" s="18">
         <v>74095</v>
       </c>
       <c r="D31" s="18">
         <v>94496</v>
       </c>
       <c r="E31" s="18">
         <v>100659</v>
       </c>
       <c r="F31" s="21">
         <v>109722</v>
       </c>
       <c r="G31" s="25">
         <v>133669</v>
       </c>
       <c r="H31" s="25">
         <v>133620</v>
       </c>
       <c r="I31" s="25">
@@ -1726,52 +1777,55 @@
       </c>
       <c r="J31" s="25">
         <v>165174</v>
       </c>
       <c r="K31" s="25">
         <v>200600</v>
       </c>
       <c r="L31" s="25">
         <v>215569</v>
       </c>
       <c r="M31" s="21">
         <v>196525</v>
       </c>
       <c r="N31" s="21">
         <v>205582</v>
       </c>
       <c r="O31" s="31">
         <v>245120</v>
       </c>
       <c r="P31" s="31">
         <v>313784</v>
       </c>
       <c r="Q31" s="31">
         <v>377721</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" ht="39" customHeight="1">
+      <c r="R31" s="37">
+        <v>413294</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="39" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="18">
         <v>147808</v>
       </c>
       <c r="C32" s="18">
         <v>148545</v>
       </c>
       <c r="D32" s="18">
         <v>167563</v>
       </c>
       <c r="E32" s="18">
         <v>190724</v>
       </c>
       <c r="F32" s="21">
         <v>194425</v>
       </c>
       <c r="G32" s="25">
         <v>219106</v>
       </c>
       <c r="H32" s="25">
         <v>225131</v>
       </c>
       <c r="I32" s="25">
@@ -1779,52 +1833,55 @@
       </c>
       <c r="J32" s="25">
         <v>270663</v>
       </c>
       <c r="K32" s="25">
         <v>255333</v>
       </c>
       <c r="L32" s="25">
         <v>317820</v>
       </c>
       <c r="M32" s="21">
         <v>351901</v>
       </c>
       <c r="N32" s="21">
         <v>411219</v>
       </c>
       <c r="O32" s="31">
         <v>496844</v>
       </c>
       <c r="P32" s="31">
         <v>588289</v>
       </c>
       <c r="Q32" s="31">
         <v>692431</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" ht="52.5" customHeight="1">
+      <c r="R32" s="37">
+        <v>765652</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="52.5" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="18">
         <v>56740</v>
       </c>
       <c r="C33" s="18">
         <v>65804</v>
       </c>
       <c r="D33" s="18">
         <v>76297</v>
       </c>
       <c r="E33" s="18">
         <v>89250</v>
       </c>
       <c r="F33" s="21">
         <v>93903</v>
       </c>
       <c r="G33" s="25">
         <v>98721</v>
       </c>
       <c r="H33" s="25">
         <v>108173</v>
       </c>
       <c r="I33" s="25">
@@ -1832,52 +1889,55 @@
       </c>
       <c r="J33" s="25">
         <v>126716</v>
       </c>
       <c r="K33" s="25">
         <v>136919</v>
       </c>
       <c r="L33" s="25">
         <v>153336</v>
       </c>
       <c r="M33" s="21">
         <v>159657</v>
       </c>
       <c r="N33" s="21">
         <v>185038</v>
       </c>
       <c r="O33" s="31">
         <v>220252</v>
       </c>
       <c r="P33" s="31">
         <v>289144</v>
       </c>
       <c r="Q33" s="31">
         <v>344122</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" ht="47.25" customHeight="1">
+      <c r="R33" s="37">
+        <v>392681</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="47.25" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="18">
         <v>73173</v>
       </c>
       <c r="C34" s="18">
         <v>83177</v>
       </c>
       <c r="D34" s="18">
         <v>95563</v>
       </c>
       <c r="E34" s="18">
         <v>112921</v>
       </c>
       <c r="F34" s="18">
         <v>120694</v>
       </c>
       <c r="G34" s="25">
         <v>125141</v>
       </c>
       <c r="H34" s="25">
         <v>120296</v>
       </c>
       <c r="I34" s="25">
@@ -1885,52 +1945,55 @@
       </c>
       <c r="J34" s="25">
         <v>127895</v>
       </c>
       <c r="K34" s="25">
         <v>140259</v>
       </c>
       <c r="L34" s="25">
         <v>164017</v>
       </c>
       <c r="M34" s="21">
         <v>215469</v>
       </c>
       <c r="N34" s="21">
         <v>238944</v>
       </c>
       <c r="O34" s="31">
         <v>288777</v>
       </c>
       <c r="P34" s="31">
         <v>328948</v>
       </c>
       <c r="Q34" s="31">
         <v>366670</v>
       </c>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34" s="37">
+        <v>410679</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="18">
         <v>63368</v>
       </c>
       <c r="C35" s="18">
         <v>73221</v>
       </c>
       <c r="D35" s="18">
         <v>86794</v>
       </c>
       <c r="E35" s="18">
         <v>97659</v>
       </c>
       <c r="F35" s="18">
         <v>100463</v>
       </c>
       <c r="G35" s="25">
         <v>104620</v>
       </c>
       <c r="H35" s="25">
         <v>108907</v>
       </c>
       <c r="I35" s="25">
@@ -1938,52 +2001,55 @@
       </c>
       <c r="J35" s="25">
         <v>128683</v>
       </c>
       <c r="K35" s="25">
         <v>134214</v>
       </c>
       <c r="L35" s="25">
         <v>156075</v>
       </c>
       <c r="M35" s="21">
         <v>193062</v>
       </c>
       <c r="N35" s="21">
         <v>236374</v>
       </c>
       <c r="O35" s="31">
         <v>288500</v>
       </c>
       <c r="P35" s="31">
         <v>329589</v>
       </c>
       <c r="Q35" s="31">
         <v>354025</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" ht="37.5" customHeight="1">
+      <c r="R35" s="37">
+        <v>381752</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="37.5" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="18">
         <v>52578</v>
       </c>
       <c r="C36" s="18">
         <v>61813</v>
       </c>
       <c r="D36" s="19">
         <v>76568</v>
       </c>
       <c r="E36" s="18">
         <v>87403</v>
       </c>
       <c r="F36" s="18">
         <v>91781</v>
       </c>
       <c r="G36" s="25">
         <v>102574</v>
       </c>
       <c r="H36" s="25">
         <v>107081</v>
       </c>
       <c r="I36" s="25">
@@ -1991,52 +2057,55 @@
       </c>
       <c r="J36" s="25">
         <v>125987</v>
       </c>
       <c r="K36" s="25">
         <v>129802</v>
       </c>
       <c r="L36" s="25">
         <v>147572</v>
       </c>
       <c r="M36" s="21">
         <v>184783</v>
       </c>
       <c r="N36" s="21">
         <v>245012</v>
       </c>
       <c r="O36" s="31">
         <v>265583</v>
       </c>
       <c r="P36" s="31">
         <v>314948</v>
       </c>
       <c r="Q36" s="31">
         <v>348435</v>
       </c>
-    </row>
-    <row r="37" spans="1:17" ht="27" customHeight="1">
+      <c r="R36" s="37">
+        <v>371384</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="27" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="18">
         <v>60441</v>
       </c>
       <c r="C37" s="18">
         <v>70487</v>
       </c>
       <c r="D37" s="18">
         <v>83532</v>
       </c>
       <c r="E37" s="18">
         <v>92658</v>
       </c>
       <c r="F37" s="21">
         <v>104188</v>
       </c>
       <c r="G37" s="25">
         <v>106028</v>
       </c>
       <c r="H37" s="25">
         <v>114184</v>
       </c>
       <c r="I37" s="25">
@@ -2044,52 +2113,55 @@
       </c>
       <c r="J37" s="25">
         <v>136416</v>
       </c>
       <c r="K37" s="25">
         <v>159171</v>
       </c>
       <c r="L37" s="25">
         <v>156637</v>
       </c>
       <c r="M37" s="21">
         <v>185499</v>
       </c>
       <c r="N37" s="21">
         <v>210611</v>
       </c>
       <c r="O37" s="31">
         <v>229993</v>
       </c>
       <c r="P37" s="31">
         <v>287422</v>
       </c>
       <c r="Q37" s="31">
         <v>357121</v>
       </c>
-    </row>
-    <row r="38" spans="1:17" ht="34.5" customHeight="1">
+      <c r="R37" s="37">
+        <v>471778</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="34.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="26">
         <v>189521</v>
       </c>
       <c r="C38" s="26">
         <v>198485</v>
       </c>
       <c r="D38" s="26">
         <v>219364</v>
       </c>
       <c r="E38" s="26">
         <v>229888</v>
       </c>
       <c r="F38" s="27">
         <v>223678</v>
       </c>
       <c r="G38" s="28">
         <v>239573</v>
       </c>
       <c r="H38" s="28">
         <v>321780</v>
       </c>
       <c r="I38" s="28">
@@ -2097,131 +2169,134 @@
       </c>
       <c r="J38" s="28">
         <v>362732</v>
       </c>
       <c r="K38" s="28">
         <v>350848</v>
       </c>
       <c r="L38" s="28">
         <v>349037</v>
       </c>
       <c r="M38" s="27">
         <v>348887</v>
       </c>
       <c r="N38" s="27">
         <v>392996</v>
       </c>
       <c r="O38" s="32">
         <v>426149</v>
       </c>
       <c r="P38" s="32">
         <v>464902</v>
       </c>
       <c r="Q38" s="32">
         <v>518348</v>
       </c>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38" s="38">
+        <v>582220</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" s="11"/>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" s="11"/>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" s="11"/>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" s="11"/>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" s="11"/>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="A44" s="11"/>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" s="11"/>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" s="11"/>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" s="11"/>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" s="2"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="6"/>
     </row>
     <row r="50" spans="1:7" ht="29.25" customHeight="1">
       <c r="A50" s="6"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="6"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="6"/>
     </row>
     <row r="53" spans="1:7" ht="36" customHeight="1">
       <c r="A53" s="6"/>
     </row>
     <row r="54" spans="1:7" ht="26.25" customHeight="1">
       <c r="A54" s="6"/>
     </row>
     <row r="55" spans="1:7" ht="34.5" customHeight="1">
       <c r="A55" s="6"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="6"/>
     </row>
     <row r="57" spans="1:7" ht="32.25" customHeight="1">
       <c r="A57" s="6"/>
     </row>
     <row r="58" spans="1:7" ht="34.5" customHeight="1">
       <c r="A58" s="6"/>
     </row>
     <row r="59" spans="1:7" ht="42" customHeight="1">
       <c r="A59" s="6"/>
     </row>
     <row r="60" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A60" s="34"/>
-      <c r="B60" s="35"/>
+      <c r="A60" s="35"/>
+      <c r="B60" s="36"/>
       <c r="C60" s="8"/>
-      <c r="D60" s="33"/>
-[...2 lines deleted...]
-      <c r="G60" s="33"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="34"/>
+      <c r="F60" s="34"/>
+      <c r="G60" s="34"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="34"/>
-      <c r="B61" s="35"/>
+      <c r="A61" s="35"/>
+      <c r="B61" s="36"/>
       <c r="C61" s="7"/>
-      <c r="D61" s="33"/>
-[...2 lines deleted...]
-      <c r="G61" s="33"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
     </row>
     <row r="62" spans="1:7" ht="48.75" customHeight="1">
       <c r="A62" s="6"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="6"/>
     </row>
     <row r="64" spans="1:7" ht="37.5" customHeight="1">
       <c r="A64" s="6"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="10"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="G60:G61"/>