--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11535"/>
   </bookViews>
   <sheets>
     <sheet name="зарег гос" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="24">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Деятельность экстерриториальных организаций и органов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой  и кондиционированным воздухом</t>
   </si>
   <si>
     <t xml:space="preserve">Водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений </t>
   </si>
   <si>
     <t>Предоставление услуг по проживанию и питанию</t>
   </si>
   <si>
     <t xml:space="preserve"> Информация и связь</t>
   </si>
   <si>
     <t>Здравоохранение и социальное обслуживание населения</t>
   </si>
   <si>
@@ -91,51 +91,51 @@
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное  социальное обеспечение</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Искусство, развлечения и отдых</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -181,89 +181,98 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -317,84 +326,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -530,723 +541,861 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:G26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+      <selection activeCell="H25" sqref="H25:I26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="12.75" customHeight="1">
+    <row r="2" spans="1:9" ht="12.75" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
     </row>
-    <row r="4" spans="1:7" ht="12.75">
+    <row r="4" spans="1:9" ht="12.75">
       <c r="A4" s="9"/>
       <c r="B4" s="13">
         <v>2018</v>
       </c>
       <c r="C4" s="13">
         <v>2019</v>
       </c>
       <c r="D4" s="13">
         <v>2020</v>
       </c>
       <c r="E4" s="13">
         <v>2021</v>
       </c>
       <c r="F4" s="13">
         <v>2022</v>
       </c>
       <c r="G4" s="13">
         <v>2023</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" ht="12.75">
+      <c r="H4" s="17">
+        <v>2024</v>
+      </c>
+      <c r="I4" s="17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>592</v>
       </c>
       <c r="C5" s="3">
         <v>548</v>
       </c>
       <c r="D5" s="3">
         <v>543</v>
       </c>
       <c r="E5" s="3">
         <v>540</v>
       </c>
       <c r="F5" s="3">
         <v>544</v>
       </c>
       <c r="G5" s="4">
         <v>553</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" ht="12.75">
+      <c r="H5" s="15">
+        <v>572</v>
+      </c>
+      <c r="I5" s="15">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="3">
         <v>1</v>
       </c>
       <c r="D6" s="3">
         <v>1</v>
       </c>
       <c r="E6" s="3">
         <v>1</v>
       </c>
       <c r="F6" s="3">
         <v>1</v>
       </c>
       <c r="G6" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" ht="22.5">
+      <c r="H6" s="15">
+        <v>1</v>
+      </c>
+      <c r="I6" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
       <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" ht="12.75">
+      <c r="H7" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="3">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>2</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="7">
         <v>1</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" ht="22.5">
+      <c r="H8" s="15">
+        <v>1</v>
+      </c>
+      <c r="I8" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="3">
         <v>1</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="6">
         <v>1</v>
       </c>
       <c r="E9" s="7">
         <v>2</v>
       </c>
       <c r="F9" s="7">
         <v>2</v>
       </c>
       <c r="G9" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" ht="22.5">
+      <c r="H9" s="15">
+        <v>2</v>
+      </c>
+      <c r="I9" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="22.5">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3">
         <v>4</v>
       </c>
       <c r="C10" s="6">
         <v>3</v>
       </c>
       <c r="D10" s="6">
         <v>2</v>
       </c>
       <c r="E10" s="7">
         <v>2</v>
       </c>
       <c r="F10" s="7">
         <v>2</v>
       </c>
       <c r="G10" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" ht="12.75">
+      <c r="H10" s="15">
+        <v>2</v>
+      </c>
+      <c r="I10" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="3">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" ht="22.5">
+      <c r="H11" s="15">
+        <v>1</v>
+      </c>
+      <c r="I11" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" ht="12.75">
+      <c r="H12" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="3">
         <v>3</v>
       </c>
       <c r="C13" s="6">
         <v>3</v>
       </c>
       <c r="D13" s="6">
         <v>3</v>
       </c>
       <c r="E13" s="7">
         <v>3</v>
       </c>
       <c r="F13" s="7">
         <v>2</v>
       </c>
       <c r="G13" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" ht="12.75">
+      <c r="H13" s="15">
+        <v>2</v>
+      </c>
+      <c r="I13" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" ht="12.75">
+      <c r="H14" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="3">
         <v>2</v>
       </c>
       <c r="C15" s="6">
         <v>1</v>
       </c>
       <c r="D15" s="6">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" ht="12.75">
+      <c r="H15" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.75">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" ht="12.75">
+      <c r="H16" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" ht="12.75">
+      <c r="H17" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="3">
         <v>13</v>
       </c>
       <c r="C18" s="6">
         <v>11</v>
       </c>
       <c r="D18" s="6">
         <v>9</v>
       </c>
       <c r="E18" s="7">
         <v>8</v>
       </c>
       <c r="F18" s="7">
         <v>8</v>
       </c>
       <c r="G18" s="4">
         <v>8</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" ht="22.5">
+      <c r="H18" s="15">
+        <v>6</v>
+      </c>
+      <c r="I18" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="22.5">
       <c r="A19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3">
         <v>7</v>
       </c>
       <c r="C19" s="6">
         <v>6</v>
       </c>
       <c r="D19" s="6">
         <v>7</v>
       </c>
       <c r="E19" s="7">
         <v>7</v>
       </c>
       <c r="F19" s="7">
         <v>3</v>
       </c>
       <c r="G19" s="4">
         <v>3</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" ht="22.5">
+      <c r="H19" s="15">
+        <v>3</v>
+      </c>
+      <c r="I19" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="3">
         <v>148</v>
       </c>
       <c r="C20" s="6">
         <v>137</v>
       </c>
       <c r="D20" s="6">
         <v>129</v>
       </c>
       <c r="E20" s="7">
         <v>133</v>
       </c>
       <c r="F20" s="7">
         <v>143</v>
       </c>
       <c r="G20" s="4">
         <v>151</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1">
+      <c r="H20" s="15">
+        <v>155</v>
+      </c>
+      <c r="I20" s="15">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="13.5" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="3">
         <v>304</v>
       </c>
       <c r="C21" s="6">
         <v>298</v>
       </c>
       <c r="D21" s="6">
         <v>300</v>
       </c>
       <c r="E21" s="7">
         <v>299</v>
       </c>
       <c r="F21" s="7">
         <v>297</v>
       </c>
       <c r="G21" s="4">
         <v>298</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" ht="12.75">
+      <c r="H21" s="15">
+        <v>313</v>
+      </c>
+      <c r="I21" s="15">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="3">
         <v>67</v>
       </c>
       <c r="C22" s="6">
         <v>53</v>
       </c>
       <c r="D22" s="6">
         <v>52</v>
       </c>
       <c r="E22" s="7">
         <v>51</v>
       </c>
       <c r="F22" s="7">
         <v>52</v>
       </c>
       <c r="G22" s="4">
         <v>52</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" ht="12.75">
+      <c r="H22" s="15">
+        <v>55</v>
+      </c>
+      <c r="I22" s="15">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="3">
         <v>37</v>
       </c>
       <c r="C23" s="6">
         <v>26</v>
       </c>
       <c r="D23" s="6">
         <v>26</v>
       </c>
       <c r="E23" s="7">
         <v>28</v>
       </c>
       <c r="F23" s="7">
         <v>30</v>
       </c>
       <c r="G23" s="4">
         <v>30</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" ht="12.75">
+      <c r="H23" s="15">
+        <v>31</v>
+      </c>
+      <c r="I23" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="3">
         <v>3</v>
       </c>
       <c r="C24" s="6">
         <v>6</v>
       </c>
       <c r="D24" s="6">
         <v>9</v>
       </c>
       <c r="E24" s="7">
         <v>5</v>
       </c>
       <c r="F24" s="7">
         <v>3</v>
       </c>
       <c r="G24" s="4">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" ht="45">
+      <c r="H24" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="45">
       <c r="A25" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" ht="22.5">
+      <c r="H25" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G26" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="11" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100418FA3382F701F479DAA00FD04A5332C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6e80b944ab4a0f205ea3482ee0940d2d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0597920A-2E2F-4FB3-A2CA-65245B3F4CE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278BD7DB-CE31-424E-8A3A-03A507E32E0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86EE7EFE-5E79-4723-A5F9-C25F58F7EF27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278BD7DB-CE31-424E-8A3A-03A507E32E0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0597920A-2E2F-4FB3-A2CA-65245B3F4CE1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>зарег гос</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BRR</Company>