--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11535"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9645"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -723,51 +723,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -977,52 +977,56 @@
         <v>102</v>
       </c>
       <c r="I7" s="10">
         <v>108.4</v>
       </c>
       <c r="J7" s="10">
         <v>108</v>
       </c>
       <c r="K7" s="10">
         <v>116</v>
       </c>
       <c r="L7" s="13">
         <v>169.1</v>
       </c>
       <c r="M7" s="23">
         <v>117.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>24.1</v>
       </c>
-      <c r="C8" s="13"/>
-      <c r="D8" s="13"/>
+      <c r="C8" s="13">
+        <v>120</v>
+      </c>
+      <c r="D8" s="13">
+        <v>113.2</v>
+      </c>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="22"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="13"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
@@ -1177,52 +1181,56 @@
         <v>126.7</v>
       </c>
       <c r="I13" s="11">
         <v>127.8</v>
       </c>
       <c r="J13" s="11">
         <v>126.4</v>
       </c>
       <c r="K13" s="11">
         <v>128</v>
       </c>
       <c r="L13" s="14">
         <v>123.6</v>
       </c>
       <c r="M13" s="24">
         <v>120.3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>2026</v>
       </c>
       <c r="B14" s="14">
         <v>100.5</v>
       </c>
-      <c r="C14" s="14"/>
-      <c r="D14" s="14"/>
+      <c r="C14" s="14">
+        <v>113</v>
+      </c>
+      <c r="D14" s="14">
+        <v>112.4</v>
+      </c>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="22"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="14"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
@@ -1377,80 +1385,84 @@
         <v>124.6</v>
       </c>
       <c r="I19" s="12">
         <v>125.1</v>
       </c>
       <c r="J19" s="12">
         <v>125.3</v>
       </c>
       <c r="K19" s="12">
         <v>125.9</v>
       </c>
       <c r="L19" s="13">
         <v>125.9</v>
       </c>
       <c r="M19" s="13">
         <v>125.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>100.5</v>
       </c>
-      <c r="C20" s="13"/>
-      <c r="D20" s="13"/>
+      <c r="C20" s="13">
+        <v>106.9</v>
+      </c>
+      <c r="D20" s="13">
+        <v>109.1</v>
+      </c>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -1677,52 +1689,56 @@
         <v>4774</v>
       </c>
       <c r="I8" s="9">
         <v>5173</v>
       </c>
       <c r="J8" s="9">
         <v>5585.7</v>
       </c>
       <c r="K8" s="9">
         <v>7169.9</v>
       </c>
       <c r="L8" s="15">
         <v>12123.7</v>
       </c>
       <c r="M8" s="9">
         <v>14275.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16">
         <v>2026</v>
       </c>
       <c r="B9" s="17">
         <v>3438.6</v>
       </c>
-      <c r="C9" s="17"/>
-      <c r="D9" s="9"/>
+      <c r="C9" s="17">
+        <v>4126.3</v>
+      </c>
+      <c r="D9" s="9">
+        <v>4790.7</v>
+      </c>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="15"/>
       <c r="M9" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>