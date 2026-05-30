--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9645"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -723,51 +723,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -983,51 +983,53 @@
         <v>108</v>
       </c>
       <c r="K7" s="10">
         <v>116</v>
       </c>
       <c r="L7" s="13">
         <v>169.1</v>
       </c>
       <c r="M7" s="23">
         <v>117.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>24.1</v>
       </c>
       <c r="C8" s="13">
         <v>120</v>
       </c>
       <c r="D8" s="13">
         <v>113.2</v>
       </c>
-      <c r="E8" s="10"/>
+      <c r="E8" s="10">
+        <v>107.5</v>
+      </c>
       <c r="F8" s="10"/>
       <c r="G8" s="22"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="13"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
@@ -1187,51 +1189,53 @@
         <v>126.4</v>
       </c>
       <c r="K13" s="11">
         <v>128</v>
       </c>
       <c r="L13" s="14">
         <v>123.6</v>
       </c>
       <c r="M13" s="24">
         <v>120.3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>2026</v>
       </c>
       <c r="B14" s="14">
         <v>100.5</v>
       </c>
       <c r="C14" s="14">
         <v>113</v>
       </c>
       <c r="D14" s="14">
         <v>112.4</v>
       </c>
-      <c r="E14" s="11"/>
+      <c r="E14" s="11">
+        <v>107.9</v>
+      </c>
       <c r="F14" s="11"/>
       <c r="G14" s="22"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="14"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
@@ -1391,78 +1395,80 @@
         <v>125.3</v>
       </c>
       <c r="K19" s="12">
         <v>125.9</v>
       </c>
       <c r="L19" s="13">
         <v>125.9</v>
       </c>
       <c r="M19" s="13">
         <v>125.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>100.5</v>
       </c>
       <c r="C20" s="13">
         <v>106.9</v>
       </c>
       <c r="D20" s="13">
         <v>109.1</v>
       </c>
-      <c r="E20" s="12"/>
+      <c r="E20" s="12">
+        <v>108.7</v>
+      </c>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -1695,51 +1701,53 @@
         <v>5585.7</v>
       </c>
       <c r="K8" s="9">
         <v>7169.9</v>
       </c>
       <c r="L8" s="15">
         <v>12123.7</v>
       </c>
       <c r="M8" s="9">
         <v>14275.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16">
         <v>2026</v>
       </c>
       <c r="B9" s="17">
         <v>3438.6</v>
       </c>
       <c r="C9" s="17">
         <v>4126.3</v>
       </c>
       <c r="D9" s="9">
         <v>4790.7</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="9">
+        <v>5147.6000000000004</v>
+      </c>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="15"/>
       <c r="M9" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>