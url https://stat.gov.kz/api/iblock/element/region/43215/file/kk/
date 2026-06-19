--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
-    <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
+    <sheet name="НКИ " sheetId="5" r:id="rId1"/>
+    <sheet name="Көлем" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
@@ -722,52 +722,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C42" sqref="C42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -986,51 +986,53 @@
         <v>116</v>
       </c>
       <c r="L7" s="13">
         <v>169.1</v>
       </c>
       <c r="M7" s="23">
         <v>117.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>24.1</v>
       </c>
       <c r="C8" s="13">
         <v>120</v>
       </c>
       <c r="D8" s="13">
         <v>113.2</v>
       </c>
       <c r="E8" s="10">
         <v>107.5</v>
       </c>
-      <c r="F8" s="10"/>
+      <c r="F8" s="10">
+        <v>100.3</v>
+      </c>
       <c r="G8" s="22"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="13"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
@@ -1192,51 +1194,53 @@
         <v>128</v>
       </c>
       <c r="L13" s="14">
         <v>123.6</v>
       </c>
       <c r="M13" s="24">
         <v>120.3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>2026</v>
       </c>
       <c r="B14" s="14">
         <v>100.5</v>
       </c>
       <c r="C14" s="14">
         <v>113</v>
       </c>
       <c r="D14" s="14">
         <v>112.4</v>
       </c>
       <c r="E14" s="11">
         <v>107.9</v>
       </c>
-      <c r="F14" s="11"/>
+      <c r="F14" s="11">
+        <v>109.8</v>
+      </c>
       <c r="G14" s="22"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="14"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
@@ -1398,77 +1402,79 @@
         <v>125.9</v>
       </c>
       <c r="L19" s="13">
         <v>125.9</v>
       </c>
       <c r="M19" s="13">
         <v>125.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>100.5</v>
       </c>
       <c r="C20" s="13">
         <v>106.9</v>
       </c>
       <c r="D20" s="13">
         <v>109.1</v>
       </c>
       <c r="E20" s="12">
         <v>108.7</v>
       </c>
-      <c r="F20" s="12"/>
+      <c r="F20" s="12">
+        <v>109</v>
+      </c>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M9"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -1740,45 +1746,45 @@
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>НКИ Автокөлік</vt:lpstr>
-      <vt:lpstr>Автокөлік бойынша көлемі</vt:lpstr>
+      <vt:lpstr>НКИ </vt:lpstr>
+      <vt:lpstr>Көлем</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>