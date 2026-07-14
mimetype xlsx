--- v3 (2026-06-19)
+++ v4 (2026-07-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ " sheetId="5" r:id="rId1"/>
     <sheet name="Көлем" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -722,52 +722,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C42" sqref="C42"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -989,51 +989,53 @@
         <v>169.1</v>
       </c>
       <c r="M7" s="23">
         <v>117.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>24.1</v>
       </c>
       <c r="C8" s="13">
         <v>120</v>
       </c>
       <c r="D8" s="13">
         <v>113.2</v>
       </c>
       <c r="E8" s="10">
         <v>107.5</v>
       </c>
       <c r="F8" s="10">
         <v>100.3</v>
       </c>
-      <c r="G8" s="22"/>
+      <c r="G8" s="22">
+        <v>109.5</v>
+      </c>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="13"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
@@ -1197,51 +1199,53 @@
         <v>123.6</v>
       </c>
       <c r="M13" s="24">
         <v>120.3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>2026</v>
       </c>
       <c r="B14" s="14">
         <v>100.5</v>
       </c>
       <c r="C14" s="14">
         <v>113</v>
       </c>
       <c r="D14" s="14">
         <v>112.4</v>
       </c>
       <c r="E14" s="11">
         <v>107.9</v>
       </c>
       <c r="F14" s="11">
         <v>109.8</v>
       </c>
-      <c r="G14" s="22"/>
+      <c r="G14" s="22">
+        <v>106.4</v>
+      </c>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="14"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
@@ -1405,76 +1409,78 @@
         <v>125.9</v>
       </c>
       <c r="M19" s="13">
         <v>125.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>100.5</v>
       </c>
       <c r="C20" s="13">
         <v>106.9</v>
       </c>
       <c r="D20" s="13">
         <v>109.1</v>
       </c>
       <c r="E20" s="12">
         <v>108.7</v>
       </c>
       <c r="F20" s="12">
         <v>109</v>
       </c>
-      <c r="G20" s="12"/>
+      <c r="G20" s="12">
+        <v>108.4</v>
+      </c>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M9"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -1710,52 +1716,56 @@
         <v>7169.9</v>
       </c>
       <c r="L8" s="15">
         <v>12123.7</v>
       </c>
       <c r="M8" s="9">
         <v>14275.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16">
         <v>2026</v>
       </c>
       <c r="B9" s="17">
         <v>3438.6</v>
       </c>
       <c r="C9" s="17">
         <v>4126.3</v>
       </c>
       <c r="D9" s="9">
         <v>4790.7</v>
       </c>
       <c r="E9" s="9">
         <v>5147.6000000000004</v>
       </c>
-      <c r="F9" s="9"/>
-      <c r="G9" s="9"/>
+      <c r="F9" s="9">
+        <v>5165.2</v>
+      </c>
+      <c r="G9" s="9">
+        <v>5654.1</v>
+      </c>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="15"/>
       <c r="M9" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>