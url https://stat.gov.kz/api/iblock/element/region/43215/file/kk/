--- v4 (2026-07-14)
+++ v5 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9705" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ " sheetId="5" r:id="rId1"/>
     <sheet name="Көлем" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -722,52 +722,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -992,51 +992,53 @@
         <v>117.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>24.1</v>
       </c>
       <c r="C8" s="13">
         <v>120</v>
       </c>
       <c r="D8" s="13">
         <v>113.2</v>
       </c>
       <c r="E8" s="10">
         <v>107.5</v>
       </c>
       <c r="F8" s="10">
         <v>100.3</v>
       </c>
       <c r="G8" s="22">
         <v>109.5</v>
       </c>
-      <c r="H8" s="10"/>
+      <c r="H8" s="10">
+        <v>104.8</v>
+      </c>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="13"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19">
@@ -1202,51 +1204,53 @@
         <v>120.3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>2026</v>
       </c>
       <c r="B14" s="14">
         <v>100.5</v>
       </c>
       <c r="C14" s="14">
         <v>113</v>
       </c>
       <c r="D14" s="14">
         <v>112.4</v>
       </c>
       <c r="E14" s="11">
         <v>107.9</v>
       </c>
       <c r="F14" s="11">
         <v>109.8</v>
       </c>
       <c r="G14" s="22">
         <v>106.4</v>
       </c>
-      <c r="H14" s="11"/>
+      <c r="H14" s="11">
+        <v>109.3</v>
+      </c>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="14"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19">
@@ -1412,75 +1416,77 @@
         <v>125.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>100.5</v>
       </c>
       <c r="C20" s="13">
         <v>106.9</v>
       </c>
       <c r="D20" s="13">
         <v>109.1</v>
       </c>
       <c r="E20" s="12">
         <v>108.7</v>
       </c>
       <c r="F20" s="12">
         <v>109</v>
       </c>
       <c r="G20" s="12">
         <v>108.4</v>
       </c>
-      <c r="H20" s="12"/>
+      <c r="H20" s="12">
+        <v>108.5</v>
+      </c>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M9"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
@@ -1722,51 +1728,53 @@
         <v>14275.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16">
         <v>2026</v>
       </c>
       <c r="B9" s="17">
         <v>3438.6</v>
       </c>
       <c r="C9" s="17">
         <v>4126.3</v>
       </c>
       <c r="D9" s="9">
         <v>4790.7</v>
       </c>
       <c r="E9" s="9">
         <v>5147.6000000000004</v>
       </c>
       <c r="F9" s="9">
         <v>5165.2</v>
       </c>
       <c r="G9" s="9">
         <v>5654.1</v>
       </c>
-      <c r="H9" s="9"/>
+      <c r="H9" s="9">
+        <v>5926.4</v>
+      </c>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="15"/>
       <c r="M9" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>