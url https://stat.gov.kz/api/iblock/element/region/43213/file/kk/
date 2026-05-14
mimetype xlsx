--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -39,101 +39,98 @@
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10"/>
   <c r="AM10"/>
   <c r="AI10" l="1"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар*</t>
+    <t>2025 жылғы қаңтар-ақпан*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -344,98 +341,98 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -771,241 +768,241 @@
       <c r="S1" s="27"/>
       <c r="T1" s="27"/>
       <c r="U1" s="27"/>
       <c r="V1" s="27"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
       <c r="Y1" s="27"/>
       <c r="Z1" s="27"/>
       <c r="AA1" s="27"/>
       <c r="AB1" s="27"/>
       <c r="AC1" s="27"/>
       <c r="AD1" s="27"/>
       <c r="AE1" s="27"/>
       <c r="AF1" s="27"/>
       <c r="AG1" s="27"/>
       <c r="AH1" s="27"/>
       <c r="AI1" s="27"/>
       <c r="AJ1" s="27"/>
       <c r="AK1" s="27"/>
       <c r="AL1" s="27"/>
       <c r="AM1" s="27"/>
       <c r="AN1" s="27"/>
       <c r="AO1" s="27"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="19.2" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="35">
+      <c r="B3" s="38">
         <v>2015</v>
       </c>
-      <c r="C3" s="35"/>
-[...2 lines deleted...]
-      <c r="F3" s="35">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38">
         <v>2016</v>
       </c>
-      <c r="G3" s="35"/>
-[...2 lines deleted...]
-      <c r="J3" s="35">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38">
         <v>2017</v>
       </c>
-      <c r="K3" s="35"/>
-[...2 lines deleted...]
-      <c r="N3" s="35">
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38">
         <v>2018</v>
       </c>
-      <c r="O3" s="35"/>
-[...2 lines deleted...]
-      <c r="R3" s="35">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38">
         <v>2019</v>
       </c>
-      <c r="S3" s="35"/>
-[...2 lines deleted...]
-      <c r="V3" s="35">
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38">
         <v>2020</v>
       </c>
-      <c r="W3" s="35"/>
-[...2 lines deleted...]
-      <c r="Z3" s="44">
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="47">
         <v>2021</v>
       </c>
-      <c r="AA3" s="44"/>
-[...2 lines deleted...]
-      <c r="AD3" s="41">
+      <c r="AA3" s="47"/>
+      <c r="AB3" s="47"/>
+      <c r="AC3" s="47"/>
+      <c r="AD3" s="44">
         <v>2022</v>
       </c>
-      <c r="AE3" s="42"/>
-[...2 lines deleted...]
-      <c r="AH3" s="41">
+      <c r="AE3" s="45"/>
+      <c r="AF3" s="45"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="44">
         <v>2023</v>
       </c>
-      <c r="AI3" s="42"/>
-[...2 lines deleted...]
-      <c r="AL3" s="30">
+      <c r="AI3" s="45"/>
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="33">
         <v>2024</v>
       </c>
-      <c r="AM3" s="31"/>
-[...2 lines deleted...]
-      <c r="AP3" s="30" t="s">
+      <c r="AM3" s="34"/>
+      <c r="AN3" s="34"/>
+      <c r="AO3" s="34"/>
+      <c r="AP3" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="AQ3" s="31"/>
-[...2 lines deleted...]
-      <c r="AT3" s="30" t="s">
+      <c r="AQ3" s="34"/>
+      <c r="AR3" s="34"/>
+      <c r="AS3" s="34"/>
+      <c r="AT3" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="AU3" s="31"/>
-[...7 lines deleted...]
-      <c r="BA3" s="31"/>
+      <c r="AU3" s="34"/>
+      <c r="AV3" s="34"/>
+      <c r="AW3" s="34"/>
+      <c r="AX3" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="AY3" s="34"/>
+      <c r="AZ3" s="34"/>
+      <c r="BA3" s="34"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="37"/>
-      <c r="D4" s="35" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="35"/>
-      <c r="F4" s="36" t="s">
+      <c r="E4" s="38"/>
+      <c r="F4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="37"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="40"/>
+      <c r="H4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="35"/>
-      <c r="J4" s="36" t="s">
+      <c r="I4" s="38"/>
+      <c r="J4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="37"/>
-      <c r="L4" s="35" t="s">
+      <c r="K4" s="40"/>
+      <c r="L4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="35"/>
-      <c r="N4" s="36" t="s">
+      <c r="M4" s="38"/>
+      <c r="N4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="37"/>
-      <c r="P4" s="35" t="s">
+      <c r="O4" s="40"/>
+      <c r="P4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="35"/>
-      <c r="R4" s="35" t="s">
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="S4" s="35"/>
-      <c r="T4" s="35" t="s">
+      <c r="S4" s="38"/>
+      <c r="T4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="35"/>
-      <c r="V4" s="35" t="s">
+      <c r="U4" s="38"/>
+      <c r="V4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="W4" s="35"/>
-      <c r="X4" s="35" t="s">
+      <c r="W4" s="38"/>
+      <c r="X4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="35"/>
-      <c r="Z4" s="35" t="s">
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AA4" s="35"/>
-      <c r="AB4" s="35" t="s">
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="35"/>
-      <c r="AD4" s="35" t="s">
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AE4" s="35"/>
-      <c r="AF4" s="35" t="s">
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="35"/>
-      <c r="AH4" s="35" t="s">
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AI4" s="35"/>
-      <c r="AJ4" s="35" t="s">
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="36"/>
-      <c r="AL4" s="35" t="s">
+      <c r="AK4" s="39"/>
+      <c r="AL4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AM4" s="35"/>
-      <c r="AN4" s="35" t="s">
+      <c r="AM4" s="38"/>
+      <c r="AN4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="36"/>
-      <c r="AP4" s="35" t="s">
+      <c r="AO4" s="39"/>
+      <c r="AP4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AQ4" s="35"/>
-      <c r="AR4" s="35" t="s">
+      <c r="AQ4" s="38"/>
+      <c r="AR4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="36"/>
-      <c r="AT4" s="32" t="s">
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="AU4" s="32"/>
-      <c r="AV4" s="32" t="s">
+      <c r="AU4" s="35"/>
+      <c r="AV4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="33"/>
-      <c r="AX4" s="32" t="s">
+      <c r="AW4" s="36"/>
+      <c r="AX4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="AY4" s="32"/>
-      <c r="AZ4" s="32" t="s">
+      <c r="AY4" s="35"/>
+      <c r="AZ4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="BA4" s="33"/>
+      <c r="BA4" s="36"/>
     </row>
     <row r="5" spans="1:53" s="1" customFormat="1" ht="37.799999999999997" customHeight="1">
-      <c r="A5" s="40"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1255,73 +1252,73 @@
       </c>
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="18">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="18">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="18">
         <v>12589.437950000001</v>
       </c>
-      <c r="AT6" s="45">
-[...21 lines deleted...]
-        <v>887.43225000000007</v>
+      <c r="AT6" s="30">
+        <v>5643.4999999999991</v>
+      </c>
+      <c r="AU6" s="30">
+        <v>2599.3993300000002</v>
+      </c>
+      <c r="AV6" s="30">
+        <v>1496.2606900000005</v>
+      </c>
+      <c r="AW6" s="30">
+        <v>2166.38501</v>
+      </c>
+      <c r="AX6" s="30">
+        <v>6283.1</v>
+      </c>
+      <c r="AY6" s="30">
+        <v>2537.7458200000001</v>
+      </c>
+      <c r="AZ6" s="30">
+        <v>648.54873000000009</v>
+      </c>
+      <c r="BA6" s="30">
+        <v>1913.7501500000001</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -1417,72 +1414,72 @@
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="22">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="22">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="22">
         <v>374.21757000000002</v>
       </c>
       <c r="AT7" s="24">
-        <v>2393.6999999999998</v>
+        <v>5343.7999999999993</v>
       </c>
       <c r="AU7" s="24">
-        <v>942.09148000000005</v>
+        <v>2165.8170100000002</v>
       </c>
       <c r="AV7" s="24">
-        <v>0.33129999999999998</v>
+        <v>64.516199999999998</v>
       </c>
       <c r="AW7" s="24">
-        <v>0.60247000000000006</v>
+        <v>53.492539999999998</v>
       </c>
       <c r="AX7" s="24">
-        <v>3180.4</v>
+        <v>6063.1</v>
       </c>
       <c r="AY7" s="24">
-        <v>1030.8053500000001</v>
+        <v>1990.9793099999999</v>
       </c>
       <c r="AZ7" s="24">
-        <v>8.9519999999999988E-2</v>
+        <v>0.38926000000000005</v>
       </c>
       <c r="BA7" s="24">
-        <v>0.76918999999999993</v>
+        <v>1.1846300000000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -1577,73 +1574,73 @@
       </c>
       <c r="AL8" s="20">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="20">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="20">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
-      <c r="AT8" s="46">
-[...21 lines deleted...]
-        <v>9.9199999999999997E-2</v>
+      <c r="AT8" s="31">
+        <v>181.7</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>117.18600000000001</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>1.188E-2</v>
+      </c>
+      <c r="AW8" s="31">
+        <v>0.13764999999999999</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>120</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>171.27739</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>1.273E-2</v>
+      </c>
+      <c r="BA8" s="31">
+        <v>0.25213999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -1738,73 +1735,73 @@
       </c>
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="13">
         <v>12147.625500000002</v>
       </c>
-      <c r="AT9" s="47">
-[...21 lines deleted...]
-        <v>886.56386000000009</v>
+      <c r="AT9" s="32">
+        <v>118</v>
+      </c>
+      <c r="AU9" s="32">
+        <v>316.39632</v>
+      </c>
+      <c r="AV9" s="32">
+        <v>1431.7326100000005</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>2112.7548200000001</v>
+      </c>
+      <c r="AX9" s="32">
+        <v>100</v>
+      </c>
+      <c r="AY9" s="32">
+        <v>375.48912000000001</v>
+      </c>
+      <c r="AZ9" s="32">
+        <v>648.14674000000014</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>1912.3133800000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1915,77 +1912,77 @@
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>7.5089558288424687</v>
+        <v>12.171901267667096</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>14.158369152627753</v>
+        <v>14.79616741128156</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
-      <c r="A11" s="34" t="s">
+      <c r="A11" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="34"/>
+      <c r="B11" s="37"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="AN4:AO4"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AD4:AE4"/>