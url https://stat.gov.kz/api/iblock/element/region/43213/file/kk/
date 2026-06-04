--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -24,113 +24,116 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Қызылорда" sheetId="12" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
-  <c r="AQ10"/>
+  <c r="AQ10" l="1"/>
   <c r="AM10"/>
   <c r="AI10" l="1"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-ақпан*</t>
+    <t>2025 жылғы қаңтар-наурыз*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -718,51 +721,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист12"/>
   <dimension ref="A1:BA11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
       <selection pane="bottomRight" activeCell="AT6" sqref="AT6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="39.44140625" style="28" customWidth="1"/>
     <col min="2" max="26" width="8" style="28" customWidth="1"/>
     <col min="27" max="41" width="7.109375" style="28" customWidth="1"/>
     <col min="42" max="45" width="6.88671875" style="28" customWidth="1"/>
-    <col min="46" max="53" width="7.21875" style="28" customWidth="1"/>
+    <col min="46" max="53" width="7.33203125" style="28" customWidth="1"/>
     <col min="54" max="16384" width="8.88671875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="29.25" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
       <c r="O1" s="27"/>
       <c r="P1" s="27"/>
       <c r="Q1" s="27"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
@@ -844,51 +847,51 @@
       <c r="AH3" s="44">
         <v>2023</v>
       </c>
       <c r="AI3" s="45"/>
       <c r="AJ3" s="45"/>
       <c r="AK3" s="45"/>
       <c r="AL3" s="33">
         <v>2024</v>
       </c>
       <c r="AM3" s="34"/>
       <c r="AN3" s="34"/>
       <c r="AO3" s="34"/>
       <c r="AP3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AQ3" s="34"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="34"/>
       <c r="AT3" s="33" t="s">
         <v>14</v>
       </c>
       <c r="AU3" s="34"/>
       <c r="AV3" s="34"/>
       <c r="AW3" s="34"/>
       <c r="AX3" s="33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AY3" s="34"/>
       <c r="AZ3" s="34"/>
       <c r="BA3" s="34"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15.6" customHeight="1">
       <c r="A4" s="42"/>
       <c r="B4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="40"/>
       <c r="D4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="38"/>
       <c r="F4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="38"/>
       <c r="J4" s="39" t="s">
         <v>0</v>
@@ -957,51 +960,51 @@
       <c r="AP4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="AQ4" s="38"/>
       <c r="AR4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="AS4" s="39"/>
       <c r="AT4" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AU4" s="35"/>
       <c r="AV4" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AW4" s="36"/>
       <c r="AX4" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY4" s="35"/>
       <c r="AZ4" s="35" t="s">
         <v>1</v>
       </c>
       <c r="BA4" s="36"/>
     </row>
-    <row r="5" spans="1:53" s="1" customFormat="1" ht="37.799999999999997" customHeight="1">
+    <row r="5" spans="1:53" s="1" customFormat="1" ht="37.950000000000003" customHeight="1">
       <c r="A5" s="43"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>6</v>
       </c>
@@ -1253,72 +1256,72 @@
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="18">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="18">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="18">
         <v>12589.437950000001</v>
       </c>
       <c r="AT6" s="30">
-        <v>5643.4999999999991</v>
+        <v>10180.973</v>
       </c>
       <c r="AU6" s="30">
-        <v>2599.3993300000002</v>
+        <v>4774.8213299999998</v>
       </c>
       <c r="AV6" s="30">
-        <v>1496.2606900000005</v>
+        <v>1983.6135100000004</v>
       </c>
       <c r="AW6" s="30">
-        <v>2166.38501</v>
+        <v>3281.5463699999996</v>
       </c>
       <c r="AX6" s="30">
-        <v>6283.1</v>
+        <v>9117.6980000000003</v>
       </c>
       <c r="AY6" s="30">
-        <v>2537.7458200000001</v>
+        <v>3545.1087600000001</v>
       </c>
       <c r="AZ6" s="30">
-        <v>648.54873000000009</v>
+        <v>1068.7097200000001</v>
       </c>
       <c r="BA6" s="30">
-        <v>1913.7501500000001</v>
+        <v>3057.2232100000001</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -1413,73 +1416,73 @@
       </c>
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="22">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="22">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="22">
         <v>374.21757000000002</v>
       </c>
-      <c r="AT7" s="24">
-[...21 lines deleted...]
-        <v>1.1846300000000001</v>
+      <c r="AT7" s="31">
+        <v>9648.2999999999993</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>3998.31212</v>
+      </c>
+      <c r="AV7" s="31">
+        <v>64.765219999999999</v>
+      </c>
+      <c r="AW7" s="31">
+        <v>54.445750000000004</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>8862.6980000000003</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>2906.54306</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>0.42968000000000001</v>
+      </c>
+      <c r="BA7" s="31">
+        <v>1.52294</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -1575,72 +1578,72 @@
       <c r="AL8" s="20">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="20">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="20">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="31">
-        <v>181.7</v>
+        <v>374.673</v>
       </c>
       <c r="AU8" s="31">
-        <v>117.18600000000001</v>
+        <v>290.73327999999998</v>
       </c>
       <c r="AV8" s="31">
-        <v>1.188E-2</v>
+        <v>1.916E-2</v>
       </c>
       <c r="AW8" s="31">
-        <v>0.13764999999999999</v>
+        <v>0.22907</v>
       </c>
       <c r="AX8" s="31">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="AY8" s="31">
-        <v>171.27739</v>
+        <v>175.01239000000001</v>
       </c>
       <c r="AZ8" s="31">
-        <v>1.273E-2</v>
+        <v>2.1860000000000001E-2</v>
       </c>
       <c r="BA8" s="31">
-        <v>0.25213999999999998</v>
+        <v>0.42853000000000002</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -1736,72 +1739,72 @@
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="13">
         <v>12147.625500000002</v>
       </c>
       <c r="AT9" s="32">
-        <v>118</v>
+        <v>158</v>
       </c>
       <c r="AU9" s="32">
-        <v>316.39632</v>
+        <v>485.77592999999996</v>
       </c>
       <c r="AV9" s="32">
-        <v>1431.7326100000005</v>
+        <v>1918.8291300000003</v>
       </c>
       <c r="AW9" s="32">
-        <v>2112.7548200000001</v>
+        <v>3226.8715499999994</v>
       </c>
       <c r="AX9" s="32">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="AY9" s="32">
-        <v>375.48912000000001</v>
+        <v>463.55331000000001</v>
       </c>
       <c r="AZ9" s="32">
-        <v>648.14674000000014</v>
+        <v>1068.25818</v>
       </c>
       <c r="BA9" s="32">
-        <v>1912.3133800000001</v>
+        <v>3055.2717400000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1912,64 +1915,64 @@
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>12.171901267667096</v>
+        <v>10.173698583188662</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>14.79616741128156</v>
+        <v>13.075855816620981</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="37"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="R3:U3"/>