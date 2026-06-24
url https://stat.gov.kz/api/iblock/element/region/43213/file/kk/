--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -86,54 +86,54 @@
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-наурыз*</t>
+    <t>2025 жылғы қаңтар-сәуір*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-наурыз*</t>
+    <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1256,72 +1256,72 @@
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="18">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="18">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="18">
         <v>12589.437950000001</v>
       </c>
       <c r="AT6" s="30">
-        <v>10180.973</v>
+        <v>13994.973</v>
       </c>
       <c r="AU6" s="30">
-        <v>4774.8213299999998</v>
+        <v>6502.6910600000001</v>
       </c>
       <c r="AV6" s="30">
-        <v>1983.6135100000004</v>
+        <v>2749.9175899999996</v>
       </c>
       <c r="AW6" s="30">
-        <v>3281.5463699999996</v>
+        <v>4487.6976699999987</v>
       </c>
       <c r="AX6" s="30">
-        <v>9117.6980000000003</v>
+        <v>12054.919</v>
       </c>
       <c r="AY6" s="30">
-        <v>3545.1087600000001</v>
+        <v>4804.0583800000004</v>
       </c>
       <c r="AZ6" s="30">
-        <v>1068.7097200000001</v>
+        <v>1309.8355300000003</v>
       </c>
       <c r="BA6" s="30">
-        <v>3057.2232100000001</v>
+        <v>3680.1883199999988</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -1417,72 +1417,72 @@
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="22">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="22">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="22">
         <v>374.21757000000002</v>
       </c>
       <c r="AT7" s="31">
-        <v>9648.2999999999993</v>
+        <v>13221.3</v>
       </c>
       <c r="AU7" s="31">
-        <v>3998.31212</v>
+        <v>5457.26613</v>
       </c>
       <c r="AV7" s="31">
-        <v>64.765219999999999</v>
+        <v>176.24752000000001</v>
       </c>
       <c r="AW7" s="31">
-        <v>54.445750000000004</v>
+        <v>164.67068</v>
       </c>
       <c r="AX7" s="31">
-        <v>8862.6980000000003</v>
+        <v>11663.098</v>
       </c>
       <c r="AY7" s="31">
-        <v>2906.54306</v>
+        <v>3880.2938800000002</v>
       </c>
       <c r="AZ7" s="31">
-        <v>0.42968000000000001</v>
+        <v>0.59636</v>
       </c>
       <c r="BA7" s="31">
-        <v>1.52294</v>
+        <v>1.9044500000000002</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -1578,72 +1578,72 @@
       <c r="AL8" s="20">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="20">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="20">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="31">
-        <v>374.673</v>
+        <v>537.673</v>
       </c>
       <c r="AU8" s="31">
-        <v>290.73327999999998</v>
+        <v>387.97220999999996</v>
       </c>
       <c r="AV8" s="31">
-        <v>1.916E-2</v>
+        <v>2.1270000000000001E-2</v>
       </c>
       <c r="AW8" s="31">
-        <v>0.22907</v>
+        <v>0.25506000000000001</v>
       </c>
       <c r="AX8" s="31">
-        <v>135</v>
+        <v>217.30099999999999</v>
       </c>
       <c r="AY8" s="31">
-        <v>175.01239000000001</v>
+        <v>259.64738999999997</v>
       </c>
       <c r="AZ8" s="31">
-        <v>2.1860000000000001E-2</v>
+        <v>2.9139999999999999E-2</v>
       </c>
       <c r="BA8" s="31">
-        <v>0.42853000000000002</v>
+        <v>0.58665999999999996</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -1739,72 +1739,72 @@
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="13">
         <v>12147.625500000002</v>
       </c>
       <c r="AT9" s="32">
-        <v>158</v>
+        <v>236</v>
       </c>
       <c r="AU9" s="32">
-        <v>485.77592999999996</v>
+        <v>657.45272</v>
       </c>
       <c r="AV9" s="32">
-        <v>1918.8291300000003</v>
+        <v>2573.6487999999995</v>
       </c>
       <c r="AW9" s="32">
-        <v>3226.8715499999994</v>
+        <v>4322.771929999999</v>
       </c>
       <c r="AX9" s="32">
-        <v>120</v>
+        <v>174.52</v>
       </c>
       <c r="AY9" s="32">
-        <v>463.55331000000001</v>
+        <v>664.11711000000003</v>
       </c>
       <c r="AZ9" s="32">
-        <v>1068.25818</v>
+        <v>1309.2100300000002</v>
       </c>
       <c r="BA9" s="32">
-        <v>3055.2717400000001</v>
+        <v>3677.6972099999989</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1915,64 +1915,64 @@
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>10.173698583188662</v>
+        <v>10.110471402281258</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>13.075855816620981</v>
+        <v>13.824084918801507</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="37"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="R3:U3"/>