--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -86,54 +86,54 @@
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-сәуір*</t>
+    <t>2025 жылғы қаңтар-мамыр*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1256,72 +1256,72 @@
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="18">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="18">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="18">
         <v>12589.437950000001</v>
       </c>
       <c r="AT6" s="30">
-        <v>13994.973</v>
+        <v>17325.593000000001</v>
       </c>
       <c r="AU6" s="30">
-        <v>6502.6910600000001</v>
+        <v>8118.9112599999999</v>
       </c>
       <c r="AV6" s="30">
-        <v>2749.9175899999996</v>
+        <v>3381.0544899999995</v>
       </c>
       <c r="AW6" s="30">
-        <v>4487.6976699999987</v>
+        <v>5543.7102299999997</v>
       </c>
       <c r="AX6" s="30">
-        <v>12054.919</v>
+        <v>13795.019</v>
       </c>
       <c r="AY6" s="30">
-        <v>4804.0583800000004</v>
+        <v>5550.0828900000006</v>
       </c>
       <c r="AZ6" s="30">
-        <v>1309.8355300000003</v>
+        <v>1887.92994</v>
       </c>
       <c r="BA6" s="30">
-        <v>3680.1883199999988</v>
+        <v>4782.8795399999981</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -1417,72 +1417,72 @@
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="22">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="22">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="22">
         <v>374.21757000000002</v>
       </c>
       <c r="AT7" s="31">
-        <v>13221.3</v>
+        <v>16373.92</v>
       </c>
       <c r="AU7" s="31">
-        <v>5457.26613</v>
+        <v>6740.4956499999998</v>
       </c>
       <c r="AV7" s="31">
-        <v>176.24752000000001</v>
+        <v>178.39498000000003</v>
       </c>
       <c r="AW7" s="31">
-        <v>164.67068</v>
+        <v>172.31911000000002</v>
       </c>
       <c r="AX7" s="31">
-        <v>11663.098</v>
+        <v>13363.198</v>
       </c>
       <c r="AY7" s="31">
-        <v>3880.2938800000002</v>
+        <v>4522.1682300000002</v>
       </c>
       <c r="AZ7" s="31">
-        <v>0.59636</v>
+        <v>5.6194799999999994</v>
       </c>
       <c r="BA7" s="31">
-        <v>1.9044500000000002</v>
+        <v>21.958390000000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -1578,72 +1578,72 @@
       <c r="AL8" s="20">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="20">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="20">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="31">
-        <v>537.673</v>
+        <v>613.673</v>
       </c>
       <c r="AU8" s="31">
-        <v>387.97220999999996</v>
+        <v>445.13565999999997</v>
       </c>
       <c r="AV8" s="31">
-        <v>2.1270000000000001E-2</v>
+        <v>3.415E-2</v>
       </c>
       <c r="AW8" s="31">
-        <v>0.25506000000000001</v>
+        <v>0.41058</v>
       </c>
       <c r="AX8" s="31">
         <v>217.30099999999999</v>
       </c>
       <c r="AY8" s="31">
         <v>259.64738999999997</v>
       </c>
       <c r="AZ8" s="31">
-        <v>2.9139999999999999E-2</v>
+        <v>8.0435800000000004</v>
       </c>
       <c r="BA8" s="31">
-        <v>0.58665999999999996</v>
+        <v>21.153410000000001</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -1739,72 +1739,72 @@
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="13">
         <v>12147.625500000002</v>
       </c>
       <c r="AT9" s="32">
-        <v>236</v>
+        <v>338</v>
       </c>
       <c r="AU9" s="32">
-        <v>657.45272</v>
+        <v>933.27994999999999</v>
       </c>
       <c r="AV9" s="32">
-        <v>2573.6487999999995</v>
+        <v>3202.6253599999995</v>
       </c>
       <c r="AW9" s="32">
-        <v>4322.771929999999</v>
+        <v>5370.9805399999996</v>
       </c>
       <c r="AX9" s="32">
-        <v>174.52</v>
+        <v>214.52</v>
       </c>
       <c r="AY9" s="32">
-        <v>664.11711000000003</v>
+        <v>768.26727000000005</v>
       </c>
       <c r="AZ9" s="32">
-        <v>1309.2100300000002</v>
+        <v>1874.2668799999999</v>
       </c>
       <c r="BA9" s="32">
-        <v>3677.6972099999989</v>
+        <v>4739.7677399999984</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1915,64 +1915,64 @@
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>10.110471402281258</v>
+        <v>11.495136726004812</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>13.824084918801507</v>
+        <v>13.842446774700331</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="37"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="R3:U3"/>