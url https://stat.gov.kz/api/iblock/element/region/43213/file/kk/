--- v4 (2026-07-22)
+++ v5 (2026-09-03)
@@ -39,101 +39,98 @@
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10" l="1"/>
   <c r="AM10"/>
   <c r="AI10" l="1"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
+    <t>2025 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-мамыр*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -712,51 +709,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист12"/>
   <dimension ref="A1:BA11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AT6" sqref="AT6"/>
+      <selection pane="bottomRight" activeCell="AX6" sqref="AX6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="39.44140625" style="28" customWidth="1"/>
     <col min="2" max="26" width="8" style="28" customWidth="1"/>
     <col min="27" max="41" width="7.109375" style="28" customWidth="1"/>
     <col min="42" max="45" width="6.88671875" style="28" customWidth="1"/>
     <col min="46" max="53" width="7.33203125" style="28" customWidth="1"/>
     <col min="54" max="16384" width="8.88671875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="29.25" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
@@ -834,64 +831,64 @@
       <c r="Y3" s="38"/>
       <c r="Z3" s="47">
         <v>2021</v>
       </c>
       <c r="AA3" s="47"/>
       <c r="AB3" s="47"/>
       <c r="AC3" s="47"/>
       <c r="AD3" s="44">
         <v>2022</v>
       </c>
       <c r="AE3" s="45"/>
       <c r="AF3" s="45"/>
       <c r="AG3" s="46"/>
       <c r="AH3" s="44">
         <v>2023</v>
       </c>
       <c r="AI3" s="45"/>
       <c r="AJ3" s="45"/>
       <c r="AK3" s="45"/>
       <c r="AL3" s="33">
         <v>2024</v>
       </c>
       <c r="AM3" s="34"/>
       <c r="AN3" s="34"/>
       <c r="AO3" s="34"/>
-      <c r="AP3" s="33" t="s">
-        <v>13</v>
+      <c r="AP3" s="33">
+        <v>2025</v>
       </c>
       <c r="AQ3" s="34"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="34"/>
       <c r="AT3" s="33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AU3" s="34"/>
       <c r="AV3" s="34"/>
       <c r="AW3" s="34"/>
       <c r="AX3" s="33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AY3" s="34"/>
       <c r="AZ3" s="34"/>
       <c r="BA3" s="34"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15.6" customHeight="1">
       <c r="A4" s="42"/>
       <c r="B4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="40"/>
       <c r="D4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="38"/>
       <c r="F4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="38"/>
       <c r="J4" s="39" t="s">
         <v>0</v>
@@ -1244,84 +1241,84 @@
       <c r="AH6" s="18">
         <v>32978.646000000001</v>
       </c>
       <c r="AI6" s="18">
         <v>14235.372959999999</v>
       </c>
       <c r="AJ6" s="18">
         <v>8691.2245899999998</v>
       </c>
       <c r="AK6" s="18">
         <v>12745.455179999999</v>
       </c>
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
-        <v>44082.44</v>
+        <v>47292.307000000001</v>
       </c>
       <c r="AQ6" s="18">
-        <v>18234.081139999998</v>
+        <v>19774.187169999997</v>
       </c>
       <c r="AR6" s="18">
-        <v>7754.0845699999991</v>
+        <v>8113.1846699999996</v>
       </c>
       <c r="AS6" s="18">
-        <v>12589.437950000001</v>
-[...11 lines deleted...]
-        <v>5543.7102299999997</v>
+        <v>12911.298510000004</v>
+      </c>
+      <c r="AT6" s="18">
+        <v>22140.385000000002</v>
+      </c>
+      <c r="AU6" s="18">
+        <v>10217.661180000001</v>
+      </c>
+      <c r="AV6" s="18">
+        <v>3654.8252299999999</v>
+      </c>
+      <c r="AW6" s="18">
+        <v>6329.9384899999995</v>
       </c>
       <c r="AX6" s="30">
-        <v>13795.019</v>
+        <v>15620.119000000001</v>
       </c>
       <c r="AY6" s="30">
-        <v>5550.0828900000006</v>
+        <v>6303.5262499999999</v>
       </c>
       <c r="AZ6" s="30">
-        <v>1887.92994</v>
+        <v>2298.3711100000005</v>
       </c>
       <c r="BA6" s="30">
-        <v>4782.8795399999981</v>
+        <v>5761.4511299999995</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -1405,84 +1402,84 @@
       <c r="AH7" s="22">
         <v>31829.268</v>
       </c>
       <c r="AI7" s="22">
         <v>13466.214969999999</v>
       </c>
       <c r="AJ7" s="22">
         <v>1358.8324299999999</v>
       </c>
       <c r="AK7" s="22">
         <v>1004.72959</v>
       </c>
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
-        <v>42375.82</v>
+        <v>44907.470999999998</v>
       </c>
       <c r="AQ7" s="22">
-        <v>15622.978140000001</v>
+        <v>16575.89817</v>
       </c>
       <c r="AR7" s="22">
-        <v>1774.2573399999999</v>
+        <v>1679.79117</v>
       </c>
       <c r="AS7" s="22">
-        <v>374.21757000000002</v>
-[...11 lines deleted...]
-        <v>172.31911000000002</v>
+        <v>321.29356999999999</v>
+      </c>
+      <c r="AT7" s="22">
+        <v>20923.97</v>
+      </c>
+      <c r="AU7" s="22">
+        <v>8570.6882100000003</v>
+      </c>
+      <c r="AV7" s="22">
+        <v>178.48098000000002</v>
+      </c>
+      <c r="AW7" s="22">
+        <v>173.27108999999999</v>
       </c>
       <c r="AX7" s="31">
-        <v>13363.198</v>
+        <v>15128.298000000001</v>
       </c>
       <c r="AY7" s="31">
-        <v>4522.1682300000002</v>
+        <v>5158.3394600000001</v>
       </c>
       <c r="AZ7" s="31">
-        <v>5.6194799999999994</v>
+        <v>5.6550799999999999</v>
       </c>
       <c r="BA7" s="31">
-        <v>21.958390000000001</v>
+        <v>22.282980000000002</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -1566,84 +1563,84 @@
       <c r="AH8" s="23">
         <v>902.87800000000004</v>
       </c>
       <c r="AI8" s="23">
         <v>573.15170999999998</v>
       </c>
       <c r="AJ8" s="24">
         <v>190.7</v>
       </c>
       <c r="AK8" s="24">
         <v>52.3</v>
       </c>
       <c r="AL8" s="20">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="20">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
-        <v>1056.54</v>
+        <v>1734.7560000000001</v>
       </c>
       <c r="AQ8" s="20">
-        <v>925.70619999999997</v>
+        <v>1512.8922</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
-      <c r="AT8" s="31">
-[...9 lines deleted...]
-        <v>0.41058</v>
+      <c r="AT8" s="20">
+        <v>858.41500000000008</v>
+      </c>
+      <c r="AU8" s="20">
+        <v>624.75166000000002</v>
+      </c>
+      <c r="AV8" s="20">
+        <v>19.69708</v>
+      </c>
+      <c r="AW8" s="20">
+        <v>21.290900000000001</v>
       </c>
       <c r="AX8" s="31">
-        <v>217.30099999999999</v>
+        <v>237.30099999999999</v>
       </c>
       <c r="AY8" s="31">
-        <v>259.64738999999997</v>
+        <v>274.24739</v>
       </c>
       <c r="AZ8" s="31">
-        <v>8.0435800000000004</v>
+        <v>8.0590399999999995</v>
       </c>
       <c r="BA8" s="31">
-        <v>21.153410000000001</v>
+        <v>21.378990000000002</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -1733,78 +1730,78 @@
       <c r="AJ9" s="7">
         <v>7141.6921599999996</v>
       </c>
       <c r="AK9" s="7">
         <v>11688.425589999999</v>
       </c>
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
-        <v>5902.9391699999996</v>
+        <v>6356.5054399999999</v>
       </c>
       <c r="AS9" s="13">
-        <v>12147.625500000002</v>
-[...11 lines deleted...]
-        <v>5370.9805399999996</v>
+        <v>12522.410060000004</v>
+      </c>
+      <c r="AT9" s="13">
+        <v>358</v>
+      </c>
+      <c r="AU9" s="13">
+        <v>1022.22131</v>
+      </c>
+      <c r="AV9" s="13">
+        <v>3456.6471699999997</v>
+      </c>
+      <c r="AW9" s="13">
+        <v>6135.3764999999994</v>
       </c>
       <c r="AX9" s="32">
-        <v>214.52</v>
+        <v>254.51999999999998</v>
       </c>
       <c r="AY9" s="32">
-        <v>768.26727000000005</v>
+        <v>870.93940000000009</v>
       </c>
       <c r="AZ9" s="32">
-        <v>1874.2668799999999</v>
+        <v>2284.6569900000004</v>
       </c>
       <c r="BA9" s="32">
-        <v>4739.7677399999984</v>
+        <v>5717.7891599999994</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1902,77 +1899,77 @@
       </c>
       <c r="AJ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AK10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AL10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AM10" s="9">
         <f>AM9/AM6*100</f>
         <v>4.8001057949737582</v>
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
-        <v>9.2431134152559782</v>
+        <v>8.5232165828639737</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>11.495136726004812</v>
+        <v>10.004454952968013</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>13.842446774700331</v>
+        <v>13.816701405820275</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="37"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="R3:U3"/>