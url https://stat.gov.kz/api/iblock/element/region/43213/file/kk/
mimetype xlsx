--- v5 (2026-09-03)
+++ v6 (2026-09-27)
@@ -1,147 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="911"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="782"/>
   </bookViews>
   <sheets>
-    <sheet name="Қызылорда" sheetId="12" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="14" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="13" r:id="rId2"/>
+    <sheet name="АӨК өнімдері" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10" l="1"/>
   <c r="AM10"/>
   <c r="AI10" l="1"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="59">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Мухамеджанова Г. А.</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7242263039</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>g.mukhamedzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>АӨК өнімдерінің экспорты мен импорты</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
+  </si>
+  <si>
+    <t>Шетелдік валютада тауар айналымы, Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Есептік</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -150,66 +286,147 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -274,186 +491,286 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -696,313 +1013,630 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mukhamedzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="36.44140625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="95.33203125" style="53" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="39"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="27">
+      <c r="A7" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="71" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39.6">
+      <c r="A9" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="30" customHeight="1">
+      <c r="A10" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="28.8" customHeight="1">
+      <c r="A14" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="5.33203125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="124.109375" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="33"/>
+      <c r="B2" s="35"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="33"/>
+      <c r="B3" s="33"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="33"/>
+      <c r="B4" s="33"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="33"/>
+      <c r="B5" s="33"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="33"/>
+      <c r="B6" s="36" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="33"/>
+      <c r="B7" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="33"/>
+      <c r="B8" s="36" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="33"/>
+      <c r="B9" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="33"/>
+      <c r="B10" s="36" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="33"/>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:2" ht="26.4">
+      <c r="A12" s="33"/>
+      <c r="B12" s="36" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="33"/>
+      <c r="B13" s="36"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="33"/>
+      <c r="B14" s="36"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="33"/>
+      <c r="B15" s="33"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="33"/>
+      <c r="B16" s="33"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="33"/>
+      <c r="B17" s="33"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="33"/>
+      <c r="B18" s="33"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="33"/>
+      <c r="B19" s="33"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="33"/>
+      <c r="B20" s="33"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="33"/>
+      <c r="B21" s="37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист12"/>
   <dimension ref="A1:BA11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AX6" sqref="AX6"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="39.44140625" style="28" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="54" max="16384" width="8.88671875" style="28"/>
+    <col min="1" max="1" width="39.44140625" style="27" customWidth="1"/>
+    <col min="2" max="26" width="8" style="27" customWidth="1"/>
+    <col min="27" max="41" width="7.109375" style="27" customWidth="1"/>
+    <col min="42" max="45" width="6.88671875" style="27" customWidth="1"/>
+    <col min="46" max="53" width="7.33203125" style="27" customWidth="1"/>
+    <col min="54" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="29.25" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:53" ht="22.8" customHeight="1">
+      <c r="A1" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="27"/>
-[...38 lines deleted...]
-      <c r="AO1" s="27"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="26"/>
+      <c r="X1" s="26"/>
+      <c r="Y1" s="26"/>
+      <c r="Z1" s="26"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="26"/>
+      <c r="AH1" s="26"/>
+      <c r="AI1" s="26"/>
+      <c r="AJ1" s="26"/>
+      <c r="AK1" s="26"/>
+      <c r="AL1" s="26"/>
+      <c r="AM1" s="26"/>
+      <c r="AN1" s="26"/>
+      <c r="AO1" s="26"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="19.2" customHeight="1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="38">
+      <c r="B3" s="56">
         <v>2015</v>
       </c>
-      <c r="C3" s="38"/>
-[...2 lines deleted...]
-      <c r="F3" s="38">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56">
         <v>2016</v>
       </c>
-      <c r="G3" s="38"/>
-[...2 lines deleted...]
-      <c r="J3" s="38">
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56">
         <v>2017</v>
       </c>
-      <c r="K3" s="38"/>
-[...2 lines deleted...]
-      <c r="N3" s="38">
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56">
         <v>2018</v>
       </c>
-      <c r="O3" s="38"/>
-[...2 lines deleted...]
-      <c r="R3" s="38">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56">
         <v>2019</v>
       </c>
-      <c r="S3" s="38"/>
-[...2 lines deleted...]
-      <c r="V3" s="38">
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56">
         <v>2020</v>
       </c>
-      <c r="W3" s="38"/>
-[...2 lines deleted...]
-      <c r="Z3" s="47">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="57">
         <v>2021</v>
       </c>
-      <c r="AA3" s="47"/>
-[...2 lines deleted...]
-      <c r="AD3" s="44">
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="58">
         <v>2022</v>
       </c>
-      <c r="AE3" s="45"/>
-[...2 lines deleted...]
-      <c r="AH3" s="44">
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="58">
         <v>2023</v>
       </c>
-      <c r="AI3" s="45"/>
-[...2 lines deleted...]
-      <c r="AL3" s="33">
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="61">
         <v>2024</v>
       </c>
-      <c r="AM3" s="34"/>
-[...2 lines deleted...]
-      <c r="AP3" s="33">
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="61">
         <v>2025</v>
       </c>
-      <c r="AQ3" s="34"/>
-[...2 lines deleted...]
-      <c r="AT3" s="33" t="s">
+      <c r="AQ3" s="62"/>
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="AU3" s="34"/>
-[...2 lines deleted...]
-      <c r="AX3" s="33" t="s">
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="62"/>
+      <c r="AX3" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AY3" s="34"/>
-[...1 lines deleted...]
-      <c r="BA3" s="34"/>
+      <c r="AY3" s="62"/>
+      <c r="AZ3" s="62"/>
+      <c r="BA3" s="62"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="39" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40"/>
-      <c r="D4" s="38" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="38"/>
-      <c r="F4" s="39" t="s">
+      <c r="E4" s="56"/>
+      <c r="F4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="40"/>
-      <c r="H4" s="38" t="s">
+      <c r="G4" s="65"/>
+      <c r="H4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="38"/>
-      <c r="J4" s="39" t="s">
+      <c r="I4" s="56"/>
+      <c r="J4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="40"/>
-      <c r="L4" s="38" t="s">
+      <c r="K4" s="65"/>
+      <c r="L4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="38"/>
-      <c r="N4" s="39" t="s">
+      <c r="M4" s="56"/>
+      <c r="N4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="40"/>
-      <c r="P4" s="38" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="38"/>
-      <c r="R4" s="38" t="s">
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S4" s="38"/>
-      <c r="T4" s="38" t="s">
+      <c r="S4" s="56"/>
+      <c r="T4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="38"/>
-      <c r="V4" s="38" t="s">
+      <c r="U4" s="56"/>
+      <c r="V4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="W4" s="38"/>
-      <c r="X4" s="38" t="s">
+      <c r="W4" s="56"/>
+      <c r="X4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="38"/>
-      <c r="Z4" s="38" t="s">
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AA4" s="38"/>
-      <c r="AB4" s="38" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="38"/>
-      <c r="AD4" s="38" t="s">
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AE4" s="38"/>
-      <c r="AF4" s="38" t="s">
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="38"/>
-      <c r="AH4" s="38" t="s">
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AI4" s="38"/>
-      <c r="AJ4" s="38" t="s">
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="39"/>
-      <c r="AL4" s="38" t="s">
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AM4" s="38"/>
-      <c r="AN4" s="38" t="s">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="39"/>
-      <c r="AP4" s="38" t="s">
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AQ4" s="38"/>
-      <c r="AR4" s="38" t="s">
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="39"/>
-      <c r="AT4" s="35" t="s">
+      <c r="AS4" s="63"/>
+      <c r="AT4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AU4" s="35"/>
-      <c r="AV4" s="35" t="s">
+      <c r="AU4" s="69"/>
+      <c r="AV4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="36"/>
-      <c r="AX4" s="35" t="s">
+      <c r="AW4" s="70"/>
+      <c r="AX4" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AY4" s="35"/>
-      <c r="AZ4" s="35" t="s">
+      <c r="AY4" s="69"/>
+      <c r="AZ4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="BA4" s="36"/>
+      <c r="BA4" s="70"/>
     </row>
     <row r="5" spans="1:53" s="1" customFormat="1" ht="37.950000000000003" customHeight="1">
-      <c r="A5" s="43"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1064,99 +1698,99 @@
       </c>
       <c r="AC5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="26" t="s">
+      <c r="AK5" s="25" t="s">
         <v>6</v>
       </c>
       <c r="AL5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AM5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AN5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AO5" s="26" t="s">
+      <c r="AO5" s="25" t="s">
         <v>6</v>
       </c>
       <c r="AP5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AQ5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AR5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AS5" s="26" t="s">
+      <c r="AS5" s="25" t="s">
         <v>6</v>
       </c>
       <c r="AT5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AV5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="29" t="s">
+      <c r="AW5" s="28" t="s">
         <v>6</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="BA5" s="29" t="s">
+      <c r="BA5" s="28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="15">
         <v>24122.7</v>
       </c>
       <c r="C6" s="15">
         <v>7242.0999999999995</v>
       </c>
       <c r="D6" s="15">
         <v>3233.7</v>
       </c>
       <c r="E6" s="15">
         <v>5388.6</v>
       </c>
       <c r="F6" s="15">
         <v>30903.100000000002</v>
       </c>
       <c r="G6" s="15">
         <v>5850.4999999999991</v>
       </c>
@@ -1253,72 +1887,72 @@
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
         <v>47292.307000000001</v>
       </c>
       <c r="AQ6" s="18">
         <v>19774.187169999997</v>
       </c>
       <c r="AR6" s="18">
         <v>8113.1846699999996</v>
       </c>
       <c r="AS6" s="18">
         <v>12911.298510000004</v>
       </c>
       <c r="AT6" s="18">
-        <v>22140.385000000002</v>
+        <v>27084.100999999999</v>
       </c>
       <c r="AU6" s="18">
-        <v>10217.661180000001</v>
+        <v>11882.134099999999</v>
       </c>
       <c r="AV6" s="18">
-        <v>3654.8252299999999</v>
+        <v>3998.5351799999999</v>
       </c>
       <c r="AW6" s="18">
-        <v>6329.9384899999995</v>
-[...11 lines deleted...]
-        <v>5761.4511299999995</v>
+        <v>7252.1907899999997</v>
+      </c>
+      <c r="AX6" s="18">
+        <v>18671.719000000001</v>
+      </c>
+      <c r="AY6" s="18">
+        <v>7290.0320199999996</v>
+      </c>
+      <c r="AZ6" s="18">
+        <v>3055.6661000000004</v>
+      </c>
+      <c r="BA6" s="18">
+        <v>6742.3748200000018</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -1414,72 +2048,72 @@
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
         <v>44907.470999999998</v>
       </c>
       <c r="AQ7" s="22">
         <v>16575.89817</v>
       </c>
       <c r="AR7" s="22">
         <v>1679.79117</v>
       </c>
       <c r="AS7" s="22">
         <v>321.29356999999999</v>
       </c>
       <c r="AT7" s="22">
-        <v>20923.97</v>
+        <v>25747.27</v>
       </c>
       <c r="AU7" s="22">
-        <v>8570.6882100000003</v>
+        <v>10082.769679999999</v>
       </c>
       <c r="AV7" s="22">
-        <v>178.48098000000002</v>
+        <v>178.51954000000001</v>
       </c>
       <c r="AW7" s="22">
-        <v>173.27108999999999</v>
-[...11 lines deleted...]
-        <v>22.282980000000002</v>
+        <v>173.59633999999997</v>
+      </c>
+      <c r="AX7" s="22">
+        <v>18101.898000000001</v>
+      </c>
+      <c r="AY7" s="22">
+        <v>6032.9170699999995</v>
+      </c>
+      <c r="AZ7" s="22">
+        <v>15.676600000000001</v>
+      </c>
+      <c r="BA7" s="22">
+        <v>55.492570000000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -1575,72 +2209,72 @@
       <c r="AL8" s="20">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="20">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
         <v>1734.7560000000001</v>
       </c>
       <c r="AQ8" s="20">
         <v>1512.8922</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="20">
-        <v>858.41500000000008</v>
+        <v>938.08100000000002</v>
       </c>
       <c r="AU8" s="20">
-        <v>624.75166000000002</v>
+        <v>688.06727000000001</v>
       </c>
       <c r="AV8" s="20">
-        <v>19.69708</v>
+        <v>19.708280000000002</v>
       </c>
       <c r="AW8" s="20">
-        <v>21.290900000000001</v>
-[...1 lines deleted...]
-      <c r="AX8" s="31">
+        <v>21.487919999999999</v>
+      </c>
+      <c r="AX8" s="20">
         <v>237.30099999999999</v>
       </c>
-      <c r="AY8" s="31">
+      <c r="AY8" s="20">
         <v>274.24739</v>
       </c>
-      <c r="AZ8" s="31">
-[...3 lines deleted...]
-        <v>21.378990000000002</v>
+      <c r="AZ8" s="20">
+        <v>8.0824700000000007</v>
+      </c>
+      <c r="BA8" s="20">
+        <v>21.710350000000002</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -1736,72 +2370,72 @@
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
         <v>6356.5054399999999</v>
       </c>
       <c r="AS9" s="13">
         <v>12522.410060000004</v>
       </c>
       <c r="AT9" s="13">
-        <v>358</v>
+        <v>398.75</v>
       </c>
       <c r="AU9" s="13">
-        <v>1022.22131</v>
+        <v>1111.2971500000001</v>
       </c>
       <c r="AV9" s="13">
-        <v>3456.6471699999997</v>
+        <v>3800.3073599999998</v>
       </c>
       <c r="AW9" s="13">
-        <v>6135.3764999999994</v>
-[...11 lines deleted...]
-        <v>5717.7891599999994</v>
+        <v>7057.10653</v>
+      </c>
+      <c r="AX9" s="13">
+        <v>332.52</v>
+      </c>
+      <c r="AY9" s="13">
+        <v>982.86756000000003</v>
+      </c>
+      <c r="AZ9" s="13">
+        <v>3031.9070300000003</v>
+      </c>
+      <c r="BA9" s="13">
+        <v>6665.1719000000021</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1912,141 +2546,143 @@
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
         <v>8.5232165828639737</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>10.004454952968013</v>
+        <v>9.352673018561541</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>13.816701405820275</v>
+        <v>13.482349011685137</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="37"/>
+      <c r="B11" s="64"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="V3:Y3"/>
-[...17 lines deleted...]
-    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
-    <mergeCell ref="AT3:AW3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Қызылорда</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>АӨК өнімдері</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>