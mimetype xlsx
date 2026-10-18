--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="782"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="782" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="14" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="13" r:id="rId2"/>
     <sheet name="АӨК өнімдері" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10" l="1"/>
   <c r="AM10"/>
@@ -87,56 +87,50 @@
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
@@ -223,50 +217,56 @@
     <t>Мың АҚШ доллары, тонна</t>
   </si>
   <si>
     <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
   </si>
   <si>
     <t>Шетелдік валютада тауар айналымы, Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды</t>
   </si>
   <si>
     <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Есептік</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -655,97 +655,97 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1028,221 +1028,221 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mukhamedzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="36.44140625" style="41" customWidth="1"/>
     <col min="2" max="2" width="95.33203125" style="53" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="39"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="42" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B2" s="43" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="42" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B3" s="29" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="42" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B4" s="29" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="44" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B5" s="45" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="44" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B6" s="45" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="27">
       <c r="A7" s="44" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7" s="29" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="42" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>19</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39.6">
       <c r="A9" s="42" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B9" s="55" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="30" customHeight="1">
       <c r="A10" s="42" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B10" s="46" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="42" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B11" s="30"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="48" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B13" s="49" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="28.8" customHeight="1">
       <c r="A14" s="48" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B14" s="50" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="48" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B15" s="50" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="42" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B16" s="31">
         <v>46280</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="42" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B17" s="31">
         <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="42" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B18" s="32" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="42" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B19" s="51" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="42" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
@@ -1252,142 +1252,142 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="33"/>
       <c r="B2" s="35"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="33"/>
       <c r="B4" s="33"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="33"/>
       <c r="B5" s="33"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33"/>
       <c r="B6" s="36" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33"/>
       <c r="B7" s="36" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="33"/>
       <c r="B8" s="36" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="33"/>
       <c r="B9" s="36" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="33"/>
       <c r="B10" s="36" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="33"/>
       <c r="B11" s="36"/>
     </row>
     <row r="12" spans="1:2" ht="26.4">
       <c r="A12" s="33"/>
       <c r="B12" s="36" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33"/>
       <c r="B13" s="36"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33"/>
       <c r="B14" s="36"/>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33"/>
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33"/>
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33"/>
       <c r="B17" s="33"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="33"/>
       <c r="B19" s="33"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="33"/>
       <c r="B21" s="37" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист12"/>
   <dimension ref="A1:BA11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AT6" sqref="AT6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="39.44140625" style="27" customWidth="1"/>
     <col min="2" max="26" width="8" style="27" customWidth="1"/>
     <col min="27" max="41" width="7.109375" style="27" customWidth="1"/>
     <col min="42" max="45" width="6.88671875" style="27" customWidth="1"/>
     <col min="46" max="53" width="7.33203125" style="27" customWidth="1"/>
     <col min="54" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="22.8" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
@@ -1402,241 +1402,241 @@
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="26"/>
       <c r="X1" s="26"/>
       <c r="Y1" s="26"/>
       <c r="Z1" s="26"/>
       <c r="AA1" s="26"/>
       <c r="AB1" s="26"/>
       <c r="AC1" s="26"/>
       <c r="AD1" s="26"/>
       <c r="AE1" s="26"/>
       <c r="AF1" s="26"/>
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AI1" s="26"/>
       <c r="AJ1" s="26"/>
       <c r="AK1" s="26"/>
       <c r="AL1" s="26"/>
       <c r="AM1" s="26"/>
       <c r="AN1" s="26"/>
       <c r="AO1" s="26"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="19.2" customHeight="1">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="56">
+      <c r="B3" s="57">
         <v>2015</v>
       </c>
-      <c r="C3" s="56"/>
-[...2 lines deleted...]
-      <c r="F3" s="56">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57">
         <v>2016</v>
       </c>
-      <c r="G3" s="56"/>
-[...2 lines deleted...]
-      <c r="J3" s="56">
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57">
         <v>2017</v>
       </c>
-      <c r="K3" s="56"/>
-[...2 lines deleted...]
-      <c r="N3" s="56">
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57">
         <v>2018</v>
       </c>
-      <c r="O3" s="56"/>
-[...2 lines deleted...]
-      <c r="R3" s="56">
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57">
         <v>2019</v>
       </c>
-      <c r="S3" s="56"/>
-[...2 lines deleted...]
-      <c r="V3" s="56">
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57">
         <v>2020</v>
       </c>
-      <c r="W3" s="56"/>
-[...2 lines deleted...]
-      <c r="Z3" s="57">
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="58">
         <v>2021</v>
       </c>
-      <c r="AA3" s="57"/>
-[...2 lines deleted...]
-      <c r="AD3" s="58">
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="59">
         <v>2022</v>
       </c>
-      <c r="AE3" s="59"/>
-[...2 lines deleted...]
-      <c r="AH3" s="58">
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="59">
         <v>2023</v>
       </c>
-      <c r="AI3" s="59"/>
-[...2 lines deleted...]
-      <c r="AL3" s="61">
+      <c r="AI3" s="60"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="62">
         <v>2024</v>
       </c>
-      <c r="AM3" s="62"/>
-[...2 lines deleted...]
-      <c r="AP3" s="61">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="62">
         <v>2025</v>
       </c>
-      <c r="AQ3" s="62"/>
-[...13 lines deleted...]
-      <c r="BA3" s="62"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="68"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="65"/>
-      <c r="D4" s="56" t="s">
+      <c r="C4" s="66"/>
+      <c r="D4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="56"/>
-      <c r="F4" s="63" t="s">
+      <c r="E4" s="57"/>
+      <c r="F4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="65"/>
-      <c r="H4" s="56" t="s">
+      <c r="G4" s="66"/>
+      <c r="H4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="56"/>
-      <c r="J4" s="63" t="s">
+      <c r="I4" s="57"/>
+      <c r="J4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="65"/>
-      <c r="L4" s="56" t="s">
+      <c r="K4" s="66"/>
+      <c r="L4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="56"/>
-      <c r="N4" s="63" t="s">
+      <c r="M4" s="57"/>
+      <c r="N4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="65"/>
-      <c r="P4" s="56" t="s">
+      <c r="O4" s="66"/>
+      <c r="P4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="56"/>
-      <c r="R4" s="56" t="s">
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="S4" s="56"/>
-      <c r="T4" s="56" t="s">
+      <c r="S4" s="57"/>
+      <c r="T4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="56"/>
-      <c r="V4" s="56" t="s">
+      <c r="U4" s="57"/>
+      <c r="V4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="W4" s="56"/>
-      <c r="X4" s="56" t="s">
+      <c r="W4" s="57"/>
+      <c r="X4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="56"/>
-      <c r="Z4" s="56" t="s">
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AA4" s="56"/>
-      <c r="AB4" s="56" t="s">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="56"/>
-      <c r="AD4" s="56" t="s">
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AE4" s="56"/>
-      <c r="AF4" s="56" t="s">
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="56"/>
-      <c r="AH4" s="56" t="s">
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AI4" s="56"/>
-      <c r="AJ4" s="56" t="s">
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="63"/>
-      <c r="AL4" s="56" t="s">
+      <c r="AK4" s="64"/>
+      <c r="AL4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AM4" s="56"/>
-      <c r="AN4" s="56" t="s">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="63"/>
-      <c r="AP4" s="56" t="s">
+      <c r="AO4" s="64"/>
+      <c r="AP4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AQ4" s="56"/>
-      <c r="AR4" s="56" t="s">
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AS4" s="63"/>
-      <c r="AT4" s="69" t="s">
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="AU4" s="69"/>
-      <c r="AV4" s="69" t="s">
+      <c r="AU4" s="70"/>
+      <c r="AV4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AW4" s="70"/>
-      <c r="AX4" s="69" t="s">
+      <c r="AW4" s="71"/>
+      <c r="AX4" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="AY4" s="69"/>
-      <c r="AZ4" s="69" t="s">
+      <c r="AY4" s="70"/>
+      <c r="AZ4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="BA4" s="70"/>
+      <c r="BA4" s="71"/>
     </row>
     <row r="5" spans="1:53" s="1" customFormat="1" ht="37.950000000000003" customHeight="1">
-      <c r="A5" s="68"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1887,72 +1887,72 @@
       <c r="AL6" s="18">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="18">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="18">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="18">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="18">
         <v>47292.307000000001</v>
       </c>
       <c r="AQ6" s="18">
         <v>19774.187169999997</v>
       </c>
       <c r="AR6" s="18">
         <v>8113.1846699999996</v>
       </c>
       <c r="AS6" s="18">
         <v>12911.298510000004</v>
       </c>
       <c r="AT6" s="18">
-        <v>27084.100999999999</v>
+        <v>30579.310999999998</v>
       </c>
       <c r="AU6" s="18">
-        <v>11882.134099999999</v>
+        <v>13074.252490000001</v>
       </c>
       <c r="AV6" s="18">
-        <v>3998.5351799999999</v>
+        <v>4275.4440400000003</v>
       </c>
       <c r="AW6" s="18">
-        <v>7252.1907899999997</v>
+        <v>7549.3423499999999</v>
       </c>
       <c r="AX6" s="18">
-        <v>18671.719000000001</v>
+        <v>23128.619000000002</v>
       </c>
       <c r="AY6" s="18">
-        <v>7290.0320199999996</v>
+        <v>8566.0010199999997</v>
       </c>
       <c r="AZ6" s="18">
-        <v>3055.6661000000004</v>
+        <v>4241.6306399999994</v>
       </c>
       <c r="BA6" s="18">
-        <v>6742.3748200000018</v>
+        <v>7673.5342299999993</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="13">
         <v>22537.3</v>
       </c>
       <c r="C7" s="13">
         <v>6724</v>
       </c>
       <c r="D7" s="13">
         <v>334.7</v>
       </c>
       <c r="E7" s="13">
         <v>339.1</v>
       </c>
       <c r="F7" s="13">
         <v>28965.9</v>
       </c>
       <c r="G7" s="13">
         <v>5331.2</v>
       </c>
       <c r="H7" s="13">
@@ -2048,72 +2048,72 @@
       <c r="AL7" s="22">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="22">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="22">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="22">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="22">
         <v>44907.470999999998</v>
       </c>
       <c r="AQ7" s="22">
         <v>16575.89817</v>
       </c>
       <c r="AR7" s="22">
         <v>1679.79117</v>
       </c>
       <c r="AS7" s="22">
         <v>321.29356999999999</v>
       </c>
       <c r="AT7" s="22">
-        <v>25747.27</v>
+        <v>29220.47</v>
       </c>
       <c r="AU7" s="22">
-        <v>10082.769679999999</v>
+        <v>11274.359300000002</v>
       </c>
       <c r="AV7" s="22">
-        <v>178.51954000000001</v>
+        <v>178.71154000000001</v>
       </c>
       <c r="AW7" s="22">
-        <v>173.59633999999997</v>
+        <v>173.79897999999997</v>
       </c>
       <c r="AX7" s="22">
-        <v>18101.898000000001</v>
+        <v>22497.598000000002</v>
       </c>
       <c r="AY7" s="22">
-        <v>6032.9170699999995</v>
+        <v>7246.3920699999999</v>
       </c>
       <c r="AZ7" s="22">
-        <v>15.676600000000001</v>
+        <v>15.742620000000001</v>
       </c>
       <c r="BA7" s="22">
-        <v>55.492570000000001</v>
+        <v>55.97419</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="13">
         <v>1497.4</v>
       </c>
       <c r="C8" s="13">
         <v>494.7</v>
       </c>
       <c r="D8" s="13">
         <v>0.3</v>
       </c>
       <c r="E8" s="13">
         <v>4.2</v>
       </c>
       <c r="F8" s="13">
         <v>1609.7</v>
       </c>
       <c r="G8" s="13">
         <v>401.9</v>
       </c>
       <c r="H8" s="13">
@@ -2215,66 +2215,66 @@
       <c r="AN8" s="20">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="20">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="20">
         <v>1734.7560000000001</v>
       </c>
       <c r="AQ8" s="20">
         <v>1512.8922</v>
       </c>
       <c r="AR8" s="20">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="20">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="20">
         <v>938.08100000000002</v>
       </c>
       <c r="AU8" s="20">
         <v>688.06727000000001</v>
       </c>
       <c r="AV8" s="20">
-        <v>19.708280000000002</v>
+        <v>56.863280000000003</v>
       </c>
       <c r="AW8" s="20">
-        <v>21.487919999999999</v>
+        <v>58.471940000000004</v>
       </c>
       <c r="AX8" s="20">
-        <v>237.30099999999999</v>
+        <v>273.30099999999999</v>
       </c>
       <c r="AY8" s="20">
-        <v>274.24739</v>
+        <v>326.89839000000001</v>
       </c>
       <c r="AZ8" s="20">
-        <v>8.0824700000000007</v>
+        <v>8.0971700000000002</v>
       </c>
       <c r="BA8" s="20">
-        <v>21.710350000000002</v>
+        <v>21.921010000000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="15" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>88</v>
       </c>
       <c r="C9" s="7">
         <v>23.4</v>
       </c>
       <c r="D9" s="7">
         <v>2898.7</v>
       </c>
       <c r="E9" s="7">
         <v>5045.3</v>
       </c>
       <c r="F9" s="7">
         <v>327.5</v>
       </c>
       <c r="G9" s="7">
         <v>117.4</v>
       </c>
       <c r="H9" s="7">
@@ -2370,72 +2370,72 @@
       <c r="AL9" s="13">
         <v>427.09</v>
       </c>
       <c r="AM9" s="13">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="13">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="13">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="13">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="13">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="13">
         <v>6356.5054399999999</v>
       </c>
       <c r="AS9" s="13">
         <v>12522.410060000004</v>
       </c>
       <c r="AT9" s="13">
-        <v>398.75</v>
+        <v>420.76</v>
       </c>
       <c r="AU9" s="13">
-        <v>1111.2971500000001</v>
+        <v>1111.82592</v>
       </c>
       <c r="AV9" s="13">
-        <v>3800.3073599999998</v>
+        <v>4039.86922</v>
       </c>
       <c r="AW9" s="13">
-        <v>7057.10653</v>
+        <v>7317.07143</v>
       </c>
       <c r="AX9" s="13">
-        <v>332.52</v>
+        <v>357.72</v>
       </c>
       <c r="AY9" s="13">
-        <v>982.86756000000003</v>
+        <v>992.71055999999999</v>
       </c>
       <c r="AZ9" s="13">
-        <v>3031.9070300000003</v>
+        <v>4217.7908499999994</v>
       </c>
       <c r="BA9" s="13">
-        <v>6665.1719000000021</v>
+        <v>7595.6390299999994</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="9">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -2546,77 +2546,77 @@
       </c>
       <c r="AN10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="9">
         <f>AQ9/AQ6*100</f>
         <v>8.5232165828639737</v>
       </c>
       <c r="AR10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="9">
         <f>AU9/AU6*100</f>
-        <v>9.352673018561541</v>
+        <v>8.5039348968546644</v>
       </c>
       <c r="AV10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="9">
         <f>AY9/AY6*100</f>
-        <v>13.482349011685137</v>
+        <v>11.58896149652805</v>
       </c>
       <c r="AZ10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="16.2" customHeight="1">
-      <c r="A11" s="64" t="s">
+      <c r="A11" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="64"/>
+      <c r="B11" s="65"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AT4:AU4"/>
     <mergeCell ref="AV4:AW4"/>
     <mergeCell ref="AX4:AY4"/>
     <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>