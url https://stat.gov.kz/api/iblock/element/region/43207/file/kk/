--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -478,58 +478,58 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -805,52 +805,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y56"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A28" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F57" sqref="F57"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A37" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H54" sqref="H54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -869,102 +869,102 @@
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
       <c r="V1" s="21"/>
       <c r="W1" s="21"/>
       <c r="X1" s="21"/>
       <c r="Y1" s="21"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A4" s="19"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="18"/>
-      <c r="D4" s="18" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="18"/>
-      <c r="F4" s="18" t="s">
+      <c r="E4" s="20"/>
+      <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="18"/>
-      <c r="H4" s="18" t="s">
+      <c r="G4" s="20"/>
+      <c r="H4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="18"/>
-      <c r="J4" s="18" t="s">
+      <c r="I4" s="20"/>
+      <c r="J4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="18"/>
-      <c r="L4" s="18" t="s">
+      <c r="K4" s="20"/>
+      <c r="L4" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="18"/>
-      <c r="N4" s="18" t="s">
+      <c r="M4" s="20"/>
+      <c r="N4" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="18"/>
-      <c r="P4" s="18" t="s">
+      <c r="O4" s="20"/>
+      <c r="P4" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="18"/>
-      <c r="R4" s="18" t="s">
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="18"/>
-      <c r="T4" s="18" t="s">
+      <c r="S4" s="20"/>
+      <c r="T4" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="18"/>
-      <c r="V4" s="18" t="s">
+      <c r="U4" s="20"/>
+      <c r="V4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="18"/>
-      <c r="X4" s="18" t="s">
+      <c r="W4" s="20"/>
+      <c r="X4" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="18"/>
+      <c r="Y4" s="20"/>
     </row>
     <row r="5" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A5" s="20"/>
+      <c r="A5" s="19"/>
       <c r="B5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1072,102 +1072,102 @@
         <v>3303651.5</v>
       </c>
       <c r="S6" s="5">
         <v>108.8</v>
       </c>
       <c r="T6" s="8">
         <v>3733634.2</v>
       </c>
       <c r="U6" s="5">
         <v>107.9</v>
       </c>
       <c r="V6" s="8">
         <v>4127858.1</v>
       </c>
       <c r="W6" s="5">
         <v>107.1</v>
       </c>
       <c r="X6" s="5">
         <v>4773182</v>
       </c>
       <c r="Y6" s="5">
         <v>108.8</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="19"/>
-      <c r="B9" s="18" t="s">
+      <c r="A9" s="18"/>
+      <c r="B9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="18"/>
-      <c r="D9" s="18" t="s">
+      <c r="C9" s="20"/>
+      <c r="D9" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="18"/>
-      <c r="F9" s="18" t="s">
+      <c r="E9" s="20"/>
+      <c r="F9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="18"/>
-      <c r="H9" s="18" t="s">
+      <c r="G9" s="20"/>
+      <c r="H9" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="I9" s="18"/>
-      <c r="J9" s="18" t="s">
+      <c r="I9" s="20"/>
+      <c r="J9" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="18"/>
-      <c r="L9" s="18" t="s">
+      <c r="K9" s="20"/>
+      <c r="L9" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="18"/>
-      <c r="N9" s="18" t="s">
+      <c r="M9" s="20"/>
+      <c r="N9" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="O9" s="18"/>
-      <c r="P9" s="18" t="s">
+      <c r="O9" s="20"/>
+      <c r="P9" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="Q9" s="18"/>
-      <c r="R9" s="18" t="s">
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="18"/>
-      <c r="T9" s="18" t="s">
+      <c r="S9" s="20"/>
+      <c r="T9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="18"/>
-      <c r="V9" s="18" t="s">
+      <c r="U9" s="20"/>
+      <c r="V9" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="18"/>
-      <c r="X9" s="18" t="s">
+      <c r="W9" s="20"/>
+      <c r="X9" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="Y9" s="18"/>
+      <c r="Y9" s="20"/>
     </row>
     <row r="10" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A10" s="20"/>
+      <c r="A10" s="19"/>
       <c r="B10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="10" t="s">
@@ -1275,102 +1275,102 @@
         <v>3377712.6</v>
       </c>
       <c r="S11" s="5">
         <v>97.5</v>
       </c>
       <c r="T11" s="5">
         <v>3838874.6</v>
       </c>
       <c r="U11" s="5">
         <v>98.1</v>
       </c>
       <c r="V11" s="5">
         <v>4435085.5</v>
       </c>
       <c r="W11" s="9">
         <v>102.5</v>
       </c>
       <c r="X11" s="5">
         <v>5158441.0999999996</v>
       </c>
       <c r="Y11" s="9">
         <v>102.9</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="19"/>
-      <c r="B15" s="18" t="s">
+      <c r="A15" s="18"/>
+      <c r="B15" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="18"/>
-      <c r="D15" s="18" t="s">
+      <c r="C15" s="20"/>
+      <c r="D15" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="18"/>
-      <c r="F15" s="18" t="s">
+      <c r="E15" s="20"/>
+      <c r="F15" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="G15" s="18"/>
-      <c r="H15" s="18" t="s">
+      <c r="G15" s="20"/>
+      <c r="H15" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I15" s="18"/>
-      <c r="J15" s="18" t="s">
+      <c r="I15" s="20"/>
+      <c r="J15" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="18"/>
-      <c r="L15" s="18" t="s">
+      <c r="K15" s="20"/>
+      <c r="L15" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="18"/>
-      <c r="N15" s="18" t="s">
+      <c r="M15" s="20"/>
+      <c r="N15" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="O15" s="18"/>
-      <c r="P15" s="18" t="s">
+      <c r="O15" s="20"/>
+      <c r="P15" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="Q15" s="18"/>
-      <c r="R15" s="18" t="s">
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="S15" s="18"/>
-      <c r="T15" s="18" t="s">
+      <c r="S15" s="20"/>
+      <c r="T15" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U15" s="18"/>
-      <c r="V15" s="18" t="s">
+      <c r="U15" s="20"/>
+      <c r="V15" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="W15" s="18"/>
-      <c r="X15" s="18" t="s">
+      <c r="W15" s="20"/>
+      <c r="X15" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="Y15" s="18"/>
+      <c r="Y15" s="20"/>
     </row>
     <row r="16" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A16" s="20"/>
+      <c r="A16" s="19"/>
       <c r="B16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="10" t="s">
@@ -1488,102 +1488,102 @@
       </c>
       <c r="V17" s="5">
         <v>5183447</v>
       </c>
       <c r="W17" s="5">
         <v>107.6</v>
       </c>
       <c r="X17" s="5">
         <v>6011839.2999999998</v>
       </c>
       <c r="Y17" s="9">
         <v>106.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
     <row r="22" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="19"/>
-      <c r="B22" s="18" t="s">
+      <c r="A22" s="18"/>
+      <c r="B22" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="18"/>
-      <c r="D22" s="18" t="s">
+      <c r="C22" s="20"/>
+      <c r="D22" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="E22" s="18"/>
-      <c r="F22" s="18" t="s">
+      <c r="E22" s="20"/>
+      <c r="F22" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="G22" s="18"/>
-      <c r="H22" s="18" t="s">
+      <c r="G22" s="20"/>
+      <c r="H22" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="I22" s="18"/>
-      <c r="J22" s="18" t="s">
+      <c r="I22" s="20"/>
+      <c r="J22" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="K22" s="18"/>
-      <c r="L22" s="18" t="s">
+      <c r="K22" s="20"/>
+      <c r="L22" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="18"/>
-      <c r="N22" s="18" t="s">
+      <c r="M22" s="20"/>
+      <c r="N22" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="O22" s="18"/>
-      <c r="P22" s="18" t="s">
+      <c r="O22" s="20"/>
+      <c r="P22" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="Q22" s="18"/>
-      <c r="R22" s="18" t="s">
+      <c r="Q22" s="20"/>
+      <c r="R22" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="S22" s="18"/>
-      <c r="T22" s="18" t="s">
+      <c r="S22" s="20"/>
+      <c r="T22" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="U22" s="18"/>
-      <c r="V22" s="18" t="s">
+      <c r="U22" s="20"/>
+      <c r="V22" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="W22" s="18"/>
-      <c r="X22" s="18" t="s">
+      <c r="W22" s="20"/>
+      <c r="X22" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="Y22" s="18"/>
+      <c r="Y22" s="20"/>
     </row>
     <row r="23" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A23" s="20"/>
+      <c r="A23" s="19"/>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J23" s="10" t="s">
@@ -1692,102 +1692,102 @@
       </c>
       <c r="S24" s="8">
         <v>108.5</v>
       </c>
       <c r="T24" s="5">
         <v>5769094.2000000002</v>
       </c>
       <c r="U24" s="7">
         <v>109.3</v>
       </c>
       <c r="V24" s="5">
         <v>6612876</v>
       </c>
       <c r="W24" s="7">
         <v>110.5</v>
       </c>
       <c r="X24" s="5">
         <v>7721687.7000000002</v>
       </c>
       <c r="Y24" s="7">
         <v>110.7</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="19"/>
-      <c r="B29" s="18" t="s">
+      <c r="A29" s="18"/>
+      <c r="B29" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="C29" s="18"/>
-      <c r="D29" s="18" t="s">
+      <c r="C29" s="20"/>
+      <c r="D29" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="E29" s="18"/>
-      <c r="F29" s="18" t="s">
+      <c r="E29" s="20"/>
+      <c r="F29" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="G29" s="18"/>
-      <c r="H29" s="18" t="s">
+      <c r="G29" s="20"/>
+      <c r="H29" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="I29" s="18"/>
-      <c r="J29" s="18" t="s">
+      <c r="I29" s="20"/>
+      <c r="J29" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="18"/>
-      <c r="L29" s="18" t="s">
+      <c r="K29" s="20"/>
+      <c r="L29" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="18"/>
-      <c r="N29" s="18" t="s">
+      <c r="M29" s="20"/>
+      <c r="N29" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="18"/>
-      <c r="P29" s="18" t="s">
+      <c r="O29" s="20"/>
+      <c r="P29" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="18"/>
-      <c r="R29" s="18" t="s">
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="18"/>
-      <c r="T29" s="18" t="s">
+      <c r="S29" s="20"/>
+      <c r="T29" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="18"/>
-      <c r="V29" s="18" t="s">
+      <c r="U29" s="20"/>
+      <c r="V29" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="18"/>
-      <c r="X29" s="18" t="s">
+      <c r="W29" s="20"/>
+      <c r="X29" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="18"/>
+      <c r="Y29" s="20"/>
     </row>
     <row r="30" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A30" s="20"/>
+      <c r="A30" s="19"/>
       <c r="B30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J30" s="11" t="s">
@@ -1895,102 +1895,102 @@
         <v>6341053.5999999996</v>
       </c>
       <c r="S31" s="8">
         <v>109.5</v>
       </c>
       <c r="T31" s="5">
         <v>7208654.4000000004</v>
       </c>
       <c r="U31" s="7">
         <v>108.8</v>
       </c>
       <c r="V31" s="5">
         <v>8414438.4000000004</v>
       </c>
       <c r="W31" s="7">
         <v>111.2</v>
       </c>
       <c r="X31" s="5">
         <v>9618333.0999999996</v>
       </c>
       <c r="Y31" s="7">
         <v>109.6</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="19"/>
-      <c r="B37" s="18" t="s">
+      <c r="A37" s="18"/>
+      <c r="B37" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="C37" s="18"/>
-      <c r="D37" s="18" t="s">
+      <c r="C37" s="20"/>
+      <c r="D37" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="E37" s="18"/>
-      <c r="F37" s="18" t="s">
+      <c r="E37" s="20"/>
+      <c r="F37" s="20" t="s">
         <v>67</v>
       </c>
-      <c r="G37" s="18"/>
-      <c r="H37" s="18" t="s">
+      <c r="G37" s="20"/>
+      <c r="H37" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="I37" s="18"/>
-      <c r="J37" s="18" t="s">
+      <c r="I37" s="20"/>
+      <c r="J37" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="K37" s="18"/>
-      <c r="L37" s="18" t="s">
+      <c r="K37" s="20"/>
+      <c r="L37" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="M37" s="18"/>
-      <c r="N37" s="18" t="s">
+      <c r="M37" s="20"/>
+      <c r="N37" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="O37" s="18"/>
-      <c r="P37" s="18" t="s">
+      <c r="O37" s="20"/>
+      <c r="P37" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="Q37" s="18"/>
-      <c r="R37" s="18" t="s">
+      <c r="Q37" s="20"/>
+      <c r="R37" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="S37" s="18"/>
-      <c r="T37" s="18" t="s">
+      <c r="S37" s="20"/>
+      <c r="T37" s="20" t="s">
         <v>74</v>
       </c>
-      <c r="U37" s="18"/>
-      <c r="V37" s="18" t="s">
+      <c r="U37" s="20"/>
+      <c r="V37" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="W37" s="18"/>
-      <c r="X37" s="18" t="s">
+      <c r="W37" s="20"/>
+      <c r="X37" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="Y37" s="18"/>
+      <c r="Y37" s="20"/>
     </row>
     <row r="38" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A38" s="20"/>
+      <c r="A38" s="19"/>
       <c r="B38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J38" s="15" t="s">
@@ -2098,102 +2098,102 @@
         <v>7090671.9000000004</v>
       </c>
       <c r="S39" s="5">
         <v>107.7</v>
       </c>
       <c r="T39" s="8">
         <v>8181949.4000000004</v>
       </c>
       <c r="U39" s="5">
         <v>109.4</v>
       </c>
       <c r="V39" s="8">
         <v>9571844.9000000004</v>
       </c>
       <c r="W39" s="5">
         <v>109.7</v>
       </c>
       <c r="X39" s="5">
         <v>11079279.300000001</v>
       </c>
       <c r="Y39" s="5">
         <v>111.2</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A44" s="19"/>
-      <c r="B44" s="18" t="s">
+      <c r="A44" s="18"/>
+      <c r="B44" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="C44" s="18"/>
-      <c r="D44" s="18" t="s">
+      <c r="C44" s="20"/>
+      <c r="D44" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="E44" s="18"/>
-      <c r="F44" s="18" t="s">
+      <c r="E44" s="20"/>
+      <c r="F44" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="G44" s="18"/>
-      <c r="H44" s="18" t="s">
+      <c r="G44" s="20"/>
+      <c r="H44" s="20" t="s">
         <v>80</v>
       </c>
-      <c r="I44" s="18"/>
-      <c r="J44" s="18" t="s">
+      <c r="I44" s="20"/>
+      <c r="J44" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="K44" s="18"/>
-      <c r="L44" s="18" t="s">
+      <c r="K44" s="20"/>
+      <c r="L44" s="20" t="s">
         <v>82</v>
       </c>
-      <c r="M44" s="18"/>
-      <c r="N44" s="18" t="s">
+      <c r="M44" s="20"/>
+      <c r="N44" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="O44" s="18"/>
-      <c r="P44" s="18" t="s">
+      <c r="O44" s="20"/>
+      <c r="P44" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="Q44" s="18"/>
-      <c r="R44" s="18" t="s">
+      <c r="Q44" s="20"/>
+      <c r="R44" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="S44" s="18"/>
-      <c r="T44" s="18" t="s">
+      <c r="S44" s="20"/>
+      <c r="T44" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="U44" s="18"/>
-      <c r="V44" s="18" t="s">
+      <c r="U44" s="20"/>
+      <c r="V44" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="W44" s="18"/>
-      <c r="X44" s="18" t="s">
+      <c r="W44" s="20"/>
+      <c r="X44" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="Y44" s="18"/>
+      <c r="Y44" s="20"/>
     </row>
     <row r="45" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A45" s="20"/>
+      <c r="A45" s="19"/>
       <c r="B45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="J45" s="16" t="s">
@@ -2301,102 +2301,102 @@
         <v>7860468.5999999996</v>
       </c>
       <c r="S46" s="5">
         <v>106.2</v>
       </c>
       <c r="T46" s="8">
         <v>9173613.4000000004</v>
       </c>
       <c r="U46" s="5">
         <v>107.3</v>
       </c>
       <c r="V46" s="8">
         <v>10854776.9</v>
       </c>
       <c r="W46" s="5">
         <v>108.4</v>
       </c>
       <c r="X46" s="5">
         <v>12636871.4</v>
       </c>
       <c r="Y46" s="5">
         <v>108.9</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A50" s="19"/>
-      <c r="B50" s="18" t="s">
+      <c r="A50" s="18"/>
+      <c r="B50" s="20" t="s">
         <v>89</v>
       </c>
-      <c r="C50" s="18"/>
-      <c r="D50" s="18" t="s">
+      <c r="C50" s="20"/>
+      <c r="D50" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="E50" s="18"/>
-      <c r="F50" s="18" t="s">
+      <c r="E50" s="20"/>
+      <c r="F50" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="G50" s="18"/>
-      <c r="H50" s="18" t="s">
+      <c r="G50" s="20"/>
+      <c r="H50" s="20" t="s">
         <v>92</v>
       </c>
-      <c r="I50" s="18"/>
-      <c r="J50" s="18" t="s">
+      <c r="I50" s="20"/>
+      <c r="J50" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="K50" s="18"/>
-      <c r="L50" s="18" t="s">
+      <c r="K50" s="20"/>
+      <c r="L50" s="20" t="s">
         <v>94</v>
       </c>
-      <c r="M50" s="18"/>
-      <c r="N50" s="18" t="s">
+      <c r="M50" s="20"/>
+      <c r="N50" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="O50" s="18"/>
-      <c r="P50" s="18" t="s">
+      <c r="O50" s="20"/>
+      <c r="P50" s="20" t="s">
         <v>96</v>
       </c>
-      <c r="Q50" s="18"/>
-      <c r="R50" s="18" t="s">
+      <c r="Q50" s="20"/>
+      <c r="R50" s="20" t="s">
         <v>97</v>
       </c>
-      <c r="S50" s="18"/>
-      <c r="T50" s="18" t="s">
+      <c r="S50" s="20"/>
+      <c r="T50" s="20" t="s">
         <v>98</v>
       </c>
-      <c r="U50" s="18"/>
-      <c r="V50" s="18" t="s">
+      <c r="U50" s="20"/>
+      <c r="V50" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="W50" s="18"/>
-      <c r="X50" s="18" t="s">
+      <c r="W50" s="20"/>
+      <c r="X50" s="20" t="s">
         <v>100</v>
       </c>
-      <c r="Y50" s="18"/>
+      <c r="Y50" s="20"/>
     </row>
     <row r="51" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A51" s="20"/>
+      <c r="A51" s="19"/>
       <c r="B51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="I51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="J51" s="17" t="s">
@@ -2436,99 +2436,101 @@
         <v>55</v>
       </c>
       <c r="V51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="W51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="X51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="Y51" s="17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="5">
         <v>716285.7</v>
       </c>
       <c r="C52" s="5">
         <v>101.3</v>
       </c>
-      <c r="D52" s="5"/>
-[...2 lines deleted...]
-      <c r="G52" s="6"/>
+      <c r="D52" s="5">
+        <v>1514130.2</v>
+      </c>
+      <c r="E52" s="6">
+        <v>101.8</v>
+      </c>
+      <c r="F52" s="5">
+        <v>2292241.7999999998</v>
+      </c>
+      <c r="G52" s="6">
+        <v>102.5</v>
+      </c>
       <c r="H52" s="5"/>
       <c r="I52" s="6"/>
       <c r="J52" s="5"/>
       <c r="K52" s="6"/>
       <c r="L52" s="5"/>
       <c r="M52" s="7"/>
       <c r="N52" s="8"/>
       <c r="O52" s="5"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="8"/>
       <c r="S52" s="5"/>
       <c r="T52" s="8"/>
       <c r="U52" s="5"/>
       <c r="V52" s="8"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
     <mergeCell ref="T50:U50"/>
     <mergeCell ref="V50:W50"/>
     <mergeCell ref="X50:Y50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="N50:O50"/>
     <mergeCell ref="P50:Q50"/>
     <mergeCell ref="R50:S50"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:I50"/>
-    <mergeCell ref="X29:Y29"/>
-[...4 lines deleted...]
-    <mergeCell ref="V29:W29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
@@ -2545,50 +2547,56 @@
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="R15:S15"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="T22:U22"/>
     <mergeCell ref="V22:W22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="N22:O22"/>
     <mergeCell ref="R22:S22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="T37:U37"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="X37:Y37"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="R37:S37"/>
     <mergeCell ref="A44:A45"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="H44:I44"/>
     <mergeCell ref="T44:U44"/>
     <mergeCell ref="V44:W44"/>
     <mergeCell ref="X44:Y44"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="N44:O44"/>
     <mergeCell ref="P44:Q44"/>