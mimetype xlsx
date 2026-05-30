--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2430" yWindow="-30" windowWidth="18150" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$58</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="101">
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
@@ -478,58 +478,58 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -805,52 +805,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y56"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A37" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H54" sqref="H54"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J54" sqref="J54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -869,102 +869,102 @@
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
       <c r="V1" s="21"/>
       <c r="W1" s="21"/>
       <c r="X1" s="21"/>
       <c r="Y1" s="21"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="20"/>
-      <c r="F4" s="20" t="s">
+      <c r="E4" s="18"/>
+      <c r="F4" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="20"/>
-      <c r="H4" s="20" t="s">
+      <c r="G4" s="18"/>
+      <c r="H4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="20"/>
-      <c r="J4" s="20" t="s">
+      <c r="I4" s="18"/>
+      <c r="J4" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="20"/>
-      <c r="L4" s="20" t="s">
+      <c r="K4" s="18"/>
+      <c r="L4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="20"/>
-      <c r="N4" s="20" t="s">
+      <c r="M4" s="18"/>
+      <c r="N4" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="20"/>
-      <c r="P4" s="20" t="s">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="20"/>
-      <c r="R4" s="20" t="s">
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="20"/>
-      <c r="T4" s="20" t="s">
+      <c r="S4" s="18"/>
+      <c r="T4" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="20"/>
-      <c r="V4" s="20" t="s">
+      <c r="U4" s="18"/>
+      <c r="V4" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="20"/>
-      <c r="X4" s="20" t="s">
+      <c r="W4" s="18"/>
+      <c r="X4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="20"/>
+      <c r="Y4" s="18"/>
     </row>
     <row r="5" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1072,102 +1072,102 @@
         <v>3303651.5</v>
       </c>
       <c r="S6" s="5">
         <v>108.8</v>
       </c>
       <c r="T6" s="8">
         <v>3733634.2</v>
       </c>
       <c r="U6" s="5">
         <v>107.9</v>
       </c>
       <c r="V6" s="8">
         <v>4127858.1</v>
       </c>
       <c r="W6" s="5">
         <v>107.1</v>
       </c>
       <c r="X6" s="5">
         <v>4773182</v>
       </c>
       <c r="Y6" s="5">
         <v>108.8</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="18"/>
-      <c r="B9" s="20" t="s">
+      <c r="A9" s="19"/>
+      <c r="B9" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="20"/>
-      <c r="D9" s="20" t="s">
+      <c r="C9" s="18"/>
+      <c r="D9" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="20"/>
-      <c r="F9" s="20" t="s">
+      <c r="E9" s="18"/>
+      <c r="F9" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="20"/>
-      <c r="H9" s="20" t="s">
+      <c r="G9" s="18"/>
+      <c r="H9" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="I9" s="20"/>
-      <c r="J9" s="20" t="s">
+      <c r="I9" s="18"/>
+      <c r="J9" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="20"/>
-      <c r="L9" s="20" t="s">
+      <c r="K9" s="18"/>
+      <c r="L9" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="20"/>
-      <c r="N9" s="20" t="s">
+      <c r="M9" s="18"/>
+      <c r="N9" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="O9" s="20"/>
-      <c r="P9" s="20" t="s">
+      <c r="O9" s="18"/>
+      <c r="P9" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Q9" s="20"/>
-      <c r="R9" s="20" t="s">
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="20"/>
-      <c r="T9" s="20" t="s">
+      <c r="S9" s="18"/>
+      <c r="T9" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="20"/>
-      <c r="V9" s="20" t="s">
+      <c r="U9" s="18"/>
+      <c r="V9" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="20"/>
-      <c r="X9" s="20" t="s">
+      <c r="W9" s="18"/>
+      <c r="X9" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="Y9" s="20"/>
+      <c r="Y9" s="18"/>
     </row>
     <row r="10" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A10" s="19"/>
+      <c r="A10" s="20"/>
       <c r="B10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="10" t="s">
@@ -1275,102 +1275,102 @@
         <v>3377712.6</v>
       </c>
       <c r="S11" s="5">
         <v>97.5</v>
       </c>
       <c r="T11" s="5">
         <v>3838874.6</v>
       </c>
       <c r="U11" s="5">
         <v>98.1</v>
       </c>
       <c r="V11" s="5">
         <v>4435085.5</v>
       </c>
       <c r="W11" s="9">
         <v>102.5</v>
       </c>
       <c r="X11" s="5">
         <v>5158441.0999999996</v>
       </c>
       <c r="Y11" s="9">
         <v>102.9</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="18"/>
-      <c r="B15" s="20" t="s">
+      <c r="A15" s="19"/>
+      <c r="B15" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="20"/>
-      <c r="D15" s="20" t="s">
+      <c r="C15" s="18"/>
+      <c r="D15" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="20"/>
-      <c r="F15" s="20" t="s">
+      <c r="E15" s="18"/>
+      <c r="F15" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G15" s="20"/>
-      <c r="H15" s="20" t="s">
+      <c r="G15" s="18"/>
+      <c r="H15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="I15" s="20"/>
-      <c r="J15" s="20" t="s">
+      <c r="I15" s="18"/>
+      <c r="J15" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="20"/>
-      <c r="L15" s="20" t="s">
+      <c r="K15" s="18"/>
+      <c r="L15" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="20"/>
-      <c r="N15" s="20" t="s">
+      <c r="M15" s="18"/>
+      <c r="N15" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O15" s="20"/>
-      <c r="P15" s="20" t="s">
+      <c r="O15" s="18"/>
+      <c r="P15" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="Q15" s="20"/>
-      <c r="R15" s="20" t="s">
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="S15" s="20"/>
-      <c r="T15" s="20" t="s">
+      <c r="S15" s="18"/>
+      <c r="T15" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="U15" s="20"/>
-      <c r="V15" s="20" t="s">
+      <c r="U15" s="18"/>
+      <c r="V15" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="W15" s="20"/>
-      <c r="X15" s="20" t="s">
+      <c r="W15" s="18"/>
+      <c r="X15" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="Y15" s="20"/>
+      <c r="Y15" s="18"/>
     </row>
     <row r="16" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A16" s="19"/>
+      <c r="A16" s="20"/>
       <c r="B16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="10" t="s">
@@ -1488,102 +1488,102 @@
       </c>
       <c r="V17" s="5">
         <v>5183447</v>
       </c>
       <c r="W17" s="5">
         <v>107.6</v>
       </c>
       <c r="X17" s="5">
         <v>6011839.2999999998</v>
       </c>
       <c r="Y17" s="9">
         <v>106.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
     <row r="22" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="18"/>
-      <c r="B22" s="20" t="s">
+      <c r="A22" s="19"/>
+      <c r="B22" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="20"/>
-      <c r="D22" s="20" t="s">
+      <c r="C22" s="18"/>
+      <c r="D22" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="E22" s="20"/>
-      <c r="F22" s="20" t="s">
+      <c r="E22" s="18"/>
+      <c r="F22" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="G22" s="20"/>
-      <c r="H22" s="20" t="s">
+      <c r="G22" s="18"/>
+      <c r="H22" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="I22" s="20"/>
-      <c r="J22" s="20" t="s">
+      <c r="I22" s="18"/>
+      <c r="J22" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="K22" s="20"/>
-      <c r="L22" s="20" t="s">
+      <c r="K22" s="18"/>
+      <c r="L22" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="20"/>
-      <c r="N22" s="20" t="s">
+      <c r="M22" s="18"/>
+      <c r="N22" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="O22" s="20"/>
-      <c r="P22" s="20" t="s">
+      <c r="O22" s="18"/>
+      <c r="P22" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="Q22" s="20"/>
-      <c r="R22" s="20" t="s">
+      <c r="Q22" s="18"/>
+      <c r="R22" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="S22" s="20"/>
-      <c r="T22" s="20" t="s">
+      <c r="S22" s="18"/>
+      <c r="T22" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="U22" s="20"/>
-      <c r="V22" s="20" t="s">
+      <c r="U22" s="18"/>
+      <c r="V22" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="W22" s="20"/>
-      <c r="X22" s="20" t="s">
+      <c r="W22" s="18"/>
+      <c r="X22" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="Y22" s="20"/>
+      <c r="Y22" s="18"/>
     </row>
     <row r="23" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A23" s="19"/>
+      <c r="A23" s="20"/>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J23" s="10" t="s">
@@ -1692,102 +1692,102 @@
       </c>
       <c r="S24" s="8">
         <v>108.5</v>
       </c>
       <c r="T24" s="5">
         <v>5769094.2000000002</v>
       </c>
       <c r="U24" s="7">
         <v>109.3</v>
       </c>
       <c r="V24" s="5">
         <v>6612876</v>
       </c>
       <c r="W24" s="7">
         <v>110.5</v>
       </c>
       <c r="X24" s="5">
         <v>7721687.7000000002</v>
       </c>
       <c r="Y24" s="7">
         <v>110.7</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="18"/>
-      <c r="B29" s="20" t="s">
+      <c r="A29" s="19"/>
+      <c r="B29" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="C29" s="20"/>
-      <c r="D29" s="20" t="s">
+      <c r="C29" s="18"/>
+      <c r="D29" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="E29" s="20"/>
-      <c r="F29" s="20" t="s">
+      <c r="E29" s="18"/>
+      <c r="F29" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="G29" s="20"/>
-      <c r="H29" s="20" t="s">
+      <c r="G29" s="18"/>
+      <c r="H29" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="I29" s="20"/>
-      <c r="J29" s="20" t="s">
+      <c r="I29" s="18"/>
+      <c r="J29" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="20"/>
-      <c r="L29" s="20" t="s">
+      <c r="K29" s="18"/>
+      <c r="L29" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="20"/>
-      <c r="N29" s="20" t="s">
+      <c r="M29" s="18"/>
+      <c r="N29" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="20"/>
-      <c r="P29" s="20" t="s">
+      <c r="O29" s="18"/>
+      <c r="P29" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="20"/>
-      <c r="R29" s="20" t="s">
+      <c r="Q29" s="18"/>
+      <c r="R29" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="20"/>
-      <c r="T29" s="20" t="s">
+      <c r="S29" s="18"/>
+      <c r="T29" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="20"/>
-      <c r="V29" s="20" t="s">
+      <c r="U29" s="18"/>
+      <c r="V29" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="20"/>
-      <c r="X29" s="20" t="s">
+      <c r="W29" s="18"/>
+      <c r="X29" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="20"/>
+      <c r="Y29" s="18"/>
     </row>
     <row r="30" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A30" s="19"/>
+      <c r="A30" s="20"/>
       <c r="B30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J30" s="11" t="s">
@@ -1895,102 +1895,102 @@
         <v>6341053.5999999996</v>
       </c>
       <c r="S31" s="8">
         <v>109.5</v>
       </c>
       <c r="T31" s="5">
         <v>7208654.4000000004</v>
       </c>
       <c r="U31" s="7">
         <v>108.8</v>
       </c>
       <c r="V31" s="5">
         <v>8414438.4000000004</v>
       </c>
       <c r="W31" s="7">
         <v>111.2</v>
       </c>
       <c r="X31" s="5">
         <v>9618333.0999999996</v>
       </c>
       <c r="Y31" s="7">
         <v>109.6</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="18"/>
-      <c r="B37" s="20" t="s">
+      <c r="A37" s="19"/>
+      <c r="B37" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="C37" s="20"/>
-      <c r="D37" s="20" t="s">
+      <c r="C37" s="18"/>
+      <c r="D37" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="E37" s="20"/>
-      <c r="F37" s="20" t="s">
+      <c r="E37" s="18"/>
+      <c r="F37" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="G37" s="20"/>
-      <c r="H37" s="20" t="s">
+      <c r="G37" s="18"/>
+      <c r="H37" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="I37" s="20"/>
-      <c r="J37" s="20" t="s">
+      <c r="I37" s="18"/>
+      <c r="J37" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="K37" s="20"/>
-      <c r="L37" s="20" t="s">
+      <c r="K37" s="18"/>
+      <c r="L37" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="M37" s="20"/>
-      <c r="N37" s="20" t="s">
+      <c r="M37" s="18"/>
+      <c r="N37" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="O37" s="20"/>
-      <c r="P37" s="20" t="s">
+      <c r="O37" s="18"/>
+      <c r="P37" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="Q37" s="20"/>
-      <c r="R37" s="20" t="s">
+      <c r="Q37" s="18"/>
+      <c r="R37" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="S37" s="20"/>
-      <c r="T37" s="20" t="s">
+      <c r="S37" s="18"/>
+      <c r="T37" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="U37" s="20"/>
-      <c r="V37" s="20" t="s">
+      <c r="U37" s="18"/>
+      <c r="V37" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="W37" s="20"/>
-      <c r="X37" s="20" t="s">
+      <c r="W37" s="18"/>
+      <c r="X37" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="Y37" s="20"/>
+      <c r="Y37" s="18"/>
     </row>
     <row r="38" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A38" s="19"/>
+      <c r="A38" s="20"/>
       <c r="B38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J38" s="15" t="s">
@@ -2098,102 +2098,102 @@
         <v>7090671.9000000004</v>
       </c>
       <c r="S39" s="5">
         <v>107.7</v>
       </c>
       <c r="T39" s="8">
         <v>8181949.4000000004</v>
       </c>
       <c r="U39" s="5">
         <v>109.4</v>
       </c>
       <c r="V39" s="8">
         <v>9571844.9000000004</v>
       </c>
       <c r="W39" s="5">
         <v>109.7</v>
       </c>
       <c r="X39" s="5">
         <v>11079279.300000001</v>
       </c>
       <c r="Y39" s="5">
         <v>111.2</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A44" s="18"/>
-      <c r="B44" s="20" t="s">
+      <c r="A44" s="19"/>
+      <c r="B44" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="C44" s="20"/>
-      <c r="D44" s="20" t="s">
+      <c r="C44" s="18"/>
+      <c r="D44" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="E44" s="20"/>
-      <c r="F44" s="20" t="s">
+      <c r="E44" s="18"/>
+      <c r="F44" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="G44" s="20"/>
-      <c r="H44" s="20" t="s">
+      <c r="G44" s="18"/>
+      <c r="H44" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="I44" s="20"/>
-      <c r="J44" s="20" t="s">
+      <c r="I44" s="18"/>
+      <c r="J44" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="K44" s="20"/>
-      <c r="L44" s="20" t="s">
+      <c r="K44" s="18"/>
+      <c r="L44" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="M44" s="20"/>
-      <c r="N44" s="20" t="s">
+      <c r="M44" s="18"/>
+      <c r="N44" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="O44" s="20"/>
-      <c r="P44" s="20" t="s">
+      <c r="O44" s="18"/>
+      <c r="P44" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="Q44" s="20"/>
-      <c r="R44" s="20" t="s">
+      <c r="Q44" s="18"/>
+      <c r="R44" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="S44" s="20"/>
-      <c r="T44" s="20" t="s">
+      <c r="S44" s="18"/>
+      <c r="T44" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="U44" s="20"/>
-      <c r="V44" s="20" t="s">
+      <c r="U44" s="18"/>
+      <c r="V44" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="W44" s="20"/>
-      <c r="X44" s="20" t="s">
+      <c r="W44" s="18"/>
+      <c r="X44" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="Y44" s="20"/>
+      <c r="Y44" s="18"/>
     </row>
     <row r="45" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A45" s="19"/>
+      <c r="A45" s="20"/>
       <c r="B45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="J45" s="16" t="s">
@@ -2301,102 +2301,102 @@
         <v>7860468.5999999996</v>
       </c>
       <c r="S46" s="5">
         <v>106.2</v>
       </c>
       <c r="T46" s="8">
         <v>9173613.4000000004</v>
       </c>
       <c r="U46" s="5">
         <v>107.3</v>
       </c>
       <c r="V46" s="8">
         <v>10854776.9</v>
       </c>
       <c r="W46" s="5">
         <v>108.4</v>
       </c>
       <c r="X46" s="5">
         <v>12636871.4</v>
       </c>
       <c r="Y46" s="5">
         <v>108.9</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A50" s="18"/>
-      <c r="B50" s="20" t="s">
+      <c r="A50" s="19"/>
+      <c r="B50" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="C50" s="20"/>
-      <c r="D50" s="20" t="s">
+      <c r="C50" s="18"/>
+      <c r="D50" s="18" t="s">
         <v>90</v>
       </c>
-      <c r="E50" s="20"/>
-      <c r="F50" s="20" t="s">
+      <c r="E50" s="18"/>
+      <c r="F50" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="G50" s="20"/>
-      <c r="H50" s="20" t="s">
+      <c r="G50" s="18"/>
+      <c r="H50" s="18" t="s">
         <v>92</v>
       </c>
-      <c r="I50" s="20"/>
-      <c r="J50" s="20" t="s">
+      <c r="I50" s="18"/>
+      <c r="J50" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="K50" s="20"/>
-      <c r="L50" s="20" t="s">
+      <c r="K50" s="18"/>
+      <c r="L50" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="M50" s="20"/>
-      <c r="N50" s="20" t="s">
+      <c r="M50" s="18"/>
+      <c r="N50" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="O50" s="20"/>
-      <c r="P50" s="20" t="s">
+      <c r="O50" s="18"/>
+      <c r="P50" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="Q50" s="20"/>
-      <c r="R50" s="20" t="s">
+      <c r="Q50" s="18"/>
+      <c r="R50" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="S50" s="20"/>
-      <c r="T50" s="20" t="s">
+      <c r="S50" s="18"/>
+      <c r="T50" s="18" t="s">
         <v>98</v>
       </c>
-      <c r="U50" s="20"/>
-      <c r="V50" s="20" t="s">
+      <c r="U50" s="18"/>
+      <c r="V50" s="18" t="s">
         <v>99</v>
       </c>
-      <c r="W50" s="20"/>
-      <c r="X50" s="20" t="s">
+      <c r="W50" s="18"/>
+      <c r="X50" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="Y50" s="20"/>
+      <c r="Y50" s="18"/>
     </row>
     <row r="51" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A51" s="19"/>
+      <c r="A51" s="20"/>
       <c r="B51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="I51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="J51" s="17" t="s">
@@ -2448,181 +2448,185 @@
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="5">
         <v>716285.7</v>
       </c>
       <c r="C52" s="5">
         <v>101.3</v>
       </c>
       <c r="D52" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E52" s="6">
         <v>101.8</v>
       </c>
       <c r="F52" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G52" s="6">
         <v>102.5</v>
       </c>
-      <c r="H52" s="5"/>
-      <c r="I52" s="6"/>
+      <c r="H52" s="5">
+        <v>3110665.9</v>
+      </c>
+      <c r="I52" s="6">
+        <v>102.6</v>
+      </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6"/>
       <c r="L52" s="5"/>
       <c r="M52" s="7"/>
       <c r="N52" s="8"/>
       <c r="O52" s="5"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="8"/>
       <c r="S52" s="5"/>
       <c r="T52" s="8"/>
       <c r="U52" s="5"/>
       <c r="V52" s="8"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T50:U50"/>
-[...11 lines deleted...]
-    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="V44:W44"/>
+    <mergeCell ref="X44:Y44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A22:A23"/>
-    <mergeCell ref="B22:C22"/>
-[...66 lines deleted...]
-    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
     <brk id="58" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>