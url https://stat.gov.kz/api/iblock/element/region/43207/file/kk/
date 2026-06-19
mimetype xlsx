--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$58</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="101">
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
@@ -478,58 +478,58 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -806,51 +806,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y56"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J54" sqref="J54"/>
+      <selection activeCell="L54" sqref="L54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -869,102 +869,102 @@
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
       <c r="V1" s="21"/>
       <c r="W1" s="21"/>
       <c r="X1" s="21"/>
       <c r="Y1" s="21"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A4" s="19"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="18"/>
-      <c r="D4" s="18" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="18"/>
-      <c r="F4" s="18" t="s">
+      <c r="E4" s="20"/>
+      <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="18"/>
-      <c r="H4" s="18" t="s">
+      <c r="G4" s="20"/>
+      <c r="H4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="18"/>
-      <c r="J4" s="18" t="s">
+      <c r="I4" s="20"/>
+      <c r="J4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="18"/>
-      <c r="L4" s="18" t="s">
+      <c r="K4" s="20"/>
+      <c r="L4" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="18"/>
-      <c r="N4" s="18" t="s">
+      <c r="M4" s="20"/>
+      <c r="N4" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="18"/>
-      <c r="P4" s="18" t="s">
+      <c r="O4" s="20"/>
+      <c r="P4" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="18"/>
-      <c r="R4" s="18" t="s">
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="18"/>
-      <c r="T4" s="18" t="s">
+      <c r="S4" s="20"/>
+      <c r="T4" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="18"/>
-      <c r="V4" s="18" t="s">
+      <c r="U4" s="20"/>
+      <c r="V4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="18"/>
-      <c r="X4" s="18" t="s">
+      <c r="W4" s="20"/>
+      <c r="X4" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="18"/>
+      <c r="Y4" s="20"/>
     </row>
     <row r="5" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A5" s="20"/>
+      <c r="A5" s="19"/>
       <c r="B5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1072,102 +1072,102 @@
         <v>3303651.5</v>
       </c>
       <c r="S6" s="5">
         <v>108.8</v>
       </c>
       <c r="T6" s="8">
         <v>3733634.2</v>
       </c>
       <c r="U6" s="5">
         <v>107.9</v>
       </c>
       <c r="V6" s="8">
         <v>4127858.1</v>
       </c>
       <c r="W6" s="5">
         <v>107.1</v>
       </c>
       <c r="X6" s="5">
         <v>4773182</v>
       </c>
       <c r="Y6" s="5">
         <v>108.8</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="19"/>
-      <c r="B9" s="18" t="s">
+      <c r="A9" s="18"/>
+      <c r="B9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="18"/>
-      <c r="D9" s="18" t="s">
+      <c r="C9" s="20"/>
+      <c r="D9" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="18"/>
-      <c r="F9" s="18" t="s">
+      <c r="E9" s="20"/>
+      <c r="F9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="18"/>
-      <c r="H9" s="18" t="s">
+      <c r="G9" s="20"/>
+      <c r="H9" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="I9" s="18"/>
-      <c r="J9" s="18" t="s">
+      <c r="I9" s="20"/>
+      <c r="J9" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="18"/>
-      <c r="L9" s="18" t="s">
+      <c r="K9" s="20"/>
+      <c r="L9" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="18"/>
-      <c r="N9" s="18" t="s">
+      <c r="M9" s="20"/>
+      <c r="N9" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="O9" s="18"/>
-      <c r="P9" s="18" t="s">
+      <c r="O9" s="20"/>
+      <c r="P9" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="Q9" s="18"/>
-      <c r="R9" s="18" t="s">
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="18"/>
-      <c r="T9" s="18" t="s">
+      <c r="S9" s="20"/>
+      <c r="T9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="18"/>
-      <c r="V9" s="18" t="s">
+      <c r="U9" s="20"/>
+      <c r="V9" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="18"/>
-      <c r="X9" s="18" t="s">
+      <c r="W9" s="20"/>
+      <c r="X9" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="Y9" s="18"/>
+      <c r="Y9" s="20"/>
     </row>
     <row r="10" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A10" s="20"/>
+      <c r="A10" s="19"/>
       <c r="B10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="10" t="s">
@@ -1275,102 +1275,102 @@
         <v>3377712.6</v>
       </c>
       <c r="S11" s="5">
         <v>97.5</v>
       </c>
       <c r="T11" s="5">
         <v>3838874.6</v>
       </c>
       <c r="U11" s="5">
         <v>98.1</v>
       </c>
       <c r="V11" s="5">
         <v>4435085.5</v>
       </c>
       <c r="W11" s="9">
         <v>102.5</v>
       </c>
       <c r="X11" s="5">
         <v>5158441.0999999996</v>
       </c>
       <c r="Y11" s="9">
         <v>102.9</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="19"/>
-      <c r="B15" s="18" t="s">
+      <c r="A15" s="18"/>
+      <c r="B15" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="18"/>
-      <c r="D15" s="18" t="s">
+      <c r="C15" s="20"/>
+      <c r="D15" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="18"/>
-      <c r="F15" s="18" t="s">
+      <c r="E15" s="20"/>
+      <c r="F15" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="G15" s="18"/>
-      <c r="H15" s="18" t="s">
+      <c r="G15" s="20"/>
+      <c r="H15" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I15" s="18"/>
-      <c r="J15" s="18" t="s">
+      <c r="I15" s="20"/>
+      <c r="J15" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="18"/>
-      <c r="L15" s="18" t="s">
+      <c r="K15" s="20"/>
+      <c r="L15" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="18"/>
-      <c r="N15" s="18" t="s">
+      <c r="M15" s="20"/>
+      <c r="N15" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="O15" s="18"/>
-      <c r="P15" s="18" t="s">
+      <c r="O15" s="20"/>
+      <c r="P15" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="Q15" s="18"/>
-      <c r="R15" s="18" t="s">
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="S15" s="18"/>
-      <c r="T15" s="18" t="s">
+      <c r="S15" s="20"/>
+      <c r="T15" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U15" s="18"/>
-      <c r="V15" s="18" t="s">
+      <c r="U15" s="20"/>
+      <c r="V15" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="W15" s="18"/>
-      <c r="X15" s="18" t="s">
+      <c r="W15" s="20"/>
+      <c r="X15" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="Y15" s="18"/>
+      <c r="Y15" s="20"/>
     </row>
     <row r="16" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A16" s="20"/>
+      <c r="A16" s="19"/>
       <c r="B16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="10" t="s">
@@ -1488,102 +1488,102 @@
       </c>
       <c r="V17" s="5">
         <v>5183447</v>
       </c>
       <c r="W17" s="5">
         <v>107.6</v>
       </c>
       <c r="X17" s="5">
         <v>6011839.2999999998</v>
       </c>
       <c r="Y17" s="9">
         <v>106.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
     <row r="22" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="19"/>
-      <c r="B22" s="18" t="s">
+      <c r="A22" s="18"/>
+      <c r="B22" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="18"/>
-      <c r="D22" s="18" t="s">
+      <c r="C22" s="20"/>
+      <c r="D22" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="E22" s="18"/>
-      <c r="F22" s="18" t="s">
+      <c r="E22" s="20"/>
+      <c r="F22" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="G22" s="18"/>
-      <c r="H22" s="18" t="s">
+      <c r="G22" s="20"/>
+      <c r="H22" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="I22" s="18"/>
-      <c r="J22" s="18" t="s">
+      <c r="I22" s="20"/>
+      <c r="J22" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="K22" s="18"/>
-      <c r="L22" s="18" t="s">
+      <c r="K22" s="20"/>
+      <c r="L22" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="18"/>
-      <c r="N22" s="18" t="s">
+      <c r="M22" s="20"/>
+      <c r="N22" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="O22" s="18"/>
-      <c r="P22" s="18" t="s">
+      <c r="O22" s="20"/>
+      <c r="P22" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="Q22" s="18"/>
-      <c r="R22" s="18" t="s">
+      <c r="Q22" s="20"/>
+      <c r="R22" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="S22" s="18"/>
-      <c r="T22" s="18" t="s">
+      <c r="S22" s="20"/>
+      <c r="T22" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="U22" s="18"/>
-      <c r="V22" s="18" t="s">
+      <c r="U22" s="20"/>
+      <c r="V22" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="W22" s="18"/>
-      <c r="X22" s="18" t="s">
+      <c r="W22" s="20"/>
+      <c r="X22" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="Y22" s="18"/>
+      <c r="Y22" s="20"/>
     </row>
     <row r="23" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A23" s="20"/>
+      <c r="A23" s="19"/>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J23" s="10" t="s">
@@ -1692,102 +1692,102 @@
       </c>
       <c r="S24" s="8">
         <v>108.5</v>
       </c>
       <c r="T24" s="5">
         <v>5769094.2000000002</v>
       </c>
       <c r="U24" s="7">
         <v>109.3</v>
       </c>
       <c r="V24" s="5">
         <v>6612876</v>
       </c>
       <c r="W24" s="7">
         <v>110.5</v>
       </c>
       <c r="X24" s="5">
         <v>7721687.7000000002</v>
       </c>
       <c r="Y24" s="7">
         <v>110.7</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="19"/>
-      <c r="B29" s="18" t="s">
+      <c r="A29" s="18"/>
+      <c r="B29" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="C29" s="18"/>
-      <c r="D29" s="18" t="s">
+      <c r="C29" s="20"/>
+      <c r="D29" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="E29" s="18"/>
-      <c r="F29" s="18" t="s">
+      <c r="E29" s="20"/>
+      <c r="F29" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="G29" s="18"/>
-      <c r="H29" s="18" t="s">
+      <c r="G29" s="20"/>
+      <c r="H29" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="I29" s="18"/>
-      <c r="J29" s="18" t="s">
+      <c r="I29" s="20"/>
+      <c r="J29" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="18"/>
-      <c r="L29" s="18" t="s">
+      <c r="K29" s="20"/>
+      <c r="L29" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="18"/>
-      <c r="N29" s="18" t="s">
+      <c r="M29" s="20"/>
+      <c r="N29" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="18"/>
-      <c r="P29" s="18" t="s">
+      <c r="O29" s="20"/>
+      <c r="P29" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="18"/>
-      <c r="R29" s="18" t="s">
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="18"/>
-      <c r="T29" s="18" t="s">
+      <c r="S29" s="20"/>
+      <c r="T29" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="18"/>
-      <c r="V29" s="18" t="s">
+      <c r="U29" s="20"/>
+      <c r="V29" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="18"/>
-      <c r="X29" s="18" t="s">
+      <c r="W29" s="20"/>
+      <c r="X29" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="18"/>
+      <c r="Y29" s="20"/>
     </row>
     <row r="30" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A30" s="20"/>
+      <c r="A30" s="19"/>
       <c r="B30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J30" s="11" t="s">
@@ -1895,102 +1895,102 @@
         <v>6341053.5999999996</v>
       </c>
       <c r="S31" s="8">
         <v>109.5</v>
       </c>
       <c r="T31" s="5">
         <v>7208654.4000000004</v>
       </c>
       <c r="U31" s="7">
         <v>108.8</v>
       </c>
       <c r="V31" s="5">
         <v>8414438.4000000004</v>
       </c>
       <c r="W31" s="7">
         <v>111.2</v>
       </c>
       <c r="X31" s="5">
         <v>9618333.0999999996</v>
       </c>
       <c r="Y31" s="7">
         <v>109.6</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="19"/>
-      <c r="B37" s="18" t="s">
+      <c r="A37" s="18"/>
+      <c r="B37" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="C37" s="18"/>
-      <c r="D37" s="18" t="s">
+      <c r="C37" s="20"/>
+      <c r="D37" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="E37" s="18"/>
-      <c r="F37" s="18" t="s">
+      <c r="E37" s="20"/>
+      <c r="F37" s="20" t="s">
         <v>67</v>
       </c>
-      <c r="G37" s="18"/>
-      <c r="H37" s="18" t="s">
+      <c r="G37" s="20"/>
+      <c r="H37" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="I37" s="18"/>
-      <c r="J37" s="18" t="s">
+      <c r="I37" s="20"/>
+      <c r="J37" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="K37" s="18"/>
-      <c r="L37" s="18" t="s">
+      <c r="K37" s="20"/>
+      <c r="L37" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="M37" s="18"/>
-      <c r="N37" s="18" t="s">
+      <c r="M37" s="20"/>
+      <c r="N37" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="O37" s="18"/>
-      <c r="P37" s="18" t="s">
+      <c r="O37" s="20"/>
+      <c r="P37" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="Q37" s="18"/>
-      <c r="R37" s="18" t="s">
+      <c r="Q37" s="20"/>
+      <c r="R37" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="S37" s="18"/>
-      <c r="T37" s="18" t="s">
+      <c r="S37" s="20"/>
+      <c r="T37" s="20" t="s">
         <v>74</v>
       </c>
-      <c r="U37" s="18"/>
-      <c r="V37" s="18" t="s">
+      <c r="U37" s="20"/>
+      <c r="V37" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="W37" s="18"/>
-      <c r="X37" s="18" t="s">
+      <c r="W37" s="20"/>
+      <c r="X37" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="Y37" s="18"/>
+      <c r="Y37" s="20"/>
     </row>
     <row r="38" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A38" s="20"/>
+      <c r="A38" s="19"/>
       <c r="B38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J38" s="15" t="s">
@@ -2098,102 +2098,102 @@
         <v>7090671.9000000004</v>
       </c>
       <c r="S39" s="5">
         <v>107.7</v>
       </c>
       <c r="T39" s="8">
         <v>8181949.4000000004</v>
       </c>
       <c r="U39" s="5">
         <v>109.4</v>
       </c>
       <c r="V39" s="8">
         <v>9571844.9000000004</v>
       </c>
       <c r="W39" s="5">
         <v>109.7</v>
       </c>
       <c r="X39" s="5">
         <v>11079279.300000001</v>
       </c>
       <c r="Y39" s="5">
         <v>111.2</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A44" s="19"/>
-      <c r="B44" s="18" t="s">
+      <c r="A44" s="18"/>
+      <c r="B44" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="C44" s="18"/>
-      <c r="D44" s="18" t="s">
+      <c r="C44" s="20"/>
+      <c r="D44" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="E44" s="18"/>
-      <c r="F44" s="18" t="s">
+      <c r="E44" s="20"/>
+      <c r="F44" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="G44" s="18"/>
-      <c r="H44" s="18" t="s">
+      <c r="G44" s="20"/>
+      <c r="H44" s="20" t="s">
         <v>80</v>
       </c>
-      <c r="I44" s="18"/>
-      <c r="J44" s="18" t="s">
+      <c r="I44" s="20"/>
+      <c r="J44" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="K44" s="18"/>
-      <c r="L44" s="18" t="s">
+      <c r="K44" s="20"/>
+      <c r="L44" s="20" t="s">
         <v>82</v>
       </c>
-      <c r="M44" s="18"/>
-      <c r="N44" s="18" t="s">
+      <c r="M44" s="20"/>
+      <c r="N44" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="O44" s="18"/>
-      <c r="P44" s="18" t="s">
+      <c r="O44" s="20"/>
+      <c r="P44" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="Q44" s="18"/>
-      <c r="R44" s="18" t="s">
+      <c r="Q44" s="20"/>
+      <c r="R44" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="S44" s="18"/>
-      <c r="T44" s="18" t="s">
+      <c r="S44" s="20"/>
+      <c r="T44" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="U44" s="18"/>
-      <c r="V44" s="18" t="s">
+      <c r="U44" s="20"/>
+      <c r="V44" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="W44" s="18"/>
-      <c r="X44" s="18" t="s">
+      <c r="W44" s="20"/>
+      <c r="X44" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="Y44" s="18"/>
+      <c r="Y44" s="20"/>
     </row>
     <row r="45" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A45" s="20"/>
+      <c r="A45" s="19"/>
       <c r="B45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="J45" s="16" t="s">
@@ -2301,102 +2301,102 @@
         <v>7860468.5999999996</v>
       </c>
       <c r="S46" s="5">
         <v>106.2</v>
       </c>
       <c r="T46" s="8">
         <v>9173613.4000000004</v>
       </c>
       <c r="U46" s="5">
         <v>107.3</v>
       </c>
       <c r="V46" s="8">
         <v>10854776.9</v>
       </c>
       <c r="W46" s="5">
         <v>108.4</v>
       </c>
       <c r="X46" s="5">
         <v>12636871.4</v>
       </c>
       <c r="Y46" s="5">
         <v>108.9</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A50" s="19"/>
-      <c r="B50" s="18" t="s">
+      <c r="A50" s="18"/>
+      <c r="B50" s="20" t="s">
         <v>89</v>
       </c>
-      <c r="C50" s="18"/>
-      <c r="D50" s="18" t="s">
+      <c r="C50" s="20"/>
+      <c r="D50" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="E50" s="18"/>
-      <c r="F50" s="18" t="s">
+      <c r="E50" s="20"/>
+      <c r="F50" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="G50" s="18"/>
-      <c r="H50" s="18" t="s">
+      <c r="G50" s="20"/>
+      <c r="H50" s="20" t="s">
         <v>92</v>
       </c>
-      <c r="I50" s="18"/>
-      <c r="J50" s="18" t="s">
+      <c r="I50" s="20"/>
+      <c r="J50" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="K50" s="18"/>
-      <c r="L50" s="18" t="s">
+      <c r="K50" s="20"/>
+      <c r="L50" s="20" t="s">
         <v>94</v>
       </c>
-      <c r="M50" s="18"/>
-      <c r="N50" s="18" t="s">
+      <c r="M50" s="20"/>
+      <c r="N50" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="O50" s="18"/>
-      <c r="P50" s="18" t="s">
+      <c r="O50" s="20"/>
+      <c r="P50" s="20" t="s">
         <v>96</v>
       </c>
-      <c r="Q50" s="18"/>
-      <c r="R50" s="18" t="s">
+      <c r="Q50" s="20"/>
+      <c r="R50" s="20" t="s">
         <v>97</v>
       </c>
-      <c r="S50" s="18"/>
-      <c r="T50" s="18" t="s">
+      <c r="S50" s="20"/>
+      <c r="T50" s="20" t="s">
         <v>98</v>
       </c>
-      <c r="U50" s="18"/>
-      <c r="V50" s="18" t="s">
+      <c r="U50" s="20"/>
+      <c r="V50" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="W50" s="18"/>
-      <c r="X50" s="18" t="s">
+      <c r="W50" s="20"/>
+      <c r="X50" s="20" t="s">
         <v>100</v>
       </c>
-      <c r="Y50" s="18"/>
+      <c r="Y50" s="20"/>
     </row>
     <row r="51" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A51" s="20"/>
+      <c r="A51" s="19"/>
       <c r="B51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="I51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="J51" s="17" t="s">
@@ -2454,179 +2454,183 @@
       </c>
       <c r="B52" s="5">
         <v>716285.7</v>
       </c>
       <c r="C52" s="5">
         <v>101.3</v>
       </c>
       <c r="D52" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E52" s="6">
         <v>101.8</v>
       </c>
       <c r="F52" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G52" s="6">
         <v>102.5</v>
       </c>
       <c r="H52" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I52" s="6">
         <v>102.6</v>
       </c>
-      <c r="J52" s="5"/>
-      <c r="K52" s="6"/>
+      <c r="J52" s="5">
+        <v>3991036.5</v>
+      </c>
+      <c r="K52" s="6">
+        <v>102.4</v>
+      </c>
       <c r="L52" s="5"/>
       <c r="M52" s="7"/>
       <c r="N52" s="8"/>
       <c r="O52" s="5"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="8"/>
       <c r="S52" s="5"/>
       <c r="T52" s="8"/>
       <c r="U52" s="5"/>
       <c r="V52" s="8"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="A44:A45"/>
-[...66 lines deleted...]
-    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A22:A23"/>
-    <mergeCell ref="T50:U50"/>
-[...11 lines deleted...]
-    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="V44:W44"/>
+    <mergeCell ref="X44:Y44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="R44:S44"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
     <brk id="58" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>