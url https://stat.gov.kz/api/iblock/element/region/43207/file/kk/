--- v3 (2026-06-19)
+++ v4 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$58</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="101">
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
@@ -478,58 +478,58 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -805,52 +805,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y56"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="L54" sqref="L54"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="L60" sqref="L60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -869,102 +869,102 @@
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
       <c r="V1" s="21"/>
       <c r="W1" s="21"/>
       <c r="X1" s="21"/>
       <c r="Y1" s="21"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="20"/>
-      <c r="F4" s="20" t="s">
+      <c r="E4" s="18"/>
+      <c r="F4" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="20"/>
-      <c r="H4" s="20" t="s">
+      <c r="G4" s="18"/>
+      <c r="H4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="20"/>
-      <c r="J4" s="20" t="s">
+      <c r="I4" s="18"/>
+      <c r="J4" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="20"/>
-      <c r="L4" s="20" t="s">
+      <c r="K4" s="18"/>
+      <c r="L4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="20"/>
-      <c r="N4" s="20" t="s">
+      <c r="M4" s="18"/>
+      <c r="N4" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="20"/>
-      <c r="P4" s="20" t="s">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="20"/>
-      <c r="R4" s="20" t="s">
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="20"/>
-      <c r="T4" s="20" t="s">
+      <c r="S4" s="18"/>
+      <c r="T4" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="20"/>
-      <c r="V4" s="20" t="s">
+      <c r="U4" s="18"/>
+      <c r="V4" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="20"/>
-      <c r="X4" s="20" t="s">
+      <c r="W4" s="18"/>
+      <c r="X4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="20"/>
+      <c r="Y4" s="18"/>
     </row>
     <row r="5" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1072,102 +1072,102 @@
         <v>3303651.5</v>
       </c>
       <c r="S6" s="5">
         <v>108.8</v>
       </c>
       <c r="T6" s="8">
         <v>3733634.2</v>
       </c>
       <c r="U6" s="5">
         <v>107.9</v>
       </c>
       <c r="V6" s="8">
         <v>4127858.1</v>
       </c>
       <c r="W6" s="5">
         <v>107.1</v>
       </c>
       <c r="X6" s="5">
         <v>4773182</v>
       </c>
       <c r="Y6" s="5">
         <v>108.8</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="18"/>
-      <c r="B9" s="20" t="s">
+      <c r="A9" s="19"/>
+      <c r="B9" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="20"/>
-      <c r="D9" s="20" t="s">
+      <c r="C9" s="18"/>
+      <c r="D9" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="20"/>
-      <c r="F9" s="20" t="s">
+      <c r="E9" s="18"/>
+      <c r="F9" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="20"/>
-      <c r="H9" s="20" t="s">
+      <c r="G9" s="18"/>
+      <c r="H9" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="I9" s="20"/>
-      <c r="J9" s="20" t="s">
+      <c r="I9" s="18"/>
+      <c r="J9" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="20"/>
-      <c r="L9" s="20" t="s">
+      <c r="K9" s="18"/>
+      <c r="L9" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="20"/>
-      <c r="N9" s="20" t="s">
+      <c r="M9" s="18"/>
+      <c r="N9" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="O9" s="20"/>
-      <c r="P9" s="20" t="s">
+      <c r="O9" s="18"/>
+      <c r="P9" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Q9" s="20"/>
-      <c r="R9" s="20" t="s">
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="20"/>
-      <c r="T9" s="20" t="s">
+      <c r="S9" s="18"/>
+      <c r="T9" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="20"/>
-      <c r="V9" s="20" t="s">
+      <c r="U9" s="18"/>
+      <c r="V9" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="20"/>
-      <c r="X9" s="20" t="s">
+      <c r="W9" s="18"/>
+      <c r="X9" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="Y9" s="20"/>
+      <c r="Y9" s="18"/>
     </row>
     <row r="10" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A10" s="19"/>
+      <c r="A10" s="20"/>
       <c r="B10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="10" t="s">
@@ -1275,102 +1275,102 @@
         <v>3377712.6</v>
       </c>
       <c r="S11" s="5">
         <v>97.5</v>
       </c>
       <c r="T11" s="5">
         <v>3838874.6</v>
       </c>
       <c r="U11" s="5">
         <v>98.1</v>
       </c>
       <c r="V11" s="5">
         <v>4435085.5</v>
       </c>
       <c r="W11" s="9">
         <v>102.5</v>
       </c>
       <c r="X11" s="5">
         <v>5158441.0999999996</v>
       </c>
       <c r="Y11" s="9">
         <v>102.9</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="18"/>
-      <c r="B15" s="20" t="s">
+      <c r="A15" s="19"/>
+      <c r="B15" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="20"/>
-      <c r="D15" s="20" t="s">
+      <c r="C15" s="18"/>
+      <c r="D15" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="20"/>
-      <c r="F15" s="20" t="s">
+      <c r="E15" s="18"/>
+      <c r="F15" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G15" s="20"/>
-      <c r="H15" s="20" t="s">
+      <c r="G15" s="18"/>
+      <c r="H15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="I15" s="20"/>
-      <c r="J15" s="20" t="s">
+      <c r="I15" s="18"/>
+      <c r="J15" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="20"/>
-      <c r="L15" s="20" t="s">
+      <c r="K15" s="18"/>
+      <c r="L15" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="20"/>
-      <c r="N15" s="20" t="s">
+      <c r="M15" s="18"/>
+      <c r="N15" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O15" s="20"/>
-      <c r="P15" s="20" t="s">
+      <c r="O15" s="18"/>
+      <c r="P15" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="Q15" s="20"/>
-      <c r="R15" s="20" t="s">
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="S15" s="20"/>
-      <c r="T15" s="20" t="s">
+      <c r="S15" s="18"/>
+      <c r="T15" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="U15" s="20"/>
-      <c r="V15" s="20" t="s">
+      <c r="U15" s="18"/>
+      <c r="V15" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="W15" s="20"/>
-      <c r="X15" s="20" t="s">
+      <c r="W15" s="18"/>
+      <c r="X15" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="Y15" s="20"/>
+      <c r="Y15" s="18"/>
     </row>
     <row r="16" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A16" s="19"/>
+      <c r="A16" s="20"/>
       <c r="B16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="10" t="s">
@@ -1488,102 +1488,102 @@
       </c>
       <c r="V17" s="5">
         <v>5183447</v>
       </c>
       <c r="W17" s="5">
         <v>107.6</v>
       </c>
       <c r="X17" s="5">
         <v>6011839.2999999998</v>
       </c>
       <c r="Y17" s="9">
         <v>106.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
     <row r="22" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="18"/>
-      <c r="B22" s="20" t="s">
+      <c r="A22" s="19"/>
+      <c r="B22" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="20"/>
-      <c r="D22" s="20" t="s">
+      <c r="C22" s="18"/>
+      <c r="D22" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="E22" s="20"/>
-      <c r="F22" s="20" t="s">
+      <c r="E22" s="18"/>
+      <c r="F22" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="G22" s="20"/>
-      <c r="H22" s="20" t="s">
+      <c r="G22" s="18"/>
+      <c r="H22" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="I22" s="20"/>
-      <c r="J22" s="20" t="s">
+      <c r="I22" s="18"/>
+      <c r="J22" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="K22" s="20"/>
-      <c r="L22" s="20" t="s">
+      <c r="K22" s="18"/>
+      <c r="L22" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="20"/>
-      <c r="N22" s="20" t="s">
+      <c r="M22" s="18"/>
+      <c r="N22" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="O22" s="20"/>
-      <c r="P22" s="20" t="s">
+      <c r="O22" s="18"/>
+      <c r="P22" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="Q22" s="20"/>
-      <c r="R22" s="20" t="s">
+      <c r="Q22" s="18"/>
+      <c r="R22" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="S22" s="20"/>
-      <c r="T22" s="20" t="s">
+      <c r="S22" s="18"/>
+      <c r="T22" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="U22" s="20"/>
-      <c r="V22" s="20" t="s">
+      <c r="U22" s="18"/>
+      <c r="V22" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="W22" s="20"/>
-      <c r="X22" s="20" t="s">
+      <c r="W22" s="18"/>
+      <c r="X22" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="Y22" s="20"/>
+      <c r="Y22" s="18"/>
     </row>
     <row r="23" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A23" s="19"/>
+      <c r="A23" s="20"/>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J23" s="10" t="s">
@@ -1692,102 +1692,102 @@
       </c>
       <c r="S24" s="8">
         <v>108.5</v>
       </c>
       <c r="T24" s="5">
         <v>5769094.2000000002</v>
       </c>
       <c r="U24" s="7">
         <v>109.3</v>
       </c>
       <c r="V24" s="5">
         <v>6612876</v>
       </c>
       <c r="W24" s="7">
         <v>110.5</v>
       </c>
       <c r="X24" s="5">
         <v>7721687.7000000002</v>
       </c>
       <c r="Y24" s="7">
         <v>110.7</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="18"/>
-      <c r="B29" s="20" t="s">
+      <c r="A29" s="19"/>
+      <c r="B29" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="C29" s="20"/>
-      <c r="D29" s="20" t="s">
+      <c r="C29" s="18"/>
+      <c r="D29" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="E29" s="20"/>
-      <c r="F29" s="20" t="s">
+      <c r="E29" s="18"/>
+      <c r="F29" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="G29" s="20"/>
-      <c r="H29" s="20" t="s">
+      <c r="G29" s="18"/>
+      <c r="H29" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="I29" s="20"/>
-      <c r="J29" s="20" t="s">
+      <c r="I29" s="18"/>
+      <c r="J29" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="20"/>
-      <c r="L29" s="20" t="s">
+      <c r="K29" s="18"/>
+      <c r="L29" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="20"/>
-      <c r="N29" s="20" t="s">
+      <c r="M29" s="18"/>
+      <c r="N29" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="20"/>
-      <c r="P29" s="20" t="s">
+      <c r="O29" s="18"/>
+      <c r="P29" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="20"/>
-      <c r="R29" s="20" t="s">
+      <c r="Q29" s="18"/>
+      <c r="R29" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="20"/>
-      <c r="T29" s="20" t="s">
+      <c r="S29" s="18"/>
+      <c r="T29" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="20"/>
-      <c r="V29" s="20" t="s">
+      <c r="U29" s="18"/>
+      <c r="V29" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="20"/>
-      <c r="X29" s="20" t="s">
+      <c r="W29" s="18"/>
+      <c r="X29" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="20"/>
+      <c r="Y29" s="18"/>
     </row>
     <row r="30" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A30" s="19"/>
+      <c r="A30" s="20"/>
       <c r="B30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J30" s="11" t="s">
@@ -1895,102 +1895,102 @@
         <v>6341053.5999999996</v>
       </c>
       <c r="S31" s="8">
         <v>109.5</v>
       </c>
       <c r="T31" s="5">
         <v>7208654.4000000004</v>
       </c>
       <c r="U31" s="7">
         <v>108.8</v>
       </c>
       <c r="V31" s="5">
         <v>8414438.4000000004</v>
       </c>
       <c r="W31" s="7">
         <v>111.2</v>
       </c>
       <c r="X31" s="5">
         <v>9618333.0999999996</v>
       </c>
       <c r="Y31" s="7">
         <v>109.6</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="18"/>
-      <c r="B37" s="20" t="s">
+      <c r="A37" s="19"/>
+      <c r="B37" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="C37" s="20"/>
-      <c r="D37" s="20" t="s">
+      <c r="C37" s="18"/>
+      <c r="D37" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="E37" s="20"/>
-      <c r="F37" s="20" t="s">
+      <c r="E37" s="18"/>
+      <c r="F37" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="G37" s="20"/>
-      <c r="H37" s="20" t="s">
+      <c r="G37" s="18"/>
+      <c r="H37" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="I37" s="20"/>
-      <c r="J37" s="20" t="s">
+      <c r="I37" s="18"/>
+      <c r="J37" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="K37" s="20"/>
-      <c r="L37" s="20" t="s">
+      <c r="K37" s="18"/>
+      <c r="L37" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="M37" s="20"/>
-      <c r="N37" s="20" t="s">
+      <c r="M37" s="18"/>
+      <c r="N37" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="O37" s="20"/>
-      <c r="P37" s="20" t="s">
+      <c r="O37" s="18"/>
+      <c r="P37" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="Q37" s="20"/>
-      <c r="R37" s="20" t="s">
+      <c r="Q37" s="18"/>
+      <c r="R37" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="S37" s="20"/>
-      <c r="T37" s="20" t="s">
+      <c r="S37" s="18"/>
+      <c r="T37" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="U37" s="20"/>
-      <c r="V37" s="20" t="s">
+      <c r="U37" s="18"/>
+      <c r="V37" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="W37" s="20"/>
-      <c r="X37" s="20" t="s">
+      <c r="W37" s="18"/>
+      <c r="X37" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="Y37" s="20"/>
+      <c r="Y37" s="18"/>
     </row>
     <row r="38" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A38" s="19"/>
+      <c r="A38" s="20"/>
       <c r="B38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J38" s="15" t="s">
@@ -2098,102 +2098,102 @@
         <v>7090671.9000000004</v>
       </c>
       <c r="S39" s="5">
         <v>107.7</v>
       </c>
       <c r="T39" s="8">
         <v>8181949.4000000004</v>
       </c>
       <c r="U39" s="5">
         <v>109.4</v>
       </c>
       <c r="V39" s="8">
         <v>9571844.9000000004</v>
       </c>
       <c r="W39" s="5">
         <v>109.7</v>
       </c>
       <c r="X39" s="5">
         <v>11079279.300000001</v>
       </c>
       <c r="Y39" s="5">
         <v>111.2</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A44" s="18"/>
-      <c r="B44" s="20" t="s">
+      <c r="A44" s="19"/>
+      <c r="B44" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="C44" s="20"/>
-      <c r="D44" s="20" t="s">
+      <c r="C44" s="18"/>
+      <c r="D44" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="E44" s="20"/>
-      <c r="F44" s="20" t="s">
+      <c r="E44" s="18"/>
+      <c r="F44" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="G44" s="20"/>
-      <c r="H44" s="20" t="s">
+      <c r="G44" s="18"/>
+      <c r="H44" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="I44" s="20"/>
-      <c r="J44" s="20" t="s">
+      <c r="I44" s="18"/>
+      <c r="J44" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="K44" s="20"/>
-      <c r="L44" s="20" t="s">
+      <c r="K44" s="18"/>
+      <c r="L44" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="M44" s="20"/>
-      <c r="N44" s="20" t="s">
+      <c r="M44" s="18"/>
+      <c r="N44" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="O44" s="20"/>
-      <c r="P44" s="20" t="s">
+      <c r="O44" s="18"/>
+      <c r="P44" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="Q44" s="20"/>
-      <c r="R44" s="20" t="s">
+      <c r="Q44" s="18"/>
+      <c r="R44" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="S44" s="20"/>
-      <c r="T44" s="20" t="s">
+      <c r="S44" s="18"/>
+      <c r="T44" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="U44" s="20"/>
-      <c r="V44" s="20" t="s">
+      <c r="U44" s="18"/>
+      <c r="V44" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="W44" s="20"/>
-      <c r="X44" s="20" t="s">
+      <c r="W44" s="18"/>
+      <c r="X44" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="Y44" s="20"/>
+      <c r="Y44" s="18"/>
     </row>
     <row r="45" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A45" s="19"/>
+      <c r="A45" s="20"/>
       <c r="B45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="J45" s="16" t="s">
@@ -2301,102 +2301,102 @@
         <v>7860468.5999999996</v>
       </c>
       <c r="S46" s="5">
         <v>106.2</v>
       </c>
       <c r="T46" s="8">
         <v>9173613.4000000004</v>
       </c>
       <c r="U46" s="5">
         <v>107.3</v>
       </c>
       <c r="V46" s="8">
         <v>10854776.9</v>
       </c>
       <c r="W46" s="5">
         <v>108.4</v>
       </c>
       <c r="X46" s="5">
         <v>12636871.4</v>
       </c>
       <c r="Y46" s="5">
         <v>108.9</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A50" s="18"/>
-      <c r="B50" s="20" t="s">
+      <c r="A50" s="19"/>
+      <c r="B50" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="C50" s="20"/>
-      <c r="D50" s="20" t="s">
+      <c r="C50" s="18"/>
+      <c r="D50" s="18" t="s">
         <v>90</v>
       </c>
-      <c r="E50" s="20"/>
-      <c r="F50" s="20" t="s">
+      <c r="E50" s="18"/>
+      <c r="F50" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="G50" s="20"/>
-      <c r="H50" s="20" t="s">
+      <c r="G50" s="18"/>
+      <c r="H50" s="18" t="s">
         <v>92</v>
       </c>
-      <c r="I50" s="20"/>
-      <c r="J50" s="20" t="s">
+      <c r="I50" s="18"/>
+      <c r="J50" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="K50" s="20"/>
-      <c r="L50" s="20" t="s">
+      <c r="K50" s="18"/>
+      <c r="L50" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="M50" s="20"/>
-      <c r="N50" s="20" t="s">
+      <c r="M50" s="18"/>
+      <c r="N50" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="O50" s="20"/>
-      <c r="P50" s="20" t="s">
+      <c r="O50" s="18"/>
+      <c r="P50" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="Q50" s="20"/>
-      <c r="R50" s="20" t="s">
+      <c r="Q50" s="18"/>
+      <c r="R50" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="S50" s="20"/>
-      <c r="T50" s="20" t="s">
+      <c r="S50" s="18"/>
+      <c r="T50" s="18" t="s">
         <v>98</v>
       </c>
-      <c r="U50" s="20"/>
-      <c r="V50" s="20" t="s">
+      <c r="U50" s="18"/>
+      <c r="V50" s="18" t="s">
         <v>99</v>
       </c>
-      <c r="W50" s="20"/>
-      <c r="X50" s="20" t="s">
+      <c r="W50" s="18"/>
+      <c r="X50" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="Y50" s="20"/>
+      <c r="Y50" s="18"/>
     </row>
     <row r="51" spans="1:25" ht="36" x14ac:dyDescent="0.2">
-      <c r="A51" s="19"/>
+      <c r="A51" s="20"/>
       <c r="B51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>54</v>
       </c>
       <c r="I51" s="17" t="s">
         <v>55</v>
       </c>
       <c r="J51" s="17" t="s">
@@ -2460,177 +2460,181 @@
       </c>
       <c r="D52" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E52" s="6">
         <v>101.8</v>
       </c>
       <c r="F52" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G52" s="6">
         <v>102.5</v>
       </c>
       <c r="H52" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I52" s="6">
         <v>102.6</v>
       </c>
       <c r="J52" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K52" s="6">
         <v>102.4</v>
       </c>
-      <c r="L52" s="5"/>
-      <c r="M52" s="7"/>
+      <c r="L52" s="5">
+        <v>5106765.8</v>
+      </c>
+      <c r="M52" s="7">
+        <v>102.6</v>
+      </c>
       <c r="N52" s="8"/>
       <c r="O52" s="5"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="8"/>
       <c r="S52" s="5"/>
       <c r="T52" s="8"/>
       <c r="U52" s="5"/>
       <c r="V52" s="8"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T50:U50"/>
-[...11 lines deleted...]
-    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="V44:W44"/>
+    <mergeCell ref="X44:Y44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A22:A23"/>
-    <mergeCell ref="A15:A16"/>
-[...66 lines deleted...]
-    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
     <brk id="58" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>