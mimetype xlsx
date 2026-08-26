--- v4 (2026-07-14)
+++ v5 (2026-08-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$58</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="101">
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
@@ -805,52 +805,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y56"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="L60" sqref="L60"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D28" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2466,52 +2466,56 @@
       </c>
       <c r="F52" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G52" s="6">
         <v>102.5</v>
       </c>
       <c r="H52" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I52" s="6">
         <v>102.6</v>
       </c>
       <c r="J52" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K52" s="6">
         <v>102.4</v>
       </c>
       <c r="L52" s="5">
         <v>5106765.8</v>
       </c>
       <c r="M52" s="7">
         <v>102.6</v>
       </c>
-      <c r="N52" s="8"/>
-      <c r="O52" s="5"/>
+      <c r="N52" s="8">
+        <v>6148389.2999999998</v>
+      </c>
+      <c r="O52" s="5">
+        <v>102</v>
+      </c>
       <c r="P52" s="8"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="8"/>
       <c r="S52" s="5"/>
       <c r="T52" s="8"/>
       <c r="U52" s="5"/>
       <c r="V52" s="8"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
     <mergeCell ref="A44:A45"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="H44:I44"/>
     <mergeCell ref="T44:U44"/>
     <mergeCell ref="V44:W44"/>