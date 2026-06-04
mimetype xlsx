--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="25">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -250,51 +250,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -342,81 +342,96 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -679,1236 +694,1304 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P32"/>
+  <dimension ref="A3:Q32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R26" sqref="R26"/>
+      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:17">
+      <c r="A3" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="39"/>
-[...16 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="37"/>
+      <c r="B5" s="39">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="39">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...3 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="38"/>
       <c r="B6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="24" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="25" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="28" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="29" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="Q6" s="33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="40"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+    </row>
+    <row r="8" spans="1:17" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="19">
         <v>805363</v>
       </c>
       <c r="C8" s="19">
         <v>806451</v>
       </c>
       <c r="D8" s="19">
         <v>807539</v>
       </c>
       <c r="E8" s="19">
         <v>808993</v>
       </c>
       <c r="F8" s="19">
         <v>810712</v>
       </c>
       <c r="G8" s="19">
         <v>811926</v>
       </c>
       <c r="H8" s="19">
         <v>812899</v>
       </c>
       <c r="I8" s="19">
         <v>814072</v>
       </c>
       <c r="J8" s="19">
         <v>815058</v>
       </c>
       <c r="K8" s="19">
         <v>815976</v>
       </c>
       <c r="L8" s="19">
         <v>817283</v>
       </c>
       <c r="M8" s="19">
         <v>818345</v>
       </c>
       <c r="N8" s="30">
         <v>819824</v>
       </c>
       <c r="O8" s="30">
         <v>820858</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="34">
         <v>821796</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="45">
+        <v>823030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>293555</v>
       </c>
       <c r="C9" s="20">
         <v>294820</v>
       </c>
       <c r="D9" s="20">
         <v>295638</v>
       </c>
       <c r="E9" s="20">
         <v>296501</v>
       </c>
       <c r="F9" s="20">
         <v>297883</v>
       </c>
       <c r="G9" s="20">
         <v>298798</v>
       </c>
       <c r="H9" s="20">
         <v>299948</v>
       </c>
       <c r="I9" s="20">
         <v>301360</v>
       </c>
       <c r="J9" s="20">
         <v>302976</v>
       </c>
       <c r="K9" s="20">
         <v>303752</v>
       </c>
       <c r="L9" s="20">
         <v>304750</v>
       </c>
       <c r="M9" s="20">
         <v>305655</v>
       </c>
       <c r="N9" s="31">
         <v>306650</v>
       </c>
       <c r="O9" s="31">
         <v>307652</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="35">
         <v>308294</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="46">
+        <v>309219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>154044</v>
       </c>
       <c r="C10" s="20">
         <v>154177</v>
       </c>
       <c r="D10" s="20">
         <v>154319</v>
       </c>
       <c r="E10" s="20">
         <v>154539</v>
       </c>
       <c r="F10" s="20">
         <v>154659</v>
       </c>
       <c r="G10" s="20">
         <v>154803</v>
       </c>
       <c r="H10" s="20">
         <v>154864</v>
       </c>
       <c r="I10" s="20">
         <v>154906</v>
       </c>
       <c r="J10" s="20">
         <v>154782</v>
       </c>
       <c r="K10" s="20">
         <v>154814</v>
       </c>
       <c r="L10" s="20">
         <v>154962</v>
       </c>
       <c r="M10" s="20">
         <v>154991</v>
       </c>
       <c r="N10" s="31">
         <v>155195</v>
       </c>
       <c r="O10" s="31">
         <v>155315</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="35">
         <v>155499</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="46">
+        <v>155624</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>72842</v>
       </c>
       <c r="C11" s="20">
         <v>72767</v>
       </c>
       <c r="D11" s="20">
         <v>72724</v>
       </c>
       <c r="E11" s="20">
         <v>72720</v>
       </c>
       <c r="F11" s="20">
         <v>72694</v>
       </c>
       <c r="G11" s="20">
         <v>72637</v>
       </c>
       <c r="H11" s="20">
         <v>72531</v>
       </c>
       <c r="I11" s="20">
         <v>72350</v>
       </c>
       <c r="J11" s="20">
         <v>72158</v>
       </c>
       <c r="K11" s="20">
         <v>72065</v>
       </c>
       <c r="L11" s="20">
         <v>71995</v>
       </c>
       <c r="M11" s="20">
         <v>71973</v>
       </c>
       <c r="N11" s="31">
         <v>72009</v>
       </c>
       <c r="O11" s="31">
         <v>71944</v>
       </c>
-      <c r="P11" s="42">
+      <c r="P11" s="35">
         <v>71967</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="46">
+        <v>71942</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="20">
         <v>36484</v>
       </c>
       <c r="C12" s="20">
         <v>36450</v>
       </c>
       <c r="D12" s="20">
         <v>36522</v>
       </c>
       <c r="E12" s="20">
         <v>36537</v>
       </c>
       <c r="F12" s="20">
         <v>36509</v>
       </c>
       <c r="G12" s="20">
         <v>36480</v>
       </c>
       <c r="H12" s="20">
         <v>36415</v>
       </c>
       <c r="I12" s="20">
         <v>36335</v>
       </c>
       <c r="J12" s="20">
         <v>36235</v>
       </c>
       <c r="K12" s="20">
         <v>36230</v>
       </c>
       <c r="L12" s="20">
         <v>36188</v>
       </c>
       <c r="M12" s="20">
         <v>36147</v>
       </c>
       <c r="N12" s="31">
         <v>36125</v>
       </c>
       <c r="O12" s="31">
         <v>36037</v>
       </c>
-      <c r="P12" s="42">
+      <c r="P12" s="35">
         <v>35993</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="46">
+        <v>35972</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="20">
         <v>34850</v>
       </c>
       <c r="C13" s="20">
         <v>34756</v>
       </c>
       <c r="D13" s="20">
         <v>34740</v>
       </c>
       <c r="E13" s="20">
         <v>34805</v>
       </c>
       <c r="F13" s="20">
         <v>34720</v>
       </c>
       <c r="G13" s="20">
         <v>34632</v>
       </c>
       <c r="H13" s="20">
         <v>34514</v>
       </c>
       <c r="I13" s="20">
         <v>34383</v>
       </c>
       <c r="J13" s="20">
         <v>34154</v>
       </c>
       <c r="K13" s="20">
         <v>34194</v>
       </c>
       <c r="L13" s="20">
         <v>34158</v>
       </c>
       <c r="M13" s="20">
         <v>34136</v>
       </c>
       <c r="N13" s="31">
         <v>34087</v>
       </c>
       <c r="O13" s="31">
         <v>34009</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="35">
         <v>33997</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="46">
+        <v>33973</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>172701</v>
       </c>
       <c r="C14" s="20">
         <v>172492</v>
       </c>
       <c r="D14" s="20">
         <v>172445</v>
       </c>
       <c r="E14" s="20">
         <v>172753</v>
       </c>
       <c r="F14" s="20">
         <v>173020</v>
       </c>
       <c r="G14" s="20">
         <v>173226</v>
       </c>
       <c r="H14" s="20">
         <v>173239</v>
       </c>
       <c r="I14" s="20">
         <v>173278</v>
       </c>
       <c r="J14" s="20">
         <v>173288</v>
       </c>
       <c r="K14" s="20">
         <v>173441</v>
       </c>
       <c r="L14" s="20">
         <v>173699</v>
       </c>
       <c r="M14" s="20">
         <v>173905</v>
       </c>
       <c r="N14" s="31">
         <v>174163</v>
       </c>
       <c r="O14" s="31">
         <v>174277</v>
       </c>
-      <c r="P14" s="42">
+      <c r="P14" s="35">
         <v>174357</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="46">
+        <v>174524</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>40887</v>
       </c>
       <c r="C15" s="20">
         <v>40989</v>
       </c>
       <c r="D15" s="20">
         <v>41151</v>
       </c>
       <c r="E15" s="20">
         <v>41138</v>
       </c>
       <c r="F15" s="20">
         <v>41227</v>
       </c>
       <c r="G15" s="20">
         <v>41350</v>
       </c>
       <c r="H15" s="20">
         <v>41388</v>
       </c>
       <c r="I15" s="20">
         <v>41460</v>
       </c>
       <c r="J15" s="20">
         <v>41465</v>
       </c>
       <c r="K15" s="20">
         <v>41480</v>
       </c>
       <c r="L15" s="20">
         <v>41531</v>
       </c>
       <c r="M15" s="20">
         <v>41538</v>
       </c>
       <c r="N15" s="31">
         <v>41595</v>
       </c>
       <c r="O15" s="31">
         <v>41624</v>
       </c>
-      <c r="P15" s="42">
+      <c r="P15" s="35">
         <v>41689</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="Q15" s="46">
+        <v>41776</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="33"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+    </row>
+    <row r="17" spans="1:17" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="19">
         <v>370748</v>
       </c>
       <c r="C17" s="19">
         <v>371932</v>
       </c>
       <c r="D17" s="19">
         <v>372821</v>
       </c>
       <c r="E17" s="19">
         <v>373777</v>
       </c>
       <c r="F17" s="19">
         <v>375237</v>
       </c>
       <c r="G17" s="19">
         <v>376239</v>
       </c>
       <c r="H17" s="19">
         <v>377358</v>
       </c>
       <c r="I17" s="19">
         <v>378709</v>
       </c>
       <c r="J17" s="19">
         <v>380098</v>
       </c>
       <c r="K17" s="19">
         <v>380887</v>
       </c>
       <c r="L17" s="19">
         <v>381953</v>
       </c>
       <c r="M17" s="19">
         <v>382782</v>
       </c>
       <c r="N17" s="30">
         <v>383780</v>
       </c>
       <c r="O17" s="30">
         <v>384790</v>
       </c>
-      <c r="P17" s="41">
+      <c r="P17" s="34">
         <v>385536</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="45">
+        <v>386506</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>285598</v>
       </c>
       <c r="C18" s="20">
         <v>286834</v>
       </c>
       <c r="D18" s="20">
         <v>287658</v>
       </c>
       <c r="E18" s="20">
         <v>288513</v>
       </c>
       <c r="F18" s="20">
         <v>289918</v>
       </c>
       <c r="G18" s="20">
         <v>290866</v>
       </c>
       <c r="H18" s="20">
         <v>292013</v>
       </c>
       <c r="I18" s="20">
         <v>293415</v>
       </c>
       <c r="J18" s="20">
         <v>295044</v>
       </c>
       <c r="K18" s="20">
         <v>295803</v>
       </c>
       <c r="L18" s="20">
         <v>296793</v>
       </c>
       <c r="M18" s="20">
         <v>297723</v>
       </c>
       <c r="N18" s="31">
         <v>298716</v>
       </c>
       <c r="O18" s="31">
         <v>299692</v>
       </c>
-      <c r="P18" s="42">
+      <c r="P18" s="35">
         <v>300343</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="46">
+        <v>301252</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="20">
         <v>76400</v>
       </c>
       <c r="C19" s="20">
         <v>76369</v>
       </c>
       <c r="D19" s="20">
         <v>76419</v>
       </c>
       <c r="E19" s="20">
         <v>76516</v>
       </c>
       <c r="F19" s="20">
         <v>76596</v>
       </c>
       <c r="G19" s="20">
         <v>76649</v>
       </c>
       <c r="H19" s="20">
         <v>76671</v>
       </c>
       <c r="I19" s="20">
         <v>76612</v>
       </c>
       <c r="J19" s="20">
         <v>76422</v>
       </c>
       <c r="K19" s="20">
         <v>76422</v>
       </c>
       <c r="L19" s="20">
         <v>76487</v>
       </c>
       <c r="M19" s="20">
         <v>76422</v>
       </c>
       <c r="N19" s="31">
         <v>76430</v>
       </c>
       <c r="O19" s="31">
         <v>76492</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="35">
         <v>76581</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="46">
+        <v>76632</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="20">
         <v>8750</v>
       </c>
       <c r="C20" s="20">
         <v>8729</v>
       </c>
       <c r="D20" s="20">
         <v>8744</v>
       </c>
       <c r="E20" s="20">
         <v>8748</v>
       </c>
       <c r="F20" s="20">
         <v>8723</v>
       </c>
       <c r="G20" s="20">
         <v>8724</v>
       </c>
       <c r="H20" s="20">
         <v>8674</v>
       </c>
       <c r="I20" s="20">
         <v>8682</v>
       </c>
       <c r="J20" s="20">
         <v>8632</v>
       </c>
       <c r="K20" s="20">
         <v>8662</v>
       </c>
       <c r="L20" s="20">
         <v>8673</v>
       </c>
       <c r="M20" s="20">
         <v>8637</v>
       </c>
       <c r="N20" s="31">
         <v>8634</v>
       </c>
       <c r="O20" s="31">
         <v>8606</v>
       </c>
-      <c r="P20" s="42">
+      <c r="P20" s="35">
         <v>8612</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="Q20" s="47">
+        <v>8622</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="33"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="44"/>
+    </row>
+    <row r="22" spans="1:17" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="19">
         <v>434615</v>
       </c>
       <c r="C22" s="19">
         <v>434519</v>
       </c>
       <c r="D22" s="19">
         <v>434718</v>
       </c>
       <c r="E22" s="19">
         <v>435216</v>
       </c>
       <c r="F22" s="19">
         <v>435475</v>
       </c>
       <c r="G22" s="19">
         <v>435687</v>
       </c>
       <c r="H22" s="19">
         <v>435541</v>
       </c>
       <c r="I22" s="19">
         <v>435363</v>
       </c>
       <c r="J22" s="19">
         <v>434960</v>
       </c>
       <c r="K22" s="19">
         <v>435089</v>
       </c>
       <c r="L22" s="19">
         <v>435330</v>
       </c>
       <c r="M22" s="19">
         <v>435563</v>
       </c>
       <c r="N22" s="30">
         <v>436044</v>
       </c>
       <c r="O22" s="30">
         <v>436068</v>
       </c>
-      <c r="P22" s="41">
+      <c r="P22" s="34">
         <v>436260</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="45">
+        <v>436524</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="20">
         <v>7957</v>
       </c>
       <c r="C23" s="20">
         <v>7986</v>
       </c>
       <c r="D23" s="20">
         <v>7980</v>
       </c>
       <c r="E23" s="20">
         <v>7988</v>
       </c>
       <c r="F23" s="20">
         <v>7965</v>
       </c>
       <c r="G23" s="20">
         <v>7932</v>
       </c>
       <c r="H23" s="20">
         <v>7935</v>
       </c>
       <c r="I23" s="20">
         <v>7945</v>
       </c>
       <c r="J23" s="20">
         <v>7932</v>
       </c>
       <c r="K23" s="20">
         <v>7949</v>
       </c>
       <c r="L23" s="20">
         <v>7957</v>
       </c>
       <c r="M23" s="20">
         <v>7932</v>
       </c>
       <c r="N23" s="31">
         <v>7934</v>
       </c>
       <c r="O23" s="31">
         <v>7960</v>
       </c>
-      <c r="P23" s="42">
+      <c r="P23" s="35">
         <v>7951</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="46">
+        <v>7967</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="20">
         <v>77644</v>
       </c>
       <c r="C24" s="20">
         <v>77808</v>
       </c>
       <c r="D24" s="20">
         <v>77900</v>
       </c>
       <c r="E24" s="20">
         <v>78023</v>
       </c>
       <c r="F24" s="20">
         <v>78063</v>
       </c>
       <c r="G24" s="20">
         <v>78154</v>
       </c>
       <c r="H24" s="20">
         <v>78193</v>
       </c>
       <c r="I24" s="20">
         <v>78294</v>
       </c>
       <c r="J24" s="20">
         <v>78360</v>
       </c>
       <c r="K24" s="20">
         <v>78392</v>
       </c>
       <c r="L24" s="20">
         <v>78475</v>
       </c>
       <c r="M24" s="20">
         <v>78569</v>
       </c>
       <c r="N24" s="31">
         <v>78765</v>
       </c>
       <c r="O24" s="31">
         <v>78823</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="35">
         <v>78918</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="46">
+        <v>78992</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="20">
         <v>72842</v>
       </c>
       <c r="C25" s="20">
         <v>72767</v>
       </c>
       <c r="D25" s="20">
         <v>72724</v>
       </c>
       <c r="E25" s="20">
         <v>72720</v>
       </c>
       <c r="F25" s="20">
         <v>72694</v>
       </c>
       <c r="G25" s="20">
         <v>72637</v>
       </c>
       <c r="H25" s="20">
         <v>72531</v>
       </c>
       <c r="I25" s="20">
         <v>72350</v>
       </c>
       <c r="J25" s="20">
         <v>72158</v>
       </c>
       <c r="K25" s="20">
         <v>72065</v>
       </c>
       <c r="L25" s="20">
         <v>71995</v>
       </c>
       <c r="M25" s="20">
         <v>71973</v>
       </c>
       <c r="N25" s="31">
         <v>72009</v>
       </c>
       <c r="O25" s="31">
         <v>71944</v>
       </c>
-      <c r="P25" s="42">
+      <c r="P25" s="35">
         <v>71967</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="46">
+        <v>71942</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="20">
         <v>36484</v>
       </c>
       <c r="C26" s="20">
         <v>36450</v>
       </c>
       <c r="D26" s="20">
         <v>36522</v>
       </c>
       <c r="E26" s="20">
         <v>36537</v>
       </c>
       <c r="F26" s="20">
         <v>36509</v>
       </c>
       <c r="G26" s="20">
         <v>36480</v>
       </c>
       <c r="H26" s="20">
         <v>36415</v>
       </c>
       <c r="I26" s="20">
         <v>36335</v>
       </c>
       <c r="J26" s="20">
         <v>36235</v>
       </c>
       <c r="K26" s="20">
         <v>36230</v>
       </c>
       <c r="L26" s="20">
         <v>36188</v>
       </c>
       <c r="M26" s="20">
         <v>36147</v>
       </c>
       <c r="N26" s="31">
         <v>36125</v>
       </c>
       <c r="O26" s="31">
         <v>36037</v>
       </c>
-      <c r="P26" s="42">
+      <c r="P26" s="35">
         <v>35993</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="46">
+        <v>35972</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="20">
         <v>34850</v>
       </c>
       <c r="C27" s="20">
         <v>34756</v>
       </c>
       <c r="D27" s="20">
         <v>34740</v>
       </c>
       <c r="E27" s="20">
         <v>34805</v>
       </c>
       <c r="F27" s="20">
         <v>34720</v>
       </c>
       <c r="G27" s="20">
         <v>34632</v>
       </c>
       <c r="H27" s="20">
         <v>34514</v>
       </c>
       <c r="I27" s="20">
         <v>34383</v>
       </c>
       <c r="J27" s="20">
         <v>34154</v>
       </c>
       <c r="K27" s="20">
         <v>34194</v>
       </c>
       <c r="L27" s="20">
         <v>34158</v>
       </c>
       <c r="M27" s="20">
         <v>34136</v>
       </c>
       <c r="N27" s="31">
         <v>34087</v>
       </c>
       <c r="O27" s="31">
         <v>34009</v>
       </c>
-      <c r="P27" s="42">
+      <c r="P27" s="35">
         <v>33997</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="46">
+        <v>33973</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>172701</v>
       </c>
       <c r="C28" s="20">
         <v>172492</v>
       </c>
       <c r="D28" s="20">
         <v>172445</v>
       </c>
       <c r="E28" s="20">
         <v>172753</v>
       </c>
       <c r="F28" s="20">
         <v>173020</v>
       </c>
       <c r="G28" s="20">
         <v>173226</v>
       </c>
       <c r="H28" s="20">
         <v>173239</v>
       </c>
       <c r="I28" s="20">
         <v>173278</v>
       </c>
       <c r="J28" s="20">
         <v>173288</v>
       </c>
       <c r="K28" s="20">
         <v>173441</v>
       </c>
       <c r="L28" s="20">
         <v>173699</v>
       </c>
       <c r="M28" s="20">
         <v>173905</v>
       </c>
       <c r="N28" s="31">
         <v>174163</v>
       </c>
       <c r="O28" s="31">
         <v>174277</v>
       </c>
-      <c r="P28" s="42">
+      <c r="P28" s="35">
         <v>174357</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="46">
+        <v>174524</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21">
         <v>32137</v>
       </c>
       <c r="C29" s="21">
         <v>32260</v>
       </c>
       <c r="D29" s="21">
         <v>32407</v>
       </c>
       <c r="E29" s="21">
         <v>32390</v>
       </c>
       <c r="F29" s="21">
         <v>32504</v>
       </c>
       <c r="G29" s="21">
         <v>32626</v>
       </c>
       <c r="H29" s="21">
         <v>32714</v>
       </c>
       <c r="I29" s="21">
         <v>32778</v>
       </c>
       <c r="J29" s="21">
         <v>32833</v>
       </c>
       <c r="K29" s="21">
         <v>32818</v>
       </c>
       <c r="L29" s="21">
         <v>32858</v>
       </c>
       <c r="M29" s="21">
         <v>32901</v>
       </c>
       <c r="N29" s="32">
         <v>32961</v>
       </c>
       <c r="O29" s="32">
         <v>33018</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="36">
         <v>33077</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="48">
+        <v>33154</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6"/>
     </row>
-    <row r="31" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:P3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>