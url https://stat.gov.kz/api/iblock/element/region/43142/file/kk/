--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="25">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -250,51 +250,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -354,85 +354,88 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -694,1304 +697,1372 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q32"/>
+  <dimension ref="A3:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
+      <selection pane="bottomLeft" activeCell="T14" sqref="T14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:18">
+      <c r="A3" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="42"/>
-[...17 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="39">
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="46"/>
+      <c r="B5" s="42">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="42">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...4 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="47"/>
       <c r="B6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="24" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="25" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="28" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="R6" s="37" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="43"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+    </row>
+    <row r="8" spans="1:18" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="19">
         <v>805363</v>
       </c>
       <c r="C8" s="19">
         <v>806451</v>
       </c>
       <c r="D8" s="19">
         <v>807539</v>
       </c>
       <c r="E8" s="19">
         <v>808993</v>
       </c>
       <c r="F8" s="19">
         <v>810712</v>
       </c>
       <c r="G8" s="19">
         <v>811926</v>
       </c>
       <c r="H8" s="19">
         <v>812899</v>
       </c>
       <c r="I8" s="19">
         <v>814072</v>
       </c>
       <c r="J8" s="19">
         <v>815058</v>
       </c>
       <c r="K8" s="19">
         <v>815976</v>
       </c>
       <c r="L8" s="19">
         <v>817283</v>
       </c>
       <c r="M8" s="19">
         <v>818345</v>
       </c>
       <c r="N8" s="30">
         <v>819824</v>
       </c>
       <c r="O8" s="30">
         <v>820858</v>
       </c>
       <c r="P8" s="34">
         <v>821796</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="38">
         <v>823030</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="34">
+        <v>823669</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>293555</v>
       </c>
       <c r="C9" s="20">
         <v>294820</v>
       </c>
       <c r="D9" s="20">
         <v>295638</v>
       </c>
       <c r="E9" s="20">
         <v>296501</v>
       </c>
       <c r="F9" s="20">
         <v>297883</v>
       </c>
       <c r="G9" s="20">
         <v>298798</v>
       </c>
       <c r="H9" s="20">
         <v>299948</v>
       </c>
       <c r="I9" s="20">
         <v>301360</v>
       </c>
       <c r="J9" s="20">
         <v>302976</v>
       </c>
       <c r="K9" s="20">
         <v>303752</v>
       </c>
       <c r="L9" s="20">
         <v>304750</v>
       </c>
       <c r="M9" s="20">
         <v>305655</v>
       </c>
       <c r="N9" s="31">
         <v>306650</v>
       </c>
       <c r="O9" s="31">
         <v>307652</v>
       </c>
       <c r="P9" s="35">
         <v>308294</v>
       </c>
-      <c r="Q9" s="46">
+      <c r="Q9" s="39">
         <v>309219</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="35">
+        <v>309739</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>154044</v>
       </c>
       <c r="C10" s="20">
         <v>154177</v>
       </c>
       <c r="D10" s="20">
         <v>154319</v>
       </c>
       <c r="E10" s="20">
         <v>154539</v>
       </c>
       <c r="F10" s="20">
         <v>154659</v>
       </c>
       <c r="G10" s="20">
         <v>154803</v>
       </c>
       <c r="H10" s="20">
         <v>154864</v>
       </c>
       <c r="I10" s="20">
         <v>154906</v>
       </c>
       <c r="J10" s="20">
         <v>154782</v>
       </c>
       <c r="K10" s="20">
         <v>154814</v>
       </c>
       <c r="L10" s="20">
         <v>154962</v>
       </c>
       <c r="M10" s="20">
         <v>154991</v>
       </c>
       <c r="N10" s="31">
         <v>155195</v>
       </c>
       <c r="O10" s="31">
         <v>155315</v>
       </c>
       <c r="P10" s="35">
         <v>155499</v>
       </c>
-      <c r="Q10" s="46">
+      <c r="Q10" s="39">
         <v>155624</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="35">
+        <v>155664</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>72842</v>
       </c>
       <c r="C11" s="20">
         <v>72767</v>
       </c>
       <c r="D11" s="20">
         <v>72724</v>
       </c>
       <c r="E11" s="20">
         <v>72720</v>
       </c>
       <c r="F11" s="20">
         <v>72694</v>
       </c>
       <c r="G11" s="20">
         <v>72637</v>
       </c>
       <c r="H11" s="20">
         <v>72531</v>
       </c>
       <c r="I11" s="20">
         <v>72350</v>
       </c>
       <c r="J11" s="20">
         <v>72158</v>
       </c>
       <c r="K11" s="20">
         <v>72065</v>
       </c>
       <c r="L11" s="20">
         <v>71995</v>
       </c>
       <c r="M11" s="20">
         <v>71973</v>
       </c>
       <c r="N11" s="31">
         <v>72009</v>
       </c>
       <c r="O11" s="31">
         <v>71944</v>
       </c>
       <c r="P11" s="35">
         <v>71967</v>
       </c>
-      <c r="Q11" s="46">
+      <c r="Q11" s="39">
         <v>71942</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="35">
+        <v>71873</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="20">
         <v>36484</v>
       </c>
       <c r="C12" s="20">
         <v>36450</v>
       </c>
       <c r="D12" s="20">
         <v>36522</v>
       </c>
       <c r="E12" s="20">
         <v>36537</v>
       </c>
       <c r="F12" s="20">
         <v>36509</v>
       </c>
       <c r="G12" s="20">
         <v>36480</v>
       </c>
       <c r="H12" s="20">
         <v>36415</v>
       </c>
       <c r="I12" s="20">
         <v>36335</v>
       </c>
       <c r="J12" s="20">
         <v>36235</v>
       </c>
       <c r="K12" s="20">
         <v>36230</v>
       </c>
       <c r="L12" s="20">
         <v>36188</v>
       </c>
       <c r="M12" s="20">
         <v>36147</v>
       </c>
       <c r="N12" s="31">
         <v>36125</v>
       </c>
       <c r="O12" s="31">
         <v>36037</v>
       </c>
       <c r="P12" s="35">
         <v>35993</v>
       </c>
-      <c r="Q12" s="46">
+      <c r="Q12" s="39">
         <v>35972</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="35">
+        <v>35883</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="20">
         <v>34850</v>
       </c>
       <c r="C13" s="20">
         <v>34756</v>
       </c>
       <c r="D13" s="20">
         <v>34740</v>
       </c>
       <c r="E13" s="20">
         <v>34805</v>
       </c>
       <c r="F13" s="20">
         <v>34720</v>
       </c>
       <c r="G13" s="20">
         <v>34632</v>
       </c>
       <c r="H13" s="20">
         <v>34514</v>
       </c>
       <c r="I13" s="20">
         <v>34383</v>
       </c>
       <c r="J13" s="20">
         <v>34154</v>
       </c>
       <c r="K13" s="20">
         <v>34194</v>
       </c>
       <c r="L13" s="20">
         <v>34158</v>
       </c>
       <c r="M13" s="20">
         <v>34136</v>
       </c>
       <c r="N13" s="31">
         <v>34087</v>
       </c>
       <c r="O13" s="31">
         <v>34009</v>
       </c>
       <c r="P13" s="35">
         <v>33997</v>
       </c>
-      <c r="Q13" s="46">
+      <c r="Q13" s="39">
         <v>33973</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="35">
+        <v>33935</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>172701</v>
       </c>
       <c r="C14" s="20">
         <v>172492</v>
       </c>
       <c r="D14" s="20">
         <v>172445</v>
       </c>
       <c r="E14" s="20">
         <v>172753</v>
       </c>
       <c r="F14" s="20">
         <v>173020</v>
       </c>
       <c r="G14" s="20">
         <v>173226</v>
       </c>
       <c r="H14" s="20">
         <v>173239</v>
       </c>
       <c r="I14" s="20">
         <v>173278</v>
       </c>
       <c r="J14" s="20">
         <v>173288</v>
       </c>
       <c r="K14" s="20">
         <v>173441</v>
       </c>
       <c r="L14" s="20">
         <v>173699</v>
       </c>
       <c r="M14" s="20">
         <v>173905</v>
       </c>
       <c r="N14" s="31">
         <v>174163</v>
       </c>
       <c r="O14" s="31">
         <v>174277</v>
       </c>
       <c r="P14" s="35">
         <v>174357</v>
       </c>
-      <c r="Q14" s="46">
+      <c r="Q14" s="39">
         <v>174524</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="35">
+        <v>174722</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>40887</v>
       </c>
       <c r="C15" s="20">
         <v>40989</v>
       </c>
       <c r="D15" s="20">
         <v>41151</v>
       </c>
       <c r="E15" s="20">
         <v>41138</v>
       </c>
       <c r="F15" s="20">
         <v>41227</v>
       </c>
       <c r="G15" s="20">
         <v>41350</v>
       </c>
       <c r="H15" s="20">
         <v>41388</v>
       </c>
       <c r="I15" s="20">
         <v>41460</v>
       </c>
       <c r="J15" s="20">
         <v>41465</v>
       </c>
       <c r="K15" s="20">
         <v>41480</v>
       </c>
       <c r="L15" s="20">
         <v>41531</v>
       </c>
       <c r="M15" s="20">
         <v>41538</v>
       </c>
       <c r="N15" s="31">
         <v>41595</v>
       </c>
       <c r="O15" s="31">
         <v>41624</v>
       </c>
       <c r="P15" s="35">
         <v>41689</v>
       </c>
-      <c r="Q15" s="46">
+      <c r="Q15" s="39">
         <v>41776</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="44" t="s">
+      <c r="R15" s="35">
+        <v>41853</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="44"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+      <c r="N16" s="49"/>
+      <c r="O16" s="49"/>
+      <c r="P16" s="49"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="49"/>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="19">
         <v>370748</v>
       </c>
       <c r="C17" s="19">
         <v>371932</v>
       </c>
       <c r="D17" s="19">
         <v>372821</v>
       </c>
       <c r="E17" s="19">
         <v>373777</v>
       </c>
       <c r="F17" s="19">
         <v>375237</v>
       </c>
       <c r="G17" s="19">
         <v>376239</v>
       </c>
       <c r="H17" s="19">
         <v>377358</v>
       </c>
       <c r="I17" s="19">
         <v>378709</v>
       </c>
       <c r="J17" s="19">
         <v>380098</v>
       </c>
       <c r="K17" s="19">
         <v>380887</v>
       </c>
       <c r="L17" s="19">
         <v>381953</v>
       </c>
       <c r="M17" s="19">
         <v>382782</v>
       </c>
       <c r="N17" s="30">
         <v>383780</v>
       </c>
       <c r="O17" s="30">
         <v>384790</v>
       </c>
       <c r="P17" s="34">
         <v>385536</v>
       </c>
-      <c r="Q17" s="45">
+      <c r="Q17" s="38">
         <v>386506</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="34">
+        <v>387029</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>285598</v>
       </c>
       <c r="C18" s="20">
         <v>286834</v>
       </c>
       <c r="D18" s="20">
         <v>287658</v>
       </c>
       <c r="E18" s="20">
         <v>288513</v>
       </c>
       <c r="F18" s="20">
         <v>289918</v>
       </c>
       <c r="G18" s="20">
         <v>290866</v>
       </c>
       <c r="H18" s="20">
         <v>292013</v>
       </c>
       <c r="I18" s="20">
         <v>293415</v>
       </c>
       <c r="J18" s="20">
         <v>295044</v>
       </c>
       <c r="K18" s="20">
         <v>295803</v>
       </c>
       <c r="L18" s="20">
         <v>296793</v>
       </c>
       <c r="M18" s="20">
         <v>297723</v>
       </c>
       <c r="N18" s="31">
         <v>298716</v>
       </c>
       <c r="O18" s="31">
         <v>299692</v>
       </c>
       <c r="P18" s="35">
         <v>300343</v>
       </c>
-      <c r="Q18" s="46">
+      <c r="Q18" s="39">
         <v>301252</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="35">
+        <v>301747</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="20">
         <v>76400</v>
       </c>
       <c r="C19" s="20">
         <v>76369</v>
       </c>
       <c r="D19" s="20">
         <v>76419</v>
       </c>
       <c r="E19" s="20">
         <v>76516</v>
       </c>
       <c r="F19" s="20">
         <v>76596</v>
       </c>
       <c r="G19" s="20">
         <v>76649</v>
       </c>
       <c r="H19" s="20">
         <v>76671</v>
       </c>
       <c r="I19" s="20">
         <v>76612</v>
       </c>
       <c r="J19" s="20">
         <v>76422</v>
       </c>
       <c r="K19" s="20">
         <v>76422</v>
       </c>
       <c r="L19" s="20">
         <v>76487</v>
       </c>
       <c r="M19" s="20">
         <v>76422</v>
       </c>
       <c r="N19" s="31">
         <v>76430</v>
       </c>
       <c r="O19" s="31">
         <v>76492</v>
       </c>
       <c r="P19" s="35">
         <v>76581</v>
       </c>
-      <c r="Q19" s="46">
+      <c r="Q19" s="39">
         <v>76632</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="35">
+        <v>76642</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="20">
         <v>8750</v>
       </c>
       <c r="C20" s="20">
         <v>8729</v>
       </c>
       <c r="D20" s="20">
         <v>8744</v>
       </c>
       <c r="E20" s="20">
         <v>8748</v>
       </c>
       <c r="F20" s="20">
         <v>8723</v>
       </c>
       <c r="G20" s="20">
         <v>8724</v>
       </c>
       <c r="H20" s="20">
         <v>8674</v>
       </c>
       <c r="I20" s="20">
         <v>8682</v>
       </c>
       <c r="J20" s="20">
         <v>8632</v>
       </c>
       <c r="K20" s="20">
         <v>8662</v>
       </c>
       <c r="L20" s="20">
         <v>8673</v>
       </c>
       <c r="M20" s="20">
         <v>8637</v>
       </c>
       <c r="N20" s="31">
         <v>8634</v>
       </c>
       <c r="O20" s="31">
         <v>8606</v>
       </c>
       <c r="P20" s="35">
         <v>8612</v>
       </c>
-      <c r="Q20" s="47">
+      <c r="Q20" s="40">
         <v>8622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="44" t="s">
+      <c r="R20" s="35">
+        <v>8640</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="44"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+    </row>
+    <row r="22" spans="1:18" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="19">
         <v>434615</v>
       </c>
       <c r="C22" s="19">
         <v>434519</v>
       </c>
       <c r="D22" s="19">
         <v>434718</v>
       </c>
       <c r="E22" s="19">
         <v>435216</v>
       </c>
       <c r="F22" s="19">
         <v>435475</v>
       </c>
       <c r="G22" s="19">
         <v>435687</v>
       </c>
       <c r="H22" s="19">
         <v>435541</v>
       </c>
       <c r="I22" s="19">
         <v>435363</v>
       </c>
       <c r="J22" s="19">
         <v>434960</v>
       </c>
       <c r="K22" s="19">
         <v>435089</v>
       </c>
       <c r="L22" s="19">
         <v>435330</v>
       </c>
       <c r="M22" s="19">
         <v>435563</v>
       </c>
       <c r="N22" s="30">
         <v>436044</v>
       </c>
       <c r="O22" s="30">
         <v>436068</v>
       </c>
       <c r="P22" s="34">
         <v>436260</v>
       </c>
-      <c r="Q22" s="45">
+      <c r="Q22" s="38">
         <v>436524</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="34">
+        <v>436640</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="20">
         <v>7957</v>
       </c>
       <c r="C23" s="20">
         <v>7986</v>
       </c>
       <c r="D23" s="20">
         <v>7980</v>
       </c>
       <c r="E23" s="20">
         <v>7988</v>
       </c>
       <c r="F23" s="20">
         <v>7965</v>
       </c>
       <c r="G23" s="20">
         <v>7932</v>
       </c>
       <c r="H23" s="20">
         <v>7935</v>
       </c>
       <c r="I23" s="20">
         <v>7945</v>
       </c>
       <c r="J23" s="20">
         <v>7932</v>
       </c>
       <c r="K23" s="20">
         <v>7949</v>
       </c>
       <c r="L23" s="20">
         <v>7957</v>
       </c>
       <c r="M23" s="20">
         <v>7932</v>
       </c>
       <c r="N23" s="31">
         <v>7934</v>
       </c>
       <c r="O23" s="31">
         <v>7960</v>
       </c>
       <c r="P23" s="35">
         <v>7951</v>
       </c>
-      <c r="Q23" s="46">
+      <c r="Q23" s="39">
         <v>7967</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="35">
+        <v>7992</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="20">
         <v>77644</v>
       </c>
       <c r="C24" s="20">
         <v>77808</v>
       </c>
       <c r="D24" s="20">
         <v>77900</v>
       </c>
       <c r="E24" s="20">
         <v>78023</v>
       </c>
       <c r="F24" s="20">
         <v>78063</v>
       </c>
       <c r="G24" s="20">
         <v>78154</v>
       </c>
       <c r="H24" s="20">
         <v>78193</v>
       </c>
       <c r="I24" s="20">
         <v>78294</v>
       </c>
       <c r="J24" s="20">
         <v>78360</v>
       </c>
       <c r="K24" s="20">
         <v>78392</v>
       </c>
       <c r="L24" s="20">
         <v>78475</v>
       </c>
       <c r="M24" s="20">
         <v>78569</v>
       </c>
       <c r="N24" s="31">
         <v>78765</v>
       </c>
       <c r="O24" s="31">
         <v>78823</v>
       </c>
       <c r="P24" s="35">
         <v>78918</v>
       </c>
-      <c r="Q24" s="46">
+      <c r="Q24" s="39">
         <v>78992</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="35">
+        <v>79022</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="20">
         <v>72842</v>
       </c>
       <c r="C25" s="20">
         <v>72767</v>
       </c>
       <c r="D25" s="20">
         <v>72724</v>
       </c>
       <c r="E25" s="20">
         <v>72720</v>
       </c>
       <c r="F25" s="20">
         <v>72694</v>
       </c>
       <c r="G25" s="20">
         <v>72637</v>
       </c>
       <c r="H25" s="20">
         <v>72531</v>
       </c>
       <c r="I25" s="20">
         <v>72350</v>
       </c>
       <c r="J25" s="20">
         <v>72158</v>
       </c>
       <c r="K25" s="20">
         <v>72065</v>
       </c>
       <c r="L25" s="20">
         <v>71995</v>
       </c>
       <c r="M25" s="20">
         <v>71973</v>
       </c>
       <c r="N25" s="31">
         <v>72009</v>
       </c>
       <c r="O25" s="31">
         <v>71944</v>
       </c>
       <c r="P25" s="35">
         <v>71967</v>
       </c>
-      <c r="Q25" s="46">
+      <c r="Q25" s="39">
         <v>71942</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="35">
+        <v>71873</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="20">
         <v>36484</v>
       </c>
       <c r="C26" s="20">
         <v>36450</v>
       </c>
       <c r="D26" s="20">
         <v>36522</v>
       </c>
       <c r="E26" s="20">
         <v>36537</v>
       </c>
       <c r="F26" s="20">
         <v>36509</v>
       </c>
       <c r="G26" s="20">
         <v>36480</v>
       </c>
       <c r="H26" s="20">
         <v>36415</v>
       </c>
       <c r="I26" s="20">
         <v>36335</v>
       </c>
       <c r="J26" s="20">
         <v>36235</v>
       </c>
       <c r="K26" s="20">
         <v>36230</v>
       </c>
       <c r="L26" s="20">
         <v>36188</v>
       </c>
       <c r="M26" s="20">
         <v>36147</v>
       </c>
       <c r="N26" s="31">
         <v>36125</v>
       </c>
       <c r="O26" s="31">
         <v>36037</v>
       </c>
       <c r="P26" s="35">
         <v>35993</v>
       </c>
-      <c r="Q26" s="46">
+      <c r="Q26" s="39">
         <v>35972</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="35">
+        <v>35883</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="20">
         <v>34850</v>
       </c>
       <c r="C27" s="20">
         <v>34756</v>
       </c>
       <c r="D27" s="20">
         <v>34740</v>
       </c>
       <c r="E27" s="20">
         <v>34805</v>
       </c>
       <c r="F27" s="20">
         <v>34720</v>
       </c>
       <c r="G27" s="20">
         <v>34632</v>
       </c>
       <c r="H27" s="20">
         <v>34514</v>
       </c>
       <c r="I27" s="20">
         <v>34383</v>
       </c>
       <c r="J27" s="20">
         <v>34154</v>
       </c>
       <c r="K27" s="20">
         <v>34194</v>
       </c>
       <c r="L27" s="20">
         <v>34158</v>
       </c>
       <c r="M27" s="20">
         <v>34136</v>
       </c>
       <c r="N27" s="31">
         <v>34087</v>
       </c>
       <c r="O27" s="31">
         <v>34009</v>
       </c>
       <c r="P27" s="35">
         <v>33997</v>
       </c>
-      <c r="Q27" s="46">
+      <c r="Q27" s="39">
         <v>33973</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="35">
+        <v>33935</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>172701</v>
       </c>
       <c r="C28" s="20">
         <v>172492</v>
       </c>
       <c r="D28" s="20">
         <v>172445</v>
       </c>
       <c r="E28" s="20">
         <v>172753</v>
       </c>
       <c r="F28" s="20">
         <v>173020</v>
       </c>
       <c r="G28" s="20">
         <v>173226</v>
       </c>
       <c r="H28" s="20">
         <v>173239</v>
       </c>
       <c r="I28" s="20">
         <v>173278</v>
       </c>
       <c r="J28" s="20">
         <v>173288</v>
       </c>
       <c r="K28" s="20">
         <v>173441</v>
       </c>
       <c r="L28" s="20">
         <v>173699</v>
       </c>
       <c r="M28" s="20">
         <v>173905</v>
       </c>
       <c r="N28" s="31">
         <v>174163</v>
       </c>
       <c r="O28" s="31">
         <v>174277</v>
       </c>
       <c r="P28" s="35">
         <v>174357</v>
       </c>
-      <c r="Q28" s="46">
+      <c r="Q28" s="39">
         <v>174524</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="35">
+        <v>174722</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21">
         <v>32137</v>
       </c>
       <c r="C29" s="21">
         <v>32260</v>
       </c>
       <c r="D29" s="21">
         <v>32407</v>
       </c>
       <c r="E29" s="21">
         <v>32390</v>
       </c>
       <c r="F29" s="21">
         <v>32504</v>
       </c>
       <c r="G29" s="21">
         <v>32626</v>
       </c>
       <c r="H29" s="21">
         <v>32714</v>
       </c>
       <c r="I29" s="21">
         <v>32778</v>
       </c>
       <c r="J29" s="21">
         <v>32833</v>
       </c>
       <c r="K29" s="21">
         <v>32818</v>
       </c>
       <c r="L29" s="21">
         <v>32858</v>
       </c>
       <c r="M29" s="21">
         <v>32901</v>
       </c>
       <c r="N29" s="32">
         <v>32961</v>
       </c>
       <c r="O29" s="32">
         <v>33018</v>
       </c>
       <c r="P29" s="36">
         <v>33077</v>
       </c>
-      <c r="Q29" s="48">
+      <c r="Q29" s="41">
         <v>33154</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="36">
+        <v>33213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6"/>
     </row>
-    <row r="31" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>