--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -250,51 +250,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -372,66 +372,69 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -697,116 +700,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R32"/>
+  <dimension ref="A3:S32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T14" sqref="T14"/>
+      <selection pane="bottomLeft" activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
-      <c r="A3" s="44" t="s">
+    <row r="3" spans="1:19">
+      <c r="A3" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="44"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S4" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45">
         <v>2025</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="46"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="45">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...5 lines deleted...]
-      <c r="A6" s="47"/>
+      <c r="O5" s="46"/>
+      <c r="P5" s="46"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="46"/>
+      <c r="S5" s="46"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="44"/>
       <c r="B6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="24" t="s">
@@ -814,74 +819,78 @@
       </c>
       <c r="K6" s="25" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="28" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="S6" s="42" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="45"/>
-[...17 lines deleted...]
-    <row r="8" spans="1:18" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+      <c r="Q7" s="49"/>
+      <c r="R7" s="49"/>
+      <c r="S7" s="49"/>
+    </row>
+    <row r="8" spans="1:19" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="19">
         <v>805363</v>
       </c>
       <c r="C8" s="19">
         <v>806451</v>
       </c>
       <c r="D8" s="19">
         <v>807539</v>
       </c>
       <c r="E8" s="19">
         <v>808993</v>
       </c>
       <c r="F8" s="19">
         <v>810712</v>
       </c>
       <c r="G8" s="19">
         <v>811926</v>
       </c>
       <c r="H8" s="19">
         <v>812899</v>
       </c>
       <c r="I8" s="19">
@@ -892,52 +901,55 @@
       </c>
       <c r="K8" s="19">
         <v>815976</v>
       </c>
       <c r="L8" s="19">
         <v>817283</v>
       </c>
       <c r="M8" s="19">
         <v>818345</v>
       </c>
       <c r="N8" s="30">
         <v>819824</v>
       </c>
       <c r="O8" s="30">
         <v>820858</v>
       </c>
       <c r="P8" s="34">
         <v>821796</v>
       </c>
       <c r="Q8" s="38">
         <v>823030</v>
       </c>
       <c r="R8" s="34">
         <v>823669</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S8" s="34">
+        <v>824267</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>293555</v>
       </c>
       <c r="C9" s="20">
         <v>294820</v>
       </c>
       <c r="D9" s="20">
         <v>295638</v>
       </c>
       <c r="E9" s="20">
         <v>296501</v>
       </c>
       <c r="F9" s="20">
         <v>297883</v>
       </c>
       <c r="G9" s="20">
         <v>298798</v>
       </c>
       <c r="H9" s="20">
         <v>299948</v>
       </c>
       <c r="I9" s="20">
@@ -948,52 +960,55 @@
       </c>
       <c r="K9" s="20">
         <v>303752</v>
       </c>
       <c r="L9" s="20">
         <v>304750</v>
       </c>
       <c r="M9" s="20">
         <v>305655</v>
       </c>
       <c r="N9" s="31">
         <v>306650</v>
       </c>
       <c r="O9" s="31">
         <v>307652</v>
       </c>
       <c r="P9" s="35">
         <v>308294</v>
       </c>
       <c r="Q9" s="39">
         <v>309219</v>
       </c>
       <c r="R9" s="35">
         <v>309739</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S9" s="35">
+        <v>310430</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>154044</v>
       </c>
       <c r="C10" s="20">
         <v>154177</v>
       </c>
       <c r="D10" s="20">
         <v>154319</v>
       </c>
       <c r="E10" s="20">
         <v>154539</v>
       </c>
       <c r="F10" s="20">
         <v>154659</v>
       </c>
       <c r="G10" s="20">
         <v>154803</v>
       </c>
       <c r="H10" s="20">
         <v>154864</v>
       </c>
       <c r="I10" s="20">
@@ -1004,52 +1019,55 @@
       </c>
       <c r="K10" s="20">
         <v>154814</v>
       </c>
       <c r="L10" s="20">
         <v>154962</v>
       </c>
       <c r="M10" s="20">
         <v>154991</v>
       </c>
       <c r="N10" s="31">
         <v>155195</v>
       </c>
       <c r="O10" s="31">
         <v>155315</v>
       </c>
       <c r="P10" s="35">
         <v>155499</v>
       </c>
       <c r="Q10" s="39">
         <v>155624</v>
       </c>
       <c r="R10" s="35">
         <v>155664</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S10" s="35">
+        <v>155686</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>72842</v>
       </c>
       <c r="C11" s="20">
         <v>72767</v>
       </c>
       <c r="D11" s="20">
         <v>72724</v>
       </c>
       <c r="E11" s="20">
         <v>72720</v>
       </c>
       <c r="F11" s="20">
         <v>72694</v>
       </c>
       <c r="G11" s="20">
         <v>72637</v>
       </c>
       <c r="H11" s="20">
         <v>72531</v>
       </c>
       <c r="I11" s="20">
@@ -1060,52 +1078,55 @@
       </c>
       <c r="K11" s="20">
         <v>72065</v>
       </c>
       <c r="L11" s="20">
         <v>71995</v>
       </c>
       <c r="M11" s="20">
         <v>71973</v>
       </c>
       <c r="N11" s="31">
         <v>72009</v>
       </c>
       <c r="O11" s="31">
         <v>71944</v>
       </c>
       <c r="P11" s="35">
         <v>71967</v>
       </c>
       <c r="Q11" s="39">
         <v>71942</v>
       </c>
       <c r="R11" s="35">
         <v>71873</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S11" s="35">
+        <v>71825</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="20">
         <v>36484</v>
       </c>
       <c r="C12" s="20">
         <v>36450</v>
       </c>
       <c r="D12" s="20">
         <v>36522</v>
       </c>
       <c r="E12" s="20">
         <v>36537</v>
       </c>
       <c r="F12" s="20">
         <v>36509</v>
       </c>
       <c r="G12" s="20">
         <v>36480</v>
       </c>
       <c r="H12" s="20">
         <v>36415</v>
       </c>
       <c r="I12" s="20">
@@ -1116,52 +1137,55 @@
       </c>
       <c r="K12" s="20">
         <v>36230</v>
       </c>
       <c r="L12" s="20">
         <v>36188</v>
       </c>
       <c r="M12" s="20">
         <v>36147</v>
       </c>
       <c r="N12" s="31">
         <v>36125</v>
       </c>
       <c r="O12" s="31">
         <v>36037</v>
       </c>
       <c r="P12" s="35">
         <v>35993</v>
       </c>
       <c r="Q12" s="39">
         <v>35972</v>
       </c>
       <c r="R12" s="35">
         <v>35883</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S12" s="35">
+        <v>35829</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="20">
         <v>34850</v>
       </c>
       <c r="C13" s="20">
         <v>34756</v>
       </c>
       <c r="D13" s="20">
         <v>34740</v>
       </c>
       <c r="E13" s="20">
         <v>34805</v>
       </c>
       <c r="F13" s="20">
         <v>34720</v>
       </c>
       <c r="G13" s="20">
         <v>34632</v>
       </c>
       <c r="H13" s="20">
         <v>34514</v>
       </c>
       <c r="I13" s="20">
@@ -1172,52 +1196,55 @@
       </c>
       <c r="K13" s="20">
         <v>34194</v>
       </c>
       <c r="L13" s="20">
         <v>34158</v>
       </c>
       <c r="M13" s="20">
         <v>34136</v>
       </c>
       <c r="N13" s="31">
         <v>34087</v>
       </c>
       <c r="O13" s="31">
         <v>34009</v>
       </c>
       <c r="P13" s="35">
         <v>33997</v>
       </c>
       <c r="Q13" s="39">
         <v>33973</v>
       </c>
       <c r="R13" s="35">
         <v>33935</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S13" s="35">
+        <v>33949</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>172701</v>
       </c>
       <c r="C14" s="20">
         <v>172492</v>
       </c>
       <c r="D14" s="20">
         <v>172445</v>
       </c>
       <c r="E14" s="20">
         <v>172753</v>
       </c>
       <c r="F14" s="20">
         <v>173020</v>
       </c>
       <c r="G14" s="20">
         <v>173226</v>
       </c>
       <c r="H14" s="20">
         <v>173239</v>
       </c>
       <c r="I14" s="20">
@@ -1228,52 +1255,55 @@
       </c>
       <c r="K14" s="20">
         <v>173441</v>
       </c>
       <c r="L14" s="20">
         <v>173699</v>
       </c>
       <c r="M14" s="20">
         <v>173905</v>
       </c>
       <c r="N14" s="31">
         <v>174163</v>
       </c>
       <c r="O14" s="31">
         <v>174277</v>
       </c>
       <c r="P14" s="35">
         <v>174357</v>
       </c>
       <c r="Q14" s="39">
         <v>174524</v>
       </c>
       <c r="R14" s="35">
         <v>174722</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S14" s="35">
+        <v>174632</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>40887</v>
       </c>
       <c r="C15" s="20">
         <v>40989</v>
       </c>
       <c r="D15" s="20">
         <v>41151</v>
       </c>
       <c r="E15" s="20">
         <v>41138</v>
       </c>
       <c r="F15" s="20">
         <v>41227</v>
       </c>
       <c r="G15" s="20">
         <v>41350</v>
       </c>
       <c r="H15" s="20">
         <v>41388</v>
       </c>
       <c r="I15" s="20">
@@ -1284,74 +1314,78 @@
       </c>
       <c r="K15" s="20">
         <v>41480</v>
       </c>
       <c r="L15" s="20">
         <v>41531</v>
       </c>
       <c r="M15" s="20">
         <v>41538</v>
       </c>
       <c r="N15" s="31">
         <v>41595</v>
       </c>
       <c r="O15" s="31">
         <v>41624</v>
       </c>
       <c r="P15" s="35">
         <v>41689</v>
       </c>
       <c r="Q15" s="39">
         <v>41776</v>
       </c>
       <c r="R15" s="35">
         <v>41853</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49" t="s">
+      <c r="S15" s="35">
+        <v>41916</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="49"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:18" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+      <c r="N16" s="50"/>
+      <c r="O16" s="50"/>
+      <c r="P16" s="50"/>
+      <c r="Q16" s="50"/>
+      <c r="R16" s="50"/>
+      <c r="S16" s="50"/>
+    </row>
+    <row r="17" spans="1:19" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="19">
         <v>370748</v>
       </c>
       <c r="C17" s="19">
         <v>371932</v>
       </c>
       <c r="D17" s="19">
         <v>372821</v>
       </c>
       <c r="E17" s="19">
         <v>373777</v>
       </c>
       <c r="F17" s="19">
         <v>375237</v>
       </c>
       <c r="G17" s="19">
         <v>376239</v>
       </c>
       <c r="H17" s="19">
         <v>377358</v>
       </c>
       <c r="I17" s="19">
@@ -1362,52 +1396,55 @@
       </c>
       <c r="K17" s="19">
         <v>380887</v>
       </c>
       <c r="L17" s="19">
         <v>381953</v>
       </c>
       <c r="M17" s="19">
         <v>382782</v>
       </c>
       <c r="N17" s="30">
         <v>383780</v>
       </c>
       <c r="O17" s="30">
         <v>384790</v>
       </c>
       <c r="P17" s="34">
         <v>385536</v>
       </c>
       <c r="Q17" s="38">
         <v>386506</v>
       </c>
       <c r="R17" s="34">
         <v>387029</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S17" s="34">
+        <v>387676</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>285598</v>
       </c>
       <c r="C18" s="20">
         <v>286834</v>
       </c>
       <c r="D18" s="20">
         <v>287658</v>
       </c>
       <c r="E18" s="20">
         <v>288513</v>
       </c>
       <c r="F18" s="20">
         <v>289918</v>
       </c>
       <c r="G18" s="20">
         <v>290866</v>
       </c>
       <c r="H18" s="20">
         <v>292013</v>
       </c>
       <c r="I18" s="20">
@@ -1418,52 +1455,55 @@
       </c>
       <c r="K18" s="20">
         <v>295803</v>
       </c>
       <c r="L18" s="20">
         <v>296793</v>
       </c>
       <c r="M18" s="20">
         <v>297723</v>
       </c>
       <c r="N18" s="31">
         <v>298716</v>
       </c>
       <c r="O18" s="31">
         <v>299692</v>
       </c>
       <c r="P18" s="35">
         <v>300343</v>
       </c>
       <c r="Q18" s="39">
         <v>301252</v>
       </c>
       <c r="R18" s="35">
         <v>301747</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S18" s="35">
+        <v>302427</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="20">
         <v>76400</v>
       </c>
       <c r="C19" s="20">
         <v>76369</v>
       </c>
       <c r="D19" s="20">
         <v>76419</v>
       </c>
       <c r="E19" s="20">
         <v>76516</v>
       </c>
       <c r="F19" s="20">
         <v>76596</v>
       </c>
       <c r="G19" s="20">
         <v>76649</v>
       </c>
       <c r="H19" s="20">
         <v>76671</v>
       </c>
       <c r="I19" s="20">
@@ -1474,52 +1514,55 @@
       </c>
       <c r="K19" s="20">
         <v>76422</v>
       </c>
       <c r="L19" s="20">
         <v>76487</v>
       </c>
       <c r="M19" s="20">
         <v>76422</v>
       </c>
       <c r="N19" s="31">
         <v>76430</v>
       </c>
       <c r="O19" s="31">
         <v>76492</v>
       </c>
       <c r="P19" s="35">
         <v>76581</v>
       </c>
       <c r="Q19" s="39">
         <v>76632</v>
       </c>
       <c r="R19" s="35">
         <v>76642</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S19" s="35">
+        <v>76615</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="20">
         <v>8750</v>
       </c>
       <c r="C20" s="20">
         <v>8729</v>
       </c>
       <c r="D20" s="20">
         <v>8744</v>
       </c>
       <c r="E20" s="20">
         <v>8748</v>
       </c>
       <c r="F20" s="20">
         <v>8723</v>
       </c>
       <c r="G20" s="20">
         <v>8724</v>
       </c>
       <c r="H20" s="20">
         <v>8674</v>
       </c>
       <c r="I20" s="20">
@@ -1530,74 +1573,78 @@
       </c>
       <c r="K20" s="20">
         <v>8662</v>
       </c>
       <c r="L20" s="20">
         <v>8673</v>
       </c>
       <c r="M20" s="20">
         <v>8637</v>
       </c>
       <c r="N20" s="31">
         <v>8634</v>
       </c>
       <c r="O20" s="31">
         <v>8606</v>
       </c>
       <c r="P20" s="35">
         <v>8612</v>
       </c>
       <c r="Q20" s="40">
         <v>8622</v>
       </c>
       <c r="R20" s="35">
         <v>8640</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49" t="s">
+      <c r="S20" s="35">
+        <v>8634</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="49"/>
-[...17 lines deleted...]
-    <row r="22" spans="1:18" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="50"/>
+      <c r="O21" s="50"/>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="50"/>
+      <c r="R21" s="50"/>
+      <c r="S21" s="50"/>
+    </row>
+    <row r="22" spans="1:19" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="19">
         <v>434615</v>
       </c>
       <c r="C22" s="19">
         <v>434519</v>
       </c>
       <c r="D22" s="19">
         <v>434718</v>
       </c>
       <c r="E22" s="19">
         <v>435216</v>
       </c>
       <c r="F22" s="19">
         <v>435475</v>
       </c>
       <c r="G22" s="19">
         <v>435687</v>
       </c>
       <c r="H22" s="19">
         <v>435541</v>
       </c>
       <c r="I22" s="19">
@@ -1608,52 +1655,55 @@
       </c>
       <c r="K22" s="19">
         <v>435089</v>
       </c>
       <c r="L22" s="19">
         <v>435330</v>
       </c>
       <c r="M22" s="19">
         <v>435563</v>
       </c>
       <c r="N22" s="30">
         <v>436044</v>
       </c>
       <c r="O22" s="30">
         <v>436068</v>
       </c>
       <c r="P22" s="34">
         <v>436260</v>
       </c>
       <c r="Q22" s="38">
         <v>436524</v>
       </c>
       <c r="R22" s="34">
         <v>436640</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S22" s="34">
+        <v>436591</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="20">
         <v>7957</v>
       </c>
       <c r="C23" s="20">
         <v>7986</v>
       </c>
       <c r="D23" s="20">
         <v>7980</v>
       </c>
       <c r="E23" s="20">
         <v>7988</v>
       </c>
       <c r="F23" s="20">
         <v>7965</v>
       </c>
       <c r="G23" s="20">
         <v>7932</v>
       </c>
       <c r="H23" s="20">
         <v>7935</v>
       </c>
       <c r="I23" s="20">
@@ -1664,52 +1714,55 @@
       </c>
       <c r="K23" s="20">
         <v>7949</v>
       </c>
       <c r="L23" s="20">
         <v>7957</v>
       </c>
       <c r="M23" s="20">
         <v>7932</v>
       </c>
       <c r="N23" s="31">
         <v>7934</v>
       </c>
       <c r="O23" s="31">
         <v>7960</v>
       </c>
       <c r="P23" s="35">
         <v>7951</v>
       </c>
       <c r="Q23" s="39">
         <v>7967</v>
       </c>
       <c r="R23" s="35">
         <v>7992</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S23" s="35">
+        <v>8003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="20">
         <v>77644</v>
       </c>
       <c r="C24" s="20">
         <v>77808</v>
       </c>
       <c r="D24" s="20">
         <v>77900</v>
       </c>
       <c r="E24" s="20">
         <v>78023</v>
       </c>
       <c r="F24" s="20">
         <v>78063</v>
       </c>
       <c r="G24" s="20">
         <v>78154</v>
       </c>
       <c r="H24" s="20">
         <v>78193</v>
       </c>
       <c r="I24" s="20">
@@ -1720,52 +1773,55 @@
       </c>
       <c r="K24" s="20">
         <v>78392</v>
       </c>
       <c r="L24" s="20">
         <v>78475</v>
       </c>
       <c r="M24" s="20">
         <v>78569</v>
       </c>
       <c r="N24" s="31">
         <v>78765</v>
       </c>
       <c r="O24" s="31">
         <v>78823</v>
       </c>
       <c r="P24" s="35">
         <v>78918</v>
       </c>
       <c r="Q24" s="39">
         <v>78992</v>
       </c>
       <c r="R24" s="35">
         <v>79022</v>
       </c>
-    </row>
-    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S24" s="35">
+        <v>79071</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="20">
         <v>72842</v>
       </c>
       <c r="C25" s="20">
         <v>72767</v>
       </c>
       <c r="D25" s="20">
         <v>72724</v>
       </c>
       <c r="E25" s="20">
         <v>72720</v>
       </c>
       <c r="F25" s="20">
         <v>72694</v>
       </c>
       <c r="G25" s="20">
         <v>72637</v>
       </c>
       <c r="H25" s="20">
         <v>72531</v>
       </c>
       <c r="I25" s="20">
@@ -1776,52 +1832,55 @@
       </c>
       <c r="K25" s="20">
         <v>72065</v>
       </c>
       <c r="L25" s="20">
         <v>71995</v>
       </c>
       <c r="M25" s="20">
         <v>71973</v>
       </c>
       <c r="N25" s="31">
         <v>72009</v>
       </c>
       <c r="O25" s="31">
         <v>71944</v>
       </c>
       <c r="P25" s="35">
         <v>71967</v>
       </c>
       <c r="Q25" s="39">
         <v>71942</v>
       </c>
       <c r="R25" s="35">
         <v>71873</v>
       </c>
-    </row>
-    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S25" s="35">
+        <v>71825</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="20">
         <v>36484</v>
       </c>
       <c r="C26" s="20">
         <v>36450</v>
       </c>
       <c r="D26" s="20">
         <v>36522</v>
       </c>
       <c r="E26" s="20">
         <v>36537</v>
       </c>
       <c r="F26" s="20">
         <v>36509</v>
       </c>
       <c r="G26" s="20">
         <v>36480</v>
       </c>
       <c r="H26" s="20">
         <v>36415</v>
       </c>
       <c r="I26" s="20">
@@ -1832,52 +1891,55 @@
       </c>
       <c r="K26" s="20">
         <v>36230</v>
       </c>
       <c r="L26" s="20">
         <v>36188</v>
       </c>
       <c r="M26" s="20">
         <v>36147</v>
       </c>
       <c r="N26" s="31">
         <v>36125</v>
       </c>
       <c r="O26" s="31">
         <v>36037</v>
       </c>
       <c r="P26" s="35">
         <v>35993</v>
       </c>
       <c r="Q26" s="39">
         <v>35972</v>
       </c>
       <c r="R26" s="35">
         <v>35883</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S26" s="35">
+        <v>35829</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="20">
         <v>34850</v>
       </c>
       <c r="C27" s="20">
         <v>34756</v>
       </c>
       <c r="D27" s="20">
         <v>34740</v>
       </c>
       <c r="E27" s="20">
         <v>34805</v>
       </c>
       <c r="F27" s="20">
         <v>34720</v>
       </c>
       <c r="G27" s="20">
         <v>34632</v>
       </c>
       <c r="H27" s="20">
         <v>34514</v>
       </c>
       <c r="I27" s="20">
@@ -1888,52 +1950,55 @@
       </c>
       <c r="K27" s="20">
         <v>34194</v>
       </c>
       <c r="L27" s="20">
         <v>34158</v>
       </c>
       <c r="M27" s="20">
         <v>34136</v>
       </c>
       <c r="N27" s="31">
         <v>34087</v>
       </c>
       <c r="O27" s="31">
         <v>34009</v>
       </c>
       <c r="P27" s="35">
         <v>33997</v>
       </c>
       <c r="Q27" s="39">
         <v>33973</v>
       </c>
       <c r="R27" s="35">
         <v>33935</v>
       </c>
-    </row>
-    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S27" s="35">
+        <v>33949</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>172701</v>
       </c>
       <c r="C28" s="20">
         <v>172492</v>
       </c>
       <c r="D28" s="20">
         <v>172445</v>
       </c>
       <c r="E28" s="20">
         <v>172753</v>
       </c>
       <c r="F28" s="20">
         <v>173020</v>
       </c>
       <c r="G28" s="20">
         <v>173226</v>
       </c>
       <c r="H28" s="20">
         <v>173239</v>
       </c>
       <c r="I28" s="20">
@@ -1944,52 +2009,55 @@
       </c>
       <c r="K28" s="20">
         <v>173441</v>
       </c>
       <c r="L28" s="20">
         <v>173699</v>
       </c>
       <c r="M28" s="20">
         <v>173905</v>
       </c>
       <c r="N28" s="31">
         <v>174163</v>
       </c>
       <c r="O28" s="31">
         <v>174277</v>
       </c>
       <c r="P28" s="35">
         <v>174357</v>
       </c>
       <c r="Q28" s="39">
         <v>174524</v>
       </c>
       <c r="R28" s="35">
         <v>174722</v>
       </c>
-    </row>
-    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S28" s="35">
+        <v>174632</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21">
         <v>32137</v>
       </c>
       <c r="C29" s="21">
         <v>32260</v>
       </c>
       <c r="D29" s="21">
         <v>32407</v>
       </c>
       <c r="E29" s="21">
         <v>32390</v>
       </c>
       <c r="F29" s="21">
         <v>32504</v>
       </c>
       <c r="G29" s="21">
         <v>32626</v>
       </c>
       <c r="H29" s="21">
         <v>32714</v>
       </c>
       <c r="I29" s="21">
@@ -2000,69 +2068,72 @@
       </c>
       <c r="K29" s="21">
         <v>32818</v>
       </c>
       <c r="L29" s="21">
         <v>32858</v>
       </c>
       <c r="M29" s="21">
         <v>32901</v>
       </c>
       <c r="N29" s="32">
         <v>32961</v>
       </c>
       <c r="O29" s="32">
         <v>33018</v>
       </c>
       <c r="P29" s="36">
         <v>33077</v>
       </c>
       <c r="Q29" s="41">
         <v>33154</v>
       </c>
       <c r="R29" s="36">
         <v>33213</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="36">
+        <v>33282</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6"/>
     </row>
-    <row r="31" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>