--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="25">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -76,60 +76,60 @@
   <si>
     <t>1 желтоқсан</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қ.ә.</t>
   </si>
   <si>
     <t>Жаңаөзен қ.ә.</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
-    <t>Тұпқараған ауданы</t>
-[...1 lines deleted...]
-  <si>
     <t>Қалалық халық</t>
   </si>
   <si>
     <t>Ауылдық халық</t>
   </si>
   <si>
     <t>Маңғыстау облысы халқының саны</t>
+  </si>
+  <si>
+    <t>Түпқараған ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -250,85 +250,70 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -345,88 +330,90 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -700,1440 +687,1509 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S32"/>
+  <dimension ref="A3:T32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K32" sqref="K32"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="21.33203125" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19">
-[...23 lines deleted...]
-      <c r="S4" s="3" t="s">
+    <row r="3" spans="1:20">
+      <c r="A3" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="S4" s="3"/>
+      <c r="T4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="45">
+    <row r="5" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="42"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="46"/>
-[...10 lines deleted...]
-      <c r="N5" s="45">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="46"/>
-[...6 lines deleted...]
-      <c r="A6" s="44"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="41"/>
+    </row>
+    <row r="6" spans="1:20" s="2" customFormat="1" ht="22.5">
+      <c r="A6" s="43"/>
       <c r="B6" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G6" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="22" t="s">
+      <c r="H6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="23" t="s">
+      <c r="I6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="24" t="s">
+      <c r="J6" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="25" t="s">
+      <c r="K6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="O6" s="28" t="s">
+      <c r="O6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="P6" s="29" t="s">
+      <c r="P6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="33" t="s">
+      <c r="Q6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="R6" s="37" t="s">
+      <c r="R6" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="S6" s="42" t="s">
+      <c r="S6" s="30" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="T6" s="31" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="49"/>
-[...19 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+    </row>
+    <row r="8" spans="1:20" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="14">
         <v>805363</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="14">
         <v>806451</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="14">
         <v>807539</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="14">
         <v>808993</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="14">
         <v>810712</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="14">
         <v>811926</v>
       </c>
-      <c r="H8" s="19">
+      <c r="H8" s="14">
         <v>812899</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="14">
         <v>814072</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="14">
         <v>815058</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K8" s="14">
         <v>815976</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L8" s="14">
         <v>817283</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M8" s="14">
         <v>818345</v>
       </c>
-      <c r="N8" s="30">
+      <c r="N8" s="25">
         <v>819824</v>
       </c>
-      <c r="O8" s="30">
+      <c r="O8" s="25">
         <v>820858</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="14">
         <v>821796</v>
       </c>
-      <c r="Q8" s="38">
+      <c r="Q8" s="37">
         <v>823030</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="14">
         <v>823669</v>
       </c>
-      <c r="S8" s="34">
+      <c r="S8" s="14">
         <v>824267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="T8" s="14">
+        <v>824887</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="15">
         <v>293555</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="15">
         <v>294820</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="15">
         <v>295638</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="15">
         <v>296501</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="15">
         <v>297883</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="15">
         <v>298798</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="15">
         <v>299948</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="15">
         <v>301360</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="15">
         <v>302976</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="15">
         <v>303752</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="15">
         <v>304750</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="15">
         <v>305655</v>
       </c>
-      <c r="N9" s="31">
+      <c r="N9" s="26">
         <v>306650</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O9" s="26">
         <v>307652</v>
       </c>
-      <c r="P9" s="35">
+      <c r="P9" s="15">
         <v>308294</v>
       </c>
-      <c r="Q9" s="39">
+      <c r="Q9" s="38">
         <v>309219</v>
       </c>
-      <c r="R9" s="35">
+      <c r="R9" s="15">
         <v>309739</v>
       </c>
-      <c r="S9" s="35">
+      <c r="S9" s="15">
         <v>310430</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="T9" s="15">
+        <v>311729</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="15">
         <v>154044</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="15">
         <v>154177</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="15">
         <v>154319</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="15">
         <v>154539</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="15">
         <v>154659</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="15">
         <v>154803</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="15">
         <v>154864</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="15">
         <v>154906</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="15">
         <v>154782</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="15">
         <v>154814</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="15">
         <v>154962</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="15">
         <v>154991</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N10" s="26">
         <v>155195</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O10" s="26">
         <v>155315</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="15">
         <v>155499</v>
       </c>
-      <c r="Q10" s="39">
+      <c r="Q10" s="38">
         <v>155624</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="15">
         <v>155664</v>
       </c>
-      <c r="S10" s="35">
+      <c r="S10" s="15">
         <v>155686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="T10" s="15">
+        <v>155770</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="15">
         <v>72842</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="15">
         <v>72767</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="15">
         <v>72724</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="15">
         <v>72720</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="15">
         <v>72694</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="15">
         <v>72637</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="15">
         <v>72531</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="15">
         <v>72350</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="15">
         <v>72158</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="15">
         <v>72065</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="15">
         <v>71995</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="15">
         <v>71973</v>
       </c>
-      <c r="N11" s="31">
+      <c r="N11" s="26">
         <v>72009</v>
       </c>
-      <c r="O11" s="31">
+      <c r="O11" s="26">
         <v>71944</v>
       </c>
-      <c r="P11" s="35">
+      <c r="P11" s="15">
         <v>71967</v>
       </c>
-      <c r="Q11" s="39">
+      <c r="Q11" s="38">
         <v>71942</v>
       </c>
-      <c r="R11" s="35">
+      <c r="R11" s="15">
         <v>71873</v>
       </c>
-      <c r="S11" s="35">
+      <c r="S11" s="15">
         <v>71825</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="T11" s="15">
+        <v>71644</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="15">
         <v>36484</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="15">
         <v>36450</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="15">
         <v>36522</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="15">
         <v>36537</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="15">
         <v>36509</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="15">
         <v>36480</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="15">
         <v>36415</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="15">
         <v>36335</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="15">
         <v>36235</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="15">
         <v>36230</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="15">
         <v>36188</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M12" s="15">
         <v>36147</v>
       </c>
-      <c r="N12" s="31">
+      <c r="N12" s="26">
         <v>36125</v>
       </c>
-      <c r="O12" s="31">
+      <c r="O12" s="26">
         <v>36037</v>
       </c>
-      <c r="P12" s="35">
+      <c r="P12" s="15">
         <v>35993</v>
       </c>
-      <c r="Q12" s="39">
+      <c r="Q12" s="38">
         <v>35972</v>
       </c>
-      <c r="R12" s="35">
+      <c r="R12" s="15">
         <v>35883</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="15">
         <v>35829</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="T12" s="15">
+        <v>35745</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="15">
         <v>34850</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="15">
         <v>34756</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="15">
         <v>34740</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="15">
         <v>34805</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="15">
         <v>34720</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="15">
         <v>34632</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="15">
         <v>34514</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="15">
         <v>34383</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="15">
         <v>34154</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="15">
         <v>34194</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="15">
         <v>34158</v>
       </c>
-      <c r="M13" s="20">
+      <c r="M13" s="15">
         <v>34136</v>
       </c>
-      <c r="N13" s="31">
+      <c r="N13" s="26">
         <v>34087</v>
       </c>
-      <c r="O13" s="31">
+      <c r="O13" s="26">
         <v>34009</v>
       </c>
-      <c r="P13" s="35">
+      <c r="P13" s="15">
         <v>33997</v>
       </c>
-      <c r="Q13" s="39">
+      <c r="Q13" s="38">
         <v>33973</v>
       </c>
-      <c r="R13" s="35">
+      <c r="R13" s="15">
         <v>33935</v>
       </c>
-      <c r="S13" s="35">
+      <c r="S13" s="15">
         <v>33949</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="T13" s="15">
+        <v>33854</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="15">
         <v>172701</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="15">
         <v>172492</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="15">
         <v>172445</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="15">
         <v>172753</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="15">
         <v>173020</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="15">
         <v>173226</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="15">
         <v>173239</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="15">
         <v>173278</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="15">
         <v>173288</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="15">
         <v>173441</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="15">
         <v>173699</v>
       </c>
-      <c r="M14" s="20">
+      <c r="M14" s="15">
         <v>173905</v>
       </c>
-      <c r="N14" s="31">
+      <c r="N14" s="26">
         <v>174163</v>
       </c>
-      <c r="O14" s="31">
+      <c r="O14" s="26">
         <v>174277</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="15">
         <v>174357</v>
       </c>
-      <c r="Q14" s="39">
+      <c r="Q14" s="38">
         <v>174524</v>
       </c>
-      <c r="R14" s="35">
+      <c r="R14" s="15">
         <v>174722</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="15">
         <v>174632</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="T14" s="15">
+        <v>174252</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="15">
+        <v>40887</v>
+      </c>
+      <c r="C15" s="15">
+        <v>40989</v>
+      </c>
+      <c r="D15" s="15">
+        <v>41151</v>
+      </c>
+      <c r="E15" s="15">
+        <v>41138</v>
+      </c>
+      <c r="F15" s="15">
+        <v>41227</v>
+      </c>
+      <c r="G15" s="15">
+        <v>41350</v>
+      </c>
+      <c r="H15" s="15">
+        <v>41388</v>
+      </c>
+      <c r="I15" s="15">
+        <v>41460</v>
+      </c>
+      <c r="J15" s="15">
+        <v>41465</v>
+      </c>
+      <c r="K15" s="15">
+        <v>41480</v>
+      </c>
+      <c r="L15" s="15">
+        <v>41531</v>
+      </c>
+      <c r="M15" s="15">
+        <v>41538</v>
+      </c>
+      <c r="N15" s="26">
+        <v>41595</v>
+      </c>
+      <c r="O15" s="26">
+        <v>41624</v>
+      </c>
+      <c r="P15" s="15">
+        <v>41689</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>41776</v>
+      </c>
+      <c r="R15" s="15">
+        <v>41853</v>
+      </c>
+      <c r="S15" s="15">
+        <v>41916</v>
+      </c>
+      <c r="T15" s="15">
+        <v>41893</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="20">
-[...55 lines deleted...]
-      <c r="A16" s="50" t="s">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+      <c r="S16" s="47"/>
+      <c r="T16" s="47"/>
+    </row>
+    <row r="17" spans="1:20" s="8" customFormat="1" ht="11.25">
+      <c r="A17" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="14">
+        <v>370748</v>
+      </c>
+      <c r="C17" s="14">
+        <v>371932</v>
+      </c>
+      <c r="D17" s="14">
+        <v>372821</v>
+      </c>
+      <c r="E17" s="14">
+        <v>373777</v>
+      </c>
+      <c r="F17" s="14">
+        <v>375237</v>
+      </c>
+      <c r="G17" s="14">
+        <v>376239</v>
+      </c>
+      <c r="H17" s="14">
+        <v>377358</v>
+      </c>
+      <c r="I17" s="14">
+        <v>378709</v>
+      </c>
+      <c r="J17" s="14">
+        <v>380098</v>
+      </c>
+      <c r="K17" s="14">
+        <v>380887</v>
+      </c>
+      <c r="L17" s="14">
+        <v>381953</v>
+      </c>
+      <c r="M17" s="14">
+        <v>382782</v>
+      </c>
+      <c r="N17" s="25">
+        <v>383780</v>
+      </c>
+      <c r="O17" s="25">
+        <v>384790</v>
+      </c>
+      <c r="P17" s="14">
+        <v>385536</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>386506</v>
+      </c>
+      <c r="R17" s="14">
+        <v>387029</v>
+      </c>
+      <c r="S17" s="14">
+        <v>387676</v>
+      </c>
+      <c r="T17" s="14">
+        <v>388933</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="15">
+        <v>285598</v>
+      </c>
+      <c r="C18" s="15">
+        <v>286834</v>
+      </c>
+      <c r="D18" s="15">
+        <v>287658</v>
+      </c>
+      <c r="E18" s="15">
+        <v>288513</v>
+      </c>
+      <c r="F18" s="15">
+        <v>289918</v>
+      </c>
+      <c r="G18" s="15">
+        <v>290866</v>
+      </c>
+      <c r="H18" s="15">
+        <v>292013</v>
+      </c>
+      <c r="I18" s="15">
+        <v>293415</v>
+      </c>
+      <c r="J18" s="15">
+        <v>295044</v>
+      </c>
+      <c r="K18" s="15">
+        <v>295803</v>
+      </c>
+      <c r="L18" s="15">
+        <v>296793</v>
+      </c>
+      <c r="M18" s="15">
+        <v>297723</v>
+      </c>
+      <c r="N18" s="26">
+        <v>298716</v>
+      </c>
+      <c r="O18" s="26">
+        <v>299692</v>
+      </c>
+      <c r="P18" s="15">
+        <v>300343</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>301252</v>
+      </c>
+      <c r="R18" s="15">
+        <v>301747</v>
+      </c>
+      <c r="S18" s="15">
+        <v>302427</v>
+      </c>
+      <c r="T18" s="15">
+        <v>303751</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="15">
+        <v>76400</v>
+      </c>
+      <c r="C19" s="15">
+        <v>76369</v>
+      </c>
+      <c r="D19" s="15">
+        <v>76419</v>
+      </c>
+      <c r="E19" s="15">
+        <v>76516</v>
+      </c>
+      <c r="F19" s="15">
+        <v>76596</v>
+      </c>
+      <c r="G19" s="15">
+        <v>76649</v>
+      </c>
+      <c r="H19" s="15">
+        <v>76671</v>
+      </c>
+      <c r="I19" s="15">
+        <v>76612</v>
+      </c>
+      <c r="J19" s="15">
+        <v>76422</v>
+      </c>
+      <c r="K19" s="15">
+        <v>76422</v>
+      </c>
+      <c r="L19" s="15">
+        <v>76487</v>
+      </c>
+      <c r="M19" s="15">
+        <v>76422</v>
+      </c>
+      <c r="N19" s="26">
+        <v>76430</v>
+      </c>
+      <c r="O19" s="26">
+        <v>76492</v>
+      </c>
+      <c r="P19" s="15">
+        <v>76581</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>76632</v>
+      </c>
+      <c r="R19" s="15">
+        <v>76642</v>
+      </c>
+      <c r="S19" s="15">
+        <v>76615</v>
+      </c>
+      <c r="T19" s="15">
+        <v>76584</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="15">
+        <v>8750</v>
+      </c>
+      <c r="C20" s="15">
+        <v>8729</v>
+      </c>
+      <c r="D20" s="15">
+        <v>8744</v>
+      </c>
+      <c r="E20" s="15">
+        <v>8748</v>
+      </c>
+      <c r="F20" s="15">
+        <v>8723</v>
+      </c>
+      <c r="G20" s="15">
+        <v>8724</v>
+      </c>
+      <c r="H20" s="15">
+        <v>8674</v>
+      </c>
+      <c r="I20" s="15">
+        <v>8682</v>
+      </c>
+      <c r="J20" s="15">
+        <v>8632</v>
+      </c>
+      <c r="K20" s="15">
+        <v>8662</v>
+      </c>
+      <c r="L20" s="15">
+        <v>8673</v>
+      </c>
+      <c r="M20" s="15">
+        <v>8637</v>
+      </c>
+      <c r="N20" s="26">
+        <v>8634</v>
+      </c>
+      <c r="O20" s="26">
+        <v>8606</v>
+      </c>
+      <c r="P20" s="15">
+        <v>8612</v>
+      </c>
+      <c r="Q20" s="26">
+        <v>8622</v>
+      </c>
+      <c r="R20" s="15">
+        <v>8640</v>
+      </c>
+      <c r="S20" s="15">
+        <v>8634</v>
+      </c>
+      <c r="T20" s="15">
+        <v>8598</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="50"/>
-[...19 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+      <c r="S21" s="47"/>
+      <c r="T21" s="47"/>
+    </row>
+    <row r="22" spans="1:20" s="8" customFormat="1" ht="11.25">
+      <c r="A22" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="19">
-[...55 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B22" s="14">
+        <v>434615</v>
+      </c>
+      <c r="C22" s="14">
+        <v>434519</v>
+      </c>
+      <c r="D22" s="14">
+        <v>434718</v>
+      </c>
+      <c r="E22" s="14">
+        <v>435216</v>
+      </c>
+      <c r="F22" s="14">
+        <v>435475</v>
+      </c>
+      <c r="G22" s="14">
+        <v>435687</v>
+      </c>
+      <c r="H22" s="14">
+        <v>435541</v>
+      </c>
+      <c r="I22" s="14">
+        <v>435363</v>
+      </c>
+      <c r="J22" s="14">
+        <v>434960</v>
+      </c>
+      <c r="K22" s="14">
+        <v>435089</v>
+      </c>
+      <c r="L22" s="14">
+        <v>435330</v>
+      </c>
+      <c r="M22" s="14">
+        <v>435563</v>
+      </c>
+      <c r="N22" s="25">
+        <v>436044</v>
+      </c>
+      <c r="O22" s="25">
+        <v>436068</v>
+      </c>
+      <c r="P22" s="14">
+        <v>436260</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>436524</v>
+      </c>
+      <c r="R22" s="14">
+        <v>436640</v>
+      </c>
+      <c r="S22" s="14">
+        <v>436591</v>
+      </c>
+      <c r="T22" s="14">
+        <v>435954</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="20">
-[...55 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="B23" s="15">
+        <v>7957</v>
+      </c>
+      <c r="C23" s="15">
+        <v>7986</v>
+      </c>
+      <c r="D23" s="15">
+        <v>7980</v>
+      </c>
+      <c r="E23" s="15">
+        <v>7988</v>
+      </c>
+      <c r="F23" s="15">
+        <v>7965</v>
+      </c>
+      <c r="G23" s="15">
+        <v>7932</v>
+      </c>
+      <c r="H23" s="15">
+        <v>7935</v>
+      </c>
+      <c r="I23" s="15">
+        <v>7945</v>
+      </c>
+      <c r="J23" s="15">
+        <v>7932</v>
+      </c>
+      <c r="K23" s="15">
+        <v>7949</v>
+      </c>
+      <c r="L23" s="15">
+        <v>7957</v>
+      </c>
+      <c r="M23" s="15">
+        <v>7932</v>
+      </c>
+      <c r="N23" s="26">
+        <v>7934</v>
+      </c>
+      <c r="O23" s="26">
+        <v>7960</v>
+      </c>
+      <c r="P23" s="15">
+        <v>7951</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>7967</v>
+      </c>
+      <c r="R23" s="15">
+        <v>7992</v>
+      </c>
+      <c r="S23" s="15">
+        <v>8003</v>
+      </c>
+      <c r="T23" s="15">
+        <v>7978</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="20">
-[...258 lines deleted...]
-      <c r="B24" s="20">
+      <c r="B24" s="15">
         <v>77644</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="15">
         <v>77808</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="15">
         <v>77900</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="15">
         <v>78023</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="15">
         <v>78063</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="15">
         <v>78154</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="15">
         <v>78193</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="15">
         <v>78294</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="15">
         <v>78360</v>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="15">
         <v>78392</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="15">
         <v>78475</v>
       </c>
-      <c r="M24" s="20">
+      <c r="M24" s="15">
         <v>78569</v>
       </c>
-      <c r="N24" s="31">
+      <c r="N24" s="26">
         <v>78765</v>
       </c>
-      <c r="O24" s="31">
+      <c r="O24" s="26">
         <v>78823</v>
       </c>
-      <c r="P24" s="35">
+      <c r="P24" s="15">
         <v>78918</v>
       </c>
-      <c r="Q24" s="39">
+      <c r="Q24" s="38">
         <v>78992</v>
       </c>
-      <c r="R24" s="35">
+      <c r="R24" s="15">
         <v>79022</v>
       </c>
-      <c r="S24" s="35">
+      <c r="S24" s="15">
         <v>79071</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="11" t="s">
+      <c r="T24" s="15">
+        <v>79186</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="15">
         <v>72842</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="15">
         <v>72767</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="15">
         <v>72724</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="15">
         <v>72720</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="15">
         <v>72694</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="15">
         <v>72637</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="15">
         <v>72531</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="15">
         <v>72350</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="15">
         <v>72158</v>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="15">
         <v>72065</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="15">
         <v>71995</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="15">
         <v>71973</v>
       </c>
-      <c r="N25" s="31">
+      <c r="N25" s="26">
         <v>72009</v>
       </c>
-      <c r="O25" s="31">
+      <c r="O25" s="26">
         <v>71944</v>
       </c>
-      <c r="P25" s="35">
+      <c r="P25" s="15">
         <v>71967</v>
       </c>
-      <c r="Q25" s="39">
+      <c r="Q25" s="38">
         <v>71942</v>
       </c>
-      <c r="R25" s="35">
+      <c r="R25" s="15">
         <v>71873</v>
       </c>
-      <c r="S25" s="35">
+      <c r="S25" s="15">
         <v>71825</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="T25" s="15">
+        <v>71644</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="15">
         <v>36484</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="15">
         <v>36450</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="15">
         <v>36522</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="15">
         <v>36537</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="15">
         <v>36509</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="15">
         <v>36480</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="15">
         <v>36415</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="15">
         <v>36335</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="15">
         <v>36235</v>
       </c>
-      <c r="K26" s="20">
+      <c r="K26" s="15">
         <v>36230</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="15">
         <v>36188</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="15">
         <v>36147</v>
       </c>
-      <c r="N26" s="31">
+      <c r="N26" s="26">
         <v>36125</v>
       </c>
-      <c r="O26" s="31">
+      <c r="O26" s="26">
         <v>36037</v>
       </c>
-      <c r="P26" s="35">
+      <c r="P26" s="15">
         <v>35993</v>
       </c>
-      <c r="Q26" s="39">
+      <c r="Q26" s="38">
         <v>35972</v>
       </c>
-      <c r="R26" s="35">
+      <c r="R26" s="15">
         <v>35883</v>
       </c>
-      <c r="S26" s="35">
+      <c r="S26" s="15">
         <v>35829</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="11" t="s">
+      <c r="T26" s="15">
+        <v>35745</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="20">
+      <c r="B27" s="15">
         <v>34850</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="15">
         <v>34756</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="15">
         <v>34740</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="15">
         <v>34805</v>
       </c>
-      <c r="F27" s="20">
+      <c r="F27" s="15">
         <v>34720</v>
       </c>
-      <c r="G27" s="20">
+      <c r="G27" s="15">
         <v>34632</v>
       </c>
-      <c r="H27" s="20">
+      <c r="H27" s="15">
         <v>34514</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="15">
         <v>34383</v>
       </c>
-      <c r="J27" s="20">
+      <c r="J27" s="15">
         <v>34154</v>
       </c>
-      <c r="K27" s="20">
+      <c r="K27" s="15">
         <v>34194</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="15">
         <v>34158</v>
       </c>
-      <c r="M27" s="20">
+      <c r="M27" s="15">
         <v>34136</v>
       </c>
-      <c r="N27" s="31">
+      <c r="N27" s="26">
         <v>34087</v>
       </c>
-      <c r="O27" s="31">
+      <c r="O27" s="26">
         <v>34009</v>
       </c>
-      <c r="P27" s="35">
+      <c r="P27" s="15">
         <v>33997</v>
       </c>
-      <c r="Q27" s="39">
+      <c r="Q27" s="38">
         <v>33973</v>
       </c>
-      <c r="R27" s="35">
+      <c r="R27" s="15">
         <v>33935</v>
       </c>
-      <c r="S27" s="35">
+      <c r="S27" s="15">
         <v>33949</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="11" t="s">
+      <c r="T27" s="15">
+        <v>33854</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="20">
+      <c r="B28" s="15">
         <v>172701</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="15">
         <v>172492</v>
       </c>
-      <c r="D28" s="20">
+      <c r="D28" s="15">
         <v>172445</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E28" s="15">
         <v>172753</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="15">
         <v>173020</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="15">
         <v>173226</v>
       </c>
-      <c r="H28" s="20">
+      <c r="H28" s="15">
         <v>173239</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="15">
         <v>173278</v>
       </c>
-      <c r="J28" s="20">
+      <c r="J28" s="15">
         <v>173288</v>
       </c>
-      <c r="K28" s="20">
+      <c r="K28" s="15">
         <v>173441</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="15">
         <v>173699</v>
       </c>
-      <c r="M28" s="20">
+      <c r="M28" s="15">
         <v>173905</v>
       </c>
-      <c r="N28" s="31">
+      <c r="N28" s="26">
         <v>174163</v>
       </c>
-      <c r="O28" s="31">
+      <c r="O28" s="26">
         <v>174277</v>
       </c>
-      <c r="P28" s="35">
+      <c r="P28" s="15">
         <v>174357</v>
       </c>
-      <c r="Q28" s="39">
+      <c r="Q28" s="38">
         <v>174524</v>
       </c>
-      <c r="R28" s="35">
+      <c r="R28" s="15">
         <v>174722</v>
       </c>
-      <c r="S28" s="35">
+      <c r="S28" s="15">
         <v>174632</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B29" s="21">
+      <c r="T28" s="15">
+        <v>174252</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="16">
         <v>32137</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="16">
         <v>32260</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="16">
         <v>32407</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="16">
         <v>32390</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="16">
         <v>32504</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="16">
         <v>32626</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H29" s="16">
         <v>32714</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="16">
         <v>32778</v>
       </c>
-      <c r="J29" s="21">
+      <c r="J29" s="16">
         <v>32833</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="16">
         <v>32818</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L29" s="16">
         <v>32858</v>
       </c>
-      <c r="M29" s="21">
+      <c r="M29" s="16">
         <v>32901</v>
       </c>
-      <c r="N29" s="32">
+      <c r="N29" s="27">
         <v>32961</v>
       </c>
-      <c r="O29" s="32">
+      <c r="O29" s="27">
         <v>33018</v>
       </c>
-      <c r="P29" s="36">
+      <c r="P29" s="16">
         <v>33077</v>
       </c>
-      <c r="Q29" s="41">
+      <c r="Q29" s="39">
         <v>33154</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R29" s="16">
         <v>33213</v>
       </c>
-      <c r="S29" s="36">
+      <c r="S29" s="16">
         <v>33282</v>
       </c>
-    </row>
-    <row r="30" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="T29" s="16">
+        <v>33295</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6"/>
     </row>
-    <row r="31" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:S16"/>
-    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="N5:T5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:S5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A7:T7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>