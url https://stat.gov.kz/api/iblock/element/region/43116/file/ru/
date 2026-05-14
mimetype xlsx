--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="23250" windowHeight="7080"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="23256" windowHeight="7080"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -72,57 +72,57 @@
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -488,116 +488,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -737,1228 +739,1234 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="13" width="10.28515625" style="4" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1">
+    <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
-    <row r="2" spans="1:18" ht="13.15" customHeight="1" thickBot="1">
+    <row r="2" spans="1:18" ht="13.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="28"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
-    <row r="3" spans="1:18" ht="13.5" thickBot="1">
+    <row r="3" spans="1:18" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="24"/>
       <c r="B3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="35"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" s="22">
         <v>2019</v>
       </c>
       <c r="B5" s="5">
         <v>100.2</v>
       </c>
       <c r="C5" s="5">
         <v>99.9</v>
       </c>
       <c r="D5" s="5">
         <v>104</v>
       </c>
       <c r="E5" s="6">
         <v>96.9</v>
       </c>
       <c r="F5" s="5">
         <v>100.2</v>
       </c>
       <c r="G5" s="5">
         <v>98.3</v>
       </c>
       <c r="H5" s="5">
         <v>99.5</v>
       </c>
       <c r="I5" s="5">
         <v>105.7</v>
       </c>
       <c r="J5" s="5">
         <v>106.7</v>
       </c>
       <c r="K5" s="5">
         <v>99</v>
       </c>
       <c r="L5" s="5">
         <v>99.2</v>
       </c>
       <c r="M5" s="5">
         <v>94.8</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>2020</v>
       </c>
       <c r="B6" s="5">
         <v>98.4</v>
       </c>
       <c r="C6" s="5">
         <v>99.8</v>
       </c>
       <c r="D6" s="5">
         <v>100.5</v>
       </c>
       <c r="E6" s="5">
         <v>61.7</v>
       </c>
       <c r="F6" s="5">
         <v>98.8</v>
       </c>
       <c r="G6" s="5">
         <v>121.1</v>
       </c>
       <c r="H6" s="5">
         <v>103.8</v>
       </c>
       <c r="I6" s="5">
         <v>110.6</v>
       </c>
       <c r="J6" s="5">
         <v>143.1</v>
       </c>
       <c r="K6" s="5">
         <v>73.2</v>
       </c>
       <c r="L6" s="5">
         <v>100.6</v>
       </c>
       <c r="M6" s="5">
         <v>99.9</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="22">
         <v>2021</v>
       </c>
       <c r="B7" s="7">
         <v>96.5</v>
       </c>
       <c r="C7" s="7">
         <v>103.8</v>
       </c>
       <c r="D7" s="7">
         <v>104.8</v>
       </c>
       <c r="E7" s="7">
         <v>67.2</v>
       </c>
       <c r="F7" s="7">
         <v>147.30000000000001</v>
       </c>
       <c r="G7" s="7">
         <v>98.8</v>
       </c>
       <c r="H7" s="7">
         <v>78.900000000000006</v>
       </c>
       <c r="I7" s="7">
         <v>120.1</v>
       </c>
       <c r="J7" s="7">
         <v>145.19999999999999</v>
       </c>
       <c r="K7" s="7">
         <v>73.5</v>
       </c>
       <c r="L7" s="7">
         <v>100.9</v>
       </c>
       <c r="M7" s="7">
         <v>98.3</v>
       </c>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" s="22">
         <v>2022</v>
       </c>
       <c r="B8" s="7">
         <v>93.8</v>
       </c>
       <c r="C8" s="5">
         <v>106.5</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="7">
         <v>69.2</v>
       </c>
       <c r="F8" s="7">
         <v>143.1</v>
       </c>
       <c r="G8" s="7">
         <v>105.9</v>
       </c>
       <c r="H8" s="7">
         <v>76.900000000000006</v>
       </c>
       <c r="I8" s="7">
         <v>120</v>
       </c>
       <c r="J8" s="7">
         <v>138.5</v>
       </c>
       <c r="K8" s="7">
         <v>73.400000000000006</v>
       </c>
       <c r="L8" s="7">
         <v>96.1</v>
       </c>
       <c r="M8" s="7">
         <v>112.6</v>
       </c>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" s="22">
         <v>2023</v>
       </c>
       <c r="B9" s="7">
         <v>87.1</v>
       </c>
       <c r="C9" s="7">
         <v>106.6</v>
       </c>
       <c r="D9" s="7">
         <v>104.8</v>
       </c>
       <c r="E9" s="9">
         <v>70.8</v>
       </c>
       <c r="F9" s="5">
         <v>140</v>
       </c>
       <c r="G9" s="5">
         <v>107.6</v>
       </c>
       <c r="H9" s="5">
         <v>77.099999999999994</v>
       </c>
       <c r="I9" s="5">
         <v>122.5</v>
       </c>
       <c r="J9" s="5">
         <v>139.4</v>
       </c>
       <c r="K9" s="5">
         <v>72.900000000000006</v>
       </c>
       <c r="L9" s="7">
         <v>99.8</v>
       </c>
       <c r="M9" s="10">
         <v>106.8</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>2024</v>
       </c>
       <c r="B10" s="7">
         <v>84.5</v>
       </c>
       <c r="C10" s="7">
         <v>106.8</v>
       </c>
       <c r="D10" s="7">
         <v>105.3</v>
       </c>
       <c r="E10" s="9">
         <v>73.8</v>
       </c>
       <c r="F10" s="5">
         <v>136</v>
       </c>
       <c r="G10" s="5">
         <v>108.6</v>
       </c>
       <c r="H10" s="5">
         <v>79.400000000000006</v>
       </c>
       <c r="I10" s="5">
         <v>121.5</v>
       </c>
       <c r="J10" s="5">
         <v>136.4</v>
       </c>
       <c r="K10" s="31">
         <v>74.3</v>
       </c>
       <c r="L10" s="7">
         <v>97.7</v>
       </c>
       <c r="M10" s="10">
         <v>111.4</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="22">
         <v>2025</v>
       </c>
       <c r="B11" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C11" s="7">
         <v>106.6</v>
       </c>
       <c r="D11" s="7">
         <v>106</v>
       </c>
       <c r="E11" s="9">
         <v>75.099999999999994</v>
       </c>
       <c r="F11" s="5">
         <v>133.69999999999999</v>
       </c>
       <c r="G11" s="5">
         <v>109.2</v>
       </c>
       <c r="H11" s="5">
         <v>81.3</v>
       </c>
       <c r="I11" s="5">
         <v>118.8</v>
       </c>
       <c r="J11" s="5">
         <v>129.5</v>
       </c>
       <c r="K11" s="31">
         <v>82.7</v>
       </c>
       <c r="L11" s="7">
         <v>88.7</v>
       </c>
       <c r="M11" s="10">
         <v>118.8</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>76.3</v>
       </c>
       <c r="C12" s="7">
         <v>101</v>
       </c>
-      <c r="D12" s="7"/>
+      <c r="D12" s="7">
+        <v>108.7</v>
+      </c>
       <c r="E12" s="9"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="38"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="23">
         <v>2019</v>
       </c>
       <c r="B14" s="5">
         <v>102</v>
       </c>
       <c r="C14" s="5">
         <v>103.3</v>
       </c>
       <c r="D14" s="5">
         <v>105.5</v>
       </c>
       <c r="E14" s="6">
         <v>100.4</v>
       </c>
       <c r="F14" s="5">
         <v>101.4</v>
       </c>
       <c r="G14" s="5">
         <v>101.7</v>
       </c>
       <c r="H14" s="5">
         <v>100.9</v>
       </c>
       <c r="I14" s="5">
         <v>104.3</v>
       </c>
       <c r="J14" s="5">
         <v>97.3</v>
       </c>
       <c r="K14" s="5">
         <v>109</v>
       </c>
       <c r="L14" s="5">
         <v>108.9</v>
       </c>
       <c r="M14" s="5">
         <v>103.9</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="23">
         <v>2020</v>
       </c>
       <c r="B15" s="5">
         <v>102.1</v>
       </c>
       <c r="C15" s="5">
         <v>102</v>
       </c>
       <c r="D15" s="5">
         <v>98.4</v>
       </c>
       <c r="E15" s="5">
         <v>62.7</v>
       </c>
       <c r="F15" s="5">
         <v>61.8</v>
       </c>
       <c r="G15" s="5">
         <v>76.099999999999994</v>
       </c>
       <c r="H15" s="5">
         <v>79.5</v>
       </c>
       <c r="I15" s="5">
         <v>83.2</v>
       </c>
       <c r="J15" s="5">
         <v>111.5</v>
       </c>
       <c r="K15" s="5">
         <v>82.5</v>
       </c>
       <c r="L15" s="5">
         <v>83.7</v>
       </c>
       <c r="M15" s="5">
         <v>88.2</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="23">
         <v>2021</v>
       </c>
       <c r="B16" s="7">
         <v>86.5</v>
       </c>
       <c r="C16" s="7">
         <v>90.1</v>
       </c>
       <c r="D16" s="7">
         <v>93.9</v>
       </c>
       <c r="E16" s="7">
         <v>102.2</v>
       </c>
       <c r="F16" s="7">
         <v>152.4</v>
       </c>
       <c r="G16" s="7">
         <v>124.3</v>
       </c>
       <c r="H16" s="7">
         <v>94.5</v>
       </c>
       <c r="I16" s="7">
         <v>102.6</v>
       </c>
       <c r="J16" s="7">
         <v>104.1</v>
       </c>
       <c r="K16" s="7">
         <v>104.5</v>
       </c>
       <c r="L16" s="7">
         <v>104.7</v>
       </c>
       <c r="M16" s="7">
         <v>103.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="23">
         <v>2022</v>
       </c>
       <c r="B17" s="7">
         <v>100.2</v>
       </c>
       <c r="C17" s="11">
         <v>102.8</v>
       </c>
       <c r="D17" s="11">
         <v>102.1</v>
       </c>
       <c r="E17" s="7">
         <v>105.1</v>
       </c>
       <c r="F17" s="7">
         <v>102.1</v>
       </c>
       <c r="G17" s="7">
         <v>109.5</v>
       </c>
       <c r="H17" s="7">
         <v>106.8</v>
       </c>
       <c r="I17" s="7">
         <v>106.6</v>
       </c>
       <c r="J17" s="7">
         <v>101.6</v>
       </c>
       <c r="K17" s="7">
         <v>101.4</v>
       </c>
       <c r="L17" s="7">
         <v>96.7</v>
       </c>
       <c r="M17" s="7">
         <v>110.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="23">
         <v>2023</v>
       </c>
       <c r="B18" s="7">
         <v>102.7</v>
       </c>
       <c r="C18" s="7">
         <v>102.8</v>
       </c>
       <c r="D18" s="7">
         <v>103.5</v>
       </c>
       <c r="E18" s="12">
         <v>105.8</v>
       </c>
       <c r="F18" s="11">
         <v>103.6</v>
       </c>
       <c r="G18" s="11">
         <v>105.3</v>
       </c>
       <c r="H18" s="11">
         <v>105.4</v>
       </c>
       <c r="I18" s="11">
         <v>107.6</v>
       </c>
       <c r="J18" s="11">
         <v>108.3</v>
       </c>
       <c r="K18" s="11">
         <v>107.7</v>
       </c>
       <c r="L18" s="7">
         <v>111.8</v>
       </c>
       <c r="M18" s="5">
         <v>106</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="22">
         <v>2024</v>
       </c>
       <c r="B19" s="7">
         <v>102.8</v>
       </c>
       <c r="C19" s="7">
         <v>103.1</v>
       </c>
       <c r="D19" s="7">
         <v>103.5</v>
       </c>
       <c r="E19" s="12">
         <v>107.9</v>
       </c>
       <c r="F19" s="11">
         <v>104.8</v>
       </c>
       <c r="G19" s="11">
         <v>105.6</v>
       </c>
       <c r="H19" s="11">
         <v>108.8</v>
       </c>
       <c r="I19" s="11">
         <v>108</v>
       </c>
       <c r="J19" s="11">
         <v>105.8</v>
       </c>
       <c r="K19" s="31">
         <v>107.6</v>
       </c>
       <c r="L19" s="7">
         <v>105.3</v>
       </c>
       <c r="M19" s="5">
         <v>109.9</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="22">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>102.9</v>
       </c>
       <c r="C20" s="7">
         <v>102.7</v>
       </c>
       <c r="D20" s="7">
         <v>103.4</v>
       </c>
       <c r="E20" s="12">
         <v>105.4</v>
       </c>
       <c r="F20" s="11">
         <v>103.6</v>
       </c>
       <c r="G20" s="11">
         <v>104.3</v>
       </c>
       <c r="H20" s="11">
         <v>106.7</v>
       </c>
       <c r="I20" s="11">
         <v>104.3</v>
       </c>
       <c r="J20" s="11">
         <v>99.1</v>
       </c>
       <c r="K20" s="31">
         <v>110.3</v>
       </c>
       <c r="L20" s="7">
         <v>100.2</v>
       </c>
       <c r="M20" s="5">
         <v>106.8</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="22">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>102.9</v>
       </c>
       <c r="C21" s="7">
         <v>97.5</v>
       </c>
-      <c r="D21" s="7"/>
+      <c r="D21" s="7">
+        <v>100</v>
+      </c>
       <c r="E21" s="12"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="31"/>
       <c r="L21" s="7"/>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="22">
         <v>2019</v>
       </c>
       <c r="B23" s="5">
         <v>102</v>
       </c>
       <c r="C23" s="5">
         <v>102.7</v>
       </c>
       <c r="D23" s="5">
         <v>103.6</v>
       </c>
       <c r="E23" s="6">
         <v>102.8</v>
       </c>
       <c r="F23" s="5">
         <v>102.5</v>
       </c>
       <c r="G23" s="5">
         <v>102.4</v>
       </c>
       <c r="H23" s="5">
         <v>102.2</v>
       </c>
       <c r="I23" s="5">
         <v>102.4</v>
       </c>
       <c r="J23" s="5">
         <v>101.8</v>
       </c>
       <c r="K23" s="5">
         <v>102.6</v>
       </c>
       <c r="L23" s="5">
         <v>103.1</v>
       </c>
       <c r="M23" s="5">
         <v>103.2</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="22">
         <v>2020</v>
       </c>
       <c r="B24" s="5">
         <v>102.1</v>
       </c>
       <c r="C24" s="5">
         <v>102</v>
       </c>
       <c r="D24" s="5">
         <v>100.8</v>
       </c>
       <c r="E24" s="5">
         <v>91.3</v>
       </c>
       <c r="F24" s="5">
         <v>85.4</v>
       </c>
       <c r="G24" s="5">
         <v>83.8</v>
       </c>
       <c r="H24" s="5">
         <v>83.2</v>
       </c>
       <c r="I24" s="5">
         <v>83.2</v>
       </c>
       <c r="J24" s="5">
         <v>86.8</v>
       </c>
       <c r="K24" s="5">
         <v>86.3</v>
       </c>
       <c r="L24" s="5">
         <v>86.1</v>
       </c>
       <c r="M24" s="5">
         <v>86.3</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="22">
         <v>2021</v>
       </c>
       <c r="B25" s="7">
         <v>86.5</v>
       </c>
       <c r="C25" s="7">
         <v>88.3</v>
       </c>
       <c r="D25" s="7">
         <v>90.2</v>
       </c>
       <c r="E25" s="7">
         <v>92</v>
       </c>
       <c r="F25" s="7">
         <v>100.8</v>
       </c>
       <c r="G25" s="7">
         <v>104.4</v>
       </c>
       <c r="H25" s="7">
         <v>103</v>
       </c>
       <c r="I25" s="7">
         <v>102.9</v>
       </c>
       <c r="J25" s="7">
         <v>103</v>
       </c>
       <c r="K25" s="7">
         <v>103.1</v>
       </c>
       <c r="L25" s="7">
         <v>103.3</v>
       </c>
       <c r="M25" s="7">
         <v>103.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="22">
         <v>2022</v>
       </c>
       <c r="B26" s="7">
         <v>100.2</v>
       </c>
       <c r="C26" s="11">
         <v>101.6</v>
       </c>
       <c r="D26" s="11">
         <v>101.8</v>
       </c>
       <c r="E26" s="7">
         <v>102.4</v>
       </c>
       <c r="F26" s="7">
         <v>102.4</v>
       </c>
       <c r="G26" s="7">
         <v>103.8</v>
       </c>
       <c r="H26" s="7">
         <v>104</v>
       </c>
       <c r="I26" s="7">
         <v>104.4</v>
       </c>
       <c r="J26" s="7">
         <v>104.4</v>
       </c>
       <c r="K26" s="7">
         <v>104</v>
       </c>
       <c r="L26" s="7">
         <v>103.3</v>
       </c>
       <c r="M26" s="7">
         <v>104</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="22">
         <v>2023</v>
       </c>
       <c r="B27" s="7">
         <v>102.7</v>
       </c>
       <c r="C27" s="7">
         <v>102.7</v>
       </c>
       <c r="D27" s="7">
         <v>102.9</v>
       </c>
       <c r="E27" s="12">
         <v>103.8</v>
       </c>
       <c r="F27" s="11">
         <v>103.7</v>
       </c>
       <c r="G27" s="11">
         <v>104</v>
       </c>
       <c r="H27" s="11">
         <v>104.2</v>
       </c>
       <c r="I27" s="11">
         <v>104.6</v>
       </c>
       <c r="J27" s="11">
         <v>104.9</v>
       </c>
       <c r="K27" s="11">
         <v>105.2</v>
       </c>
       <c r="L27" s="7">
         <v>105.8</v>
       </c>
       <c r="M27" s="7">
         <v>105.9</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="22">
         <v>2024</v>
       </c>
       <c r="B28" s="7">
         <v>102.8</v>
       </c>
       <c r="C28" s="7">
         <v>102.9</v>
       </c>
       <c r="D28" s="7">
         <v>103.2</v>
       </c>
       <c r="E28" s="12">
         <v>104.1</v>
       </c>
       <c r="F28" s="11">
         <v>104.3</v>
       </c>
       <c r="G28" s="11">
         <v>104.5</v>
       </c>
       <c r="H28" s="11">
         <v>105.1</v>
       </c>
       <c r="I28" s="11">
         <v>105.5</v>
       </c>
       <c r="J28" s="11">
         <v>105.5</v>
       </c>
       <c r="K28" s="31">
         <v>105.6</v>
       </c>
       <c r="L28" s="7">
         <v>105.6</v>
       </c>
       <c r="M28" s="7">
         <v>106</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="22">
         <v>2025</v>
       </c>
       <c r="B29" s="7">
         <v>102.9</v>
       </c>
       <c r="C29" s="7">
         <v>102.8</v>
       </c>
       <c r="D29" s="7">
         <v>103</v>
       </c>
       <c r="E29" s="12">
         <v>103.2</v>
       </c>
       <c r="F29" s="11">
         <v>103.4</v>
       </c>
       <c r="G29" s="11">
         <v>103.5</v>
       </c>
       <c r="H29" s="11">
         <v>103.9</v>
       </c>
       <c r="I29" s="11">
         <v>104</v>
       </c>
       <c r="J29" s="11">
         <v>103.2</v>
       </c>
       <c r="K29" s="31">
         <v>104</v>
       </c>
       <c r="L29" s="7">
         <v>103.7</v>
       </c>
       <c r="M29" s="31">
         <v>104</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="22">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>102.9</v>
       </c>
       <c r="C30" s="7">
         <v>100.1</v>
       </c>
-      <c r="D30" s="7"/>
+      <c r="D30" s="7">
+        <v>100.1</v>
+      </c>
       <c r="E30" s="12"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="31"/>
       <c r="L30" s="7"/>
       <c r="M30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.6640625" style="1" customWidth="1"/>
+    <col min="2" max="13" width="10.109375" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="21.75" customHeight="1">
+    <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
-    <row r="2" spans="1:25" ht="7.5" customHeight="1">
+    <row r="2" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
-    <row r="3" spans="1:25" ht="13.5" thickBot="1">
+    <row r="3" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="41" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
     </row>
-    <row r="4" spans="1:25" ht="13.5" thickBot="1">
+    <row r="4" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="17"/>
       <c r="B4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A5" s="21">
         <v>2019</v>
       </c>
       <c r="B5" s="13">
         <v>933.2</v>
       </c>
       <c r="C5" s="13">
         <v>931.9</v>
       </c>
       <c r="D5" s="13">
         <v>969.5</v>
       </c>
       <c r="E5" s="13">
         <v>959.2</v>
       </c>
       <c r="F5" s="13">
         <v>961.1</v>
       </c>
       <c r="G5" s="13">
         <v>945.1</v>
       </c>
       <c r="H5" s="13">
         <v>940.2</v>
       </c>
       <c r="I5" s="13">
@@ -1967,51 +1975,51 @@
       <c r="J5" s="13">
         <v>1078.3</v>
       </c>
       <c r="K5" s="13">
         <v>1068</v>
       </c>
       <c r="L5" s="13">
         <v>1059.0999999999999</v>
       </c>
       <c r="M5" s="13">
         <v>1004</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A6" s="21">
         <v>2020</v>
       </c>
       <c r="B6" s="13">
         <v>988</v>
       </c>
       <c r="C6" s="13">
         <v>985.6</v>
       </c>
       <c r="D6" s="13">
         <v>994.4</v>
       </c>
       <c r="E6" s="13">
         <v>613.6</v>
       </c>
       <c r="F6" s="13">
         <v>606.5</v>
       </c>
       <c r="G6" s="13">
         <v>734.7</v>
       </c>
       <c r="H6" s="13">
         <v>786.6</v>
       </c>
       <c r="I6" s="13">
@@ -2020,51 +2028,51 @@
       <c r="J6" s="13">
         <v>1270.2</v>
       </c>
       <c r="K6" s="13">
         <v>930.1</v>
       </c>
       <c r="L6" s="13">
         <v>944.3</v>
       </c>
       <c r="M6" s="13">
         <v>943.3</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A7" s="21">
         <v>2021</v>
       </c>
       <c r="B7" s="13">
         <v>910.6</v>
       </c>
       <c r="C7" s="13">
         <v>945.3</v>
       </c>
       <c r="D7" s="13">
         <v>991.1</v>
       </c>
       <c r="E7" s="13">
         <v>695.7</v>
       </c>
       <c r="F7" s="13">
         <v>1025</v>
       </c>
       <c r="G7" s="13">
         <v>1012.7</v>
       </c>
       <c r="H7" s="13">
         <v>799.4</v>
       </c>
       <c r="I7" s="13">
@@ -2073,51 +2081,51 @@
       <c r="J7" s="13">
         <v>1393.2</v>
       </c>
       <c r="K7" s="13">
         <v>1057.4000000000001</v>
       </c>
       <c r="L7" s="13">
         <v>1066.7</v>
       </c>
       <c r="M7" s="13">
         <v>1081.5999999999999</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A8" s="21">
         <v>2022</v>
       </c>
       <c r="B8" s="13">
         <v>1014.6</v>
       </c>
       <c r="C8" s="13">
         <v>1132.5999999999999</v>
       </c>
       <c r="D8" s="13">
         <v>1221.9000000000001</v>
       </c>
       <c r="E8" s="13">
         <v>861.3</v>
       </c>
       <c r="F8" s="13">
         <v>1236</v>
       </c>
       <c r="G8" s="13">
         <v>1363.8</v>
       </c>
       <c r="H8" s="13">
         <v>1078.7</v>
       </c>
       <c r="I8" s="13">
@@ -2126,51 +2134,51 @@
       <c r="J8" s="13">
         <v>1847.9</v>
       </c>
       <c r="K8" s="13">
         <v>1401.9</v>
       </c>
       <c r="L8" s="13">
         <v>1347.7</v>
       </c>
       <c r="M8" s="13">
         <v>1563.1</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A9" s="21">
         <v>2023</v>
       </c>
       <c r="B9" s="13">
         <v>1361.7</v>
       </c>
       <c r="C9" s="13">
         <v>1479.2</v>
       </c>
       <c r="D9" s="13">
         <v>1550.4</v>
       </c>
       <c r="E9" s="14">
         <v>1097.0999999999999</v>
       </c>
       <c r="F9" s="15">
         <v>1550</v>
       </c>
       <c r="G9" s="15">
         <v>1760.2</v>
       </c>
       <c r="H9" s="15">
         <v>1356.5</v>
       </c>
       <c r="I9" s="15">
@@ -2179,143 +2187,145 @@
       <c r="J9" s="15">
         <v>2314.9</v>
       </c>
       <c r="K9" s="15">
         <v>1727.1</v>
       </c>
       <c r="L9" s="16">
         <v>1723.4</v>
       </c>
       <c r="M9" s="15">
         <v>1895.8</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
         <v>2024</v>
       </c>
       <c r="B10" s="13">
         <v>1602.1</v>
       </c>
       <c r="C10" s="13">
         <v>1710.4</v>
       </c>
       <c r="D10" s="13">
         <v>1820.9</v>
       </c>
       <c r="E10" s="14">
         <v>1342.9</v>
       </c>
       <c r="F10" s="15">
         <v>1864.1</v>
       </c>
       <c r="G10" s="15">
         <v>2077.1999999999998</v>
       </c>
       <c r="H10" s="15">
         <v>1648.7</v>
       </c>
       <c r="I10" s="15">
         <v>2003.4</v>
       </c>
       <c r="J10" s="26">
         <v>2732.1</v>
       </c>
       <c r="K10" s="26">
         <v>2029.0730000000001</v>
       </c>
       <c r="L10" s="16">
         <v>1982</v>
       </c>
       <c r="M10" s="15">
         <v>2207.6999999999998</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11" s="21">
         <v>2025</v>
       </c>
       <c r="B11" s="13">
         <v>1808.4</v>
       </c>
       <c r="C11" s="13">
         <v>1927.1</v>
       </c>
       <c r="D11" s="13">
         <v>2043.6</v>
       </c>
       <c r="E11" s="14">
         <v>1653</v>
       </c>
       <c r="F11" s="15">
         <v>2209.6</v>
       </c>
       <c r="G11" s="15">
         <v>2412.9</v>
       </c>
       <c r="H11" s="15">
         <v>1967.5</v>
       </c>
       <c r="I11" s="15">
         <v>2337</v>
       </c>
       <c r="J11" s="26">
         <v>3026.4</v>
       </c>
       <c r="K11" s="26">
         <v>2627</v>
       </c>
       <c r="L11" s="16">
         <v>2348.1999999999998</v>
       </c>
       <c r="M11" s="15">
         <v>2788.8</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="21">
         <v>2026</v>
       </c>
       <c r="B12" s="13">
         <v>2128.8000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>2150.5</v>
       </c>
-      <c r="D12" s="13"/>
+      <c r="D12" s="13">
+        <v>2338.5</v>
+      </c>
       <c r="E12" s="14"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>