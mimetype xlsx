--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -743,51 +743,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26"/>
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1143,51 +1143,53 @@
         <v>129.5</v>
       </c>
       <c r="K11" s="31">
         <v>82.7</v>
       </c>
       <c r="L11" s="7">
         <v>88.7</v>
       </c>
       <c r="M11" s="10">
         <v>118.8</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>76.3</v>
       </c>
       <c r="C12" s="7">
         <v>101</v>
       </c>
       <c r="D12" s="7">
         <v>108.7</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="9">
+        <v>75.900000000000006</v>
+      </c>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="38"/>
@@ -1470,51 +1472,53 @@
         <v>99.1</v>
       </c>
       <c r="K20" s="31">
         <v>110.3</v>
       </c>
       <c r="L20" s="7">
         <v>100.2</v>
       </c>
       <c r="M20" s="5">
         <v>106.8</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="22">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>102.9</v>
       </c>
       <c r="C21" s="7">
         <v>97.5</v>
       </c>
       <c r="D21" s="7">
         <v>100</v>
       </c>
-      <c r="E21" s="12"/>
+      <c r="E21" s="12">
+        <v>101.1</v>
+      </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="31"/>
       <c r="L21" s="7"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
@@ -1797,78 +1801,80 @@
         <v>103.2</v>
       </c>
       <c r="K29" s="31">
         <v>104</v>
       </c>
       <c r="L29" s="7">
         <v>103.7</v>
       </c>
       <c r="M29" s="31">
         <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="22">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>102.9</v>
       </c>
       <c r="C30" s="7">
         <v>100.1</v>
       </c>
       <c r="D30" s="7">
         <v>100.1</v>
       </c>
-      <c r="E30" s="12"/>
+      <c r="E30" s="12">
+        <v>100.5</v>
+      </c>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="31"/>
       <c r="L30" s="7"/>
       <c r="M30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.6640625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
@@ -2282,51 +2288,53 @@
         <v>3026.4</v>
       </c>
       <c r="K11" s="26">
         <v>2627</v>
       </c>
       <c r="L11" s="16">
         <v>2348.1999999999998</v>
       </c>
       <c r="M11" s="15">
         <v>2788.8</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="21">
         <v>2026</v>
       </c>
       <c r="B12" s="13">
         <v>2128.8000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>2150.5</v>
       </c>
       <c r="D12" s="13">
         <v>2338.5</v>
       </c>
-      <c r="E12" s="14"/>
+      <c r="E12" s="14">
+        <v>1829.8</v>
+      </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>