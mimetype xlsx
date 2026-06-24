--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -743,51 +743,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1146,51 +1146,53 @@
         <v>82.7</v>
       </c>
       <c r="L11" s="7">
         <v>88.7</v>
       </c>
       <c r="M11" s="10">
         <v>118.8</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>76.3</v>
       </c>
       <c r="C12" s="7">
         <v>101</v>
       </c>
       <c r="D12" s="7">
         <v>108.7</v>
       </c>
       <c r="E12" s="9">
         <v>75.900000000000006</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="5">
+        <v>132.6</v>
+      </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="38"/>
     </row>
@@ -1475,51 +1477,53 @@
         <v>110.3</v>
       </c>
       <c r="L20" s="7">
         <v>100.2</v>
       </c>
       <c r="M20" s="5">
         <v>106.8</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="22">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>102.9</v>
       </c>
       <c r="C21" s="7">
         <v>97.5</v>
       </c>
       <c r="D21" s="7">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>101.1</v>
       </c>
-      <c r="F21" s="11"/>
+      <c r="F21" s="11">
+        <v>100.4</v>
+      </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="31"/>
       <c r="L21" s="7"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
@@ -1804,77 +1808,79 @@
         <v>104</v>
       </c>
       <c r="L29" s="7">
         <v>103.7</v>
       </c>
       <c r="M29" s="31">
         <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="22">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>102.9</v>
       </c>
       <c r="C30" s="7">
         <v>100.1</v>
       </c>
       <c r="D30" s="7">
         <v>100.1</v>
       </c>
       <c r="E30" s="12">
         <v>100.5</v>
       </c>
-      <c r="F30" s="11"/>
+      <c r="F30" s="11">
+        <v>100.5</v>
+      </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="31"/>
       <c r="L30" s="7"/>
       <c r="M30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.6640625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
@@ -2291,51 +2297,53 @@
         <v>2627</v>
       </c>
       <c r="L11" s="16">
         <v>2348.1999999999998</v>
       </c>
       <c r="M11" s="15">
         <v>2788.8</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="21">
         <v>2026</v>
       </c>
       <c r="B12" s="13">
         <v>2128.8000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>2150.5</v>
       </c>
       <c r="D12" s="13">
         <v>2338.5</v>
       </c>
       <c r="E12" s="14">
         <v>1829.8</v>
       </c>
-      <c r="F12" s="15"/>
+      <c r="F12" s="15">
+        <v>2511.5</v>
+      </c>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">