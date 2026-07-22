--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="23256" windowHeight="7080"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="23250" windowHeight="7080" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
@@ -488,86 +488,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -742,1243 +742,1249 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+    <sheetView topLeftCell="A25" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="13" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
-    <row r="2" spans="1:18" ht="13.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" ht="13.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="28"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
-    <row r="3" spans="1:18" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A4" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="35"/>
     </row>
-    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A5" s="22">
         <v>2019</v>
       </c>
       <c r="B5" s="5">
         <v>100.2</v>
       </c>
       <c r="C5" s="5">
         <v>99.9</v>
       </c>
       <c r="D5" s="5">
         <v>104</v>
       </c>
       <c r="E5" s="6">
         <v>96.9</v>
       </c>
       <c r="F5" s="5">
         <v>100.2</v>
       </c>
       <c r="G5" s="5">
         <v>98.3</v>
       </c>
       <c r="H5" s="5">
         <v>99.5</v>
       </c>
       <c r="I5" s="5">
         <v>105.7</v>
       </c>
       <c r="J5" s="5">
         <v>106.7</v>
       </c>
       <c r="K5" s="5">
         <v>99</v>
       </c>
       <c r="L5" s="5">
         <v>99.2</v>
       </c>
       <c r="M5" s="5">
         <v>94.8</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>2020</v>
       </c>
       <c r="B6" s="5">
         <v>98.4</v>
       </c>
       <c r="C6" s="5">
         <v>99.8</v>
       </c>
       <c r="D6" s="5">
         <v>100.5</v>
       </c>
       <c r="E6" s="5">
         <v>61.7</v>
       </c>
       <c r="F6" s="5">
         <v>98.8</v>
       </c>
       <c r="G6" s="5">
         <v>121.1</v>
       </c>
       <c r="H6" s="5">
         <v>103.8</v>
       </c>
       <c r="I6" s="5">
         <v>110.6</v>
       </c>
       <c r="J6" s="5">
         <v>143.1</v>
       </c>
       <c r="K6" s="5">
         <v>73.2</v>
       </c>
       <c r="L6" s="5">
         <v>100.6</v>
       </c>
       <c r="M6" s="5">
         <v>99.9</v>
       </c>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A7" s="22">
         <v>2021</v>
       </c>
       <c r="B7" s="7">
         <v>96.5</v>
       </c>
       <c r="C7" s="7">
         <v>103.8</v>
       </c>
       <c r="D7" s="7">
         <v>104.8</v>
       </c>
       <c r="E7" s="7">
         <v>67.2</v>
       </c>
       <c r="F7" s="7">
         <v>147.30000000000001</v>
       </c>
       <c r="G7" s="7">
         <v>98.8</v>
       </c>
       <c r="H7" s="7">
         <v>78.900000000000006</v>
       </c>
       <c r="I7" s="7">
         <v>120.1</v>
       </c>
       <c r="J7" s="7">
         <v>145.19999999999999</v>
       </c>
       <c r="K7" s="7">
         <v>73.5</v>
       </c>
       <c r="L7" s="7">
         <v>100.9</v>
       </c>
       <c r="M7" s="7">
         <v>98.3</v>
       </c>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
     </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A8" s="22">
         <v>2022</v>
       </c>
       <c r="B8" s="7">
         <v>93.8</v>
       </c>
       <c r="C8" s="5">
         <v>106.5</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="7">
         <v>69.2</v>
       </c>
       <c r="F8" s="7">
         <v>143.1</v>
       </c>
       <c r="G8" s="7">
         <v>105.9</v>
       </c>
       <c r="H8" s="7">
         <v>76.900000000000006</v>
       </c>
       <c r="I8" s="7">
         <v>120</v>
       </c>
       <c r="J8" s="7">
         <v>138.5</v>
       </c>
       <c r="K8" s="7">
         <v>73.400000000000006</v>
       </c>
       <c r="L8" s="7">
         <v>96.1</v>
       </c>
       <c r="M8" s="7">
         <v>112.6</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A9" s="22">
         <v>2023</v>
       </c>
       <c r="B9" s="7">
         <v>87.1</v>
       </c>
       <c r="C9" s="7">
         <v>106.6</v>
       </c>
       <c r="D9" s="7">
         <v>104.8</v>
       </c>
       <c r="E9" s="9">
         <v>70.8</v>
       </c>
       <c r="F9" s="5">
         <v>140</v>
       </c>
       <c r="G9" s="5">
         <v>107.6</v>
       </c>
       <c r="H9" s="5">
         <v>77.099999999999994</v>
       </c>
       <c r="I9" s="5">
         <v>122.5</v>
       </c>
       <c r="J9" s="5">
         <v>139.4</v>
       </c>
       <c r="K9" s="5">
         <v>72.900000000000006</v>
       </c>
       <c r="L9" s="7">
         <v>99.8</v>
       </c>
       <c r="M9" s="10">
         <v>106.8</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>2024</v>
       </c>
       <c r="B10" s="7">
         <v>84.5</v>
       </c>
       <c r="C10" s="7">
         <v>106.8</v>
       </c>
       <c r="D10" s="7">
         <v>105.3</v>
       </c>
       <c r="E10" s="9">
         <v>73.8</v>
       </c>
       <c r="F10" s="5">
         <v>136</v>
       </c>
       <c r="G10" s="5">
         <v>108.6</v>
       </c>
       <c r="H10" s="5">
         <v>79.400000000000006</v>
       </c>
       <c r="I10" s="5">
         <v>121.5</v>
       </c>
       <c r="J10" s="5">
         <v>136.4</v>
       </c>
       <c r="K10" s="31">
         <v>74.3</v>
       </c>
       <c r="L10" s="7">
         <v>97.7</v>
       </c>
       <c r="M10" s="10">
         <v>111.4</v>
       </c>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A11" s="22">
         <v>2025</v>
       </c>
       <c r="B11" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="C11" s="7">
         <v>106.6</v>
       </c>
       <c r="D11" s="7">
         <v>106</v>
       </c>
       <c r="E11" s="9">
         <v>75.099999999999994</v>
       </c>
       <c r="F11" s="5">
         <v>133.69999999999999</v>
       </c>
       <c r="G11" s="5">
         <v>109.2</v>
       </c>
       <c r="H11" s="5">
         <v>81.3</v>
       </c>
       <c r="I11" s="5">
         <v>118.8</v>
       </c>
       <c r="J11" s="5">
         <v>129.5</v>
       </c>
       <c r="K11" s="31">
         <v>82.7</v>
       </c>
       <c r="L11" s="7">
         <v>88.7</v>
       </c>
       <c r="M11" s="10">
         <v>118.8</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>76.3</v>
       </c>
       <c r="C12" s="7">
         <v>101</v>
       </c>
       <c r="D12" s="7">
         <v>108.7</v>
       </c>
       <c r="E12" s="9">
         <v>75.900000000000006</v>
       </c>
       <c r="F12" s="5">
         <v>132.6</v>
       </c>
-      <c r="G12" s="5"/>
+      <c r="G12" s="5">
+        <v>109.7</v>
+      </c>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="38"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A14" s="23">
         <v>2019</v>
       </c>
       <c r="B14" s="5">
         <v>102</v>
       </c>
       <c r="C14" s="5">
         <v>103.3</v>
       </c>
       <c r="D14" s="5">
         <v>105.5</v>
       </c>
       <c r="E14" s="6">
         <v>100.4</v>
       </c>
       <c r="F14" s="5">
         <v>101.4</v>
       </c>
       <c r="G14" s="5">
         <v>101.7</v>
       </c>
       <c r="H14" s="5">
         <v>100.9</v>
       </c>
       <c r="I14" s="5">
         <v>104.3</v>
       </c>
       <c r="J14" s="5">
         <v>97.3</v>
       </c>
       <c r="K14" s="5">
         <v>109</v>
       </c>
       <c r="L14" s="5">
         <v>108.9</v>
       </c>
       <c r="M14" s="5">
         <v>103.9</v>
       </c>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A15" s="23">
         <v>2020</v>
       </c>
       <c r="B15" s="5">
         <v>102.1</v>
       </c>
       <c r="C15" s="5">
         <v>102</v>
       </c>
       <c r="D15" s="5">
         <v>98.4</v>
       </c>
       <c r="E15" s="5">
         <v>62.7</v>
       </c>
       <c r="F15" s="5">
         <v>61.8</v>
       </c>
       <c r="G15" s="5">
         <v>76.099999999999994</v>
       </c>
       <c r="H15" s="5">
         <v>79.5</v>
       </c>
       <c r="I15" s="5">
         <v>83.2</v>
       </c>
       <c r="J15" s="5">
         <v>111.5</v>
       </c>
       <c r="K15" s="5">
         <v>82.5</v>
       </c>
       <c r="L15" s="5">
         <v>83.7</v>
       </c>
       <c r="M15" s="5">
         <v>88.2</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A16" s="23">
         <v>2021</v>
       </c>
       <c r="B16" s="7">
         <v>86.5</v>
       </c>
       <c r="C16" s="7">
         <v>90.1</v>
       </c>
       <c r="D16" s="7">
         <v>93.9</v>
       </c>
       <c r="E16" s="7">
         <v>102.2</v>
       </c>
       <c r="F16" s="7">
         <v>152.4</v>
       </c>
       <c r="G16" s="7">
         <v>124.3</v>
       </c>
       <c r="H16" s="7">
         <v>94.5</v>
       </c>
       <c r="I16" s="7">
         <v>102.6</v>
       </c>
       <c r="J16" s="7">
         <v>104.1</v>
       </c>
       <c r="K16" s="7">
         <v>104.5</v>
       </c>
       <c r="L16" s="7">
         <v>104.7</v>
       </c>
       <c r="M16" s="7">
         <v>103.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A17" s="23">
         <v>2022</v>
       </c>
       <c r="B17" s="7">
         <v>100.2</v>
       </c>
       <c r="C17" s="11">
         <v>102.8</v>
       </c>
       <c r="D17" s="11">
         <v>102.1</v>
       </c>
       <c r="E17" s="7">
         <v>105.1</v>
       </c>
       <c r="F17" s="7">
         <v>102.1</v>
       </c>
       <c r="G17" s="7">
         <v>109.5</v>
       </c>
       <c r="H17" s="7">
         <v>106.8</v>
       </c>
       <c r="I17" s="7">
         <v>106.6</v>
       </c>
       <c r="J17" s="7">
         <v>101.6</v>
       </c>
       <c r="K17" s="7">
         <v>101.4</v>
       </c>
       <c r="L17" s="7">
         <v>96.7</v>
       </c>
       <c r="M17" s="7">
         <v>110.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A18" s="23">
         <v>2023</v>
       </c>
       <c r="B18" s="7">
         <v>102.7</v>
       </c>
       <c r="C18" s="7">
         <v>102.8</v>
       </c>
       <c r="D18" s="7">
         <v>103.5</v>
       </c>
       <c r="E18" s="12">
         <v>105.8</v>
       </c>
       <c r="F18" s="11">
         <v>103.6</v>
       </c>
       <c r="G18" s="11">
         <v>105.3</v>
       </c>
       <c r="H18" s="11">
         <v>105.4</v>
       </c>
       <c r="I18" s="11">
         <v>107.6</v>
       </c>
       <c r="J18" s="11">
         <v>108.3</v>
       </c>
       <c r="K18" s="11">
         <v>107.7</v>
       </c>
       <c r="L18" s="7">
         <v>111.8</v>
       </c>
       <c r="M18" s="5">
         <v>106</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="22">
         <v>2024</v>
       </c>
       <c r="B19" s="7">
         <v>102.8</v>
       </c>
       <c r="C19" s="7">
         <v>103.1</v>
       </c>
       <c r="D19" s="7">
         <v>103.5</v>
       </c>
       <c r="E19" s="12">
         <v>107.9</v>
       </c>
       <c r="F19" s="11">
         <v>104.8</v>
       </c>
       <c r="G19" s="11">
         <v>105.6</v>
       </c>
       <c r="H19" s="11">
         <v>108.8</v>
       </c>
       <c r="I19" s="11">
         <v>108</v>
       </c>
       <c r="J19" s="11">
         <v>105.8</v>
       </c>
       <c r="K19" s="31">
         <v>107.6</v>
       </c>
       <c r="L19" s="7">
         <v>105.3</v>
       </c>
       <c r="M19" s="5">
         <v>109.9</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="22">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>102.9</v>
       </c>
       <c r="C20" s="7">
         <v>102.7</v>
       </c>
       <c r="D20" s="7">
         <v>103.4</v>
       </c>
       <c r="E20" s="12">
         <v>105.4</v>
       </c>
       <c r="F20" s="11">
         <v>103.6</v>
       </c>
       <c r="G20" s="11">
         <v>104.3</v>
       </c>
       <c r="H20" s="11">
         <v>106.7</v>
       </c>
       <c r="I20" s="11">
         <v>104.3</v>
       </c>
       <c r="J20" s="11">
         <v>99.1</v>
       </c>
       <c r="K20" s="31">
         <v>110.3</v>
       </c>
       <c r="L20" s="7">
         <v>100.2</v>
       </c>
       <c r="M20" s="5">
         <v>106.8</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="22">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>102.9</v>
       </c>
       <c r="C21" s="7">
         <v>97.5</v>
       </c>
       <c r="D21" s="7">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>101.1</v>
       </c>
       <c r="F21" s="11">
         <v>100.4</v>
       </c>
-      <c r="G21" s="11"/>
+      <c r="G21" s="11">
+        <v>100.9</v>
+      </c>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="31"/>
       <c r="L21" s="7"/>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A23" s="22">
         <v>2019</v>
       </c>
       <c r="B23" s="5">
         <v>102</v>
       </c>
       <c r="C23" s="5">
         <v>102.7</v>
       </c>
       <c r="D23" s="5">
         <v>103.6</v>
       </c>
       <c r="E23" s="6">
         <v>102.8</v>
       </c>
       <c r="F23" s="5">
         <v>102.5</v>
       </c>
       <c r="G23" s="5">
         <v>102.4</v>
       </c>
       <c r="H23" s="5">
         <v>102.2</v>
       </c>
       <c r="I23" s="5">
         <v>102.4</v>
       </c>
       <c r="J23" s="5">
         <v>101.8</v>
       </c>
       <c r="K23" s="5">
         <v>102.6</v>
       </c>
       <c r="L23" s="5">
         <v>103.1</v>
       </c>
       <c r="M23" s="5">
         <v>103.2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="22">
         <v>2020</v>
       </c>
       <c r="B24" s="5">
         <v>102.1</v>
       </c>
       <c r="C24" s="5">
         <v>102</v>
       </c>
       <c r="D24" s="5">
         <v>100.8</v>
       </c>
       <c r="E24" s="5">
         <v>91.3</v>
       </c>
       <c r="F24" s="5">
         <v>85.4</v>
       </c>
       <c r="G24" s="5">
         <v>83.8</v>
       </c>
       <c r="H24" s="5">
         <v>83.2</v>
       </c>
       <c r="I24" s="5">
         <v>83.2</v>
       </c>
       <c r="J24" s="5">
         <v>86.8</v>
       </c>
       <c r="K24" s="5">
         <v>86.3</v>
       </c>
       <c r="L24" s="5">
         <v>86.1</v>
       </c>
       <c r="M24" s="5">
         <v>86.3</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="22">
         <v>2021</v>
       </c>
       <c r="B25" s="7">
         <v>86.5</v>
       </c>
       <c r="C25" s="7">
         <v>88.3</v>
       </c>
       <c r="D25" s="7">
         <v>90.2</v>
       </c>
       <c r="E25" s="7">
         <v>92</v>
       </c>
       <c r="F25" s="7">
         <v>100.8</v>
       </c>
       <c r="G25" s="7">
         <v>104.4</v>
       </c>
       <c r="H25" s="7">
         <v>103</v>
       </c>
       <c r="I25" s="7">
         <v>102.9</v>
       </c>
       <c r="J25" s="7">
         <v>103</v>
       </c>
       <c r="K25" s="7">
         <v>103.1</v>
       </c>
       <c r="L25" s="7">
         <v>103.3</v>
       </c>
       <c r="M25" s="7">
         <v>103.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="22">
         <v>2022</v>
       </c>
       <c r="B26" s="7">
         <v>100.2</v>
       </c>
       <c r="C26" s="11">
         <v>101.6</v>
       </c>
       <c r="D26" s="11">
         <v>101.8</v>
       </c>
       <c r="E26" s="7">
         <v>102.4</v>
       </c>
       <c r="F26" s="7">
         <v>102.4</v>
       </c>
       <c r="G26" s="7">
         <v>103.8</v>
       </c>
       <c r="H26" s="7">
         <v>104</v>
       </c>
       <c r="I26" s="7">
         <v>104.4</v>
       </c>
       <c r="J26" s="7">
         <v>104.4</v>
       </c>
       <c r="K26" s="7">
         <v>104</v>
       </c>
       <c r="L26" s="7">
         <v>103.3</v>
       </c>
       <c r="M26" s="7">
         <v>104</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="22">
         <v>2023</v>
       </c>
       <c r="B27" s="7">
         <v>102.7</v>
       </c>
       <c r="C27" s="7">
         <v>102.7</v>
       </c>
       <c r="D27" s="7">
         <v>102.9</v>
       </c>
       <c r="E27" s="12">
         <v>103.8</v>
       </c>
       <c r="F27" s="11">
         <v>103.7</v>
       </c>
       <c r="G27" s="11">
         <v>104</v>
       </c>
       <c r="H27" s="11">
         <v>104.2</v>
       </c>
       <c r="I27" s="11">
         <v>104.6</v>
       </c>
       <c r="J27" s="11">
         <v>104.9</v>
       </c>
       <c r="K27" s="11">
         <v>105.2</v>
       </c>
       <c r="L27" s="7">
         <v>105.8</v>
       </c>
       <c r="M27" s="7">
         <v>105.9</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="22">
         <v>2024</v>
       </c>
       <c r="B28" s="7">
         <v>102.8</v>
       </c>
       <c r="C28" s="7">
         <v>102.9</v>
       </c>
       <c r="D28" s="7">
         <v>103.2</v>
       </c>
       <c r="E28" s="12">
         <v>104.1</v>
       </c>
       <c r="F28" s="11">
         <v>104.3</v>
       </c>
       <c r="G28" s="11">
         <v>104.5</v>
       </c>
       <c r="H28" s="11">
         <v>105.1</v>
       </c>
       <c r="I28" s="11">
         <v>105.5</v>
       </c>
       <c r="J28" s="11">
         <v>105.5</v>
       </c>
       <c r="K28" s="31">
         <v>105.6</v>
       </c>
       <c r="L28" s="7">
         <v>105.6</v>
       </c>
       <c r="M28" s="7">
         <v>106</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="22">
         <v>2025</v>
       </c>
       <c r="B29" s="7">
         <v>102.9</v>
       </c>
       <c r="C29" s="7">
         <v>102.8</v>
       </c>
       <c r="D29" s="7">
         <v>103</v>
       </c>
       <c r="E29" s="12">
         <v>103.2</v>
       </c>
       <c r="F29" s="11">
         <v>103.4</v>
       </c>
       <c r="G29" s="11">
         <v>103.5</v>
       </c>
       <c r="H29" s="11">
         <v>103.9</v>
       </c>
       <c r="I29" s="11">
         <v>104</v>
       </c>
       <c r="J29" s="11">
         <v>103.2</v>
       </c>
       <c r="K29" s="31">
         <v>104</v>
       </c>
       <c r="L29" s="7">
         <v>103.7</v>
       </c>
       <c r="M29" s="31">
         <v>104</v>
       </c>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="22">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>102.9</v>
       </c>
       <c r="C30" s="7">
         <v>100.1</v>
       </c>
       <c r="D30" s="7">
         <v>100.1</v>
       </c>
       <c r="E30" s="12">
         <v>100.5</v>
       </c>
       <c r="F30" s="11">
         <v>100.5</v>
       </c>
-      <c r="G30" s="11"/>
+      <c r="G30" s="11">
+        <v>100.6</v>
+      </c>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="31"/>
       <c r="L30" s="7"/>
       <c r="M30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
+    <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
     <row r="2" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
-    <row r="3" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="41" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
     </row>
-    <row r="4" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A5" s="21">
         <v>2019</v>
       </c>
       <c r="B5" s="13">
         <v>933.2</v>
       </c>
       <c r="C5" s="13">
         <v>931.9</v>
       </c>
       <c r="D5" s="13">
         <v>969.5</v>
       </c>
       <c r="E5" s="13">
         <v>959.2</v>
       </c>
       <c r="F5" s="13">
         <v>961.1</v>
       </c>
       <c r="G5" s="13">
         <v>945.1</v>
       </c>
       <c r="H5" s="13">
         <v>940.2</v>
       </c>
       <c r="I5" s="13">
@@ -1987,51 +1993,51 @@
       <c r="J5" s="13">
         <v>1078.3</v>
       </c>
       <c r="K5" s="13">
         <v>1068</v>
       </c>
       <c r="L5" s="13">
         <v>1059.0999999999999</v>
       </c>
       <c r="M5" s="13">
         <v>1004</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
-    <row r="6" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A6" s="21">
         <v>2020</v>
       </c>
       <c r="B6" s="13">
         <v>988</v>
       </c>
       <c r="C6" s="13">
         <v>985.6</v>
       </c>
       <c r="D6" s="13">
         <v>994.4</v>
       </c>
       <c r="E6" s="13">
         <v>613.6</v>
       </c>
       <c r="F6" s="13">
         <v>606.5</v>
       </c>
       <c r="G6" s="13">
         <v>734.7</v>
       </c>
       <c r="H6" s="13">
         <v>786.6</v>
       </c>
       <c r="I6" s="13">
@@ -2040,51 +2046,51 @@
       <c r="J6" s="13">
         <v>1270.2</v>
       </c>
       <c r="K6" s="13">
         <v>930.1</v>
       </c>
       <c r="L6" s="13">
         <v>944.3</v>
       </c>
       <c r="M6" s="13">
         <v>943.3</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
-    <row r="7" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A7" s="21">
         <v>2021</v>
       </c>
       <c r="B7" s="13">
         <v>910.6</v>
       </c>
       <c r="C7" s="13">
         <v>945.3</v>
       </c>
       <c r="D7" s="13">
         <v>991.1</v>
       </c>
       <c r="E7" s="13">
         <v>695.7</v>
       </c>
       <c r="F7" s="13">
         <v>1025</v>
       </c>
       <c r="G7" s="13">
         <v>1012.7</v>
       </c>
       <c r="H7" s="13">
         <v>799.4</v>
       </c>
       <c r="I7" s="13">
@@ -2093,51 +2099,51 @@
       <c r="J7" s="13">
         <v>1393.2</v>
       </c>
       <c r="K7" s="13">
         <v>1057.4000000000001</v>
       </c>
       <c r="L7" s="13">
         <v>1066.7</v>
       </c>
       <c r="M7" s="13">
         <v>1081.5999999999999</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
-    <row r="8" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A8" s="21">
         <v>2022</v>
       </c>
       <c r="B8" s="13">
         <v>1014.6</v>
       </c>
       <c r="C8" s="13">
         <v>1132.5999999999999</v>
       </c>
       <c r="D8" s="13">
         <v>1221.9000000000001</v>
       </c>
       <c r="E8" s="13">
         <v>861.3</v>
       </c>
       <c r="F8" s="13">
         <v>1236</v>
       </c>
       <c r="G8" s="13">
         <v>1363.8</v>
       </c>
       <c r="H8" s="13">
         <v>1078.7</v>
       </c>
       <c r="I8" s="13">
@@ -2146,51 +2152,51 @@
       <c r="J8" s="13">
         <v>1847.9</v>
       </c>
       <c r="K8" s="13">
         <v>1401.9</v>
       </c>
       <c r="L8" s="13">
         <v>1347.7</v>
       </c>
       <c r="M8" s="13">
         <v>1563.1</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
     </row>
-    <row r="9" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A9" s="21">
         <v>2023</v>
       </c>
       <c r="B9" s="13">
         <v>1361.7</v>
       </c>
       <c r="C9" s="13">
         <v>1479.2</v>
       </c>
       <c r="D9" s="13">
         <v>1550.4</v>
       </c>
       <c r="E9" s="14">
         <v>1097.0999999999999</v>
       </c>
       <c r="F9" s="15">
         <v>1550</v>
       </c>
       <c r="G9" s="15">
         <v>1760.2</v>
       </c>
       <c r="H9" s="15">
         <v>1356.5</v>
       </c>
       <c r="I9" s="15">
@@ -2199,152 +2205,154 @@
       <c r="J9" s="15">
         <v>2314.9</v>
       </c>
       <c r="K9" s="15">
         <v>1727.1</v>
       </c>
       <c r="L9" s="16">
         <v>1723.4</v>
       </c>
       <c r="M9" s="15">
         <v>1895.8</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:25" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
         <v>2024</v>
       </c>
       <c r="B10" s="13">
         <v>1602.1</v>
       </c>
       <c r="C10" s="13">
         <v>1710.4</v>
       </c>
       <c r="D10" s="13">
         <v>1820.9</v>
       </c>
       <c r="E10" s="14">
         <v>1342.9</v>
       </c>
       <c r="F10" s="15">
         <v>1864.1</v>
       </c>
       <c r="G10" s="15">
         <v>2077.1999999999998</v>
       </c>
       <c r="H10" s="15">
         <v>1648.7</v>
       </c>
       <c r="I10" s="15">
         <v>2003.4</v>
       </c>
       <c r="J10" s="26">
         <v>2732.1</v>
       </c>
       <c r="K10" s="26">
         <v>2029.0730000000001</v>
       </c>
       <c r="L10" s="16">
         <v>1982</v>
       </c>
       <c r="M10" s="15">
         <v>2207.6999999999998</v>
       </c>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:25" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A11" s="21">
         <v>2025</v>
       </c>
       <c r="B11" s="13">
         <v>1808.4</v>
       </c>
       <c r="C11" s="13">
         <v>1927.1</v>
       </c>
       <c r="D11" s="13">
         <v>2043.6</v>
       </c>
       <c r="E11" s="14">
         <v>1653</v>
       </c>
       <c r="F11" s="15">
         <v>2209.6</v>
       </c>
       <c r="G11" s="15">
         <v>2412.9</v>
       </c>
       <c r="H11" s="15">
         <v>1967.5</v>
       </c>
       <c r="I11" s="15">
         <v>2337</v>
       </c>
       <c r="J11" s="26">
         <v>3026.4</v>
       </c>
       <c r="K11" s="26">
         <v>2627</v>
       </c>
       <c r="L11" s="16">
         <v>2348.1999999999998</v>
       </c>
       <c r="M11" s="15">
         <v>2788.8</v>
       </c>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="21">
         <v>2026</v>
       </c>
       <c r="B12" s="13">
         <v>2128.8000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>2150.5</v>
       </c>
       <c r="D12" s="13">
         <v>2338.5</v>
       </c>
       <c r="E12" s="14">
         <v>1829.8</v>
       </c>
       <c r="F12" s="15">
         <v>2511.5</v>
       </c>
-      <c r="G12" s="15"/>
+      <c r="G12" s="15">
+        <v>2756.3</v>
+      </c>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>