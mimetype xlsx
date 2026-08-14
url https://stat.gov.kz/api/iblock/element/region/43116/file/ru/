--- v4 (2026-07-22)
+++ v5 (2026-08-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="23250" windowHeight="7080" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="23250" windowHeight="7080"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -742,52 +742,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R30"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I35" sqref="I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="10.28515625" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1152,51 +1152,53 @@
         <v>118.8</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>76.3</v>
       </c>
       <c r="C12" s="7">
         <v>101</v>
       </c>
       <c r="D12" s="7">
         <v>108.7</v>
       </c>
       <c r="E12" s="9">
         <v>75.900000000000006</v>
       </c>
       <c r="F12" s="5">
         <v>132.6</v>
       </c>
       <c r="G12" s="5">
         <v>109.7</v>
       </c>
-      <c r="H12" s="5"/>
+      <c r="H12" s="5">
+        <v>83.5</v>
+      </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="38"/>
     </row>
     <row r="14" spans="1:18" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A14" s="23">
@@ -1485,51 +1487,53 @@
         <v>106.8</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="22">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>102.9</v>
       </c>
       <c r="C21" s="7">
         <v>97.5</v>
       </c>
       <c r="D21" s="7">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>101.1</v>
       </c>
       <c r="F21" s="11">
         <v>100.4</v>
       </c>
       <c r="G21" s="11">
         <v>100.9</v>
       </c>
-      <c r="H21" s="11"/>
+      <c r="H21" s="11">
+        <v>103.7</v>
+      </c>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="31"/>
       <c r="L21" s="7"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A23" s="22">
@@ -1818,75 +1822,77 @@
         <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="22">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>102.9</v>
       </c>
       <c r="C30" s="7">
         <v>100.1</v>
       </c>
       <c r="D30" s="7">
         <v>100.1</v>
       </c>
       <c r="E30" s="12">
         <v>100.5</v>
       </c>
       <c r="F30" s="11">
         <v>100.5</v>
       </c>
       <c r="G30" s="11">
         <v>100.6</v>
       </c>
-      <c r="H30" s="11"/>
+      <c r="H30" s="11">
+        <v>101</v>
+      </c>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="31"/>
       <c r="L30" s="7"/>
       <c r="M30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
@@ -2309,51 +2315,53 @@
         <v>2788.8</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="21">
         <v>2026</v>
       </c>
       <c r="B12" s="13">
         <v>2128.8000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>2150.5</v>
       </c>
       <c r="D12" s="13">
         <v>2338.5</v>
       </c>
       <c r="E12" s="14">
         <v>1829.8</v>
       </c>
       <c r="F12" s="15">
         <v>2511.5</v>
       </c>
       <c r="G12" s="15">
         <v>2756.3</v>
       </c>
-      <c r="H12" s="15"/>
+      <c r="H12" s="15">
+        <v>2302</v>
+      </c>
       <c r="I12" s="15"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>