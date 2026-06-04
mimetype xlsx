--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Неке коэф." sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасу саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасу коэф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="43">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -383,51 +383,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -482,50 +482,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -827,4561 +830,4834 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A37" sqref="A37"/>
+      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="41"/>
-[...15 lines deleted...]
-      <c r="O4" s="4" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="19"/>
-      <c r="B5" s="39">
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+    </row>
+    <row r="6" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="20"/>
       <c r="B6" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="P6" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="42"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+    </row>
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>260</v>
       </c>
       <c r="C8" s="11">
         <v>308</v>
       </c>
       <c r="D8" s="11">
         <v>314</v>
       </c>
       <c r="E8" s="11">
         <v>364</v>
       </c>
       <c r="F8" s="11">
         <v>350</v>
       </c>
       <c r="G8" s="11">
         <v>393</v>
       </c>
       <c r="H8" s="11">
         <v>381</v>
       </c>
       <c r="I8" s="11">
         <v>405</v>
       </c>
       <c r="J8" s="11">
         <v>395</v>
       </c>
       <c r="K8" s="11">
         <v>376</v>
       </c>
       <c r="L8" s="11">
         <v>331</v>
       </c>
       <c r="M8" s="11">
         <v>320</v>
       </c>
       <c r="N8" s="11">
         <v>228</v>
       </c>
       <c r="O8" s="11">
         <v>269</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="11">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="13">
         <v>120</v>
       </c>
       <c r="C9" s="13">
         <v>128</v>
       </c>
       <c r="D9" s="13">
         <v>141</v>
       </c>
       <c r="E9" s="13">
         <v>156</v>
       </c>
       <c r="F9" s="13">
         <v>159</v>
       </c>
       <c r="G9" s="13">
         <v>194</v>
       </c>
       <c r="H9" s="13">
         <v>176</v>
       </c>
       <c r="I9" s="13">
         <v>178</v>
       </c>
       <c r="J9" s="13">
         <v>175</v>
       </c>
       <c r="K9" s="13">
         <v>166</v>
       </c>
       <c r="L9" s="13">
         <v>157</v>
       </c>
       <c r="M9" s="13">
         <v>147</v>
       </c>
       <c r="N9" s="13">
         <v>100</v>
       </c>
       <c r="O9" s="13">
         <v>122</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="13">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="13">
         <v>52</v>
       </c>
       <c r="C10" s="13">
         <v>55</v>
       </c>
       <c r="D10" s="13">
         <v>56</v>
       </c>
       <c r="E10" s="13">
         <v>75</v>
       </c>
       <c r="F10" s="13">
         <v>60</v>
       </c>
       <c r="G10" s="13">
         <v>78</v>
       </c>
       <c r="H10" s="13">
         <v>76</v>
       </c>
       <c r="I10" s="13">
         <v>76</v>
       </c>
       <c r="J10" s="13">
         <v>65</v>
       </c>
       <c r="K10" s="13">
         <v>78</v>
       </c>
       <c r="L10" s="13">
         <v>56</v>
       </c>
       <c r="M10" s="13">
         <v>68</v>
       </c>
       <c r="N10" s="13">
         <v>45</v>
       </c>
       <c r="O10" s="13">
         <v>43</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="13">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="13">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>25</v>
       </c>
       <c r="D11" s="13">
         <v>29</v>
       </c>
       <c r="E11" s="13">
         <v>25</v>
       </c>
       <c r="F11" s="13">
         <v>18</v>
       </c>
       <c r="G11" s="13">
         <v>33</v>
       </c>
       <c r="H11" s="13">
         <v>20</v>
       </c>
       <c r="I11" s="13">
         <v>34</v>
       </c>
       <c r="J11" s="13">
         <v>31</v>
       </c>
       <c r="K11" s="13">
         <v>31</v>
       </c>
       <c r="L11" s="13">
         <v>26</v>
       </c>
       <c r="M11" s="13">
         <v>22</v>
       </c>
       <c r="N11" s="13">
         <v>14</v>
       </c>
       <c r="O11" s="13">
         <v>25</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13">
         <v>6</v>
       </c>
       <c r="C12" s="13">
         <v>9</v>
       </c>
       <c r="D12" s="13">
         <v>10</v>
       </c>
       <c r="E12" s="13">
         <v>10</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>8</v>
       </c>
       <c r="H12" s="13">
         <v>8</v>
       </c>
       <c r="I12" s="13">
         <v>10</v>
       </c>
       <c r="J12" s="13">
         <v>15</v>
       </c>
       <c r="K12" s="13">
         <v>10</v>
       </c>
       <c r="L12" s="13">
         <v>15</v>
       </c>
       <c r="M12" s="13">
         <v>11</v>
       </c>
       <c r="N12" s="13">
         <v>7</v>
       </c>
       <c r="O12" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="13">
         <v>6</v>
       </c>
       <c r="E13" s="13">
         <v>19</v>
       </c>
       <c r="F13" s="13">
         <v>18</v>
       </c>
       <c r="G13" s="13">
         <v>8</v>
       </c>
       <c r="H13" s="13">
         <v>17</v>
       </c>
       <c r="I13" s="13">
         <v>17</v>
       </c>
       <c r="J13" s="13">
         <v>15</v>
       </c>
       <c r="K13" s="13">
         <v>7</v>
       </c>
       <c r="L13" s="13">
         <v>9</v>
       </c>
       <c r="M13" s="13">
         <v>5</v>
       </c>
       <c r="N13" s="13">
         <v>5</v>
       </c>
       <c r="O13" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="13">
         <v>57</v>
       </c>
       <c r="C14" s="13">
         <v>78</v>
       </c>
       <c r="D14" s="13">
         <v>57</v>
       </c>
       <c r="E14" s="13">
         <v>66</v>
       </c>
       <c r="F14" s="13">
         <v>66</v>
       </c>
       <c r="G14" s="13">
         <v>60</v>
       </c>
       <c r="H14" s="13">
         <v>72</v>
       </c>
       <c r="I14" s="13">
         <v>81</v>
       </c>
       <c r="J14" s="13">
         <v>77</v>
       </c>
       <c r="K14" s="13">
         <v>73</v>
       </c>
       <c r="L14" s="13">
         <v>56</v>
       </c>
       <c r="M14" s="13">
         <v>58</v>
       </c>
       <c r="N14" s="13">
         <v>51</v>
       </c>
       <c r="O14" s="13">
         <v>53</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="13">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>6</v>
       </c>
       <c r="C15" s="13">
         <v>7</v>
       </c>
       <c r="D15" s="13">
         <v>15</v>
       </c>
       <c r="E15" s="13">
         <v>13</v>
       </c>
       <c r="F15" s="13">
         <v>17</v>
       </c>
       <c r="G15" s="13">
         <v>12</v>
       </c>
       <c r="H15" s="13">
         <v>12</v>
       </c>
       <c r="I15" s="13">
         <v>9</v>
       </c>
       <c r="J15" s="13">
         <v>17</v>
       </c>
       <c r="K15" s="13">
         <v>11</v>
       </c>
       <c r="L15" s="13">
         <v>12</v>
       </c>
       <c r="M15" s="13">
         <v>9</v>
       </c>
       <c r="N15" s="13">
         <v>6</v>
       </c>
       <c r="O15" s="13">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="P15" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="43"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+    </row>
+    <row r="17" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>135</v>
       </c>
       <c r="C17" s="11">
         <v>150</v>
       </c>
       <c r="D17" s="11">
         <v>174</v>
       </c>
       <c r="E17" s="11">
         <v>202</v>
       </c>
       <c r="F17" s="11">
         <v>190</v>
       </c>
       <c r="G17" s="11">
         <v>234</v>
       </c>
       <c r="H17" s="11">
         <v>209</v>
       </c>
       <c r="I17" s="11">
         <v>209</v>
       </c>
       <c r="J17" s="11">
         <v>202</v>
       </c>
       <c r="K17" s="11">
         <v>194</v>
       </c>
       <c r="L17" s="11">
         <v>177</v>
       </c>
       <c r="M17" s="11">
         <v>182</v>
       </c>
       <c r="N17" s="11">
         <v>115</v>
       </c>
       <c r="O17" s="11">
         <v>147</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="11">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13">
         <v>113</v>
       </c>
       <c r="C18" s="13">
         <v>121</v>
       </c>
       <c r="D18" s="13">
         <v>140</v>
       </c>
       <c r="E18" s="13">
         <v>153</v>
       </c>
       <c r="F18" s="13">
         <v>156</v>
       </c>
       <c r="G18" s="13">
         <v>188</v>
       </c>
       <c r="H18" s="13">
         <v>171</v>
       </c>
       <c r="I18" s="13">
         <v>171</v>
       </c>
       <c r="J18" s="13">
         <v>170</v>
       </c>
       <c r="K18" s="13">
         <v>159</v>
       </c>
       <c r="L18" s="13">
         <v>155</v>
       </c>
       <c r="M18" s="13">
         <v>146</v>
       </c>
       <c r="N18" s="13">
         <v>95</v>
       </c>
       <c r="O18" s="13">
         <v>119</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="13">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="13">
         <v>20</v>
       </c>
       <c r="C19" s="13">
         <v>27</v>
       </c>
       <c r="D19" s="13">
         <v>28</v>
       </c>
       <c r="E19" s="13">
         <v>45</v>
       </c>
       <c r="F19" s="13">
         <v>28</v>
       </c>
       <c r="G19" s="13">
         <v>43</v>
       </c>
       <c r="H19" s="13">
         <v>34</v>
       </c>
       <c r="I19" s="13">
         <v>38</v>
       </c>
       <c r="J19" s="13">
         <v>29</v>
       </c>
       <c r="K19" s="13">
         <v>31</v>
       </c>
       <c r="L19" s="13">
         <v>20</v>
       </c>
       <c r="M19" s="13">
         <v>35</v>
       </c>
       <c r="N19" s="13">
         <v>19</v>
       </c>
       <c r="O19" s="13">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>2</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="13">
         <v>6</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13">
         <v>6</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="13">
         <v>4</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J20" s="13">
         <v>3</v>
       </c>
       <c r="K20" s="13">
         <v>4</v>
       </c>
       <c r="L20" s="13">
         <v>2</v>
       </c>
       <c r="M20" s="13">
         <v>1</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="P20" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="43"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+    </row>
+    <row r="22" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>125</v>
       </c>
       <c r="C22" s="11">
         <v>158</v>
       </c>
       <c r="D22" s="11">
         <v>140</v>
       </c>
       <c r="E22" s="11">
         <v>162</v>
       </c>
       <c r="F22" s="11">
         <v>160</v>
       </c>
       <c r="G22" s="11">
         <v>159</v>
       </c>
       <c r="H22" s="11">
         <v>172</v>
       </c>
       <c r="I22" s="11">
         <v>196</v>
       </c>
       <c r="J22" s="11">
         <v>193</v>
       </c>
       <c r="K22" s="11">
         <v>182</v>
       </c>
       <c r="L22" s="11">
         <v>154</v>
       </c>
       <c r="M22" s="11">
         <v>138</v>
       </c>
       <c r="N22" s="35">
         <v>113</v>
       </c>
       <c r="O22" s="11">
         <v>122</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="11">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13">
         <v>7</v>
       </c>
       <c r="C23" s="13">
         <v>7</v>
       </c>
       <c r="D23" s="13">
         <v>1</v>
       </c>
       <c r="E23" s="13">
         <v>3</v>
       </c>
       <c r="F23" s="13">
         <v>3</v>
       </c>
       <c r="G23" s="13">
         <v>6</v>
       </c>
       <c r="H23" s="13">
         <v>5</v>
       </c>
       <c r="I23" s="13">
         <v>7</v>
       </c>
       <c r="J23" s="13">
         <v>5</v>
       </c>
       <c r="K23" s="13">
         <v>7</v>
       </c>
       <c r="L23" s="13">
         <v>2</v>
       </c>
       <c r="M23" s="13">
         <v>1</v>
       </c>
       <c r="N23" s="36">
         <v>5</v>
       </c>
       <c r="O23" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>32</v>
       </c>
       <c r="C24" s="13">
         <v>28</v>
       </c>
       <c r="D24" s="13">
         <v>28</v>
       </c>
       <c r="E24" s="13">
         <v>30</v>
       </c>
       <c r="F24" s="13">
         <v>32</v>
       </c>
       <c r="G24" s="13">
         <v>35</v>
       </c>
       <c r="H24" s="13">
         <v>42</v>
       </c>
       <c r="I24" s="13">
         <v>38</v>
       </c>
       <c r="J24" s="13">
         <v>36</v>
       </c>
       <c r="K24" s="13">
         <v>47</v>
       </c>
       <c r="L24" s="13">
         <v>36</v>
       </c>
       <c r="M24" s="13">
         <v>33</v>
       </c>
       <c r="N24" s="36">
         <v>26</v>
       </c>
       <c r="O24" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>18</v>
       </c>
       <c r="C25" s="13">
         <v>25</v>
       </c>
       <c r="D25" s="13">
         <v>29</v>
       </c>
       <c r="E25" s="13">
         <v>25</v>
       </c>
       <c r="F25" s="13">
         <v>18</v>
       </c>
       <c r="G25" s="13">
         <v>33</v>
       </c>
       <c r="H25" s="13">
         <v>20</v>
       </c>
       <c r="I25" s="13">
         <v>34</v>
       </c>
       <c r="J25" s="13">
         <v>31</v>
       </c>
       <c r="K25" s="13">
         <v>31</v>
       </c>
       <c r="L25" s="13">
         <v>26</v>
       </c>
       <c r="M25" s="13">
         <v>22</v>
       </c>
       <c r="N25" s="36">
         <v>14</v>
       </c>
       <c r="O25" s="13">
         <v>25</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>9</v>
       </c>
       <c r="D26" s="13">
         <v>10</v>
       </c>
       <c r="E26" s="13">
         <v>10</v>
       </c>
       <c r="F26" s="13">
         <v>12</v>
       </c>
       <c r="G26" s="13">
         <v>8</v>
       </c>
       <c r="H26" s="13">
         <v>8</v>
       </c>
       <c r="I26" s="13">
         <v>10</v>
       </c>
       <c r="J26" s="13">
         <v>15</v>
       </c>
       <c r="K26" s="13">
         <v>10</v>
       </c>
       <c r="L26" s="13">
         <v>15</v>
       </c>
       <c r="M26" s="13">
         <v>11</v>
       </c>
       <c r="N26" s="36">
         <v>7</v>
       </c>
       <c r="O26" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>1</v>
       </c>
       <c r="C27" s="13">
         <v>6</v>
       </c>
       <c r="D27" s="13">
         <v>6</v>
       </c>
       <c r="E27" s="13">
         <v>19</v>
       </c>
       <c r="F27" s="13">
         <v>18</v>
       </c>
       <c r="G27" s="13">
         <v>8</v>
       </c>
       <c r="H27" s="13">
         <v>17</v>
       </c>
       <c r="I27" s="13">
         <v>17</v>
       </c>
       <c r="J27" s="13">
         <v>15</v>
       </c>
       <c r="K27" s="13">
         <v>7</v>
       </c>
       <c r="L27" s="13">
         <v>9</v>
       </c>
       <c r="M27" s="13">
         <v>5</v>
       </c>
       <c r="N27" s="36">
         <v>5</v>
       </c>
       <c r="O27" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="13">
         <v>57</v>
       </c>
       <c r="C28" s="13">
         <v>78</v>
       </c>
       <c r="D28" s="13">
         <v>57</v>
       </c>
       <c r="E28" s="13">
         <v>66</v>
       </c>
       <c r="F28" s="13">
         <v>66</v>
       </c>
       <c r="G28" s="13">
         <v>60</v>
       </c>
       <c r="H28" s="13">
         <v>72</v>
       </c>
       <c r="I28" s="13">
         <v>81</v>
       </c>
       <c r="J28" s="13">
         <v>77</v>
       </c>
       <c r="K28" s="13">
         <v>73</v>
       </c>
       <c r="L28" s="13">
         <v>56</v>
       </c>
       <c r="M28" s="13">
         <v>58</v>
       </c>
       <c r="N28" s="36">
         <v>51</v>
       </c>
       <c r="O28" s="13">
         <v>53</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="13">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="15">
         <v>4</v>
       </c>
       <c r="C29" s="15">
         <v>5</v>
       </c>
       <c r="D29" s="15">
         <v>9</v>
       </c>
       <c r="E29" s="15">
         <v>9</v>
       </c>
       <c r="F29" s="15">
         <v>11</v>
       </c>
       <c r="G29" s="15">
         <v>9</v>
       </c>
       <c r="H29" s="15">
         <v>8</v>
       </c>
       <c r="I29" s="15">
         <v>9</v>
       </c>
       <c r="J29" s="15">
         <v>14</v>
       </c>
       <c r="K29" s="15">
         <v>7</v>
       </c>
       <c r="L29" s="15">
         <v>10</v>
       </c>
       <c r="M29" s="15">
         <v>8</v>
       </c>
       <c r="N29" s="15">
         <v>5</v>
       </c>
       <c r="O29" s="15">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O38"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q25" sqref="Q25"/>
+      <selection pane="bottomLeft" activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="41"/>
-[...15 lines deleted...]
-      <c r="O4" s="6" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="46">
+    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47">
         <v>2025</v>
       </c>
-      <c r="C5" s="47"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...2 lines deleted...]
-      <c r="A6" s="45"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+    </row>
+    <row r="6" spans="1:16" s="3" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="46"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="P6" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="42"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+    </row>
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16">
         <v>3.77</v>
       </c>
       <c r="C8" s="16">
         <v>4.32</v>
       </c>
       <c r="D8" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="16">
         <v>4.66</v>
       </c>
       <c r="F8" s="16">
         <v>4.74</v>
       </c>
       <c r="G8" s="16">
         <v>4.93</v>
       </c>
       <c r="H8" s="16">
         <v>5.0199999999999996</v>
       </c>
       <c r="I8" s="16">
         <v>5.13</v>
       </c>
       <c r="J8" s="16">
         <v>5.22</v>
       </c>
       <c r="K8" s="16">
         <v>5.24</v>
       </c>
       <c r="L8" s="16">
         <v>5.22</v>
       </c>
       <c r="M8" s="16">
         <v>5.17</v>
       </c>
       <c r="N8" s="16">
         <v>3.25</v>
       </c>
       <c r="O8" s="16">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="16">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="C9" s="17">
         <v>5.1100000000000003</v>
       </c>
       <c r="D9" s="17">
         <v>5.27</v>
       </c>
       <c r="E9" s="17">
         <v>5.52</v>
       </c>
       <c r="F9" s="17">
         <v>5.67</v>
       </c>
       <c r="G9" s="17">
         <v>6.04</v>
       </c>
       <c r="H9" s="17">
         <v>6.16</v>
       </c>
       <c r="I9" s="17">
         <v>6.26</v>
       </c>
       <c r="J9" s="17">
         <v>6.35</v>
       </c>
       <c r="K9" s="17">
         <v>6.37</v>
       </c>
       <c r="L9" s="17">
         <v>6.37</v>
       </c>
       <c r="M9" s="17">
         <v>6.32</v>
       </c>
       <c r="N9" s="17">
         <v>3.77</v>
       </c>
       <c r="O9" s="17">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="17">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="17">
         <v>3.95</v>
       </c>
       <c r="C10" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="17">
         <v>4.26</v>
       </c>
       <c r="E10" s="17">
         <v>4.67</v>
       </c>
       <c r="F10" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="G10" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="H10" s="17">
         <v>5.03</v>
       </c>
       <c r="I10" s="17">
         <v>5.13</v>
       </c>
       <c r="J10" s="17">
         <v>5.13</v>
       </c>
       <c r="K10" s="17">
         <v>5.21</v>
       </c>
       <c r="L10" s="17">
         <v>5.14</v>
       </c>
       <c r="M10" s="17">
         <v>5.14</v>
       </c>
       <c r="N10" s="17">
         <v>3.4</v>
       </c>
       <c r="O10" s="17">
         <v>3.49</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="17">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="17">
         <v>2.93</v>
       </c>
       <c r="C11" s="17">
         <v>3.67</v>
       </c>
       <c r="D11" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="E11" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="17">
         <v>3.83</v>
       </c>
       <c r="G11" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="H11" s="17">
         <v>3.99</v>
       </c>
       <c r="I11" s="17">
         <v>4.2</v>
       </c>
       <c r="J11" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="K11" s="17">
         <v>4.38</v>
       </c>
       <c r="L11" s="17">
         <v>4.38</v>
       </c>
       <c r="M11" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="N11" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="O11" s="17">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="17">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="17">
         <v>1.95</v>
       </c>
       <c r="C12" s="17">
         <v>2.54</v>
       </c>
       <c r="D12" s="17">
         <v>2.77</v>
       </c>
       <c r="E12" s="17">
         <v>2.92</v>
       </c>
       <c r="F12" s="17">
         <v>3.11</v>
       </c>
       <c r="G12" s="17">
         <v>3.05</v>
       </c>
       <c r="H12" s="17">
         <v>2.98</v>
       </c>
       <c r="I12" s="17">
         <v>3.02</v>
       </c>
       <c r="J12" s="17">
         <v>3.24</v>
       </c>
       <c r="K12" s="17">
         <v>3.24</v>
       </c>
       <c r="L12" s="17">
         <v>3.4</v>
       </c>
       <c r="M12" s="17">
         <v>3.42</v>
       </c>
       <c r="N12" s="17">
         <v>2.31</v>
       </c>
       <c r="O12" s="17">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="17">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="17">
         <v>0.34</v>
       </c>
       <c r="C13" s="17">
         <v>1.26</v>
       </c>
       <c r="D13" s="17">
         <v>1.52</v>
       </c>
       <c r="E13" s="17">
         <v>2.81</v>
       </c>
       <c r="F13" s="17">
         <v>3.49</v>
       </c>
       <c r="G13" s="17">
         <v>3.39</v>
       </c>
       <c r="H13" s="17">
         <v>3.75</v>
       </c>
       <c r="I13" s="17">
         <v>4.03</v>
       </c>
       <c r="J13" s="17">
         <v>4.16</v>
       </c>
       <c r="K13" s="17">
         <v>3.97</v>
       </c>
       <c r="L13" s="17">
         <v>3.9</v>
       </c>
       <c r="M13" s="17">
         <v>3.71</v>
       </c>
       <c r="N13" s="17">
         <v>1.75</v>
       </c>
       <c r="O13" s="17">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="17">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17">
         <v>3.91</v>
       </c>
       <c r="C14" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="D14" s="17">
         <v>4.5</v>
       </c>
       <c r="E14" s="17">
         <v>4.53</v>
       </c>
       <c r="F14" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G14" s="17">
         <v>4.47</v>
       </c>
       <c r="H14" s="17">
         <v>4.53</v>
       </c>
       <c r="I14" s="17">
         <v>4.66</v>
       </c>
       <c r="J14" s="17">
         <v>4.74</v>
       </c>
       <c r="K14" s="17">
         <v>4.76</v>
       </c>
       <c r="L14" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="M14" s="17">
         <v>4.62</v>
       </c>
       <c r="N14" s="17">
         <v>3.43</v>
       </c>
       <c r="O14" s="17">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="17">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17">
         <v>1.7</v>
       </c>
       <c r="C15" s="17">
         <v>1.93</v>
       </c>
       <c r="D15" s="17">
         <v>2.74</v>
       </c>
       <c r="E15" s="17">
         <v>3.01</v>
       </c>
       <c r="F15" s="17">
         <v>3.38</v>
       </c>
       <c r="G15" s="17">
         <v>3.41</v>
       </c>
       <c r="H15" s="17">
         <v>3.41</v>
       </c>
       <c r="I15" s="17">
         <v>3.31</v>
       </c>
       <c r="J15" s="17">
         <v>3.5</v>
       </c>
       <c r="K15" s="17">
         <v>3.46</v>
       </c>
       <c r="L15" s="17">
         <v>3.47</v>
       </c>
       <c r="M15" s="17">
         <v>3.39</v>
       </c>
       <c r="N15" s="17">
         <v>1.69</v>
       </c>
       <c r="O15" s="17">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="P15" s="17">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="43"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+    </row>
+    <row r="17" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>4.21</v>
       </c>
       <c r="C17" s="16">
         <v>4.67</v>
       </c>
       <c r="D17" s="16">
         <v>4.9400000000000004</v>
       </c>
       <c r="E17" s="16">
         <v>5.32</v>
       </c>
       <c r="F17" s="16">
         <v>5.45</v>
       </c>
       <c r="G17" s="16">
         <v>5.8</v>
       </c>
       <c r="H17" s="16">
         <v>5.9</v>
       </c>
       <c r="I17" s="16">
         <v>5.98</v>
       </c>
       <c r="J17" s="16">
         <v>6.04</v>
       </c>
       <c r="K17" s="16">
         <v>6.04</v>
       </c>
       <c r="L17" s="16">
         <v>6.01</v>
       </c>
       <c r="M17" s="16">
         <v>5.99</v>
       </c>
       <c r="N17" s="16">
         <v>3.47</v>
       </c>
       <c r="O17" s="16">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="16">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17">
         <v>4.54</v>
       </c>
       <c r="C18" s="17">
         <v>4.96</v>
       </c>
       <c r="D18" s="17">
         <v>5.2</v>
       </c>
       <c r="E18" s="17">
         <v>5.49</v>
       </c>
       <c r="F18" s="17">
         <v>5.65</v>
       </c>
       <c r="G18" s="17">
         <v>6.01</v>
       </c>
       <c r="H18" s="17">
         <v>6.14</v>
       </c>
       <c r="I18" s="17">
         <v>6.23</v>
       </c>
       <c r="J18" s="17">
         <v>6.32</v>
       </c>
       <c r="K18" s="17">
         <v>6.33</v>
       </c>
       <c r="L18" s="17">
         <v>6.35</v>
       </c>
       <c r="M18" s="17">
         <v>6.31</v>
       </c>
       <c r="N18" s="17">
         <v>3.67</v>
       </c>
       <c r="O18" s="17">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="17">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17">
         <v>3.09</v>
       </c>
       <c r="C19" s="17">
         <v>3.8</v>
       </c>
       <c r="D19" s="17">
         <v>3.97</v>
       </c>
       <c r="E19" s="17">
         <v>4.76</v>
       </c>
       <c r="F19" s="17">
         <v>4.66</v>
       </c>
       <c r="G19" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="H19" s="17">
         <v>5.0599999999999996</v>
       </c>
       <c r="I19" s="17">
         <v>5.17</v>
       </c>
       <c r="J19" s="17">
         <v>5.1100000000000003</v>
       </c>
       <c r="K19" s="17">
         <v>5.07</v>
       </c>
       <c r="L19" s="17">
         <v>4.91</v>
       </c>
       <c r="M19" s="17">
         <v>4.95</v>
       </c>
       <c r="N19" s="17">
         <v>2.91</v>
       </c>
       <c r="O19" s="17">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="17">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>2.73</v>
       </c>
       <c r="C20" s="17">
         <v>2.83</v>
       </c>
       <c r="D20" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="E20" s="17">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="17">
         <v>5.54</v>
       </c>
       <c r="G20" s="17">
         <v>5.35</v>
       </c>
       <c r="H20" s="17">
         <v>5.35</v>
       </c>
       <c r="I20" s="17">
         <v>4.68</v>
       </c>
       <c r="J20" s="17">
         <v>4.62</v>
       </c>
       <c r="K20" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="L20" s="17">
         <v>4.53</v>
       </c>
       <c r="M20" s="17">
         <v>4.26</v>
       </c>
       <c r="N20" s="17">
         <v>1.39</v>
       </c>
       <c r="O20" s="17">
         <v>2.17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="P20" s="17">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="43"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+    </row>
+    <row r="22" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>3.39</v>
       </c>
       <c r="C22" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D22" s="16">
         <v>3.93</v>
       </c>
       <c r="E22" s="16">
         <v>4.08</v>
       </c>
       <c r="F22" s="16">
         <v>4.13</v>
       </c>
       <c r="G22" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="H22" s="16">
         <v>4.26</v>
       </c>
       <c r="I22" s="16">
         <v>4.3899999999999997</v>
       </c>
       <c r="J22" s="16">
         <v>4.5</v>
       </c>
       <c r="K22" s="16">
         <v>4.55</v>
       </c>
       <c r="L22" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="M22" s="16">
         <v>4.46</v>
       </c>
       <c r="N22" s="37">
         <v>3.05</v>
       </c>
       <c r="O22" s="16">
         <v>3.33</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="16">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="17">
         <v>10.14</v>
       </c>
       <c r="C23" s="17">
         <v>10.79</v>
       </c>
       <c r="D23" s="17">
         <v>7.59</v>
       </c>
       <c r="E23" s="17">
         <v>6.87</v>
       </c>
       <c r="F23" s="17">
         <v>6.4</v>
       </c>
       <c r="G23" s="17">
         <v>6.86</v>
       </c>
       <c r="H23" s="17">
         <v>6.93</v>
       </c>
       <c r="I23" s="17">
         <v>7.38</v>
       </c>
       <c r="J23" s="17">
         <v>7.4</v>
       </c>
       <c r="K23" s="17">
         <v>7.7</v>
       </c>
       <c r="L23" s="17">
         <v>7.29</v>
       </c>
       <c r="M23" s="17">
         <v>6.8</v>
       </c>
       <c r="N23" s="38">
         <v>7.28</v>
       </c>
       <c r="O23" s="17">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="17">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>4.79</v>
       </c>
       <c r="C24" s="17">
         <v>4.7300000000000004</v>
       </c>
       <c r="D24" s="17">
         <v>4.55</v>
       </c>
       <c r="E24" s="17">
         <v>4.58</v>
       </c>
       <c r="F24" s="17">
         <v>4.63</v>
       </c>
       <c r="G24" s="17">
         <v>4.7699999999999996</v>
       </c>
       <c r="H24" s="17">
         <v>5</v>
       </c>
       <c r="I24" s="17">
         <v>5.09</v>
       </c>
       <c r="J24" s="17">
         <v>5.15</v>
       </c>
       <c r="K24" s="17">
         <v>5.35</v>
       </c>
       <c r="L24" s="17">
         <v>5.37</v>
       </c>
       <c r="M24" s="17">
         <v>5.33</v>
       </c>
       <c r="N24" s="38">
         <v>3.87</v>
       </c>
       <c r="O24" s="17">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="17">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>2.93</v>
       </c>
       <c r="C25" s="17">
         <v>3.67</v>
       </c>
       <c r="D25" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="E25" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="F25" s="17">
         <v>3.83</v>
       </c>
       <c r="G25" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="H25" s="17">
         <v>3.99</v>
       </c>
       <c r="I25" s="17">
         <v>4.2</v>
       </c>
       <c r="J25" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="K25" s="17">
         <v>4.38</v>
       </c>
       <c r="L25" s="17">
         <v>4.38</v>
       </c>
       <c r="M25" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="N25" s="38">
         <v>2.2999999999999998</v>
       </c>
       <c r="O25" s="17">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="17">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>1.95</v>
       </c>
       <c r="C26" s="17">
         <v>2.54</v>
       </c>
       <c r="D26" s="17">
         <v>2.77</v>
       </c>
       <c r="E26" s="17">
         <v>2.92</v>
       </c>
       <c r="F26" s="17">
         <v>3.11</v>
       </c>
       <c r="G26" s="17">
         <v>3.05</v>
       </c>
       <c r="H26" s="17">
         <v>2.98</v>
       </c>
       <c r="I26" s="17">
         <v>3.02</v>
       </c>
       <c r="J26" s="17">
         <v>3.24</v>
       </c>
       <c r="K26" s="17">
         <v>3.24</v>
       </c>
       <c r="L26" s="17">
         <v>3.4</v>
       </c>
       <c r="M26" s="17">
         <v>3.42</v>
       </c>
       <c r="N26" s="38">
         <v>2.31</v>
       </c>
       <c r="O26" s="17">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="17">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="17">
         <v>0.34</v>
       </c>
       <c r="C27" s="17">
         <v>1.26</v>
       </c>
       <c r="D27" s="17">
         <v>1.52</v>
       </c>
       <c r="E27" s="17">
         <v>2.81</v>
       </c>
       <c r="F27" s="17">
         <v>3.49</v>
       </c>
       <c r="G27" s="17">
         <v>3.39</v>
       </c>
       <c r="H27" s="17">
         <v>3.75</v>
       </c>
       <c r="I27" s="17">
         <v>4.03</v>
       </c>
       <c r="J27" s="17">
         <v>4.16</v>
       </c>
       <c r="K27" s="17">
         <v>3.97</v>
       </c>
       <c r="L27" s="17">
         <v>3.9</v>
       </c>
       <c r="M27" s="17">
         <v>3.71</v>
       </c>
       <c r="N27" s="38">
         <v>1.75</v>
       </c>
       <c r="O27" s="17">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="17">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="17">
         <v>3.91</v>
       </c>
       <c r="C28" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="D28" s="17">
         <v>4.5</v>
       </c>
       <c r="E28" s="17">
         <v>4.53</v>
       </c>
       <c r="F28" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G28" s="17">
         <v>4.47</v>
       </c>
       <c r="H28" s="17">
         <v>4.53</v>
       </c>
       <c r="I28" s="17">
         <v>4.66</v>
       </c>
       <c r="J28" s="17">
         <v>4.74</v>
       </c>
       <c r="K28" s="17">
         <v>4.76</v>
       </c>
       <c r="L28" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="M28" s="17">
         <v>4.62</v>
       </c>
       <c r="N28" s="38">
         <v>3.43</v>
       </c>
       <c r="O28" s="17">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="17">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="18">
         <v>1.43</v>
       </c>
       <c r="C29" s="18">
         <v>1.69</v>
       </c>
       <c r="D29" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="E29" s="18">
         <v>2.5099999999999998</v>
       </c>
       <c r="F29" s="18">
         <v>2.81</v>
       </c>
       <c r="G29" s="18">
         <v>2.9</v>
       </c>
       <c r="H29" s="18">
         <v>2.9</v>
       </c>
       <c r="I29" s="18">
         <v>2.94</v>
       </c>
       <c r="J29" s="18">
         <v>3.2</v>
       </c>
       <c r="K29" s="18">
         <v>3.13</v>
       </c>
       <c r="L29" s="18">
         <v>3.19</v>
       </c>
       <c r="M29" s="18">
         <v>3.16</v>
       </c>
       <c r="N29" s="18">
         <v>1.77</v>
       </c>
       <c r="O29" s="18">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="18">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+      <selection activeCell="R23" sqref="R23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.33203125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="41"/>
-[...14 lines deleted...]
-      <c r="O4" s="4" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="39">
+    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="45"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...2 lines deleted...]
-      <c r="A6" s="45"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+    </row>
+    <row r="6" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="46"/>
       <c r="B6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="P6" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="48"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>122</v>
       </c>
       <c r="C8" s="11">
         <v>85</v>
       </c>
       <c r="D8" s="11">
         <v>115</v>
       </c>
       <c r="E8" s="11">
         <v>117</v>
       </c>
       <c r="F8" s="11">
         <v>137</v>
       </c>
       <c r="G8" s="11">
         <v>134</v>
       </c>
       <c r="H8" s="11">
         <v>136</v>
       </c>
       <c r="I8" s="11">
         <v>98</v>
       </c>
       <c r="J8" s="11">
         <v>116</v>
       </c>
       <c r="K8" s="11">
         <v>179</v>
       </c>
       <c r="L8" s="11">
         <v>143</v>
       </c>
       <c r="M8" s="11">
         <v>137</v>
       </c>
       <c r="N8" s="11">
         <v>125</v>
       </c>
       <c r="O8" s="11">
         <v>131</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="11">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="13">
         <v>77</v>
       </c>
       <c r="C9" s="13">
         <v>43</v>
       </c>
       <c r="D9" s="13">
         <v>70</v>
       </c>
       <c r="E9" s="13">
         <v>67</v>
       </c>
       <c r="F9" s="13">
         <v>77</v>
       </c>
       <c r="G9" s="13">
         <v>68</v>
       </c>
       <c r="H9" s="13">
         <v>80</v>
       </c>
       <c r="I9" s="13">
         <v>64</v>
       </c>
       <c r="J9" s="13">
         <v>67</v>
       </c>
       <c r="K9" s="13">
         <v>96</v>
       </c>
       <c r="L9" s="13">
         <v>95</v>
       </c>
       <c r="M9" s="13">
         <v>75</v>
       </c>
       <c r="N9" s="13">
         <v>64</v>
       </c>
       <c r="O9" s="13">
         <v>81</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="13">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="13">
         <v>15</v>
       </c>
       <c r="C10" s="13">
         <v>12</v>
       </c>
       <c r="D10" s="13">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>26</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>34</v>
       </c>
       <c r="H10" s="13">
         <v>29</v>
       </c>
       <c r="I10" s="13">
         <v>9</v>
       </c>
       <c r="J10" s="13">
         <v>9</v>
       </c>
       <c r="K10" s="13">
         <v>35</v>
       </c>
       <c r="L10" s="13">
         <v>20</v>
       </c>
       <c r="M10" s="13">
         <v>16</v>
       </c>
       <c r="N10" s="13">
         <v>20</v>
       </c>
       <c r="O10" s="13">
         <v>20</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="13">
         <v>3</v>
       </c>
       <c r="C11" s="13">
         <v>5</v>
       </c>
       <c r="D11" s="13">
         <v>6</v>
       </c>
       <c r="E11" s="13">
         <v>7</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>5</v>
       </c>
       <c r="H11" s="13">
         <v>2</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
       </c>
       <c r="J11" s="13">
         <v>4</v>
       </c>
       <c r="K11" s="13">
         <v>5</v>
       </c>
       <c r="L11" s="13">
         <v>6</v>
       </c>
       <c r="M11" s="13">
         <v>5</v>
       </c>
       <c r="N11" s="13">
         <v>4</v>
       </c>
       <c r="O11" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13">
         <v>8</v>
       </c>
       <c r="C12" s="13">
         <v>4</v>
       </c>
       <c r="D12" s="13">
         <v>3</v>
       </c>
       <c r="E12" s="13">
         <v>2</v>
       </c>
       <c r="F12" s="13">
         <v>10</v>
       </c>
       <c r="G12" s="13">
         <v>1</v>
       </c>
       <c r="H12" s="13">
         <v>6</v>
       </c>
       <c r="I12" s="13">
         <v>4</v>
       </c>
       <c r="J12" s="13">
         <v>4</v>
       </c>
       <c r="K12" s="13">
         <v>4</v>
       </c>
       <c r="L12" s="13">
         <v>3</v>
       </c>
       <c r="M12" s="13">
         <v>4</v>
       </c>
       <c r="N12" s="13">
         <v>2</v>
       </c>
       <c r="O12" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13">
         <v>2</v>
       </c>
       <c r="C13" s="13">
         <v>4</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="13">
         <v>1</v>
       </c>
       <c r="F13" s="13">
         <v>1</v>
       </c>
       <c r="G13" s="13">
         <v>1</v>
       </c>
       <c r="H13" s="13">
         <v>2</v>
       </c>
       <c r="I13" s="13">
         <v>2</v>
       </c>
       <c r="J13" s="13">
         <v>2</v>
       </c>
       <c r="K13" s="13">
         <v>2</v>
       </c>
       <c r="L13" s="13">
         <v>1</v>
       </c>
       <c r="M13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="N13" s="13">
         <v>5</v>
       </c>
       <c r="O13" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="13">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>13</v>
       </c>
       <c r="D14" s="13">
         <v>15</v>
       </c>
       <c r="E14" s="13">
         <v>11</v>
       </c>
       <c r="F14" s="13">
         <v>22</v>
       </c>
       <c r="G14" s="13">
         <v>21</v>
       </c>
       <c r="H14" s="13">
         <v>15</v>
       </c>
       <c r="I14" s="13">
         <v>12</v>
       </c>
       <c r="J14" s="13">
         <v>28</v>
       </c>
       <c r="K14" s="13">
         <v>31</v>
       </c>
       <c r="L14" s="13">
         <v>14</v>
       </c>
       <c r="M14" s="13">
         <v>29</v>
       </c>
       <c r="N14" s="13">
         <v>26</v>
       </c>
       <c r="O14" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>2</v>
       </c>
       <c r="C15" s="13">
         <v>4</v>
       </c>
       <c r="D15" s="13">
         <v>5</v>
       </c>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="13">
         <v>7</v>
       </c>
       <c r="G15" s="13">
         <v>4</v>
       </c>
       <c r="H15" s="13">
         <v>2</v>
       </c>
       <c r="I15" s="13">
         <v>5</v>
       </c>
       <c r="J15" s="13">
         <v>2</v>
       </c>
       <c r="K15" s="13">
         <v>6</v>
       </c>
       <c r="L15" s="13">
         <v>4</v>
       </c>
       <c r="M15" s="13">
         <v>8</v>
       </c>
       <c r="N15" s="13">
         <v>4</v>
       </c>
       <c r="O15" s="13">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="P15" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="43"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+    </row>
+    <row r="17" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>53</v>
       </c>
       <c r="D17" s="11">
         <v>75</v>
       </c>
       <c r="E17" s="11">
         <v>78</v>
       </c>
       <c r="F17" s="11">
         <v>88</v>
       </c>
       <c r="G17" s="11">
         <v>90</v>
       </c>
       <c r="H17" s="11">
         <v>94</v>
       </c>
       <c r="I17" s="11">
         <v>69</v>
       </c>
       <c r="J17" s="11">
         <v>70</v>
       </c>
       <c r="K17" s="11">
         <v>113</v>
       </c>
       <c r="L17" s="11">
         <v>110</v>
       </c>
       <c r="M17" s="11">
         <v>83</v>
       </c>
       <c r="N17" s="11">
         <v>76</v>
       </c>
       <c r="O17" s="11">
         <v>97</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="11">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13">
         <v>77</v>
       </c>
       <c r="C18" s="13">
         <v>42</v>
       </c>
       <c r="D18" s="13">
         <v>68</v>
       </c>
       <c r="E18" s="13">
         <v>66</v>
       </c>
       <c r="F18" s="13">
         <v>76</v>
       </c>
       <c r="G18" s="13">
         <v>67</v>
       </c>
       <c r="H18" s="13">
         <v>80</v>
       </c>
       <c r="I18" s="13">
         <v>62</v>
       </c>
       <c r="J18" s="13">
         <v>63</v>
       </c>
       <c r="K18" s="13">
         <v>95</v>
       </c>
       <c r="L18" s="13">
         <v>95</v>
       </c>
       <c r="M18" s="13">
         <v>70</v>
       </c>
       <c r="N18" s="13">
         <v>62</v>
       </c>
       <c r="O18" s="13">
         <v>81</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="13">
         <v>5</v>
       </c>
       <c r="C19" s="13">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>12</v>
       </c>
       <c r="F19" s="13">
         <v>11</v>
       </c>
       <c r="G19" s="13">
         <v>20</v>
       </c>
       <c r="H19" s="13">
         <v>13</v>
       </c>
       <c r="I19" s="13">
         <v>6</v>
       </c>
       <c r="J19" s="13">
         <v>7</v>
       </c>
       <c r="K19" s="13">
         <v>17</v>
       </c>
       <c r="L19" s="13">
         <v>14</v>
       </c>
       <c r="M19" s="13">
         <v>11</v>
       </c>
       <c r="N19" s="13">
         <v>13</v>
       </c>
       <c r="O19" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="13">
         <v>3</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="13">
         <v>1</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="13">
         <v>1</v>
       </c>
       <c r="I20" s="13">
         <v>1</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="13">
         <v>1</v>
       </c>
       <c r="L20" s="13">
         <v>1</v>
       </c>
       <c r="M20" s="13">
         <v>2</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="P20" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="43"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+    </row>
+    <row r="22" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>40</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>40</v>
       </c>
       <c r="E22" s="11">
         <v>39</v>
       </c>
       <c r="F22" s="11">
         <v>49</v>
       </c>
       <c r="G22" s="11">
         <v>44</v>
       </c>
       <c r="H22" s="11">
         <v>42</v>
       </c>
       <c r="I22" s="11">
         <v>29</v>
       </c>
       <c r="J22" s="11">
         <v>46</v>
       </c>
       <c r="K22" s="11">
         <v>66</v>
       </c>
       <c r="L22" s="11">
         <v>33</v>
       </c>
       <c r="M22" s="11">
         <v>54</v>
       </c>
       <c r="N22" s="11">
         <v>49</v>
       </c>
       <c r="O22" s="11">
         <v>34</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="13">
         <v>1</v>
       </c>
       <c r="D23" s="13">
         <v>2</v>
       </c>
       <c r="E23" s="13">
         <v>1</v>
       </c>
       <c r="F23" s="13">
         <v>1</v>
       </c>
       <c r="G23" s="13">
         <v>1</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="13">
         <v>2</v>
       </c>
       <c r="J23" s="13">
         <v>4</v>
       </c>
       <c r="K23" s="13">
         <v>1</v>
       </c>
       <c r="L23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="M23" s="13">
         <v>5</v>
       </c>
       <c r="N23" s="13">
         <v>2</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>10</v>
       </c>
       <c r="C24" s="13">
         <v>4</v>
       </c>
       <c r="D24" s="13">
         <v>9</v>
       </c>
       <c r="E24" s="13">
         <v>14</v>
       </c>
       <c r="F24" s="13">
         <v>6</v>
       </c>
       <c r="G24" s="13">
         <v>14</v>
       </c>
       <c r="H24" s="13">
         <v>16</v>
       </c>
       <c r="I24" s="13">
         <v>3</v>
       </c>
       <c r="J24" s="13">
         <v>2</v>
       </c>
       <c r="K24" s="13">
         <v>18</v>
       </c>
       <c r="L24" s="13">
         <v>6</v>
       </c>
       <c r="M24" s="13">
         <v>5</v>
       </c>
       <c r="N24" s="13">
         <v>7</v>
       </c>
       <c r="O24" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>5</v>
       </c>
       <c r="D25" s="13">
         <v>6</v>
       </c>
       <c r="E25" s="13">
         <v>7</v>
       </c>
       <c r="F25" s="13">
         <v>3</v>
       </c>
       <c r="G25" s="13">
         <v>5</v>
       </c>
       <c r="H25" s="13">
         <v>2</v>
       </c>
       <c r="I25" s="13">
         <v>2</v>
       </c>
       <c r="J25" s="13">
         <v>4</v>
       </c>
       <c r="K25" s="13">
         <v>5</v>
       </c>
       <c r="L25" s="13">
         <v>6</v>
       </c>
       <c r="M25" s="13">
         <v>5</v>
       </c>
       <c r="N25" s="13">
         <v>4</v>
       </c>
       <c r="O25" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>8</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>2</v>
       </c>
       <c r="F26" s="13">
         <v>10</v>
       </c>
       <c r="G26" s="13">
         <v>1</v>
       </c>
       <c r="H26" s="13">
         <v>6</v>
       </c>
       <c r="I26" s="13">
         <v>4</v>
       </c>
       <c r="J26" s="13">
         <v>4</v>
       </c>
       <c r="K26" s="13">
         <v>4</v>
       </c>
       <c r="L26" s="13">
         <v>3</v>
       </c>
       <c r="M26" s="13">
         <v>4</v>
       </c>
       <c r="N26" s="13">
         <v>2</v>
       </c>
       <c r="O26" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>2</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="13">
         <v>1</v>
       </c>
       <c r="F27" s="13">
         <v>1</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13">
         <v>2</v>
       </c>
       <c r="I27" s="13">
         <v>2</v>
       </c>
       <c r="J27" s="13">
         <v>2</v>
       </c>
       <c r="K27" s="13">
         <v>2</v>
       </c>
       <c r="L27" s="13">
         <v>1</v>
       </c>
       <c r="M27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="N27" s="13">
         <v>5</v>
       </c>
       <c r="O27" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>13</v>
       </c>
       <c r="D28" s="13">
         <v>15</v>
       </c>
       <c r="E28" s="13">
         <v>11</v>
       </c>
       <c r="F28" s="13">
         <v>22</v>
       </c>
       <c r="G28" s="13">
         <v>21</v>
       </c>
       <c r="H28" s="13">
         <v>15</v>
       </c>
       <c r="I28" s="13">
         <v>12</v>
       </c>
       <c r="J28" s="13">
         <v>28</v>
       </c>
       <c r="K28" s="13">
         <v>31</v>
       </c>
       <c r="L28" s="13">
         <v>14</v>
       </c>
       <c r="M28" s="13">
         <v>29</v>
       </c>
       <c r="N28" s="13">
         <v>26</v>
       </c>
       <c r="O28" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>1</v>
       </c>
       <c r="D29" s="15">
         <v>5</v>
       </c>
       <c r="E29" s="15">
         <v>3</v>
       </c>
       <c r="F29" s="15">
         <v>6</v>
       </c>
       <c r="G29" s="15">
         <v>1</v>
       </c>
       <c r="H29" s="15">
         <v>1</v>
       </c>
       <c r="I29" s="15">
         <v>4</v>
       </c>
       <c r="J29" s="15">
         <v>2</v>
       </c>
       <c r="K29" s="15">
         <v>5</v>
       </c>
       <c r="L29" s="15">
         <v>3</v>
       </c>
       <c r="M29" s="15">
         <v>6</v>
       </c>
       <c r="N29" s="15">
         <v>3</v>
       </c>
       <c r="O29" s="15">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A3:N3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q19" sqref="Q19"/>
+      <selection activeCell="S20" sqref="S20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.44140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="41"/>
-[...15 lines deleted...]
-      <c r="O4" s="6" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="19"/>
-      <c r="B5" s="39">
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+    </row>
+    <row r="6" spans="1:16" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A6" s="20"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="P6" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="42"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+    </row>
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16">
         <v>1.77</v>
       </c>
       <c r="C8" s="16">
         <v>1.58</v>
       </c>
       <c r="D8" s="16">
         <v>1.61</v>
       </c>
       <c r="E8" s="16">
         <v>1.64</v>
       </c>
       <c r="F8" s="16">
         <v>1.71</v>
       </c>
       <c r="G8" s="16">
         <v>1.76</v>
       </c>
       <c r="H8" s="16">
         <v>1.79</v>
       </c>
       <c r="I8" s="16">
         <v>1.74</v>
       </c>
       <c r="J8" s="16">
         <v>1.74</v>
       </c>
       <c r="K8" s="16">
         <v>1.83</v>
       </c>
       <c r="L8" s="16">
         <v>1.86</v>
       </c>
       <c r="M8" s="16">
         <v>1.87</v>
       </c>
       <c r="N8" s="16">
         <v>1.78</v>
       </c>
       <c r="O8" s="16">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P8" s="16">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>3.01</v>
       </c>
       <c r="C9" s="17">
         <v>2.4700000000000002</v>
       </c>
       <c r="D9" s="17">
         <v>2.57</v>
       </c>
       <c r="E9" s="17">
         <v>2.6</v>
       </c>
       <c r="F9" s="17">
         <v>2.69</v>
       </c>
       <c r="G9" s="17">
         <v>2.7</v>
       </c>
       <c r="H9" s="17">
         <v>2.76</v>
       </c>
       <c r="I9" s="17">
         <v>2.73</v>
       </c>
       <c r="J9" s="17">
         <v>2.73</v>
       </c>
       <c r="K9" s="17">
         <v>2.84</v>
       </c>
       <c r="L9" s="17">
         <v>2.93</v>
       </c>
       <c r="M9" s="17">
         <v>2.93</v>
       </c>
       <c r="N9" s="17">
         <v>2.41</v>
       </c>
       <c r="O9" s="17">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P9" s="17">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="C10" s="17">
         <v>1.08</v>
       </c>
       <c r="D10" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1.35</v>
       </c>
       <c r="F10" s="17">
         <v>1.34</v>
       </c>
       <c r="G10" s="17">
         <v>1.56</v>
       </c>
       <c r="H10" s="17">
         <v>1.66</v>
       </c>
       <c r="I10" s="17">
         <v>1.54</v>
       </c>
       <c r="J10" s="17">
         <v>1.44</v>
       </c>
       <c r="K10" s="17">
         <v>1.57</v>
       </c>
       <c r="L10" s="17">
         <v>1.57</v>
       </c>
       <c r="M10" s="17">
         <v>1.54</v>
       </c>
       <c r="N10" s="17">
         <v>1.51</v>
       </c>
       <c r="O10" s="17">
         <v>1.58</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P10" s="17">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="17">
         <v>0.49</v>
       </c>
       <c r="C11" s="17">
         <v>0.68</v>
       </c>
       <c r="D11" s="17">
         <v>0.78</v>
       </c>
       <c r="E11" s="17">
         <v>0.88</v>
       </c>
       <c r="F11" s="17">
         <v>0.8</v>
       </c>
       <c r="G11" s="17">
         <v>0.81</v>
       </c>
       <c r="H11" s="17">
         <v>0.74</v>
       </c>
       <c r="I11" s="17">
         <v>0.69</v>
       </c>
       <c r="J11" s="17">
         <v>0.68</v>
       </c>
       <c r="K11" s="17">
         <v>0.7</v>
       </c>
       <c r="L11" s="17">
         <v>0.72</v>
       </c>
       <c r="M11" s="17">
         <v>0.73</v>
       </c>
       <c r="N11" s="17">
         <v>0.66</v>
       </c>
       <c r="O11" s="17">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P11" s="17">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="17">
         <v>2.6</v>
       </c>
       <c r="C12" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="D12" s="17">
         <v>1.66</v>
       </c>
       <c r="E12" s="17">
         <v>1.42</v>
       </c>
       <c r="F12" s="17">
         <v>1.79</v>
       </c>
       <c r="G12" s="17">
         <v>1.55</v>
       </c>
       <c r="H12" s="17">
         <v>1.61</v>
       </c>
       <c r="I12" s="17">
         <v>1.57</v>
       </c>
       <c r="J12" s="17">
         <v>1.55</v>
       </c>
       <c r="K12" s="17">
         <v>1.52</v>
       </c>
       <c r="L12" s="17">
         <v>1.48</v>
       </c>
       <c r="M12" s="17">
         <v>1.46</v>
       </c>
       <c r="N12" s="17">
         <v>0.66</v>
       </c>
       <c r="O12" s="17">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P12" s="17">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="17">
         <v>0.69</v>
       </c>
       <c r="C13" s="17">
         <v>1.08</v>
       </c>
       <c r="D13" s="17">
         <v>0.7</v>
       </c>
       <c r="E13" s="17">
         <v>0.61</v>
       </c>
       <c r="F13" s="17">
         <v>0.56000000000000005</v>
       </c>
       <c r="G13" s="17">
         <v>0.53</v>
       </c>
       <c r="H13" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="I13" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="J13" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="K13" s="17">
         <v>0.59</v>
       </c>
       <c r="L13" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="M13" s="17">
         <v>0.52</v>
       </c>
       <c r="N13" s="17">
         <v>1.75</v>
       </c>
       <c r="O13" s="17">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P13" s="17">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17">
         <v>1.03</v>
       </c>
       <c r="C14" s="17">
         <v>1.01</v>
       </c>
       <c r="D14" s="17">
         <v>1.01</v>
       </c>
       <c r="E14" s="17">
         <v>0.95</v>
       </c>
       <c r="F14" s="17">
         <v>1.06</v>
       </c>
       <c r="G14" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="H14" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="I14" s="17">
         <v>1.08</v>
       </c>
       <c r="J14" s="17">
         <v>1.17</v>
       </c>
       <c r="K14" s="17">
         <v>1.27</v>
       </c>
       <c r="L14" s="17">
         <v>1.24</v>
       </c>
       <c r="M14" s="17">
         <v>1.3</v>
       </c>
       <c r="N14" s="17">
         <v>1.75</v>
       </c>
       <c r="O14" s="17">
         <v>1.45</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P14" s="17">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="C15" s="17">
         <v>0.89</v>
       </c>
       <c r="D15" s="17">
         <v>1.08</v>
       </c>
       <c r="E15" s="17">
         <v>1.03</v>
       </c>
       <c r="F15" s="17">
         <v>1.22</v>
       </c>
       <c r="G15" s="17">
         <v>1.22</v>
       </c>
       <c r="H15" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="I15" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="J15" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="K15" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="L15" s="17">
         <v>1.17</v>
       </c>
       <c r="M15" s="17">
         <v>1.26</v>
       </c>
       <c r="N15" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="O15" s="17">
         <v>1.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="P15" s="17">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A16" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="43"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+    </row>
+    <row r="17" spans="1:16" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>2.56</v>
       </c>
       <c r="C17" s="16">
         <v>2.21</v>
       </c>
       <c r="D17" s="16">
         <v>2.2599999999999998</v>
       </c>
       <c r="E17" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="F17" s="16">
         <v>2.41</v>
       </c>
       <c r="G17" s="16">
         <v>2.4900000000000002</v>
       </c>
       <c r="H17" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="I17" s="16">
         <v>2.5</v>
       </c>
       <c r="J17" s="16">
         <v>2.48</v>
       </c>
       <c r="K17" s="16">
         <v>2.58</v>
       </c>
       <c r="L17" s="16">
         <v>2.67</v>
       </c>
       <c r="M17" s="16">
         <v>2.66</v>
       </c>
       <c r="N17" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="O17" s="16">
         <v>2.75</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P17" s="16">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17">
         <v>3.1</v>
       </c>
       <c r="C18" s="17">
         <v>2.52</v>
       </c>
       <c r="D18" s="17">
         <v>2.6</v>
       </c>
       <c r="E18" s="17">
         <v>2.63</v>
       </c>
       <c r="F18" s="17">
         <v>2.72</v>
       </c>
       <c r="G18" s="17">
         <v>2.73</v>
       </c>
       <c r="H18" s="17">
         <v>2.8</v>
       </c>
       <c r="I18" s="17">
         <v>2.76</v>
       </c>
       <c r="J18" s="17">
         <v>2.75</v>
       </c>
       <c r="K18" s="17">
         <v>2.86</v>
       </c>
       <c r="L18" s="17">
         <v>2.96</v>
       </c>
       <c r="M18" s="17">
         <v>2.95</v>
       </c>
       <c r="N18" s="17">
         <v>2.4</v>
       </c>
       <c r="O18" s="17">
         <v>2.91</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P18" s="17">
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17">
         <v>0.77</v>
       </c>
       <c r="C19" s="17">
         <v>1.05</v>
       </c>
       <c r="D19" s="17">
         <v>1.06</v>
       </c>
       <c r="E19" s="17">
         <v>1.27</v>
       </c>
       <c r="F19" s="17">
         <v>1.36</v>
       </c>
       <c r="G19" s="17">
         <v>1.66</v>
       </c>
       <c r="H19" s="17">
         <v>1.71</v>
       </c>
       <c r="I19" s="17">
         <v>1.61</v>
       </c>
       <c r="J19" s="17">
         <v>1.56</v>
       </c>
       <c r="K19" s="17">
         <v>1.66</v>
       </c>
       <c r="L19" s="17">
         <v>1.72</v>
       </c>
       <c r="M19" s="17">
         <v>1.71</v>
       </c>
       <c r="N19" s="17">
         <v>1.99</v>
       </c>
       <c r="O19" s="17">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P19" s="17">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="17">
         <v>2.12</v>
       </c>
       <c r="D20" s="17">
         <v>1.39</v>
       </c>
       <c r="E20" s="17">
         <v>1.05</v>
       </c>
       <c r="F20" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="G20" s="17">
         <v>1.63</v>
       </c>
       <c r="H20" s="17">
         <v>1.58</v>
       </c>
       <c r="I20" s="17">
         <v>1.56</v>
       </c>
       <c r="J20" s="17">
         <v>1.38</v>
       </c>
       <c r="K20" s="17">
         <v>1.38</v>
       </c>
       <c r="L20" s="17">
         <v>1.38</v>
       </c>
       <c r="M20" s="17">
         <v>1.5</v>
       </c>
       <c r="N20" s="17">
         <v>1.39</v>
       </c>
       <c r="O20" s="17">
         <v>2.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="P20" s="17">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A21" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="43"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+    </row>
+    <row r="22" spans="1:16" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="C22" s="16">
         <v>1.02</v>
       </c>
       <c r="D22" s="16">
         <v>1.04</v>
       </c>
       <c r="E22" s="16">
         <v>1.05</v>
       </c>
       <c r="F22" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="G22" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="H22" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="I22" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="J22" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="K22" s="16">
         <v>1.18</v>
       </c>
       <c r="L22" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="M22" s="16">
         <v>1.18</v>
       </c>
       <c r="N22" s="37">
         <v>1.32</v>
       </c>
       <c r="O22" s="16">
         <v>1.18</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P22" s="16">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="17">
         <v>0.77</v>
       </c>
       <c r="D23" s="17">
         <v>1.52</v>
       </c>
       <c r="E23" s="17">
         <v>1.53</v>
       </c>
       <c r="F23" s="17">
         <v>1.52</v>
       </c>
       <c r="G23" s="17">
         <v>1.52</v>
       </c>
       <c r="H23" s="17">
         <v>1.3</v>
       </c>
       <c r="I23" s="17">
         <v>1.51</v>
       </c>
       <c r="J23" s="17">
         <v>2.02</v>
       </c>
       <c r="K23" s="17">
         <v>1.96</v>
       </c>
       <c r="L23" s="17">
         <v>1.79</v>
       </c>
       <c r="M23" s="17">
         <v>2.27</v>
       </c>
       <c r="N23" s="38">
         <v>2.91</v>
       </c>
       <c r="O23" s="17">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P23" s="17">
+        <v>2.5299999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>1.5</v>
       </c>
       <c r="C24" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="D24" s="17">
         <v>1.19</v>
       </c>
       <c r="E24" s="17">
         <v>1.44</v>
       </c>
       <c r="F24" s="17">
         <v>1.33</v>
       </c>
       <c r="G24" s="17">
         <v>1.47</v>
       </c>
       <c r="H24" s="17">
         <v>1.61</v>
       </c>
       <c r="I24" s="17">
         <v>1.46</v>
       </c>
       <c r="J24" s="17">
         <v>1.33</v>
       </c>
       <c r="K24" s="17">
         <v>1.48</v>
       </c>
       <c r="L24" s="17">
         <v>1.43</v>
       </c>
       <c r="M24" s="17">
         <v>1.37</v>
       </c>
       <c r="N24" s="38">
         <v>1.04</v>
       </c>
       <c r="O24" s="17">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P24" s="17">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>0.49</v>
       </c>
       <c r="C25" s="17">
         <v>0.68</v>
       </c>
       <c r="D25" s="17">
         <v>0.78</v>
       </c>
       <c r="E25" s="17">
         <v>0.88</v>
       </c>
       <c r="F25" s="17">
         <v>0.8</v>
       </c>
       <c r="G25" s="17">
         <v>0.81</v>
       </c>
       <c r="H25" s="17">
         <v>0.74</v>
       </c>
       <c r="I25" s="17">
         <v>0.69</v>
       </c>
       <c r="J25" s="17">
         <v>0.68</v>
       </c>
       <c r="K25" s="17">
         <v>0.7</v>
       </c>
       <c r="L25" s="17">
         <v>0.72</v>
       </c>
       <c r="M25" s="17">
         <v>0.73</v>
       </c>
       <c r="N25" s="38">
         <v>0.66</v>
       </c>
       <c r="O25" s="17">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P25" s="17">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>2.6</v>
       </c>
       <c r="C26" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="D26" s="17">
         <v>1.66</v>
       </c>
       <c r="E26" s="17">
         <v>1.42</v>
       </c>
       <c r="F26" s="17">
         <v>1.79</v>
       </c>
       <c r="G26" s="17">
         <v>1.55</v>
       </c>
       <c r="H26" s="17">
         <v>1.61</v>
       </c>
       <c r="I26" s="17">
         <v>1.57</v>
       </c>
       <c r="J26" s="17">
         <v>1.55</v>
       </c>
       <c r="K26" s="17">
         <v>1.52</v>
       </c>
       <c r="L26" s="17">
         <v>1.48</v>
       </c>
       <c r="M26" s="17">
         <v>1.46</v>
       </c>
       <c r="N26" s="38">
         <v>0.66</v>
       </c>
       <c r="O26" s="17">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P26" s="17">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="17">
         <v>0.69</v>
       </c>
       <c r="C27" s="17">
         <v>1.08</v>
       </c>
       <c r="D27" s="17">
         <v>0.7</v>
       </c>
       <c r="E27" s="17">
         <v>0.61</v>
       </c>
       <c r="F27" s="17">
         <v>0.56000000000000005</v>
       </c>
       <c r="G27" s="17">
         <v>0.53</v>
       </c>
       <c r="H27" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="I27" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="J27" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="K27" s="17">
         <v>0.59</v>
       </c>
       <c r="L27" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="M27" s="17">
         <v>0.52</v>
       </c>
       <c r="N27" s="38">
         <v>1.75</v>
       </c>
       <c r="O27" s="17">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P27" s="17">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="17">
         <v>1.03</v>
       </c>
       <c r="C28" s="17">
         <v>1.01</v>
       </c>
       <c r="D28" s="17">
         <v>1.01</v>
       </c>
       <c r="E28" s="17">
         <v>0.95</v>
       </c>
       <c r="F28" s="17">
         <v>1.06</v>
       </c>
       <c r="G28" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="H28" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="I28" s="17">
         <v>1.08</v>
       </c>
       <c r="J28" s="17">
         <v>1.17</v>
       </c>
       <c r="K28" s="17">
         <v>1.27</v>
       </c>
       <c r="L28" s="17">
         <v>1.24</v>
       </c>
       <c r="M28" s="17">
         <v>1.3</v>
       </c>
       <c r="N28" s="38">
         <v>1.75</v>
       </c>
       <c r="O28" s="17">
         <v>1.45</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="P28" s="17">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="18">
         <v>0.72</v>
       </c>
       <c r="C29" s="18">
         <v>0.56000000000000005</v>
       </c>
       <c r="D29" s="18">
         <v>0.99</v>
       </c>
       <c r="E29" s="18">
         <v>1.02</v>
       </c>
       <c r="F29" s="18">
         <v>1.26</v>
       </c>
       <c r="G29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="H29" s="18">
         <v>1</v>
       </c>
       <c r="I29" s="18">
         <v>1.06</v>
       </c>
       <c r="J29" s="18">
         <v>1.03</v>
       </c>
       <c r="K29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="L29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="M29" s="18">
         <v>1.2</v>
       </c>
       <c r="N29" s="18">
         <v>1.06</v>
       </c>
       <c r="O29" s="18">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="18">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Некелер саны</vt:lpstr>
       <vt:lpstr>Неке коэф.</vt:lpstr>
       <vt:lpstr>Ажырасу саны</vt:lpstr>