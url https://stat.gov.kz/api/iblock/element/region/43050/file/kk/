--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Неке коэф." sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасу саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасу коэф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="43">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -383,51 +383,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -482,50 +482,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -830,4834 +833,5106 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:Q33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
+      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="42" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="42"/>
-[...16 lines deleted...]
-      <c r="P4" s="4" t="s">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="19"/>
-      <c r="B5" s="40">
+      <c r="B5" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="20"/>
       <c r="B6" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="39" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="Q6" s="40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="43"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+    </row>
+    <row r="8" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>260</v>
       </c>
       <c r="C8" s="11">
         <v>308</v>
       </c>
       <c r="D8" s="11">
         <v>314</v>
       </c>
       <c r="E8" s="11">
         <v>364</v>
       </c>
       <c r="F8" s="11">
         <v>350</v>
       </c>
       <c r="G8" s="11">
         <v>393</v>
       </c>
       <c r="H8" s="11">
         <v>381</v>
       </c>
       <c r="I8" s="11">
         <v>405</v>
       </c>
       <c r="J8" s="11">
         <v>395</v>
       </c>
       <c r="K8" s="11">
         <v>376</v>
       </c>
       <c r="L8" s="11">
         <v>331</v>
       </c>
       <c r="M8" s="11">
         <v>320</v>
       </c>
       <c r="N8" s="11">
         <v>228</v>
       </c>
       <c r="O8" s="11">
         <v>269</v>
       </c>
       <c r="P8" s="11">
         <v>325</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="11">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="13">
         <v>120</v>
       </c>
       <c r="C9" s="13">
         <v>128</v>
       </c>
       <c r="D9" s="13">
         <v>141</v>
       </c>
       <c r="E9" s="13">
         <v>156</v>
       </c>
       <c r="F9" s="13">
         <v>159</v>
       </c>
       <c r="G9" s="13">
         <v>194</v>
       </c>
       <c r="H9" s="13">
         <v>176</v>
       </c>
       <c r="I9" s="13">
         <v>178</v>
       </c>
       <c r="J9" s="13">
         <v>175</v>
       </c>
       <c r="K9" s="13">
         <v>166</v>
       </c>
       <c r="L9" s="13">
         <v>157</v>
       </c>
       <c r="M9" s="13">
         <v>147</v>
       </c>
       <c r="N9" s="13">
         <v>100</v>
       </c>
       <c r="O9" s="13">
         <v>122</v>
       </c>
       <c r="P9" s="13">
         <v>147</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="13">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="13">
         <v>52</v>
       </c>
       <c r="C10" s="13">
         <v>55</v>
       </c>
       <c r="D10" s="13">
         <v>56</v>
       </c>
       <c r="E10" s="13">
         <v>75</v>
       </c>
       <c r="F10" s="13">
         <v>60</v>
       </c>
       <c r="G10" s="13">
         <v>78</v>
       </c>
       <c r="H10" s="13">
         <v>76</v>
       </c>
       <c r="I10" s="13">
         <v>76</v>
       </c>
       <c r="J10" s="13">
         <v>65</v>
       </c>
       <c r="K10" s="13">
         <v>78</v>
       </c>
       <c r="L10" s="13">
         <v>56</v>
       </c>
       <c r="M10" s="13">
         <v>68</v>
       </c>
       <c r="N10" s="13">
         <v>45</v>
       </c>
       <c r="O10" s="13">
         <v>43</v>
       </c>
       <c r="P10" s="13">
         <v>55</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="13">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>25</v>
       </c>
       <c r="D11" s="13">
         <v>29</v>
       </c>
       <c r="E11" s="13">
         <v>25</v>
       </c>
       <c r="F11" s="13">
         <v>18</v>
       </c>
       <c r="G11" s="13">
         <v>33</v>
       </c>
       <c r="H11" s="13">
         <v>20</v>
       </c>
       <c r="I11" s="13">
         <v>34</v>
       </c>
       <c r="J11" s="13">
         <v>31</v>
       </c>
       <c r="K11" s="13">
         <v>31</v>
       </c>
       <c r="L11" s="13">
         <v>26</v>
       </c>
       <c r="M11" s="13">
         <v>22</v>
       </c>
       <c r="N11" s="13">
         <v>14</v>
       </c>
       <c r="O11" s="13">
         <v>25</v>
       </c>
       <c r="P11" s="13">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13">
         <v>6</v>
       </c>
       <c r="C12" s="13">
         <v>9</v>
       </c>
       <c r="D12" s="13">
         <v>10</v>
       </c>
       <c r="E12" s="13">
         <v>10</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>8</v>
       </c>
       <c r="H12" s="13">
         <v>8</v>
       </c>
       <c r="I12" s="13">
         <v>10</v>
       </c>
       <c r="J12" s="13">
         <v>15</v>
       </c>
       <c r="K12" s="13">
         <v>10</v>
       </c>
       <c r="L12" s="13">
         <v>15</v>
       </c>
       <c r="M12" s="13">
         <v>11</v>
       </c>
       <c r="N12" s="13">
         <v>7</v>
       </c>
       <c r="O12" s="13">
         <v>4</v>
       </c>
       <c r="P12" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="13">
         <v>6</v>
       </c>
       <c r="E13" s="13">
         <v>19</v>
       </c>
       <c r="F13" s="13">
         <v>18</v>
       </c>
       <c r="G13" s="13">
         <v>8</v>
       </c>
       <c r="H13" s="13">
         <v>17</v>
       </c>
       <c r="I13" s="13">
         <v>17</v>
       </c>
       <c r="J13" s="13">
         <v>15</v>
       </c>
       <c r="K13" s="13">
         <v>7</v>
       </c>
       <c r="L13" s="13">
         <v>9</v>
       </c>
       <c r="M13" s="13">
         <v>5</v>
       </c>
       <c r="N13" s="13">
         <v>5</v>
       </c>
       <c r="O13" s="13">
         <v>13</v>
       </c>
       <c r="P13" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="13">
         <v>57</v>
       </c>
       <c r="C14" s="13">
         <v>78</v>
       </c>
       <c r="D14" s="13">
         <v>57</v>
       </c>
       <c r="E14" s="13">
         <v>66</v>
       </c>
       <c r="F14" s="13">
         <v>66</v>
       </c>
       <c r="G14" s="13">
         <v>60</v>
       </c>
       <c r="H14" s="13">
         <v>72</v>
       </c>
       <c r="I14" s="13">
         <v>81</v>
       </c>
       <c r="J14" s="13">
         <v>77</v>
       </c>
       <c r="K14" s="13">
         <v>73</v>
       </c>
       <c r="L14" s="13">
         <v>56</v>
       </c>
       <c r="M14" s="13">
         <v>58</v>
       </c>
       <c r="N14" s="13">
         <v>51</v>
       </c>
       <c r="O14" s="13">
         <v>53</v>
       </c>
       <c r="P14" s="13">
         <v>59</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="13">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>6</v>
       </c>
       <c r="C15" s="13">
         <v>7</v>
       </c>
       <c r="D15" s="13">
         <v>15</v>
       </c>
       <c r="E15" s="13">
         <v>13</v>
       </c>
       <c r="F15" s="13">
         <v>17</v>
       </c>
       <c r="G15" s="13">
         <v>12</v>
       </c>
       <c r="H15" s="13">
         <v>12</v>
       </c>
       <c r="I15" s="13">
         <v>9</v>
       </c>
       <c r="J15" s="13">
         <v>17</v>
       </c>
       <c r="K15" s="13">
         <v>11</v>
       </c>
       <c r="L15" s="13">
         <v>12</v>
       </c>
       <c r="M15" s="13">
         <v>9</v>
       </c>
       <c r="N15" s="13">
         <v>6</v>
       </c>
       <c r="O15" s="13">
         <v>9</v>
       </c>
       <c r="P15" s="13">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="44" t="s">
+      <c r="Q15" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="44"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+    </row>
+    <row r="17" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>135</v>
       </c>
       <c r="C17" s="11">
         <v>150</v>
       </c>
       <c r="D17" s="11">
         <v>174</v>
       </c>
       <c r="E17" s="11">
         <v>202</v>
       </c>
       <c r="F17" s="11">
         <v>190</v>
       </c>
       <c r="G17" s="11">
         <v>234</v>
       </c>
       <c r="H17" s="11">
         <v>209</v>
       </c>
       <c r="I17" s="11">
         <v>209</v>
       </c>
       <c r="J17" s="11">
         <v>202</v>
       </c>
       <c r="K17" s="11">
         <v>194</v>
       </c>
       <c r="L17" s="11">
         <v>177</v>
       </c>
       <c r="M17" s="11">
         <v>182</v>
       </c>
       <c r="N17" s="11">
         <v>115</v>
       </c>
       <c r="O17" s="11">
         <v>147</v>
       </c>
       <c r="P17" s="11">
         <v>172</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="11">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13">
         <v>113</v>
       </c>
       <c r="C18" s="13">
         <v>121</v>
       </c>
       <c r="D18" s="13">
         <v>140</v>
       </c>
       <c r="E18" s="13">
         <v>153</v>
       </c>
       <c r="F18" s="13">
         <v>156</v>
       </c>
       <c r="G18" s="13">
         <v>188</v>
       </c>
       <c r="H18" s="13">
         <v>171</v>
       </c>
       <c r="I18" s="13">
         <v>171</v>
       </c>
       <c r="J18" s="13">
         <v>170</v>
       </c>
       <c r="K18" s="13">
         <v>159</v>
       </c>
       <c r="L18" s="13">
         <v>155</v>
       </c>
       <c r="M18" s="13">
         <v>146</v>
       </c>
       <c r="N18" s="13">
         <v>95</v>
       </c>
       <c r="O18" s="13">
         <v>119</v>
       </c>
       <c r="P18" s="13">
         <v>144</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="13">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="13">
         <v>20</v>
       </c>
       <c r="C19" s="13">
         <v>27</v>
       </c>
       <c r="D19" s="13">
         <v>28</v>
       </c>
       <c r="E19" s="13">
         <v>45</v>
       </c>
       <c r="F19" s="13">
         <v>28</v>
       </c>
       <c r="G19" s="13">
         <v>43</v>
       </c>
       <c r="H19" s="13">
         <v>34</v>
       </c>
       <c r="I19" s="13">
         <v>38</v>
       </c>
       <c r="J19" s="13">
         <v>29</v>
       </c>
       <c r="K19" s="13">
         <v>31</v>
       </c>
       <c r="L19" s="13">
         <v>20</v>
       </c>
       <c r="M19" s="13">
         <v>35</v>
       </c>
       <c r="N19" s="13">
         <v>19</v>
       </c>
       <c r="O19" s="13">
         <v>26</v>
       </c>
       <c r="P19" s="13">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>2</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="13">
         <v>6</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13">
         <v>6</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="13">
         <v>4</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J20" s="13">
         <v>3</v>
       </c>
       <c r="K20" s="13">
         <v>4</v>
       </c>
       <c r="L20" s="13">
         <v>2</v>
       </c>
       <c r="M20" s="13">
         <v>1</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>2</v>
       </c>
       <c r="P20" s="13">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="44" t="s">
+      <c r="Q20" s="13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="44"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+    </row>
+    <row r="22" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>125</v>
       </c>
       <c r="C22" s="11">
         <v>158</v>
       </c>
       <c r="D22" s="11">
         <v>140</v>
       </c>
       <c r="E22" s="11">
         <v>162</v>
       </c>
       <c r="F22" s="11">
         <v>160</v>
       </c>
       <c r="G22" s="11">
         <v>159</v>
       </c>
       <c r="H22" s="11">
         <v>172</v>
       </c>
       <c r="I22" s="11">
         <v>196</v>
       </c>
       <c r="J22" s="11">
         <v>193</v>
       </c>
       <c r="K22" s="11">
         <v>182</v>
       </c>
       <c r="L22" s="11">
         <v>154</v>
       </c>
       <c r="M22" s="11">
         <v>138</v>
       </c>
       <c r="N22" s="35">
         <v>113</v>
       </c>
       <c r="O22" s="11">
         <v>122</v>
       </c>
       <c r="P22" s="11">
         <v>153</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="11">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13">
         <v>7</v>
       </c>
       <c r="C23" s="13">
         <v>7</v>
       </c>
       <c r="D23" s="13">
         <v>1</v>
       </c>
       <c r="E23" s="13">
         <v>3</v>
       </c>
       <c r="F23" s="13">
         <v>3</v>
       </c>
       <c r="G23" s="13">
         <v>6</v>
       </c>
       <c r="H23" s="13">
         <v>5</v>
       </c>
       <c r="I23" s="13">
         <v>7</v>
       </c>
       <c r="J23" s="13">
         <v>5</v>
       </c>
       <c r="K23" s="13">
         <v>7</v>
       </c>
       <c r="L23" s="13">
         <v>2</v>
       </c>
       <c r="M23" s="13">
         <v>1</v>
       </c>
       <c r="N23" s="36">
         <v>5</v>
       </c>
       <c r="O23" s="13">
         <v>3</v>
       </c>
       <c r="P23" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>32</v>
       </c>
       <c r="C24" s="13">
         <v>28</v>
       </c>
       <c r="D24" s="13">
         <v>28</v>
       </c>
       <c r="E24" s="13">
         <v>30</v>
       </c>
       <c r="F24" s="13">
         <v>32</v>
       </c>
       <c r="G24" s="13">
         <v>35</v>
       </c>
       <c r="H24" s="13">
         <v>42</v>
       </c>
       <c r="I24" s="13">
         <v>38</v>
       </c>
       <c r="J24" s="13">
         <v>36</v>
       </c>
       <c r="K24" s="13">
         <v>47</v>
       </c>
       <c r="L24" s="13">
         <v>36</v>
       </c>
       <c r="M24" s="13">
         <v>33</v>
       </c>
       <c r="N24" s="36">
         <v>26</v>
       </c>
       <c r="O24" s="13">
         <v>17</v>
       </c>
       <c r="P24" s="13">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>18</v>
       </c>
       <c r="C25" s="13">
         <v>25</v>
       </c>
       <c r="D25" s="13">
         <v>29</v>
       </c>
       <c r="E25" s="13">
         <v>25</v>
       </c>
       <c r="F25" s="13">
         <v>18</v>
       </c>
       <c r="G25" s="13">
         <v>33</v>
       </c>
       <c r="H25" s="13">
         <v>20</v>
       </c>
       <c r="I25" s="13">
         <v>34</v>
       </c>
       <c r="J25" s="13">
         <v>31</v>
       </c>
       <c r="K25" s="13">
         <v>31</v>
       </c>
       <c r="L25" s="13">
         <v>26</v>
       </c>
       <c r="M25" s="13">
         <v>22</v>
       </c>
       <c r="N25" s="36">
         <v>14</v>
       </c>
       <c r="O25" s="13">
         <v>25</v>
       </c>
       <c r="P25" s="13">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>9</v>
       </c>
       <c r="D26" s="13">
         <v>10</v>
       </c>
       <c r="E26" s="13">
         <v>10</v>
       </c>
       <c r="F26" s="13">
         <v>12</v>
       </c>
       <c r="G26" s="13">
         <v>8</v>
       </c>
       <c r="H26" s="13">
         <v>8</v>
       </c>
       <c r="I26" s="13">
         <v>10</v>
       </c>
       <c r="J26" s="13">
         <v>15</v>
       </c>
       <c r="K26" s="13">
         <v>10</v>
       </c>
       <c r="L26" s="13">
         <v>15</v>
       </c>
       <c r="M26" s="13">
         <v>11</v>
       </c>
       <c r="N26" s="36">
         <v>7</v>
       </c>
       <c r="O26" s="13">
         <v>4</v>
       </c>
       <c r="P26" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>1</v>
       </c>
       <c r="C27" s="13">
         <v>6</v>
       </c>
       <c r="D27" s="13">
         <v>6</v>
       </c>
       <c r="E27" s="13">
         <v>19</v>
       </c>
       <c r="F27" s="13">
         <v>18</v>
       </c>
       <c r="G27" s="13">
         <v>8</v>
       </c>
       <c r="H27" s="13">
         <v>17</v>
       </c>
       <c r="I27" s="13">
         <v>17</v>
       </c>
       <c r="J27" s="13">
         <v>15</v>
       </c>
       <c r="K27" s="13">
         <v>7</v>
       </c>
       <c r="L27" s="13">
         <v>9</v>
       </c>
       <c r="M27" s="13">
         <v>5</v>
       </c>
       <c r="N27" s="36">
         <v>5</v>
       </c>
       <c r="O27" s="13">
         <v>13</v>
       </c>
       <c r="P27" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="13">
         <v>57</v>
       </c>
       <c r="C28" s="13">
         <v>78</v>
       </c>
       <c r="D28" s="13">
         <v>57</v>
       </c>
       <c r="E28" s="13">
         <v>66</v>
       </c>
       <c r="F28" s="13">
         <v>66</v>
       </c>
       <c r="G28" s="13">
         <v>60</v>
       </c>
       <c r="H28" s="13">
         <v>72</v>
       </c>
       <c r="I28" s="13">
         <v>81</v>
       </c>
       <c r="J28" s="13">
         <v>77</v>
       </c>
       <c r="K28" s="13">
         <v>73</v>
       </c>
       <c r="L28" s="13">
         <v>56</v>
       </c>
       <c r="M28" s="13">
         <v>58</v>
       </c>
       <c r="N28" s="36">
         <v>51</v>
       </c>
       <c r="O28" s="13">
         <v>53</v>
       </c>
       <c r="P28" s="13">
         <v>59</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="13">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="15">
         <v>4</v>
       </c>
       <c r="C29" s="15">
         <v>5</v>
       </c>
       <c r="D29" s="15">
         <v>9</v>
       </c>
       <c r="E29" s="15">
         <v>9</v>
       </c>
       <c r="F29" s="15">
         <v>11</v>
       </c>
       <c r="G29" s="15">
         <v>9</v>
       </c>
       <c r="H29" s="15">
         <v>8</v>
       </c>
       <c r="I29" s="15">
         <v>9</v>
       </c>
       <c r="J29" s="15">
         <v>14</v>
       </c>
       <c r="K29" s="15">
         <v>7</v>
       </c>
       <c r="L29" s="15">
         <v>10</v>
       </c>
       <c r="M29" s="15">
         <v>8</v>
       </c>
       <c r="N29" s="15">
         <v>5</v>
       </c>
       <c r="O29" s="15">
         <v>7</v>
       </c>
       <c r="P29" s="15">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D39" sqref="D39"/>
+      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="42" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="42"/>
-[...16 lines deleted...]
-      <c r="P4" s="6" t="s">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="47">
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="46"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...3 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="47"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="Q6" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="43"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+    </row>
+    <row r="8" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16">
         <v>3.77</v>
       </c>
       <c r="C8" s="16">
         <v>4.32</v>
       </c>
       <c r="D8" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="16">
         <v>4.66</v>
       </c>
       <c r="F8" s="16">
         <v>4.74</v>
       </c>
       <c r="G8" s="16">
         <v>4.93</v>
       </c>
       <c r="H8" s="16">
         <v>5.0199999999999996</v>
       </c>
       <c r="I8" s="16">
         <v>5.13</v>
       </c>
       <c r="J8" s="16">
         <v>5.22</v>
       </c>
       <c r="K8" s="16">
         <v>5.24</v>
       </c>
       <c r="L8" s="16">
         <v>5.22</v>
       </c>
       <c r="M8" s="16">
         <v>5.17</v>
       </c>
       <c r="N8" s="16">
         <v>3.25</v>
       </c>
       <c r="O8" s="16">
         <v>3.72</v>
       </c>
       <c r="P8" s="16">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="16">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="C9" s="17">
         <v>5.1100000000000003</v>
       </c>
       <c r="D9" s="17">
         <v>5.27</v>
       </c>
       <c r="E9" s="17">
         <v>5.52</v>
       </c>
       <c r="F9" s="17">
         <v>5.67</v>
       </c>
       <c r="G9" s="17">
         <v>6.04</v>
       </c>
       <c r="H9" s="17">
         <v>6.16</v>
       </c>
       <c r="I9" s="17">
         <v>6.26</v>
       </c>
       <c r="J9" s="17">
         <v>6.35</v>
       </c>
       <c r="K9" s="17">
         <v>6.37</v>
       </c>
       <c r="L9" s="17">
         <v>6.37</v>
       </c>
       <c r="M9" s="17">
         <v>6.32</v>
       </c>
       <c r="N9" s="17">
         <v>3.77</v>
       </c>
       <c r="O9" s="17">
         <v>4.41</v>
       </c>
       <c r="P9" s="17">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="17">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="17">
         <v>3.95</v>
       </c>
       <c r="C10" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="17">
         <v>4.26</v>
       </c>
       <c r="E10" s="17">
         <v>4.67</v>
       </c>
       <c r="F10" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="G10" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="H10" s="17">
         <v>5.03</v>
       </c>
       <c r="I10" s="17">
         <v>5.13</v>
       </c>
       <c r="J10" s="17">
         <v>5.13</v>
       </c>
       <c r="K10" s="17">
         <v>5.21</v>
       </c>
       <c r="L10" s="17">
         <v>5.14</v>
       </c>
       <c r="M10" s="17">
         <v>5.14</v>
       </c>
       <c r="N10" s="17">
         <v>3.4</v>
       </c>
       <c r="O10" s="17">
         <v>3.49</v>
       </c>
       <c r="P10" s="17">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="17">
+        <v>3.73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="17">
         <v>2.93</v>
       </c>
       <c r="C11" s="17">
         <v>3.67</v>
       </c>
       <c r="D11" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="E11" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="17">
         <v>3.83</v>
       </c>
       <c r="G11" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="H11" s="17">
         <v>3.99</v>
       </c>
       <c r="I11" s="17">
         <v>4.2</v>
       </c>
       <c r="J11" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="K11" s="17">
         <v>4.38</v>
       </c>
       <c r="L11" s="17">
         <v>4.38</v>
       </c>
       <c r="M11" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="N11" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="O11" s="17">
         <v>3.36</v>
       </c>
       <c r="P11" s="17">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="17">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="17">
         <v>1.95</v>
       </c>
       <c r="C12" s="17">
         <v>2.54</v>
       </c>
       <c r="D12" s="17">
         <v>2.77</v>
       </c>
       <c r="E12" s="17">
         <v>2.92</v>
       </c>
       <c r="F12" s="17">
         <v>3.11</v>
       </c>
       <c r="G12" s="17">
         <v>3.05</v>
       </c>
       <c r="H12" s="17">
         <v>2.98</v>
       </c>
       <c r="I12" s="17">
         <v>3.02</v>
       </c>
       <c r="J12" s="17">
         <v>3.24</v>
       </c>
       <c r="K12" s="17">
         <v>3.24</v>
       </c>
       <c r="L12" s="17">
         <v>3.4</v>
       </c>
       <c r="M12" s="17">
         <v>3.42</v>
       </c>
       <c r="N12" s="17">
         <v>2.31</v>
       </c>
       <c r="O12" s="17">
         <v>1.91</v>
       </c>
       <c r="P12" s="17">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="17">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="17">
         <v>0.34</v>
       </c>
       <c r="C13" s="17">
         <v>1.26</v>
       </c>
       <c r="D13" s="17">
         <v>1.52</v>
       </c>
       <c r="E13" s="17">
         <v>2.81</v>
       </c>
       <c r="F13" s="17">
         <v>3.49</v>
       </c>
       <c r="G13" s="17">
         <v>3.39</v>
       </c>
       <c r="H13" s="17">
         <v>3.75</v>
       </c>
       <c r="I13" s="17">
         <v>4.03</v>
       </c>
       <c r="J13" s="17">
         <v>4.16</v>
       </c>
       <c r="K13" s="17">
         <v>3.97</v>
       </c>
       <c r="L13" s="17">
         <v>3.9</v>
       </c>
       <c r="M13" s="17">
         <v>3.71</v>
       </c>
       <c r="N13" s="17">
         <v>1.75</v>
       </c>
       <c r="O13" s="17">
         <v>3.29</v>
       </c>
       <c r="P13" s="17">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="17">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17">
         <v>3.91</v>
       </c>
       <c r="C14" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="D14" s="17">
         <v>4.5</v>
       </c>
       <c r="E14" s="17">
         <v>4.53</v>
       </c>
       <c r="F14" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G14" s="17">
         <v>4.47</v>
       </c>
       <c r="H14" s="17">
         <v>4.53</v>
       </c>
       <c r="I14" s="17">
         <v>4.66</v>
       </c>
       <c r="J14" s="17">
         <v>4.74</v>
       </c>
       <c r="K14" s="17">
         <v>4.76</v>
       </c>
       <c r="L14" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="M14" s="17">
         <v>4.62</v>
       </c>
       <c r="N14" s="17">
         <v>3.43</v>
       </c>
       <c r="O14" s="17">
         <v>3.68</v>
       </c>
       <c r="P14" s="17">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="17">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17">
         <v>1.7</v>
       </c>
       <c r="C15" s="17">
         <v>1.93</v>
       </c>
       <c r="D15" s="17">
         <v>2.74</v>
       </c>
       <c r="E15" s="17">
         <v>3.01</v>
       </c>
       <c r="F15" s="17">
         <v>3.38</v>
       </c>
       <c r="G15" s="17">
         <v>3.41</v>
       </c>
       <c r="H15" s="17">
         <v>3.41</v>
       </c>
       <c r="I15" s="17">
         <v>3.31</v>
       </c>
       <c r="J15" s="17">
         <v>3.5</v>
       </c>
       <c r="K15" s="17">
         <v>3.46</v>
       </c>
       <c r="L15" s="17">
         <v>3.47</v>
       </c>
       <c r="M15" s="17">
         <v>3.39</v>
       </c>
       <c r="N15" s="17">
         <v>1.69</v>
       </c>
       <c r="O15" s="17">
         <v>2.2200000000000002</v>
       </c>
       <c r="P15" s="17">
         <v>2.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="44" t="s">
+      <c r="Q15" s="17">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="44"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+    </row>
+    <row r="17" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>4.21</v>
       </c>
       <c r="C17" s="16">
         <v>4.67</v>
       </c>
       <c r="D17" s="16">
         <v>4.9400000000000004</v>
       </c>
       <c r="E17" s="16">
         <v>5.32</v>
       </c>
       <c r="F17" s="16">
         <v>5.45</v>
       </c>
       <c r="G17" s="16">
         <v>5.8</v>
       </c>
       <c r="H17" s="16">
         <v>5.9</v>
       </c>
       <c r="I17" s="16">
         <v>5.98</v>
       </c>
       <c r="J17" s="16">
         <v>6.04</v>
       </c>
       <c r="K17" s="16">
         <v>6.04</v>
       </c>
       <c r="L17" s="16">
         <v>6.01</v>
       </c>
       <c r="M17" s="16">
         <v>5.99</v>
       </c>
       <c r="N17" s="16">
         <v>3.47</v>
       </c>
       <c r="O17" s="16">
         <v>4.16</v>
       </c>
       <c r="P17" s="16">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="16">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17">
         <v>4.54</v>
       </c>
       <c r="C18" s="17">
         <v>4.96</v>
       </c>
       <c r="D18" s="17">
         <v>5.2</v>
       </c>
       <c r="E18" s="17">
         <v>5.49</v>
       </c>
       <c r="F18" s="17">
         <v>5.65</v>
       </c>
       <c r="G18" s="17">
         <v>6.01</v>
       </c>
       <c r="H18" s="17">
         <v>6.14</v>
       </c>
       <c r="I18" s="17">
         <v>6.23</v>
       </c>
       <c r="J18" s="17">
         <v>6.32</v>
       </c>
       <c r="K18" s="17">
         <v>6.33</v>
       </c>
       <c r="L18" s="17">
         <v>6.35</v>
       </c>
       <c r="M18" s="17">
         <v>6.31</v>
       </c>
       <c r="N18" s="17">
         <v>3.67</v>
       </c>
       <c r="O18" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="P18" s="17">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="17">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17">
         <v>3.09</v>
       </c>
       <c r="C19" s="17">
         <v>3.8</v>
       </c>
       <c r="D19" s="17">
         <v>3.97</v>
       </c>
       <c r="E19" s="17">
         <v>4.76</v>
       </c>
       <c r="F19" s="17">
         <v>4.66</v>
       </c>
       <c r="G19" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="H19" s="17">
         <v>5.0599999999999996</v>
       </c>
       <c r="I19" s="17">
         <v>5.17</v>
       </c>
       <c r="J19" s="17">
         <v>5.1100000000000003</v>
       </c>
       <c r="K19" s="17">
         <v>5.07</v>
       </c>
       <c r="L19" s="17">
         <v>4.91</v>
       </c>
       <c r="M19" s="17">
         <v>4.95</v>
       </c>
       <c r="N19" s="17">
         <v>2.91</v>
       </c>
       <c r="O19" s="17">
         <v>3.62</v>
       </c>
       <c r="P19" s="17">
         <v>3.75</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="17">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>2.73</v>
       </c>
       <c r="C20" s="17">
         <v>2.83</v>
       </c>
       <c r="D20" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="E20" s="17">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="17">
         <v>5.54</v>
       </c>
       <c r="G20" s="17">
         <v>5.35</v>
       </c>
       <c r="H20" s="17">
         <v>5.35</v>
       </c>
       <c r="I20" s="17">
         <v>4.68</v>
       </c>
       <c r="J20" s="17">
         <v>4.62</v>
       </c>
       <c r="K20" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="L20" s="17">
         <v>4.53</v>
       </c>
       <c r="M20" s="17">
         <v>4.26</v>
       </c>
       <c r="N20" s="17">
         <v>1.39</v>
       </c>
       <c r="O20" s="17">
         <v>2.17</v>
       </c>
       <c r="P20" s="17">
         <v>2.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="44" t="s">
+      <c r="Q20" s="17">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="44"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+    </row>
+    <row r="22" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>3.39</v>
       </c>
       <c r="C22" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D22" s="16">
         <v>3.93</v>
       </c>
       <c r="E22" s="16">
         <v>4.08</v>
       </c>
       <c r="F22" s="16">
         <v>4.13</v>
       </c>
       <c r="G22" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="H22" s="16">
         <v>4.26</v>
       </c>
       <c r="I22" s="16">
         <v>4.3899999999999997</v>
       </c>
       <c r="J22" s="16">
         <v>4.5</v>
       </c>
       <c r="K22" s="16">
         <v>4.55</v>
       </c>
       <c r="L22" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="M22" s="16">
         <v>4.46</v>
       </c>
       <c r="N22" s="37">
         <v>3.05</v>
       </c>
       <c r="O22" s="16">
         <v>3.33</v>
       </c>
       <c r="P22" s="16">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="16">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="17">
         <v>10.14</v>
       </c>
       <c r="C23" s="17">
         <v>10.79</v>
       </c>
       <c r="D23" s="17">
         <v>7.59</v>
       </c>
       <c r="E23" s="17">
         <v>6.87</v>
       </c>
       <c r="F23" s="17">
         <v>6.4</v>
       </c>
       <c r="G23" s="17">
         <v>6.86</v>
       </c>
       <c r="H23" s="17">
         <v>6.93</v>
       </c>
       <c r="I23" s="17">
         <v>7.38</v>
       </c>
       <c r="J23" s="17">
         <v>7.4</v>
       </c>
       <c r="K23" s="17">
         <v>7.7</v>
       </c>
       <c r="L23" s="17">
         <v>7.29</v>
       </c>
       <c r="M23" s="17">
         <v>6.8</v>
       </c>
       <c r="N23" s="38">
         <v>7.28</v>
       </c>
       <c r="O23" s="17">
         <v>6.2</v>
       </c>
       <c r="P23" s="17">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="17">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>4.79</v>
       </c>
       <c r="C24" s="17">
         <v>4.7300000000000004</v>
       </c>
       <c r="D24" s="17">
         <v>4.55</v>
       </c>
       <c r="E24" s="17">
         <v>4.58</v>
       </c>
       <c r="F24" s="17">
         <v>4.63</v>
       </c>
       <c r="G24" s="17">
         <v>4.7699999999999996</v>
       </c>
       <c r="H24" s="17">
         <v>5</v>
       </c>
       <c r="I24" s="17">
         <v>5.09</v>
       </c>
       <c r="J24" s="17">
         <v>5.15</v>
       </c>
       <c r="K24" s="17">
         <v>5.35</v>
       </c>
       <c r="L24" s="17">
         <v>5.37</v>
       </c>
       <c r="M24" s="17">
         <v>5.33</v>
       </c>
       <c r="N24" s="38">
         <v>3.87</v>
       </c>
       <c r="O24" s="17">
         <v>3.36</v>
       </c>
       <c r="P24" s="17">
         <v>3.69</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="17">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>2.93</v>
       </c>
       <c r="C25" s="17">
         <v>3.67</v>
       </c>
       <c r="D25" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="E25" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="F25" s="17">
         <v>3.83</v>
       </c>
       <c r="G25" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="H25" s="17">
         <v>3.99</v>
       </c>
       <c r="I25" s="17">
         <v>4.2</v>
       </c>
       <c r="J25" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="K25" s="17">
         <v>4.38</v>
       </c>
       <c r="L25" s="17">
         <v>4.38</v>
       </c>
       <c r="M25" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="N25" s="38">
         <v>2.2999999999999998</v>
       </c>
       <c r="O25" s="17">
         <v>3.36</v>
       </c>
       <c r="P25" s="17">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="17">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>1.95</v>
       </c>
       <c r="C26" s="17">
         <v>2.54</v>
       </c>
       <c r="D26" s="17">
         <v>2.77</v>
       </c>
       <c r="E26" s="17">
         <v>2.92</v>
       </c>
       <c r="F26" s="17">
         <v>3.11</v>
       </c>
       <c r="G26" s="17">
         <v>3.05</v>
       </c>
       <c r="H26" s="17">
         <v>2.98</v>
       </c>
       <c r="I26" s="17">
         <v>3.02</v>
       </c>
       <c r="J26" s="17">
         <v>3.24</v>
       </c>
       <c r="K26" s="17">
         <v>3.24</v>
       </c>
       <c r="L26" s="17">
         <v>3.4</v>
       </c>
       <c r="M26" s="17">
         <v>3.42</v>
       </c>
       <c r="N26" s="38">
         <v>2.31</v>
       </c>
       <c r="O26" s="17">
         <v>1.91</v>
       </c>
       <c r="P26" s="17">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="17">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="17">
         <v>0.34</v>
       </c>
       <c r="C27" s="17">
         <v>1.26</v>
       </c>
       <c r="D27" s="17">
         <v>1.52</v>
       </c>
       <c r="E27" s="17">
         <v>2.81</v>
       </c>
       <c r="F27" s="17">
         <v>3.49</v>
       </c>
       <c r="G27" s="17">
         <v>3.39</v>
       </c>
       <c r="H27" s="17">
         <v>3.75</v>
       </c>
       <c r="I27" s="17">
         <v>4.03</v>
       </c>
       <c r="J27" s="17">
         <v>4.16</v>
       </c>
       <c r="K27" s="17">
         <v>3.97</v>
       </c>
       <c r="L27" s="17">
         <v>3.9</v>
       </c>
       <c r="M27" s="17">
         <v>3.71</v>
       </c>
       <c r="N27" s="38">
         <v>1.75</v>
       </c>
       <c r="O27" s="17">
         <v>3.29</v>
       </c>
       <c r="P27" s="17">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="17">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="17">
         <v>3.91</v>
       </c>
       <c r="C28" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="D28" s="17">
         <v>4.5</v>
       </c>
       <c r="E28" s="17">
         <v>4.53</v>
       </c>
       <c r="F28" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G28" s="17">
         <v>4.47</v>
       </c>
       <c r="H28" s="17">
         <v>4.53</v>
       </c>
       <c r="I28" s="17">
         <v>4.66</v>
       </c>
       <c r="J28" s="17">
         <v>4.74</v>
       </c>
       <c r="K28" s="17">
         <v>4.76</v>
       </c>
       <c r="L28" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="M28" s="17">
         <v>4.62</v>
       </c>
       <c r="N28" s="38">
         <v>3.43</v>
       </c>
       <c r="O28" s="17">
         <v>3.68</v>
       </c>
       <c r="P28" s="17">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="17">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="18">
         <v>1.43</v>
       </c>
       <c r="C29" s="18">
         <v>1.69</v>
       </c>
       <c r="D29" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="E29" s="18">
         <v>2.5099999999999998</v>
       </c>
       <c r="F29" s="18">
         <v>2.81</v>
       </c>
       <c r="G29" s="18">
         <v>2.9</v>
       </c>
       <c r="H29" s="18">
         <v>2.9</v>
       </c>
       <c r="I29" s="18">
         <v>2.94</v>
       </c>
       <c r="J29" s="18">
         <v>3.2</v>
       </c>
       <c r="K29" s="18">
         <v>3.13</v>
       </c>
       <c r="L29" s="18">
         <v>3.19</v>
       </c>
       <c r="M29" s="18">
         <v>3.16</v>
       </c>
       <c r="N29" s="18">
         <v>1.77</v>
       </c>
       <c r="O29" s="18">
         <v>2.23</v>
       </c>
       <c r="P29" s="18">
         <v>2.92</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="18">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R23" sqref="R23"/>
+      <selection activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.33203125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="42"/>
-[...16 lines deleted...]
-      <c r="P4" s="4" t="s">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="46"/>
+      <c r="B5" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...3 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="47"/>
       <c r="B6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="39" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="Q6" s="40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="49"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+    </row>
+    <row r="8" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>122</v>
       </c>
       <c r="C8" s="11">
         <v>85</v>
       </c>
       <c r="D8" s="11">
         <v>115</v>
       </c>
       <c r="E8" s="11">
         <v>117</v>
       </c>
       <c r="F8" s="11">
         <v>137</v>
       </c>
       <c r="G8" s="11">
         <v>134</v>
       </c>
       <c r="H8" s="11">
         <v>136</v>
       </c>
       <c r="I8" s="11">
         <v>98</v>
       </c>
       <c r="J8" s="11">
         <v>116</v>
       </c>
       <c r="K8" s="11">
         <v>179</v>
       </c>
       <c r="L8" s="11">
         <v>143</v>
       </c>
       <c r="M8" s="11">
         <v>137</v>
       </c>
       <c r="N8" s="11">
         <v>125</v>
       </c>
       <c r="O8" s="11">
         <v>131</v>
       </c>
       <c r="P8" s="11">
         <v>164</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="11">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="13">
         <v>77</v>
       </c>
       <c r="C9" s="13">
         <v>43</v>
       </c>
       <c r="D9" s="13">
         <v>70</v>
       </c>
       <c r="E9" s="13">
         <v>67</v>
       </c>
       <c r="F9" s="13">
         <v>77</v>
       </c>
       <c r="G9" s="13">
         <v>68</v>
       </c>
       <c r="H9" s="13">
         <v>80</v>
       </c>
       <c r="I9" s="13">
         <v>64</v>
       </c>
       <c r="J9" s="13">
         <v>67</v>
       </c>
       <c r="K9" s="13">
         <v>96</v>
       </c>
       <c r="L9" s="13">
         <v>95</v>
       </c>
       <c r="M9" s="13">
         <v>75</v>
       </c>
       <c r="N9" s="13">
         <v>64</v>
       </c>
       <c r="O9" s="13">
         <v>81</v>
       </c>
       <c r="P9" s="13">
         <v>103</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="13">
         <v>15</v>
       </c>
       <c r="C10" s="13">
         <v>12</v>
       </c>
       <c r="D10" s="13">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>26</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>34</v>
       </c>
       <c r="H10" s="13">
         <v>29</v>
       </c>
       <c r="I10" s="13">
         <v>9</v>
       </c>
       <c r="J10" s="13">
         <v>9</v>
       </c>
       <c r="K10" s="13">
         <v>35</v>
       </c>
       <c r="L10" s="13">
         <v>20</v>
       </c>
       <c r="M10" s="13">
         <v>16</v>
       </c>
       <c r="N10" s="13">
         <v>20</v>
       </c>
       <c r="O10" s="13">
         <v>20</v>
       </c>
       <c r="P10" s="13">
         <v>23</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="13">
         <v>3</v>
       </c>
       <c r="C11" s="13">
         <v>5</v>
       </c>
       <c r="D11" s="13">
         <v>6</v>
       </c>
       <c r="E11" s="13">
         <v>7</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>5</v>
       </c>
       <c r="H11" s="13">
         <v>2</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
       </c>
       <c r="J11" s="13">
         <v>4</v>
       </c>
       <c r="K11" s="13">
         <v>5</v>
       </c>
       <c r="L11" s="13">
         <v>6</v>
       </c>
       <c r="M11" s="13">
         <v>5</v>
       </c>
       <c r="N11" s="13">
         <v>4</v>
       </c>
       <c r="O11" s="13">
         <v>6</v>
       </c>
       <c r="P11" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13">
         <v>8</v>
       </c>
       <c r="C12" s="13">
         <v>4</v>
       </c>
       <c r="D12" s="13">
         <v>3</v>
       </c>
       <c r="E12" s="13">
         <v>2</v>
       </c>
       <c r="F12" s="13">
         <v>10</v>
       </c>
       <c r="G12" s="13">
         <v>1</v>
       </c>
       <c r="H12" s="13">
         <v>6</v>
       </c>
       <c r="I12" s="13">
         <v>4</v>
       </c>
       <c r="J12" s="13">
         <v>4</v>
       </c>
       <c r="K12" s="13">
         <v>4</v>
       </c>
       <c r="L12" s="13">
         <v>3</v>
       </c>
       <c r="M12" s="13">
         <v>4</v>
       </c>
       <c r="N12" s="13">
         <v>2</v>
       </c>
       <c r="O12" s="13">
         <v>3</v>
       </c>
       <c r="P12" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13">
         <v>2</v>
       </c>
       <c r="C13" s="13">
         <v>4</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="13">
         <v>1</v>
       </c>
       <c r="F13" s="13">
         <v>1</v>
       </c>
       <c r="G13" s="13">
         <v>1</v>
       </c>
       <c r="H13" s="13">
         <v>2</v>
       </c>
       <c r="I13" s="13">
         <v>2</v>
       </c>
       <c r="J13" s="13">
         <v>2</v>
       </c>
       <c r="K13" s="13">
         <v>2</v>
       </c>
       <c r="L13" s="13">
         <v>1</v>
       </c>
       <c r="M13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="N13" s="13">
         <v>5</v>
       </c>
       <c r="O13" s="13">
         <v>1</v>
       </c>
       <c r="P13" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="13">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>13</v>
       </c>
       <c r="D14" s="13">
         <v>15</v>
       </c>
       <c r="E14" s="13">
         <v>11</v>
       </c>
       <c r="F14" s="13">
         <v>22</v>
       </c>
       <c r="G14" s="13">
         <v>21</v>
       </c>
       <c r="H14" s="13">
         <v>15</v>
       </c>
       <c r="I14" s="13">
         <v>12</v>
       </c>
       <c r="J14" s="13">
         <v>28</v>
       </c>
       <c r="K14" s="13">
         <v>31</v>
       </c>
       <c r="L14" s="13">
         <v>14</v>
       </c>
       <c r="M14" s="13">
         <v>29</v>
       </c>
       <c r="N14" s="13">
         <v>26</v>
       </c>
       <c r="O14" s="13">
         <v>15</v>
       </c>
       <c r="P14" s="13">
         <v>23</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>2</v>
       </c>
       <c r="C15" s="13">
         <v>4</v>
       </c>
       <c r="D15" s="13">
         <v>5</v>
       </c>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="13">
         <v>7</v>
       </c>
       <c r="G15" s="13">
         <v>4</v>
       </c>
       <c r="H15" s="13">
         <v>2</v>
       </c>
       <c r="I15" s="13">
         <v>5</v>
       </c>
       <c r="J15" s="13">
         <v>2</v>
       </c>
       <c r="K15" s="13">
         <v>6</v>
       </c>
       <c r="L15" s="13">
         <v>4</v>
       </c>
       <c r="M15" s="13">
         <v>8</v>
       </c>
       <c r="N15" s="13">
         <v>4</v>
       </c>
       <c r="O15" s="13">
         <v>5</v>
       </c>
       <c r="P15" s="13">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="44" t="s">
+      <c r="Q15" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="44"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+    </row>
+    <row r="17" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>53</v>
       </c>
       <c r="D17" s="11">
         <v>75</v>
       </c>
       <c r="E17" s="11">
         <v>78</v>
       </c>
       <c r="F17" s="11">
         <v>88</v>
       </c>
       <c r="G17" s="11">
         <v>90</v>
       </c>
       <c r="H17" s="11">
         <v>94</v>
       </c>
       <c r="I17" s="11">
         <v>69</v>
       </c>
       <c r="J17" s="11">
         <v>70</v>
       </c>
       <c r="K17" s="11">
         <v>113</v>
       </c>
       <c r="L17" s="11">
         <v>110</v>
       </c>
       <c r="M17" s="11">
         <v>83</v>
       </c>
       <c r="N17" s="11">
         <v>76</v>
       </c>
       <c r="O17" s="11">
         <v>97</v>
       </c>
       <c r="P17" s="11">
         <v>116</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="11">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13">
         <v>77</v>
       </c>
       <c r="C18" s="13">
         <v>42</v>
       </c>
       <c r="D18" s="13">
         <v>68</v>
       </c>
       <c r="E18" s="13">
         <v>66</v>
       </c>
       <c r="F18" s="13">
         <v>76</v>
       </c>
       <c r="G18" s="13">
         <v>67</v>
       </c>
       <c r="H18" s="13">
         <v>80</v>
       </c>
       <c r="I18" s="13">
         <v>62</v>
       </c>
       <c r="J18" s="13">
         <v>63</v>
       </c>
       <c r="K18" s="13">
         <v>95</v>
       </c>
       <c r="L18" s="13">
         <v>95</v>
       </c>
       <c r="M18" s="13">
         <v>70</v>
       </c>
       <c r="N18" s="13">
         <v>62</v>
       </c>
       <c r="O18" s="13">
         <v>81</v>
       </c>
       <c r="P18" s="13">
         <v>100</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="13">
         <v>5</v>
       </c>
       <c r="C19" s="13">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>12</v>
       </c>
       <c r="F19" s="13">
         <v>11</v>
       </c>
       <c r="G19" s="13">
         <v>20</v>
       </c>
       <c r="H19" s="13">
         <v>13</v>
       </c>
       <c r="I19" s="13">
         <v>6</v>
       </c>
       <c r="J19" s="13">
         <v>7</v>
       </c>
       <c r="K19" s="13">
         <v>17</v>
       </c>
       <c r="L19" s="13">
         <v>14</v>
       </c>
       <c r="M19" s="13">
         <v>11</v>
       </c>
       <c r="N19" s="13">
         <v>13</v>
       </c>
       <c r="O19" s="13">
         <v>13</v>
       </c>
       <c r="P19" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="13">
         <v>3</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="13">
         <v>1</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="13">
         <v>1</v>
       </c>
       <c r="I20" s="13">
         <v>1</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="13">
         <v>1</v>
       </c>
       <c r="L20" s="13">
         <v>1</v>
       </c>
       <c r="M20" s="13">
         <v>2</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>3</v>
       </c>
       <c r="P20" s="13">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="44" t="s">
+      <c r="Q20" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="44"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+    </row>
+    <row r="22" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>40</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>40</v>
       </c>
       <c r="E22" s="11">
         <v>39</v>
       </c>
       <c r="F22" s="11">
         <v>49</v>
       </c>
       <c r="G22" s="11">
         <v>44</v>
       </c>
       <c r="H22" s="11">
         <v>42</v>
       </c>
       <c r="I22" s="11">
         <v>29</v>
       </c>
       <c r="J22" s="11">
         <v>46</v>
       </c>
       <c r="K22" s="11">
         <v>66</v>
       </c>
       <c r="L22" s="11">
         <v>33</v>
       </c>
       <c r="M22" s="11">
         <v>54</v>
       </c>
       <c r="N22" s="11">
         <v>49</v>
       </c>
       <c r="O22" s="11">
         <v>34</v>
       </c>
       <c r="P22" s="11">
         <v>48</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="11">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="13">
         <v>1</v>
       </c>
       <c r="D23" s="13">
         <v>2</v>
       </c>
       <c r="E23" s="13">
         <v>1</v>
       </c>
       <c r="F23" s="13">
         <v>1</v>
       </c>
       <c r="G23" s="13">
         <v>1</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="13">
         <v>2</v>
       </c>
       <c r="J23" s="13">
         <v>4</v>
       </c>
       <c r="K23" s="13">
         <v>1</v>
       </c>
       <c r="L23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="M23" s="13">
         <v>5</v>
       </c>
       <c r="N23" s="13">
         <v>2</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="P23" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>10</v>
       </c>
       <c r="C24" s="13">
         <v>4</v>
       </c>
       <c r="D24" s="13">
         <v>9</v>
       </c>
       <c r="E24" s="13">
         <v>14</v>
       </c>
       <c r="F24" s="13">
         <v>6</v>
       </c>
       <c r="G24" s="13">
         <v>14</v>
       </c>
       <c r="H24" s="13">
         <v>16</v>
       </c>
       <c r="I24" s="13">
         <v>3</v>
       </c>
       <c r="J24" s="13">
         <v>2</v>
       </c>
       <c r="K24" s="13">
         <v>18</v>
       </c>
       <c r="L24" s="13">
         <v>6</v>
       </c>
       <c r="M24" s="13">
         <v>5</v>
       </c>
       <c r="N24" s="13">
         <v>7</v>
       </c>
       <c r="O24" s="13">
         <v>7</v>
       </c>
       <c r="P24" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>5</v>
       </c>
       <c r="D25" s="13">
         <v>6</v>
       </c>
       <c r="E25" s="13">
         <v>7</v>
       </c>
       <c r="F25" s="13">
         <v>3</v>
       </c>
       <c r="G25" s="13">
         <v>5</v>
       </c>
       <c r="H25" s="13">
         <v>2</v>
       </c>
       <c r="I25" s="13">
         <v>2</v>
       </c>
       <c r="J25" s="13">
         <v>4</v>
       </c>
       <c r="K25" s="13">
         <v>5</v>
       </c>
       <c r="L25" s="13">
         <v>6</v>
       </c>
       <c r="M25" s="13">
         <v>5</v>
       </c>
       <c r="N25" s="13">
         <v>4</v>
       </c>
       <c r="O25" s="13">
         <v>6</v>
       </c>
       <c r="P25" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>8</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>2</v>
       </c>
       <c r="F26" s="13">
         <v>10</v>
       </c>
       <c r="G26" s="13">
         <v>1</v>
       </c>
       <c r="H26" s="13">
         <v>6</v>
       </c>
       <c r="I26" s="13">
         <v>4</v>
       </c>
       <c r="J26" s="13">
         <v>4</v>
       </c>
       <c r="K26" s="13">
         <v>4</v>
       </c>
       <c r="L26" s="13">
         <v>3</v>
       </c>
       <c r="M26" s="13">
         <v>4</v>
       </c>
       <c r="N26" s="13">
         <v>2</v>
       </c>
       <c r="O26" s="13">
         <v>3</v>
       </c>
       <c r="P26" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>2</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="13">
         <v>1</v>
       </c>
       <c r="F27" s="13">
         <v>1</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13">
         <v>2</v>
       </c>
       <c r="I27" s="13">
         <v>2</v>
       </c>
       <c r="J27" s="13">
         <v>2</v>
       </c>
       <c r="K27" s="13">
         <v>2</v>
       </c>
       <c r="L27" s="13">
         <v>1</v>
       </c>
       <c r="M27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="N27" s="13">
         <v>5</v>
       </c>
       <c r="O27" s="13">
         <v>1</v>
       </c>
       <c r="P27" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>13</v>
       </c>
       <c r="D28" s="13">
         <v>15</v>
       </c>
       <c r="E28" s="13">
         <v>11</v>
       </c>
       <c r="F28" s="13">
         <v>22</v>
       </c>
       <c r="G28" s="13">
         <v>21</v>
       </c>
       <c r="H28" s="13">
         <v>15</v>
       </c>
       <c r="I28" s="13">
         <v>12</v>
       </c>
       <c r="J28" s="13">
         <v>28</v>
       </c>
       <c r="K28" s="13">
         <v>31</v>
       </c>
       <c r="L28" s="13">
         <v>14</v>
       </c>
       <c r="M28" s="13">
         <v>29</v>
       </c>
       <c r="N28" s="13">
         <v>26</v>
       </c>
       <c r="O28" s="13">
         <v>15</v>
       </c>
       <c r="P28" s="13">
         <v>23</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>1</v>
       </c>
       <c r="D29" s="15">
         <v>5</v>
       </c>
       <c r="E29" s="15">
         <v>3</v>
       </c>
       <c r="F29" s="15">
         <v>6</v>
       </c>
       <c r="G29" s="15">
         <v>1</v>
       </c>
       <c r="H29" s="15">
         <v>1</v>
       </c>
       <c r="I29" s="15">
         <v>4</v>
       </c>
       <c r="J29" s="15">
         <v>2</v>
       </c>
       <c r="K29" s="15">
         <v>5</v>
       </c>
       <c r="L29" s="15">
         <v>3</v>
       </c>
       <c r="M29" s="15">
         <v>6</v>
       </c>
       <c r="N29" s="15">
         <v>3</v>
       </c>
       <c r="O29" s="15">
         <v>2</v>
       </c>
       <c r="P29" s="15">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:P7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S20" sqref="S20"/>
+      <selection activeCell="S23" sqref="S23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.44140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="42"/>
-[...16 lines deleted...]
-      <c r="P4" s="6" t="s">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="19"/>
-      <c r="B5" s="40">
+      <c r="B5" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:16" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A6" s="20"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="Q6" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="43"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+    </row>
+    <row r="8" spans="1:17" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16">
         <v>1.77</v>
       </c>
       <c r="C8" s="16">
         <v>1.58</v>
       </c>
       <c r="D8" s="16">
         <v>1.61</v>
       </c>
       <c r="E8" s="16">
         <v>1.64</v>
       </c>
       <c r="F8" s="16">
         <v>1.71</v>
       </c>
       <c r="G8" s="16">
         <v>1.76</v>
       </c>
       <c r="H8" s="16">
         <v>1.79</v>
       </c>
       <c r="I8" s="16">
         <v>1.74</v>
       </c>
       <c r="J8" s="16">
         <v>1.74</v>
       </c>
       <c r="K8" s="16">
         <v>1.83</v>
       </c>
       <c r="L8" s="16">
         <v>1.86</v>
       </c>
       <c r="M8" s="16">
         <v>1.87</v>
       </c>
       <c r="N8" s="16">
         <v>1.78</v>
       </c>
       <c r="O8" s="16">
         <v>1.92</v>
       </c>
       <c r="P8" s="16">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q8" s="16">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>3.01</v>
       </c>
       <c r="C9" s="17">
         <v>2.4700000000000002</v>
       </c>
       <c r="D9" s="17">
         <v>2.57</v>
       </c>
       <c r="E9" s="17">
         <v>2.6</v>
       </c>
       <c r="F9" s="17">
         <v>2.69</v>
       </c>
       <c r="G9" s="17">
         <v>2.7</v>
       </c>
       <c r="H9" s="17">
         <v>2.76</v>
       </c>
       <c r="I9" s="17">
         <v>2.73</v>
       </c>
       <c r="J9" s="17">
         <v>2.73</v>
       </c>
       <c r="K9" s="17">
         <v>2.84</v>
       </c>
       <c r="L9" s="17">
         <v>2.93</v>
       </c>
       <c r="M9" s="17">
         <v>2.93</v>
       </c>
       <c r="N9" s="17">
         <v>2.41</v>
       </c>
       <c r="O9" s="17">
         <v>2.88</v>
       </c>
       <c r="P9" s="17">
         <v>3.23</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q9" s="17">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="C10" s="17">
         <v>1.08</v>
       </c>
       <c r="D10" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1.35</v>
       </c>
       <c r="F10" s="17">
         <v>1.34</v>
       </c>
       <c r="G10" s="17">
         <v>1.56</v>
       </c>
       <c r="H10" s="17">
         <v>1.66</v>
       </c>
       <c r="I10" s="17">
         <v>1.54</v>
       </c>
       <c r="J10" s="17">
         <v>1.44</v>
       </c>
       <c r="K10" s="17">
         <v>1.57</v>
       </c>
       <c r="L10" s="17">
         <v>1.57</v>
       </c>
       <c r="M10" s="17">
         <v>1.54</v>
       </c>
       <c r="N10" s="17">
         <v>1.51</v>
       </c>
       <c r="O10" s="17">
         <v>1.58</v>
       </c>
       <c r="P10" s="17">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q10" s="17">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="17">
         <v>0.49</v>
       </c>
       <c r="C11" s="17">
         <v>0.68</v>
       </c>
       <c r="D11" s="17">
         <v>0.78</v>
       </c>
       <c r="E11" s="17">
         <v>0.88</v>
       </c>
       <c r="F11" s="17">
         <v>0.8</v>
       </c>
       <c r="G11" s="17">
         <v>0.81</v>
       </c>
       <c r="H11" s="17">
         <v>0.74</v>
       </c>
       <c r="I11" s="17">
         <v>0.69</v>
       </c>
       <c r="J11" s="17">
         <v>0.68</v>
       </c>
       <c r="K11" s="17">
         <v>0.7</v>
       </c>
       <c r="L11" s="17">
         <v>0.72</v>
       </c>
       <c r="M11" s="17">
         <v>0.73</v>
       </c>
       <c r="N11" s="17">
         <v>0.66</v>
       </c>
       <c r="O11" s="17">
         <v>0.86</v>
       </c>
       <c r="P11" s="17">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q11" s="17">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="17">
         <v>2.6</v>
       </c>
       <c r="C12" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="D12" s="17">
         <v>1.66</v>
       </c>
       <c r="E12" s="17">
         <v>1.42</v>
       </c>
       <c r="F12" s="17">
         <v>1.79</v>
       </c>
       <c r="G12" s="17">
         <v>1.55</v>
       </c>
       <c r="H12" s="17">
         <v>1.61</v>
       </c>
       <c r="I12" s="17">
         <v>1.57</v>
       </c>
       <c r="J12" s="17">
         <v>1.55</v>
       </c>
       <c r="K12" s="17">
         <v>1.52</v>
       </c>
       <c r="L12" s="17">
         <v>1.48</v>
       </c>
       <c r="M12" s="17">
         <v>1.46</v>
       </c>
       <c r="N12" s="17">
         <v>0.66</v>
       </c>
       <c r="O12" s="17">
         <v>0.87</v>
       </c>
       <c r="P12" s="17">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q12" s="17">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="17">
         <v>0.69</v>
       </c>
       <c r="C13" s="17">
         <v>1.08</v>
       </c>
       <c r="D13" s="17">
         <v>0.7</v>
       </c>
       <c r="E13" s="17">
         <v>0.61</v>
       </c>
       <c r="F13" s="17">
         <v>0.56000000000000005</v>
       </c>
       <c r="G13" s="17">
         <v>0.53</v>
       </c>
       <c r="H13" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="I13" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="J13" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="K13" s="17">
         <v>0.59</v>
       </c>
       <c r="L13" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="M13" s="17">
         <v>0.52</v>
       </c>
       <c r="N13" s="17">
         <v>1.75</v>
       </c>
       <c r="O13" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="P13" s="17">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q13" s="17">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17">
         <v>1.03</v>
       </c>
       <c r="C14" s="17">
         <v>1.01</v>
       </c>
       <c r="D14" s="17">
         <v>1.01</v>
       </c>
       <c r="E14" s="17">
         <v>0.95</v>
       </c>
       <c r="F14" s="17">
         <v>1.06</v>
       </c>
       <c r="G14" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="H14" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="I14" s="17">
         <v>1.08</v>
       </c>
       <c r="J14" s="17">
         <v>1.17</v>
       </c>
       <c r="K14" s="17">
         <v>1.27</v>
       </c>
       <c r="L14" s="17">
         <v>1.24</v>
       </c>
       <c r="M14" s="17">
         <v>1.3</v>
       </c>
       <c r="N14" s="17">
         <v>1.75</v>
       </c>
       <c r="O14" s="17">
         <v>1.45</v>
       </c>
       <c r="P14" s="17">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q14" s="17">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="C15" s="17">
         <v>0.89</v>
       </c>
       <c r="D15" s="17">
         <v>1.08</v>
       </c>
       <c r="E15" s="17">
         <v>1.03</v>
       </c>
       <c r="F15" s="17">
         <v>1.22</v>
       </c>
       <c r="G15" s="17">
         <v>1.22</v>
       </c>
       <c r="H15" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="I15" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="J15" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="K15" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="L15" s="17">
         <v>1.17</v>
       </c>
       <c r="M15" s="17">
         <v>1.26</v>
       </c>
       <c r="N15" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="O15" s="17">
         <v>1.33</v>
       </c>
       <c r="P15" s="17">
         <v>1.26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="44" t="s">
+      <c r="Q15" s="17">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="44"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+    </row>
+    <row r="17" spans="1:17" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>2.56</v>
       </c>
       <c r="C17" s="16">
         <v>2.21</v>
       </c>
       <c r="D17" s="16">
         <v>2.2599999999999998</v>
       </c>
       <c r="E17" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="F17" s="16">
         <v>2.41</v>
       </c>
       <c r="G17" s="16">
         <v>2.4900000000000002</v>
       </c>
       <c r="H17" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="I17" s="16">
         <v>2.5</v>
       </c>
       <c r="J17" s="16">
         <v>2.48</v>
       </c>
       <c r="K17" s="16">
         <v>2.58</v>
       </c>
       <c r="L17" s="16">
         <v>2.67</v>
       </c>
       <c r="M17" s="16">
         <v>2.66</v>
       </c>
       <c r="N17" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="O17" s="16">
         <v>2.75</v>
       </c>
       <c r="P17" s="16">
         <v>3.01</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q17" s="16">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17">
         <v>3.1</v>
       </c>
       <c r="C18" s="17">
         <v>2.52</v>
       </c>
       <c r="D18" s="17">
         <v>2.6</v>
       </c>
       <c r="E18" s="17">
         <v>2.63</v>
       </c>
       <c r="F18" s="17">
         <v>2.72</v>
       </c>
       <c r="G18" s="17">
         <v>2.73</v>
       </c>
       <c r="H18" s="17">
         <v>2.8</v>
       </c>
       <c r="I18" s="17">
         <v>2.76</v>
       </c>
       <c r="J18" s="17">
         <v>2.75</v>
       </c>
       <c r="K18" s="17">
         <v>2.86</v>
       </c>
       <c r="L18" s="17">
         <v>2.96</v>
       </c>
       <c r="M18" s="17">
         <v>2.95</v>
       </c>
       <c r="N18" s="17">
         <v>2.4</v>
       </c>
       <c r="O18" s="17">
         <v>2.91</v>
       </c>
       <c r="P18" s="17">
         <v>3.24</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q18" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17">
         <v>0.77</v>
       </c>
       <c r="C19" s="17">
         <v>1.05</v>
       </c>
       <c r="D19" s="17">
         <v>1.06</v>
       </c>
       <c r="E19" s="17">
         <v>1.27</v>
       </c>
       <c r="F19" s="17">
         <v>1.36</v>
       </c>
       <c r="G19" s="17">
         <v>1.66</v>
       </c>
       <c r="H19" s="17">
         <v>1.71</v>
       </c>
       <c r="I19" s="17">
         <v>1.61</v>
       </c>
       <c r="J19" s="17">
         <v>1.56</v>
       </c>
       <c r="K19" s="17">
         <v>1.66</v>
       </c>
       <c r="L19" s="17">
         <v>1.72</v>
       </c>
       <c r="M19" s="17">
         <v>1.71</v>
       </c>
       <c r="N19" s="17">
         <v>1.99</v>
       </c>
       <c r="O19" s="17">
         <v>2.09</v>
       </c>
       <c r="P19" s="17">
         <v>2.16</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q19" s="17">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="17">
         <v>2.12</v>
       </c>
       <c r="D20" s="17">
         <v>1.39</v>
       </c>
       <c r="E20" s="17">
         <v>1.05</v>
       </c>
       <c r="F20" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="G20" s="17">
         <v>1.63</v>
       </c>
       <c r="H20" s="17">
         <v>1.58</v>
       </c>
       <c r="I20" s="17">
         <v>1.56</v>
       </c>
       <c r="J20" s="17">
         <v>1.38</v>
       </c>
       <c r="K20" s="17">
         <v>1.38</v>
       </c>
       <c r="L20" s="17">
         <v>1.38</v>
       </c>
       <c r="M20" s="17">
         <v>1.5</v>
       </c>
       <c r="N20" s="17">
         <v>1.39</v>
       </c>
       <c r="O20" s="17">
         <v>2.89</v>
       </c>
       <c r="P20" s="17">
         <v>2.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="44" t="s">
+      <c r="Q20" s="17">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A21" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="44"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+    </row>
+    <row r="22" spans="1:17" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="C22" s="16">
         <v>1.02</v>
       </c>
       <c r="D22" s="16">
         <v>1.04</v>
       </c>
       <c r="E22" s="16">
         <v>1.05</v>
       </c>
       <c r="F22" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="G22" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="H22" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="I22" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="J22" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="K22" s="16">
         <v>1.18</v>
       </c>
       <c r="L22" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="M22" s="16">
         <v>1.18</v>
       </c>
       <c r="N22" s="37">
         <v>1.32</v>
       </c>
       <c r="O22" s="16">
         <v>1.18</v>
       </c>
       <c r="P22" s="16">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q22" s="16">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="17">
         <v>0.77</v>
       </c>
       <c r="D23" s="17">
         <v>1.52</v>
       </c>
       <c r="E23" s="17">
         <v>1.53</v>
       </c>
       <c r="F23" s="17">
         <v>1.52</v>
       </c>
       <c r="G23" s="17">
         <v>1.52</v>
       </c>
       <c r="H23" s="17">
         <v>1.3</v>
       </c>
       <c r="I23" s="17">
         <v>1.51</v>
       </c>
       <c r="J23" s="17">
         <v>2.02</v>
       </c>
       <c r="K23" s="17">
         <v>1.96</v>
       </c>
       <c r="L23" s="17">
         <v>1.79</v>
       </c>
       <c r="M23" s="17">
         <v>2.27</v>
       </c>
       <c r="N23" s="38">
         <v>2.91</v>
       </c>
       <c r="O23" s="17">
         <v>1.55</v>
       </c>
       <c r="P23" s="17">
         <v>2.5299999999999998</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q23" s="17">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>1.5</v>
       </c>
       <c r="C24" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="D24" s="17">
         <v>1.19</v>
       </c>
       <c r="E24" s="17">
         <v>1.44</v>
       </c>
       <c r="F24" s="17">
         <v>1.33</v>
       </c>
       <c r="G24" s="17">
         <v>1.47</v>
       </c>
       <c r="H24" s="17">
         <v>1.61</v>
       </c>
       <c r="I24" s="17">
         <v>1.46</v>
       </c>
       <c r="J24" s="17">
         <v>1.33</v>
       </c>
       <c r="K24" s="17">
         <v>1.48</v>
       </c>
       <c r="L24" s="17">
         <v>1.43</v>
       </c>
       <c r="M24" s="17">
         <v>1.37</v>
       </c>
       <c r="N24" s="38">
         <v>1.04</v>
       </c>
       <c r="O24" s="17">
         <v>1.0900000000000001</v>
       </c>
       <c r="P24" s="17">
         <v>1.1299999999999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q24" s="17">
+        <v>1.19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>0.49</v>
       </c>
       <c r="C25" s="17">
         <v>0.68</v>
       </c>
       <c r="D25" s="17">
         <v>0.78</v>
       </c>
       <c r="E25" s="17">
         <v>0.88</v>
       </c>
       <c r="F25" s="17">
         <v>0.8</v>
       </c>
       <c r="G25" s="17">
         <v>0.81</v>
       </c>
       <c r="H25" s="17">
         <v>0.74</v>
       </c>
       <c r="I25" s="17">
         <v>0.69</v>
       </c>
       <c r="J25" s="17">
         <v>0.68</v>
       </c>
       <c r="K25" s="17">
         <v>0.7</v>
       </c>
       <c r="L25" s="17">
         <v>0.72</v>
       </c>
       <c r="M25" s="17">
         <v>0.73</v>
       </c>
       <c r="N25" s="38">
         <v>0.66</v>
       </c>
       <c r="O25" s="17">
         <v>0.86</v>
       </c>
       <c r="P25" s="17">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q25" s="17">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>2.6</v>
       </c>
       <c r="C26" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="D26" s="17">
         <v>1.66</v>
       </c>
       <c r="E26" s="17">
         <v>1.42</v>
       </c>
       <c r="F26" s="17">
         <v>1.79</v>
       </c>
       <c r="G26" s="17">
         <v>1.55</v>
       </c>
       <c r="H26" s="17">
         <v>1.61</v>
       </c>
       <c r="I26" s="17">
         <v>1.57</v>
       </c>
       <c r="J26" s="17">
         <v>1.55</v>
       </c>
       <c r="K26" s="17">
         <v>1.52</v>
       </c>
       <c r="L26" s="17">
         <v>1.48</v>
       </c>
       <c r="M26" s="17">
         <v>1.46</v>
       </c>
       <c r="N26" s="38">
         <v>0.66</v>
       </c>
       <c r="O26" s="17">
         <v>0.87</v>
       </c>
       <c r="P26" s="17">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q26" s="17">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="17">
         <v>0.69</v>
       </c>
       <c r="C27" s="17">
         <v>1.08</v>
       </c>
       <c r="D27" s="17">
         <v>0.7</v>
       </c>
       <c r="E27" s="17">
         <v>0.61</v>
       </c>
       <c r="F27" s="17">
         <v>0.56000000000000005</v>
       </c>
       <c r="G27" s="17">
         <v>0.53</v>
       </c>
       <c r="H27" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="I27" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="J27" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="K27" s="17">
         <v>0.59</v>
       </c>
       <c r="L27" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="M27" s="17">
         <v>0.52</v>
       </c>
       <c r="N27" s="38">
         <v>1.75</v>
       </c>
       <c r="O27" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="P27" s="17">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q27" s="17">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="17">
         <v>1.03</v>
       </c>
       <c r="C28" s="17">
         <v>1.01</v>
       </c>
       <c r="D28" s="17">
         <v>1.01</v>
       </c>
       <c r="E28" s="17">
         <v>0.95</v>
       </c>
       <c r="F28" s="17">
         <v>1.06</v>
       </c>
       <c r="G28" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="H28" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="I28" s="17">
         <v>1.08</v>
       </c>
       <c r="J28" s="17">
         <v>1.17</v>
       </c>
       <c r="K28" s="17">
         <v>1.27</v>
       </c>
       <c r="L28" s="17">
         <v>1.24</v>
       </c>
       <c r="M28" s="17">
         <v>1.3</v>
       </c>
       <c r="N28" s="38">
         <v>1.75</v>
       </c>
       <c r="O28" s="17">
         <v>1.45</v>
       </c>
       <c r="P28" s="17">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="Q28" s="17">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="18">
         <v>0.72</v>
       </c>
       <c r="C29" s="18">
         <v>0.56000000000000005</v>
       </c>
       <c r="D29" s="18">
         <v>0.99</v>
       </c>
       <c r="E29" s="18">
         <v>1.02</v>
       </c>
       <c r="F29" s="18">
         <v>1.26</v>
       </c>
       <c r="G29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="H29" s="18">
         <v>1</v>
       </c>
       <c r="I29" s="18">
         <v>1.06</v>
       </c>
       <c r="J29" s="18">
         <v>1.03</v>
       </c>
       <c r="K29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="L29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="M29" s="18">
         <v>1.2</v>
       </c>
       <c r="N29" s="18">
         <v>1.06</v>
       </c>
       <c r="O29" s="18">
         <v>0.93</v>
       </c>
       <c r="P29" s="18">
         <v>0.97</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="18">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Некелер саны</vt:lpstr>
       <vt:lpstr>Неке коэф.</vt:lpstr>
       <vt:lpstr>Ажырасу саны</vt:lpstr>