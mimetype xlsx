--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Неке коэф." sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасу саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасу коэф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="43">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -383,51 +383,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -482,50 +482,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -833,187 +836,193 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q33"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
+      <selection pane="bottomLeft" activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="43" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="43"/>
-[...17 lines deleted...]
-      <c r="Q4" s="4" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="19"/>
-      <c r="B5" s="41">
+      <c r="B5" s="42">
         <v>2025</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="41">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2026</v>
       </c>
-      <c r="O5" s="42"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+    </row>
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="20"/>
       <c r="B6" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="39" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="40" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="44" t="s">
+      <c r="R6" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="44"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+    </row>
+    <row r="8" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>260</v>
       </c>
       <c r="C8" s="11">
         <v>308</v>
       </c>
       <c r="D8" s="11">
         <v>314</v>
       </c>
       <c r="E8" s="11">
         <v>364</v>
       </c>
       <c r="F8" s="11">
         <v>350</v>
       </c>
       <c r="G8" s="11">
         <v>393</v>
       </c>
       <c r="H8" s="11">
         <v>381</v>
       </c>
       <c r="I8" s="11">
@@ -1021,52 +1030,55 @@
       </c>
       <c r="J8" s="11">
         <v>395</v>
       </c>
       <c r="K8" s="11">
         <v>376</v>
       </c>
       <c r="L8" s="11">
         <v>331</v>
       </c>
       <c r="M8" s="11">
         <v>320</v>
       </c>
       <c r="N8" s="11">
         <v>228</v>
       </c>
       <c r="O8" s="11">
         <v>269</v>
       </c>
       <c r="P8" s="11">
         <v>325</v>
       </c>
       <c r="Q8" s="11">
         <v>267</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="11">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="13">
         <v>120</v>
       </c>
       <c r="C9" s="13">
         <v>128</v>
       </c>
       <c r="D9" s="13">
         <v>141</v>
       </c>
       <c r="E9" s="13">
         <v>156</v>
       </c>
       <c r="F9" s="13">
         <v>159</v>
       </c>
       <c r="G9" s="13">
         <v>194</v>
       </c>
       <c r="H9" s="13">
         <v>176</v>
       </c>
       <c r="I9" s="13">
@@ -1074,52 +1086,55 @@
       </c>
       <c r="J9" s="13">
         <v>175</v>
       </c>
       <c r="K9" s="13">
         <v>166</v>
       </c>
       <c r="L9" s="13">
         <v>157</v>
       </c>
       <c r="M9" s="13">
         <v>147</v>
       </c>
       <c r="N9" s="13">
         <v>100</v>
       </c>
       <c r="O9" s="13">
         <v>122</v>
       </c>
       <c r="P9" s="13">
         <v>147</v>
       </c>
       <c r="Q9" s="13">
         <v>123</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="13">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="13">
         <v>52</v>
       </c>
       <c r="C10" s="13">
         <v>55</v>
       </c>
       <c r="D10" s="13">
         <v>56</v>
       </c>
       <c r="E10" s="13">
         <v>75</v>
       </c>
       <c r="F10" s="13">
         <v>60</v>
       </c>
       <c r="G10" s="13">
         <v>78</v>
       </c>
       <c r="H10" s="13">
         <v>76</v>
       </c>
       <c r="I10" s="13">
@@ -1127,52 +1142,55 @@
       </c>
       <c r="J10" s="13">
         <v>65</v>
       </c>
       <c r="K10" s="13">
         <v>78</v>
       </c>
       <c r="L10" s="13">
         <v>56</v>
       </c>
       <c r="M10" s="13">
         <v>68</v>
       </c>
       <c r="N10" s="13">
         <v>45</v>
       </c>
       <c r="O10" s="13">
         <v>43</v>
       </c>
       <c r="P10" s="13">
         <v>55</v>
       </c>
       <c r="Q10" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="13">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>25</v>
       </c>
       <c r="D11" s="13">
         <v>29</v>
       </c>
       <c r="E11" s="13">
         <v>25</v>
       </c>
       <c r="F11" s="13">
         <v>18</v>
       </c>
       <c r="G11" s="13">
         <v>33</v>
       </c>
       <c r="H11" s="13">
         <v>20</v>
       </c>
       <c r="I11" s="13">
@@ -1180,52 +1198,55 @@
       </c>
       <c r="J11" s="13">
         <v>31</v>
       </c>
       <c r="K11" s="13">
         <v>31</v>
       </c>
       <c r="L11" s="13">
         <v>26</v>
       </c>
       <c r="M11" s="13">
         <v>22</v>
       </c>
       <c r="N11" s="13">
         <v>14</v>
       </c>
       <c r="O11" s="13">
         <v>25</v>
       </c>
       <c r="P11" s="13">
         <v>23</v>
       </c>
       <c r="Q11" s="13">
         <v>20</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13">
         <v>6</v>
       </c>
       <c r="C12" s="13">
         <v>9</v>
       </c>
       <c r="D12" s="13">
         <v>10</v>
       </c>
       <c r="E12" s="13">
         <v>10</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>8</v>
       </c>
       <c r="H12" s="13">
         <v>8</v>
       </c>
       <c r="I12" s="13">
@@ -1233,52 +1254,55 @@
       </c>
       <c r="J12" s="13">
         <v>15</v>
       </c>
       <c r="K12" s="13">
         <v>10</v>
       </c>
       <c r="L12" s="13">
         <v>15</v>
       </c>
       <c r="M12" s="13">
         <v>11</v>
       </c>
       <c r="N12" s="13">
         <v>7</v>
       </c>
       <c r="O12" s="13">
         <v>4</v>
       </c>
       <c r="P12" s="13">
         <v>17</v>
       </c>
       <c r="Q12" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="13">
         <v>6</v>
       </c>
       <c r="E13" s="13">
         <v>19</v>
       </c>
       <c r="F13" s="13">
         <v>18</v>
       </c>
       <c r="G13" s="13">
         <v>8</v>
       </c>
       <c r="H13" s="13">
         <v>17</v>
       </c>
       <c r="I13" s="13">
@@ -1286,52 +1310,55 @@
       </c>
       <c r="J13" s="13">
         <v>15</v>
       </c>
       <c r="K13" s="13">
         <v>7</v>
       </c>
       <c r="L13" s="13">
         <v>9</v>
       </c>
       <c r="M13" s="13">
         <v>5</v>
       </c>
       <c r="N13" s="13">
         <v>5</v>
       </c>
       <c r="O13" s="13">
         <v>13</v>
       </c>
       <c r="P13" s="13">
         <v>10</v>
       </c>
       <c r="Q13" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="13">
         <v>57</v>
       </c>
       <c r="C14" s="13">
         <v>78</v>
       </c>
       <c r="D14" s="13">
         <v>57</v>
       </c>
       <c r="E14" s="13">
         <v>66</v>
       </c>
       <c r="F14" s="13">
         <v>66</v>
       </c>
       <c r="G14" s="13">
         <v>60</v>
       </c>
       <c r="H14" s="13">
         <v>72</v>
       </c>
       <c r="I14" s="13">
@@ -1339,52 +1366,55 @@
       </c>
       <c r="J14" s="13">
         <v>77</v>
       </c>
       <c r="K14" s="13">
         <v>73</v>
       </c>
       <c r="L14" s="13">
         <v>56</v>
       </c>
       <c r="M14" s="13">
         <v>58</v>
       </c>
       <c r="N14" s="13">
         <v>51</v>
       </c>
       <c r="O14" s="13">
         <v>53</v>
       </c>
       <c r="P14" s="13">
         <v>59</v>
       </c>
       <c r="Q14" s="13">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>6</v>
       </c>
       <c r="C15" s="13">
         <v>7</v>
       </c>
       <c r="D15" s="13">
         <v>15</v>
       </c>
       <c r="E15" s="13">
         <v>13</v>
       </c>
       <c r="F15" s="13">
         <v>17</v>
       </c>
       <c r="G15" s="13">
         <v>12</v>
       </c>
       <c r="H15" s="13">
         <v>12</v>
       </c>
       <c r="I15" s="13">
@@ -1392,73 +1422,77 @@
       </c>
       <c r="J15" s="13">
         <v>17</v>
       </c>
       <c r="K15" s="13">
         <v>11</v>
       </c>
       <c r="L15" s="13">
         <v>12</v>
       </c>
       <c r="M15" s="13">
         <v>9</v>
       </c>
       <c r="N15" s="13">
         <v>6</v>
       </c>
       <c r="O15" s="13">
         <v>9</v>
       </c>
       <c r="P15" s="13">
         <v>14</v>
       </c>
       <c r="Q15" s="13">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="45"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>135</v>
       </c>
       <c r="C17" s="11">
         <v>150</v>
       </c>
       <c r="D17" s="11">
         <v>174</v>
       </c>
       <c r="E17" s="11">
         <v>202</v>
       </c>
       <c r="F17" s="11">
         <v>190</v>
       </c>
       <c r="G17" s="11">
         <v>234</v>
       </c>
       <c r="H17" s="11">
         <v>209</v>
       </c>
       <c r="I17" s="11">
@@ -1466,52 +1500,55 @@
       </c>
       <c r="J17" s="11">
         <v>202</v>
       </c>
       <c r="K17" s="11">
         <v>194</v>
       </c>
       <c r="L17" s="11">
         <v>177</v>
       </c>
       <c r="M17" s="11">
         <v>182</v>
       </c>
       <c r="N17" s="11">
         <v>115</v>
       </c>
       <c r="O17" s="11">
         <v>147</v>
       </c>
       <c r="P17" s="11">
         <v>172</v>
       </c>
       <c r="Q17" s="11">
         <v>141</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="11">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13">
         <v>113</v>
       </c>
       <c r="C18" s="13">
         <v>121</v>
       </c>
       <c r="D18" s="13">
         <v>140</v>
       </c>
       <c r="E18" s="13">
         <v>153</v>
       </c>
       <c r="F18" s="13">
         <v>156</v>
       </c>
       <c r="G18" s="13">
         <v>188</v>
       </c>
       <c r="H18" s="13">
         <v>171</v>
       </c>
       <c r="I18" s="13">
@@ -1519,52 +1556,55 @@
       </c>
       <c r="J18" s="13">
         <v>170</v>
       </c>
       <c r="K18" s="13">
         <v>159</v>
       </c>
       <c r="L18" s="13">
         <v>155</v>
       </c>
       <c r="M18" s="13">
         <v>146</v>
       </c>
       <c r="N18" s="13">
         <v>95</v>
       </c>
       <c r="O18" s="13">
         <v>119</v>
       </c>
       <c r="P18" s="13">
         <v>144</v>
       </c>
       <c r="Q18" s="13">
         <v>120</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="13">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="13">
         <v>20</v>
       </c>
       <c r="C19" s="13">
         <v>27</v>
       </c>
       <c r="D19" s="13">
         <v>28</v>
       </c>
       <c r="E19" s="13">
         <v>45</v>
       </c>
       <c r="F19" s="13">
         <v>28</v>
       </c>
       <c r="G19" s="13">
         <v>43</v>
       </c>
       <c r="H19" s="13">
         <v>34</v>
       </c>
       <c r="I19" s="13">
@@ -1572,52 +1612,55 @@
       </c>
       <c r="J19" s="13">
         <v>29</v>
       </c>
       <c r="K19" s="13">
         <v>31</v>
       </c>
       <c r="L19" s="13">
         <v>20</v>
       </c>
       <c r="M19" s="13">
         <v>35</v>
       </c>
       <c r="N19" s="13">
         <v>19</v>
       </c>
       <c r="O19" s="13">
         <v>26</v>
       </c>
       <c r="P19" s="13">
         <v>26</v>
       </c>
       <c r="Q19" s="13">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>2</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="13">
         <v>6</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13">
         <v>6</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="13">
         <v>4</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -1625,73 +1668,77 @@
       </c>
       <c r="J20" s="13">
         <v>3</v>
       </c>
       <c r="K20" s="13">
         <v>4</v>
       </c>
       <c r="L20" s="13">
         <v>2</v>
       </c>
       <c r="M20" s="13">
         <v>1</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>2</v>
       </c>
       <c r="P20" s="13">
         <v>2</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="R20" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="45"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>125</v>
       </c>
       <c r="C22" s="11">
         <v>158</v>
       </c>
       <c r="D22" s="11">
         <v>140</v>
       </c>
       <c r="E22" s="11">
         <v>162</v>
       </c>
       <c r="F22" s="11">
         <v>160</v>
       </c>
       <c r="G22" s="11">
         <v>159</v>
       </c>
       <c r="H22" s="11">
         <v>172</v>
       </c>
       <c r="I22" s="11">
@@ -1699,52 +1746,55 @@
       </c>
       <c r="J22" s="11">
         <v>193</v>
       </c>
       <c r="K22" s="11">
         <v>182</v>
       </c>
       <c r="L22" s="11">
         <v>154</v>
       </c>
       <c r="M22" s="11">
         <v>138</v>
       </c>
       <c r="N22" s="35">
         <v>113</v>
       </c>
       <c r="O22" s="11">
         <v>122</v>
       </c>
       <c r="P22" s="11">
         <v>153</v>
       </c>
       <c r="Q22" s="11">
         <v>126</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="11">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13">
         <v>7</v>
       </c>
       <c r="C23" s="13">
         <v>7</v>
       </c>
       <c r="D23" s="13">
         <v>1</v>
       </c>
       <c r="E23" s="13">
         <v>3</v>
       </c>
       <c r="F23" s="13">
         <v>3</v>
       </c>
       <c r="G23" s="13">
         <v>6</v>
       </c>
       <c r="H23" s="13">
         <v>5</v>
       </c>
       <c r="I23" s="13">
@@ -1752,52 +1802,55 @@
       </c>
       <c r="J23" s="13">
         <v>5</v>
       </c>
       <c r="K23" s="13">
         <v>7</v>
       </c>
       <c r="L23" s="13">
         <v>2</v>
       </c>
       <c r="M23" s="13">
         <v>1</v>
       </c>
       <c r="N23" s="36">
         <v>5</v>
       </c>
       <c r="O23" s="13">
         <v>3</v>
       </c>
       <c r="P23" s="13">
         <v>3</v>
       </c>
       <c r="Q23" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>32</v>
       </c>
       <c r="C24" s="13">
         <v>28</v>
       </c>
       <c r="D24" s="13">
         <v>28</v>
       </c>
       <c r="E24" s="13">
         <v>30</v>
       </c>
       <c r="F24" s="13">
         <v>32</v>
       </c>
       <c r="G24" s="13">
         <v>35</v>
       </c>
       <c r="H24" s="13">
         <v>42</v>
       </c>
       <c r="I24" s="13">
@@ -1805,52 +1858,55 @@
       </c>
       <c r="J24" s="13">
         <v>36</v>
       </c>
       <c r="K24" s="13">
         <v>47</v>
       </c>
       <c r="L24" s="13">
         <v>36</v>
       </c>
       <c r="M24" s="13">
         <v>33</v>
       </c>
       <c r="N24" s="36">
         <v>26</v>
       </c>
       <c r="O24" s="13">
         <v>17</v>
       </c>
       <c r="P24" s="13">
         <v>29</v>
       </c>
       <c r="Q24" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>18</v>
       </c>
       <c r="C25" s="13">
         <v>25</v>
       </c>
       <c r="D25" s="13">
         <v>29</v>
       </c>
       <c r="E25" s="13">
         <v>25</v>
       </c>
       <c r="F25" s="13">
         <v>18</v>
       </c>
       <c r="G25" s="13">
         <v>33</v>
       </c>
       <c r="H25" s="13">
         <v>20</v>
       </c>
       <c r="I25" s="13">
@@ -1858,52 +1914,55 @@
       </c>
       <c r="J25" s="13">
         <v>31</v>
       </c>
       <c r="K25" s="13">
         <v>31</v>
       </c>
       <c r="L25" s="13">
         <v>26</v>
       </c>
       <c r="M25" s="13">
         <v>22</v>
       </c>
       <c r="N25" s="36">
         <v>14</v>
       </c>
       <c r="O25" s="13">
         <v>25</v>
       </c>
       <c r="P25" s="13">
         <v>23</v>
       </c>
       <c r="Q25" s="13">
         <v>20</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>9</v>
       </c>
       <c r="D26" s="13">
         <v>10</v>
       </c>
       <c r="E26" s="13">
         <v>10</v>
       </c>
       <c r="F26" s="13">
         <v>12</v>
       </c>
       <c r="G26" s="13">
         <v>8</v>
       </c>
       <c r="H26" s="13">
         <v>8</v>
       </c>
       <c r="I26" s="13">
@@ -1911,52 +1970,55 @@
       </c>
       <c r="J26" s="13">
         <v>15</v>
       </c>
       <c r="K26" s="13">
         <v>10</v>
       </c>
       <c r="L26" s="13">
         <v>15</v>
       </c>
       <c r="M26" s="13">
         <v>11</v>
       </c>
       <c r="N26" s="36">
         <v>7</v>
       </c>
       <c r="O26" s="13">
         <v>4</v>
       </c>
       <c r="P26" s="13">
         <v>17</v>
       </c>
       <c r="Q26" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>1</v>
       </c>
       <c r="C27" s="13">
         <v>6</v>
       </c>
       <c r="D27" s="13">
         <v>6</v>
       </c>
       <c r="E27" s="13">
         <v>19</v>
       </c>
       <c r="F27" s="13">
         <v>18</v>
       </c>
       <c r="G27" s="13">
         <v>8</v>
       </c>
       <c r="H27" s="13">
         <v>17</v>
       </c>
       <c r="I27" s="13">
@@ -1964,52 +2026,55 @@
       </c>
       <c r="J27" s="13">
         <v>15</v>
       </c>
       <c r="K27" s="13">
         <v>7</v>
       </c>
       <c r="L27" s="13">
         <v>9</v>
       </c>
       <c r="M27" s="13">
         <v>5</v>
       </c>
       <c r="N27" s="36">
         <v>5</v>
       </c>
       <c r="O27" s="13">
         <v>13</v>
       </c>
       <c r="P27" s="13">
         <v>10</v>
       </c>
       <c r="Q27" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="13">
         <v>57</v>
       </c>
       <c r="C28" s="13">
         <v>78</v>
       </c>
       <c r="D28" s="13">
         <v>57</v>
       </c>
       <c r="E28" s="13">
         <v>66</v>
       </c>
       <c r="F28" s="13">
         <v>66</v>
       </c>
       <c r="G28" s="13">
         <v>60</v>
       </c>
       <c r="H28" s="13">
         <v>72</v>
       </c>
       <c r="I28" s="13">
@@ -2017,52 +2082,55 @@
       </c>
       <c r="J28" s="13">
         <v>77</v>
       </c>
       <c r="K28" s="13">
         <v>73</v>
       </c>
       <c r="L28" s="13">
         <v>56</v>
       </c>
       <c r="M28" s="13">
         <v>58</v>
       </c>
       <c r="N28" s="36">
         <v>51</v>
       </c>
       <c r="O28" s="13">
         <v>53</v>
       </c>
       <c r="P28" s="13">
         <v>59</v>
       </c>
       <c r="Q28" s="13">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="15">
         <v>4</v>
       </c>
       <c r="C29" s="15">
         <v>5</v>
       </c>
       <c r="D29" s="15">
         <v>9</v>
       </c>
       <c r="E29" s="15">
         <v>9</v>
       </c>
       <c r="F29" s="15">
         <v>11</v>
       </c>
       <c r="G29" s="15">
         <v>9</v>
       </c>
       <c r="H29" s="15">
         <v>8</v>
       </c>
       <c r="I29" s="15">
@@ -2070,218 +2138,227 @@
       </c>
       <c r="J29" s="15">
         <v>14</v>
       </c>
       <c r="K29" s="15">
         <v>7</v>
       </c>
       <c r="L29" s="15">
         <v>10</v>
       </c>
       <c r="M29" s="15">
         <v>8</v>
       </c>
       <c r="N29" s="15">
         <v>5</v>
       </c>
       <c r="O29" s="15">
         <v>7</v>
       </c>
       <c r="P29" s="15">
         <v>12</v>
       </c>
       <c r="Q29" s="15">
         <v>6</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q38"/>
+  <dimension ref="A1:R38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
+      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="43" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="43"/>
-[...17 lines deleted...]
-      <c r="Q4" s="6" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="48">
+    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47"/>
+      <c r="B5" s="49">
         <v>2025</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="41">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="42">
         <v>2026</v>
       </c>
-      <c r="O5" s="42"/>
-[...4 lines deleted...]
-      <c r="A6" s="47"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+    </row>
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="48"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="44" t="s">
+      <c r="R6" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="44"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+    </row>
+    <row r="8" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16">
         <v>3.77</v>
       </c>
       <c r="C8" s="16">
         <v>4.32</v>
       </c>
       <c r="D8" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="16">
         <v>4.66</v>
       </c>
       <c r="F8" s="16">
         <v>4.74</v>
       </c>
       <c r="G8" s="16">
         <v>4.93</v>
       </c>
       <c r="H8" s="16">
         <v>5.0199999999999996</v>
       </c>
       <c r="I8" s="16">
@@ -2289,52 +2366,55 @@
       </c>
       <c r="J8" s="16">
         <v>5.22</v>
       </c>
       <c r="K8" s="16">
         <v>5.24</v>
       </c>
       <c r="L8" s="16">
         <v>5.22</v>
       </c>
       <c r="M8" s="16">
         <v>5.17</v>
       </c>
       <c r="N8" s="16">
         <v>3.25</v>
       </c>
       <c r="O8" s="16">
         <v>3.72</v>
       </c>
       <c r="P8" s="16">
         <v>4.03</v>
       </c>
       <c r="Q8" s="16">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="16">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="C9" s="17">
         <v>5.1100000000000003</v>
       </c>
       <c r="D9" s="17">
         <v>5.27</v>
       </c>
       <c r="E9" s="17">
         <v>5.52</v>
       </c>
       <c r="F9" s="17">
         <v>5.67</v>
       </c>
       <c r="G9" s="17">
         <v>6.04</v>
       </c>
       <c r="H9" s="17">
         <v>6.16</v>
       </c>
       <c r="I9" s="17">
@@ -2342,52 +2422,55 @@
       </c>
       <c r="J9" s="17">
         <v>6.35</v>
       </c>
       <c r="K9" s="17">
         <v>6.37</v>
       </c>
       <c r="L9" s="17">
         <v>6.37</v>
       </c>
       <c r="M9" s="17">
         <v>6.32</v>
       </c>
       <c r="N9" s="17">
         <v>3.77</v>
       </c>
       <c r="O9" s="17">
         <v>4.41</v>
       </c>
       <c r="P9" s="17">
         <v>4.8</v>
       </c>
       <c r="Q9" s="17">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="17">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="17">
         <v>3.95</v>
       </c>
       <c r="C10" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="17">
         <v>4.26</v>
       </c>
       <c r="E10" s="17">
         <v>4.67</v>
       </c>
       <c r="F10" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="G10" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="H10" s="17">
         <v>5.03</v>
       </c>
       <c r="I10" s="17">
@@ -2395,52 +2478,55 @@
       </c>
       <c r="J10" s="17">
         <v>5.13</v>
       </c>
       <c r="K10" s="17">
         <v>5.21</v>
       </c>
       <c r="L10" s="17">
         <v>5.14</v>
       </c>
       <c r="M10" s="17">
         <v>5.14</v>
       </c>
       <c r="N10" s="17">
         <v>3.4</v>
       </c>
       <c r="O10" s="17">
         <v>3.49</v>
       </c>
       <c r="P10" s="17">
         <v>3.72</v>
       </c>
       <c r="Q10" s="17">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="17">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="17">
         <v>2.93</v>
       </c>
       <c r="C11" s="17">
         <v>3.67</v>
       </c>
       <c r="D11" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="E11" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="17">
         <v>3.83</v>
       </c>
       <c r="G11" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="H11" s="17">
         <v>3.99</v>
       </c>
       <c r="I11" s="17">
@@ -2448,52 +2534,55 @@
       </c>
       <c r="J11" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="K11" s="17">
         <v>4.38</v>
       </c>
       <c r="L11" s="17">
         <v>4.38</v>
       </c>
       <c r="M11" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="N11" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="O11" s="17">
         <v>3.36</v>
       </c>
       <c r="P11" s="17">
         <v>3.5</v>
       </c>
       <c r="Q11" s="17">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="17">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="17">
         <v>1.95</v>
       </c>
       <c r="C12" s="17">
         <v>2.54</v>
       </c>
       <c r="D12" s="17">
         <v>2.77</v>
       </c>
       <c r="E12" s="17">
         <v>2.92</v>
       </c>
       <c r="F12" s="17">
         <v>3.11</v>
       </c>
       <c r="G12" s="17">
         <v>3.05</v>
       </c>
       <c r="H12" s="17">
         <v>2.98</v>
       </c>
       <c r="I12" s="17">
@@ -2501,52 +2590,55 @@
       </c>
       <c r="J12" s="17">
         <v>3.24</v>
       </c>
       <c r="K12" s="17">
         <v>3.24</v>
       </c>
       <c r="L12" s="17">
         <v>3.4</v>
       </c>
       <c r="M12" s="17">
         <v>3.42</v>
       </c>
       <c r="N12" s="17">
         <v>2.31</v>
       </c>
       <c r="O12" s="17">
         <v>1.91</v>
       </c>
       <c r="P12" s="17">
         <v>3.17</v>
       </c>
       <c r="Q12" s="17">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="17">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="17">
         <v>0.34</v>
       </c>
       <c r="C13" s="17">
         <v>1.26</v>
       </c>
       <c r="D13" s="17">
         <v>1.52</v>
       </c>
       <c r="E13" s="17">
         <v>2.81</v>
       </c>
       <c r="F13" s="17">
         <v>3.49</v>
       </c>
       <c r="G13" s="17">
         <v>3.39</v>
       </c>
       <c r="H13" s="17">
         <v>3.75</v>
       </c>
       <c r="I13" s="17">
@@ -2554,52 +2646,55 @@
       </c>
       <c r="J13" s="17">
         <v>4.16</v>
       </c>
       <c r="K13" s="17">
         <v>3.97</v>
       </c>
       <c r="L13" s="17">
         <v>3.9</v>
       </c>
       <c r="M13" s="17">
         <v>3.71</v>
       </c>
       <c r="N13" s="17">
         <v>1.75</v>
       </c>
       <c r="O13" s="17">
         <v>3.29</v>
       </c>
       <c r="P13" s="17">
         <v>3.35</v>
       </c>
       <c r="Q13" s="17">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="17">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17">
         <v>3.91</v>
       </c>
       <c r="C14" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="D14" s="17">
         <v>4.5</v>
       </c>
       <c r="E14" s="17">
         <v>4.53</v>
       </c>
       <c r="F14" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G14" s="17">
         <v>4.47</v>
       </c>
       <c r="H14" s="17">
         <v>4.53</v>
       </c>
       <c r="I14" s="17">
@@ -2607,52 +2702,55 @@
       </c>
       <c r="J14" s="17">
         <v>4.74</v>
       </c>
       <c r="K14" s="17">
         <v>4.76</v>
       </c>
       <c r="L14" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="M14" s="17">
         <v>4.62</v>
       </c>
       <c r="N14" s="17">
         <v>3.43</v>
       </c>
       <c r="O14" s="17">
         <v>3.68</v>
       </c>
       <c r="P14" s="17">
         <v>3.78</v>
       </c>
       <c r="Q14" s="17">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="17">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17">
         <v>1.7</v>
       </c>
       <c r="C15" s="17">
         <v>1.93</v>
       </c>
       <c r="D15" s="17">
         <v>2.74</v>
       </c>
       <c r="E15" s="17">
         <v>3.01</v>
       </c>
       <c r="F15" s="17">
         <v>3.38</v>
       </c>
       <c r="G15" s="17">
         <v>3.41</v>
       </c>
       <c r="H15" s="17">
         <v>3.41</v>
       </c>
       <c r="I15" s="17">
@@ -2660,73 +2758,77 @@
       </c>
       <c r="J15" s="17">
         <v>3.5</v>
       </c>
       <c r="K15" s="17">
         <v>3.46</v>
       </c>
       <c r="L15" s="17">
         <v>3.47</v>
       </c>
       <c r="M15" s="17">
         <v>3.39</v>
       </c>
       <c r="N15" s="17">
         <v>1.69</v>
       </c>
       <c r="O15" s="17">
         <v>2.2200000000000002</v>
       </c>
       <c r="P15" s="17">
         <v>2.8</v>
       </c>
       <c r="Q15" s="17">
         <v>2.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="17">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="45"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>4.21</v>
       </c>
       <c r="C17" s="16">
         <v>4.67</v>
       </c>
       <c r="D17" s="16">
         <v>4.9400000000000004</v>
       </c>
       <c r="E17" s="16">
         <v>5.32</v>
       </c>
       <c r="F17" s="16">
         <v>5.45</v>
       </c>
       <c r="G17" s="16">
         <v>5.8</v>
       </c>
       <c r="H17" s="16">
         <v>5.9</v>
       </c>
       <c r="I17" s="16">
@@ -2734,52 +2836,55 @@
       </c>
       <c r="J17" s="16">
         <v>6.04</v>
       </c>
       <c r="K17" s="16">
         <v>6.04</v>
       </c>
       <c r="L17" s="16">
         <v>6.01</v>
       </c>
       <c r="M17" s="16">
         <v>5.99</v>
       </c>
       <c r="N17" s="16">
         <v>3.47</v>
       </c>
       <c r="O17" s="16">
         <v>4.16</v>
       </c>
       <c r="P17" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="Q17" s="16">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="16">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17">
         <v>4.54</v>
       </c>
       <c r="C18" s="17">
         <v>4.96</v>
       </c>
       <c r="D18" s="17">
         <v>5.2</v>
       </c>
       <c r="E18" s="17">
         <v>5.49</v>
       </c>
       <c r="F18" s="17">
         <v>5.65</v>
       </c>
       <c r="G18" s="17">
         <v>6.01</v>
       </c>
       <c r="H18" s="17">
         <v>6.14</v>
       </c>
       <c r="I18" s="17">
@@ -2787,52 +2892,55 @@
       </c>
       <c r="J18" s="17">
         <v>6.32</v>
       </c>
       <c r="K18" s="17">
         <v>6.33</v>
       </c>
       <c r="L18" s="17">
         <v>6.35</v>
       </c>
       <c r="M18" s="17">
         <v>6.31</v>
       </c>
       <c r="N18" s="17">
         <v>3.67</v>
       </c>
       <c r="O18" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="P18" s="17">
         <v>4.78</v>
       </c>
       <c r="Q18" s="17">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="17">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17">
         <v>3.09</v>
       </c>
       <c r="C19" s="17">
         <v>3.8</v>
       </c>
       <c r="D19" s="17">
         <v>3.97</v>
       </c>
       <c r="E19" s="17">
         <v>4.76</v>
       </c>
       <c r="F19" s="17">
         <v>4.66</v>
       </c>
       <c r="G19" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="H19" s="17">
         <v>5.0599999999999996</v>
       </c>
       <c r="I19" s="17">
@@ -2840,52 +2948,55 @@
       </c>
       <c r="J19" s="17">
         <v>5.1100000000000003</v>
       </c>
       <c r="K19" s="17">
         <v>5.07</v>
       </c>
       <c r="L19" s="17">
         <v>4.91</v>
       </c>
       <c r="M19" s="17">
         <v>4.95</v>
       </c>
       <c r="N19" s="17">
         <v>2.91</v>
       </c>
       <c r="O19" s="17">
         <v>3.62</v>
       </c>
       <c r="P19" s="17">
         <v>3.75</v>
       </c>
       <c r="Q19" s="17">
         <v>3.65</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="17">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>2.73</v>
       </c>
       <c r="C20" s="17">
         <v>2.83</v>
       </c>
       <c r="D20" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="E20" s="17">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="17">
         <v>5.54</v>
       </c>
       <c r="G20" s="17">
         <v>5.35</v>
       </c>
       <c r="H20" s="17">
         <v>5.35</v>
       </c>
       <c r="I20" s="17">
@@ -2893,73 +3004,77 @@
       </c>
       <c r="J20" s="17">
         <v>4.62</v>
       </c>
       <c r="K20" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="L20" s="17">
         <v>4.53</v>
       </c>
       <c r="M20" s="17">
         <v>4.26</v>
       </c>
       <c r="N20" s="17">
         <v>1.39</v>
       </c>
       <c r="O20" s="17">
         <v>2.17</v>
       </c>
       <c r="P20" s="17">
         <v>2.36</v>
       </c>
       <c r="Q20" s="17">
         <v>1.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="R20" s="17">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="45"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>3.39</v>
       </c>
       <c r="C22" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="D22" s="16">
         <v>3.93</v>
       </c>
       <c r="E22" s="16">
         <v>4.08</v>
       </c>
       <c r="F22" s="16">
         <v>4.13</v>
       </c>
       <c r="G22" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="H22" s="16">
         <v>4.26</v>
       </c>
       <c r="I22" s="16">
@@ -2967,52 +3082,55 @@
       </c>
       <c r="J22" s="16">
         <v>4.5</v>
       </c>
       <c r="K22" s="16">
         <v>4.55</v>
       </c>
       <c r="L22" s="16">
         <v>4.5199999999999996</v>
       </c>
       <c r="M22" s="16">
         <v>4.46</v>
       </c>
       <c r="N22" s="37">
         <v>3.05</v>
       </c>
       <c r="O22" s="16">
         <v>3.33</v>
       </c>
       <c r="P22" s="16">
         <v>3.6</v>
       </c>
       <c r="Q22" s="16">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="16">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="17">
         <v>10.14</v>
       </c>
       <c r="C23" s="17">
         <v>10.79</v>
       </c>
       <c r="D23" s="17">
         <v>7.59</v>
       </c>
       <c r="E23" s="17">
         <v>6.87</v>
       </c>
       <c r="F23" s="17">
         <v>6.4</v>
       </c>
       <c r="G23" s="17">
         <v>6.86</v>
       </c>
       <c r="H23" s="17">
         <v>6.93</v>
       </c>
       <c r="I23" s="17">
@@ -3020,52 +3138,55 @@
       </c>
       <c r="J23" s="17">
         <v>7.4</v>
       </c>
       <c r="K23" s="17">
         <v>7.7</v>
       </c>
       <c r="L23" s="17">
         <v>7.29</v>
       </c>
       <c r="M23" s="17">
         <v>6.8</v>
       </c>
       <c r="N23" s="38">
         <v>7.28</v>
       </c>
       <c r="O23" s="17">
         <v>6.2</v>
       </c>
       <c r="P23" s="17">
         <v>5.58</v>
       </c>
       <c r="Q23" s="17">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="17">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>4.79</v>
       </c>
       <c r="C24" s="17">
         <v>4.7300000000000004</v>
       </c>
       <c r="D24" s="17">
         <v>4.55</v>
       </c>
       <c r="E24" s="17">
         <v>4.58</v>
       </c>
       <c r="F24" s="17">
         <v>4.63</v>
       </c>
       <c r="G24" s="17">
         <v>4.7699999999999996</v>
       </c>
       <c r="H24" s="17">
         <v>5</v>
       </c>
       <c r="I24" s="17">
@@ -3073,52 +3194,55 @@
       </c>
       <c r="J24" s="17">
         <v>5.15</v>
       </c>
       <c r="K24" s="17">
         <v>5.35</v>
       </c>
       <c r="L24" s="17">
         <v>5.37</v>
       </c>
       <c r="M24" s="17">
         <v>5.33</v>
       </c>
       <c r="N24" s="38">
         <v>3.87</v>
       </c>
       <c r="O24" s="17">
         <v>3.36</v>
       </c>
       <c r="P24" s="17">
         <v>3.69</v>
       </c>
       <c r="Q24" s="17">
         <v>3.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="17">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>2.93</v>
       </c>
       <c r="C25" s="17">
         <v>3.67</v>
       </c>
       <c r="D25" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="E25" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="F25" s="17">
         <v>3.83</v>
       </c>
       <c r="G25" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="H25" s="17">
         <v>3.99</v>
       </c>
       <c r="I25" s="17">
@@ -3126,52 +3250,55 @@
       </c>
       <c r="J25" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="K25" s="17">
         <v>4.38</v>
       </c>
       <c r="L25" s="17">
         <v>4.38</v>
       </c>
       <c r="M25" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="N25" s="38">
         <v>2.2999999999999998</v>
       </c>
       <c r="O25" s="17">
         <v>3.36</v>
       </c>
       <c r="P25" s="17">
         <v>3.5</v>
       </c>
       <c r="Q25" s="17">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="17">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>1.95</v>
       </c>
       <c r="C26" s="17">
         <v>2.54</v>
       </c>
       <c r="D26" s="17">
         <v>2.77</v>
       </c>
       <c r="E26" s="17">
         <v>2.92</v>
       </c>
       <c r="F26" s="17">
         <v>3.11</v>
       </c>
       <c r="G26" s="17">
         <v>3.05</v>
       </c>
       <c r="H26" s="17">
         <v>2.98</v>
       </c>
       <c r="I26" s="17">
@@ -3179,52 +3306,55 @@
       </c>
       <c r="J26" s="17">
         <v>3.24</v>
       </c>
       <c r="K26" s="17">
         <v>3.24</v>
       </c>
       <c r="L26" s="17">
         <v>3.4</v>
       </c>
       <c r="M26" s="17">
         <v>3.42</v>
       </c>
       <c r="N26" s="38">
         <v>2.31</v>
       </c>
       <c r="O26" s="17">
         <v>1.91</v>
       </c>
       <c r="P26" s="17">
         <v>3.17</v>
       </c>
       <c r="Q26" s="17">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="17">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="17">
         <v>0.34</v>
       </c>
       <c r="C27" s="17">
         <v>1.26</v>
       </c>
       <c r="D27" s="17">
         <v>1.52</v>
       </c>
       <c r="E27" s="17">
         <v>2.81</v>
       </c>
       <c r="F27" s="17">
         <v>3.49</v>
       </c>
       <c r="G27" s="17">
         <v>3.39</v>
       </c>
       <c r="H27" s="17">
         <v>3.75</v>
       </c>
       <c r="I27" s="17">
@@ -3232,52 +3362,55 @@
       </c>
       <c r="J27" s="17">
         <v>4.16</v>
       </c>
       <c r="K27" s="17">
         <v>3.97</v>
       </c>
       <c r="L27" s="17">
         <v>3.9</v>
       </c>
       <c r="M27" s="17">
         <v>3.71</v>
       </c>
       <c r="N27" s="38">
         <v>1.75</v>
       </c>
       <c r="O27" s="17">
         <v>3.29</v>
       </c>
       <c r="P27" s="17">
         <v>3.35</v>
       </c>
       <c r="Q27" s="17">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="17">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="17">
         <v>3.91</v>
       </c>
       <c r="C28" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="D28" s="17">
         <v>4.5</v>
       </c>
       <c r="E28" s="17">
         <v>4.53</v>
       </c>
       <c r="F28" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G28" s="17">
         <v>4.47</v>
       </c>
       <c r="H28" s="17">
         <v>4.53</v>
       </c>
       <c r="I28" s="17">
@@ -3285,52 +3418,55 @@
       </c>
       <c r="J28" s="17">
         <v>4.74</v>
       </c>
       <c r="K28" s="17">
         <v>4.76</v>
       </c>
       <c r="L28" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="M28" s="17">
         <v>4.62</v>
       </c>
       <c r="N28" s="38">
         <v>3.43</v>
       </c>
       <c r="O28" s="17">
         <v>3.68</v>
       </c>
       <c r="P28" s="17">
         <v>3.78</v>
       </c>
       <c r="Q28" s="17">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="17">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="18">
         <v>1.43</v>
       </c>
       <c r="C29" s="18">
         <v>1.69</v>
       </c>
       <c r="D29" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="E29" s="18">
         <v>2.5099999999999998</v>
       </c>
       <c r="F29" s="18">
         <v>2.81</v>
       </c>
       <c r="G29" s="18">
         <v>2.9</v>
       </c>
       <c r="H29" s="18">
         <v>2.9</v>
       </c>
       <c r="I29" s="18">
@@ -3338,231 +3474,240 @@
       </c>
       <c r="J29" s="18">
         <v>3.2</v>
       </c>
       <c r="K29" s="18">
         <v>3.13</v>
       </c>
       <c r="L29" s="18">
         <v>3.19</v>
       </c>
       <c r="M29" s="18">
         <v>3.16</v>
       </c>
       <c r="N29" s="18">
         <v>1.77</v>
       </c>
       <c r="O29" s="18">
         <v>2.23</v>
       </c>
       <c r="P29" s="18">
         <v>2.92</v>
       </c>
       <c r="Q29" s="18">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="18">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S26" sqref="S26"/>
+      <selection activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.33203125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="43"/>
-[...17 lines deleted...]
-      <c r="Q4" s="4" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="41">
+    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47"/>
+      <c r="B5" s="42">
         <v>2025</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="41">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2026</v>
       </c>
-      <c r="O5" s="42"/>
-[...4 lines deleted...]
-      <c r="A6" s="47"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+    </row>
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="48"/>
       <c r="B6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="39" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="40" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="R6" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="50"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>122</v>
       </c>
       <c r="C8" s="11">
         <v>85</v>
       </c>
       <c r="D8" s="11">
         <v>115</v>
       </c>
       <c r="E8" s="11">
         <v>117</v>
       </c>
       <c r="F8" s="11">
         <v>137</v>
       </c>
       <c r="G8" s="11">
         <v>134</v>
       </c>
       <c r="H8" s="11">
         <v>136</v>
       </c>
       <c r="I8" s="11">
@@ -3570,52 +3715,55 @@
       </c>
       <c r="J8" s="11">
         <v>116</v>
       </c>
       <c r="K8" s="11">
         <v>179</v>
       </c>
       <c r="L8" s="11">
         <v>143</v>
       </c>
       <c r="M8" s="11">
         <v>137</v>
       </c>
       <c r="N8" s="11">
         <v>125</v>
       </c>
       <c r="O8" s="11">
         <v>131</v>
       </c>
       <c r="P8" s="11">
         <v>164</v>
       </c>
       <c r="Q8" s="11">
         <v>110</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="11">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="13">
         <v>77</v>
       </c>
       <c r="C9" s="13">
         <v>43</v>
       </c>
       <c r="D9" s="13">
         <v>70</v>
       </c>
       <c r="E9" s="13">
         <v>67</v>
       </c>
       <c r="F9" s="13">
         <v>77</v>
       </c>
       <c r="G9" s="13">
         <v>68</v>
       </c>
       <c r="H9" s="13">
         <v>80</v>
       </c>
       <c r="I9" s="13">
@@ -3623,52 +3771,55 @@
       </c>
       <c r="J9" s="13">
         <v>67</v>
       </c>
       <c r="K9" s="13">
         <v>96</v>
       </c>
       <c r="L9" s="13">
         <v>95</v>
       </c>
       <c r="M9" s="13">
         <v>75</v>
       </c>
       <c r="N9" s="13">
         <v>64</v>
       </c>
       <c r="O9" s="13">
         <v>81</v>
       </c>
       <c r="P9" s="13">
         <v>103</v>
       </c>
       <c r="Q9" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="13">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="13">
         <v>15</v>
       </c>
       <c r="C10" s="13">
         <v>12</v>
       </c>
       <c r="D10" s="13">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>26</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>34</v>
       </c>
       <c r="H10" s="13">
         <v>29</v>
       </c>
       <c r="I10" s="13">
@@ -3676,52 +3827,55 @@
       </c>
       <c r="J10" s="13">
         <v>9</v>
       </c>
       <c r="K10" s="13">
         <v>35</v>
       </c>
       <c r="L10" s="13">
         <v>20</v>
       </c>
       <c r="M10" s="13">
         <v>16</v>
       </c>
       <c r="N10" s="13">
         <v>20</v>
       </c>
       <c r="O10" s="13">
         <v>20</v>
       </c>
       <c r="P10" s="13">
         <v>23</v>
       </c>
       <c r="Q10" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="13">
         <v>3</v>
       </c>
       <c r="C11" s="13">
         <v>5</v>
       </c>
       <c r="D11" s="13">
         <v>6</v>
       </c>
       <c r="E11" s="13">
         <v>7</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>5</v>
       </c>
       <c r="H11" s="13">
         <v>2</v>
       </c>
       <c r="I11" s="13">
@@ -3729,52 +3883,55 @@
       </c>
       <c r="J11" s="13">
         <v>4</v>
       </c>
       <c r="K11" s="13">
         <v>5</v>
       </c>
       <c r="L11" s="13">
         <v>6</v>
       </c>
       <c r="M11" s="13">
         <v>5</v>
       </c>
       <c r="N11" s="13">
         <v>4</v>
       </c>
       <c r="O11" s="13">
         <v>6</v>
       </c>
       <c r="P11" s="13">
         <v>6</v>
       </c>
       <c r="Q11" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13">
         <v>8</v>
       </c>
       <c r="C12" s="13">
         <v>4</v>
       </c>
       <c r="D12" s="13">
         <v>3</v>
       </c>
       <c r="E12" s="13">
         <v>2</v>
       </c>
       <c r="F12" s="13">
         <v>10</v>
       </c>
       <c r="G12" s="13">
         <v>1</v>
       </c>
       <c r="H12" s="13">
         <v>6</v>
       </c>
       <c r="I12" s="13">
@@ -3782,52 +3939,55 @@
       </c>
       <c r="J12" s="13">
         <v>4</v>
       </c>
       <c r="K12" s="13">
         <v>4</v>
       </c>
       <c r="L12" s="13">
         <v>3</v>
       </c>
       <c r="M12" s="13">
         <v>4</v>
       </c>
       <c r="N12" s="13">
         <v>2</v>
       </c>
       <c r="O12" s="13">
         <v>3</v>
       </c>
       <c r="P12" s="13">
         <v>3</v>
       </c>
       <c r="Q12" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13">
         <v>2</v>
       </c>
       <c r="C13" s="13">
         <v>4</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="13">
         <v>1</v>
       </c>
       <c r="F13" s="13">
         <v>1</v>
       </c>
       <c r="G13" s="13">
         <v>1</v>
       </c>
       <c r="H13" s="13">
         <v>2</v>
       </c>
       <c r="I13" s="13">
@@ -3835,52 +3995,55 @@
       </c>
       <c r="J13" s="13">
         <v>2</v>
       </c>
       <c r="K13" s="13">
         <v>2</v>
       </c>
       <c r="L13" s="13">
         <v>1</v>
       </c>
       <c r="M13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="N13" s="13">
         <v>5</v>
       </c>
       <c r="O13" s="13">
         <v>1</v>
       </c>
       <c r="P13" s="13">
         <v>2</v>
       </c>
       <c r="Q13" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="13">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>13</v>
       </c>
       <c r="D14" s="13">
         <v>15</v>
       </c>
       <c r="E14" s="13">
         <v>11</v>
       </c>
       <c r="F14" s="13">
         <v>22</v>
       </c>
       <c r="G14" s="13">
         <v>21</v>
       </c>
       <c r="H14" s="13">
         <v>15</v>
       </c>
       <c r="I14" s="13">
@@ -3888,52 +4051,55 @@
       </c>
       <c r="J14" s="13">
         <v>28</v>
       </c>
       <c r="K14" s="13">
         <v>31</v>
       </c>
       <c r="L14" s="13">
         <v>14</v>
       </c>
       <c r="M14" s="13">
         <v>29</v>
       </c>
       <c r="N14" s="13">
         <v>26</v>
       </c>
       <c r="O14" s="13">
         <v>15</v>
       </c>
       <c r="P14" s="13">
         <v>23</v>
       </c>
       <c r="Q14" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>2</v>
       </c>
       <c r="C15" s="13">
         <v>4</v>
       </c>
       <c r="D15" s="13">
         <v>5</v>
       </c>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="13">
         <v>7</v>
       </c>
       <c r="G15" s="13">
         <v>4</v>
       </c>
       <c r="H15" s="13">
         <v>2</v>
       </c>
       <c r="I15" s="13">
@@ -3941,73 +4107,77 @@
       </c>
       <c r="J15" s="13">
         <v>2</v>
       </c>
       <c r="K15" s="13">
         <v>6</v>
       </c>
       <c r="L15" s="13">
         <v>4</v>
       </c>
       <c r="M15" s="13">
         <v>8</v>
       </c>
       <c r="N15" s="13">
         <v>4</v>
       </c>
       <c r="O15" s="13">
         <v>5</v>
       </c>
       <c r="P15" s="13">
         <v>4</v>
       </c>
       <c r="Q15" s="13">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="45"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>53</v>
       </c>
       <c r="D17" s="11">
         <v>75</v>
       </c>
       <c r="E17" s="11">
         <v>78</v>
       </c>
       <c r="F17" s="11">
         <v>88</v>
       </c>
       <c r="G17" s="11">
         <v>90</v>
       </c>
       <c r="H17" s="11">
         <v>94</v>
       </c>
       <c r="I17" s="11">
@@ -4015,52 +4185,55 @@
       </c>
       <c r="J17" s="11">
         <v>70</v>
       </c>
       <c r="K17" s="11">
         <v>113</v>
       </c>
       <c r="L17" s="11">
         <v>110</v>
       </c>
       <c r="M17" s="11">
         <v>83</v>
       </c>
       <c r="N17" s="11">
         <v>76</v>
       </c>
       <c r="O17" s="11">
         <v>97</v>
       </c>
       <c r="P17" s="11">
         <v>116</v>
       </c>
       <c r="Q17" s="11">
         <v>68</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="11">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13">
         <v>77</v>
       </c>
       <c r="C18" s="13">
         <v>42</v>
       </c>
       <c r="D18" s="13">
         <v>68</v>
       </c>
       <c r="E18" s="13">
         <v>66</v>
       </c>
       <c r="F18" s="13">
         <v>76</v>
       </c>
       <c r="G18" s="13">
         <v>67</v>
       </c>
       <c r="H18" s="13">
         <v>80</v>
       </c>
       <c r="I18" s="13">
@@ -4068,52 +4241,55 @@
       </c>
       <c r="J18" s="13">
         <v>63</v>
       </c>
       <c r="K18" s="13">
         <v>95</v>
       </c>
       <c r="L18" s="13">
         <v>95</v>
       </c>
       <c r="M18" s="13">
         <v>70</v>
       </c>
       <c r="N18" s="13">
         <v>62</v>
       </c>
       <c r="O18" s="13">
         <v>81</v>
       </c>
       <c r="P18" s="13">
         <v>100</v>
       </c>
       <c r="Q18" s="13">
         <v>56</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="13">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="13">
         <v>5</v>
       </c>
       <c r="C19" s="13">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>12</v>
       </c>
       <c r="F19" s="13">
         <v>11</v>
       </c>
       <c r="G19" s="13">
         <v>20</v>
       </c>
       <c r="H19" s="13">
         <v>13</v>
       </c>
       <c r="I19" s="13">
@@ -4121,52 +4297,55 @@
       </c>
       <c r="J19" s="13">
         <v>7</v>
       </c>
       <c r="K19" s="13">
         <v>17</v>
       </c>
       <c r="L19" s="13">
         <v>14</v>
       </c>
       <c r="M19" s="13">
         <v>11</v>
       </c>
       <c r="N19" s="13">
         <v>13</v>
       </c>
       <c r="O19" s="13">
         <v>13</v>
       </c>
       <c r="P19" s="13">
         <v>15</v>
       </c>
       <c r="Q19" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="13">
         <v>3</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="13">
         <v>1</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="13">
         <v>1</v>
       </c>
       <c r="I20" s="13">
@@ -4174,73 +4353,77 @@
       </c>
       <c r="J20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="13">
         <v>1</v>
       </c>
       <c r="L20" s="13">
         <v>1</v>
       </c>
       <c r="M20" s="13">
         <v>2</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>3</v>
       </c>
       <c r="P20" s="13">
         <v>1</v>
       </c>
       <c r="Q20" s="13">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="R20" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="45"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="10" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="10" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>40</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>40</v>
       </c>
       <c r="E22" s="11">
         <v>39</v>
       </c>
       <c r="F22" s="11">
         <v>49</v>
       </c>
       <c r="G22" s="11">
         <v>44</v>
       </c>
       <c r="H22" s="11">
         <v>42</v>
       </c>
       <c r="I22" s="11">
@@ -4248,52 +4431,55 @@
       </c>
       <c r="J22" s="11">
         <v>46</v>
       </c>
       <c r="K22" s="11">
         <v>66</v>
       </c>
       <c r="L22" s="11">
         <v>33</v>
       </c>
       <c r="M22" s="11">
         <v>54</v>
       </c>
       <c r="N22" s="11">
         <v>49</v>
       </c>
       <c r="O22" s="11">
         <v>34</v>
       </c>
       <c r="P22" s="11">
         <v>48</v>
       </c>
       <c r="Q22" s="11">
         <v>42</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="11">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="13">
         <v>1</v>
       </c>
       <c r="D23" s="13">
         <v>2</v>
       </c>
       <c r="E23" s="13">
         <v>1</v>
       </c>
       <c r="F23" s="13">
         <v>1</v>
       </c>
       <c r="G23" s="13">
         <v>1</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="13">
@@ -4301,52 +4487,55 @@
       </c>
       <c r="J23" s="13">
         <v>4</v>
       </c>
       <c r="K23" s="13">
         <v>1</v>
       </c>
       <c r="L23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="M23" s="13">
         <v>5</v>
       </c>
       <c r="N23" s="13">
         <v>2</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="P23" s="13">
         <v>3</v>
       </c>
       <c r="Q23" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>10</v>
       </c>
       <c r="C24" s="13">
         <v>4</v>
       </c>
       <c r="D24" s="13">
         <v>9</v>
       </c>
       <c r="E24" s="13">
         <v>14</v>
       </c>
       <c r="F24" s="13">
         <v>6</v>
       </c>
       <c r="G24" s="13">
         <v>14</v>
       </c>
       <c r="H24" s="13">
         <v>16</v>
       </c>
       <c r="I24" s="13">
@@ -4354,52 +4543,55 @@
       </c>
       <c r="J24" s="13">
         <v>2</v>
       </c>
       <c r="K24" s="13">
         <v>18</v>
       </c>
       <c r="L24" s="13">
         <v>6</v>
       </c>
       <c r="M24" s="13">
         <v>5</v>
       </c>
       <c r="N24" s="13">
         <v>7</v>
       </c>
       <c r="O24" s="13">
         <v>7</v>
       </c>
       <c r="P24" s="13">
         <v>8</v>
       </c>
       <c r="Q24" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>5</v>
       </c>
       <c r="D25" s="13">
         <v>6</v>
       </c>
       <c r="E25" s="13">
         <v>7</v>
       </c>
       <c r="F25" s="13">
         <v>3</v>
       </c>
       <c r="G25" s="13">
         <v>5</v>
       </c>
       <c r="H25" s="13">
         <v>2</v>
       </c>
       <c r="I25" s="13">
@@ -4407,52 +4599,55 @@
       </c>
       <c r="J25" s="13">
         <v>4</v>
       </c>
       <c r="K25" s="13">
         <v>5</v>
       </c>
       <c r="L25" s="13">
         <v>6</v>
       </c>
       <c r="M25" s="13">
         <v>5</v>
       </c>
       <c r="N25" s="13">
         <v>4</v>
       </c>
       <c r="O25" s="13">
         <v>6</v>
       </c>
       <c r="P25" s="13">
         <v>6</v>
       </c>
       <c r="Q25" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>8</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>2</v>
       </c>
       <c r="F26" s="13">
         <v>10</v>
       </c>
       <c r="G26" s="13">
         <v>1</v>
       </c>
       <c r="H26" s="13">
         <v>6</v>
       </c>
       <c r="I26" s="13">
@@ -4460,52 +4655,55 @@
       </c>
       <c r="J26" s="13">
         <v>4</v>
       </c>
       <c r="K26" s="13">
         <v>4</v>
       </c>
       <c r="L26" s="13">
         <v>3</v>
       </c>
       <c r="M26" s="13">
         <v>4</v>
       </c>
       <c r="N26" s="13">
         <v>2</v>
       </c>
       <c r="O26" s="13">
         <v>3</v>
       </c>
       <c r="P26" s="13">
         <v>3</v>
       </c>
       <c r="Q26" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>2</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="13">
         <v>1</v>
       </c>
       <c r="F27" s="13">
         <v>1</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13">
         <v>2</v>
       </c>
       <c r="I27" s="13">
@@ -4513,52 +4711,55 @@
       </c>
       <c r="J27" s="13">
         <v>2</v>
       </c>
       <c r="K27" s="13">
         <v>2</v>
       </c>
       <c r="L27" s="13">
         <v>1</v>
       </c>
       <c r="M27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="N27" s="13">
         <v>5</v>
       </c>
       <c r="O27" s="13">
         <v>1</v>
       </c>
       <c r="P27" s="13">
         <v>2</v>
       </c>
       <c r="Q27" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>13</v>
       </c>
       <c r="D28" s="13">
         <v>15</v>
       </c>
       <c r="E28" s="13">
         <v>11</v>
       </c>
       <c r="F28" s="13">
         <v>22</v>
       </c>
       <c r="G28" s="13">
         <v>21</v>
       </c>
       <c r="H28" s="13">
         <v>15</v>
       </c>
       <c r="I28" s="13">
@@ -4566,52 +4767,55 @@
       </c>
       <c r="J28" s="13">
         <v>28</v>
       </c>
       <c r="K28" s="13">
         <v>31</v>
       </c>
       <c r="L28" s="13">
         <v>14</v>
       </c>
       <c r="M28" s="13">
         <v>29</v>
       </c>
       <c r="N28" s="13">
         <v>26</v>
       </c>
       <c r="O28" s="13">
         <v>15</v>
       </c>
       <c r="P28" s="13">
         <v>23</v>
       </c>
       <c r="Q28" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>1</v>
       </c>
       <c r="D29" s="15">
         <v>5</v>
       </c>
       <c r="E29" s="15">
         <v>3</v>
       </c>
       <c r="F29" s="15">
         <v>6</v>
       </c>
       <c r="G29" s="15">
         <v>1</v>
       </c>
       <c r="H29" s="15">
         <v>1</v>
       </c>
       <c r="I29" s="15">
@@ -4619,206 +4823,215 @@
       </c>
       <c r="J29" s="15">
         <v>2</v>
       </c>
       <c r="K29" s="15">
         <v>5</v>
       </c>
       <c r="L29" s="15">
         <v>3</v>
       </c>
       <c r="M29" s="15">
         <v>6</v>
       </c>
       <c r="N29" s="15">
         <v>3</v>
       </c>
       <c r="O29" s="15">
         <v>2</v>
       </c>
       <c r="P29" s="15">
         <v>3</v>
       </c>
       <c r="Q29" s="15">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S23" sqref="S23"/>
+      <selection activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.44140625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="43"/>
-[...17 lines deleted...]
-      <c r="Q4" s="6" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="19"/>
-      <c r="B5" s="41">
+      <c r="B5" s="42">
         <v>2025</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="41">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2026</v>
       </c>
-      <c r="O5" s="42"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:17" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+    </row>
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A6" s="20"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="44" t="s">
+      <c r="R6" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="44"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+    </row>
+    <row r="8" spans="1:18" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16">
         <v>1.77</v>
       </c>
       <c r="C8" s="16">
         <v>1.58</v>
       </c>
       <c r="D8" s="16">
         <v>1.61</v>
       </c>
       <c r="E8" s="16">
         <v>1.64</v>
       </c>
       <c r="F8" s="16">
         <v>1.71</v>
       </c>
       <c r="G8" s="16">
         <v>1.76</v>
       </c>
       <c r="H8" s="16">
         <v>1.79</v>
       </c>
       <c r="I8" s="16">
@@ -4826,52 +5039,55 @@
       </c>
       <c r="J8" s="16">
         <v>1.74</v>
       </c>
       <c r="K8" s="16">
         <v>1.83</v>
       </c>
       <c r="L8" s="16">
         <v>1.86</v>
       </c>
       <c r="M8" s="16">
         <v>1.87</v>
       </c>
       <c r="N8" s="16">
         <v>1.78</v>
       </c>
       <c r="O8" s="16">
         <v>1.92</v>
       </c>
       <c r="P8" s="16">
         <v>2.06</v>
       </c>
       <c r="Q8" s="16">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R8" s="16">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17">
         <v>3.01</v>
       </c>
       <c r="C9" s="17">
         <v>2.4700000000000002</v>
       </c>
       <c r="D9" s="17">
         <v>2.57</v>
       </c>
       <c r="E9" s="17">
         <v>2.6</v>
       </c>
       <c r="F9" s="17">
         <v>2.69</v>
       </c>
       <c r="G9" s="17">
         <v>2.7</v>
       </c>
       <c r="H9" s="17">
         <v>2.76</v>
       </c>
       <c r="I9" s="17">
@@ -4879,52 +5095,55 @@
       </c>
       <c r="J9" s="17">
         <v>2.73</v>
       </c>
       <c r="K9" s="17">
         <v>2.84</v>
       </c>
       <c r="L9" s="17">
         <v>2.93</v>
       </c>
       <c r="M9" s="17">
         <v>2.93</v>
       </c>
       <c r="N9" s="17">
         <v>2.41</v>
       </c>
       <c r="O9" s="17">
         <v>2.88</v>
       </c>
       <c r="P9" s="17">
         <v>3.23</v>
       </c>
       <c r="Q9" s="17">
         <v>2.98</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R9" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="C10" s="17">
         <v>1.08</v>
       </c>
       <c r="D10" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1.35</v>
       </c>
       <c r="F10" s="17">
         <v>1.34</v>
       </c>
       <c r="G10" s="17">
         <v>1.56</v>
       </c>
       <c r="H10" s="17">
         <v>1.66</v>
       </c>
       <c r="I10" s="17">
@@ -4932,52 +5151,55 @@
       </c>
       <c r="J10" s="17">
         <v>1.44</v>
       </c>
       <c r="K10" s="17">
         <v>1.57</v>
       </c>
       <c r="L10" s="17">
         <v>1.57</v>
       </c>
       <c r="M10" s="17">
         <v>1.54</v>
       </c>
       <c r="N10" s="17">
         <v>1.51</v>
       </c>
       <c r="O10" s="17">
         <v>1.58</v>
       </c>
       <c r="P10" s="17">
         <v>1.64</v>
       </c>
       <c r="Q10" s="17">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R10" s="17">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="17">
         <v>0.49</v>
       </c>
       <c r="C11" s="17">
         <v>0.68</v>
       </c>
       <c r="D11" s="17">
         <v>0.78</v>
       </c>
       <c r="E11" s="17">
         <v>0.88</v>
       </c>
       <c r="F11" s="17">
         <v>0.8</v>
       </c>
       <c r="G11" s="17">
         <v>0.81</v>
       </c>
       <c r="H11" s="17">
         <v>0.74</v>
       </c>
       <c r="I11" s="17">
@@ -4985,52 +5207,55 @@
       </c>
       <c r="J11" s="17">
         <v>0.68</v>
       </c>
       <c r="K11" s="17">
         <v>0.7</v>
       </c>
       <c r="L11" s="17">
         <v>0.72</v>
       </c>
       <c r="M11" s="17">
         <v>0.73</v>
       </c>
       <c r="N11" s="17">
         <v>0.66</v>
       </c>
       <c r="O11" s="17">
         <v>0.86</v>
       </c>
       <c r="P11" s="17">
         <v>0.9</v>
       </c>
       <c r="Q11" s="17">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R11" s="17">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="17">
         <v>2.6</v>
       </c>
       <c r="C12" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="D12" s="17">
         <v>1.66</v>
       </c>
       <c r="E12" s="17">
         <v>1.42</v>
       </c>
       <c r="F12" s="17">
         <v>1.79</v>
       </c>
       <c r="G12" s="17">
         <v>1.55</v>
       </c>
       <c r="H12" s="17">
         <v>1.61</v>
       </c>
       <c r="I12" s="17">
@@ -5038,52 +5263,55 @@
       </c>
       <c r="J12" s="17">
         <v>1.55</v>
       </c>
       <c r="K12" s="17">
         <v>1.52</v>
       </c>
       <c r="L12" s="17">
         <v>1.48</v>
       </c>
       <c r="M12" s="17">
         <v>1.46</v>
       </c>
       <c r="N12" s="17">
         <v>0.66</v>
       </c>
       <c r="O12" s="17">
         <v>0.87</v>
       </c>
       <c r="P12" s="17">
         <v>0.91</v>
       </c>
       <c r="Q12" s="17">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R12" s="17">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="17">
         <v>0.69</v>
       </c>
       <c r="C13" s="17">
         <v>1.08</v>
       </c>
       <c r="D13" s="17">
         <v>0.7</v>
       </c>
       <c r="E13" s="17">
         <v>0.61</v>
       </c>
       <c r="F13" s="17">
         <v>0.56000000000000005</v>
       </c>
       <c r="G13" s="17">
         <v>0.53</v>
       </c>
       <c r="H13" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="I13" s="17">
@@ -5091,52 +5319,55 @@
       </c>
       <c r="J13" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="K13" s="17">
         <v>0.59</v>
       </c>
       <c r="L13" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="M13" s="17">
         <v>0.52</v>
       </c>
       <c r="N13" s="17">
         <v>1.75</v>
       </c>
       <c r="O13" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="P13" s="17">
         <v>0.96</v>
       </c>
       <c r="Q13" s="17">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R13" s="17">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17">
         <v>1.03</v>
       </c>
       <c r="C14" s="17">
         <v>1.01</v>
       </c>
       <c r="D14" s="17">
         <v>1.01</v>
       </c>
       <c r="E14" s="17">
         <v>0.95</v>
       </c>
       <c r="F14" s="17">
         <v>1.06</v>
       </c>
       <c r="G14" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="H14" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="I14" s="17">
@@ -5144,52 +5375,55 @@
       </c>
       <c r="J14" s="17">
         <v>1.17</v>
       </c>
       <c r="K14" s="17">
         <v>1.27</v>
       </c>
       <c r="L14" s="17">
         <v>1.24</v>
       </c>
       <c r="M14" s="17">
         <v>1.3</v>
       </c>
       <c r="N14" s="17">
         <v>1.75</v>
       </c>
       <c r="O14" s="17">
         <v>1.45</v>
       </c>
       <c r="P14" s="17">
         <v>1.48</v>
       </c>
       <c r="Q14" s="17">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R14" s="17">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="C15" s="17">
         <v>0.89</v>
       </c>
       <c r="D15" s="17">
         <v>1.08</v>
       </c>
       <c r="E15" s="17">
         <v>1.03</v>
       </c>
       <c r="F15" s="17">
         <v>1.22</v>
       </c>
       <c r="G15" s="17">
         <v>1.22</v>
       </c>
       <c r="H15" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="I15" s="17">
@@ -5197,73 +5431,77 @@
       </c>
       <c r="J15" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="K15" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="L15" s="17">
         <v>1.17</v>
       </c>
       <c r="M15" s="17">
         <v>1.26</v>
       </c>
       <c r="N15" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="O15" s="17">
         <v>1.33</v>
       </c>
       <c r="P15" s="17">
         <v>1.26</v>
       </c>
       <c r="Q15" s="17">
         <v>1.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="17">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A16" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="45"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>2.56</v>
       </c>
       <c r="C17" s="16">
         <v>2.21</v>
       </c>
       <c r="D17" s="16">
         <v>2.2599999999999998</v>
       </c>
       <c r="E17" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="F17" s="16">
         <v>2.41</v>
       </c>
       <c r="G17" s="16">
         <v>2.4900000000000002</v>
       </c>
       <c r="H17" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="I17" s="16">
@@ -5271,52 +5509,55 @@
       </c>
       <c r="J17" s="16">
         <v>2.48</v>
       </c>
       <c r="K17" s="16">
         <v>2.58</v>
       </c>
       <c r="L17" s="16">
         <v>2.67</v>
       </c>
       <c r="M17" s="16">
         <v>2.66</v>
       </c>
       <c r="N17" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="O17" s="16">
         <v>2.75</v>
       </c>
       <c r="P17" s="16">
         <v>3.01</v>
       </c>
       <c r="Q17" s="16">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R17" s="16">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17">
         <v>3.1</v>
       </c>
       <c r="C18" s="17">
         <v>2.52</v>
       </c>
       <c r="D18" s="17">
         <v>2.6</v>
       </c>
       <c r="E18" s="17">
         <v>2.63</v>
       </c>
       <c r="F18" s="17">
         <v>2.72</v>
       </c>
       <c r="G18" s="17">
         <v>2.73</v>
       </c>
       <c r="H18" s="17">
         <v>2.8</v>
       </c>
       <c r="I18" s="17">
@@ -5324,52 +5565,55 @@
       </c>
       <c r="J18" s="17">
         <v>2.75</v>
       </c>
       <c r="K18" s="17">
         <v>2.86</v>
       </c>
       <c r="L18" s="17">
         <v>2.96</v>
       </c>
       <c r="M18" s="17">
         <v>2.95</v>
       </c>
       <c r="N18" s="17">
         <v>2.4</v>
       </c>
       <c r="O18" s="17">
         <v>2.91</v>
       </c>
       <c r="P18" s="17">
         <v>3.24</v>
       </c>
       <c r="Q18" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R18" s="17">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="17">
         <v>0.77</v>
       </c>
       <c r="C19" s="17">
         <v>1.05</v>
       </c>
       <c r="D19" s="17">
         <v>1.06</v>
       </c>
       <c r="E19" s="17">
         <v>1.27</v>
       </c>
       <c r="F19" s="17">
         <v>1.36</v>
       </c>
       <c r="G19" s="17">
         <v>1.66</v>
       </c>
       <c r="H19" s="17">
         <v>1.71</v>
       </c>
       <c r="I19" s="17">
@@ -5377,52 +5621,55 @@
       </c>
       <c r="J19" s="17">
         <v>1.56</v>
       </c>
       <c r="K19" s="17">
         <v>1.66</v>
       </c>
       <c r="L19" s="17">
         <v>1.72</v>
       </c>
       <c r="M19" s="17">
         <v>1.71</v>
       </c>
       <c r="N19" s="17">
         <v>1.99</v>
       </c>
       <c r="O19" s="17">
         <v>2.09</v>
       </c>
       <c r="P19" s="17">
         <v>2.16</v>
       </c>
       <c r="Q19" s="17">
         <v>2.02</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R19" s="17">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="17">
         <v>2.12</v>
       </c>
       <c r="D20" s="17">
         <v>1.39</v>
       </c>
       <c r="E20" s="17">
         <v>1.05</v>
       </c>
       <c r="F20" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="G20" s="17">
         <v>1.63</v>
       </c>
       <c r="H20" s="17">
         <v>1.58</v>
       </c>
       <c r="I20" s="17">
@@ -5430,73 +5677,77 @@
       </c>
       <c r="J20" s="17">
         <v>1.38</v>
       </c>
       <c r="K20" s="17">
         <v>1.38</v>
       </c>
       <c r="L20" s="17">
         <v>1.38</v>
       </c>
       <c r="M20" s="17">
         <v>1.5</v>
       </c>
       <c r="N20" s="17">
         <v>1.39</v>
       </c>
       <c r="O20" s="17">
         <v>2.89</v>
       </c>
       <c r="P20" s="17">
         <v>2.36</v>
       </c>
       <c r="Q20" s="17">
         <v>2.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="R20" s="17">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A21" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="45"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="10" customFormat="1" ht="12.6" customHeight="1">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="10" customFormat="1" ht="12.6" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="C22" s="16">
         <v>1.02</v>
       </c>
       <c r="D22" s="16">
         <v>1.04</v>
       </c>
       <c r="E22" s="16">
         <v>1.05</v>
       </c>
       <c r="F22" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="G22" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="H22" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="I22" s="16">
@@ -5504,52 +5755,55 @@
       </c>
       <c r="J22" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="K22" s="16">
         <v>1.18</v>
       </c>
       <c r="L22" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="M22" s="16">
         <v>1.18</v>
       </c>
       <c r="N22" s="37">
         <v>1.32</v>
       </c>
       <c r="O22" s="16">
         <v>1.18</v>
       </c>
       <c r="P22" s="16">
         <v>1.22</v>
       </c>
       <c r="Q22" s="16">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R22" s="16">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="17">
         <v>0.77</v>
       </c>
       <c r="D23" s="17">
         <v>1.52</v>
       </c>
       <c r="E23" s="17">
         <v>1.53</v>
       </c>
       <c r="F23" s="17">
         <v>1.52</v>
       </c>
       <c r="G23" s="17">
         <v>1.52</v>
       </c>
       <c r="H23" s="17">
         <v>1.3</v>
       </c>
       <c r="I23" s="17">
@@ -5557,52 +5811,55 @@
       </c>
       <c r="J23" s="17">
         <v>2.02</v>
       </c>
       <c r="K23" s="17">
         <v>1.96</v>
       </c>
       <c r="L23" s="17">
         <v>1.79</v>
       </c>
       <c r="M23" s="17">
         <v>2.27</v>
       </c>
       <c r="N23" s="38">
         <v>2.91</v>
       </c>
       <c r="O23" s="17">
         <v>1.55</v>
       </c>
       <c r="P23" s="17">
         <v>2.5299999999999998</v>
       </c>
       <c r="Q23" s="17">
         <v>2.27</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R23" s="17">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>1.5</v>
       </c>
       <c r="C24" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="D24" s="17">
         <v>1.19</v>
       </c>
       <c r="E24" s="17">
         <v>1.44</v>
       </c>
       <c r="F24" s="17">
         <v>1.33</v>
       </c>
       <c r="G24" s="17">
         <v>1.47</v>
       </c>
       <c r="H24" s="17">
         <v>1.61</v>
       </c>
       <c r="I24" s="17">
@@ -5610,52 +5867,55 @@
       </c>
       <c r="J24" s="17">
         <v>1.33</v>
       </c>
       <c r="K24" s="17">
         <v>1.48</v>
       </c>
       <c r="L24" s="17">
         <v>1.43</v>
       </c>
       <c r="M24" s="17">
         <v>1.37</v>
       </c>
       <c r="N24" s="38">
         <v>1.04</v>
       </c>
       <c r="O24" s="17">
         <v>1.0900000000000001</v>
       </c>
       <c r="P24" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="Q24" s="17">
         <v>1.19</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R24" s="17">
+        <v>1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>0.49</v>
       </c>
       <c r="C25" s="17">
         <v>0.68</v>
       </c>
       <c r="D25" s="17">
         <v>0.78</v>
       </c>
       <c r="E25" s="17">
         <v>0.88</v>
       </c>
       <c r="F25" s="17">
         <v>0.8</v>
       </c>
       <c r="G25" s="17">
         <v>0.81</v>
       </c>
       <c r="H25" s="17">
         <v>0.74</v>
       </c>
       <c r="I25" s="17">
@@ -5663,52 +5923,55 @@
       </c>
       <c r="J25" s="17">
         <v>0.68</v>
       </c>
       <c r="K25" s="17">
         <v>0.7</v>
       </c>
       <c r="L25" s="17">
         <v>0.72</v>
       </c>
       <c r="M25" s="17">
         <v>0.73</v>
       </c>
       <c r="N25" s="38">
         <v>0.66</v>
       </c>
       <c r="O25" s="17">
         <v>0.86</v>
       </c>
       <c r="P25" s="17">
         <v>0.9</v>
       </c>
       <c r="Q25" s="17">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R25" s="17">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>2.6</v>
       </c>
       <c r="C26" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="D26" s="17">
         <v>1.66</v>
       </c>
       <c r="E26" s="17">
         <v>1.42</v>
       </c>
       <c r="F26" s="17">
         <v>1.79</v>
       </c>
       <c r="G26" s="17">
         <v>1.55</v>
       </c>
       <c r="H26" s="17">
         <v>1.61</v>
       </c>
       <c r="I26" s="17">
@@ -5716,52 +5979,55 @@
       </c>
       <c r="J26" s="17">
         <v>1.55</v>
       </c>
       <c r="K26" s="17">
         <v>1.52</v>
       </c>
       <c r="L26" s="17">
         <v>1.48</v>
       </c>
       <c r="M26" s="17">
         <v>1.46</v>
       </c>
       <c r="N26" s="38">
         <v>0.66</v>
       </c>
       <c r="O26" s="17">
         <v>0.87</v>
       </c>
       <c r="P26" s="17">
         <v>0.91</v>
       </c>
       <c r="Q26" s="17">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R26" s="17">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A27" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="17">
         <v>0.69</v>
       </c>
       <c r="C27" s="17">
         <v>1.08</v>
       </c>
       <c r="D27" s="17">
         <v>0.7</v>
       </c>
       <c r="E27" s="17">
         <v>0.61</v>
       </c>
       <c r="F27" s="17">
         <v>0.56000000000000005</v>
       </c>
       <c r="G27" s="17">
         <v>0.53</v>
       </c>
       <c r="H27" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="I27" s="17">
@@ -5769,52 +6035,55 @@
       </c>
       <c r="J27" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="K27" s="17">
         <v>0.59</v>
       </c>
       <c r="L27" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="M27" s="17">
         <v>0.52</v>
       </c>
       <c r="N27" s="38">
         <v>1.75</v>
       </c>
       <c r="O27" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="P27" s="17">
         <v>0.96</v>
       </c>
       <c r="Q27" s="17">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R27" s="17">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="17">
         <v>1.03</v>
       </c>
       <c r="C28" s="17">
         <v>1.01</v>
       </c>
       <c r="D28" s="17">
         <v>1.01</v>
       </c>
       <c r="E28" s="17">
         <v>0.95</v>
       </c>
       <c r="F28" s="17">
         <v>1.06</v>
       </c>
       <c r="G28" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="H28" s="17">
         <v>1.1100000000000001</v>
       </c>
       <c r="I28" s="17">
@@ -5822,52 +6091,55 @@
       </c>
       <c r="J28" s="17">
         <v>1.17</v>
       </c>
       <c r="K28" s="17">
         <v>1.27</v>
       </c>
       <c r="L28" s="17">
         <v>1.24</v>
       </c>
       <c r="M28" s="17">
         <v>1.3</v>
       </c>
       <c r="N28" s="38">
         <v>1.75</v>
       </c>
       <c r="O28" s="17">
         <v>1.45</v>
       </c>
       <c r="P28" s="17">
         <v>1.48</v>
       </c>
       <c r="Q28" s="17">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="R28" s="17">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="18">
         <v>0.72</v>
       </c>
       <c r="C29" s="18">
         <v>0.56000000000000005</v>
       </c>
       <c r="D29" s="18">
         <v>0.99</v>
       </c>
       <c r="E29" s="18">
         <v>1.02</v>
       </c>
       <c r="F29" s="18">
         <v>1.26</v>
       </c>
       <c r="G29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="H29" s="18">
         <v>1</v>
       </c>
       <c r="I29" s="18">
@@ -5875,64 +6147,67 @@
       </c>
       <c r="J29" s="18">
         <v>1.03</v>
       </c>
       <c r="K29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="L29" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="M29" s="18">
         <v>1.2</v>
       </c>
       <c r="N29" s="18">
         <v>1.06</v>
       </c>
       <c r="O29" s="18">
         <v>0.93</v>
       </c>
       <c r="P29" s="18">
         <v>0.97</v>
       </c>
       <c r="Q29" s="18">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="18">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Некелер саны</vt:lpstr>
       <vt:lpstr>Неке коэф.</vt:lpstr>
       <vt:lpstr>Ажырасу саны</vt:lpstr>