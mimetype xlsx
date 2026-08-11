--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="666"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Неке коэф." sheetId="4" r:id="rId2"/>
     <sheet name="Ажырасу саны" sheetId="5" r:id="rId3"/>
     <sheet name="Ажырасу коэф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="43">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -118,53 +118,50 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қ.ә.</t>
   </si>
   <si>
     <t>Жаңаөзен қ.ә.</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
-    <t>Тұпқараған ауданы</t>
-[...1 lines deleted...]
-  <si>
     <t>Қалалық халық</t>
   </si>
   <si>
     <t>Ауылдық халық</t>
   </si>
   <si>
     <t>*Деректер тіркеу органдарында тіркелген ажырасулар бойынша қалыптастырылған некені  бұзу туралы сот шешімдері ескерілмеген.</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысы халқының тіркелген некелер саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
@@ -198,50 +195,53 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысы халқының жалпы ажырасулар коэффициенті</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
+  </si>
+  <si>
+    <t>Түпқараған ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -383,159 +383,119 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -836,5378 +796,5652 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R33"/>
+  <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C35" sqref="C35"/>
+      <selection pane="bottomLeft" activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...24 lines deleted...]
-      <c r="R4" s="4" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="4"/>
+      <c r="S4" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="5" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="16"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...6 lines deleted...]
-      <c r="B6" s="29" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+    </row>
+    <row r="6" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A6" s="17"/>
+      <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="29" t="s">
+      <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="29" t="s">
+      <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="29" t="s">
+      <c r="F6" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="29" t="s">
+      <c r="G6" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="R6" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+    </row>
+    <row r="8" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A8" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="10">
+        <v>260</v>
+      </c>
+      <c r="C8" s="10">
+        <v>308</v>
+      </c>
+      <c r="D8" s="10">
+        <v>314</v>
+      </c>
+      <c r="E8" s="10">
+        <v>364</v>
+      </c>
+      <c r="F8" s="10">
+        <v>350</v>
+      </c>
+      <c r="G8" s="10">
+        <v>393</v>
+      </c>
+      <c r="H8" s="10">
+        <v>381</v>
+      </c>
+      <c r="I8" s="10">
+        <v>405</v>
+      </c>
+      <c r="J8" s="10">
+        <v>395</v>
+      </c>
+      <c r="K8" s="10">
+        <v>376</v>
+      </c>
+      <c r="L8" s="10">
+        <v>331</v>
+      </c>
+      <c r="M8" s="10">
+        <v>320</v>
+      </c>
+      <c r="N8" s="10">
+        <v>228</v>
+      </c>
+      <c r="O8" s="10">
+        <v>269</v>
+      </c>
+      <c r="P8" s="10">
+        <v>325</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>267</v>
+      </c>
+      <c r="R8" s="10">
+        <v>294</v>
+      </c>
+      <c r="S8" s="10">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="11">
+        <v>120</v>
+      </c>
+      <c r="C9" s="11">
+        <v>128</v>
+      </c>
+      <c r="D9" s="11">
+        <v>141</v>
+      </c>
+      <c r="E9" s="11">
+        <v>156</v>
+      </c>
+      <c r="F9" s="11">
+        <v>159</v>
+      </c>
+      <c r="G9" s="11">
+        <v>194</v>
+      </c>
+      <c r="H9" s="11">
+        <v>176</v>
+      </c>
+      <c r="I9" s="11">
+        <v>178</v>
+      </c>
+      <c r="J9" s="11">
+        <v>175</v>
+      </c>
+      <c r="K9" s="11">
+        <v>166</v>
+      </c>
+      <c r="L9" s="11">
+        <v>157</v>
+      </c>
+      <c r="M9" s="11">
+        <v>147</v>
+      </c>
+      <c r="N9" s="11">
+        <v>100</v>
+      </c>
+      <c r="O9" s="11">
+        <v>122</v>
+      </c>
+      <c r="P9" s="11">
+        <v>147</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>123</v>
+      </c>
+      <c r="R9" s="11">
+        <v>125</v>
+      </c>
+      <c r="S9" s="11">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="11">
+        <v>52</v>
+      </c>
+      <c r="C10" s="11">
+        <v>55</v>
+      </c>
+      <c r="D10" s="11">
+        <v>56</v>
+      </c>
+      <c r="E10" s="11">
+        <v>75</v>
+      </c>
+      <c r="F10" s="11">
+        <v>60</v>
+      </c>
+      <c r="G10" s="11">
+        <v>78</v>
+      </c>
+      <c r="H10" s="11">
+        <v>76</v>
+      </c>
+      <c r="I10" s="11">
+        <v>76</v>
+      </c>
+      <c r="J10" s="11">
+        <v>65</v>
+      </c>
+      <c r="K10" s="11">
+        <v>78</v>
+      </c>
+      <c r="L10" s="11">
+        <v>56</v>
+      </c>
+      <c r="M10" s="11">
+        <v>68</v>
+      </c>
+      <c r="N10" s="11">
+        <v>45</v>
+      </c>
+      <c r="O10" s="11">
+        <v>43</v>
+      </c>
+      <c r="P10" s="11">
+        <v>55</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>48</v>
+      </c>
+      <c r="R10" s="11">
+        <v>56</v>
+      </c>
+      <c r="S10" s="11">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="11">
+        <v>18</v>
+      </c>
+      <c r="C11" s="11">
+        <v>25</v>
+      </c>
+      <c r="D11" s="11">
+        <v>29</v>
+      </c>
+      <c r="E11" s="11">
+        <v>25</v>
+      </c>
+      <c r="F11" s="11">
+        <v>18</v>
+      </c>
+      <c r="G11" s="11">
+        <v>33</v>
+      </c>
+      <c r="H11" s="11">
+        <v>20</v>
+      </c>
+      <c r="I11" s="11">
+        <v>34</v>
+      </c>
+      <c r="J11" s="11">
+        <v>31</v>
+      </c>
+      <c r="K11" s="11">
+        <v>31</v>
+      </c>
+      <c r="L11" s="11">
+        <v>26</v>
+      </c>
+      <c r="M11" s="11">
+        <v>22</v>
+      </c>
+      <c r="N11" s="11">
+        <v>14</v>
+      </c>
+      <c r="O11" s="11">
+        <v>25</v>
+      </c>
+      <c r="P11" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>20</v>
+      </c>
+      <c r="R11" s="11">
+        <v>27</v>
+      </c>
+      <c r="S11" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="11">
+        <v>6</v>
+      </c>
+      <c r="C12" s="11">
+        <v>9</v>
+      </c>
+      <c r="D12" s="11">
+        <v>10</v>
+      </c>
+      <c r="E12" s="11">
+        <v>10</v>
+      </c>
+      <c r="F12" s="11">
+        <v>12</v>
+      </c>
+      <c r="G12" s="11">
+        <v>8</v>
+      </c>
+      <c r="H12" s="11">
+        <v>8</v>
+      </c>
+      <c r="I12" s="11">
+        <v>10</v>
+      </c>
+      <c r="J12" s="11">
+        <v>15</v>
+      </c>
+      <c r="K12" s="11">
+        <v>10</v>
+      </c>
+      <c r="L12" s="11">
+        <v>15</v>
+      </c>
+      <c r="M12" s="11">
+        <v>11</v>
+      </c>
+      <c r="N12" s="11">
+        <v>7</v>
+      </c>
+      <c r="O12" s="11">
+        <v>4</v>
+      </c>
+      <c r="P12" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>15</v>
+      </c>
+      <c r="R12" s="11">
+        <v>7</v>
+      </c>
+      <c r="S12" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="11">
+        <v>1</v>
+      </c>
+      <c r="C13" s="11">
+        <v>6</v>
+      </c>
+      <c r="D13" s="11">
+        <v>6</v>
+      </c>
+      <c r="E13" s="11">
+        <v>19</v>
+      </c>
+      <c r="F13" s="11">
+        <v>18</v>
+      </c>
+      <c r="G13" s="11">
+        <v>8</v>
+      </c>
+      <c r="H13" s="11">
+        <v>17</v>
+      </c>
+      <c r="I13" s="11">
+        <v>17</v>
+      </c>
+      <c r="J13" s="11">
+        <v>15</v>
+      </c>
+      <c r="K13" s="11">
+        <v>7</v>
+      </c>
+      <c r="L13" s="11">
+        <v>9</v>
+      </c>
+      <c r="M13" s="11">
+        <v>5</v>
+      </c>
+      <c r="N13" s="11">
+        <v>5</v>
+      </c>
+      <c r="O13" s="11">
+        <v>13</v>
+      </c>
+      <c r="P13" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>6</v>
+      </c>
+      <c r="R13" s="11">
+        <v>9</v>
+      </c>
+      <c r="S13" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="11">
+        <v>57</v>
+      </c>
+      <c r="C14" s="11">
+        <v>78</v>
+      </c>
+      <c r="D14" s="11">
+        <v>57</v>
+      </c>
+      <c r="E14" s="11">
+        <v>66</v>
+      </c>
+      <c r="F14" s="11">
+        <v>66</v>
+      </c>
+      <c r="G14" s="11">
+        <v>60</v>
+      </c>
+      <c r="H14" s="11">
+        <v>72</v>
+      </c>
+      <c r="I14" s="11">
+        <v>81</v>
+      </c>
+      <c r="J14" s="11">
+        <v>77</v>
+      </c>
+      <c r="K14" s="11">
+        <v>73</v>
+      </c>
+      <c r="L14" s="11">
+        <v>56</v>
+      </c>
+      <c r="M14" s="11">
+        <v>58</v>
+      </c>
+      <c r="N14" s="11">
+        <v>51</v>
+      </c>
+      <c r="O14" s="11">
+        <v>53</v>
+      </c>
+      <c r="P14" s="11">
+        <v>59</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>49</v>
+      </c>
+      <c r="R14" s="11">
+        <v>57</v>
+      </c>
+      <c r="S14" s="11">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="11">
+        <v>6</v>
+      </c>
+      <c r="C15" s="11">
+        <v>7</v>
+      </c>
+      <c r="D15" s="11">
+        <v>15</v>
+      </c>
+      <c r="E15" s="11">
+        <v>13</v>
+      </c>
+      <c r="F15" s="11">
+        <v>17</v>
+      </c>
+      <c r="G15" s="11">
+        <v>12</v>
+      </c>
+      <c r="H15" s="11">
+        <v>12</v>
+      </c>
+      <c r="I15" s="11">
+        <v>9</v>
+      </c>
+      <c r="J15" s="11">
+        <v>17</v>
+      </c>
+      <c r="K15" s="11">
+        <v>11</v>
+      </c>
+      <c r="L15" s="11">
+        <v>12</v>
+      </c>
+      <c r="M15" s="11">
+        <v>9</v>
+      </c>
+      <c r="N15" s="11">
+        <v>6</v>
+      </c>
+      <c r="O15" s="11">
+        <v>9</v>
+      </c>
+      <c r="P15" s="11">
+        <v>14</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>6</v>
+      </c>
+      <c r="R15" s="11">
+        <v>13</v>
+      </c>
+      <c r="S15" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+    </row>
+    <row r="17" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A17" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="10">
+        <v>135</v>
+      </c>
+      <c r="C17" s="10">
+        <v>150</v>
+      </c>
+      <c r="D17" s="10">
+        <v>174</v>
+      </c>
+      <c r="E17" s="10">
+        <v>202</v>
+      </c>
+      <c r="F17" s="10">
+        <v>190</v>
+      </c>
+      <c r="G17" s="10">
+        <v>234</v>
+      </c>
+      <c r="H17" s="10">
+        <v>209</v>
+      </c>
+      <c r="I17" s="10">
+        <v>209</v>
+      </c>
+      <c r="J17" s="10">
+        <v>202</v>
+      </c>
+      <c r="K17" s="10">
+        <v>194</v>
+      </c>
+      <c r="L17" s="10">
+        <v>177</v>
+      </c>
+      <c r="M17" s="10">
+        <v>182</v>
+      </c>
+      <c r="N17" s="10">
+        <v>115</v>
+      </c>
+      <c r="O17" s="10">
+        <v>147</v>
+      </c>
+      <c r="P17" s="10">
+        <v>172</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>141</v>
+      </c>
+      <c r="R17" s="10">
+        <v>150</v>
+      </c>
+      <c r="S17" s="10">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="11">
+        <v>113</v>
+      </c>
+      <c r="C18" s="11">
+        <v>121</v>
+      </c>
+      <c r="D18" s="11">
+        <v>140</v>
+      </c>
+      <c r="E18" s="11">
+        <v>153</v>
+      </c>
+      <c r="F18" s="11">
+        <v>156</v>
+      </c>
+      <c r="G18" s="11">
+        <v>188</v>
+      </c>
+      <c r="H18" s="11">
+        <v>171</v>
+      </c>
+      <c r="I18" s="11">
+        <v>171</v>
+      </c>
+      <c r="J18" s="11">
+        <v>170</v>
+      </c>
+      <c r="K18" s="11">
+        <v>159</v>
+      </c>
+      <c r="L18" s="11">
+        <v>155</v>
+      </c>
+      <c r="M18" s="11">
+        <v>146</v>
+      </c>
+      <c r="N18" s="11">
+        <v>95</v>
+      </c>
+      <c r="O18" s="11">
+        <v>119</v>
+      </c>
+      <c r="P18" s="11">
+        <v>144</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>120</v>
+      </c>
+      <c r="R18" s="11">
+        <v>122</v>
+      </c>
+      <c r="S18" s="11">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A19" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="11">
+        <v>20</v>
+      </c>
+      <c r="C19" s="11">
+        <v>27</v>
+      </c>
+      <c r="D19" s="11">
+        <v>28</v>
+      </c>
+      <c r="E19" s="11">
+        <v>45</v>
+      </c>
+      <c r="F19" s="11">
+        <v>28</v>
+      </c>
+      <c r="G19" s="11">
+        <v>43</v>
+      </c>
+      <c r="H19" s="11">
+        <v>34</v>
+      </c>
+      <c r="I19" s="11">
+        <v>38</v>
+      </c>
+      <c r="J19" s="11">
+        <v>29</v>
+      </c>
+      <c r="K19" s="11">
+        <v>31</v>
+      </c>
+      <c r="L19" s="11">
+        <v>20</v>
+      </c>
+      <c r="M19" s="11">
+        <v>35</v>
+      </c>
+      <c r="N19" s="11">
+        <v>19</v>
+      </c>
+      <c r="O19" s="11">
+        <v>26</v>
+      </c>
+      <c r="P19" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>21</v>
+      </c>
+      <c r="R19" s="11">
+        <v>27</v>
+      </c>
+      <c r="S19" s="11">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="11">
+        <v>2</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="11">
+        <v>6</v>
+      </c>
+      <c r="E20" s="11">
+        <v>4</v>
+      </c>
+      <c r="F20" s="11">
+        <v>6</v>
+      </c>
+      <c r="G20" s="11">
+        <v>3</v>
+      </c>
+      <c r="H20" s="11">
+        <v>4</v>
+      </c>
+      <c r="I20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="11">
+        <v>3</v>
+      </c>
+      <c r="K20" s="11">
+        <v>4</v>
+      </c>
+      <c r="L20" s="11">
+        <v>2</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>2</v>
+      </c>
+      <c r="P20" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="R20" s="11">
+        <v>1</v>
+      </c>
+      <c r="S20" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="34"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="34"/>
+      <c r="S21" s="34"/>
+    </row>
+    <row r="22" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="10">
+        <v>125</v>
+      </c>
+      <c r="C22" s="10">
+        <v>158</v>
+      </c>
+      <c r="D22" s="10">
+        <v>140</v>
+      </c>
+      <c r="E22" s="10">
+        <v>162</v>
+      </c>
+      <c r="F22" s="10">
+        <v>160</v>
+      </c>
+      <c r="G22" s="10">
+        <v>159</v>
+      </c>
+      <c r="H22" s="10">
+        <v>172</v>
+      </c>
+      <c r="I22" s="10">
+        <v>196</v>
+      </c>
+      <c r="J22" s="10">
+        <v>193</v>
+      </c>
+      <c r="K22" s="10">
+        <v>182</v>
+      </c>
+      <c r="L22" s="10">
+        <v>154</v>
+      </c>
+      <c r="M22" s="10">
+        <v>138</v>
+      </c>
+      <c r="N22" s="18">
+        <v>113</v>
+      </c>
+      <c r="O22" s="10">
+        <v>122</v>
+      </c>
+      <c r="P22" s="10">
+        <v>153</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>126</v>
+      </c>
+      <c r="R22" s="10">
+        <v>144</v>
+      </c>
+      <c r="S22" s="10">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="11">
+        <v>7</v>
+      </c>
+      <c r="C23" s="11">
+        <v>7</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1</v>
+      </c>
+      <c r="E23" s="11">
+        <v>3</v>
+      </c>
+      <c r="F23" s="11">
+        <v>3</v>
+      </c>
+      <c r="G23" s="11">
+        <v>6</v>
+      </c>
+      <c r="H23" s="11">
+        <v>5</v>
+      </c>
+      <c r="I23" s="11">
+        <v>7</v>
+      </c>
+      <c r="J23" s="11">
+        <v>5</v>
+      </c>
+      <c r="K23" s="11">
+        <v>7</v>
+      </c>
+      <c r="L23" s="11">
+        <v>2</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1</v>
+      </c>
+      <c r="N23" s="19">
+        <v>5</v>
+      </c>
+      <c r="O23" s="11">
+        <v>3</v>
+      </c>
+      <c r="P23" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>3</v>
+      </c>
+      <c r="R23" s="11">
+        <v>3</v>
+      </c>
+      <c r="S23" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="11">
+        <v>32</v>
+      </c>
+      <c r="C24" s="11">
+        <v>28</v>
+      </c>
+      <c r="D24" s="11">
+        <v>28</v>
+      </c>
+      <c r="E24" s="11">
+        <v>30</v>
+      </c>
+      <c r="F24" s="11">
+        <v>32</v>
+      </c>
+      <c r="G24" s="11">
+        <v>35</v>
+      </c>
+      <c r="H24" s="11">
+        <v>42</v>
+      </c>
+      <c r="I24" s="11">
+        <v>38</v>
+      </c>
+      <c r="J24" s="11">
+        <v>36</v>
+      </c>
+      <c r="K24" s="11">
+        <v>47</v>
+      </c>
+      <c r="L24" s="11">
+        <v>36</v>
+      </c>
+      <c r="M24" s="11">
+        <v>33</v>
+      </c>
+      <c r="N24" s="19">
+        <v>26</v>
+      </c>
+      <c r="O24" s="11">
+        <v>17</v>
+      </c>
+      <c r="P24" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>27</v>
+      </c>
+      <c r="R24" s="11">
+        <v>29</v>
+      </c>
+      <c r="S24" s="11">
         <v>37</v>
       </c>
-      <c r="H6" s="29" t="s">
+    </row>
+    <row r="25" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="11">
+        <v>18</v>
+      </c>
+      <c r="C25" s="11">
+        <v>25</v>
+      </c>
+      <c r="D25" s="11">
+        <v>29</v>
+      </c>
+      <c r="E25" s="11">
+        <v>25</v>
+      </c>
+      <c r="F25" s="11">
+        <v>18</v>
+      </c>
+      <c r="G25" s="11">
+        <v>33</v>
+      </c>
+      <c r="H25" s="11">
+        <v>20</v>
+      </c>
+      <c r="I25" s="11">
+        <v>34</v>
+      </c>
+      <c r="J25" s="11">
+        <v>31</v>
+      </c>
+      <c r="K25" s="11">
+        <v>31</v>
+      </c>
+      <c r="L25" s="11">
+        <v>26</v>
+      </c>
+      <c r="M25" s="11">
+        <v>22</v>
+      </c>
+      <c r="N25" s="19">
+        <v>14</v>
+      </c>
+      <c r="O25" s="11">
+        <v>25</v>
+      </c>
+      <c r="P25" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>20</v>
+      </c>
+      <c r="R25" s="11">
+        <v>27</v>
+      </c>
+      <c r="S25" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="11">
+        <v>6</v>
+      </c>
+      <c r="C26" s="11">
+        <v>9</v>
+      </c>
+      <c r="D26" s="11">
+        <v>10</v>
+      </c>
+      <c r="E26" s="11">
+        <v>10</v>
+      </c>
+      <c r="F26" s="11">
+        <v>12</v>
+      </c>
+      <c r="G26" s="11">
+        <v>8</v>
+      </c>
+      <c r="H26" s="11">
+        <v>8</v>
+      </c>
+      <c r="I26" s="11">
+        <v>10</v>
+      </c>
+      <c r="J26" s="11">
+        <v>15</v>
+      </c>
+      <c r="K26" s="11">
+        <v>10</v>
+      </c>
+      <c r="L26" s="11">
+        <v>15</v>
+      </c>
+      <c r="M26" s="11">
+        <v>11</v>
+      </c>
+      <c r="N26" s="19">
+        <v>7</v>
+      </c>
+      <c r="O26" s="11">
+        <v>4</v>
+      </c>
+      <c r="P26" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>15</v>
+      </c>
+      <c r="R26" s="11">
+        <v>7</v>
+      </c>
+      <c r="S26" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="11">
         <v>1</v>
       </c>
-      <c r="I6" s="29" t="s">
-[...14 lines deleted...]
-      <c r="N6" s="33" t="s">
+      <c r="C27" s="11">
+        <v>6</v>
+      </c>
+      <c r="D27" s="11">
+        <v>6</v>
+      </c>
+      <c r="E27" s="11">
+        <v>19</v>
+      </c>
+      <c r="F27" s="11">
+        <v>18</v>
+      </c>
+      <c r="G27" s="11">
+        <v>8</v>
+      </c>
+      <c r="H27" s="11">
+        <v>17</v>
+      </c>
+      <c r="I27" s="11">
+        <v>17</v>
+      </c>
+      <c r="J27" s="11">
+        <v>15</v>
+      </c>
+      <c r="K27" s="11">
+        <v>7</v>
+      </c>
+      <c r="L27" s="11">
+        <v>9</v>
+      </c>
+      <c r="M27" s="11">
+        <v>5</v>
+      </c>
+      <c r="N27" s="19">
+        <v>5</v>
+      </c>
+      <c r="O27" s="11">
+        <v>13</v>
+      </c>
+      <c r="P27" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>6</v>
+      </c>
+      <c r="R27" s="11">
+        <v>9</v>
+      </c>
+      <c r="S27" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="11">
+        <v>57</v>
+      </c>
+      <c r="C28" s="11">
+        <v>78</v>
+      </c>
+      <c r="D28" s="11">
+        <v>57</v>
+      </c>
+      <c r="E28" s="11">
+        <v>66</v>
+      </c>
+      <c r="F28" s="11">
+        <v>66</v>
+      </c>
+      <c r="G28" s="11">
+        <v>60</v>
+      </c>
+      <c r="H28" s="11">
+        <v>72</v>
+      </c>
+      <c r="I28" s="11">
+        <v>81</v>
+      </c>
+      <c r="J28" s="11">
+        <v>77</v>
+      </c>
+      <c r="K28" s="11">
+        <v>73</v>
+      </c>
+      <c r="L28" s="11">
+        <v>56</v>
+      </c>
+      <c r="M28" s="11">
+        <v>58</v>
+      </c>
+      <c r="N28" s="19">
+        <v>51</v>
+      </c>
+      <c r="O28" s="11">
+        <v>53</v>
+      </c>
+      <c r="P28" s="11">
+        <v>59</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>49</v>
+      </c>
+      <c r="R28" s="11">
+        <v>57</v>
+      </c>
+      <c r="S28" s="11">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="12">
         <v>4</v>
       </c>
-      <c r="O6" s="34" t="s">
+      <c r="C29" s="12">
         <v>5</v>
       </c>
-      <c r="P6" s="39" t="s">
+      <c r="D29" s="12">
+        <v>9</v>
+      </c>
+      <c r="E29" s="12">
+        <v>9</v>
+      </c>
+      <c r="F29" s="12">
+        <v>11</v>
+      </c>
+      <c r="G29" s="12">
+        <v>9</v>
+      </c>
+      <c r="H29" s="12">
+        <v>8</v>
+      </c>
+      <c r="I29" s="12">
+        <v>9</v>
+      </c>
+      <c r="J29" s="12">
+        <v>14</v>
+      </c>
+      <c r="K29" s="12">
+        <v>7</v>
+      </c>
+      <c r="L29" s="12">
+        <v>10</v>
+      </c>
+      <c r="M29" s="12">
+        <v>8</v>
+      </c>
+      <c r="N29" s="12">
+        <v>5</v>
+      </c>
+      <c r="O29" s="12">
+        <v>7</v>
+      </c>
+      <c r="P29" s="12">
+        <v>12</v>
+      </c>
+      <c r="Q29" s="12">
         <v>6</v>
       </c>
-      <c r="Q6" s="40" t="s">
-[...268 lines deleted...]
-      <c r="F12" s="13">
+      <c r="R29" s="12">
         <v>12</v>
       </c>
-      <c r="G12" s="13">
-[...49 lines deleted...]
-      <c r="E13" s="13">
+      <c r="S29" s="12">
         <v>19</v>
       </c>
-      <c r="F13" s="13">
-[...867 lines deleted...]
-    <row r="30" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+    </row>
+    <row r="30" spans="1:19" s="3" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R38"/>
+  <dimension ref="A1:S38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
+      <selection pane="bottomLeft" activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
       <c r="R4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="49">
+    <row r="5" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="35"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...5 lines deleted...]
-      <c r="A6" s="48"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+    </row>
+    <row r="6" spans="1:19" s="3" customFormat="1" ht="22.5">
+      <c r="A6" s="36"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="S6" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="45"/>
-[...18 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+    </row>
+    <row r="8" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A8" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>3.77</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="13">
         <v>4.32</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="13">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="13">
         <v>4.66</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="13">
         <v>4.74</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="13">
         <v>4.93</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="13">
         <v>5.0199999999999996</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="13">
         <v>5.13</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="13">
         <v>5.22</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="13">
         <v>5.24</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="13">
         <v>5.22</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="13">
         <v>5.17</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="13">
         <v>3.25</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="13">
         <v>3.72</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="13">
         <v>4.03</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="13">
         <v>4.01</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="13">
         <v>4.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="S8" s="13">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="14">
         <v>4.6900000000000004</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="14">
         <v>5.1100000000000003</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="14">
         <v>5.27</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="14">
         <v>5.52</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="14">
         <v>5.67</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="14">
         <v>6.04</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="14">
         <v>6.16</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="14">
         <v>6.26</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="14">
         <v>6.35</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="14">
         <v>6.37</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="14">
         <v>6.37</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="14">
         <v>6.32</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="14">
         <v>3.77</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="14">
         <v>4.41</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="14">
         <v>4.8</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="14">
         <v>4.8099999999999996</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="14">
         <v>4.79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="S9" s="14">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="14">
         <v>3.95</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="14">
         <v>4.2699999999999996</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="14">
         <v>4.26</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="14">
         <v>4.67</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="14">
         <v>4.6500000000000004</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="14">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="14">
         <v>5.03</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="14">
         <v>5.13</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="14">
         <v>5.13</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="14">
         <v>5.21</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="14">
         <v>5.14</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="14">
         <v>5.14</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="14">
         <v>3.4</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="14">
         <v>3.49</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="14">
         <v>3.72</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="14">
         <v>3.73</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="14">
         <v>3.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="12" t="s">
+      <c r="S10" s="14">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="14">
         <v>2.93</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="14">
         <v>3.67</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="14">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="14">
         <v>4.0599999999999996</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="14">
         <v>3.83</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="14">
         <v>4.1100000000000003</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="14">
         <v>3.99</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="14">
         <v>4.2</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="14">
         <v>4.3099999999999996</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="14">
         <v>4.38</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="14">
         <v>4.38</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="14">
         <v>4.3099999999999996</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="14">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="14">
         <v>3.36</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="14">
         <v>3.5</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="14">
         <v>3.47</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="14">
         <v>3.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="S11" s="14">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="14">
         <v>1.95</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="14">
         <v>2.54</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="14">
         <v>2.77</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="14">
         <v>2.92</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="14">
         <v>3.11</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="14">
         <v>3.05</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="14">
         <v>2.98</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="14">
         <v>3.02</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="14">
         <v>3.24</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <v>3.24</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="14">
         <v>3.4</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="14">
         <v>3.42</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="14">
         <v>2.31</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="14">
         <v>1.91</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="14">
         <v>3.17</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="14">
         <v>3.66</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="14">
         <v>3.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="S12" s="14">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="14">
         <v>0.34</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="14">
         <v>1.26</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="14">
         <v>1.52</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="14">
         <v>2.81</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="14">
         <v>3.49</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="14">
         <v>3.39</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="14">
         <v>3.75</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="14">
         <v>4.03</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="14">
         <v>4.16</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="14">
         <v>3.97</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="14">
         <v>3.9</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="14">
         <v>3.71</v>
       </c>
-      <c r="N13" s="17">
+      <c r="N13" s="14">
         <v>1.75</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="14">
         <v>3.29</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="14">
         <v>3.35</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="14">
         <v>3.05</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="14">
         <v>3.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="S13" s="14">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="14">
         <v>3.91</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="14">
         <v>4.8499999999999996</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="14">
         <v>4.5</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="14">
         <v>4.53</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="14">
         <v>4.5199999999999996</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="14">
         <v>4.47</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="14">
         <v>4.53</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="14">
         <v>4.66</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="14">
         <v>4.74</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="14">
         <v>4.76</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="14">
         <v>4.6900000000000004</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="14">
         <v>4.62</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="14">
         <v>3.43</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="14">
         <v>3.68</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="14">
         <v>3.78</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="14">
         <v>3.68</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="14">
         <v>3.72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="S14" s="14">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="14">
+        <v>1.7</v>
+      </c>
+      <c r="C15" s="14">
+        <v>1.93</v>
+      </c>
+      <c r="D15" s="14">
+        <v>2.74</v>
+      </c>
+      <c r="E15" s="14">
+        <v>3.01</v>
+      </c>
+      <c r="F15" s="14">
+        <v>3.38</v>
+      </c>
+      <c r="G15" s="14">
+        <v>3.41</v>
+      </c>
+      <c r="H15" s="14">
+        <v>3.41</v>
+      </c>
+      <c r="I15" s="14">
+        <v>3.31</v>
+      </c>
+      <c r="J15" s="14">
+        <v>3.5</v>
+      </c>
+      <c r="K15" s="14">
+        <v>3.46</v>
+      </c>
+      <c r="L15" s="14">
+        <v>3.47</v>
+      </c>
+      <c r="M15" s="14">
+        <v>3.39</v>
+      </c>
+      <c r="N15" s="14">
+        <v>1.69</v>
+      </c>
+      <c r="O15" s="14">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="P15" s="14">
+        <v>2.8</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>2.54</v>
+      </c>
+      <c r="R15" s="14">
+        <v>2.76</v>
+      </c>
+      <c r="S15" s="14">
+        <v>3.32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="17">
-[...5 lines deleted...]
-      <c r="D15" s="17">
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+    </row>
+    <row r="17" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A17" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="13">
+        <v>4.21</v>
+      </c>
+      <c r="C17" s="13">
+        <v>4.67</v>
+      </c>
+      <c r="D17" s="13">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="E17" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="F17" s="13">
+        <v>5.45</v>
+      </c>
+      <c r="G17" s="13">
+        <v>5.8</v>
+      </c>
+      <c r="H17" s="13">
+        <v>5.9</v>
+      </c>
+      <c r="I17" s="13">
+        <v>5.98</v>
+      </c>
+      <c r="J17" s="13">
+        <v>6.04</v>
+      </c>
+      <c r="K17" s="13">
+        <v>6.04</v>
+      </c>
+      <c r="L17" s="13">
+        <v>6.01</v>
+      </c>
+      <c r="M17" s="13">
+        <v>5.99</v>
+      </c>
+      <c r="N17" s="13">
+        <v>3.47</v>
+      </c>
+      <c r="O17" s="13">
+        <v>4.16</v>
+      </c>
+      <c r="P17" s="13">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>4.5</v>
+      </c>
+      <c r="R17" s="13">
+        <v>4.51</v>
+      </c>
+      <c r="S17" s="13">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="14">
+        <v>4.54</v>
+      </c>
+      <c r="C18" s="14">
+        <v>4.96</v>
+      </c>
+      <c r="D18" s="14">
+        <v>5.2</v>
+      </c>
+      <c r="E18" s="14">
+        <v>5.49</v>
+      </c>
+      <c r="F18" s="14">
+        <v>5.65</v>
+      </c>
+      <c r="G18" s="14">
+        <v>6.01</v>
+      </c>
+      <c r="H18" s="14">
+        <v>6.14</v>
+      </c>
+      <c r="I18" s="14">
+        <v>6.23</v>
+      </c>
+      <c r="J18" s="14">
+        <v>6.32</v>
+      </c>
+      <c r="K18" s="14">
+        <v>6.33</v>
+      </c>
+      <c r="L18" s="14">
+        <v>6.35</v>
+      </c>
+      <c r="M18" s="14">
+        <v>6.31</v>
+      </c>
+      <c r="N18" s="14">
+        <v>3.67</v>
+      </c>
+      <c r="O18" s="14">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="P18" s="14">
+        <v>4.78</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>4.79</v>
+      </c>
+      <c r="R18" s="14">
+        <v>4.78</v>
+      </c>
+      <c r="S18" s="14">
+        <v>5.52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A19" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="14">
+        <v>3.09</v>
+      </c>
+      <c r="C19" s="14">
+        <v>3.8</v>
+      </c>
+      <c r="D19" s="14">
+        <v>3.97</v>
+      </c>
+      <c r="E19" s="14">
+        <v>4.76</v>
+      </c>
+      <c r="F19" s="14">
+        <v>4.66</v>
+      </c>
+      <c r="G19" s="14">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="H19" s="14">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="I19" s="14">
+        <v>5.17</v>
+      </c>
+      <c r="J19" s="14">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K19" s="14">
+        <v>5.07</v>
+      </c>
+      <c r="L19" s="14">
+        <v>4.91</v>
+      </c>
+      <c r="M19" s="14">
+        <v>4.95</v>
+      </c>
+      <c r="N19" s="14">
+        <v>2.91</v>
+      </c>
+      <c r="O19" s="14">
+        <v>3.62</v>
+      </c>
+      <c r="P19" s="14">
+        <v>3.75</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>3.65</v>
+      </c>
+      <c r="R19" s="14">
+        <v>3.75</v>
+      </c>
+      <c r="S19" s="14">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="14">
+        <v>2.73</v>
+      </c>
+      <c r="C20" s="14">
+        <v>2.83</v>
+      </c>
+      <c r="D20" s="14">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="E20" s="14">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="F20" s="14">
+        <v>5.54</v>
+      </c>
+      <c r="G20" s="14">
+        <v>5.35</v>
+      </c>
+      <c r="H20" s="14">
+        <v>5.35</v>
+      </c>
+      <c r="I20" s="14">
+        <v>4.68</v>
+      </c>
+      <c r="J20" s="14">
+        <v>4.62</v>
+      </c>
+      <c r="K20" s="14">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="L20" s="14">
+        <v>4.53</v>
+      </c>
+      <c r="M20" s="14">
+        <v>4.26</v>
+      </c>
+      <c r="N20" s="14">
+        <v>1.39</v>
+      </c>
+      <c r="O20" s="14">
+        <v>2.17</v>
+      </c>
+      <c r="P20" s="14">
+        <v>2.36</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>1.76</v>
+      </c>
+      <c r="R20" s="14">
+        <v>1.68</v>
+      </c>
+      <c r="S20" s="14">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="34"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="34"/>
+      <c r="S21" s="34"/>
+    </row>
+    <row r="22" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="13">
+        <v>3.39</v>
+      </c>
+      <c r="C22" s="13">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="D22" s="13">
+        <v>3.93</v>
+      </c>
+      <c r="E22" s="13">
+        <v>4.08</v>
+      </c>
+      <c r="F22" s="13">
+        <v>4.13</v>
+      </c>
+      <c r="G22" s="13">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="H22" s="13">
+        <v>4.26</v>
+      </c>
+      <c r="I22" s="13">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="J22" s="13">
+        <v>4.5</v>
+      </c>
+      <c r="K22" s="13">
+        <v>4.55</v>
+      </c>
+      <c r="L22" s="13">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="M22" s="13">
+        <v>4.46</v>
+      </c>
+      <c r="N22" s="20">
+        <v>3.05</v>
+      </c>
+      <c r="O22" s="13">
+        <v>3.33</v>
+      </c>
+      <c r="P22" s="13">
+        <v>3.6</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>3.58</v>
+      </c>
+      <c r="R22" s="13">
+        <v>3.64</v>
+      </c>
+      <c r="S22" s="13">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="14">
+        <v>10.14</v>
+      </c>
+      <c r="C23" s="14">
+        <v>10.79</v>
+      </c>
+      <c r="D23" s="14">
+        <v>7.59</v>
+      </c>
+      <c r="E23" s="14">
+        <v>6.87</v>
+      </c>
+      <c r="F23" s="14">
+        <v>6.4</v>
+      </c>
+      <c r="G23" s="14">
+        <v>6.86</v>
+      </c>
+      <c r="H23" s="14">
+        <v>6.93</v>
+      </c>
+      <c r="I23" s="14">
+        <v>7.38</v>
+      </c>
+      <c r="J23" s="14">
+        <v>7.4</v>
+      </c>
+      <c r="K23" s="14">
+        <v>7.7</v>
+      </c>
+      <c r="L23" s="14">
+        <v>7.29</v>
+      </c>
+      <c r="M23" s="14">
+        <v>6.8</v>
+      </c>
+      <c r="N23" s="21">
+        <v>7.28</v>
+      </c>
+      <c r="O23" s="14">
+        <v>6.2</v>
+      </c>
+      <c r="P23" s="14">
+        <v>5.58</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>5.31</v>
+      </c>
+      <c r="R23" s="14">
+        <v>5.13</v>
+      </c>
+      <c r="S23" s="14">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="14">
+        <v>4.79</v>
+      </c>
+      <c r="C24" s="14">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="D24" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="E24" s="14">
+        <v>4.58</v>
+      </c>
+      <c r="F24" s="14">
+        <v>4.63</v>
+      </c>
+      <c r="G24" s="14">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="H24" s="14">
+        <v>5</v>
+      </c>
+      <c r="I24" s="14">
+        <v>5.09</v>
+      </c>
+      <c r="J24" s="14">
+        <v>5.15</v>
+      </c>
+      <c r="K24" s="14">
+        <v>5.35</v>
+      </c>
+      <c r="L24" s="14">
+        <v>5.37</v>
+      </c>
+      <c r="M24" s="14">
+        <v>5.33</v>
+      </c>
+      <c r="N24" s="21">
+        <v>3.87</v>
+      </c>
+      <c r="O24" s="14">
+        <v>3.36</v>
+      </c>
+      <c r="P24" s="14">
+        <v>3.69</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>3.8</v>
+      </c>
+      <c r="R24" s="14">
+        <v>3.91</v>
+      </c>
+      <c r="S24" s="14">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="14">
+        <v>2.93</v>
+      </c>
+      <c r="C25" s="14">
+        <v>3.67</v>
+      </c>
+      <c r="D25" s="14">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="E25" s="14">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="F25" s="14">
+        <v>3.83</v>
+      </c>
+      <c r="G25" s="14">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="H25" s="14">
+        <v>3.99</v>
+      </c>
+      <c r="I25" s="14">
+        <v>4.2</v>
+      </c>
+      <c r="J25" s="14">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="K25" s="14">
+        <v>4.38</v>
+      </c>
+      <c r="L25" s="14">
+        <v>4.38</v>
+      </c>
+      <c r="M25" s="14">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="N25" s="21">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O25" s="14">
+        <v>3.36</v>
+      </c>
+      <c r="P25" s="14">
+        <v>3.5</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>3.47</v>
+      </c>
+      <c r="R25" s="14">
+        <v>3.67</v>
+      </c>
+      <c r="S25" s="14">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="14">
+        <v>1.95</v>
+      </c>
+      <c r="C26" s="14">
+        <v>2.54</v>
+      </c>
+      <c r="D26" s="14">
+        <v>2.77</v>
+      </c>
+      <c r="E26" s="14">
+        <v>2.92</v>
+      </c>
+      <c r="F26" s="14">
+        <v>3.11</v>
+      </c>
+      <c r="G26" s="14">
+        <v>3.05</v>
+      </c>
+      <c r="H26" s="14">
+        <v>2.98</v>
+      </c>
+      <c r="I26" s="14">
+        <v>3.02</v>
+      </c>
+      <c r="J26" s="14">
+        <v>3.24</v>
+      </c>
+      <c r="K26" s="14">
+        <v>3.24</v>
+      </c>
+      <c r="L26" s="14">
+        <v>3.4</v>
+      </c>
+      <c r="M26" s="14">
+        <v>3.42</v>
+      </c>
+      <c r="N26" s="21">
+        <v>2.31</v>
+      </c>
+      <c r="O26" s="14">
+        <v>1.91</v>
+      </c>
+      <c r="P26" s="14">
+        <v>3.17</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>3.66</v>
+      </c>
+      <c r="R26" s="14">
+        <v>3.38</v>
+      </c>
+      <c r="S26" s="14">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="14">
+        <v>0.34</v>
+      </c>
+      <c r="C27" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="D27" s="14">
+        <v>1.52</v>
+      </c>
+      <c r="E27" s="14">
+        <v>2.81</v>
+      </c>
+      <c r="F27" s="14">
+        <v>3.49</v>
+      </c>
+      <c r="G27" s="14">
+        <v>3.39</v>
+      </c>
+      <c r="H27" s="14">
+        <v>3.75</v>
+      </c>
+      <c r="I27" s="14">
+        <v>4.03</v>
+      </c>
+      <c r="J27" s="14">
+        <v>4.16</v>
+      </c>
+      <c r="K27" s="14">
+        <v>3.97</v>
+      </c>
+      <c r="L27" s="14">
+        <v>3.9</v>
+      </c>
+      <c r="M27" s="14">
+        <v>3.71</v>
+      </c>
+      <c r="N27" s="21">
+        <v>1.75</v>
+      </c>
+      <c r="O27" s="14">
+        <v>3.29</v>
+      </c>
+      <c r="P27" s="14">
+        <v>3.35</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>3.05</v>
+      </c>
+      <c r="R27" s="14">
+        <v>3.06</v>
+      </c>
+      <c r="S27" s="14">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="14">
+        <v>3.91</v>
+      </c>
+      <c r="C28" s="14">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="D28" s="14">
+        <v>4.5</v>
+      </c>
+      <c r="E28" s="14">
+        <v>4.53</v>
+      </c>
+      <c r="F28" s="14">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="G28" s="14">
+        <v>4.47</v>
+      </c>
+      <c r="H28" s="14">
+        <v>4.53</v>
+      </c>
+      <c r="I28" s="14">
+        <v>4.66</v>
+      </c>
+      <c r="J28" s="14">
+        <v>4.74</v>
+      </c>
+      <c r="K28" s="14">
+        <v>4.76</v>
+      </c>
+      <c r="L28" s="14">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="M28" s="14">
+        <v>4.62</v>
+      </c>
+      <c r="N28" s="21">
+        <v>3.43</v>
+      </c>
+      <c r="O28" s="14">
+        <v>3.68</v>
+      </c>
+      <c r="P28" s="14">
+        <v>3.78</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>3.68</v>
+      </c>
+      <c r="R28" s="14">
+        <v>3.72</v>
+      </c>
+      <c r="S28" s="14">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="15">
+        <v>1.43</v>
+      </c>
+      <c r="C29" s="15">
+        <v>1.69</v>
+      </c>
+      <c r="D29" s="15">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="E29" s="15">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="F29" s="15">
+        <v>2.81</v>
+      </c>
+      <c r="G29" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="H29" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="I29" s="15">
+        <v>2.94</v>
+      </c>
+      <c r="J29" s="15">
+        <v>3.2</v>
+      </c>
+      <c r="K29" s="15">
+        <v>3.13</v>
+      </c>
+      <c r="L29" s="15">
+        <v>3.19</v>
+      </c>
+      <c r="M29" s="15">
+        <v>3.16</v>
+      </c>
+      <c r="N29" s="15">
+        <v>1.77</v>
+      </c>
+      <c r="O29" s="15">
+        <v>2.23</v>
+      </c>
+      <c r="P29" s="15">
+        <v>2.92</v>
+      </c>
+      <c r="Q29" s="15">
         <v>2.74</v>
       </c>
-      <c r="E15" s="17">
-[...468 lines deleted...]
-      <c r="P24" s="17">
+      <c r="R29" s="15">
+        <v>3.04</v>
+      </c>
+      <c r="S29" s="15">
         <v>3.69</v>
       </c>
-      <c r="Q24" s="17">
-[...286 lines deleted...]
-    <row r="30" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+    </row>
+    <row r="30" spans="1:19" s="3" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T23" sqref="T23"/>
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.33203125" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-[...22 lines deleted...]
-      <c r="R4" s="4" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="4"/>
+      <c r="S4" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="5" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="35"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...6 lines deleted...]
-      <c r="B6" s="21" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+    </row>
+    <row r="6" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A6" s="36"/>
+      <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="27" t="s">
+      <c r="G6" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="28" t="s">
+      <c r="I6" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="29" t="s">
+      <c r="J6" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M6" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="33" t="s">
+      <c r="N6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="34" t="s">
+      <c r="O6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="39" t="s">
+      <c r="P6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="40" t="s">
+      <c r="Q6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="41" t="s">
+      <c r="R6" s="24" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="51" t="s">
+      <c r="S6" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="51"/>
-[...18 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+    </row>
+    <row r="8" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A8" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="10">
         <v>122</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="10">
         <v>85</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="10">
         <v>115</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>117</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="10">
         <v>137</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="10">
         <v>134</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="10">
         <v>136</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="10">
         <v>98</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="10">
         <v>116</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="10">
         <v>179</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="10">
         <v>143</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="10">
         <v>137</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="10">
         <v>125</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="10">
         <v>131</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>164</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>110</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="S8" s="10">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="11">
         <v>77</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="11">
         <v>43</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="11">
         <v>70</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="11">
         <v>67</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="11">
         <v>77</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="11">
         <v>68</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="11">
         <v>80</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="11">
         <v>64</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="11">
         <v>67</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="11">
         <v>96</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="11">
         <v>95</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="11">
         <v>75</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="11">
         <v>64</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="11">
         <v>81</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="11">
         <v>103</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="11">
         <v>57</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="11">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="S9" s="11">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="11">
         <v>15</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="11">
         <v>12</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="11">
         <v>16</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="11">
         <v>26</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="11">
         <v>17</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="11">
         <v>34</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="11">
         <v>29</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="11">
         <v>9</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="11">
         <v>9</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="11">
         <v>35</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="11">
         <v>20</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="11">
         <v>16</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="11">
         <v>20</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="11">
         <v>20</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="11">
         <v>23</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="11">
         <v>19</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="11">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="12" t="s">
+      <c r="S10" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="11">
         <v>3</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="11">
         <v>5</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="11">
         <v>6</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="11">
         <v>7</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="11">
         <v>3</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="11">
         <v>5</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="11">
         <v>2</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="11">
         <v>2</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="11">
         <v>4</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="11">
         <v>5</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="11">
         <v>6</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="11">
         <v>5</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="11">
         <v>4</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="11">
         <v>6</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="11">
         <v>6</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="11">
         <v>6</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="11">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="S11" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="11">
         <v>8</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="11">
         <v>4</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="11">
         <v>3</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="11">
         <v>2</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="11">
         <v>10</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="11">
         <v>1</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="11">
         <v>6</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="11">
         <v>4</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="11">
         <v>4</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="11">
         <v>4</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="11">
         <v>3</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="11">
         <v>4</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="11">
         <v>2</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="11">
         <v>3</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="11">
         <v>3</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="11">
         <v>4</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="11">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="S12" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="11">
         <v>2</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="11">
         <v>4</v>
       </c>
-      <c r="D13" s="13" t="s">
+      <c r="D13" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="11">
         <v>1</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="11">
         <v>1</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="11">
         <v>1</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="11">
         <v>2</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="11">
         <v>2</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="11">
         <v>2</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="11">
         <v>2</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="11">
         <v>1</v>
       </c>
-      <c r="M13" s="13" t="s">
+      <c r="M13" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="11">
         <v>5</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="11">
         <v>1</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="11">
         <v>2</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="11">
         <v>1</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="11">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="S13" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="11">
         <v>15</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="11">
         <v>13</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="11">
         <v>15</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="11">
         <v>11</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="11">
         <v>22</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="11">
         <v>21</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="11">
         <v>15</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="11">
         <v>12</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="11">
         <v>28</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="11">
         <v>31</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="11">
         <v>14</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="11">
         <v>29</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="11">
         <v>26</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="11">
         <v>15</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="11">
         <v>23</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="11">
         <v>17</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="11">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="S14" s="28">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="11">
+        <v>2</v>
+      </c>
+      <c r="C15" s="11">
+        <v>4</v>
+      </c>
+      <c r="D15" s="11">
+        <v>5</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3</v>
+      </c>
+      <c r="F15" s="11">
+        <v>7</v>
+      </c>
+      <c r="G15" s="11">
+        <v>4</v>
+      </c>
+      <c r="H15" s="11">
+        <v>2</v>
+      </c>
+      <c r="I15" s="11">
+        <v>5</v>
+      </c>
+      <c r="J15" s="11">
+        <v>2</v>
+      </c>
+      <c r="K15" s="11">
+        <v>6</v>
+      </c>
+      <c r="L15" s="11">
+        <v>4</v>
+      </c>
+      <c r="M15" s="11">
+        <v>8</v>
+      </c>
+      <c r="N15" s="11">
+        <v>4</v>
+      </c>
+      <c r="O15" s="11">
+        <v>5</v>
+      </c>
+      <c r="P15" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>6</v>
+      </c>
+      <c r="R15" s="11">
+        <v>10</v>
+      </c>
+      <c r="S15" s="28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+    </row>
+    <row r="17" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A17" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="10">
+        <v>82</v>
+      </c>
+      <c r="C17" s="10">
+        <v>53</v>
+      </c>
+      <c r="D17" s="10">
+        <v>75</v>
+      </c>
+      <c r="E17" s="10">
+        <v>78</v>
+      </c>
+      <c r="F17" s="10">
+        <v>88</v>
+      </c>
+      <c r="G17" s="10">
+        <v>90</v>
+      </c>
+      <c r="H17" s="10">
+        <v>94</v>
+      </c>
+      <c r="I17" s="10">
+        <v>69</v>
+      </c>
+      <c r="J17" s="10">
+        <v>70</v>
+      </c>
+      <c r="K17" s="10">
+        <v>113</v>
+      </c>
+      <c r="L17" s="10">
+        <v>110</v>
+      </c>
+      <c r="M17" s="10">
+        <v>83</v>
+      </c>
+      <c r="N17" s="10">
+        <v>76</v>
+      </c>
+      <c r="O17" s="10">
+        <v>97</v>
+      </c>
+      <c r="P17" s="10">
+        <v>116</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>68</v>
+      </c>
+      <c r="R17" s="10">
+        <v>97</v>
+      </c>
+      <c r="S17" s="10">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="11">
+        <v>77</v>
+      </c>
+      <c r="C18" s="11">
+        <v>42</v>
+      </c>
+      <c r="D18" s="11">
+        <v>68</v>
+      </c>
+      <c r="E18" s="11">
+        <v>66</v>
+      </c>
+      <c r="F18" s="11">
+        <v>76</v>
+      </c>
+      <c r="G18" s="11">
+        <v>67</v>
+      </c>
+      <c r="H18" s="11">
+        <v>80</v>
+      </c>
+      <c r="I18" s="11">
+        <v>62</v>
+      </c>
+      <c r="J18" s="11">
+        <v>63</v>
+      </c>
+      <c r="K18" s="11">
+        <v>95</v>
+      </c>
+      <c r="L18" s="11">
+        <v>95</v>
+      </c>
+      <c r="M18" s="11">
+        <v>70</v>
+      </c>
+      <c r="N18" s="11">
+        <v>62</v>
+      </c>
+      <c r="O18" s="11">
+        <v>81</v>
+      </c>
+      <c r="P18" s="11">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>56</v>
+      </c>
+      <c r="R18" s="11">
+        <v>85</v>
+      </c>
+      <c r="S18" s="11">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A19" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="11">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>8</v>
+      </c>
+      <c r="D19" s="11">
+        <v>7</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12</v>
+      </c>
+      <c r="F19" s="11">
+        <v>11</v>
+      </c>
+      <c r="G19" s="11">
+        <v>20</v>
+      </c>
+      <c r="H19" s="11">
+        <v>13</v>
+      </c>
+      <c r="I19" s="11">
+        <v>6</v>
+      </c>
+      <c r="J19" s="11">
+        <v>7</v>
+      </c>
+      <c r="K19" s="11">
+        <v>17</v>
+      </c>
+      <c r="L19" s="11">
+        <v>14</v>
+      </c>
+      <c r="M19" s="11">
+        <v>11</v>
+      </c>
+      <c r="N19" s="11">
+        <v>13</v>
+      </c>
+      <c r="O19" s="11">
+        <v>13</v>
+      </c>
+      <c r="P19" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>10</v>
+      </c>
+      <c r="R19" s="11">
+        <v>10</v>
+      </c>
+      <c r="S19" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="11">
+        <v>3</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>3</v>
+      </c>
+      <c r="H20" s="11">
+        <v>1</v>
+      </c>
+      <c r="I20" s="11">
+        <v>1</v>
+      </c>
+      <c r="J20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1</v>
+      </c>
+      <c r="L20" s="11">
+        <v>1</v>
+      </c>
+      <c r="M20" s="11">
         <v>2</v>
       </c>
-      <c r="C15" s="13">
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>3</v>
+      </c>
+      <c r="P20" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>2</v>
+      </c>
+      <c r="R20" s="11">
+        <v>2</v>
+      </c>
+      <c r="S20" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="34"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="34"/>
+      <c r="S21" s="34"/>
+    </row>
+    <row r="22" spans="1:19" s="9" customFormat="1" ht="11.25">
+      <c r="A22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="10">
+        <v>40</v>
+      </c>
+      <c r="C22" s="10">
+        <v>32</v>
+      </c>
+      <c r="D22" s="10">
+        <v>40</v>
+      </c>
+      <c r="E22" s="10">
+        <v>39</v>
+      </c>
+      <c r="F22" s="10">
+        <v>49</v>
+      </c>
+      <c r="G22" s="10">
+        <v>44</v>
+      </c>
+      <c r="H22" s="10">
+        <v>42</v>
+      </c>
+      <c r="I22" s="10">
+        <v>29</v>
+      </c>
+      <c r="J22" s="10">
+        <v>46</v>
+      </c>
+      <c r="K22" s="10">
+        <v>66</v>
+      </c>
+      <c r="L22" s="10">
+        <v>33</v>
+      </c>
+      <c r="M22" s="10">
+        <v>54</v>
+      </c>
+      <c r="N22" s="10">
+        <v>49</v>
+      </c>
+      <c r="O22" s="10">
+        <v>34</v>
+      </c>
+      <c r="P22" s="10">
+        <v>48</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>42</v>
+      </c>
+      <c r="R22" s="10">
+        <v>59</v>
+      </c>
+      <c r="S22" s="10">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>2</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1</v>
+      </c>
+      <c r="F23" s="11">
+        <v>1</v>
+      </c>
+      <c r="G23" s="11">
+        <v>1</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
         <v>4</v>
       </c>
-      <c r="D15" s="13">
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M23" s="11">
         <v>5</v>
       </c>
-      <c r="E15" s="13">
+      <c r="N23" s="11">
+        <v>2</v>
+      </c>
+      <c r="O23" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="P23" s="11">
         <v>3</v>
       </c>
-      <c r="F15" s="13">
+      <c r="Q23" s="11">
+        <v>1</v>
+      </c>
+      <c r="R23" s="11">
+        <v>1</v>
+      </c>
+      <c r="S23" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="11">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>4</v>
+      </c>
+      <c r="D24" s="11">
+        <v>9</v>
+      </c>
+      <c r="E24" s="11">
+        <v>14</v>
+      </c>
+      <c r="F24" s="11">
+        <v>6</v>
+      </c>
+      <c r="G24" s="11">
+        <v>14</v>
+      </c>
+      <c r="H24" s="11">
+        <v>16</v>
+      </c>
+      <c r="I24" s="11">
+        <v>3</v>
+      </c>
+      <c r="J24" s="11">
+        <v>2</v>
+      </c>
+      <c r="K24" s="11">
+        <v>18</v>
+      </c>
+      <c r="L24" s="11">
+        <v>6</v>
+      </c>
+      <c r="M24" s="11">
+        <v>5</v>
+      </c>
+      <c r="N24" s="11">
         <v>7</v>
       </c>
-      <c r="G15" s="13">
+      <c r="O24" s="11">
+        <v>7</v>
+      </c>
+      <c r="P24" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>9</v>
+      </c>
+      <c r="R24" s="11">
+        <v>7</v>
+      </c>
+      <c r="S24" s="28">
         <v>4</v>
       </c>
-      <c r="H15" s="13">
+    </row>
+    <row r="25" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="11">
+        <v>3</v>
+      </c>
+      <c r="C25" s="11">
+        <v>5</v>
+      </c>
+      <c r="D25" s="11">
+        <v>6</v>
+      </c>
+      <c r="E25" s="11">
+        <v>7</v>
+      </c>
+      <c r="F25" s="11">
+        <v>3</v>
+      </c>
+      <c r="G25" s="11">
+        <v>5</v>
+      </c>
+      <c r="H25" s="11">
         <v>2</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I25" s="11">
+        <v>2</v>
+      </c>
+      <c r="J25" s="11">
+        <v>4</v>
+      </c>
+      <c r="K25" s="11">
         <v>5</v>
       </c>
-      <c r="J15" s="13">
+      <c r="L25" s="11">
+        <v>6</v>
+      </c>
+      <c r="M25" s="11">
+        <v>5</v>
+      </c>
+      <c r="N25" s="11">
+        <v>4</v>
+      </c>
+      <c r="O25" s="11">
+        <v>6</v>
+      </c>
+      <c r="P25" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>6</v>
+      </c>
+      <c r="R25" s="11">
+        <v>8</v>
+      </c>
+      <c r="S25" s="28">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="11">
+        <v>8</v>
+      </c>
+      <c r="C26" s="11">
+        <v>4</v>
+      </c>
+      <c r="D26" s="11">
+        <v>3</v>
+      </c>
+      <c r="E26" s="11">
         <v>2</v>
       </c>
-      <c r="K15" s="13">
+      <c r="F26" s="11">
+        <v>10</v>
+      </c>
+      <c r="G26" s="11">
+        <v>1</v>
+      </c>
+      <c r="H26" s="11">
         <v>6</v>
       </c>
-      <c r="L15" s="13">
+      <c r="I26" s="11">
         <v>4</v>
       </c>
-      <c r="M15" s="13">
+      <c r="J26" s="11">
+        <v>4</v>
+      </c>
+      <c r="K26" s="11">
+        <v>4</v>
+      </c>
+      <c r="L26" s="11">
+        <v>3</v>
+      </c>
+      <c r="M26" s="11">
+        <v>4</v>
+      </c>
+      <c r="N26" s="11">
+        <v>2</v>
+      </c>
+      <c r="O26" s="11">
+        <v>3</v>
+      </c>
+      <c r="P26" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>4</v>
+      </c>
+      <c r="R26" s="11">
+        <v>2</v>
+      </c>
+      <c r="S26" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="11">
+        <v>2</v>
+      </c>
+      <c r="C27" s="11">
+        <v>4</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1</v>
+      </c>
+      <c r="F27" s="11">
+        <v>1</v>
+      </c>
+      <c r="G27" s="11">
+        <v>1</v>
+      </c>
+      <c r="H27" s="11">
+        <v>2</v>
+      </c>
+      <c r="I27" s="11">
+        <v>2</v>
+      </c>
+      <c r="J27" s="11">
+        <v>2</v>
+      </c>
+      <c r="K27" s="11">
+        <v>2</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="11">
+        <v>5</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1</v>
+      </c>
+      <c r="P27" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>1</v>
+      </c>
+      <c r="R27" s="11">
+        <v>4</v>
+      </c>
+      <c r="S27" s="28">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="11">
+        <v>15</v>
+      </c>
+      <c r="C28" s="11">
+        <v>13</v>
+      </c>
+      <c r="D28" s="11">
+        <v>15</v>
+      </c>
+      <c r="E28" s="11">
+        <v>11</v>
+      </c>
+      <c r="F28" s="11">
+        <v>22</v>
+      </c>
+      <c r="G28" s="11">
+        <v>21</v>
+      </c>
+      <c r="H28" s="11">
+        <v>15</v>
+      </c>
+      <c r="I28" s="11">
+        <v>12</v>
+      </c>
+      <c r="J28" s="11">
+        <v>28</v>
+      </c>
+      <c r="K28" s="11">
+        <v>31</v>
+      </c>
+      <c r="L28" s="11">
+        <v>14</v>
+      </c>
+      <c r="M28" s="11">
+        <v>29</v>
+      </c>
+      <c r="N28" s="11">
+        <v>26</v>
+      </c>
+      <c r="O28" s="11">
+        <v>15</v>
+      </c>
+      <c r="P28" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>17</v>
+      </c>
+      <c r="R28" s="11">
+        <v>29</v>
+      </c>
+      <c r="S28" s="28">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="12">
+        <v>2</v>
+      </c>
+      <c r="C29" s="12">
+        <v>1</v>
+      </c>
+      <c r="D29" s="12">
+        <v>5</v>
+      </c>
+      <c r="E29" s="12">
+        <v>3</v>
+      </c>
+      <c r="F29" s="12">
+        <v>6</v>
+      </c>
+      <c r="G29" s="12">
+        <v>1</v>
+      </c>
+      <c r="H29" s="12">
+        <v>1</v>
+      </c>
+      <c r="I29" s="12">
+        <v>4</v>
+      </c>
+      <c r="J29" s="12">
+        <v>2</v>
+      </c>
+      <c r="K29" s="12">
+        <v>5</v>
+      </c>
+      <c r="L29" s="12">
+        <v>3</v>
+      </c>
+      <c r="M29" s="12">
+        <v>6</v>
+      </c>
+      <c r="N29" s="12">
+        <v>3</v>
+      </c>
+      <c r="O29" s="12">
+        <v>2</v>
+      </c>
+      <c r="P29" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>4</v>
+      </c>
+      <c r="R29" s="12">
         <v>8</v>
       </c>
-      <c r="N15" s="13">
-[...2 lines deleted...]
-      <c r="O15" s="13">
+      <c r="S29" s="29">
         <v>5</v>
       </c>
-      <c r="P15" s="13">
-[...256 lines deleted...]
-      <c r="A21" s="46" t="s">
+    </row>
+    <row r="30" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A30" s="7" t="s">
         <v>35</v>
-      </c>
-[...468 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="N5:S5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T23" sqref="T23"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.44140625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.42578125" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-[...21 lines deleted...]
-    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
       <c r="R4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="5" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="16"/>
+      <c r="B5" s="30">
         <v>2025</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="30">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...5 lines deleted...]
-      <c r="A6" s="20"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+    </row>
+    <row r="6" spans="1:19" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A6" s="17"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="S6" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="45"/>
-[...18 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+    </row>
+    <row r="8" spans="1:19" s="9" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A8" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>1.77</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="13">
         <v>1.58</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="13">
         <v>1.61</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="13">
         <v>1.64</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="13">
         <v>1.71</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="13">
         <v>1.76</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="13">
         <v>1.79</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="13">
         <v>1.74</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="13">
         <v>1.74</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="13">
         <v>1.83</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="13">
         <v>1.86</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="13">
         <v>1.87</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="13">
         <v>1.78</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="13">
         <v>1.92</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="13">
         <v>2.06</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="13">
         <v>1.95</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="13">
         <v>2.0099999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="S8" s="13">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A9" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="14">
         <v>3.01</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="14">
         <v>2.4700000000000002</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="14">
         <v>2.57</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="14">
         <v>2.6</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="14">
         <v>2.69</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="14">
         <v>2.7</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="14">
         <v>2.76</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="14">
         <v>2.73</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="14">
         <v>2.73</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="14">
         <v>2.84</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="14">
         <v>2.93</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="14">
         <v>2.93</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="14">
         <v>2.41</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="14">
         <v>2.88</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="14">
         <v>3.23</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="14">
         <v>2.98</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="14">
         <v>3.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="S9" s="14">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A10" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="14">
         <v>1.1399999999999999</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="14">
         <v>1.08</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="14">
         <v>1.1200000000000001</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="14">
         <v>1.35</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="14">
         <v>1.34</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="14">
         <v>1.56</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="14">
         <v>1.66</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="14">
         <v>1.54</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="14">
         <v>1.44</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="14">
         <v>1.57</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="14">
         <v>1.57</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="14">
         <v>1.54</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="14">
         <v>1.51</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="14">
         <v>1.58</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="14">
         <v>1.64</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="14">
         <v>1.6</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="14">
         <v>1.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="12" t="s">
+      <c r="S10" s="14">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A11" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="14">
         <v>0.49</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="14">
         <v>0.68</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="14">
         <v>0.78</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="14">
         <v>0.88</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="14">
         <v>0.8</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="14">
         <v>0.81</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="14">
         <v>0.74</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="14">
         <v>0.69</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="14">
         <v>0.68</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="14">
         <v>0.7</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="14">
         <v>0.72</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="14">
         <v>0.73</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="14">
         <v>0.66</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="14">
         <v>0.86</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="14">
         <v>0.9</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="14">
         <v>0.93</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="14">
         <v>1.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="S11" s="14">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A12" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="14">
         <v>2.6</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="14">
         <v>2.0299999999999998</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="14">
         <v>1.66</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="14">
         <v>1.42</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="14">
         <v>1.79</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="14">
         <v>1.55</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="14">
         <v>1.61</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="14">
         <v>1.57</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="14">
         <v>1.55</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <v>1.52</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="14">
         <v>1.48</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="14">
         <v>1.46</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="14">
         <v>0.66</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="14">
         <v>0.87</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="14">
         <v>0.91</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="14">
         <v>1.02</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="14">
         <v>0.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="S12" s="14">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A13" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="14">
         <v>0.69</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="14">
         <v>1.08</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="14">
         <v>0.7</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="14">
         <v>0.61</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="14">
         <v>0.56000000000000005</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="14">
         <v>0.53</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="14">
         <v>0.55000000000000004</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="14">
         <v>0.56999999999999995</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="14">
         <v>0.57999999999999996</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="14">
         <v>0.59</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="14">
         <v>0.56999999999999995</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="14">
         <v>0.52</v>
       </c>
-      <c r="N13" s="17">
+      <c r="N13" s="14">
         <v>1.75</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="14">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="14">
         <v>0.96</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="14">
         <v>0.81</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="14">
         <v>0.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="S13" s="14">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A14" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="14">
         <v>1.03</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="14">
         <v>1.01</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="14">
         <v>1.01</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="14">
         <v>0.95</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="14">
         <v>1.06</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="14">
         <v>1.1299999999999999</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="14">
         <v>1.1100000000000001</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="14">
         <v>1.08</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="14">
         <v>1.17</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="14">
         <v>1.27</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="14">
         <v>1.24</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="14">
         <v>1.3</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="14">
         <v>1.75</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="14">
         <v>1.45</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="14">
         <v>1.48</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="14">
         <v>1.41</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="14">
         <v>1.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="S14" s="14">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A15" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="14">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.89</v>
+      </c>
+      <c r="D15" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="E15" s="14">
+        <v>1.03</v>
+      </c>
+      <c r="F15" s="14">
+        <v>1.22</v>
+      </c>
+      <c r="G15" s="14">
+        <v>1.22</v>
+      </c>
+      <c r="H15" s="14">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="I15" s="14">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="J15" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K15" s="14">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="L15" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="M15" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="N15" s="14">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="O15" s="14">
+        <v>1.33</v>
+      </c>
+      <c r="P15" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>1.38</v>
+      </c>
+      <c r="R15" s="14">
+        <v>1.67</v>
+      </c>
+      <c r="S15" s="14">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A16" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+    </row>
+    <row r="17" spans="1:19" s="9" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A17" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="13">
+        <v>2.56</v>
+      </c>
+      <c r="C17" s="13">
+        <v>2.21</v>
+      </c>
+      <c r="D17" s="13">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="E17" s="13">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F17" s="13">
+        <v>2.41</v>
+      </c>
+      <c r="G17" s="13">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="H17" s="13">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="I17" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="J17" s="13">
+        <v>2.48</v>
+      </c>
+      <c r="K17" s="13">
+        <v>2.58</v>
+      </c>
+      <c r="L17" s="13">
+        <v>2.67</v>
+      </c>
+      <c r="M17" s="13">
+        <v>2.66</v>
+      </c>
+      <c r="N17" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O17" s="13">
+        <v>2.75</v>
+      </c>
+      <c r="P17" s="13">
+        <v>3.01</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>2.79</v>
+      </c>
+      <c r="R17" s="13">
+        <v>2.82</v>
+      </c>
+      <c r="S17" s="13">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="14">
+        <v>3.1</v>
+      </c>
+      <c r="C18" s="14">
+        <v>2.52</v>
+      </c>
+      <c r="D18" s="14">
+        <v>2.6</v>
+      </c>
+      <c r="E18" s="14">
+        <v>2.63</v>
+      </c>
+      <c r="F18" s="14">
+        <v>2.72</v>
+      </c>
+      <c r="G18" s="14">
+        <v>2.73</v>
+      </c>
+      <c r="H18" s="14">
+        <v>2.8</v>
+      </c>
+      <c r="I18" s="14">
+        <v>2.76</v>
+      </c>
+      <c r="J18" s="14">
+        <v>2.75</v>
+      </c>
+      <c r="K18" s="14">
+        <v>2.86</v>
+      </c>
+      <c r="L18" s="14">
+        <v>2.96</v>
+      </c>
+      <c r="M18" s="14">
+        <v>2.95</v>
+      </c>
+      <c r="N18" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="O18" s="14">
+        <v>2.91</v>
+      </c>
+      <c r="P18" s="14">
+        <v>3.24</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>3</v>
+      </c>
+      <c r="R18" s="14">
+        <v>3.06</v>
+      </c>
+      <c r="S18" s="14">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A19" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="14">
+        <v>0.77</v>
+      </c>
+      <c r="C19" s="14">
+        <v>1.05</v>
+      </c>
+      <c r="D19" s="14">
+        <v>1.06</v>
+      </c>
+      <c r="E19" s="14">
+        <v>1.27</v>
+      </c>
+      <c r="F19" s="14">
+        <v>1.36</v>
+      </c>
+      <c r="G19" s="14">
+        <v>1.66</v>
+      </c>
+      <c r="H19" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="I19" s="14">
+        <v>1.61</v>
+      </c>
+      <c r="J19" s="14">
+        <v>1.56</v>
+      </c>
+      <c r="K19" s="14">
+        <v>1.66</v>
+      </c>
+      <c r="L19" s="14">
+        <v>1.72</v>
+      </c>
+      <c r="M19" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="N19" s="14">
+        <v>1.99</v>
+      </c>
+      <c r="O19" s="14">
+        <v>2.09</v>
+      </c>
+      <c r="P19" s="14">
+        <v>2.16</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>2.02</v>
+      </c>
+      <c r="R19" s="14">
+        <v>1.92</v>
+      </c>
+      <c r="S19" s="14">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A20" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="14">
+        <v>2.12</v>
+      </c>
+      <c r="D20" s="14">
+        <v>1.39</v>
+      </c>
+      <c r="E20" s="14">
+        <v>1.05</v>
+      </c>
+      <c r="F20" s="14">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="G20" s="14">
+        <v>1.63</v>
+      </c>
+      <c r="H20" s="14">
+        <v>1.58</v>
+      </c>
+      <c r="I20" s="14">
+        <v>1.56</v>
+      </c>
+      <c r="J20" s="14">
+        <v>1.38</v>
+      </c>
+      <c r="K20" s="14">
+        <v>1.38</v>
+      </c>
+      <c r="L20" s="14">
+        <v>1.38</v>
+      </c>
+      <c r="M20" s="14">
+        <v>1.5</v>
+      </c>
+      <c r="N20" s="14">
+        <v>1.39</v>
+      </c>
+      <c r="O20" s="14">
+        <v>2.89</v>
+      </c>
+      <c r="P20" s="14">
+        <v>2.36</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>2.46</v>
+      </c>
+      <c r="R20" s="14">
+        <v>2.52</v>
+      </c>
+      <c r="S20" s="14">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="34"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="34"/>
+      <c r="S21" s="34"/>
+    </row>
+    <row r="22" spans="1:19" s="9" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="13">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1.02</v>
+      </c>
+      <c r="D22" s="13">
+        <v>1.04</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1.05</v>
+      </c>
+      <c r="F22" s="13">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="G22" s="13">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="H22" s="13">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="I22" s="13">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="J22" s="13">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="K22" s="13">
+        <v>1.18</v>
+      </c>
+      <c r="L22" s="13">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="M22" s="13">
+        <v>1.18</v>
+      </c>
+      <c r="N22" s="20">
+        <v>1.32</v>
+      </c>
+      <c r="O22" s="13">
+        <v>1.18</v>
+      </c>
+      <c r="P22" s="13">
+        <v>1.22</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>1.2</v>
+      </c>
+      <c r="R22" s="13">
+        <v>1.28</v>
+      </c>
+      <c r="S22" s="13">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A23" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.77</v>
+      </c>
+      <c r="D23" s="14">
+        <v>1.52</v>
+      </c>
+      <c r="E23" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="F23" s="14">
+        <v>1.52</v>
+      </c>
+      <c r="G23" s="14">
+        <v>1.52</v>
+      </c>
+      <c r="H23" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="I23" s="14">
+        <v>1.51</v>
+      </c>
+      <c r="J23" s="14">
+        <v>2.02</v>
+      </c>
+      <c r="K23" s="14">
+        <v>1.96</v>
+      </c>
+      <c r="L23" s="14">
+        <v>1.79</v>
+      </c>
+      <c r="M23" s="14">
+        <v>2.27</v>
+      </c>
+      <c r="N23" s="21">
+        <v>2.91</v>
+      </c>
+      <c r="O23" s="14">
+        <v>1.55</v>
+      </c>
+      <c r="P23" s="14">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>2.27</v>
+      </c>
+      <c r="R23" s="14">
+        <v>2.11</v>
+      </c>
+      <c r="S23" s="14">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="14">
+        <v>1.5</v>
+      </c>
+      <c r="C24" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D24" s="14">
+        <v>1.19</v>
+      </c>
+      <c r="E24" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="F24" s="14">
+        <v>1.33</v>
+      </c>
+      <c r="G24" s="14">
+        <v>1.47</v>
+      </c>
+      <c r="H24" s="14">
+        <v>1.61</v>
+      </c>
+      <c r="I24" s="14">
+        <v>1.46</v>
+      </c>
+      <c r="J24" s="14">
+        <v>1.33</v>
+      </c>
+      <c r="K24" s="14">
+        <v>1.48</v>
+      </c>
+      <c r="L24" s="14">
+        <v>1.43</v>
+      </c>
+      <c r="M24" s="14">
+        <v>1.37</v>
+      </c>
+      <c r="N24" s="21">
+        <v>1.04</v>
+      </c>
+      <c r="O24" s="14">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="P24" s="14">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>1.19</v>
+      </c>
+      <c r="R24" s="14">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="S24" s="14">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A25" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="14">
+        <v>0.49</v>
+      </c>
+      <c r="C25" s="14">
+        <v>0.68</v>
+      </c>
+      <c r="D25" s="14">
+        <v>0.78</v>
+      </c>
+      <c r="E25" s="14">
+        <v>0.88</v>
+      </c>
+      <c r="F25" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="G25" s="14">
+        <v>0.81</v>
+      </c>
+      <c r="H25" s="14">
+        <v>0.74</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0.69</v>
+      </c>
+      <c r="J25" s="14">
+        <v>0.68</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L25" s="14">
+        <v>0.72</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0.73</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0.66</v>
+      </c>
+      <c r="O25" s="14">
+        <v>0.86</v>
+      </c>
+      <c r="P25" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>0.93</v>
+      </c>
+      <c r="R25" s="14">
+        <v>1.01</v>
+      </c>
+      <c r="S25" s="14">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A26" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="14">
+        <v>2.6</v>
+      </c>
+      <c r="C26" s="14">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="D26" s="14">
+        <v>1.66</v>
+      </c>
+      <c r="E26" s="14">
+        <v>1.42</v>
+      </c>
+      <c r="F26" s="14">
+        <v>1.79</v>
+      </c>
+      <c r="G26" s="14">
+        <v>1.55</v>
+      </c>
+      <c r="H26" s="14">
+        <v>1.61</v>
+      </c>
+      <c r="I26" s="14">
+        <v>1.57</v>
+      </c>
+      <c r="J26" s="14">
+        <v>1.55</v>
+      </c>
+      <c r="K26" s="14">
+        <v>1.52</v>
+      </c>
+      <c r="L26" s="14">
+        <v>1.48</v>
+      </c>
+      <c r="M26" s="14">
+        <v>1.46</v>
+      </c>
+      <c r="N26" s="21">
+        <v>0.66</v>
+      </c>
+      <c r="O26" s="14">
+        <v>0.87</v>
+      </c>
+      <c r="P26" s="14">
+        <v>0.91</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>1.02</v>
+      </c>
+      <c r="R26" s="14">
+        <v>0.95</v>
+      </c>
+      <c r="S26" s="14">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A27" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="14">
+        <v>0.69</v>
+      </c>
+      <c r="C27" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="D27" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="E27" s="14">
+        <v>0.61</v>
+      </c>
+      <c r="F27" s="14">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="G27" s="14">
+        <v>0.53</v>
+      </c>
+      <c r="H27" s="14">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="I27" s="14">
         <v>0.56999999999999995</v>
       </c>
-      <c r="C15" s="17">
-[...2 lines deleted...]
-      <c r="D15" s="17">
+      <c r="J27" s="14">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K27" s="14">
+        <v>0.59</v>
+      </c>
+      <c r="L27" s="14">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0.52</v>
+      </c>
+      <c r="N27" s="21">
+        <v>1.75</v>
+      </c>
+      <c r="O27" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P27" s="14">
+        <v>0.96</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0.81</v>
+      </c>
+      <c r="R27" s="14">
+        <v>0.93</v>
+      </c>
+      <c r="S27" s="14">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="14">
+        <v>1.03</v>
+      </c>
+      <c r="C28" s="14">
+        <v>1.01</v>
+      </c>
+      <c r="D28" s="14">
+        <v>1.01</v>
+      </c>
+      <c r="E28" s="14">
+        <v>0.95</v>
+      </c>
+      <c r="F28" s="14">
+        <v>1.06</v>
+      </c>
+      <c r="G28" s="14">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="H28" s="14">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="I28" s="14">
         <v>1.08</v>
       </c>
-      <c r="E15" s="17">
+      <c r="J28" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="K28" s="14">
+        <v>1.27</v>
+      </c>
+      <c r="L28" s="14">
+        <v>1.24</v>
+      </c>
+      <c r="M28" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="N28" s="21">
+        <v>1.75</v>
+      </c>
+      <c r="O28" s="14">
+        <v>1.45</v>
+      </c>
+      <c r="P28" s="14">
+        <v>1.48</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>1.41</v>
+      </c>
+      <c r="R28" s="14">
+        <v>1.52</v>
+      </c>
+      <c r="S28" s="14">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="3" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="D29" s="15">
+        <v>0.99</v>
+      </c>
+      <c r="E29" s="15">
+        <v>1.02</v>
+      </c>
+      <c r="F29" s="15">
+        <v>1.26</v>
+      </c>
+      <c r="G29" s="15">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="H29" s="15">
+        <v>1</v>
+      </c>
+      <c r="I29" s="15">
+        <v>1.06</v>
+      </c>
+      <c r="J29" s="15">
         <v>1.03</v>
       </c>
-      <c r="F15" s="17">
-[...183 lines deleted...]
-      <c r="D19" s="17">
+      <c r="K29" s="15">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="L29" s="15">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="M29" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="N29" s="15">
         <v>1.06</v>
       </c>
-      <c r="E19" s="17">
-[...99 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="O29" s="15">
+        <v>0.93</v>
+      </c>
+      <c r="P29" s="15">
+        <v>0.97</v>
+      </c>
+      <c r="Q29" s="15">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="R29" s="15">
+        <v>1.45</v>
+      </c>
+      <c r="S29" s="15">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A30" s="7" t="s">
         <v>35</v>
-      </c>
-[...468 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Некелер саны</vt:lpstr>
       <vt:lpstr>Неке коэф.</vt:lpstr>
       <vt:lpstr>Ажырасу саны</vt:lpstr>