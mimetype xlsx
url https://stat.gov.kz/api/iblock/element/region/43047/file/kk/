--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар" sheetId="1" r:id="rId1"/>
     <sheet name="Өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Қайтыс болғандар мж" sheetId="7" r:id="rId3"/>
     <sheet name="Нәресте өлімі саны" sheetId="8" r:id="rId4"/>
     <sheet name="Нәресет өлімі коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="46">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -429,51 +429,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -549,67 +549,70 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
@@ -913,5846 +916,6198 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A35" sqref="A35"/>
+      <selection pane="bottomLeft" activeCell="R26" sqref="R26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="49"/>
-[...15 lines deleted...]
-      <c r="O4" s="5" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="47">
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="50"/>
+      <c r="B5" s="46">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="46">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="51"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="12">
         <v>248</v>
       </c>
       <c r="C8" s="12">
         <v>282</v>
       </c>
       <c r="D8" s="12">
         <v>243</v>
       </c>
       <c r="E8" s="21">
         <v>302</v>
       </c>
       <c r="F8" s="12">
         <v>271</v>
       </c>
       <c r="G8" s="12">
         <v>294</v>
       </c>
       <c r="H8" s="12">
         <v>330</v>
       </c>
       <c r="I8" s="12">
         <v>272</v>
       </c>
       <c r="J8" s="12">
         <v>243</v>
       </c>
       <c r="K8" s="12">
         <v>296</v>
       </c>
       <c r="L8" s="12">
         <v>265</v>
       </c>
       <c r="M8" s="12">
         <v>363</v>
       </c>
       <c r="N8" s="12">
         <v>265</v>
       </c>
       <c r="O8" s="12">
         <v>296</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="12">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>95</v>
       </c>
       <c r="C9" s="14">
         <v>115</v>
       </c>
       <c r="D9" s="14">
         <v>96</v>
       </c>
       <c r="E9" s="22">
         <v>114</v>
       </c>
       <c r="F9" s="14">
         <v>103</v>
       </c>
       <c r="G9" s="14">
         <v>121</v>
       </c>
       <c r="H9" s="14">
         <v>120</v>
       </c>
       <c r="I9" s="14">
         <v>109</v>
       </c>
       <c r="J9" s="14">
         <v>91</v>
       </c>
       <c r="K9" s="14">
         <v>113</v>
       </c>
       <c r="L9" s="14">
         <v>96</v>
       </c>
       <c r="M9" s="14">
         <v>153</v>
       </c>
       <c r="N9" s="14">
         <v>112</v>
       </c>
       <c r="O9" s="14">
         <v>118</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="14">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>48</v>
       </c>
       <c r="C10" s="14">
         <v>48</v>
       </c>
       <c r="D10" s="14">
         <v>43</v>
       </c>
       <c r="E10" s="22">
         <v>61</v>
       </c>
       <c r="F10" s="14">
         <v>44</v>
       </c>
       <c r="G10" s="14">
         <v>50</v>
       </c>
       <c r="H10" s="14">
         <v>50</v>
       </c>
       <c r="I10" s="14">
         <v>56</v>
       </c>
       <c r="J10" s="14">
         <v>49</v>
       </c>
       <c r="K10" s="14">
         <v>51</v>
       </c>
       <c r="L10" s="14">
         <v>48</v>
       </c>
       <c r="M10" s="14">
         <v>47</v>
       </c>
       <c r="N10" s="14">
         <v>54</v>
       </c>
       <c r="O10" s="14">
         <v>51</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="14">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14">
         <v>23</v>
       </c>
       <c r="C11" s="14">
         <v>29</v>
       </c>
       <c r="D11" s="14">
         <v>18</v>
       </c>
       <c r="E11" s="22">
         <v>33</v>
       </c>
       <c r="F11" s="14">
         <v>28</v>
       </c>
       <c r="G11" s="14">
         <v>25</v>
       </c>
       <c r="H11" s="14">
         <v>40</v>
       </c>
       <c r="I11" s="14">
         <v>15</v>
       </c>
       <c r="J11" s="14">
         <v>24</v>
       </c>
       <c r="K11" s="14">
         <v>37</v>
       </c>
       <c r="L11" s="14">
         <v>26</v>
       </c>
       <c r="M11" s="14">
         <v>32</v>
       </c>
       <c r="N11" s="14">
         <v>26</v>
       </c>
       <c r="O11" s="14">
         <v>26</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14">
         <v>17</v>
       </c>
       <c r="C12" s="14">
         <v>11</v>
       </c>
       <c r="D12" s="14">
         <v>10</v>
       </c>
       <c r="E12" s="22">
         <v>18</v>
       </c>
       <c r="F12" s="14">
         <v>16</v>
       </c>
       <c r="G12" s="14">
         <v>14</v>
       </c>
       <c r="H12" s="14">
         <v>23</v>
       </c>
       <c r="I12" s="14">
         <v>18</v>
       </c>
       <c r="J12" s="14">
         <v>16</v>
       </c>
       <c r="K12" s="14">
         <v>19</v>
       </c>
       <c r="L12" s="14">
         <v>19</v>
       </c>
       <c r="M12" s="14">
         <v>25</v>
       </c>
       <c r="N12" s="14">
         <v>11</v>
       </c>
       <c r="O12" s="14">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14">
         <v>22</v>
       </c>
       <c r="C13" s="14">
         <v>12</v>
       </c>
       <c r="D13" s="14">
         <v>14</v>
       </c>
       <c r="E13" s="22">
         <v>14</v>
       </c>
       <c r="F13" s="14">
         <v>15</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>16</v>
       </c>
       <c r="I13" s="14">
         <v>16</v>
       </c>
       <c r="J13" s="14">
         <v>8</v>
       </c>
       <c r="K13" s="14">
         <v>11</v>
       </c>
       <c r="L13" s="14">
         <v>8</v>
       </c>
       <c r="M13" s="14">
         <v>13</v>
       </c>
       <c r="N13" s="14">
         <v>8</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>32</v>
       </c>
       <c r="C14" s="14">
         <v>54</v>
       </c>
       <c r="D14" s="14">
         <v>58</v>
       </c>
       <c r="E14" s="22">
         <v>48</v>
       </c>
       <c r="F14" s="14">
         <v>47</v>
       </c>
       <c r="G14" s="14">
         <v>48</v>
       </c>
       <c r="H14" s="14">
         <v>66</v>
       </c>
       <c r="I14" s="14">
         <v>48</v>
       </c>
       <c r="J14" s="14">
         <v>39</v>
       </c>
       <c r="K14" s="14">
         <v>53</v>
       </c>
       <c r="L14" s="14">
         <v>56</v>
       </c>
       <c r="M14" s="14">
         <v>76</v>
       </c>
       <c r="N14" s="14">
         <v>39</v>
       </c>
       <c r="O14" s="14">
         <v>54</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="14">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>11</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="14">
         <v>4</v>
       </c>
       <c r="E15" s="22">
         <v>14</v>
       </c>
       <c r="F15" s="14">
         <v>18</v>
       </c>
       <c r="G15" s="14">
         <v>21</v>
       </c>
       <c r="H15" s="14">
         <v>15</v>
       </c>
       <c r="I15" s="14">
         <v>10</v>
       </c>
       <c r="J15" s="14">
         <v>16</v>
       </c>
       <c r="K15" s="14">
         <v>12</v>
       </c>
       <c r="L15" s="14">
         <v>12</v>
       </c>
       <c r="M15" s="14">
         <v>17</v>
       </c>
       <c r="N15" s="14">
         <v>15</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="12">
         <v>114</v>
       </c>
       <c r="C17" s="12">
         <v>135</v>
       </c>
       <c r="D17" s="12">
         <v>114</v>
       </c>
       <c r="E17" s="21">
         <v>137</v>
       </c>
       <c r="F17" s="12">
         <v>133</v>
       </c>
       <c r="G17" s="12">
         <v>146</v>
       </c>
       <c r="H17" s="12">
         <v>147</v>
       </c>
       <c r="I17" s="12">
         <v>135</v>
       </c>
       <c r="J17" s="12">
         <v>117</v>
       </c>
       <c r="K17" s="12">
         <v>132</v>
       </c>
       <c r="L17" s="12">
         <v>121</v>
       </c>
       <c r="M17" s="12">
         <v>174</v>
       </c>
       <c r="N17" s="12">
         <v>130</v>
       </c>
       <c r="O17" s="12">
         <v>136</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="12">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>89</v>
       </c>
       <c r="C18" s="14">
         <v>112</v>
       </c>
       <c r="D18" s="14">
         <v>95</v>
       </c>
       <c r="E18" s="22">
         <v>109</v>
       </c>
       <c r="F18" s="14">
         <v>103</v>
       </c>
       <c r="G18" s="14">
         <v>120</v>
       </c>
       <c r="H18" s="14">
         <v>117</v>
       </c>
       <c r="I18" s="14">
         <v>107</v>
       </c>
       <c r="J18" s="14">
         <v>91</v>
       </c>
       <c r="K18" s="14">
         <v>107</v>
       </c>
       <c r="L18" s="14">
         <v>94</v>
       </c>
       <c r="M18" s="14">
         <v>149</v>
       </c>
       <c r="N18" s="14">
         <v>108</v>
       </c>
       <c r="O18" s="14">
         <v>112</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>24</v>
       </c>
       <c r="C19" s="14">
         <v>21</v>
       </c>
       <c r="D19" s="14">
         <v>17</v>
       </c>
       <c r="E19" s="22">
         <v>24</v>
       </c>
       <c r="F19" s="14">
         <v>24</v>
       </c>
       <c r="G19" s="14">
         <v>19</v>
       </c>
       <c r="H19" s="14">
         <v>27</v>
       </c>
       <c r="I19" s="14">
         <v>26</v>
       </c>
       <c r="J19" s="14">
         <v>22</v>
       </c>
       <c r="K19" s="14">
         <v>25</v>
       </c>
       <c r="L19" s="14">
         <v>23</v>
       </c>
       <c r="M19" s="14">
         <v>22</v>
       </c>
       <c r="N19" s="14">
         <v>21</v>
       </c>
       <c r="O19" s="14">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14">
         <v>1</v>
       </c>
       <c r="C20" s="14">
         <v>2</v>
       </c>
       <c r="D20" s="14">
         <v>2</v>
       </c>
       <c r="E20" s="22">
         <v>4</v>
       </c>
       <c r="F20" s="14">
         <v>6</v>
       </c>
       <c r="G20" s="14">
         <v>7</v>
       </c>
       <c r="H20" s="14">
         <v>3</v>
       </c>
       <c r="I20" s="14">
         <v>2</v>
       </c>
       <c r="J20" s="14">
         <v>4</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="14">
         <v>4</v>
       </c>
       <c r="M20" s="14">
         <v>3</v>
       </c>
       <c r="N20" s="14">
         <v>1</v>
       </c>
       <c r="O20" s="14">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="P20" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+    </row>
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="12">
         <v>134</v>
       </c>
       <c r="C22" s="12">
         <v>147</v>
       </c>
       <c r="D22" s="12">
         <v>129</v>
       </c>
       <c r="E22" s="21">
         <v>165</v>
       </c>
       <c r="F22" s="12">
         <v>138</v>
       </c>
       <c r="G22" s="12">
         <v>148</v>
       </c>
       <c r="H22" s="12">
         <v>183</v>
       </c>
       <c r="I22" s="12">
         <v>137</v>
       </c>
       <c r="J22" s="12">
         <v>126</v>
       </c>
       <c r="K22" s="12">
         <v>164</v>
       </c>
       <c r="L22" s="12">
         <v>144</v>
       </c>
       <c r="M22" s="12">
         <v>189</v>
       </c>
       <c r="N22" s="39">
         <v>135</v>
       </c>
       <c r="O22" s="12">
         <v>160</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="12">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14">
         <v>6</v>
       </c>
       <c r="C23" s="14">
         <v>3</v>
       </c>
       <c r="D23" s="14">
         <v>1</v>
       </c>
       <c r="E23" s="22">
         <v>5</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="14">
         <v>1</v>
       </c>
       <c r="H23" s="14">
         <v>3</v>
       </c>
       <c r="I23" s="14">
         <v>2</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="14">
         <v>6</v>
       </c>
       <c r="L23" s="14">
         <v>2</v>
       </c>
       <c r="M23" s="14">
         <v>4</v>
       </c>
       <c r="N23" s="40">
         <v>4</v>
       </c>
       <c r="O23" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>24</v>
       </c>
       <c r="C24" s="14">
         <v>27</v>
       </c>
       <c r="D24" s="14">
         <v>26</v>
       </c>
       <c r="E24" s="22">
         <v>37</v>
       </c>
       <c r="F24" s="14">
         <v>20</v>
       </c>
       <c r="G24" s="14">
         <v>31</v>
       </c>
       <c r="H24" s="14">
         <v>23</v>
       </c>
       <c r="I24" s="14">
         <v>30</v>
       </c>
       <c r="J24" s="14">
         <v>27</v>
       </c>
       <c r="K24" s="14">
         <v>26</v>
       </c>
       <c r="L24" s="14">
         <v>25</v>
       </c>
       <c r="M24" s="14">
         <v>25</v>
       </c>
       <c r="N24" s="40">
         <v>33</v>
       </c>
       <c r="O24" s="14">
         <v>30</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="14">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14">
         <v>23</v>
       </c>
       <c r="C25" s="14">
         <v>29</v>
       </c>
       <c r="D25" s="14">
         <v>18</v>
       </c>
       <c r="E25" s="22">
         <v>33</v>
       </c>
       <c r="F25" s="14">
         <v>28</v>
       </c>
       <c r="G25" s="14">
         <v>25</v>
       </c>
       <c r="H25" s="14">
         <v>40</v>
       </c>
       <c r="I25" s="14">
         <v>15</v>
       </c>
       <c r="J25" s="14">
         <v>24</v>
       </c>
       <c r="K25" s="14">
         <v>37</v>
       </c>
       <c r="L25" s="14">
         <v>26</v>
       </c>
       <c r="M25" s="14">
         <v>32</v>
       </c>
       <c r="N25" s="40">
         <v>26</v>
       </c>
       <c r="O25" s="14">
         <v>26</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14">
         <v>17</v>
       </c>
       <c r="C26" s="14">
         <v>11</v>
       </c>
       <c r="D26" s="14">
         <v>10</v>
       </c>
       <c r="E26" s="22">
         <v>18</v>
       </c>
       <c r="F26" s="14">
         <v>16</v>
       </c>
       <c r="G26" s="14">
         <v>14</v>
       </c>
       <c r="H26" s="14">
         <v>23</v>
       </c>
       <c r="I26" s="14">
         <v>18</v>
       </c>
       <c r="J26" s="14">
         <v>16</v>
       </c>
       <c r="K26" s="14">
         <v>19</v>
       </c>
       <c r="L26" s="14">
         <v>19</v>
       </c>
       <c r="M26" s="14">
         <v>25</v>
       </c>
       <c r="N26" s="40">
         <v>11</v>
       </c>
       <c r="O26" s="14">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14">
         <v>22</v>
       </c>
       <c r="C27" s="14">
         <v>12</v>
       </c>
       <c r="D27" s="14">
         <v>14</v>
       </c>
       <c r="E27" s="22">
         <v>14</v>
       </c>
       <c r="F27" s="14">
         <v>15</v>
       </c>
       <c r="G27" s="14">
         <v>15</v>
       </c>
       <c r="H27" s="14">
         <v>16</v>
       </c>
       <c r="I27" s="14">
         <v>16</v>
       </c>
       <c r="J27" s="14">
         <v>8</v>
       </c>
       <c r="K27" s="14">
         <v>11</v>
       </c>
       <c r="L27" s="14">
         <v>8</v>
       </c>
       <c r="M27" s="14">
         <v>13</v>
       </c>
       <c r="N27" s="40">
         <v>8</v>
       </c>
       <c r="O27" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>32</v>
       </c>
       <c r="C28" s="14">
         <v>54</v>
       </c>
       <c r="D28" s="14">
         <v>58</v>
       </c>
       <c r="E28" s="22">
         <v>48</v>
       </c>
       <c r="F28" s="14">
         <v>47</v>
       </c>
       <c r="G28" s="14">
         <v>48</v>
       </c>
       <c r="H28" s="14">
         <v>66</v>
       </c>
       <c r="I28" s="14">
         <v>48</v>
       </c>
       <c r="J28" s="14">
         <v>39</v>
       </c>
       <c r="K28" s="14">
         <v>53</v>
       </c>
       <c r="L28" s="14">
         <v>56</v>
       </c>
       <c r="M28" s="14">
         <v>76</v>
       </c>
       <c r="N28" s="40">
         <v>39</v>
       </c>
       <c r="O28" s="14">
         <v>54</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="14">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16">
         <v>10</v>
       </c>
       <c r="C29" s="16">
         <v>11</v>
       </c>
       <c r="D29" s="16">
         <v>2</v>
       </c>
       <c r="E29" s="23">
         <v>10</v>
       </c>
       <c r="F29" s="16">
         <v>12</v>
       </c>
       <c r="G29" s="16">
         <v>14</v>
       </c>
       <c r="H29" s="16">
         <v>12</v>
       </c>
       <c r="I29" s="16">
         <v>8</v>
       </c>
       <c r="J29" s="16">
         <v>12</v>
       </c>
       <c r="K29" s="16">
         <v>12</v>
       </c>
       <c r="L29" s="16">
         <v>8</v>
       </c>
       <c r="M29" s="16">
         <v>14</v>
       </c>
       <c r="N29" s="16">
         <v>14</v>
       </c>
       <c r="O29" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
-      <selection pane="bottomLeft" activeCell="R16" sqref="R16"/>
+      <selection pane="bottomLeft" activeCell="R22" sqref="R22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="49"/>
-[...15 lines deleted...]
-      <c r="O4" s="4" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+    </row>
+    <row r="4" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="47">
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="50"/>
+      <c r="B5" s="46">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="46">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A6" s="51"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="18">
         <v>3.6</v>
       </c>
       <c r="C8" s="18">
         <v>4.04</v>
       </c>
       <c r="D8" s="18">
         <v>3.86</v>
       </c>
       <c r="E8" s="18">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="18">
         <v>4</v>
       </c>
       <c r="G8" s="18">
         <v>4.07</v>
       </c>
       <c r="H8" s="18">
         <v>4.17</v>
       </c>
       <c r="I8" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="J8" s="18">
         <v>4.09</v>
       </c>
       <c r="K8" s="18">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="18">
         <v>4.2</v>
       </c>
       <c r="N8" s="18">
         <v>3.78</v>
       </c>
       <c r="O8" s="18">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="18">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="19">
         <v>3.72</v>
       </c>
       <c r="C9" s="19">
         <v>4.33</v>
       </c>
       <c r="D9" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="19">
         <v>4.26</v>
       </c>
       <c r="F9" s="19">
         <v>4.22</v>
       </c>
       <c r="G9" s="19">
         <v>4.33</v>
       </c>
       <c r="H9" s="19">
         <v>4.38</v>
       </c>
       <c r="I9" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="J9" s="19">
         <v>4.29</v>
       </c>
       <c r="K9" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="19">
         <v>4.42</v>
       </c>
       <c r="N9" s="19">
         <v>4.22</v>
       </c>
       <c r="O9" s="19">
         <v>4.5599999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="19">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="19">
         <v>3.65</v>
       </c>
       <c r="C10" s="19">
         <v>3.83</v>
       </c>
       <c r="D10" s="19">
         <v>3.64</v>
       </c>
       <c r="E10" s="19">
         <v>3.93</v>
       </c>
       <c r="F10" s="19">
         <v>3.81</v>
       </c>
       <c r="G10" s="19">
         <v>3.83</v>
       </c>
       <c r="H10" s="19">
         <v>3.83</v>
       </c>
       <c r="I10" s="19">
         <v>3.89</v>
       </c>
       <c r="J10" s="19">
         <v>3.88</v>
       </c>
       <c r="K10" s="19">
         <v>3.88</v>
       </c>
       <c r="L10" s="19">
         <v>3.87</v>
       </c>
       <c r="M10" s="19">
         <v>3.85</v>
       </c>
       <c r="N10" s="19">
         <v>4.08</v>
       </c>
       <c r="O10" s="19">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="19">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19">
         <v>3.74</v>
       </c>
       <c r="C11" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="19">
         <v>3.91</v>
       </c>
       <c r="E11" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="19">
         <v>4.34</v>
       </c>
       <c r="H11" s="19">
         <v>4.66</v>
       </c>
       <c r="I11" s="19">
         <v>4.38</v>
       </c>
       <c r="J11" s="19">
         <v>4.34</v>
       </c>
       <c r="K11" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="19">
         <v>4.5</v>
       </c>
       <c r="M11" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="19">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="19">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="19">
         <v>5.52</v>
       </c>
       <c r="C12" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="19">
         <v>4.21</v>
       </c>
       <c r="E12" s="19">
         <v>4.66</v>
       </c>
       <c r="F12" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="19">
         <v>4.76</v>
       </c>
       <c r="H12" s="19">
         <v>5.16</v>
       </c>
       <c r="I12" s="19">
         <v>5.26</v>
       </c>
       <c r="J12" s="19">
         <v>5.26</v>
       </c>
       <c r="K12" s="19">
         <v>5.36</v>
       </c>
       <c r="L12" s="19">
         <v>5.45</v>
       </c>
       <c r="M12" s="19">
         <v>5.67</v>
       </c>
       <c r="N12" s="19">
         <v>3.64</v>
       </c>
       <c r="O12" s="19">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="19">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>7.55</v>
       </c>
       <c r="C13" s="19">
         <v>6.1</v>
       </c>
       <c r="D13" s="19">
         <v>5.6</v>
       </c>
       <c r="E13" s="19">
         <v>5.44</v>
       </c>
       <c r="F13" s="19">
         <v>5.38</v>
       </c>
       <c r="G13" s="19">
         <v>5.38</v>
       </c>
       <c r="H13" s="19">
         <v>5.4</v>
       </c>
       <c r="I13" s="19">
         <v>5.43</v>
       </c>
       <c r="J13" s="19">
         <v>5.13</v>
       </c>
       <c r="K13" s="19">
         <v>4.99</v>
       </c>
       <c r="L13" s="19">
         <v>4.79</v>
       </c>
       <c r="M13" s="19">
         <v>4.76</v>
       </c>
       <c r="N13" s="19">
         <v>2.8</v>
       </c>
       <c r="O13" s="19">
         <v>3.84</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="19">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="19">
         <v>3.09</v>
       </c>
       <c r="D14" s="19">
         <v>3.38</v>
       </c>
       <c r="E14" s="19">
         <v>3.37</v>
       </c>
       <c r="F14" s="19">
         <v>3.33</v>
       </c>
       <c r="G14" s="19">
         <v>3.34</v>
       </c>
       <c r="H14" s="19">
         <v>3.51</v>
       </c>
       <c r="I14" s="19">
         <v>3.48</v>
       </c>
       <c r="J14" s="19">
         <v>3.4</v>
       </c>
       <c r="K14" s="19">
         <v>3.42</v>
       </c>
       <c r="L14" s="19">
         <v>3.46</v>
       </c>
       <c r="M14" s="19">
         <v>3.61</v>
       </c>
       <c r="N14" s="19">
         <v>2.63</v>
       </c>
       <c r="O14" s="19">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="19">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19">
         <v>3.12</v>
       </c>
       <c r="C15" s="19">
         <v>3.56</v>
       </c>
       <c r="D15" s="19">
         <v>2.74</v>
       </c>
       <c r="E15" s="19">
         <v>3.09</v>
       </c>
       <c r="F15" s="19">
         <v>3.5</v>
       </c>
       <c r="G15" s="19">
         <v>3.95</v>
       </c>
       <c r="H15" s="19">
         <v>3.99</v>
       </c>
       <c r="I15" s="19">
         <v>3.85</v>
       </c>
       <c r="J15" s="19">
         <v>3.95</v>
       </c>
       <c r="K15" s="19">
         <v>3.9</v>
       </c>
       <c r="L15" s="19">
         <v>3.87</v>
       </c>
       <c r="M15" s="19">
         <v>3.95</v>
       </c>
       <c r="N15" s="19">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="19">
         <v>4.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="19">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="18">
         <v>3.55</v>
       </c>
       <c r="C17" s="18">
         <v>4.08</v>
       </c>
       <c r="D17" s="18">
         <v>3.91</v>
       </c>
       <c r="E17" s="18">
         <v>4.03</v>
       </c>
       <c r="F17" s="18">
         <v>4.05</v>
       </c>
       <c r="G17" s="18">
         <v>4.16</v>
       </c>
       <c r="H17" s="18">
         <v>4.22</v>
       </c>
       <c r="I17" s="18">
         <v>4.22</v>
       </c>
       <c r="J17" s="18">
         <v>4.17</v>
       </c>
       <c r="K17" s="18">
         <v>4.17</v>
       </c>
       <c r="L17" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="18">
         <v>4.26</v>
       </c>
       <c r="N17" s="18">
         <v>3.93</v>
       </c>
       <c r="O17" s="18">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="18">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>3.58</v>
       </c>
       <c r="C18" s="19">
         <v>4.26</v>
       </c>
       <c r="D18" s="19">
         <v>4.12</v>
       </c>
       <c r="E18" s="19">
         <v>4.22</v>
       </c>
       <c r="F18" s="19">
         <v>4.21</v>
       </c>
       <c r="G18" s="19">
         <v>4.34</v>
       </c>
       <c r="H18" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="19">
         <v>4.37</v>
       </c>
       <c r="J18" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="19">
         <v>4.28</v>
       </c>
       <c r="M18" s="19">
         <v>4.43</v>
       </c>
       <c r="N18" s="19">
         <v>4.18</v>
       </c>
       <c r="O18" s="19">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="19">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>3.71</v>
       </c>
       <c r="C19" s="19">
         <v>3.64</v>
       </c>
       <c r="D19" s="19">
         <v>3.28</v>
       </c>
       <c r="E19" s="19">
         <v>3.41</v>
       </c>
       <c r="F19" s="19">
         <v>3.47</v>
       </c>
       <c r="G19" s="19">
         <v>3.39</v>
       </c>
       <c r="H19" s="19">
         <v>3.51</v>
       </c>
       <c r="I19" s="19">
         <v>3.58</v>
       </c>
       <c r="J19" s="19">
         <v>3.57</v>
       </c>
       <c r="K19" s="19">
         <v>3.6</v>
       </c>
       <c r="L19" s="19">
         <v>3.6</v>
       </c>
       <c r="M19" s="19">
         <v>3.59</v>
       </c>
       <c r="N19" s="19">
         <v>3.22</v>
       </c>
       <c r="O19" s="19">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="19">
+        <v>3.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>1.36</v>
       </c>
       <c r="C20" s="19">
         <v>2.12</v>
       </c>
       <c r="D20" s="19">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="19">
         <v>3.14</v>
       </c>
       <c r="F20" s="19">
         <v>4.16</v>
       </c>
       <c r="G20" s="19">
         <v>5.12</v>
       </c>
       <c r="H20" s="19">
         <v>4.95</v>
       </c>
       <c r="I20" s="19">
         <v>4.68</v>
       </c>
       <c r="J20" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="19">
         <v>4.28</v>
       </c>
       <c r="L20" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="19">
         <v>4.37</v>
       </c>
       <c r="N20" s="19">
         <v>1.39</v>
       </c>
       <c r="O20" s="19">
         <v>2.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="P20" s="19">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+    </row>
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>3.63</v>
       </c>
       <c r="C22" s="18">
         <v>3.99</v>
       </c>
       <c r="D22" s="18">
         <v>3.81</v>
       </c>
       <c r="E22" s="18">
         <v>4.01</v>
       </c>
       <c r="F22" s="18">
         <v>3.95</v>
       </c>
       <c r="G22" s="18">
         <v>3.99</v>
       </c>
       <c r="H22" s="18">
         <v>4.13</v>
       </c>
       <c r="I22" s="18">
         <v>4.08</v>
       </c>
       <c r="J22" s="18">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="18">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="18">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="41">
         <v>3.64</v>
       </c>
       <c r="O22" s="18">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="18">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="19">
         <v>8.69</v>
       </c>
       <c r="C23" s="19">
         <v>6.94</v>
       </c>
       <c r="D23" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="19">
         <v>5.73</v>
       </c>
       <c r="F23" s="19">
         <v>4.57</v>
       </c>
       <c r="G23" s="19">
         <v>4.07</v>
       </c>
       <c r="H23" s="19">
         <v>4.12</v>
       </c>
       <c r="I23" s="19">
         <v>3.97</v>
       </c>
       <c r="J23" s="19">
         <v>3.53</v>
       </c>
       <c r="K23" s="19">
         <v>4.07</v>
       </c>
       <c r="L23" s="19">
         <v>3.99</v>
       </c>
       <c r="M23" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="42">
         <v>5.82</v>
       </c>
       <c r="O23" s="19">
         <v>7.75</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="19">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>3.59</v>
       </c>
       <c r="C24" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="19">
         <v>3.98</v>
       </c>
       <c r="E24" s="19">
         <v>4.43</v>
       </c>
       <c r="F24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="19">
         <v>4.26</v>
       </c>
       <c r="H24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="J24" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="19">
         <v>4.16</v>
       </c>
       <c r="L24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="42">
         <v>4.91</v>
       </c>
       <c r="O24" s="19">
         <v>4.92</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="19">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="19">
         <v>3.74</v>
       </c>
       <c r="C25" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="19">
         <v>3.91</v>
       </c>
       <c r="E25" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="19">
         <v>4.34</v>
       </c>
       <c r="H25" s="19">
         <v>4.66</v>
       </c>
       <c r="I25" s="19">
         <v>4.38</v>
       </c>
       <c r="J25" s="19">
         <v>4.34</v>
       </c>
       <c r="K25" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="19">
         <v>4.5</v>
       </c>
       <c r="M25" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="42">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="19">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="19">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="19">
         <v>5.52</v>
       </c>
       <c r="C26" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="19">
         <v>4.21</v>
       </c>
       <c r="E26" s="19">
         <v>4.66</v>
       </c>
       <c r="F26" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="19">
         <v>4.76</v>
       </c>
       <c r="H26" s="19">
         <v>5.16</v>
       </c>
       <c r="I26" s="19">
         <v>5.26</v>
       </c>
       <c r="J26" s="19">
         <v>5.26</v>
       </c>
       <c r="K26" s="19">
         <v>5.36</v>
       </c>
       <c r="L26" s="19">
         <v>5.45</v>
       </c>
       <c r="M26" s="19">
         <v>5.67</v>
       </c>
       <c r="N26" s="42">
         <v>3.64</v>
       </c>
       <c r="O26" s="19">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="19">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>7.55</v>
       </c>
       <c r="C27" s="19">
         <v>6.1</v>
       </c>
       <c r="D27" s="19">
         <v>5.6</v>
       </c>
       <c r="E27" s="19">
         <v>5.44</v>
       </c>
       <c r="F27" s="19">
         <v>5.38</v>
       </c>
       <c r="G27" s="19">
         <v>5.38</v>
       </c>
       <c r="H27" s="19">
         <v>5.4</v>
       </c>
       <c r="I27" s="19">
         <v>5.43</v>
       </c>
       <c r="J27" s="19">
         <v>5.13</v>
       </c>
       <c r="K27" s="19">
         <v>4.99</v>
       </c>
       <c r="L27" s="19">
         <v>4.79</v>
       </c>
       <c r="M27" s="19">
         <v>4.76</v>
       </c>
       <c r="N27" s="42">
         <v>2.8</v>
       </c>
       <c r="O27" s="19">
         <v>3.84</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="19">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="19">
         <v>3.09</v>
       </c>
       <c r="D28" s="19">
         <v>3.38</v>
       </c>
       <c r="E28" s="19">
         <v>3.37</v>
       </c>
       <c r="F28" s="19">
         <v>3.33</v>
       </c>
       <c r="G28" s="19">
         <v>3.34</v>
       </c>
       <c r="H28" s="19">
         <v>3.51</v>
       </c>
       <c r="I28" s="19">
         <v>3.48</v>
       </c>
       <c r="J28" s="19">
         <v>3.4</v>
       </c>
       <c r="K28" s="19">
         <v>3.42</v>
       </c>
       <c r="L28" s="19">
         <v>3.46</v>
       </c>
       <c r="M28" s="19">
         <v>3.61</v>
       </c>
       <c r="N28" s="42">
         <v>2.63</v>
       </c>
       <c r="O28" s="19">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="19">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="20">
         <v>3.58</v>
       </c>
       <c r="C29" s="20">
         <v>3.94</v>
       </c>
       <c r="D29" s="20">
         <v>2.86</v>
       </c>
       <c r="E29" s="20">
         <v>3.07</v>
       </c>
       <c r="F29" s="20">
         <v>3.32</v>
       </c>
       <c r="G29" s="20">
         <v>3.64</v>
       </c>
       <c r="H29" s="20">
         <v>3.74</v>
       </c>
       <c r="I29" s="20">
         <v>3.63</v>
       </c>
       <c r="J29" s="20">
         <v>3.73</v>
       </c>
       <c r="K29" s="20">
         <v>3.8</v>
       </c>
       <c r="L29" s="20">
         <v>3.73</v>
       </c>
       <c r="M29" s="20">
         <v>3.84</v>
       </c>
       <c r="N29" s="20">
         <v>4.95</v>
       </c>
       <c r="O29" s="20">
         <v>5.38</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="P29" s="20">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
-      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="49"/>
-[...15 lines deleted...]
-      <c r="O4" s="5" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="52">
+    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="50"/>
+      <c r="B5" s="53">
         <v>2025</v>
       </c>
-      <c r="C5" s="53"/>
-[...10 lines deleted...]
-      <c r="N5" s="52">
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="53">
         <v>2026</v>
       </c>
-      <c r="O5" s="53"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+    </row>
+    <row r="6" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="51"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="21">
         <v>248</v>
       </c>
       <c r="C8" s="12">
         <v>282</v>
       </c>
       <c r="D8" s="21">
         <v>243</v>
       </c>
       <c r="E8" s="12">
         <v>302</v>
       </c>
       <c r="F8" s="21">
         <v>271</v>
       </c>
       <c r="G8" s="12">
         <v>294</v>
       </c>
       <c r="H8" s="12">
         <v>330</v>
       </c>
       <c r="I8" s="21">
         <v>272</v>
       </c>
       <c r="J8" s="21">
         <v>243</v>
       </c>
       <c r="K8" s="21">
         <v>296</v>
       </c>
       <c r="L8" s="21">
         <v>265</v>
       </c>
       <c r="M8" s="21">
         <v>363</v>
       </c>
       <c r="N8" s="12">
         <v>265</v>
       </c>
       <c r="O8" s="12">
         <v>296</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="21">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>95</v>
       </c>
       <c r="C9" s="14">
         <v>115</v>
       </c>
       <c r="D9" s="22">
         <v>96</v>
       </c>
       <c r="E9" s="14">
         <v>114</v>
       </c>
       <c r="F9" s="22">
         <v>103</v>
       </c>
       <c r="G9" s="14">
         <v>121</v>
       </c>
       <c r="H9" s="14">
         <v>120</v>
       </c>
       <c r="I9" s="22">
         <v>109</v>
       </c>
       <c r="J9" s="22">
         <v>91</v>
       </c>
       <c r="K9" s="22">
         <v>113</v>
       </c>
       <c r="L9" s="22">
         <v>96</v>
       </c>
       <c r="M9" s="22">
         <v>153</v>
       </c>
       <c r="N9" s="14">
         <v>112</v>
       </c>
       <c r="O9" s="14">
         <v>118</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="22">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>48</v>
       </c>
       <c r="C10" s="14">
         <v>48</v>
       </c>
       <c r="D10" s="22">
         <v>43</v>
       </c>
       <c r="E10" s="14">
         <v>61</v>
       </c>
       <c r="F10" s="22">
         <v>44</v>
       </c>
       <c r="G10" s="14">
         <v>50</v>
       </c>
       <c r="H10" s="14">
         <v>50</v>
       </c>
       <c r="I10" s="22">
         <v>56</v>
       </c>
       <c r="J10" s="22">
         <v>49</v>
       </c>
       <c r="K10" s="22">
         <v>51</v>
       </c>
       <c r="L10" s="22">
         <v>48</v>
       </c>
       <c r="M10" s="22">
         <v>47</v>
       </c>
       <c r="N10" s="14">
         <v>54</v>
       </c>
       <c r="O10" s="14">
         <v>51</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="22">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22">
         <v>23</v>
       </c>
       <c r="C11" s="14">
         <v>29</v>
       </c>
       <c r="D11" s="22">
         <v>18</v>
       </c>
       <c r="E11" s="14">
         <v>33</v>
       </c>
       <c r="F11" s="22">
         <v>28</v>
       </c>
       <c r="G11" s="14">
         <v>25</v>
       </c>
       <c r="H11" s="14">
         <v>40</v>
       </c>
       <c r="I11" s="22">
         <v>15</v>
       </c>
       <c r="J11" s="22">
         <v>24</v>
       </c>
       <c r="K11" s="22">
         <v>37</v>
       </c>
       <c r="L11" s="22">
         <v>26</v>
       </c>
       <c r="M11" s="22">
         <v>32</v>
       </c>
       <c r="N11" s="14">
         <v>26</v>
       </c>
       <c r="O11" s="14">
         <v>26</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>17</v>
       </c>
       <c r="C12" s="14">
         <v>11</v>
       </c>
       <c r="D12" s="22">
         <v>10</v>
       </c>
       <c r="E12" s="14">
         <v>18</v>
       </c>
       <c r="F12" s="22">
         <v>16</v>
       </c>
       <c r="G12" s="14">
         <v>14</v>
       </c>
       <c r="H12" s="14">
         <v>23</v>
       </c>
       <c r="I12" s="22">
         <v>18</v>
       </c>
       <c r="J12" s="22">
         <v>16</v>
       </c>
       <c r="K12" s="22">
         <v>19</v>
       </c>
       <c r="L12" s="22">
         <v>19</v>
       </c>
       <c r="M12" s="22">
         <v>25</v>
       </c>
       <c r="N12" s="14">
         <v>11</v>
       </c>
       <c r="O12" s="14">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="22">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22">
         <v>22</v>
       </c>
       <c r="C13" s="14">
         <v>12</v>
       </c>
       <c r="D13" s="22">
         <v>14</v>
       </c>
       <c r="E13" s="14">
         <v>14</v>
       </c>
       <c r="F13" s="22">
         <v>15</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>16</v>
       </c>
       <c r="I13" s="22">
         <v>16</v>
       </c>
       <c r="J13" s="22">
         <v>8</v>
       </c>
       <c r="K13" s="22">
         <v>11</v>
       </c>
       <c r="L13" s="22">
         <v>8</v>
       </c>
       <c r="M13" s="22">
         <v>13</v>
       </c>
       <c r="N13" s="14">
         <v>8</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>32</v>
       </c>
       <c r="C14" s="14">
         <v>54</v>
       </c>
       <c r="D14" s="22">
         <v>58</v>
       </c>
       <c r="E14" s="14">
         <v>48</v>
       </c>
       <c r="F14" s="22">
         <v>47</v>
       </c>
       <c r="G14" s="14">
         <v>48</v>
       </c>
       <c r="H14" s="14">
         <v>66</v>
       </c>
       <c r="I14" s="22">
         <v>48</v>
       </c>
       <c r="J14" s="22">
         <v>39</v>
       </c>
       <c r="K14" s="22">
         <v>53</v>
       </c>
       <c r="L14" s="22">
         <v>56</v>
       </c>
       <c r="M14" s="22">
         <v>76</v>
       </c>
       <c r="N14" s="14">
         <v>39</v>
       </c>
       <c r="O14" s="14">
         <v>54</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="22">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>11</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="22">
         <v>4</v>
       </c>
       <c r="E15" s="14">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>18</v>
       </c>
       <c r="G15" s="14">
         <v>21</v>
       </c>
       <c r="H15" s="14">
         <v>15</v>
       </c>
       <c r="I15" s="22">
         <v>10</v>
       </c>
       <c r="J15" s="22">
         <v>16</v>
       </c>
       <c r="K15" s="22">
         <v>12</v>
       </c>
       <c r="L15" s="22">
         <v>12</v>
       </c>
       <c r="M15" s="22">
         <v>17</v>
       </c>
       <c r="N15" s="14">
         <v>15</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="21">
         <v>141</v>
       </c>
       <c r="C17" s="12">
         <v>146</v>
       </c>
       <c r="D17" s="21">
         <v>156</v>
       </c>
       <c r="E17" s="12">
         <v>179</v>
       </c>
       <c r="F17" s="21">
         <v>146</v>
       </c>
       <c r="G17" s="12">
         <v>165</v>
       </c>
       <c r="H17" s="12">
         <v>198</v>
       </c>
       <c r="I17" s="21">
         <v>162</v>
       </c>
       <c r="J17" s="21">
         <v>139</v>
       </c>
       <c r="K17" s="21">
         <v>180</v>
       </c>
       <c r="L17" s="21">
         <v>151</v>
       </c>
       <c r="M17" s="21">
         <v>199</v>
       </c>
       <c r="N17" s="12">
         <v>143</v>
       </c>
       <c r="O17" s="12">
         <v>176</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="21">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>60</v>
       </c>
       <c r="C18" s="14">
         <v>61</v>
       </c>
       <c r="D18" s="22">
         <v>59</v>
       </c>
       <c r="E18" s="14">
         <v>64</v>
       </c>
       <c r="F18" s="22">
         <v>47</v>
       </c>
       <c r="G18" s="14">
         <v>67</v>
       </c>
       <c r="H18" s="14">
         <v>70</v>
       </c>
       <c r="I18" s="22">
         <v>60</v>
       </c>
       <c r="J18" s="22">
         <v>55</v>
       </c>
       <c r="K18" s="22">
         <v>60</v>
       </c>
       <c r="L18" s="22">
         <v>48</v>
       </c>
       <c r="M18" s="22">
         <v>89</v>
       </c>
       <c r="N18" s="14">
         <v>53</v>
       </c>
       <c r="O18" s="14">
         <v>74</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="22">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>29</v>
       </c>
       <c r="C19" s="14">
         <v>25</v>
       </c>
       <c r="D19" s="22">
         <v>30</v>
       </c>
       <c r="E19" s="14">
         <v>40</v>
       </c>
       <c r="F19" s="22">
         <v>27</v>
       </c>
       <c r="G19" s="14">
         <v>26</v>
       </c>
       <c r="H19" s="14">
         <v>31</v>
       </c>
       <c r="I19" s="22">
         <v>28</v>
       </c>
       <c r="J19" s="22">
         <v>26</v>
       </c>
       <c r="K19" s="22">
         <v>35</v>
       </c>
       <c r="L19" s="22">
         <v>30</v>
       </c>
       <c r="M19" s="22">
         <v>25</v>
       </c>
       <c r="N19" s="14">
         <v>34</v>
       </c>
       <c r="O19" s="14">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="22">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>13</v>
       </c>
       <c r="C20" s="14">
         <v>11</v>
       </c>
       <c r="D20" s="22">
         <v>9</v>
       </c>
       <c r="E20" s="14">
         <v>21</v>
       </c>
       <c r="F20" s="22">
         <v>16</v>
       </c>
       <c r="G20" s="14">
         <v>12</v>
       </c>
       <c r="H20" s="14">
         <v>27</v>
       </c>
       <c r="I20" s="22">
         <v>9</v>
       </c>
       <c r="J20" s="22">
         <v>12</v>
       </c>
       <c r="K20" s="22">
         <v>19</v>
       </c>
       <c r="L20" s="22">
         <v>11</v>
       </c>
       <c r="M20" s="22">
         <v>15</v>
       </c>
       <c r="N20" s="14">
         <v>14</v>
       </c>
       <c r="O20" s="14">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="22">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="22">
         <v>10</v>
       </c>
       <c r="C21" s="14">
         <v>7</v>
       </c>
       <c r="D21" s="22">
         <v>6</v>
       </c>
       <c r="E21" s="14">
         <v>10</v>
       </c>
       <c r="F21" s="22">
         <v>10</v>
       </c>
       <c r="G21" s="14">
         <v>11</v>
       </c>
       <c r="H21" s="14">
         <v>11</v>
       </c>
       <c r="I21" s="22">
         <v>14</v>
       </c>
       <c r="J21" s="22">
         <v>9</v>
       </c>
       <c r="K21" s="22">
         <v>13</v>
       </c>
       <c r="L21" s="22">
         <v>10</v>
       </c>
       <c r="M21" s="22">
         <v>15</v>
       </c>
       <c r="N21" s="14">
         <v>4</v>
       </c>
       <c r="O21" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="22">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>9</v>
       </c>
       <c r="C22" s="14">
         <v>8</v>
       </c>
       <c r="D22" s="22">
         <v>7</v>
       </c>
       <c r="E22" s="14">
         <v>7</v>
       </c>
       <c r="F22" s="22">
         <v>10</v>
       </c>
       <c r="G22" s="14">
         <v>8</v>
       </c>
       <c r="H22" s="14">
         <v>10</v>
       </c>
       <c r="I22" s="22">
         <v>11</v>
       </c>
       <c r="J22" s="22">
         <v>6</v>
       </c>
       <c r="K22" s="22">
         <v>8</v>
       </c>
       <c r="L22" s="22">
         <v>6</v>
       </c>
       <c r="M22" s="22">
         <v>8</v>
       </c>
       <c r="N22" s="14">
         <v>6</v>
       </c>
       <c r="O22" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>14</v>
       </c>
       <c r="C23" s="14">
         <v>24</v>
       </c>
       <c r="D23" s="22">
         <v>41</v>
       </c>
       <c r="E23" s="14">
         <v>28</v>
       </c>
       <c r="F23" s="22">
         <v>26</v>
       </c>
       <c r="G23" s="14">
         <v>31</v>
       </c>
       <c r="H23" s="14">
         <v>41</v>
       </c>
       <c r="I23" s="22">
         <v>31</v>
       </c>
       <c r="J23" s="22">
         <v>23</v>
       </c>
       <c r="K23" s="22">
         <v>38</v>
       </c>
       <c r="L23" s="22">
         <v>37</v>
       </c>
       <c r="M23" s="22">
         <v>37</v>
       </c>
       <c r="N23" s="14">
         <v>24</v>
       </c>
       <c r="O23" s="14">
         <v>35</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="22">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>6</v>
       </c>
       <c r="C24" s="14">
         <v>10</v>
       </c>
       <c r="D24" s="22">
         <v>4</v>
       </c>
       <c r="E24" s="14">
         <v>9</v>
       </c>
       <c r="F24" s="22">
         <v>10</v>
       </c>
       <c r="G24" s="14">
         <v>10</v>
       </c>
       <c r="H24" s="14">
         <v>8</v>
       </c>
       <c r="I24" s="22">
         <v>9</v>
       </c>
       <c r="J24" s="22">
         <v>8</v>
       </c>
       <c r="K24" s="22">
         <v>7</v>
       </c>
       <c r="L24" s="22">
         <v>9</v>
       </c>
       <c r="M24" s="22">
         <v>10</v>
       </c>
       <c r="N24" s="14">
         <v>8</v>
       </c>
       <c r="O24" s="14">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="51" t="s">
+      <c r="P24" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="51"/>
-[...14 lines deleted...]
-    <row r="26" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B25" s="52"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+      <c r="N25" s="52"/>
+      <c r="O25" s="52"/>
+      <c r="P25" s="52"/>
+    </row>
+    <row r="26" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="21">
         <v>107</v>
       </c>
       <c r="C26" s="12">
         <v>136</v>
       </c>
       <c r="D26" s="21">
         <v>87</v>
       </c>
       <c r="E26" s="12">
         <v>123</v>
       </c>
       <c r="F26" s="21">
         <v>125</v>
       </c>
       <c r="G26" s="12">
         <v>129</v>
       </c>
       <c r="H26" s="12">
         <v>132</v>
       </c>
       <c r="I26" s="21">
         <v>110</v>
       </c>
       <c r="J26" s="21">
         <v>104</v>
       </c>
       <c r="K26" s="21">
         <v>116</v>
       </c>
       <c r="L26" s="21">
         <v>114</v>
       </c>
       <c r="M26" s="21">
         <v>164</v>
       </c>
       <c r="N26" s="39">
         <v>122</v>
       </c>
       <c r="O26" s="12">
         <v>120</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="21">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="22">
         <v>35</v>
       </c>
       <c r="C27" s="14">
         <v>54</v>
       </c>
       <c r="D27" s="22">
         <v>37</v>
       </c>
       <c r="E27" s="14">
         <v>50</v>
       </c>
       <c r="F27" s="22">
         <v>56</v>
       </c>
       <c r="G27" s="14">
         <v>54</v>
       </c>
       <c r="H27" s="14">
         <v>50</v>
       </c>
       <c r="I27" s="22">
         <v>49</v>
       </c>
       <c r="J27" s="22">
         <v>36</v>
       </c>
       <c r="K27" s="22">
         <v>53</v>
       </c>
       <c r="L27" s="22">
         <v>48</v>
       </c>
       <c r="M27" s="22">
         <v>64</v>
       </c>
       <c r="N27" s="40">
         <v>59</v>
       </c>
       <c r="O27" s="14">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="22">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="22">
         <v>19</v>
       </c>
       <c r="C28" s="14">
         <v>23</v>
       </c>
       <c r="D28" s="22">
         <v>13</v>
       </c>
       <c r="E28" s="14">
         <v>21</v>
       </c>
       <c r="F28" s="22">
         <v>17</v>
       </c>
       <c r="G28" s="14">
         <v>24</v>
       </c>
       <c r="H28" s="14">
         <v>19</v>
       </c>
       <c r="I28" s="22">
         <v>28</v>
       </c>
       <c r="J28" s="22">
         <v>23</v>
       </c>
       <c r="K28" s="22">
         <v>16</v>
       </c>
       <c r="L28" s="22">
         <v>18</v>
       </c>
       <c r="M28" s="22">
         <v>22</v>
       </c>
       <c r="N28" s="40">
         <v>20</v>
       </c>
       <c r="O28" s="14">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="22">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22">
         <v>10</v>
       </c>
       <c r="C29" s="14">
         <v>18</v>
       </c>
       <c r="D29" s="22">
         <v>9</v>
       </c>
       <c r="E29" s="14">
         <v>12</v>
       </c>
       <c r="F29" s="22">
         <v>12</v>
       </c>
       <c r="G29" s="14">
         <v>13</v>
       </c>
       <c r="H29" s="14">
         <v>13</v>
       </c>
       <c r="I29" s="22">
         <v>6</v>
       </c>
       <c r="J29" s="22">
         <v>12</v>
       </c>
       <c r="K29" s="22">
         <v>18</v>
       </c>
       <c r="L29" s="22">
         <v>15</v>
       </c>
       <c r="M29" s="22">
         <v>17</v>
       </c>
       <c r="N29" s="40">
         <v>12</v>
       </c>
       <c r="O29" s="14">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="22">
         <v>7</v>
       </c>
       <c r="C30" s="14">
         <v>4</v>
       </c>
       <c r="D30" s="22">
         <v>4</v>
       </c>
       <c r="E30" s="14">
         <v>8</v>
       </c>
       <c r="F30" s="22">
         <v>6</v>
       </c>
       <c r="G30" s="14">
         <v>3</v>
       </c>
       <c r="H30" s="14">
         <v>12</v>
       </c>
       <c r="I30" s="22">
         <v>4</v>
       </c>
       <c r="J30" s="22">
         <v>7</v>
       </c>
       <c r="K30" s="22">
         <v>6</v>
       </c>
       <c r="L30" s="22">
         <v>9</v>
       </c>
       <c r="M30" s="22">
         <v>10</v>
       </c>
       <c r="N30" s="40">
         <v>7</v>
       </c>
       <c r="O30" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P30" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="22">
         <v>13</v>
       </c>
       <c r="C31" s="14">
         <v>4</v>
       </c>
       <c r="D31" s="22">
         <v>7</v>
       </c>
       <c r="E31" s="14">
         <v>7</v>
       </c>
       <c r="F31" s="22">
         <v>5</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>6</v>
       </c>
       <c r="I31" s="22">
         <v>5</v>
       </c>
       <c r="J31" s="22">
         <v>2</v>
       </c>
       <c r="K31" s="22">
         <v>3</v>
       </c>
       <c r="L31" s="22">
         <v>2</v>
       </c>
       <c r="M31" s="22">
         <v>5</v>
       </c>
       <c r="N31" s="40">
         <v>2</v>
       </c>
       <c r="O31" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P31" s="22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="22">
         <v>18</v>
       </c>
       <c r="C32" s="14">
         <v>30</v>
       </c>
       <c r="D32" s="22">
         <v>17</v>
       </c>
       <c r="E32" s="14">
         <v>20</v>
       </c>
       <c r="F32" s="22">
         <v>21</v>
       </c>
       <c r="G32" s="14">
         <v>17</v>
       </c>
       <c r="H32" s="14">
         <v>25</v>
       </c>
       <c r="I32" s="22">
         <v>17</v>
       </c>
       <c r="J32" s="22">
         <v>16</v>
       </c>
       <c r="K32" s="22">
         <v>15</v>
       </c>
       <c r="L32" s="22">
         <v>19</v>
       </c>
       <c r="M32" s="22">
         <v>39</v>
       </c>
       <c r="N32" s="40">
         <v>15</v>
       </c>
       <c r="O32" s="14">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P32" s="22">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="23">
         <v>5</v>
       </c>
       <c r="C33" s="16">
         <v>3</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="16">
         <v>5</v>
       </c>
       <c r="F33" s="23">
         <v>8</v>
       </c>
       <c r="G33" s="16">
         <v>11</v>
       </c>
       <c r="H33" s="16">
         <v>7</v>
       </c>
       <c r="I33" s="23">
         <v>1</v>
       </c>
       <c r="J33" s="23">
         <v>8</v>
       </c>
       <c r="K33" s="23">
         <v>5</v>
       </c>
       <c r="L33" s="23">
         <v>3</v>
       </c>
       <c r="M33" s="23">
         <v>7</v>
       </c>
       <c r="N33" s="16">
         <v>7</v>
       </c>
       <c r="O33" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:15" s="7" customFormat="1" ht="18.75" customHeight="1">
+      <c r="P33" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A25:O25"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A25:P25"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J39" sqref="J39"/>
+      <selection activeCell="S29" sqref="S29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.88671875" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="49"/>
-[...15 lines deleted...]
-      <c r="O4" s="5" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="47">
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="55"/>
+      <c r="B5" s="46">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="46">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="55"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="56"/>
       <c r="B6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="30" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="33" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="37" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="12">
         <v>9</v>
       </c>
       <c r="C8" s="12">
         <v>13</v>
       </c>
       <c r="D8" s="12">
         <v>9</v>
       </c>
       <c r="E8" s="21">
         <v>12</v>
       </c>
       <c r="F8" s="12">
         <v>1</v>
       </c>
       <c r="G8" s="12">
         <v>7</v>
       </c>
       <c r="H8" s="12">
         <v>6</v>
       </c>
       <c r="I8" s="12">
         <v>8</v>
       </c>
       <c r="J8" s="12">
         <v>14</v>
       </c>
       <c r="K8" s="12">
         <v>11</v>
       </c>
       <c r="L8" s="12">
         <v>6</v>
       </c>
       <c r="M8" s="12">
         <v>7</v>
       </c>
       <c r="N8" s="21">
         <v>6</v>
       </c>
       <c r="O8" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>5</v>
       </c>
       <c r="C9" s="14">
         <v>3</v>
       </c>
       <c r="D9" s="14">
         <v>3</v>
       </c>
       <c r="E9" s="22">
         <v>4</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
       <c r="G9" s="14">
         <v>4</v>
       </c>
       <c r="H9" s="14">
         <v>2</v>
       </c>
       <c r="I9" s="14">
         <v>1</v>
       </c>
       <c r="J9" s="14">
         <v>5</v>
       </c>
       <c r="K9" s="14">
         <v>4</v>
       </c>
       <c r="L9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="14">
         <v>2</v>
       </c>
       <c r="N9" s="22">
         <v>2</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>2</v>
       </c>
       <c r="C10" s="14">
         <v>5</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="22">
         <v>4</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="14">
         <v>1</v>
       </c>
       <c r="H10" s="14">
         <v>1</v>
       </c>
       <c r="I10" s="14">
         <v>2</v>
       </c>
       <c r="J10" s="14">
         <v>4</v>
       </c>
       <c r="K10" s="14">
         <v>2</v>
       </c>
       <c r="L10" s="14">
         <v>1</v>
       </c>
       <c r="M10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="22">
         <v>1</v>
       </c>
       <c r="O10" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="14">
         <v>1</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="22">
         <v>1</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="14">
         <v>1</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="14">
         <v>1</v>
       </c>
       <c r="L11" s="14">
         <v>3</v>
       </c>
       <c r="M11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="22"/>
       <c r="O11" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="14">
         <v>1</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="14">
         <v>1</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="14">
         <v>1</v>
       </c>
       <c r="K12" s="14">
         <v>2</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="14">
         <v>1</v>
       </c>
       <c r="N12" s="22"/>
       <c r="O12" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="14">
         <v>1</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="14">
         <v>1</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="14">
         <v>2</v>
       </c>
       <c r="J13" s="14">
         <v>1</v>
       </c>
       <c r="K13" s="14">
         <v>1</v>
       </c>
       <c r="L13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="22">
         <v>1</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>1</v>
       </c>
       <c r="C14" s="14">
         <v>3</v>
       </c>
       <c r="D14" s="14">
         <v>3</v>
       </c>
       <c r="E14" s="22">
         <v>3</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="14">
         <v>1</v>
       </c>
       <c r="I14" s="14">
         <v>1</v>
       </c>
       <c r="J14" s="14">
         <v>3</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="14">
         <v>1</v>
       </c>
       <c r="M14" s="14">
         <v>3</v>
       </c>
       <c r="N14" s="22">
         <v>1</v>
       </c>
       <c r="O14" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="14">
         <v>1</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="14">
         <v>2</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="14">
         <v>1</v>
       </c>
       <c r="L15" s="14">
         <v>1</v>
       </c>
       <c r="M15" s="14">
         <v>1</v>
       </c>
       <c r="N15" s="22">
         <v>1</v>
       </c>
       <c r="O15" s="14">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A16" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="12">
         <v>6</v>
       </c>
       <c r="C17" s="12">
         <v>3</v>
       </c>
       <c r="D17" s="12">
         <v>3</v>
       </c>
       <c r="E17" s="21">
         <v>7</v>
       </c>
       <c r="F17" s="12">
         <v>1</v>
       </c>
       <c r="G17" s="12">
         <v>4</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="12">
         <v>2</v>
       </c>
       <c r="J17" s="12">
         <v>6</v>
       </c>
       <c r="K17" s="12">
         <v>5</v>
       </c>
       <c r="L17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="12">
         <v>2</v>
       </c>
       <c r="N17" s="12">
         <v>2</v>
       </c>
       <c r="O17" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>5</v>
       </c>
       <c r="C18" s="14">
         <v>3</v>
       </c>
       <c r="D18" s="14">
         <v>3</v>
       </c>
       <c r="E18" s="22">
         <v>4</v>
       </c>
       <c r="F18" s="14">
         <v>1</v>
       </c>
       <c r="G18" s="14">
         <v>4</v>
       </c>
       <c r="H18" s="14">
         <v>2</v>
       </c>
       <c r="I18" s="14">
         <v>1</v>
       </c>
       <c r="J18" s="14">
         <v>5</v>
       </c>
       <c r="K18" s="14">
         <v>4</v>
       </c>
       <c r="L18" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="14">
         <v>2</v>
       </c>
       <c r="N18" s="14">
         <v>2</v>
       </c>
       <c r="O18" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>1</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="22">
         <v>3</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="14">
         <v>1</v>
       </c>
       <c r="J19" s="14">
         <v>1</v>
       </c>
       <c r="K19" s="14">
         <v>1</v>
       </c>
       <c r="L19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="P20" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+    </row>
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="12">
         <v>3</v>
       </c>
       <c r="C22" s="12">
         <v>10</v>
       </c>
       <c r="D22" s="12">
         <v>6</v>
       </c>
       <c r="E22" s="21">
         <v>5</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="12">
         <v>6</v>
       </c>
       <c r="J22" s="12">
         <v>8</v>
       </c>
       <c r="K22" s="12">
         <v>6</v>
       </c>
       <c r="L22" s="12">
         <v>6</v>
       </c>
       <c r="M22" s="12">
         <v>5</v>
       </c>
       <c r="N22" s="43">
         <v>4</v>
       </c>
       <c r="O22" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>1</v>
       </c>
       <c r="C24" s="14">
         <v>5</v>
       </c>
       <c r="D24" s="14">
         <v>2</v>
       </c>
       <c r="E24" s="22">
         <v>1</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="14">
         <v>1</v>
       </c>
       <c r="H24" s="14">
         <v>1</v>
       </c>
       <c r="I24" s="14">
         <v>1</v>
       </c>
       <c r="J24" s="14">
         <v>3</v>
       </c>
       <c r="K24" s="14">
         <v>1</v>
       </c>
       <c r="L24" s="14">
         <v>1</v>
       </c>
       <c r="M24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="44">
         <v>1</v>
       </c>
       <c r="O24" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="14">
         <v>1</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="22">
         <v>1</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="14">
         <v>1</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="14">
         <v>1</v>
       </c>
       <c r="L25" s="14">
         <v>3</v>
       </c>
       <c r="M25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="14">
         <v>1</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="14">
         <v>1</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="14">
         <v>1</v>
       </c>
       <c r="K26" s="14">
         <v>2</v>
       </c>
       <c r="L26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="14">
         <v>1</v>
       </c>
       <c r="N26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="14">
         <v>1</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="14">
         <v>1</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="14">
         <v>2</v>
       </c>
       <c r="J27" s="14">
         <v>1</v>
       </c>
       <c r="K27" s="14">
         <v>1</v>
       </c>
       <c r="L27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="44">
         <v>1</v>
       </c>
       <c r="O27" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>1</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>3</v>
       </c>
       <c r="E28" s="22">
         <v>3</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="14">
         <v>1</v>
       </c>
       <c r="I28" s="14">
         <v>1</v>
       </c>
       <c r="J28" s="14">
         <v>3</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="14">
         <v>1</v>
       </c>
       <c r="M28" s="14">
         <v>3</v>
       </c>
       <c r="N28" s="44">
         <v>1</v>
       </c>
       <c r="O28" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16">
         <v>1</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="16">
         <v>1</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="16">
         <v>2</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="16">
         <v>1</v>
       </c>
       <c r="L29" s="16">
         <v>1</v>
       </c>
       <c r="M29" s="16">
         <v>1</v>
       </c>
       <c r="N29" s="23">
         <v>1</v>
       </c>
       <c r="O29" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q20" sqref="Q20"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="18.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="49" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="49"/>
-[...15 lines deleted...]
-      <c r="N4" s="56" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="56"/>
-[...3 lines deleted...]
-      <c r="B5" s="47">
+      <c r="P4" s="57"/>
+    </row>
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="50"/>
+      <c r="B5" s="46">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="46">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="51"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="8" spans="1:15" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P6" s="8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="18">
         <v>6.28</v>
       </c>
       <c r="C8" s="18">
         <v>7.82</v>
       </c>
       <c r="D8" s="18">
         <v>7.25</v>
       </c>
       <c r="E8" s="18">
         <v>7.48</v>
       </c>
       <c r="F8" s="18">
         <v>6.17</v>
       </c>
       <c r="G8" s="18">
         <v>6.03</v>
       </c>
       <c r="H8" s="18">
         <v>5.67</v>
       </c>
       <c r="I8" s="18">
         <v>5.7</v>
       </c>
       <c r="J8" s="18">
         <v>6.11</v>
       </c>
       <c r="K8" s="18">
         <v>6.26</v>
       </c>
       <c r="L8" s="18">
         <v>6.14</v>
       </c>
       <c r="M8" s="18">
         <v>6.01</v>
       </c>
       <c r="N8" s="18">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="18">
         <v>5.98</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P8" s="18">
+        <v>6.55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="19">
         <v>7.84</v>
       </c>
       <c r="D9" s="19">
         <v>7.33</v>
       </c>
       <c r="E9" s="19">
         <v>7.45</v>
       </c>
       <c r="F9" s="19">
         <v>6.47</v>
       </c>
       <c r="G9" s="19">
         <v>6.82</v>
       </c>
       <c r="H9" s="19">
         <v>6.29</v>
       </c>
       <c r="I9" s="19">
         <v>5.75</v>
       </c>
       <c r="J9" s="19">
         <v>6.22</v>
       </c>
       <c r="K9" s="19">
         <v>6.37</v>
       </c>
       <c r="L9" s="19">
         <v>5.84</v>
       </c>
       <c r="M9" s="19">
         <v>5.64</v>
       </c>
       <c r="N9" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="19">
         <v>2.15</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P9" s="19">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="19">
         <v>7.63</v>
       </c>
       <c r="C10" s="19">
         <v>13.16</v>
       </c>
       <c r="D10" s="19">
         <v>10.91</v>
       </c>
       <c r="E10" s="19">
         <v>11.92</v>
       </c>
       <c r="F10" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="19">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="19">
         <v>7.66</v>
       </c>
       <c r="I10" s="19">
         <v>7.58</v>
       </c>
       <c r="J10" s="19">
         <v>8.31</v>
       </c>
       <c r="K10" s="19">
         <v>8.16</v>
       </c>
       <c r="L10" s="19">
         <v>7.88</v>
       </c>
       <c r="M10" s="19">
         <v>7.16</v>
       </c>
       <c r="N10" s="19">
         <v>3.95</v>
       </c>
       <c r="O10" s="19">
         <v>9.94</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P10" s="19">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="19">
         <v>3.79</v>
       </c>
       <c r="D11" s="19">
         <v>2.44</v>
       </c>
       <c r="E11" s="19">
         <v>3.69</v>
       </c>
       <c r="F11" s="19">
         <v>3</v>
       </c>
       <c r="G11" s="19">
         <v>2.5</v>
       </c>
       <c r="H11" s="19">
         <v>3.19</v>
       </c>
       <c r="I11" s="19">
         <v>2.84</v>
       </c>
       <c r="J11" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="19">
         <v>3.02</v>
       </c>
       <c r="L11" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="19">
         <v>4.47</v>
       </c>
       <c r="N11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P11" s="19">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>8.26</v>
       </c>
       <c r="D12" s="19">
         <v>5.49</v>
       </c>
       <c r="E12" s="19">
         <v>4.05</v>
       </c>
       <c r="F12" s="19">
         <v>3.19</v>
       </c>
       <c r="G12" s="19">
         <v>2.67</v>
       </c>
       <c r="H12" s="19">
         <v>4.57</v>
       </c>
       <c r="I12" s="19">
         <v>3.97</v>
       </c>
       <c r="J12" s="19">
         <v>5.13</v>
       </c>
       <c r="K12" s="19">
         <v>7.84</v>
       </c>
       <c r="L12" s="19">
         <v>7.22</v>
       </c>
       <c r="M12" s="19">
         <v>7.95</v>
       </c>
       <c r="N12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P12" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="19">
         <v>5</v>
       </c>
       <c r="E13" s="19">
         <v>3.85</v>
       </c>
       <c r="F13" s="19">
         <v>3.13</v>
       </c>
       <c r="G13" s="19">
         <v>5.49</v>
       </c>
       <c r="H13" s="19">
         <v>4.63</v>
       </c>
       <c r="I13" s="19">
         <v>8.23</v>
       </c>
       <c r="J13" s="19">
         <v>9.09</v>
       </c>
       <c r="K13" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="19">
         <v>9.15</v>
       </c>
       <c r="M13" s="19">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="19">
         <v>8.93</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P13" s="19">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>3.19</v>
       </c>
       <c r="C14" s="19">
         <v>6.54</v>
       </c>
       <c r="D14" s="19">
         <v>7.35</v>
       </c>
       <c r="E14" s="19">
         <v>7.59</v>
       </c>
       <c r="F14" s="19">
         <v>6.11</v>
       </c>
       <c r="G14" s="19">
         <v>5.15</v>
       </c>
       <c r="H14" s="19">
         <v>4.82</v>
       </c>
       <c r="I14" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="J14" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="19">
         <v>4.53</v>
       </c>
       <c r="L14" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="19">
         <v>4.83</v>
       </c>
       <c r="N14" s="19">
         <v>3.22</v>
       </c>
       <c r="O14" s="19">
         <v>7.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P14" s="19">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19">
         <v>16.13</v>
       </c>
       <c r="C15" s="19">
         <v>7.75</v>
       </c>
       <c r="D15" s="19">
         <v>4.93</v>
       </c>
       <c r="E15" s="19">
         <v>3.57</v>
       </c>
       <c r="F15" s="19">
         <v>2.86</v>
       </c>
       <c r="G15" s="19">
         <v>4.91</v>
       </c>
       <c r="H15" s="19">
         <v>4.03</v>
       </c>
       <c r="I15" s="19">
         <v>7.5</v>
       </c>
       <c r="J15" s="19">
         <v>6.7</v>
       </c>
       <c r="K15" s="19">
         <v>7.63</v>
       </c>
       <c r="L15" s="19">
         <v>8.49</v>
       </c>
       <c r="M15" s="19">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="19">
         <v>14.71</v>
       </c>
       <c r="O15" s="19">
         <v>22.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="19">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="18">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="18">
         <v>7.19</v>
       </c>
       <c r="D17" s="18">
         <v>6.44</v>
       </c>
       <c r="E17" s="18">
         <v>7.62</v>
       </c>
       <c r="F17" s="18">
         <v>6.46</v>
       </c>
       <c r="G17" s="18">
         <v>6.51</v>
       </c>
       <c r="H17" s="18">
         <v>5.9</v>
       </c>
       <c r="I17" s="18">
         <v>5.57</v>
       </c>
       <c r="J17" s="18">
         <v>6.02</v>
       </c>
       <c r="K17" s="18">
         <v>6.19</v>
       </c>
       <c r="L17" s="18">
         <v>5.68</v>
       </c>
       <c r="M17" s="18">
         <v>5.43</v>
       </c>
       <c r="N17" s="19">
         <v>3.24</v>
       </c>
       <c r="O17" s="18">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P17" s="18">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>9.86</v>
       </c>
       <c r="C18" s="19">
         <v>8.08</v>
       </c>
       <c r="D18" s="19">
         <v>7.55</v>
       </c>
       <c r="E18" s="19">
         <v>7.65</v>
       </c>
       <c r="F18" s="19">
         <v>6.64</v>
       </c>
       <c r="G18" s="19">
         <v>7</v>
       </c>
       <c r="H18" s="19">
         <v>6.46</v>
       </c>
       <c r="I18" s="19">
         <v>5.91</v>
       </c>
       <c r="J18" s="19">
         <v>6.39</v>
       </c>
       <c r="K18" s="19">
         <v>6.56</v>
       </c>
       <c r="L18" s="19">
         <v>6</v>
       </c>
       <c r="M18" s="19">
         <v>5.79</v>
       </c>
       <c r="N18" s="19">
         <v>4.12</v>
       </c>
       <c r="O18" s="19">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P18" s="19">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>8.33</v>
       </c>
       <c r="C19" s="19">
         <v>4.2</v>
       </c>
       <c r="D19" s="19">
         <v>2.76</v>
       </c>
       <c r="E19" s="19">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="19">
         <v>6.48</v>
       </c>
       <c r="G19" s="19">
         <v>5.33</v>
       </c>
       <c r="H19" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="J19" s="19">
         <v>5.25</v>
       </c>
       <c r="K19" s="19">
         <v>5.44</v>
       </c>
       <c r="L19" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="19">
         <v>4.62</v>
       </c>
       <c r="N19" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="19">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P19" s="19">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="P20" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+    </row>
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>3.78</v>
       </c>
       <c r="C22" s="18">
         <v>8.32</v>
       </c>
       <c r="D22" s="18">
         <v>7.88</v>
       </c>
       <c r="E22" s="18">
         <v>7.36</v>
       </c>
       <c r="F22" s="18">
         <v>5.94</v>
       </c>
       <c r="G22" s="18">
         <v>5.66</v>
       </c>
       <c r="H22" s="18">
         <v>5.5</v>
       </c>
       <c r="I22" s="18">
         <v>5.8</v>
       </c>
       <c r="J22" s="18">
         <v>6.19</v>
       </c>
       <c r="K22" s="18">
         <v>6.32</v>
       </c>
       <c r="L22" s="18">
         <v>6.5</v>
       </c>
       <c r="M22" s="18">
         <v>6.46</v>
       </c>
       <c r="N22" s="18">
         <v>5.26</v>
       </c>
       <c r="O22" s="18">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P22" s="18">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P23" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>7.04</v>
       </c>
       <c r="C24" s="19">
         <v>20.41</v>
       </c>
       <c r="D24" s="19">
         <v>17.28</v>
       </c>
       <c r="E24" s="19">
         <v>14.68</v>
       </c>
       <c r="F24" s="19">
         <v>11.86</v>
       </c>
       <c r="G24" s="19">
         <v>11.29</v>
       </c>
       <c r="H24" s="19">
         <v>10.4</v>
       </c>
       <c r="I24" s="19">
         <v>9.83</v>
       </c>
       <c r="J24" s="19">
         <v>10.84</v>
       </c>
       <c r="K24" s="19">
         <v>10.45</v>
       </c>
       <c r="L24" s="19">
         <v>10.23</v>
       </c>
       <c r="M24" s="19">
         <v>9.25</v>
       </c>
       <c r="N24" s="19">
         <v>7.46</v>
       </c>
       <c r="O24" s="19">
         <v>15.15</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P24" s="19">
+        <v>9.85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="19">
         <v>3.79</v>
       </c>
       <c r="D25" s="19">
         <v>2.44</v>
       </c>
       <c r="E25" s="19">
         <v>3.69</v>
       </c>
       <c r="F25" s="19">
         <v>3</v>
       </c>
       <c r="G25" s="19">
         <v>2.5</v>
       </c>
       <c r="H25" s="19">
         <v>3.19</v>
       </c>
       <c r="I25" s="19">
         <v>2.84</v>
       </c>
       <c r="J25" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="19">
         <v>3.02</v>
       </c>
       <c r="L25" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="19">
         <v>4.47</v>
       </c>
       <c r="N25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P25" s="19">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="19">
         <v>8.26</v>
       </c>
       <c r="D26" s="19">
         <v>5.49</v>
       </c>
       <c r="E26" s="19">
         <v>4.05</v>
       </c>
       <c r="F26" s="19">
         <v>3.19</v>
       </c>
       <c r="G26" s="19">
         <v>2.67</v>
       </c>
       <c r="H26" s="19">
         <v>4.57</v>
       </c>
       <c r="I26" s="19">
         <v>3.97</v>
       </c>
       <c r="J26" s="19">
         <v>5.13</v>
       </c>
       <c r="K26" s="19">
         <v>7.84</v>
       </c>
       <c r="L26" s="19">
         <v>7.22</v>
       </c>
       <c r="M26" s="19">
         <v>7.95</v>
       </c>
       <c r="N26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P26" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="19">
         <v>3.85</v>
       </c>
       <c r="F27" s="19">
         <v>3.13</v>
       </c>
       <c r="G27" s="19">
         <v>5.49</v>
       </c>
       <c r="H27" s="19">
         <v>4.63</v>
       </c>
       <c r="I27" s="19">
         <v>8.23</v>
       </c>
       <c r="J27" s="19">
         <v>9.09</v>
       </c>
       <c r="K27" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="19">
         <v>9.15</v>
       </c>
       <c r="M27" s="19">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="19">
         <v>8.93</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P27" s="19">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="19">
         <v>3.19</v>
       </c>
       <c r="C28" s="19">
         <v>6.54</v>
       </c>
       <c r="D28" s="19">
         <v>7.35</v>
       </c>
       <c r="E28" s="19">
         <v>7.59</v>
       </c>
       <c r="F28" s="19">
         <v>6.11</v>
       </c>
       <c r="G28" s="19">
         <v>5.15</v>
       </c>
       <c r="H28" s="19">
         <v>4.82</v>
       </c>
       <c r="I28" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="J28" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="19">
         <v>4.53</v>
       </c>
       <c r="L28" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="19">
         <v>4.83</v>
       </c>
       <c r="N28" s="19">
         <v>3.22</v>
       </c>
       <c r="O28" s="19">
         <v>7.9</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P28" s="19">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="20">
         <v>20.41</v>
       </c>
       <c r="C29" s="20">
         <v>9.52</v>
       </c>
       <c r="D29" s="20">
         <v>6.25</v>
       </c>
       <c r="E29" s="20">
         <v>4.42</v>
       </c>
       <c r="F29" s="20">
         <v>3.56</v>
       </c>
       <c r="G29" s="20">
         <v>6.06</v>
       </c>
       <c r="H29" s="20">
         <v>5.03</v>
       </c>
       <c r="I29" s="20">
         <v>9.4600000000000009</v>
       </c>
       <c r="J29" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="20">
         <v>9.58</v>
       </c>
       <c r="L29" s="20">
         <v>10.68</v>
       </c>
       <c r="M29" s="20">
         <v>11.35</v>
       </c>
       <c r="N29" s="20">
         <v>18.52</v>
       </c>
       <c r="O29" s="20">
         <v>28.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="20">
+        <v>19.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар</vt:lpstr>
       <vt:lpstr>Өлім-жітім коэффициенті</vt:lpstr>