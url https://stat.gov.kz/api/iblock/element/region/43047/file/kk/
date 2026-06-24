--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар" sheetId="1" r:id="rId1"/>
     <sheet name="Өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Қайтыс болғандар мж" sheetId="7" r:id="rId3"/>
     <sheet name="Нәресте өлімі саны" sheetId="8" r:id="rId4"/>
     <sheet name="Нәресет өлімі коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="46">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -429,51 +429,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -555,64 +555,67 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
@@ -916,6198 +919,6550 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R26" sqref="R26"/>
+      <selection pane="bottomLeft" activeCell="S18" sqref="S18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="48" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="48"/>
-[...16 lines deleted...]
-      <c r="P4" s="5" t="s">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="46">
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47"/>
+      <c r="B5" s="49">
         <v>2025</v>
       </c>
-      <c r="C5" s="47"/>
-[...10 lines deleted...]
-      <c r="N5" s="46">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="49">
         <v>2026</v>
       </c>
-      <c r="O5" s="47"/>
-[...3 lines deleted...]
-      <c r="A6" s="51"/>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="48"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
-    </row>
-[...180 lines deleted...]
-      <c r="D11" s="14">
+      <c r="Q6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="E11" s="22">
-[...1009 lines deleted...]
-    <row r="7" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="52"/>
       <c r="C7" s="52"/>
       <c r="D7" s="52"/>
       <c r="E7" s="52"/>
       <c r="F7" s="52"/>
       <c r="G7" s="52"/>
       <c r="H7" s="52"/>
       <c r="I7" s="52"/>
       <c r="J7" s="52"/>
       <c r="K7" s="52"/>
       <c r="L7" s="52"/>
       <c r="M7" s="52"/>
       <c r="N7" s="52"/>
       <c r="O7" s="52"/>
       <c r="P7" s="52"/>
-    </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="Q7" s="52"/>
+    </row>
+    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
+      <c r="B8" s="12">
+        <v>248</v>
+      </c>
+      <c r="C8" s="12">
+        <v>282</v>
+      </c>
+      <c r="D8" s="12">
+        <v>243</v>
+      </c>
+      <c r="E8" s="21">
+        <v>302</v>
+      </c>
+      <c r="F8" s="12">
+        <v>271</v>
+      </c>
+      <c r="G8" s="12">
+        <v>294</v>
+      </c>
+      <c r="H8" s="12">
+        <v>330</v>
+      </c>
+      <c r="I8" s="12">
+        <v>272</v>
+      </c>
+      <c r="J8" s="12">
+        <v>243</v>
+      </c>
+      <c r="K8" s="12">
+        <v>296</v>
+      </c>
+      <c r="L8" s="12">
+        <v>265</v>
+      </c>
+      <c r="M8" s="12">
+        <v>363</v>
+      </c>
+      <c r="N8" s="12">
+        <v>265</v>
+      </c>
+      <c r="O8" s="12">
+        <v>296</v>
+      </c>
+      <c r="P8" s="12">
+        <v>278</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="14">
+        <v>95</v>
+      </c>
+      <c r="C9" s="14">
+        <v>115</v>
+      </c>
+      <c r="D9" s="14">
+        <v>96</v>
+      </c>
+      <c r="E9" s="22">
+        <v>114</v>
+      </c>
+      <c r="F9" s="14">
+        <v>103</v>
+      </c>
+      <c r="G9" s="14">
+        <v>121</v>
+      </c>
+      <c r="H9" s="14">
+        <v>120</v>
+      </c>
+      <c r="I9" s="14">
+        <v>109</v>
+      </c>
+      <c r="J9" s="14">
+        <v>91</v>
+      </c>
+      <c r="K9" s="14">
+        <v>113</v>
+      </c>
+      <c r="L9" s="14">
+        <v>96</v>
+      </c>
+      <c r="M9" s="14">
+        <v>153</v>
+      </c>
+      <c r="N9" s="14">
+        <v>112</v>
+      </c>
+      <c r="O9" s="14">
+        <v>118</v>
+      </c>
+      <c r="P9" s="14">
+        <v>101</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="14">
+        <v>48</v>
+      </c>
+      <c r="C10" s="14">
+        <v>48</v>
+      </c>
+      <c r="D10" s="14">
+        <v>43</v>
+      </c>
+      <c r="E10" s="22">
+        <v>61</v>
+      </c>
+      <c r="F10" s="14">
+        <v>44</v>
+      </c>
+      <c r="G10" s="14">
+        <v>50</v>
+      </c>
+      <c r="H10" s="14">
+        <v>50</v>
+      </c>
+      <c r="I10" s="14">
+        <v>56</v>
+      </c>
+      <c r="J10" s="14">
+        <v>49</v>
+      </c>
+      <c r="K10" s="14">
+        <v>51</v>
+      </c>
+      <c r="L10" s="14">
+        <v>48</v>
+      </c>
+      <c r="M10" s="14">
+        <v>47</v>
+      </c>
+      <c r="N10" s="14">
+        <v>54</v>
+      </c>
+      <c r="O10" s="14">
+        <v>51</v>
+      </c>
+      <c r="P10" s="14">
+        <v>50</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="14">
+        <v>23</v>
+      </c>
+      <c r="C11" s="14">
+        <v>29</v>
+      </c>
+      <c r="D11" s="14">
+        <v>18</v>
+      </c>
+      <c r="E11" s="22">
+        <v>33</v>
+      </c>
+      <c r="F11" s="14">
+        <v>28</v>
+      </c>
+      <c r="G11" s="14">
+        <v>25</v>
+      </c>
+      <c r="H11" s="14">
+        <v>40</v>
+      </c>
+      <c r="I11" s="14">
+        <v>15</v>
+      </c>
+      <c r="J11" s="14">
+        <v>24</v>
+      </c>
+      <c r="K11" s="14">
+        <v>37</v>
+      </c>
+      <c r="L11" s="14">
+        <v>26</v>
+      </c>
+      <c r="M11" s="14">
+        <v>32</v>
+      </c>
+      <c r="N11" s="14">
+        <v>26</v>
+      </c>
+      <c r="O11" s="14">
+        <v>26</v>
+      </c>
+      <c r="P11" s="14">
+        <v>17</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="14">
+        <v>17</v>
+      </c>
+      <c r="C12" s="14">
+        <v>11</v>
+      </c>
+      <c r="D12" s="14">
+        <v>10</v>
+      </c>
+      <c r="E12" s="22">
+        <v>18</v>
+      </c>
+      <c r="F12" s="14">
+        <v>16</v>
+      </c>
+      <c r="G12" s="14">
+        <v>14</v>
+      </c>
+      <c r="H12" s="14">
+        <v>23</v>
+      </c>
+      <c r="I12" s="14">
+        <v>18</v>
+      </c>
+      <c r="J12" s="14">
+        <v>16</v>
+      </c>
+      <c r="K12" s="14">
+        <v>19</v>
+      </c>
+      <c r="L12" s="14">
+        <v>19</v>
+      </c>
+      <c r="M12" s="14">
+        <v>25</v>
+      </c>
+      <c r="N12" s="14">
+        <v>11</v>
+      </c>
+      <c r="O12" s="14">
+        <v>16</v>
+      </c>
+      <c r="P12" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="14">
+        <v>22</v>
+      </c>
+      <c r="C13" s="14">
+        <v>12</v>
+      </c>
+      <c r="D13" s="14">
+        <v>14</v>
+      </c>
+      <c r="E13" s="22">
+        <v>14</v>
+      </c>
+      <c r="F13" s="14">
+        <v>15</v>
+      </c>
+      <c r="G13" s="14">
+        <v>15</v>
+      </c>
+      <c r="H13" s="14">
+        <v>16</v>
+      </c>
+      <c r="I13" s="14">
+        <v>16</v>
+      </c>
+      <c r="J13" s="14">
+        <v>8</v>
+      </c>
+      <c r="K13" s="14">
+        <v>11</v>
+      </c>
+      <c r="L13" s="14">
+        <v>8</v>
+      </c>
+      <c r="M13" s="14">
+        <v>13</v>
+      </c>
+      <c r="N13" s="14">
+        <v>8</v>
+      </c>
+      <c r="O13" s="14">
+        <v>13</v>
+      </c>
+      <c r="P13" s="14">
+        <v>12</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="14">
+        <v>32</v>
+      </c>
+      <c r="C14" s="14">
+        <v>54</v>
+      </c>
+      <c r="D14" s="14">
+        <v>58</v>
+      </c>
+      <c r="E14" s="22">
+        <v>48</v>
+      </c>
+      <c r="F14" s="14">
+        <v>47</v>
+      </c>
+      <c r="G14" s="14">
+        <v>48</v>
+      </c>
+      <c r="H14" s="14">
+        <v>66</v>
+      </c>
+      <c r="I14" s="14">
+        <v>48</v>
+      </c>
+      <c r="J14" s="14">
+        <v>39</v>
+      </c>
+      <c r="K14" s="14">
+        <v>53</v>
+      </c>
+      <c r="L14" s="14">
+        <v>56</v>
+      </c>
+      <c r="M14" s="14">
+        <v>76</v>
+      </c>
+      <c r="N14" s="14">
+        <v>39</v>
+      </c>
+      <c r="O14" s="14">
+        <v>54</v>
+      </c>
+      <c r="P14" s="14">
+        <v>64</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="14">
+        <v>11</v>
+      </c>
+      <c r="C15" s="14">
+        <v>13</v>
+      </c>
+      <c r="D15" s="14">
+        <v>4</v>
+      </c>
+      <c r="E15" s="22">
+        <v>14</v>
+      </c>
+      <c r="F15" s="14">
+        <v>18</v>
+      </c>
+      <c r="G15" s="14">
+        <v>21</v>
+      </c>
+      <c r="H15" s="14">
+        <v>15</v>
+      </c>
+      <c r="I15" s="14">
+        <v>10</v>
+      </c>
+      <c r="J15" s="14">
+        <v>16</v>
+      </c>
+      <c r="K15" s="14">
+        <v>12</v>
+      </c>
+      <c r="L15" s="14">
+        <v>12</v>
+      </c>
+      <c r="M15" s="14">
+        <v>17</v>
+      </c>
+      <c r="N15" s="14">
+        <v>15</v>
+      </c>
+      <c r="O15" s="14">
+        <v>18</v>
+      </c>
+      <c r="P15" s="14">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="12">
+        <v>114</v>
+      </c>
+      <c r="C17" s="12">
+        <v>135</v>
+      </c>
+      <c r="D17" s="12">
+        <v>114</v>
+      </c>
+      <c r="E17" s="21">
+        <v>137</v>
+      </c>
+      <c r="F17" s="12">
+        <v>133</v>
+      </c>
+      <c r="G17" s="12">
+        <v>146</v>
+      </c>
+      <c r="H17" s="12">
+        <v>147</v>
+      </c>
+      <c r="I17" s="12">
+        <v>135</v>
+      </c>
+      <c r="J17" s="12">
+        <v>117</v>
+      </c>
+      <c r="K17" s="12">
+        <v>132</v>
+      </c>
+      <c r="L17" s="12">
+        <v>121</v>
+      </c>
+      <c r="M17" s="12">
+        <v>174</v>
+      </c>
+      <c r="N17" s="12">
+        <v>130</v>
+      </c>
+      <c r="O17" s="12">
+        <v>136</v>
+      </c>
+      <c r="P17" s="12">
+        <v>128</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="14">
+        <v>89</v>
+      </c>
+      <c r="C18" s="14">
+        <v>112</v>
+      </c>
+      <c r="D18" s="14">
+        <v>95</v>
+      </c>
+      <c r="E18" s="22">
+        <v>109</v>
+      </c>
+      <c r="F18" s="14">
+        <v>103</v>
+      </c>
+      <c r="G18" s="14">
+        <v>120</v>
+      </c>
+      <c r="H18" s="14">
+        <v>117</v>
+      </c>
+      <c r="I18" s="14">
+        <v>107</v>
+      </c>
+      <c r="J18" s="14">
+        <v>91</v>
+      </c>
+      <c r="K18" s="14">
+        <v>107</v>
+      </c>
+      <c r="L18" s="14">
+        <v>94</v>
+      </c>
+      <c r="M18" s="14">
+        <v>149</v>
+      </c>
+      <c r="N18" s="14">
+        <v>108</v>
+      </c>
+      <c r="O18" s="14">
+        <v>112</v>
+      </c>
+      <c r="P18" s="14">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="14">
+        <v>24</v>
+      </c>
+      <c r="C19" s="14">
+        <v>21</v>
+      </c>
+      <c r="D19" s="14">
+        <v>17</v>
+      </c>
+      <c r="E19" s="22">
+        <v>24</v>
+      </c>
+      <c r="F19" s="14">
+        <v>24</v>
+      </c>
+      <c r="G19" s="14">
+        <v>19</v>
+      </c>
+      <c r="H19" s="14">
+        <v>27</v>
+      </c>
+      <c r="I19" s="14">
+        <v>26</v>
+      </c>
+      <c r="J19" s="14">
+        <v>22</v>
+      </c>
+      <c r="K19" s="14">
+        <v>25</v>
+      </c>
+      <c r="L19" s="14">
+        <v>23</v>
+      </c>
+      <c r="M19" s="14">
+        <v>22</v>
+      </c>
+      <c r="N19" s="14">
+        <v>21</v>
+      </c>
+      <c r="O19" s="14">
+        <v>21</v>
+      </c>
+      <c r="P19" s="14">
+        <v>23</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="14">
+        <v>1</v>
+      </c>
+      <c r="C20" s="14">
+        <v>2</v>
+      </c>
+      <c r="D20" s="14">
+        <v>2</v>
+      </c>
+      <c r="E20" s="22">
+        <v>4</v>
+      </c>
+      <c r="F20" s="14">
+        <v>6</v>
+      </c>
+      <c r="G20" s="14">
+        <v>7</v>
+      </c>
+      <c r="H20" s="14">
+        <v>3</v>
+      </c>
+      <c r="I20" s="14">
+        <v>2</v>
+      </c>
+      <c r="J20" s="14">
+        <v>4</v>
+      </c>
+      <c r="K20" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="L20" s="14">
+        <v>4</v>
+      </c>
+      <c r="M20" s="14">
+        <v>3</v>
+      </c>
+      <c r="N20" s="14">
+        <v>1</v>
+      </c>
+      <c r="O20" s="14">
+        <v>3</v>
+      </c>
+      <c r="P20" s="14">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+    </row>
+    <row r="22" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="12">
+        <v>134</v>
+      </c>
+      <c r="C22" s="12">
+        <v>147</v>
+      </c>
+      <c r="D22" s="12">
+        <v>129</v>
+      </c>
+      <c r="E22" s="21">
+        <v>165</v>
+      </c>
+      <c r="F22" s="12">
+        <v>138</v>
+      </c>
+      <c r="G22" s="12">
+        <v>148</v>
+      </c>
+      <c r="H22" s="12">
+        <v>183</v>
+      </c>
+      <c r="I22" s="12">
+        <v>137</v>
+      </c>
+      <c r="J22" s="12">
+        <v>126</v>
+      </c>
+      <c r="K22" s="12">
+        <v>164</v>
+      </c>
+      <c r="L22" s="12">
+        <v>144</v>
+      </c>
+      <c r="M22" s="12">
+        <v>189</v>
+      </c>
+      <c r="N22" s="39">
+        <v>135</v>
+      </c>
+      <c r="O22" s="12">
+        <v>160</v>
+      </c>
+      <c r="P22" s="12">
+        <v>150</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="14">
+        <v>6</v>
+      </c>
+      <c r="C23" s="14">
+        <v>3</v>
+      </c>
+      <c r="D23" s="14">
+        <v>1</v>
+      </c>
+      <c r="E23" s="22">
+        <v>5</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="14">
+        <v>1</v>
+      </c>
+      <c r="H23" s="14">
+        <v>3</v>
+      </c>
+      <c r="I23" s="14">
+        <v>2</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="K23" s="14">
+        <v>6</v>
+      </c>
+      <c r="L23" s="14">
+        <v>2</v>
+      </c>
+      <c r="M23" s="14">
+        <v>4</v>
+      </c>
+      <c r="N23" s="40">
+        <v>4</v>
+      </c>
+      <c r="O23" s="14">
+        <v>6</v>
+      </c>
+      <c r="P23" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="14">
+        <v>24</v>
+      </c>
+      <c r="C24" s="14">
+        <v>27</v>
+      </c>
+      <c r="D24" s="14">
+        <v>26</v>
+      </c>
+      <c r="E24" s="22">
+        <v>37</v>
+      </c>
+      <c r="F24" s="14">
+        <v>20</v>
+      </c>
+      <c r="G24" s="14">
+        <v>31</v>
+      </c>
+      <c r="H24" s="14">
+        <v>23</v>
+      </c>
+      <c r="I24" s="14">
+        <v>30</v>
+      </c>
+      <c r="J24" s="14">
+        <v>27</v>
+      </c>
+      <c r="K24" s="14">
+        <v>26</v>
+      </c>
+      <c r="L24" s="14">
+        <v>25</v>
+      </c>
+      <c r="M24" s="14">
+        <v>25</v>
+      </c>
+      <c r="N24" s="40">
+        <v>33</v>
+      </c>
+      <c r="O24" s="14">
+        <v>30</v>
+      </c>
+      <c r="P24" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="14">
+        <v>23</v>
+      </c>
+      <c r="C25" s="14">
+        <v>29</v>
+      </c>
+      <c r="D25" s="14">
+        <v>18</v>
+      </c>
+      <c r="E25" s="22">
+        <v>33</v>
+      </c>
+      <c r="F25" s="14">
+        <v>28</v>
+      </c>
+      <c r="G25" s="14">
+        <v>25</v>
+      </c>
+      <c r="H25" s="14">
+        <v>40</v>
+      </c>
+      <c r="I25" s="14">
+        <v>15</v>
+      </c>
+      <c r="J25" s="14">
+        <v>24</v>
+      </c>
+      <c r="K25" s="14">
+        <v>37</v>
+      </c>
+      <c r="L25" s="14">
+        <v>26</v>
+      </c>
+      <c r="M25" s="14">
+        <v>32</v>
+      </c>
+      <c r="N25" s="40">
+        <v>26</v>
+      </c>
+      <c r="O25" s="14">
+        <v>26</v>
+      </c>
+      <c r="P25" s="14">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="14">
+        <v>17</v>
+      </c>
+      <c r="C26" s="14">
+        <v>11</v>
+      </c>
+      <c r="D26" s="14">
+        <v>10</v>
+      </c>
+      <c r="E26" s="22">
+        <v>18</v>
+      </c>
+      <c r="F26" s="14">
+        <v>16</v>
+      </c>
+      <c r="G26" s="14">
+        <v>14</v>
+      </c>
+      <c r="H26" s="14">
+        <v>23</v>
+      </c>
+      <c r="I26" s="14">
+        <v>18</v>
+      </c>
+      <c r="J26" s="14">
+        <v>16</v>
+      </c>
+      <c r="K26" s="14">
+        <v>19</v>
+      </c>
+      <c r="L26" s="14">
+        <v>19</v>
+      </c>
+      <c r="M26" s="14">
+        <v>25</v>
+      </c>
+      <c r="N26" s="40">
+        <v>11</v>
+      </c>
+      <c r="O26" s="14">
+        <v>16</v>
+      </c>
+      <c r="P26" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="14">
+        <v>22</v>
+      </c>
+      <c r="C27" s="14">
+        <v>12</v>
+      </c>
+      <c r="D27" s="14">
+        <v>14</v>
+      </c>
+      <c r="E27" s="22">
+        <v>14</v>
+      </c>
+      <c r="F27" s="14">
+        <v>15</v>
+      </c>
+      <c r="G27" s="14">
+        <v>15</v>
+      </c>
+      <c r="H27" s="14">
+        <v>16</v>
+      </c>
+      <c r="I27" s="14">
+        <v>16</v>
+      </c>
+      <c r="J27" s="14">
+        <v>8</v>
+      </c>
+      <c r="K27" s="14">
+        <v>11</v>
+      </c>
+      <c r="L27" s="14">
+        <v>8</v>
+      </c>
+      <c r="M27" s="14">
+        <v>13</v>
+      </c>
+      <c r="N27" s="40">
+        <v>8</v>
+      </c>
+      <c r="O27" s="14">
+        <v>13</v>
+      </c>
+      <c r="P27" s="14">
+        <v>12</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="14">
+        <v>32</v>
+      </c>
+      <c r="C28" s="14">
+        <v>54</v>
+      </c>
+      <c r="D28" s="14">
+        <v>58</v>
+      </c>
+      <c r="E28" s="22">
+        <v>48</v>
+      </c>
+      <c r="F28" s="14">
+        <v>47</v>
+      </c>
+      <c r="G28" s="14">
+        <v>48</v>
+      </c>
+      <c r="H28" s="14">
+        <v>66</v>
+      </c>
+      <c r="I28" s="14">
+        <v>48</v>
+      </c>
+      <c r="J28" s="14">
+        <v>39</v>
+      </c>
+      <c r="K28" s="14">
+        <v>53</v>
+      </c>
+      <c r="L28" s="14">
+        <v>56</v>
+      </c>
+      <c r="M28" s="14">
+        <v>76</v>
+      </c>
+      <c r="N28" s="40">
+        <v>39</v>
+      </c>
+      <c r="O28" s="14">
+        <v>54</v>
+      </c>
+      <c r="P28" s="14">
+        <v>64</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="16">
+        <v>10</v>
+      </c>
+      <c r="C29" s="16">
+        <v>11</v>
+      </c>
+      <c r="D29" s="16">
+        <v>2</v>
+      </c>
+      <c r="E29" s="23">
+        <v>10</v>
+      </c>
+      <c r="F29" s="16">
+        <v>12</v>
+      </c>
+      <c r="G29" s="16">
+        <v>14</v>
+      </c>
+      <c r="H29" s="16">
+        <v>12</v>
+      </c>
+      <c r="I29" s="16">
+        <v>8</v>
+      </c>
+      <c r="J29" s="16">
+        <v>12</v>
+      </c>
+      <c r="K29" s="16">
+        <v>12</v>
+      </c>
+      <c r="L29" s="16">
+        <v>8</v>
+      </c>
+      <c r="M29" s="16">
+        <v>14</v>
+      </c>
+      <c r="N29" s="16">
+        <v>14</v>
+      </c>
+      <c r="O29" s="16">
+        <v>15</v>
+      </c>
+      <c r="P29" s="16">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="T23" sqref="T23"/>
+      <selection pane="bottomLeft" activeCell="S24" sqref="S24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+    </row>
+    <row r="4" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47"/>
+      <c r="B5" s="49">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="49">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A6" s="48"/>
+      <c r="B6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="K6" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="M6" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="N6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="O6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+    </row>
+    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="10" t="s">
+        <v>29</v>
+      </c>
       <c r="B8" s="18">
         <v>3.6</v>
       </c>
       <c r="C8" s="18">
         <v>4.04</v>
       </c>
       <c r="D8" s="18">
         <v>3.86</v>
       </c>
       <c r="E8" s="18">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="18">
         <v>4</v>
       </c>
       <c r="G8" s="18">
         <v>4.07</v>
       </c>
       <c r="H8" s="18">
         <v>4.17</v>
       </c>
       <c r="I8" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="J8" s="18">
         <v>4.09</v>
       </c>
       <c r="K8" s="18">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="18">
         <v>4.2</v>
       </c>
       <c r="N8" s="18">
         <v>3.78</v>
       </c>
       <c r="O8" s="18">
         <v>4.2</v>
       </c>
       <c r="P8" s="18">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="18">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="19">
         <v>3.72</v>
       </c>
       <c r="C9" s="19">
         <v>4.33</v>
       </c>
       <c r="D9" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="19">
         <v>4.26</v>
       </c>
       <c r="F9" s="19">
         <v>4.22</v>
       </c>
       <c r="G9" s="19">
         <v>4.33</v>
       </c>
       <c r="H9" s="19">
         <v>4.38</v>
       </c>
       <c r="I9" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="J9" s="19">
         <v>4.29</v>
       </c>
       <c r="K9" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="19">
         <v>4.42</v>
       </c>
       <c r="N9" s="19">
         <v>4.22</v>
       </c>
       <c r="O9" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="19">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="19">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="19">
         <v>3.65</v>
       </c>
       <c r="C10" s="19">
         <v>3.83</v>
       </c>
       <c r="D10" s="19">
         <v>3.64</v>
       </c>
       <c r="E10" s="19">
         <v>3.93</v>
       </c>
       <c r="F10" s="19">
         <v>3.81</v>
       </c>
       <c r="G10" s="19">
         <v>3.83</v>
       </c>
       <c r="H10" s="19">
         <v>3.83</v>
       </c>
       <c r="I10" s="19">
         <v>3.89</v>
       </c>
       <c r="J10" s="19">
         <v>3.88</v>
       </c>
       <c r="K10" s="19">
         <v>3.88</v>
       </c>
       <c r="L10" s="19">
         <v>3.87</v>
       </c>
       <c r="M10" s="19">
         <v>3.85</v>
       </c>
       <c r="N10" s="19">
         <v>4.08</v>
       </c>
       <c r="O10" s="19">
         <v>4.16</v>
       </c>
       <c r="P10" s="19">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="19">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19">
         <v>3.74</v>
       </c>
       <c r="C11" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="19">
         <v>3.91</v>
       </c>
       <c r="E11" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="19">
         <v>4.34</v>
       </c>
       <c r="H11" s="19">
         <v>4.66</v>
       </c>
       <c r="I11" s="19">
         <v>4.38</v>
       </c>
       <c r="J11" s="19">
         <v>4.34</v>
       </c>
       <c r="K11" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="19">
         <v>4.5</v>
       </c>
       <c r="M11" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="19">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="19">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="19">
         <v>5.52</v>
       </c>
       <c r="C12" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="19">
         <v>4.21</v>
       </c>
       <c r="E12" s="19">
         <v>4.66</v>
       </c>
       <c r="F12" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="19">
         <v>4.76</v>
       </c>
       <c r="H12" s="19">
         <v>5.16</v>
       </c>
       <c r="I12" s="19">
         <v>5.26</v>
       </c>
       <c r="J12" s="19">
         <v>5.26</v>
       </c>
       <c r="K12" s="19">
         <v>5.36</v>
       </c>
       <c r="L12" s="19">
         <v>5.45</v>
       </c>
       <c r="M12" s="19">
         <v>5.67</v>
       </c>
       <c r="N12" s="19">
         <v>3.64</v>
       </c>
       <c r="O12" s="19">
         <v>4.68</v>
       </c>
       <c r="P12" s="19">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="19">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>7.55</v>
       </c>
       <c r="C13" s="19">
         <v>6.1</v>
       </c>
       <c r="D13" s="19">
         <v>5.6</v>
       </c>
       <c r="E13" s="19">
         <v>5.44</v>
       </c>
       <c r="F13" s="19">
         <v>5.38</v>
       </c>
       <c r="G13" s="19">
         <v>5.38</v>
       </c>
       <c r="H13" s="19">
         <v>5.4</v>
       </c>
       <c r="I13" s="19">
         <v>5.43</v>
       </c>
       <c r="J13" s="19">
         <v>5.13</v>
       </c>
       <c r="K13" s="19">
         <v>4.99</v>
       </c>
       <c r="L13" s="19">
         <v>4.79</v>
       </c>
       <c r="M13" s="19">
         <v>4.76</v>
       </c>
       <c r="N13" s="19">
         <v>2.8</v>
       </c>
       <c r="O13" s="19">
         <v>3.84</v>
       </c>
       <c r="P13" s="19">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="19">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="19">
         <v>3.09</v>
       </c>
       <c r="D14" s="19">
         <v>3.38</v>
       </c>
       <c r="E14" s="19">
         <v>3.37</v>
       </c>
       <c r="F14" s="19">
         <v>3.33</v>
       </c>
       <c r="G14" s="19">
         <v>3.34</v>
       </c>
       <c r="H14" s="19">
         <v>3.51</v>
       </c>
       <c r="I14" s="19">
         <v>3.48</v>
       </c>
       <c r="J14" s="19">
         <v>3.4</v>
       </c>
       <c r="K14" s="19">
         <v>3.42</v>
       </c>
       <c r="L14" s="19">
         <v>3.46</v>
       </c>
       <c r="M14" s="19">
         <v>3.61</v>
       </c>
       <c r="N14" s="19">
         <v>2.63</v>
       </c>
       <c r="O14" s="19">
         <v>3.29</v>
       </c>
       <c r="P14" s="19">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="19">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19">
         <v>3.12</v>
       </c>
       <c r="C15" s="19">
         <v>3.56</v>
       </c>
       <c r="D15" s="19">
         <v>2.74</v>
       </c>
       <c r="E15" s="19">
         <v>3.09</v>
       </c>
       <c r="F15" s="19">
         <v>3.5</v>
       </c>
       <c r="G15" s="19">
         <v>3.95</v>
       </c>
       <c r="H15" s="19">
         <v>3.99</v>
       </c>
       <c r="I15" s="19">
         <v>3.85</v>
       </c>
       <c r="J15" s="19">
         <v>3.95</v>
       </c>
       <c r="K15" s="19">
         <v>3.9</v>
       </c>
       <c r="L15" s="19">
         <v>3.87</v>
       </c>
       <c r="M15" s="19">
         <v>3.95</v>
       </c>
       <c r="N15" s="19">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="19">
         <v>4.87</v>
       </c>
       <c r="P15" s="19">
         <v>4.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="Q15" s="19">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="52"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="18">
         <v>3.55</v>
       </c>
       <c r="C17" s="18">
         <v>4.08</v>
       </c>
       <c r="D17" s="18">
         <v>3.91</v>
       </c>
       <c r="E17" s="18">
         <v>4.03</v>
       </c>
       <c r="F17" s="18">
         <v>4.05</v>
       </c>
       <c r="G17" s="18">
         <v>4.16</v>
       </c>
       <c r="H17" s="18">
         <v>4.22</v>
       </c>
       <c r="I17" s="18">
         <v>4.22</v>
       </c>
       <c r="J17" s="18">
         <v>4.17</v>
       </c>
       <c r="K17" s="18">
         <v>4.17</v>
       </c>
       <c r="L17" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="18">
         <v>4.26</v>
       </c>
       <c r="N17" s="18">
         <v>3.93</v>
       </c>
       <c r="O17" s="18">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="18">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="18">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>3.58</v>
       </c>
       <c r="C18" s="19">
         <v>4.26</v>
       </c>
       <c r="D18" s="19">
         <v>4.12</v>
       </c>
       <c r="E18" s="19">
         <v>4.22</v>
       </c>
       <c r="F18" s="19">
         <v>4.21</v>
       </c>
       <c r="G18" s="19">
         <v>4.34</v>
       </c>
       <c r="H18" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="19">
         <v>4.37</v>
       </c>
       <c r="J18" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="19">
         <v>4.28</v>
       </c>
       <c r="M18" s="19">
         <v>4.43</v>
       </c>
       <c r="N18" s="19">
         <v>4.18</v>
       </c>
       <c r="O18" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="19">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="19">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>3.71</v>
       </c>
       <c r="C19" s="19">
         <v>3.64</v>
       </c>
       <c r="D19" s="19">
         <v>3.28</v>
       </c>
       <c r="E19" s="19">
         <v>3.41</v>
       </c>
       <c r="F19" s="19">
         <v>3.47</v>
       </c>
       <c r="G19" s="19">
         <v>3.39</v>
       </c>
       <c r="H19" s="19">
         <v>3.51</v>
       </c>
       <c r="I19" s="19">
         <v>3.58</v>
       </c>
       <c r="J19" s="19">
         <v>3.57</v>
       </c>
       <c r="K19" s="19">
         <v>3.6</v>
       </c>
       <c r="L19" s="19">
         <v>3.6</v>
       </c>
       <c r="M19" s="19">
         <v>3.59</v>
       </c>
       <c r="N19" s="19">
         <v>3.22</v>
       </c>
       <c r="O19" s="19">
         <v>3.38</v>
       </c>
       <c r="P19" s="19">
         <v>3.43</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="19">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>1.36</v>
       </c>
       <c r="C20" s="19">
         <v>2.12</v>
       </c>
       <c r="D20" s="19">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="19">
         <v>3.14</v>
       </c>
       <c r="F20" s="19">
         <v>4.16</v>
       </c>
       <c r="G20" s="19">
         <v>5.12</v>
       </c>
       <c r="H20" s="19">
         <v>4.95</v>
       </c>
       <c r="I20" s="19">
         <v>4.68</v>
       </c>
       <c r="J20" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="19">
         <v>4.28</v>
       </c>
       <c r="L20" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="19">
         <v>4.37</v>
       </c>
       <c r="N20" s="19">
         <v>1.39</v>
       </c>
       <c r="O20" s="19">
         <v>2.89</v>
       </c>
       <c r="P20" s="19">
         <v>4.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="Q20" s="19">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="52"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+    </row>
+    <row r="22" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>3.63</v>
       </c>
       <c r="C22" s="18">
         <v>3.99</v>
       </c>
       <c r="D22" s="18">
         <v>3.81</v>
       </c>
       <c r="E22" s="18">
         <v>4.01</v>
       </c>
       <c r="F22" s="18">
         <v>3.95</v>
       </c>
       <c r="G22" s="18">
         <v>3.99</v>
       </c>
       <c r="H22" s="18">
         <v>4.13</v>
       </c>
       <c r="I22" s="18">
         <v>4.08</v>
       </c>
       <c r="J22" s="18">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="18">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="18">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="41">
         <v>3.64</v>
       </c>
       <c r="O22" s="18">
         <v>4.18</v>
       </c>
       <c r="P22" s="18">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="18">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="19">
         <v>8.69</v>
       </c>
       <c r="C23" s="19">
         <v>6.94</v>
       </c>
       <c r="D23" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="19">
         <v>5.73</v>
       </c>
       <c r="F23" s="19">
         <v>4.57</v>
       </c>
       <c r="G23" s="19">
         <v>4.07</v>
       </c>
       <c r="H23" s="19">
         <v>4.12</v>
       </c>
       <c r="I23" s="19">
         <v>3.97</v>
       </c>
       <c r="J23" s="19">
         <v>3.53</v>
       </c>
       <c r="K23" s="19">
         <v>4.07</v>
       </c>
       <c r="L23" s="19">
         <v>3.99</v>
       </c>
       <c r="M23" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="42">
         <v>5.82</v>
       </c>
       <c r="O23" s="19">
         <v>7.75</v>
       </c>
       <c r="P23" s="19">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="19">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>3.59</v>
       </c>
       <c r="C24" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="19">
         <v>3.98</v>
       </c>
       <c r="E24" s="19">
         <v>4.43</v>
       </c>
       <c r="F24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="19">
         <v>4.26</v>
       </c>
       <c r="H24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="J24" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="19">
         <v>4.16</v>
       </c>
       <c r="L24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="42">
         <v>4.91</v>
       </c>
       <c r="O24" s="19">
         <v>4.92</v>
       </c>
       <c r="P24" s="19">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="19">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="19">
         <v>3.74</v>
       </c>
       <c r="C25" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="19">
         <v>3.91</v>
       </c>
       <c r="E25" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="19">
         <v>4.34</v>
       </c>
       <c r="H25" s="19">
         <v>4.66</v>
       </c>
       <c r="I25" s="19">
         <v>4.38</v>
       </c>
       <c r="J25" s="19">
         <v>4.34</v>
       </c>
       <c r="K25" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="19">
         <v>4.5</v>
       </c>
       <c r="M25" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="42">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="19">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="19">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="19">
         <v>5.52</v>
       </c>
       <c r="C26" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="19">
         <v>4.21</v>
       </c>
       <c r="E26" s="19">
         <v>4.66</v>
       </c>
       <c r="F26" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="19">
         <v>4.76</v>
       </c>
       <c r="H26" s="19">
         <v>5.16</v>
       </c>
       <c r="I26" s="19">
         <v>5.26</v>
       </c>
       <c r="J26" s="19">
         <v>5.26</v>
       </c>
       <c r="K26" s="19">
         <v>5.36</v>
       </c>
       <c r="L26" s="19">
         <v>5.45</v>
       </c>
       <c r="M26" s="19">
         <v>5.67</v>
       </c>
       <c r="N26" s="42">
         <v>3.64</v>
       </c>
       <c r="O26" s="19">
         <v>4.68</v>
       </c>
       <c r="P26" s="19">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="19">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>7.55</v>
       </c>
       <c r="C27" s="19">
         <v>6.1</v>
       </c>
       <c r="D27" s="19">
         <v>5.6</v>
       </c>
       <c r="E27" s="19">
         <v>5.44</v>
       </c>
       <c r="F27" s="19">
         <v>5.38</v>
       </c>
       <c r="G27" s="19">
         <v>5.38</v>
       </c>
       <c r="H27" s="19">
         <v>5.4</v>
       </c>
       <c r="I27" s="19">
         <v>5.43</v>
       </c>
       <c r="J27" s="19">
         <v>5.13</v>
       </c>
       <c r="K27" s="19">
         <v>4.99</v>
       </c>
       <c r="L27" s="19">
         <v>4.79</v>
       </c>
       <c r="M27" s="19">
         <v>4.76</v>
       </c>
       <c r="N27" s="42">
         <v>2.8</v>
       </c>
       <c r="O27" s="19">
         <v>3.84</v>
       </c>
       <c r="P27" s="19">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="19">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="19">
         <v>3.09</v>
       </c>
       <c r="D28" s="19">
         <v>3.38</v>
       </c>
       <c r="E28" s="19">
         <v>3.37</v>
       </c>
       <c r="F28" s="19">
         <v>3.33</v>
       </c>
       <c r="G28" s="19">
         <v>3.34</v>
       </c>
       <c r="H28" s="19">
         <v>3.51</v>
       </c>
       <c r="I28" s="19">
         <v>3.48</v>
       </c>
       <c r="J28" s="19">
         <v>3.4</v>
       </c>
       <c r="K28" s="19">
         <v>3.42</v>
       </c>
       <c r="L28" s="19">
         <v>3.46</v>
       </c>
       <c r="M28" s="19">
         <v>3.61</v>
       </c>
       <c r="N28" s="42">
         <v>2.63</v>
       </c>
       <c r="O28" s="19">
         <v>3.29</v>
       </c>
       <c r="P28" s="19">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="19">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="20">
         <v>3.58</v>
       </c>
       <c r="C29" s="20">
         <v>3.94</v>
       </c>
       <c r="D29" s="20">
         <v>2.86</v>
       </c>
       <c r="E29" s="20">
         <v>3.07</v>
       </c>
       <c r="F29" s="20">
         <v>3.32</v>
       </c>
       <c r="G29" s="20">
         <v>3.64</v>
       </c>
       <c r="H29" s="20">
         <v>3.74</v>
       </c>
       <c r="I29" s="20">
         <v>3.63</v>
       </c>
       <c r="J29" s="20">
         <v>3.73</v>
       </c>
       <c r="K29" s="20">
         <v>3.8</v>
       </c>
       <c r="L29" s="20">
         <v>3.73</v>
       </c>
       <c r="M29" s="20">
         <v>3.84</v>
       </c>
       <c r="N29" s="20">
         <v>4.95</v>
       </c>
       <c r="O29" s="20">
         <v>5.38</v>
       </c>
       <c r="P29" s="20">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="Q29" s="20">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
       <selection pane="bottomLeft" activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="48" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="48"/>
-[...16 lines deleted...]
-      <c r="P4" s="5" t="s">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="53">
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47"/>
+      <c r="B5" s="54">
         <v>2025</v>
       </c>
-      <c r="C5" s="54"/>
-[...10 lines deleted...]
-      <c r="N5" s="53">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54">
         <v>2026</v>
       </c>
-      <c r="O5" s="54"/>
-[...3 lines deleted...]
-      <c r="A6" s="51"/>
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="48"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+    </row>
+    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="21">
         <v>248</v>
       </c>
       <c r="C8" s="12">
         <v>282</v>
       </c>
       <c r="D8" s="21">
         <v>243</v>
       </c>
       <c r="E8" s="12">
         <v>302</v>
       </c>
       <c r="F8" s="21">
         <v>271</v>
       </c>
       <c r="G8" s="12">
         <v>294</v>
       </c>
       <c r="H8" s="12">
         <v>330</v>
       </c>
       <c r="I8" s="21">
         <v>272</v>
       </c>
       <c r="J8" s="21">
         <v>243</v>
       </c>
       <c r="K8" s="21">
         <v>296</v>
       </c>
       <c r="L8" s="21">
         <v>265</v>
       </c>
       <c r="M8" s="21">
         <v>363</v>
       </c>
       <c r="N8" s="12">
         <v>265</v>
       </c>
       <c r="O8" s="12">
         <v>296</v>
       </c>
       <c r="P8" s="21">
         <v>278</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="12">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>95</v>
       </c>
       <c r="C9" s="14">
         <v>115</v>
       </c>
       <c r="D9" s="22">
         <v>96</v>
       </c>
       <c r="E9" s="14">
         <v>114</v>
       </c>
       <c r="F9" s="22">
         <v>103</v>
       </c>
       <c r="G9" s="14">
         <v>121</v>
       </c>
       <c r="H9" s="14">
         <v>120</v>
       </c>
       <c r="I9" s="22">
         <v>109</v>
       </c>
       <c r="J9" s="22">
         <v>91</v>
       </c>
       <c r="K9" s="22">
         <v>113</v>
       </c>
       <c r="L9" s="22">
         <v>96</v>
       </c>
       <c r="M9" s="22">
         <v>153</v>
       </c>
       <c r="N9" s="14">
         <v>112</v>
       </c>
       <c r="O9" s="14">
         <v>118</v>
       </c>
       <c r="P9" s="22">
         <v>101</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="14">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>48</v>
       </c>
       <c r="C10" s="14">
         <v>48</v>
       </c>
       <c r="D10" s="22">
         <v>43</v>
       </c>
       <c r="E10" s="14">
         <v>61</v>
       </c>
       <c r="F10" s="22">
         <v>44</v>
       </c>
       <c r="G10" s="14">
         <v>50</v>
       </c>
       <c r="H10" s="14">
         <v>50</v>
       </c>
       <c r="I10" s="22">
         <v>56</v>
       </c>
       <c r="J10" s="22">
         <v>49</v>
       </c>
       <c r="K10" s="22">
         <v>51</v>
       </c>
       <c r="L10" s="22">
         <v>48</v>
       </c>
       <c r="M10" s="22">
         <v>47</v>
       </c>
       <c r="N10" s="14">
         <v>54</v>
       </c>
       <c r="O10" s="14">
         <v>51</v>
       </c>
       <c r="P10" s="22">
         <v>50</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="14">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22">
         <v>23</v>
       </c>
       <c r="C11" s="14">
         <v>29</v>
       </c>
       <c r="D11" s="22">
         <v>18</v>
       </c>
       <c r="E11" s="14">
         <v>33</v>
       </c>
       <c r="F11" s="22">
         <v>28</v>
       </c>
       <c r="G11" s="14">
         <v>25</v>
       </c>
       <c r="H11" s="14">
         <v>40</v>
       </c>
       <c r="I11" s="22">
         <v>15</v>
       </c>
       <c r="J11" s="22">
         <v>24</v>
       </c>
       <c r="K11" s="22">
         <v>37</v>
       </c>
       <c r="L11" s="22">
         <v>26</v>
       </c>
       <c r="M11" s="22">
         <v>32</v>
       </c>
       <c r="N11" s="14">
         <v>26</v>
       </c>
       <c r="O11" s="14">
         <v>26</v>
       </c>
       <c r="P11" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>17</v>
       </c>
       <c r="C12" s="14">
         <v>11</v>
       </c>
       <c r="D12" s="22">
         <v>10</v>
       </c>
       <c r="E12" s="14">
         <v>18</v>
       </c>
       <c r="F12" s="22">
         <v>16</v>
       </c>
       <c r="G12" s="14">
         <v>14</v>
       </c>
       <c r="H12" s="14">
         <v>23</v>
       </c>
       <c r="I12" s="22">
         <v>18</v>
       </c>
       <c r="J12" s="22">
         <v>16</v>
       </c>
       <c r="K12" s="22">
         <v>19</v>
       </c>
       <c r="L12" s="22">
         <v>19</v>
       </c>
       <c r="M12" s="22">
         <v>25</v>
       </c>
       <c r="N12" s="14">
         <v>11</v>
       </c>
       <c r="O12" s="14">
         <v>16</v>
       </c>
       <c r="P12" s="22">
         <v>18</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22">
         <v>22</v>
       </c>
       <c r="C13" s="14">
         <v>12</v>
       </c>
       <c r="D13" s="22">
         <v>14</v>
       </c>
       <c r="E13" s="14">
         <v>14</v>
       </c>
       <c r="F13" s="22">
         <v>15</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>16</v>
       </c>
       <c r="I13" s="22">
         <v>16</v>
       </c>
       <c r="J13" s="22">
         <v>8</v>
       </c>
       <c r="K13" s="22">
         <v>11</v>
       </c>
       <c r="L13" s="22">
         <v>8</v>
       </c>
       <c r="M13" s="22">
         <v>13</v>
       </c>
       <c r="N13" s="14">
         <v>8</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
       <c r="P13" s="22">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>32</v>
       </c>
       <c r="C14" s="14">
         <v>54</v>
       </c>
       <c r="D14" s="22">
         <v>58</v>
       </c>
       <c r="E14" s="14">
         <v>48</v>
       </c>
       <c r="F14" s="22">
         <v>47</v>
       </c>
       <c r="G14" s="14">
         <v>48</v>
       </c>
       <c r="H14" s="14">
         <v>66</v>
       </c>
       <c r="I14" s="22">
         <v>48</v>
       </c>
       <c r="J14" s="22">
         <v>39</v>
       </c>
       <c r="K14" s="22">
         <v>53</v>
       </c>
       <c r="L14" s="22">
         <v>56</v>
       </c>
       <c r="M14" s="22">
         <v>76</v>
       </c>
       <c r="N14" s="14">
         <v>39</v>
       </c>
       <c r="O14" s="14">
         <v>54</v>
       </c>
       <c r="P14" s="22">
         <v>64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="14">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>11</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="22">
         <v>4</v>
       </c>
       <c r="E15" s="14">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>18</v>
       </c>
       <c r="G15" s="14">
         <v>21</v>
       </c>
       <c r="H15" s="14">
         <v>15</v>
       </c>
       <c r="I15" s="22">
         <v>10</v>
       </c>
       <c r="J15" s="22">
         <v>16</v>
       </c>
       <c r="K15" s="22">
         <v>12</v>
       </c>
       <c r="L15" s="22">
         <v>12</v>
       </c>
       <c r="M15" s="22">
         <v>17</v>
       </c>
       <c r="N15" s="14">
         <v>15</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
       <c r="P15" s="22">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="Q15" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="52"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="21">
         <v>141</v>
       </c>
       <c r="C17" s="12">
         <v>146</v>
       </c>
       <c r="D17" s="21">
         <v>156</v>
       </c>
       <c r="E17" s="12">
         <v>179</v>
       </c>
       <c r="F17" s="21">
         <v>146</v>
       </c>
       <c r="G17" s="12">
         <v>165</v>
       </c>
       <c r="H17" s="12">
         <v>198</v>
       </c>
       <c r="I17" s="21">
         <v>162</v>
       </c>
       <c r="J17" s="21">
         <v>139</v>
       </c>
       <c r="K17" s="21">
         <v>180</v>
       </c>
       <c r="L17" s="21">
         <v>151</v>
       </c>
       <c r="M17" s="21">
         <v>199</v>
       </c>
       <c r="N17" s="12">
         <v>143</v>
       </c>
       <c r="O17" s="12">
         <v>176</v>
       </c>
       <c r="P17" s="21">
         <v>149</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="12">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>60</v>
       </c>
       <c r="C18" s="14">
         <v>61</v>
       </c>
       <c r="D18" s="22">
         <v>59</v>
       </c>
       <c r="E18" s="14">
         <v>64</v>
       </c>
       <c r="F18" s="22">
         <v>47</v>
       </c>
       <c r="G18" s="14">
         <v>67</v>
       </c>
       <c r="H18" s="14">
         <v>70</v>
       </c>
       <c r="I18" s="22">
         <v>60</v>
       </c>
       <c r="J18" s="22">
         <v>55</v>
       </c>
       <c r="K18" s="22">
         <v>60</v>
       </c>
       <c r="L18" s="22">
         <v>48</v>
       </c>
       <c r="M18" s="22">
         <v>89</v>
       </c>
       <c r="N18" s="14">
         <v>53</v>
       </c>
       <c r="O18" s="14">
         <v>74</v>
       </c>
       <c r="P18" s="22">
         <v>51</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="14">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>29</v>
       </c>
       <c r="C19" s="14">
         <v>25</v>
       </c>
       <c r="D19" s="22">
         <v>30</v>
       </c>
       <c r="E19" s="14">
         <v>40</v>
       </c>
       <c r="F19" s="22">
         <v>27</v>
       </c>
       <c r="G19" s="14">
         <v>26</v>
       </c>
       <c r="H19" s="14">
         <v>31</v>
       </c>
       <c r="I19" s="22">
         <v>28</v>
       </c>
       <c r="J19" s="22">
         <v>26</v>
       </c>
       <c r="K19" s="22">
         <v>35</v>
       </c>
       <c r="L19" s="22">
         <v>30</v>
       </c>
       <c r="M19" s="22">
         <v>25</v>
       </c>
       <c r="N19" s="14">
         <v>34</v>
       </c>
       <c r="O19" s="14">
         <v>27</v>
       </c>
       <c r="P19" s="22">
         <v>30</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="14">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>13</v>
       </c>
       <c r="C20" s="14">
         <v>11</v>
       </c>
       <c r="D20" s="22">
         <v>9</v>
       </c>
       <c r="E20" s="14">
         <v>21</v>
       </c>
       <c r="F20" s="22">
         <v>16</v>
       </c>
       <c r="G20" s="14">
         <v>12</v>
       </c>
       <c r="H20" s="14">
         <v>27</v>
       </c>
       <c r="I20" s="22">
         <v>9</v>
       </c>
       <c r="J20" s="22">
         <v>12</v>
       </c>
       <c r="K20" s="22">
         <v>19</v>
       </c>
       <c r="L20" s="22">
         <v>11</v>
       </c>
       <c r="M20" s="22">
         <v>15</v>
       </c>
       <c r="N20" s="14">
         <v>14</v>
       </c>
       <c r="O20" s="14">
         <v>11</v>
       </c>
       <c r="P20" s="22">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="22">
         <v>10</v>
       </c>
       <c r="C21" s="14">
         <v>7</v>
       </c>
       <c r="D21" s="22">
         <v>6</v>
       </c>
       <c r="E21" s="14">
         <v>10</v>
       </c>
       <c r="F21" s="22">
         <v>10</v>
       </c>
       <c r="G21" s="14">
         <v>11</v>
       </c>
       <c r="H21" s="14">
         <v>11</v>
       </c>
       <c r="I21" s="22">
         <v>14</v>
       </c>
       <c r="J21" s="22">
         <v>9</v>
       </c>
       <c r="K21" s="22">
         <v>13</v>
       </c>
       <c r="L21" s="22">
         <v>10</v>
       </c>
       <c r="M21" s="22">
         <v>15</v>
       </c>
       <c r="N21" s="14">
         <v>4</v>
       </c>
       <c r="O21" s="14">
         <v>8</v>
       </c>
       <c r="P21" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="14">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>9</v>
       </c>
       <c r="C22" s="14">
         <v>8</v>
       </c>
       <c r="D22" s="22">
         <v>7</v>
       </c>
       <c r="E22" s="14">
         <v>7</v>
       </c>
       <c r="F22" s="22">
         <v>10</v>
       </c>
       <c r="G22" s="14">
         <v>8</v>
       </c>
       <c r="H22" s="14">
         <v>10</v>
       </c>
       <c r="I22" s="22">
         <v>11</v>
       </c>
       <c r="J22" s="22">
         <v>6</v>
       </c>
       <c r="K22" s="22">
         <v>8</v>
       </c>
       <c r="L22" s="22">
         <v>6</v>
       </c>
       <c r="M22" s="22">
         <v>8</v>
       </c>
       <c r="N22" s="14">
         <v>6</v>
       </c>
       <c r="O22" s="14">
         <v>7</v>
       </c>
       <c r="P22" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>14</v>
       </c>
       <c r="C23" s="14">
         <v>24</v>
       </c>
       <c r="D23" s="22">
         <v>41</v>
       </c>
       <c r="E23" s="14">
         <v>28</v>
       </c>
       <c r="F23" s="22">
         <v>26</v>
       </c>
       <c r="G23" s="14">
         <v>31</v>
       </c>
       <c r="H23" s="14">
         <v>41</v>
       </c>
       <c r="I23" s="22">
         <v>31</v>
       </c>
       <c r="J23" s="22">
         <v>23</v>
       </c>
       <c r="K23" s="22">
         <v>38</v>
       </c>
       <c r="L23" s="22">
         <v>37</v>
       </c>
       <c r="M23" s="22">
         <v>37</v>
       </c>
       <c r="N23" s="14">
         <v>24</v>
       </c>
       <c r="O23" s="14">
         <v>35</v>
       </c>
       <c r="P23" s="22">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>6</v>
       </c>
       <c r="C24" s="14">
         <v>10</v>
       </c>
       <c r="D24" s="22">
         <v>4</v>
       </c>
       <c r="E24" s="14">
         <v>9</v>
       </c>
       <c r="F24" s="22">
         <v>10</v>
       </c>
       <c r="G24" s="14">
         <v>10</v>
       </c>
       <c r="H24" s="14">
         <v>8</v>
       </c>
       <c r="I24" s="22">
         <v>9</v>
       </c>
       <c r="J24" s="22">
         <v>8</v>
       </c>
       <c r="K24" s="22">
         <v>7</v>
       </c>
       <c r="L24" s="22">
         <v>9</v>
       </c>
       <c r="M24" s="22">
         <v>10</v>
       </c>
       <c r="N24" s="14">
         <v>8</v>
       </c>
       <c r="O24" s="14">
         <v>14</v>
       </c>
       <c r="P24" s="22">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="52" t="s">
+      <c r="Q24" s="14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="52"/>
-[...15 lines deleted...]
-    <row r="26" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="53"/>
+      <c r="N25" s="53"/>
+      <c r="O25" s="53"/>
+      <c r="P25" s="53"/>
+      <c r="Q25" s="53"/>
+    </row>
+    <row r="26" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="21">
         <v>107</v>
       </c>
       <c r="C26" s="12">
         <v>136</v>
       </c>
       <c r="D26" s="21">
         <v>87</v>
       </c>
       <c r="E26" s="12">
         <v>123</v>
       </c>
       <c r="F26" s="21">
         <v>125</v>
       </c>
       <c r="G26" s="12">
         <v>129</v>
       </c>
       <c r="H26" s="12">
         <v>132</v>
       </c>
       <c r="I26" s="21">
         <v>110</v>
       </c>
       <c r="J26" s="21">
         <v>104</v>
       </c>
       <c r="K26" s="21">
         <v>116</v>
       </c>
       <c r="L26" s="21">
         <v>114</v>
       </c>
       <c r="M26" s="21">
         <v>164</v>
       </c>
       <c r="N26" s="39">
         <v>122</v>
       </c>
       <c r="O26" s="12">
         <v>120</v>
       </c>
       <c r="P26" s="21">
         <v>129</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="12">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="22">
         <v>35</v>
       </c>
       <c r="C27" s="14">
         <v>54</v>
       </c>
       <c r="D27" s="22">
         <v>37</v>
       </c>
       <c r="E27" s="14">
         <v>50</v>
       </c>
       <c r="F27" s="22">
         <v>56</v>
       </c>
       <c r="G27" s="14">
         <v>54</v>
       </c>
       <c r="H27" s="14">
         <v>50</v>
       </c>
       <c r="I27" s="22">
         <v>49</v>
       </c>
       <c r="J27" s="22">
         <v>36</v>
       </c>
       <c r="K27" s="22">
         <v>53</v>
       </c>
       <c r="L27" s="22">
         <v>48</v>
       </c>
       <c r="M27" s="22">
         <v>64</v>
       </c>
       <c r="N27" s="40">
         <v>59</v>
       </c>
       <c r="O27" s="14">
         <v>44</v>
       </c>
       <c r="P27" s="22">
         <v>50</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="14">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="22">
         <v>19</v>
       </c>
       <c r="C28" s="14">
         <v>23</v>
       </c>
       <c r="D28" s="22">
         <v>13</v>
       </c>
       <c r="E28" s="14">
         <v>21</v>
       </c>
       <c r="F28" s="22">
         <v>17</v>
       </c>
       <c r="G28" s="14">
         <v>24</v>
       </c>
       <c r="H28" s="14">
         <v>19</v>
       </c>
       <c r="I28" s="22">
         <v>28</v>
       </c>
       <c r="J28" s="22">
         <v>23</v>
       </c>
       <c r="K28" s="22">
         <v>16</v>
       </c>
       <c r="L28" s="22">
         <v>18</v>
       </c>
       <c r="M28" s="22">
         <v>22</v>
       </c>
       <c r="N28" s="40">
         <v>20</v>
       </c>
       <c r="O28" s="14">
         <v>24</v>
       </c>
       <c r="P28" s="22">
         <v>20</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="14">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22">
         <v>10</v>
       </c>
       <c r="C29" s="14">
         <v>18</v>
       </c>
       <c r="D29" s="22">
         <v>9</v>
       </c>
       <c r="E29" s="14">
         <v>12</v>
       </c>
       <c r="F29" s="22">
         <v>12</v>
       </c>
       <c r="G29" s="14">
         <v>13</v>
       </c>
       <c r="H29" s="14">
         <v>13</v>
       </c>
       <c r="I29" s="22">
         <v>6</v>
       </c>
       <c r="J29" s="22">
         <v>12</v>
       </c>
       <c r="K29" s="22">
         <v>18</v>
       </c>
       <c r="L29" s="22">
         <v>15</v>
       </c>
       <c r="M29" s="22">
         <v>17</v>
       </c>
       <c r="N29" s="40">
         <v>12</v>
       </c>
       <c r="O29" s="14">
         <v>15</v>
       </c>
       <c r="P29" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="22">
         <v>7</v>
       </c>
       <c r="C30" s="14">
         <v>4</v>
       </c>
       <c r="D30" s="22">
         <v>4</v>
       </c>
       <c r="E30" s="14">
         <v>8</v>
       </c>
       <c r="F30" s="22">
         <v>6</v>
       </c>
       <c r="G30" s="14">
         <v>3</v>
       </c>
       <c r="H30" s="14">
         <v>12</v>
       </c>
       <c r="I30" s="22">
         <v>4</v>
       </c>
       <c r="J30" s="22">
         <v>7</v>
       </c>
       <c r="K30" s="22">
         <v>6</v>
       </c>
       <c r="L30" s="22">
         <v>9</v>
       </c>
       <c r="M30" s="22">
         <v>10</v>
       </c>
       <c r="N30" s="40">
         <v>7</v>
       </c>
       <c r="O30" s="14">
         <v>8</v>
       </c>
       <c r="P30" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q30" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="22">
         <v>13</v>
       </c>
       <c r="C31" s="14">
         <v>4</v>
       </c>
       <c r="D31" s="22">
         <v>7</v>
       </c>
       <c r="E31" s="14">
         <v>7</v>
       </c>
       <c r="F31" s="22">
         <v>5</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>6</v>
       </c>
       <c r="I31" s="22">
         <v>5</v>
       </c>
       <c r="J31" s="22">
         <v>2</v>
       </c>
       <c r="K31" s="22">
         <v>3</v>
       </c>
       <c r="L31" s="22">
         <v>2</v>
       </c>
       <c r="M31" s="22">
         <v>5</v>
       </c>
       <c r="N31" s="40">
         <v>2</v>
       </c>
       <c r="O31" s="14">
         <v>6</v>
       </c>
       <c r="P31" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q31" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="22">
         <v>18</v>
       </c>
       <c r="C32" s="14">
         <v>30</v>
       </c>
       <c r="D32" s="22">
         <v>17</v>
       </c>
       <c r="E32" s="14">
         <v>20</v>
       </c>
       <c r="F32" s="22">
         <v>21</v>
       </c>
       <c r="G32" s="14">
         <v>17</v>
       </c>
       <c r="H32" s="14">
         <v>25</v>
       </c>
       <c r="I32" s="22">
         <v>17</v>
       </c>
       <c r="J32" s="22">
         <v>16</v>
       </c>
       <c r="K32" s="22">
         <v>15</v>
       </c>
       <c r="L32" s="22">
         <v>19</v>
       </c>
       <c r="M32" s="22">
         <v>39</v>
       </c>
       <c r="N32" s="40">
         <v>15</v>
       </c>
       <c r="O32" s="14">
         <v>19</v>
       </c>
       <c r="P32" s="22">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q32" s="14">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="23">
         <v>5</v>
       </c>
       <c r="C33" s="16">
         <v>3</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="16">
         <v>5</v>
       </c>
       <c r="F33" s="23">
         <v>8</v>
       </c>
       <c r="G33" s="16">
         <v>11</v>
       </c>
       <c r="H33" s="16">
         <v>7</v>
       </c>
       <c r="I33" s="23">
         <v>1</v>
       </c>
       <c r="J33" s="23">
         <v>8</v>
       </c>
       <c r="K33" s="23">
         <v>5</v>
       </c>
       <c r="L33" s="23">
         <v>3</v>
       </c>
       <c r="M33" s="23">
         <v>7</v>
       </c>
       <c r="N33" s="16">
         <v>7</v>
       </c>
       <c r="O33" s="16">
         <v>4</v>
       </c>
       <c r="P33" s="23">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:16" s="7" customFormat="1" ht="18.75" customHeight="1">
+      <c r="Q33" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A25:Q25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S29" sqref="S29"/>
+      <selection activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.88671875" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="48" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="48"/>
-[...16 lines deleted...]
-      <c r="P4" s="5" t="s">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="46">
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="56"/>
+      <c r="B5" s="49">
         <v>2025</v>
       </c>
-      <c r="C5" s="47"/>
-[...10 lines deleted...]
-      <c r="N5" s="46">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="49">
         <v>2026</v>
       </c>
-      <c r="O5" s="47"/>
-[...3 lines deleted...]
-      <c r="A6" s="56"/>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="57"/>
       <c r="B6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="30" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="33" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="37" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="45" t="s">
         <v>17</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+    </row>
+    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="12">
         <v>9</v>
       </c>
       <c r="C8" s="12">
         <v>13</v>
       </c>
       <c r="D8" s="12">
         <v>9</v>
       </c>
       <c r="E8" s="21">
         <v>12</v>
       </c>
       <c r="F8" s="12">
         <v>1</v>
       </c>
       <c r="G8" s="12">
         <v>7</v>
       </c>
       <c r="H8" s="12">
         <v>6</v>
       </c>
       <c r="I8" s="12">
         <v>8</v>
       </c>
       <c r="J8" s="12">
         <v>14</v>
       </c>
       <c r="K8" s="12">
         <v>11</v>
       </c>
       <c r="L8" s="12">
         <v>6</v>
       </c>
       <c r="M8" s="12">
         <v>7</v>
       </c>
       <c r="N8" s="21">
         <v>6</v>
       </c>
       <c r="O8" s="12">
         <v>10</v>
       </c>
       <c r="P8" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>5</v>
       </c>
       <c r="C9" s="14">
         <v>3</v>
       </c>
       <c r="D9" s="14">
         <v>3</v>
       </c>
       <c r="E9" s="22">
         <v>4</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
       <c r="G9" s="14">
         <v>4</v>
       </c>
       <c r="H9" s="14">
         <v>2</v>
       </c>
       <c r="I9" s="14">
         <v>1</v>
       </c>
       <c r="J9" s="14">
         <v>5</v>
       </c>
       <c r="K9" s="14">
         <v>4</v>
       </c>
       <c r="L9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="14">
         <v>2</v>
       </c>
       <c r="N9" s="22">
         <v>2</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>2</v>
       </c>
       <c r="C10" s="14">
         <v>5</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="22">
         <v>4</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="14">
         <v>1</v>
       </c>
       <c r="H10" s="14">
         <v>1</v>
       </c>
       <c r="I10" s="14">
         <v>2</v>
       </c>
       <c r="J10" s="14">
         <v>4</v>
       </c>
       <c r="K10" s="14">
         <v>2</v>
       </c>
       <c r="L10" s="14">
         <v>1</v>
       </c>
       <c r="M10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="22">
         <v>1</v>
       </c>
       <c r="O10" s="14">
         <v>4</v>
       </c>
       <c r="P10" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="14">
         <v>1</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="22">
         <v>1</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="14">
         <v>1</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="14">
         <v>1</v>
       </c>
       <c r="L11" s="14">
         <v>3</v>
       </c>
       <c r="M11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="22"/>
       <c r="O11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="14">
         <v>1</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="14">
         <v>1</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="14">
         <v>1</v>
       </c>
       <c r="K12" s="14">
         <v>2</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="14">
         <v>1</v>
       </c>
       <c r="N12" s="22"/>
       <c r="O12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="14">
         <v>1</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="14">
         <v>1</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="14">
         <v>2</v>
       </c>
       <c r="J13" s="14">
         <v>1</v>
       </c>
       <c r="K13" s="14">
         <v>1</v>
       </c>
       <c r="L13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="22">
         <v>1</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>1</v>
       </c>
       <c r="C14" s="14">
         <v>3</v>
       </c>
       <c r="D14" s="14">
         <v>3</v>
       </c>
       <c r="E14" s="22">
         <v>3</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="14">
         <v>1</v>
       </c>
       <c r="I14" s="14">
         <v>1</v>
       </c>
       <c r="J14" s="14">
         <v>3</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="14">
         <v>1</v>
       </c>
       <c r="M14" s="14">
         <v>3</v>
       </c>
       <c r="N14" s="22">
         <v>1</v>
       </c>
       <c r="O14" s="14">
         <v>4</v>
       </c>
       <c r="P14" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="14">
         <v>1</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="14">
         <v>2</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="14">
         <v>1</v>
       </c>
       <c r="L15" s="14">
         <v>1</v>
       </c>
       <c r="M15" s="14">
         <v>1</v>
       </c>
       <c r="N15" s="22">
         <v>1</v>
       </c>
       <c r="O15" s="14">
         <v>2</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="Q15" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A16" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="52"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="12">
         <v>6</v>
       </c>
       <c r="C17" s="12">
         <v>3</v>
       </c>
       <c r="D17" s="12">
         <v>3</v>
       </c>
       <c r="E17" s="21">
         <v>7</v>
       </c>
       <c r="F17" s="12">
         <v>1</v>
       </c>
       <c r="G17" s="12">
         <v>4</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="12">
         <v>2</v>
       </c>
       <c r="J17" s="12">
         <v>6</v>
       </c>
       <c r="K17" s="12">
         <v>5</v>
       </c>
       <c r="L17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="12">
         <v>2</v>
       </c>
       <c r="N17" s="12">
         <v>2</v>
       </c>
       <c r="O17" s="12">
         <v>1</v>
       </c>
       <c r="P17" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>5</v>
       </c>
       <c r="C18" s="14">
         <v>3</v>
       </c>
       <c r="D18" s="14">
         <v>3</v>
       </c>
       <c r="E18" s="22">
         <v>4</v>
       </c>
       <c r="F18" s="14">
         <v>1</v>
       </c>
       <c r="G18" s="14">
         <v>4</v>
       </c>
       <c r="H18" s="14">
         <v>2</v>
       </c>
       <c r="I18" s="14">
         <v>1</v>
       </c>
       <c r="J18" s="14">
         <v>5</v>
       </c>
       <c r="K18" s="14">
         <v>4</v>
       </c>
       <c r="L18" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="14">
         <v>2</v>
       </c>
       <c r="N18" s="14">
         <v>2</v>
       </c>
       <c r="O18" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>1</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="22">
         <v>3</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="14">
         <v>1</v>
       </c>
       <c r="J19" s="14">
         <v>1</v>
       </c>
       <c r="K19" s="14">
         <v>1</v>
       </c>
       <c r="L19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="14">
         <v>1</v>
       </c>
       <c r="P19" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="Q20" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="52"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+    </row>
+    <row r="22" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="12">
         <v>3</v>
       </c>
       <c r="C22" s="12">
         <v>10</v>
       </c>
       <c r="D22" s="12">
         <v>6</v>
       </c>
       <c r="E22" s="21">
         <v>5</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="12">
         <v>6</v>
       </c>
       <c r="J22" s="12">
         <v>8</v>
       </c>
       <c r="K22" s="12">
         <v>6</v>
       </c>
       <c r="L22" s="12">
         <v>6</v>
       </c>
       <c r="M22" s="12">
         <v>5</v>
       </c>
       <c r="N22" s="43">
         <v>4</v>
       </c>
       <c r="O22" s="12">
         <v>9</v>
       </c>
       <c r="P22" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>1</v>
       </c>
       <c r="C24" s="14">
         <v>5</v>
       </c>
       <c r="D24" s="14">
         <v>2</v>
       </c>
       <c r="E24" s="22">
         <v>1</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="14">
         <v>1</v>
       </c>
       <c r="H24" s="14">
         <v>1</v>
       </c>
       <c r="I24" s="14">
         <v>1</v>
       </c>
       <c r="J24" s="14">
         <v>3</v>
       </c>
       <c r="K24" s="14">
         <v>1</v>
       </c>
       <c r="L24" s="14">
         <v>1</v>
       </c>
       <c r="M24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="44">
         <v>1</v>
       </c>
       <c r="O24" s="14">
         <v>3</v>
       </c>
       <c r="P24" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="14">
         <v>1</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="22">
         <v>1</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="14">
         <v>1</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="14">
         <v>1</v>
       </c>
       <c r="L25" s="14">
         <v>3</v>
       </c>
       <c r="M25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="14">
         <v>1</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="14">
         <v>1</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="14">
         <v>1</v>
       </c>
       <c r="K26" s="14">
         <v>2</v>
       </c>
       <c r="L26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="14">
         <v>1</v>
       </c>
       <c r="N26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="14">
         <v>1</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="14">
         <v>1</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="14">
         <v>2</v>
       </c>
       <c r="J27" s="14">
         <v>1</v>
       </c>
       <c r="K27" s="14">
         <v>1</v>
       </c>
       <c r="L27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="44">
         <v>1</v>
       </c>
       <c r="O27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P27" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>1</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>3</v>
       </c>
       <c r="E28" s="22">
         <v>3</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="14">
         <v>1</v>
       </c>
       <c r="I28" s="14">
         <v>1</v>
       </c>
       <c r="J28" s="14">
         <v>3</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="14">
         <v>1</v>
       </c>
       <c r="M28" s="14">
         <v>3</v>
       </c>
       <c r="N28" s="44">
         <v>1</v>
       </c>
       <c r="O28" s="14">
         <v>4</v>
       </c>
       <c r="P28" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16">
         <v>1</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="16">
         <v>1</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="16">
         <v>2</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="16">
         <v>1</v>
       </c>
       <c r="L29" s="16">
         <v>1</v>
       </c>
       <c r="M29" s="16">
         <v>1</v>
       </c>
       <c r="N29" s="23">
         <v>1</v>
       </c>
       <c r="O29" s="16">
         <v>2</v>
       </c>
       <c r="P29" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H35" sqref="H35"/>
+      <selection activeCell="S23" sqref="S23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="18.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="48" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="48"/>
-[...16 lines deleted...]
-      <c r="O4" s="57" t="s">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="P4" s="57"/>
-[...3 lines deleted...]
-      <c r="B5" s="46">
+      <c r="Q4" s="58"/>
+    </row>
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47"/>
+      <c r="B5" s="49">
         <v>2025</v>
       </c>
-      <c r="C5" s="47"/>
-[...10 lines deleted...]
-      <c r="N5" s="46">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="49">
         <v>2026</v>
       </c>
-      <c r="O5" s="47"/>
-[...3 lines deleted...]
-      <c r="A6" s="51"/>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+    </row>
+    <row r="6" spans="1:17" s="7" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="48"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>9</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q6" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+    </row>
+    <row r="8" spans="1:17" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="18">
         <v>6.28</v>
       </c>
       <c r="C8" s="18">
         <v>7.82</v>
       </c>
       <c r="D8" s="18">
         <v>7.25</v>
       </c>
       <c r="E8" s="18">
         <v>7.48</v>
       </c>
       <c r="F8" s="18">
         <v>6.17</v>
       </c>
       <c r="G8" s="18">
         <v>6.03</v>
       </c>
       <c r="H8" s="18">
         <v>5.67</v>
       </c>
       <c r="I8" s="18">
         <v>5.7</v>
       </c>
       <c r="J8" s="18">
         <v>6.11</v>
       </c>
       <c r="K8" s="18">
         <v>6.26</v>
       </c>
       <c r="L8" s="18">
         <v>6.14</v>
       </c>
       <c r="M8" s="18">
         <v>6.01</v>
       </c>
       <c r="N8" s="18">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="18">
         <v>5.98</v>
       </c>
       <c r="P8" s="18">
         <v>6.55</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q8" s="18">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="19">
         <v>7.84</v>
       </c>
       <c r="D9" s="19">
         <v>7.33</v>
       </c>
       <c r="E9" s="19">
         <v>7.45</v>
       </c>
       <c r="F9" s="19">
         <v>6.47</v>
       </c>
       <c r="G9" s="19">
         <v>6.82</v>
       </c>
       <c r="H9" s="19">
         <v>6.29</v>
       </c>
       <c r="I9" s="19">
         <v>5.75</v>
       </c>
       <c r="J9" s="19">
         <v>6.22</v>
       </c>
       <c r="K9" s="19">
         <v>6.37</v>
       </c>
       <c r="L9" s="19">
         <v>5.84</v>
       </c>
       <c r="M9" s="19">
         <v>5.64</v>
       </c>
       <c r="N9" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="19">
         <v>2.15</v>
       </c>
       <c r="P9" s="19">
         <v>3.59</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q9" s="19">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="19">
         <v>7.63</v>
       </c>
       <c r="C10" s="19">
         <v>13.16</v>
       </c>
       <c r="D10" s="19">
         <v>10.91</v>
       </c>
       <c r="E10" s="19">
         <v>11.92</v>
       </c>
       <c r="F10" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="19">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="19">
         <v>7.66</v>
       </c>
       <c r="I10" s="19">
         <v>7.58</v>
       </c>
       <c r="J10" s="19">
         <v>8.31</v>
       </c>
       <c r="K10" s="19">
         <v>8.16</v>
       </c>
       <c r="L10" s="19">
         <v>7.88</v>
       </c>
       <c r="M10" s="19">
         <v>7.16</v>
       </c>
       <c r="N10" s="19">
         <v>3.95</v>
       </c>
       <c r="O10" s="19">
         <v>9.94</v>
       </c>
       <c r="P10" s="19">
         <v>7.82</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q10" s="19">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="19">
         <v>3.79</v>
       </c>
       <c r="D11" s="19">
         <v>2.44</v>
       </c>
       <c r="E11" s="19">
         <v>3.69</v>
       </c>
       <c r="F11" s="19">
         <v>3</v>
       </c>
       <c r="G11" s="19">
         <v>2.5</v>
       </c>
       <c r="H11" s="19">
         <v>3.19</v>
       </c>
       <c r="I11" s="19">
         <v>2.84</v>
       </c>
       <c r="J11" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="19">
         <v>3.02</v>
       </c>
       <c r="L11" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="19">
         <v>4.47</v>
       </c>
       <c r="N11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="19">
         <v>5.39</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q11" s="19">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>8.26</v>
       </c>
       <c r="D12" s="19">
         <v>5.49</v>
       </c>
       <c r="E12" s="19">
         <v>4.05</v>
       </c>
       <c r="F12" s="19">
         <v>3.19</v>
       </c>
       <c r="G12" s="19">
         <v>2.67</v>
       </c>
       <c r="H12" s="19">
         <v>4.57</v>
       </c>
       <c r="I12" s="19">
         <v>3.97</v>
       </c>
       <c r="J12" s="19">
         <v>5.13</v>
       </c>
       <c r="K12" s="19">
         <v>7.84</v>
       </c>
       <c r="L12" s="19">
         <v>7.22</v>
       </c>
       <c r="M12" s="19">
         <v>7.95</v>
       </c>
       <c r="N12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q12" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="19">
         <v>5</v>
       </c>
       <c r="E13" s="19">
         <v>3.85</v>
       </c>
       <c r="F13" s="19">
         <v>3.13</v>
       </c>
       <c r="G13" s="19">
         <v>5.49</v>
       </c>
       <c r="H13" s="19">
         <v>4.63</v>
       </c>
       <c r="I13" s="19">
         <v>8.23</v>
       </c>
       <c r="J13" s="19">
         <v>9.09</v>
       </c>
       <c r="K13" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="19">
         <v>9.15</v>
       </c>
       <c r="M13" s="19">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="19">
         <v>8.93</v>
       </c>
       <c r="P13" s="19">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q13" s="19">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>3.19</v>
       </c>
       <c r="C14" s="19">
         <v>6.54</v>
       </c>
       <c r="D14" s="19">
         <v>7.35</v>
       </c>
       <c r="E14" s="19">
         <v>7.59</v>
       </c>
       <c r="F14" s="19">
         <v>6.11</v>
       </c>
       <c r="G14" s="19">
         <v>5.15</v>
       </c>
       <c r="H14" s="19">
         <v>4.82</v>
       </c>
       <c r="I14" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="J14" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="19">
         <v>4.53</v>
       </c>
       <c r="L14" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="19">
         <v>4.83</v>
       </c>
       <c r="N14" s="19">
         <v>3.22</v>
       </c>
       <c r="O14" s="19">
         <v>7.9</v>
       </c>
       <c r="P14" s="19">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q14" s="19">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19">
         <v>16.13</v>
       </c>
       <c r="C15" s="19">
         <v>7.75</v>
       </c>
       <c r="D15" s="19">
         <v>4.93</v>
       </c>
       <c r="E15" s="19">
         <v>3.57</v>
       </c>
       <c r="F15" s="19">
         <v>2.86</v>
       </c>
       <c r="G15" s="19">
         <v>4.91</v>
       </c>
       <c r="H15" s="19">
         <v>4.03</v>
       </c>
       <c r="I15" s="19">
         <v>7.5</v>
       </c>
       <c r="J15" s="19">
         <v>6.7</v>
       </c>
       <c r="K15" s="19">
         <v>7.63</v>
       </c>
       <c r="L15" s="19">
         <v>8.49</v>
       </c>
       <c r="M15" s="19">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="19">
         <v>14.71</v>
       </c>
       <c r="O15" s="19">
         <v>22.56</v>
       </c>
       <c r="P15" s="19">
         <v>16.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="Q15" s="19">
+        <v>12.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="52"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="1:17" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="18">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="18">
         <v>7.19</v>
       </c>
       <c r="D17" s="18">
         <v>6.44</v>
       </c>
       <c r="E17" s="18">
         <v>7.62</v>
       </c>
       <c r="F17" s="18">
         <v>6.46</v>
       </c>
       <c r="G17" s="18">
         <v>6.51</v>
       </c>
       <c r="H17" s="18">
         <v>5.9</v>
       </c>
       <c r="I17" s="18">
         <v>5.57</v>
       </c>
       <c r="J17" s="18">
         <v>6.02</v>
       </c>
       <c r="K17" s="18">
         <v>6.19</v>
       </c>
       <c r="L17" s="18">
         <v>5.68</v>
       </c>
       <c r="M17" s="18">
         <v>5.43</v>
       </c>
       <c r="N17" s="19">
         <v>3.24</v>
       </c>
       <c r="O17" s="18">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="18">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q17" s="18">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>9.86</v>
       </c>
       <c r="C18" s="19">
         <v>8.08</v>
       </c>
       <c r="D18" s="19">
         <v>7.55</v>
       </c>
       <c r="E18" s="19">
         <v>7.65</v>
       </c>
       <c r="F18" s="19">
         <v>6.64</v>
       </c>
       <c r="G18" s="19">
         <v>7</v>
       </c>
       <c r="H18" s="19">
         <v>6.46</v>
       </c>
       <c r="I18" s="19">
         <v>5.91</v>
       </c>
       <c r="J18" s="19">
         <v>6.39</v>
       </c>
       <c r="K18" s="19">
         <v>6.56</v>
       </c>
       <c r="L18" s="19">
         <v>6</v>
       </c>
       <c r="M18" s="19">
         <v>5.79</v>
       </c>
       <c r="N18" s="19">
         <v>4.12</v>
       </c>
       <c r="O18" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="19">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q18" s="19">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>8.33</v>
       </c>
       <c r="C19" s="19">
         <v>4.2</v>
       </c>
       <c r="D19" s="19">
         <v>2.76</v>
       </c>
       <c r="E19" s="19">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="19">
         <v>6.48</v>
       </c>
       <c r="G19" s="19">
         <v>5.33</v>
       </c>
       <c r="H19" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="J19" s="19">
         <v>5.25</v>
       </c>
       <c r="K19" s="19">
         <v>5.44</v>
       </c>
       <c r="L19" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="19">
         <v>4.62</v>
       </c>
       <c r="N19" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="19">
         <v>4.18</v>
       </c>
       <c r="P19" s="19">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q19" s="19">
+        <v>6.56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="Q20" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="52"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+    </row>
+    <row r="22" spans="1:17" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>3.78</v>
       </c>
       <c r="C22" s="18">
         <v>8.32</v>
       </c>
       <c r="D22" s="18">
         <v>7.88</v>
       </c>
       <c r="E22" s="18">
         <v>7.36</v>
       </c>
       <c r="F22" s="18">
         <v>5.94</v>
       </c>
       <c r="G22" s="18">
         <v>5.66</v>
       </c>
       <c r="H22" s="18">
         <v>5.5</v>
       </c>
       <c r="I22" s="18">
         <v>5.8</v>
       </c>
       <c r="J22" s="18">
         <v>6.19</v>
       </c>
       <c r="K22" s="18">
         <v>6.32</v>
       </c>
       <c r="L22" s="18">
         <v>6.5</v>
       </c>
       <c r="M22" s="18">
         <v>6.46</v>
       </c>
       <c r="N22" s="18">
         <v>5.26</v>
       </c>
       <c r="O22" s="18">
         <v>8.67</v>
       </c>
       <c r="P22" s="18">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q22" s="18">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q23" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>7.04</v>
       </c>
       <c r="C24" s="19">
         <v>20.41</v>
       </c>
       <c r="D24" s="19">
         <v>17.28</v>
       </c>
       <c r="E24" s="19">
         <v>14.68</v>
       </c>
       <c r="F24" s="19">
         <v>11.86</v>
       </c>
       <c r="G24" s="19">
         <v>11.29</v>
       </c>
       <c r="H24" s="19">
         <v>10.4</v>
       </c>
       <c r="I24" s="19">
         <v>9.83</v>
       </c>
       <c r="J24" s="19">
         <v>10.84</v>
       </c>
       <c r="K24" s="19">
         <v>10.45</v>
       </c>
       <c r="L24" s="19">
         <v>10.23</v>
       </c>
       <c r="M24" s="19">
         <v>9.25</v>
       </c>
       <c r="N24" s="19">
         <v>7.46</v>
       </c>
       <c r="O24" s="19">
         <v>15.15</v>
       </c>
       <c r="P24" s="19">
         <v>9.85</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q24" s="19">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="19">
         <v>3.79</v>
       </c>
       <c r="D25" s="19">
         <v>2.44</v>
       </c>
       <c r="E25" s="19">
         <v>3.69</v>
       </c>
       <c r="F25" s="19">
         <v>3</v>
       </c>
       <c r="G25" s="19">
         <v>2.5</v>
       </c>
       <c r="H25" s="19">
         <v>3.19</v>
       </c>
       <c r="I25" s="19">
         <v>2.84</v>
       </c>
       <c r="J25" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="19">
         <v>3.02</v>
       </c>
       <c r="L25" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="19">
         <v>4.47</v>
       </c>
       <c r="N25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="19">
         <v>5.39</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q25" s="19">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="19">
         <v>8.26</v>
       </c>
       <c r="D26" s="19">
         <v>5.49</v>
       </c>
       <c r="E26" s="19">
         <v>4.05</v>
       </c>
       <c r="F26" s="19">
         <v>3.19</v>
       </c>
       <c r="G26" s="19">
         <v>2.67</v>
       </c>
       <c r="H26" s="19">
         <v>4.57</v>
       </c>
       <c r="I26" s="19">
         <v>3.97</v>
       </c>
       <c r="J26" s="19">
         <v>5.13</v>
       </c>
       <c r="K26" s="19">
         <v>7.84</v>
       </c>
       <c r="L26" s="19">
         <v>7.22</v>
       </c>
       <c r="M26" s="19">
         <v>7.95</v>
       </c>
       <c r="N26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q26" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="19">
         <v>3.85</v>
       </c>
       <c r="F27" s="19">
         <v>3.13</v>
       </c>
       <c r="G27" s="19">
         <v>5.49</v>
       </c>
       <c r="H27" s="19">
         <v>4.63</v>
       </c>
       <c r="I27" s="19">
         <v>8.23</v>
       </c>
       <c r="J27" s="19">
         <v>9.09</v>
       </c>
       <c r="K27" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="19">
         <v>9.15</v>
       </c>
       <c r="M27" s="19">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="19">
         <v>8.93</v>
       </c>
       <c r="P27" s="19">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q27" s="19">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="19">
         <v>3.19</v>
       </c>
       <c r="C28" s="19">
         <v>6.54</v>
       </c>
       <c r="D28" s="19">
         <v>7.35</v>
       </c>
       <c r="E28" s="19">
         <v>7.59</v>
       </c>
       <c r="F28" s="19">
         <v>6.11</v>
       </c>
       <c r="G28" s="19">
         <v>5.15</v>
       </c>
       <c r="H28" s="19">
         <v>4.82</v>
       </c>
       <c r="I28" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="J28" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="19">
         <v>4.53</v>
       </c>
       <c r="L28" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="19">
         <v>4.83</v>
       </c>
       <c r="N28" s="19">
         <v>3.22</v>
       </c>
       <c r="O28" s="19">
         <v>7.9</v>
       </c>
       <c r="P28" s="19">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q28" s="19">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="20">
         <v>20.41</v>
       </c>
       <c r="C29" s="20">
         <v>9.52</v>
       </c>
       <c r="D29" s="20">
         <v>6.25</v>
       </c>
       <c r="E29" s="20">
         <v>4.42</v>
       </c>
       <c r="F29" s="20">
         <v>3.56</v>
       </c>
       <c r="G29" s="20">
         <v>6.06</v>
       </c>
       <c r="H29" s="20">
         <v>5.03</v>
       </c>
       <c r="I29" s="20">
         <v>9.4600000000000009</v>
       </c>
       <c r="J29" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="20">
         <v>9.58</v>
       </c>
       <c r="L29" s="20">
         <v>10.68</v>
       </c>
       <c r="M29" s="20">
         <v>11.35</v>
       </c>
       <c r="N29" s="20">
         <v>18.52</v>
       </c>
       <c r="O29" s="20">
         <v>28.3</v>
       </c>
       <c r="P29" s="20">
         <v>19.48</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="20">
+        <v>15.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:P7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар</vt:lpstr>
       <vt:lpstr>Өлім-жітім коэффициенті</vt:lpstr>