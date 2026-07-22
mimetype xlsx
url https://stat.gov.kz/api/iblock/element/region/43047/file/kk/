--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар" sheetId="1" r:id="rId1"/>
     <sheet name="Өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Қайтыс болғандар мж" sheetId="7" r:id="rId3"/>
     <sheet name="Нәресте өлімі саны" sheetId="8" r:id="rId4"/>
     <sheet name="Нәресет өлімі коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="46">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -429,51 +429,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -555,67 +555,70 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
@@ -919,187 +922,193 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S18" sqref="S18"/>
+      <selection pane="bottomLeft" activeCell="T25" sqref="T25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="51"/>
-[...17 lines deleted...]
-      <c r="Q4" s="5" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="49">
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="52"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="N5" s="49">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="50"/>
-[...4 lines deleted...]
-      <c r="A6" s="48"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="53"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>18</v>
       </c>
-    </row>
-[...21 lines deleted...]
-    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="12">
         <v>248</v>
       </c>
       <c r="C8" s="12">
         <v>282</v>
       </c>
       <c r="D8" s="12">
         <v>243</v>
       </c>
       <c r="E8" s="21">
         <v>302</v>
       </c>
       <c r="F8" s="12">
         <v>271</v>
       </c>
       <c r="G8" s="12">
         <v>294</v>
       </c>
       <c r="H8" s="12">
         <v>330</v>
       </c>
       <c r="I8" s="12">
@@ -1107,52 +1116,55 @@
       </c>
       <c r="J8" s="12">
         <v>243</v>
       </c>
       <c r="K8" s="12">
         <v>296</v>
       </c>
       <c r="L8" s="12">
         <v>265</v>
       </c>
       <c r="M8" s="12">
         <v>363</v>
       </c>
       <c r="N8" s="12">
         <v>265</v>
       </c>
       <c r="O8" s="12">
         <v>296</v>
       </c>
       <c r="P8" s="12">
         <v>278</v>
       </c>
       <c r="Q8" s="12">
         <v>301</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="12">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>95</v>
       </c>
       <c r="C9" s="14">
         <v>115</v>
       </c>
       <c r="D9" s="14">
         <v>96</v>
       </c>
       <c r="E9" s="22">
         <v>114</v>
       </c>
       <c r="F9" s="14">
         <v>103</v>
       </c>
       <c r="G9" s="14">
         <v>121</v>
       </c>
       <c r="H9" s="14">
         <v>120</v>
       </c>
       <c r="I9" s="14">
@@ -1160,52 +1172,55 @@
       </c>
       <c r="J9" s="14">
         <v>91</v>
       </c>
       <c r="K9" s="14">
         <v>113</v>
       </c>
       <c r="L9" s="14">
         <v>96</v>
       </c>
       <c r="M9" s="14">
         <v>153</v>
       </c>
       <c r="N9" s="14">
         <v>112</v>
       </c>
       <c r="O9" s="14">
         <v>118</v>
       </c>
       <c r="P9" s="14">
         <v>101</v>
       </c>
       <c r="Q9" s="14">
         <v>127</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="14">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>48</v>
       </c>
       <c r="C10" s="14">
         <v>48</v>
       </c>
       <c r="D10" s="14">
         <v>43</v>
       </c>
       <c r="E10" s="22">
         <v>61</v>
       </c>
       <c r="F10" s="14">
         <v>44</v>
       </c>
       <c r="G10" s="14">
         <v>50</v>
       </c>
       <c r="H10" s="14">
         <v>50</v>
       </c>
       <c r="I10" s="14">
@@ -1213,52 +1228,55 @@
       </c>
       <c r="J10" s="14">
         <v>49</v>
       </c>
       <c r="K10" s="14">
         <v>51</v>
       </c>
       <c r="L10" s="14">
         <v>48</v>
       </c>
       <c r="M10" s="14">
         <v>47</v>
       </c>
       <c r="N10" s="14">
         <v>54</v>
       </c>
       <c r="O10" s="14">
         <v>51</v>
       </c>
       <c r="P10" s="14">
         <v>50</v>
       </c>
       <c r="Q10" s="14">
         <v>53</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="14">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14">
         <v>23</v>
       </c>
       <c r="C11" s="14">
         <v>29</v>
       </c>
       <c r="D11" s="14">
         <v>18</v>
       </c>
       <c r="E11" s="22">
         <v>33</v>
       </c>
       <c r="F11" s="14">
         <v>28</v>
       </c>
       <c r="G11" s="14">
         <v>25</v>
       </c>
       <c r="H11" s="14">
         <v>40</v>
       </c>
       <c r="I11" s="14">
@@ -1266,52 +1284,55 @@
       </c>
       <c r="J11" s="14">
         <v>24</v>
       </c>
       <c r="K11" s="14">
         <v>37</v>
       </c>
       <c r="L11" s="14">
         <v>26</v>
       </c>
       <c r="M11" s="14">
         <v>32</v>
       </c>
       <c r="N11" s="14">
         <v>26</v>
       </c>
       <c r="O11" s="14">
         <v>26</v>
       </c>
       <c r="P11" s="14">
         <v>17</v>
       </c>
       <c r="Q11" s="14">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14">
         <v>17</v>
       </c>
       <c r="C12" s="14">
         <v>11</v>
       </c>
       <c r="D12" s="14">
         <v>10</v>
       </c>
       <c r="E12" s="22">
         <v>18</v>
       </c>
       <c r="F12" s="14">
         <v>16</v>
       </c>
       <c r="G12" s="14">
         <v>14</v>
       </c>
       <c r="H12" s="14">
         <v>23</v>
       </c>
       <c r="I12" s="14">
@@ -1319,52 +1340,55 @@
       </c>
       <c r="J12" s="14">
         <v>16</v>
       </c>
       <c r="K12" s="14">
         <v>19</v>
       </c>
       <c r="L12" s="14">
         <v>19</v>
       </c>
       <c r="M12" s="14">
         <v>25</v>
       </c>
       <c r="N12" s="14">
         <v>11</v>
       </c>
       <c r="O12" s="14">
         <v>16</v>
       </c>
       <c r="P12" s="14">
         <v>18</v>
       </c>
       <c r="Q12" s="14">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14">
         <v>22</v>
       </c>
       <c r="C13" s="14">
         <v>12</v>
       </c>
       <c r="D13" s="14">
         <v>14</v>
       </c>
       <c r="E13" s="22">
         <v>14</v>
       </c>
       <c r="F13" s="14">
         <v>15</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>16</v>
       </c>
       <c r="I13" s="14">
@@ -1372,52 +1396,55 @@
       </c>
       <c r="J13" s="14">
         <v>8</v>
       </c>
       <c r="K13" s="14">
         <v>11</v>
       </c>
       <c r="L13" s="14">
         <v>8</v>
       </c>
       <c r="M13" s="14">
         <v>13</v>
       </c>
       <c r="N13" s="14">
         <v>8</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
       <c r="P13" s="14">
         <v>12</v>
       </c>
       <c r="Q13" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>32</v>
       </c>
       <c r="C14" s="14">
         <v>54</v>
       </c>
       <c r="D14" s="14">
         <v>58</v>
       </c>
       <c r="E14" s="22">
         <v>48</v>
       </c>
       <c r="F14" s="14">
         <v>47</v>
       </c>
       <c r="G14" s="14">
         <v>48</v>
       </c>
       <c r="H14" s="14">
         <v>66</v>
       </c>
       <c r="I14" s="14">
@@ -1425,52 +1452,55 @@
       </c>
       <c r="J14" s="14">
         <v>39</v>
       </c>
       <c r="K14" s="14">
         <v>53</v>
       </c>
       <c r="L14" s="14">
         <v>56</v>
       </c>
       <c r="M14" s="14">
         <v>76</v>
       </c>
       <c r="N14" s="14">
         <v>39</v>
       </c>
       <c r="O14" s="14">
         <v>54</v>
       </c>
       <c r="P14" s="14">
         <v>64</v>
       </c>
       <c r="Q14" s="14">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="14">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>11</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="14">
         <v>4</v>
       </c>
       <c r="E15" s="22">
         <v>14</v>
       </c>
       <c r="F15" s="14">
         <v>18</v>
       </c>
       <c r="G15" s="14">
         <v>21</v>
       </c>
       <c r="H15" s="14">
         <v>15</v>
       </c>
       <c r="I15" s="14">
@@ -1478,73 +1508,77 @@
       </c>
       <c r="J15" s="14">
         <v>16</v>
       </c>
       <c r="K15" s="14">
         <v>12</v>
       </c>
       <c r="L15" s="14">
         <v>12</v>
       </c>
       <c r="M15" s="14">
         <v>17</v>
       </c>
       <c r="N15" s="14">
         <v>15</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
       <c r="P15" s="14">
         <v>16</v>
       </c>
       <c r="Q15" s="14">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="53" t="s">
+      <c r="R15" s="14">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="53"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="12">
         <v>114</v>
       </c>
       <c r="C17" s="12">
         <v>135</v>
       </c>
       <c r="D17" s="12">
         <v>114</v>
       </c>
       <c r="E17" s="21">
         <v>137</v>
       </c>
       <c r="F17" s="12">
         <v>133</v>
       </c>
       <c r="G17" s="12">
         <v>146</v>
       </c>
       <c r="H17" s="12">
         <v>147</v>
       </c>
       <c r="I17" s="12">
@@ -1552,52 +1586,55 @@
       </c>
       <c r="J17" s="12">
         <v>117</v>
       </c>
       <c r="K17" s="12">
         <v>132</v>
       </c>
       <c r="L17" s="12">
         <v>121</v>
       </c>
       <c r="M17" s="12">
         <v>174</v>
       </c>
       <c r="N17" s="12">
         <v>130</v>
       </c>
       <c r="O17" s="12">
         <v>136</v>
       </c>
       <c r="P17" s="12">
         <v>128</v>
       </c>
       <c r="Q17" s="12">
         <v>153</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="12">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>89</v>
       </c>
       <c r="C18" s="14">
         <v>112</v>
       </c>
       <c r="D18" s="14">
         <v>95</v>
       </c>
       <c r="E18" s="22">
         <v>109</v>
       </c>
       <c r="F18" s="14">
         <v>103</v>
       </c>
       <c r="G18" s="14">
         <v>120</v>
       </c>
       <c r="H18" s="14">
         <v>117</v>
       </c>
       <c r="I18" s="14">
@@ -1605,52 +1642,55 @@
       </c>
       <c r="J18" s="14">
         <v>91</v>
       </c>
       <c r="K18" s="14">
         <v>107</v>
       </c>
       <c r="L18" s="14">
         <v>94</v>
       </c>
       <c r="M18" s="14">
         <v>149</v>
       </c>
       <c r="N18" s="14">
         <v>108</v>
       </c>
       <c r="O18" s="14">
         <v>112</v>
       </c>
       <c r="P18" s="14">
         <v>100</v>
       </c>
       <c r="Q18" s="14">
         <v>124</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="14">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>24</v>
       </c>
       <c r="C19" s="14">
         <v>21</v>
       </c>
       <c r="D19" s="14">
         <v>17</v>
       </c>
       <c r="E19" s="22">
         <v>24</v>
       </c>
       <c r="F19" s="14">
         <v>24</v>
       </c>
       <c r="G19" s="14">
         <v>19</v>
       </c>
       <c r="H19" s="14">
         <v>27</v>
       </c>
       <c r="I19" s="14">
@@ -1658,52 +1698,55 @@
       </c>
       <c r="J19" s="14">
         <v>22</v>
       </c>
       <c r="K19" s="14">
         <v>25</v>
       </c>
       <c r="L19" s="14">
         <v>23</v>
       </c>
       <c r="M19" s="14">
         <v>22</v>
       </c>
       <c r="N19" s="14">
         <v>21</v>
       </c>
       <c r="O19" s="14">
         <v>21</v>
       </c>
       <c r="P19" s="14">
         <v>23</v>
       </c>
       <c r="Q19" s="14">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="14">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14">
         <v>1</v>
       </c>
       <c r="C20" s="14">
         <v>2</v>
       </c>
       <c r="D20" s="14">
         <v>2</v>
       </c>
       <c r="E20" s="22">
         <v>4</v>
       </c>
       <c r="F20" s="14">
         <v>6</v>
       </c>
       <c r="G20" s="14">
         <v>7</v>
       </c>
       <c r="H20" s="14">
         <v>3</v>
       </c>
       <c r="I20" s="14">
@@ -1711,73 +1754,77 @@
       </c>
       <c r="J20" s="14">
         <v>4</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="14">
         <v>4</v>
       </c>
       <c r="M20" s="14">
         <v>3</v>
       </c>
       <c r="N20" s="14">
         <v>1</v>
       </c>
       <c r="O20" s="14">
         <v>3</v>
       </c>
       <c r="P20" s="14">
         <v>5</v>
       </c>
       <c r="Q20" s="14">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="53" t="s">
+      <c r="R20" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="53"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+    </row>
+    <row r="22" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="12">
         <v>134</v>
       </c>
       <c r="C22" s="12">
         <v>147</v>
       </c>
       <c r="D22" s="12">
         <v>129</v>
       </c>
       <c r="E22" s="21">
         <v>165</v>
       </c>
       <c r="F22" s="12">
         <v>138</v>
       </c>
       <c r="G22" s="12">
         <v>148</v>
       </c>
       <c r="H22" s="12">
         <v>183</v>
       </c>
       <c r="I22" s="12">
@@ -1785,52 +1832,55 @@
       </c>
       <c r="J22" s="12">
         <v>126</v>
       </c>
       <c r="K22" s="12">
         <v>164</v>
       </c>
       <c r="L22" s="12">
         <v>144</v>
       </c>
       <c r="M22" s="12">
         <v>189</v>
       </c>
       <c r="N22" s="39">
         <v>135</v>
       </c>
       <c r="O22" s="12">
         <v>160</v>
       </c>
       <c r="P22" s="12">
         <v>150</v>
       </c>
       <c r="Q22" s="12">
         <v>148</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="12">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14">
         <v>6</v>
       </c>
       <c r="C23" s="14">
         <v>3</v>
       </c>
       <c r="D23" s="14">
         <v>1</v>
       </c>
       <c r="E23" s="22">
         <v>5</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="14">
         <v>1</v>
       </c>
       <c r="H23" s="14">
         <v>3</v>
       </c>
       <c r="I23" s="14">
@@ -1838,52 +1888,55 @@
       </c>
       <c r="J23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="14">
         <v>6</v>
       </c>
       <c r="L23" s="14">
         <v>2</v>
       </c>
       <c r="M23" s="14">
         <v>4</v>
       </c>
       <c r="N23" s="40">
         <v>4</v>
       </c>
       <c r="O23" s="14">
         <v>6</v>
       </c>
       <c r="P23" s="14">
         <v>1</v>
       </c>
       <c r="Q23" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>24</v>
       </c>
       <c r="C24" s="14">
         <v>27</v>
       </c>
       <c r="D24" s="14">
         <v>26</v>
       </c>
       <c r="E24" s="22">
         <v>37</v>
       </c>
       <c r="F24" s="14">
         <v>20</v>
       </c>
       <c r="G24" s="14">
         <v>31</v>
       </c>
       <c r="H24" s="14">
         <v>23</v>
       </c>
       <c r="I24" s="14">
@@ -1891,52 +1944,55 @@
       </c>
       <c r="J24" s="14">
         <v>27</v>
       </c>
       <c r="K24" s="14">
         <v>26</v>
       </c>
       <c r="L24" s="14">
         <v>25</v>
       </c>
       <c r="M24" s="14">
         <v>25</v>
       </c>
       <c r="N24" s="40">
         <v>33</v>
       </c>
       <c r="O24" s="14">
         <v>30</v>
       </c>
       <c r="P24" s="14">
         <v>27</v>
       </c>
       <c r="Q24" s="14">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="14">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14">
         <v>23</v>
       </c>
       <c r="C25" s="14">
         <v>29</v>
       </c>
       <c r="D25" s="14">
         <v>18</v>
       </c>
       <c r="E25" s="22">
         <v>33</v>
       </c>
       <c r="F25" s="14">
         <v>28</v>
       </c>
       <c r="G25" s="14">
         <v>25</v>
       </c>
       <c r="H25" s="14">
         <v>40</v>
       </c>
       <c r="I25" s="14">
@@ -1944,52 +2000,55 @@
       </c>
       <c r="J25" s="14">
         <v>24</v>
       </c>
       <c r="K25" s="14">
         <v>37</v>
       </c>
       <c r="L25" s="14">
         <v>26</v>
       </c>
       <c r="M25" s="14">
         <v>32</v>
       </c>
       <c r="N25" s="40">
         <v>26</v>
       </c>
       <c r="O25" s="14">
         <v>26</v>
       </c>
       <c r="P25" s="14">
         <v>17</v>
       </c>
       <c r="Q25" s="14">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14">
         <v>17</v>
       </c>
       <c r="C26" s="14">
         <v>11</v>
       </c>
       <c r="D26" s="14">
         <v>10</v>
       </c>
       <c r="E26" s="22">
         <v>18</v>
       </c>
       <c r="F26" s="14">
         <v>16</v>
       </c>
       <c r="G26" s="14">
         <v>14</v>
       </c>
       <c r="H26" s="14">
         <v>23</v>
       </c>
       <c r="I26" s="14">
@@ -1997,52 +2056,55 @@
       </c>
       <c r="J26" s="14">
         <v>16</v>
       </c>
       <c r="K26" s="14">
         <v>19</v>
       </c>
       <c r="L26" s="14">
         <v>19</v>
       </c>
       <c r="M26" s="14">
         <v>25</v>
       </c>
       <c r="N26" s="40">
         <v>11</v>
       </c>
       <c r="O26" s="14">
         <v>16</v>
       </c>
       <c r="P26" s="14">
         <v>18</v>
       </c>
       <c r="Q26" s="14">
         <v>17</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14">
         <v>22</v>
       </c>
       <c r="C27" s="14">
         <v>12</v>
       </c>
       <c r="D27" s="14">
         <v>14</v>
       </c>
       <c r="E27" s="22">
         <v>14</v>
       </c>
       <c r="F27" s="14">
         <v>15</v>
       </c>
       <c r="G27" s="14">
         <v>15</v>
       </c>
       <c r="H27" s="14">
         <v>16</v>
       </c>
       <c r="I27" s="14">
@@ -2050,52 +2112,55 @@
       </c>
       <c r="J27" s="14">
         <v>8</v>
       </c>
       <c r="K27" s="14">
         <v>11</v>
       </c>
       <c r="L27" s="14">
         <v>8</v>
       </c>
       <c r="M27" s="14">
         <v>13</v>
       </c>
       <c r="N27" s="40">
         <v>8</v>
       </c>
       <c r="O27" s="14">
         <v>13</v>
       </c>
       <c r="P27" s="14">
         <v>12</v>
       </c>
       <c r="Q27" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>32</v>
       </c>
       <c r="C28" s="14">
         <v>54</v>
       </c>
       <c r="D28" s="14">
         <v>58</v>
       </c>
       <c r="E28" s="22">
         <v>48</v>
       </c>
       <c r="F28" s="14">
         <v>47</v>
       </c>
       <c r="G28" s="14">
         <v>48</v>
       </c>
       <c r="H28" s="14">
         <v>66</v>
       </c>
       <c r="I28" s="14">
@@ -2103,52 +2168,55 @@
       </c>
       <c r="J28" s="14">
         <v>39</v>
       </c>
       <c r="K28" s="14">
         <v>53</v>
       </c>
       <c r="L28" s="14">
         <v>56</v>
       </c>
       <c r="M28" s="14">
         <v>76</v>
       </c>
       <c r="N28" s="40">
         <v>39</v>
       </c>
       <c r="O28" s="14">
         <v>54</v>
       </c>
       <c r="P28" s="14">
         <v>64</v>
       </c>
       <c r="Q28" s="14">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="14">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16">
         <v>10</v>
       </c>
       <c r="C29" s="16">
         <v>11</v>
       </c>
       <c r="D29" s="16">
         <v>2</v>
       </c>
       <c r="E29" s="23">
         <v>10</v>
       </c>
       <c r="F29" s="16">
         <v>12</v>
       </c>
       <c r="G29" s="16">
         <v>14</v>
       </c>
       <c r="H29" s="16">
         <v>12</v>
       </c>
       <c r="I29" s="16">
@@ -2156,211 +2224,220 @@
       </c>
       <c r="J29" s="16">
         <v>12</v>
       </c>
       <c r="K29" s="16">
         <v>12</v>
       </c>
       <c r="L29" s="16">
         <v>8</v>
       </c>
       <c r="M29" s="16">
         <v>14</v>
       </c>
       <c r="N29" s="16">
         <v>14</v>
       </c>
       <c r="O29" s="16">
         <v>15</v>
       </c>
       <c r="P29" s="16">
         <v>11</v>
       </c>
       <c r="Q29" s="16">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
-      <selection pane="bottomLeft" activeCell="S24" sqref="S24"/>
+      <selection pane="bottomLeft" activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="51"/>
-[...17 lines deleted...]
-      <c r="Q4" s="4" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="49">
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="52"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="N5" s="49">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="50"/>
-[...4 lines deleted...]
-      <c r="A6" s="48"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A6" s="53"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>10</v>
       </c>
-    </row>
-[...21 lines deleted...]
-    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="54"/>
+      <c r="R7" s="54"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="18">
         <v>3.6</v>
       </c>
       <c r="C8" s="18">
         <v>4.04</v>
       </c>
       <c r="D8" s="18">
         <v>3.86</v>
       </c>
       <c r="E8" s="18">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="18">
         <v>4</v>
       </c>
       <c r="G8" s="18">
         <v>4.07</v>
       </c>
       <c r="H8" s="18">
         <v>4.17</v>
       </c>
       <c r="I8" s="18">
@@ -2368,52 +2445,55 @@
       </c>
       <c r="J8" s="18">
         <v>4.09</v>
       </c>
       <c r="K8" s="18">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="18">
         <v>4.2</v>
       </c>
       <c r="N8" s="18">
         <v>3.78</v>
       </c>
       <c r="O8" s="18">
         <v>4.2</v>
       </c>
       <c r="P8" s="18">
         <v>4.12</v>
       </c>
       <c r="Q8" s="18">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="18">
+        <v>4.1100000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="19">
         <v>3.72</v>
       </c>
       <c r="C9" s="19">
         <v>4.33</v>
       </c>
       <c r="D9" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="19">
         <v>4.26</v>
       </c>
       <c r="F9" s="19">
         <v>4.22</v>
       </c>
       <c r="G9" s="19">
         <v>4.33</v>
       </c>
       <c r="H9" s="19">
         <v>4.38</v>
       </c>
       <c r="I9" s="19">
@@ -2421,52 +2501,55 @@
       </c>
       <c r="J9" s="19">
         <v>4.29</v>
       </c>
       <c r="K9" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="19">
         <v>4.42</v>
       </c>
       <c r="N9" s="19">
         <v>4.22</v>
       </c>
       <c r="O9" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="19">
         <v>4.3</v>
       </c>
       <c r="Q9" s="19">
         <v>4.47</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="19">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="19">
         <v>3.65</v>
       </c>
       <c r="C10" s="19">
         <v>3.83</v>
       </c>
       <c r="D10" s="19">
         <v>3.64</v>
       </c>
       <c r="E10" s="19">
         <v>3.93</v>
       </c>
       <c r="F10" s="19">
         <v>3.81</v>
       </c>
       <c r="G10" s="19">
         <v>3.83</v>
       </c>
       <c r="H10" s="19">
         <v>3.83</v>
       </c>
       <c r="I10" s="19">
@@ -2474,52 +2557,55 @@
       </c>
       <c r="J10" s="19">
         <v>3.88</v>
       </c>
       <c r="K10" s="19">
         <v>3.88</v>
       </c>
       <c r="L10" s="19">
         <v>3.87</v>
       </c>
       <c r="M10" s="19">
         <v>3.85</v>
       </c>
       <c r="N10" s="19">
         <v>4.08</v>
       </c>
       <c r="O10" s="19">
         <v>4.16</v>
       </c>
       <c r="P10" s="19">
         <v>4.03</v>
       </c>
       <c r="Q10" s="19">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="19">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19">
         <v>3.74</v>
       </c>
       <c r="C11" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="19">
         <v>3.91</v>
       </c>
       <c r="E11" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="19">
         <v>4.34</v>
       </c>
       <c r="H11" s="19">
         <v>4.66</v>
       </c>
       <c r="I11" s="19">
@@ -2527,52 +2613,55 @@
       </c>
       <c r="J11" s="19">
         <v>4.34</v>
       </c>
       <c r="K11" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="19">
         <v>4.5</v>
       </c>
       <c r="M11" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="19">
         <v>3.89</v>
       </c>
       <c r="Q11" s="19">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="19">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="19">
         <v>5.52</v>
       </c>
       <c r="C12" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="19">
         <v>4.21</v>
       </c>
       <c r="E12" s="19">
         <v>4.66</v>
       </c>
       <c r="F12" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="19">
         <v>4.76</v>
       </c>
       <c r="H12" s="19">
         <v>5.16</v>
       </c>
       <c r="I12" s="19">
@@ -2580,52 +2669,55 @@
       </c>
       <c r="J12" s="19">
         <v>5.26</v>
       </c>
       <c r="K12" s="19">
         <v>5.36</v>
       </c>
       <c r="L12" s="19">
         <v>5.45</v>
       </c>
       <c r="M12" s="19">
         <v>5.67</v>
       </c>
       <c r="N12" s="19">
         <v>3.64</v>
       </c>
       <c r="O12" s="19">
         <v>4.68</v>
       </c>
       <c r="P12" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q12" s="19">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="19">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>7.55</v>
       </c>
       <c r="C13" s="19">
         <v>6.1</v>
       </c>
       <c r="D13" s="19">
         <v>5.6</v>
       </c>
       <c r="E13" s="19">
         <v>5.44</v>
       </c>
       <c r="F13" s="19">
         <v>5.38</v>
       </c>
       <c r="G13" s="19">
         <v>5.38</v>
       </c>
       <c r="H13" s="19">
         <v>5.4</v>
       </c>
       <c r="I13" s="19">
@@ -2633,52 +2725,55 @@
       </c>
       <c r="J13" s="19">
         <v>5.13</v>
       </c>
       <c r="K13" s="19">
         <v>4.99</v>
       </c>
       <c r="L13" s="19">
         <v>4.79</v>
       </c>
       <c r="M13" s="19">
         <v>4.76</v>
       </c>
       <c r="N13" s="19">
         <v>2.8</v>
       </c>
       <c r="O13" s="19">
         <v>3.84</v>
       </c>
       <c r="P13" s="19">
         <v>3.95</v>
       </c>
       <c r="Q13" s="19">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="19">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="19">
         <v>3.09</v>
       </c>
       <c r="D14" s="19">
         <v>3.38</v>
       </c>
       <c r="E14" s="19">
         <v>3.37</v>
       </c>
       <c r="F14" s="19">
         <v>3.33</v>
       </c>
       <c r="G14" s="19">
         <v>3.34</v>
       </c>
       <c r="H14" s="19">
         <v>3.51</v>
       </c>
       <c r="I14" s="19">
@@ -2686,52 +2781,55 @@
       </c>
       <c r="J14" s="19">
         <v>3.4</v>
       </c>
       <c r="K14" s="19">
         <v>3.42</v>
       </c>
       <c r="L14" s="19">
         <v>3.46</v>
       </c>
       <c r="M14" s="19">
         <v>3.61</v>
       </c>
       <c r="N14" s="19">
         <v>2.63</v>
       </c>
       <c r="O14" s="19">
         <v>3.29</v>
       </c>
       <c r="P14" s="19">
         <v>3.64</v>
       </c>
       <c r="Q14" s="19">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="19">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19">
         <v>3.12</v>
       </c>
       <c r="C15" s="19">
         <v>3.56</v>
       </c>
       <c r="D15" s="19">
         <v>2.74</v>
       </c>
       <c r="E15" s="19">
         <v>3.09</v>
       </c>
       <c r="F15" s="19">
         <v>3.5</v>
       </c>
       <c r="G15" s="19">
         <v>3.95</v>
       </c>
       <c r="H15" s="19">
         <v>3.99</v>
       </c>
       <c r="I15" s="19">
@@ -2739,73 +2837,77 @@
       </c>
       <c r="J15" s="19">
         <v>3.95</v>
       </c>
       <c r="K15" s="19">
         <v>3.9</v>
       </c>
       <c r="L15" s="19">
         <v>3.87</v>
       </c>
       <c r="M15" s="19">
         <v>3.95</v>
       </c>
       <c r="N15" s="19">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="19">
         <v>4.87</v>
       </c>
       <c r="P15" s="19">
         <v>4.74</v>
       </c>
       <c r="Q15" s="19">
         <v>4.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="53" t="s">
+      <c r="R15" s="19">
+        <v>5.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="53"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="18">
         <v>3.55</v>
       </c>
       <c r="C17" s="18">
         <v>4.08</v>
       </c>
       <c r="D17" s="18">
         <v>3.91</v>
       </c>
       <c r="E17" s="18">
         <v>4.03</v>
       </c>
       <c r="F17" s="18">
         <v>4.05</v>
       </c>
       <c r="G17" s="18">
         <v>4.16</v>
       </c>
       <c r="H17" s="18">
         <v>4.22</v>
       </c>
       <c r="I17" s="18">
@@ -2813,52 +2915,55 @@
       </c>
       <c r="J17" s="18">
         <v>4.17</v>
       </c>
       <c r="K17" s="18">
         <v>4.17</v>
       </c>
       <c r="L17" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="18">
         <v>4.26</v>
       </c>
       <c r="N17" s="18">
         <v>3.93</v>
       </c>
       <c r="O17" s="18">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="18">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="18">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>3.58</v>
       </c>
       <c r="C18" s="19">
         <v>4.26</v>
       </c>
       <c r="D18" s="19">
         <v>4.12</v>
       </c>
       <c r="E18" s="19">
         <v>4.22</v>
       </c>
       <c r="F18" s="19">
         <v>4.21</v>
       </c>
       <c r="G18" s="19">
         <v>4.34</v>
       </c>
       <c r="H18" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="19">
@@ -2866,52 +2971,55 @@
       </c>
       <c r="J18" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="19">
         <v>4.28</v>
       </c>
       <c r="M18" s="19">
         <v>4.43</v>
       </c>
       <c r="N18" s="19">
         <v>4.18</v>
       </c>
       <c r="O18" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="Q18" s="19">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="19">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>3.71</v>
       </c>
       <c r="C19" s="19">
         <v>3.64</v>
       </c>
       <c r="D19" s="19">
         <v>3.28</v>
       </c>
       <c r="E19" s="19">
         <v>3.41</v>
       </c>
       <c r="F19" s="19">
         <v>3.47</v>
       </c>
       <c r="G19" s="19">
         <v>3.39</v>
       </c>
       <c r="H19" s="19">
         <v>3.51</v>
       </c>
       <c r="I19" s="19">
@@ -2919,52 +3027,55 @@
       </c>
       <c r="J19" s="19">
         <v>3.57</v>
       </c>
       <c r="K19" s="19">
         <v>3.6</v>
       </c>
       <c r="L19" s="19">
         <v>3.6</v>
       </c>
       <c r="M19" s="19">
         <v>3.59</v>
       </c>
       <c r="N19" s="19">
         <v>3.22</v>
       </c>
       <c r="O19" s="19">
         <v>3.38</v>
       </c>
       <c r="P19" s="19">
         <v>3.43</v>
       </c>
       <c r="Q19" s="19">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="19">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>1.36</v>
       </c>
       <c r="C20" s="19">
         <v>2.12</v>
       </c>
       <c r="D20" s="19">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="19">
         <v>3.14</v>
       </c>
       <c r="F20" s="19">
         <v>4.16</v>
       </c>
       <c r="G20" s="19">
         <v>5.12</v>
       </c>
       <c r="H20" s="19">
         <v>4.95</v>
       </c>
       <c r="I20" s="19">
@@ -2972,73 +3083,77 @@
       </c>
       <c r="J20" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="19">
         <v>4.28</v>
       </c>
       <c r="L20" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="19">
         <v>4.37</v>
       </c>
       <c r="N20" s="19">
         <v>1.39</v>
       </c>
       <c r="O20" s="19">
         <v>2.89</v>
       </c>
       <c r="P20" s="19">
         <v>4.24</v>
       </c>
       <c r="Q20" s="19">
         <v>4.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="53" t="s">
+      <c r="R20" s="19">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="53"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+    </row>
+    <row r="22" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>3.63</v>
       </c>
       <c r="C22" s="18">
         <v>3.99</v>
       </c>
       <c r="D22" s="18">
         <v>3.81</v>
       </c>
       <c r="E22" s="18">
         <v>4.01</v>
       </c>
       <c r="F22" s="18">
         <v>3.95</v>
       </c>
       <c r="G22" s="18">
         <v>3.99</v>
       </c>
       <c r="H22" s="18">
         <v>4.13</v>
       </c>
       <c r="I22" s="18">
@@ -3046,52 +3161,55 @@
       </c>
       <c r="J22" s="18">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="18">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="18">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="41">
         <v>3.64</v>
       </c>
       <c r="O22" s="18">
         <v>4.18</v>
       </c>
       <c r="P22" s="18">
         <v>4.13</v>
       </c>
       <c r="Q22" s="18">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="18">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="19">
         <v>8.69</v>
       </c>
       <c r="C23" s="19">
         <v>6.94</v>
       </c>
       <c r="D23" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="19">
         <v>5.73</v>
       </c>
       <c r="F23" s="19">
         <v>4.57</v>
       </c>
       <c r="G23" s="19">
         <v>4.07</v>
       </c>
       <c r="H23" s="19">
         <v>4.12</v>
       </c>
       <c r="I23" s="19">
@@ -3099,52 +3217,55 @@
       </c>
       <c r="J23" s="19">
         <v>3.53</v>
       </c>
       <c r="K23" s="19">
         <v>4.07</v>
       </c>
       <c r="L23" s="19">
         <v>3.99</v>
       </c>
       <c r="M23" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="42">
         <v>5.82</v>
       </c>
       <c r="O23" s="19">
         <v>7.75</v>
       </c>
       <c r="P23" s="19">
         <v>5.58</v>
       </c>
       <c r="Q23" s="19">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="19">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>3.59</v>
       </c>
       <c r="C24" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="19">
         <v>3.98</v>
       </c>
       <c r="E24" s="19">
         <v>4.43</v>
       </c>
       <c r="F24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="19">
         <v>4.26</v>
       </c>
       <c r="H24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="19">
@@ -3152,52 +3273,55 @@
       </c>
       <c r="J24" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="19">
         <v>4.16</v>
       </c>
       <c r="L24" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="42">
         <v>4.91</v>
       </c>
       <c r="O24" s="19">
         <v>4.92</v>
       </c>
       <c r="P24" s="19">
         <v>4.6100000000000003</v>
       </c>
       <c r="Q24" s="19">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="19">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="19">
         <v>3.74</v>
       </c>
       <c r="C25" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="19">
         <v>3.91</v>
       </c>
       <c r="E25" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="19">
         <v>4.34</v>
       </c>
       <c r="H25" s="19">
         <v>4.66</v>
       </c>
       <c r="I25" s="19">
@@ -3205,52 +3329,55 @@
       </c>
       <c r="J25" s="19">
         <v>4.34</v>
       </c>
       <c r="K25" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="19">
         <v>4.5</v>
       </c>
       <c r="M25" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="42">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="19">
         <v>3.89</v>
       </c>
       <c r="Q25" s="19">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="19">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="19">
         <v>5.52</v>
       </c>
       <c r="C26" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="19">
         <v>4.21</v>
       </c>
       <c r="E26" s="19">
         <v>4.66</v>
       </c>
       <c r="F26" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="19">
         <v>4.76</v>
       </c>
       <c r="H26" s="19">
         <v>5.16</v>
       </c>
       <c r="I26" s="19">
@@ -3258,52 +3385,55 @@
       </c>
       <c r="J26" s="19">
         <v>5.26</v>
       </c>
       <c r="K26" s="19">
         <v>5.36</v>
       </c>
       <c r="L26" s="19">
         <v>5.45</v>
       </c>
       <c r="M26" s="19">
         <v>5.67</v>
       </c>
       <c r="N26" s="42">
         <v>3.64</v>
       </c>
       <c r="O26" s="19">
         <v>4.68</v>
       </c>
       <c r="P26" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q26" s="19">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="19">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>7.55</v>
       </c>
       <c r="C27" s="19">
         <v>6.1</v>
       </c>
       <c r="D27" s="19">
         <v>5.6</v>
       </c>
       <c r="E27" s="19">
         <v>5.44</v>
       </c>
       <c r="F27" s="19">
         <v>5.38</v>
       </c>
       <c r="G27" s="19">
         <v>5.38</v>
       </c>
       <c r="H27" s="19">
         <v>5.4</v>
       </c>
       <c r="I27" s="19">
@@ -3311,52 +3441,55 @@
       </c>
       <c r="J27" s="19">
         <v>5.13</v>
       </c>
       <c r="K27" s="19">
         <v>4.99</v>
       </c>
       <c r="L27" s="19">
         <v>4.79</v>
       </c>
       <c r="M27" s="19">
         <v>4.76</v>
       </c>
       <c r="N27" s="42">
         <v>2.8</v>
       </c>
       <c r="O27" s="19">
         <v>3.84</v>
       </c>
       <c r="P27" s="19">
         <v>3.95</v>
       </c>
       <c r="Q27" s="19">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="19">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="19">
         <v>3.09</v>
       </c>
       <c r="D28" s="19">
         <v>3.38</v>
       </c>
       <c r="E28" s="19">
         <v>3.37</v>
       </c>
       <c r="F28" s="19">
         <v>3.33</v>
       </c>
       <c r="G28" s="19">
         <v>3.34</v>
       </c>
       <c r="H28" s="19">
         <v>3.51</v>
       </c>
       <c r="I28" s="19">
@@ -3364,52 +3497,55 @@
       </c>
       <c r="J28" s="19">
         <v>3.4</v>
       </c>
       <c r="K28" s="19">
         <v>3.42</v>
       </c>
       <c r="L28" s="19">
         <v>3.46</v>
       </c>
       <c r="M28" s="19">
         <v>3.61</v>
       </c>
       <c r="N28" s="42">
         <v>2.63</v>
       </c>
       <c r="O28" s="19">
         <v>3.29</v>
       </c>
       <c r="P28" s="19">
         <v>3.64</v>
       </c>
       <c r="Q28" s="19">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="19">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="20">
         <v>3.58</v>
       </c>
       <c r="C29" s="20">
         <v>3.94</v>
       </c>
       <c r="D29" s="20">
         <v>2.86</v>
       </c>
       <c r="E29" s="20">
         <v>3.07</v>
       </c>
       <c r="F29" s="20">
         <v>3.32</v>
       </c>
       <c r="G29" s="20">
         <v>3.64</v>
       </c>
       <c r="H29" s="20">
         <v>3.74</v>
       </c>
       <c r="I29" s="20">
@@ -3417,211 +3553,220 @@
       </c>
       <c r="J29" s="20">
         <v>3.73</v>
       </c>
       <c r="K29" s="20">
         <v>3.8</v>
       </c>
       <c r="L29" s="20">
         <v>3.73</v>
       </c>
       <c r="M29" s="20">
         <v>3.84</v>
       </c>
       <c r="N29" s="20">
         <v>4.95</v>
       </c>
       <c r="O29" s="20">
         <v>5.38</v>
       </c>
       <c r="P29" s="20">
         <v>4.8600000000000003</v>
       </c>
       <c r="Q29" s="20">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="R29" s="20">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q34"/>
+  <dimension ref="A1:R34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
-      <selection pane="bottomLeft" activeCell="H40" sqref="H40"/>
+      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="51"/>
-[...17 lines deleted...]
-      <c r="Q4" s="5" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="54">
+    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="52"/>
+      <c r="B5" s="55">
         <v>2025</v>
       </c>
-      <c r="C5" s="55"/>
-[...10 lines deleted...]
-      <c r="N5" s="54">
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="55">
         <v>2026</v>
       </c>
-      <c r="O5" s="55"/>
-[...4 lines deleted...]
-      <c r="A6" s="48"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="56"/>
+      <c r="R5" s="56"/>
+    </row>
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="53"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>18</v>
       </c>
-    </row>
-[...21 lines deleted...]
-    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="21">
         <v>248</v>
       </c>
       <c r="C8" s="12">
         <v>282</v>
       </c>
       <c r="D8" s="21">
         <v>243</v>
       </c>
       <c r="E8" s="12">
         <v>302</v>
       </c>
       <c r="F8" s="21">
         <v>271</v>
       </c>
       <c r="G8" s="12">
         <v>294</v>
       </c>
       <c r="H8" s="12">
         <v>330</v>
       </c>
       <c r="I8" s="21">
@@ -3629,52 +3774,55 @@
       </c>
       <c r="J8" s="21">
         <v>243</v>
       </c>
       <c r="K8" s="21">
         <v>296</v>
       </c>
       <c r="L8" s="21">
         <v>265</v>
       </c>
       <c r="M8" s="21">
         <v>363</v>
       </c>
       <c r="N8" s="12">
         <v>265</v>
       </c>
       <c r="O8" s="12">
         <v>296</v>
       </c>
       <c r="P8" s="21">
         <v>278</v>
       </c>
       <c r="Q8" s="12">
         <v>301</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="21">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>95</v>
       </c>
       <c r="C9" s="14">
         <v>115</v>
       </c>
       <c r="D9" s="22">
         <v>96</v>
       </c>
       <c r="E9" s="14">
         <v>114</v>
       </c>
       <c r="F9" s="22">
         <v>103</v>
       </c>
       <c r="G9" s="14">
         <v>121</v>
       </c>
       <c r="H9" s="14">
         <v>120</v>
       </c>
       <c r="I9" s="22">
@@ -3682,52 +3830,55 @@
       </c>
       <c r="J9" s="22">
         <v>91</v>
       </c>
       <c r="K9" s="22">
         <v>113</v>
       </c>
       <c r="L9" s="22">
         <v>96</v>
       </c>
       <c r="M9" s="22">
         <v>153</v>
       </c>
       <c r="N9" s="14">
         <v>112</v>
       </c>
       <c r="O9" s="14">
         <v>118</v>
       </c>
       <c r="P9" s="22">
         <v>101</v>
       </c>
       <c r="Q9" s="14">
         <v>127</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="22">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>48</v>
       </c>
       <c r="C10" s="14">
         <v>48</v>
       </c>
       <c r="D10" s="22">
         <v>43</v>
       </c>
       <c r="E10" s="14">
         <v>61</v>
       </c>
       <c r="F10" s="22">
         <v>44</v>
       </c>
       <c r="G10" s="14">
         <v>50</v>
       </c>
       <c r="H10" s="14">
         <v>50</v>
       </c>
       <c r="I10" s="22">
@@ -3735,52 +3886,55 @@
       </c>
       <c r="J10" s="22">
         <v>49</v>
       </c>
       <c r="K10" s="22">
         <v>51</v>
       </c>
       <c r="L10" s="22">
         <v>48</v>
       </c>
       <c r="M10" s="22">
         <v>47</v>
       </c>
       <c r="N10" s="14">
         <v>54</v>
       </c>
       <c r="O10" s="14">
         <v>51</v>
       </c>
       <c r="P10" s="22">
         <v>50</v>
       </c>
       <c r="Q10" s="14">
         <v>53</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="22">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22">
         <v>23</v>
       </c>
       <c r="C11" s="14">
         <v>29</v>
       </c>
       <c r="D11" s="22">
         <v>18</v>
       </c>
       <c r="E11" s="14">
         <v>33</v>
       </c>
       <c r="F11" s="22">
         <v>28</v>
       </c>
       <c r="G11" s="14">
         <v>25</v>
       </c>
       <c r="H11" s="14">
         <v>40</v>
       </c>
       <c r="I11" s="22">
@@ -3788,52 +3942,55 @@
       </c>
       <c r="J11" s="22">
         <v>24</v>
       </c>
       <c r="K11" s="22">
         <v>37</v>
       </c>
       <c r="L11" s="22">
         <v>26</v>
       </c>
       <c r="M11" s="22">
         <v>32</v>
       </c>
       <c r="N11" s="14">
         <v>26</v>
       </c>
       <c r="O11" s="14">
         <v>26</v>
       </c>
       <c r="P11" s="22">
         <v>17</v>
       </c>
       <c r="Q11" s="14">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="22">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>17</v>
       </c>
       <c r="C12" s="14">
         <v>11</v>
       </c>
       <c r="D12" s="22">
         <v>10</v>
       </c>
       <c r="E12" s="14">
         <v>18</v>
       </c>
       <c r="F12" s="22">
         <v>16</v>
       </c>
       <c r="G12" s="14">
         <v>14</v>
       </c>
       <c r="H12" s="14">
         <v>23</v>
       </c>
       <c r="I12" s="22">
@@ -3841,52 +3998,55 @@
       </c>
       <c r="J12" s="22">
         <v>16</v>
       </c>
       <c r="K12" s="22">
         <v>19</v>
       </c>
       <c r="L12" s="22">
         <v>19</v>
       </c>
       <c r="M12" s="22">
         <v>25</v>
       </c>
       <c r="N12" s="14">
         <v>11</v>
       </c>
       <c r="O12" s="14">
         <v>16</v>
       </c>
       <c r="P12" s="22">
         <v>18</v>
       </c>
       <c r="Q12" s="14">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22">
         <v>22</v>
       </c>
       <c r="C13" s="14">
         <v>12</v>
       </c>
       <c r="D13" s="22">
         <v>14</v>
       </c>
       <c r="E13" s="14">
         <v>14</v>
       </c>
       <c r="F13" s="22">
         <v>15</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>16</v>
       </c>
       <c r="I13" s="22">
@@ -3894,52 +4054,55 @@
       </c>
       <c r="J13" s="22">
         <v>8</v>
       </c>
       <c r="K13" s="22">
         <v>11</v>
       </c>
       <c r="L13" s="22">
         <v>8</v>
       </c>
       <c r="M13" s="22">
         <v>13</v>
       </c>
       <c r="N13" s="14">
         <v>8</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
       <c r="P13" s="22">
         <v>12</v>
       </c>
       <c r="Q13" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="22">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>32</v>
       </c>
       <c r="C14" s="14">
         <v>54</v>
       </c>
       <c r="D14" s="22">
         <v>58</v>
       </c>
       <c r="E14" s="14">
         <v>48</v>
       </c>
       <c r="F14" s="22">
         <v>47</v>
       </c>
       <c r="G14" s="14">
         <v>48</v>
       </c>
       <c r="H14" s="14">
         <v>66</v>
       </c>
       <c r="I14" s="22">
@@ -3947,52 +4110,55 @@
       </c>
       <c r="J14" s="22">
         <v>39</v>
       </c>
       <c r="K14" s="22">
         <v>53</v>
       </c>
       <c r="L14" s="22">
         <v>56</v>
       </c>
       <c r="M14" s="22">
         <v>76</v>
       </c>
       <c r="N14" s="14">
         <v>39</v>
       </c>
       <c r="O14" s="14">
         <v>54</v>
       </c>
       <c r="P14" s="22">
         <v>64</v>
       </c>
       <c r="Q14" s="14">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="22">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>11</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="22">
         <v>4</v>
       </c>
       <c r="E15" s="14">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>18</v>
       </c>
       <c r="G15" s="14">
         <v>21</v>
       </c>
       <c r="H15" s="14">
         <v>15</v>
       </c>
       <c r="I15" s="22">
@@ -4000,73 +4166,77 @@
       </c>
       <c r="J15" s="22">
         <v>16</v>
       </c>
       <c r="K15" s="22">
         <v>12</v>
       </c>
       <c r="L15" s="22">
         <v>12</v>
       </c>
       <c r="M15" s="22">
         <v>17</v>
       </c>
       <c r="N15" s="14">
         <v>15</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
       <c r="P15" s="22">
         <v>16</v>
       </c>
       <c r="Q15" s="14">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="53" t="s">
+      <c r="R15" s="22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="53"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="21">
         <v>141</v>
       </c>
       <c r="C17" s="12">
         <v>146</v>
       </c>
       <c r="D17" s="21">
         <v>156</v>
       </c>
       <c r="E17" s="12">
         <v>179</v>
       </c>
       <c r="F17" s="21">
         <v>146</v>
       </c>
       <c r="G17" s="12">
         <v>165</v>
       </c>
       <c r="H17" s="12">
         <v>198</v>
       </c>
       <c r="I17" s="21">
@@ -4074,52 +4244,55 @@
       </c>
       <c r="J17" s="21">
         <v>139</v>
       </c>
       <c r="K17" s="21">
         <v>180</v>
       </c>
       <c r="L17" s="21">
         <v>151</v>
       </c>
       <c r="M17" s="21">
         <v>199</v>
       </c>
       <c r="N17" s="12">
         <v>143</v>
       </c>
       <c r="O17" s="12">
         <v>176</v>
       </c>
       <c r="P17" s="21">
         <v>149</v>
       </c>
       <c r="Q17" s="12">
         <v>165</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="21">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>60</v>
       </c>
       <c r="C18" s="14">
         <v>61</v>
       </c>
       <c r="D18" s="22">
         <v>59</v>
       </c>
       <c r="E18" s="14">
         <v>64</v>
       </c>
       <c r="F18" s="22">
         <v>47</v>
       </c>
       <c r="G18" s="14">
         <v>67</v>
       </c>
       <c r="H18" s="14">
         <v>70</v>
       </c>
       <c r="I18" s="22">
@@ -4127,52 +4300,55 @@
       </c>
       <c r="J18" s="22">
         <v>55</v>
       </c>
       <c r="K18" s="22">
         <v>60</v>
       </c>
       <c r="L18" s="22">
         <v>48</v>
       </c>
       <c r="M18" s="22">
         <v>89</v>
       </c>
       <c r="N18" s="14">
         <v>53</v>
       </c>
       <c r="O18" s="14">
         <v>74</v>
       </c>
       <c r="P18" s="22">
         <v>51</v>
       </c>
       <c r="Q18" s="14">
         <v>66</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="22">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>29</v>
       </c>
       <c r="C19" s="14">
         <v>25</v>
       </c>
       <c r="D19" s="22">
         <v>30</v>
       </c>
       <c r="E19" s="14">
         <v>40</v>
       </c>
       <c r="F19" s="22">
         <v>27</v>
       </c>
       <c r="G19" s="14">
         <v>26</v>
       </c>
       <c r="H19" s="14">
         <v>31</v>
       </c>
       <c r="I19" s="22">
@@ -4180,52 +4356,55 @@
       </c>
       <c r="J19" s="22">
         <v>26</v>
       </c>
       <c r="K19" s="22">
         <v>35</v>
       </c>
       <c r="L19" s="22">
         <v>30</v>
       </c>
       <c r="M19" s="22">
         <v>25</v>
       </c>
       <c r="N19" s="14">
         <v>34</v>
       </c>
       <c r="O19" s="14">
         <v>27</v>
       </c>
       <c r="P19" s="22">
         <v>30</v>
       </c>
       <c r="Q19" s="14">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="22">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>13</v>
       </c>
       <c r="C20" s="14">
         <v>11</v>
       </c>
       <c r="D20" s="22">
         <v>9</v>
       </c>
       <c r="E20" s="14">
         <v>21</v>
       </c>
       <c r="F20" s="22">
         <v>16</v>
       </c>
       <c r="G20" s="14">
         <v>12</v>
       </c>
       <c r="H20" s="14">
         <v>27</v>
       </c>
       <c r="I20" s="22">
@@ -4233,52 +4412,55 @@
       </c>
       <c r="J20" s="22">
         <v>12</v>
       </c>
       <c r="K20" s="22">
         <v>19</v>
       </c>
       <c r="L20" s="22">
         <v>11</v>
       </c>
       <c r="M20" s="22">
         <v>15</v>
       </c>
       <c r="N20" s="14">
         <v>14</v>
       </c>
       <c r="O20" s="14">
         <v>11</v>
       </c>
       <c r="P20" s="22">
         <v>13</v>
       </c>
       <c r="Q20" s="14">
         <v>14</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="22">
         <v>10</v>
       </c>
       <c r="C21" s="14">
         <v>7</v>
       </c>
       <c r="D21" s="22">
         <v>6</v>
       </c>
       <c r="E21" s="14">
         <v>10</v>
       </c>
       <c r="F21" s="22">
         <v>10</v>
       </c>
       <c r="G21" s="14">
         <v>11</v>
       </c>
       <c r="H21" s="14">
         <v>11</v>
       </c>
       <c r="I21" s="22">
@@ -4286,52 +4468,55 @@
       </c>
       <c r="J21" s="22">
         <v>9</v>
       </c>
       <c r="K21" s="22">
         <v>13</v>
       </c>
       <c r="L21" s="22">
         <v>10</v>
       </c>
       <c r="M21" s="22">
         <v>15</v>
       </c>
       <c r="N21" s="14">
         <v>4</v>
       </c>
       <c r="O21" s="14">
         <v>8</v>
       </c>
       <c r="P21" s="22">
         <v>11</v>
       </c>
       <c r="Q21" s="14">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>9</v>
       </c>
       <c r="C22" s="14">
         <v>8</v>
       </c>
       <c r="D22" s="22">
         <v>7</v>
       </c>
       <c r="E22" s="14">
         <v>7</v>
       </c>
       <c r="F22" s="22">
         <v>10</v>
       </c>
       <c r="G22" s="14">
         <v>8</v>
       </c>
       <c r="H22" s="14">
         <v>10</v>
       </c>
       <c r="I22" s="22">
@@ -4339,52 +4524,55 @@
       </c>
       <c r="J22" s="22">
         <v>6</v>
       </c>
       <c r="K22" s="22">
         <v>8</v>
       </c>
       <c r="L22" s="22">
         <v>6</v>
       </c>
       <c r="M22" s="22">
         <v>8</v>
       </c>
       <c r="N22" s="14">
         <v>6</v>
       </c>
       <c r="O22" s="14">
         <v>7</v>
       </c>
       <c r="P22" s="22">
         <v>3</v>
       </c>
       <c r="Q22" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>14</v>
       </c>
       <c r="C23" s="14">
         <v>24</v>
       </c>
       <c r="D23" s="22">
         <v>41</v>
       </c>
       <c r="E23" s="14">
         <v>28</v>
       </c>
       <c r="F23" s="22">
         <v>26</v>
       </c>
       <c r="G23" s="14">
         <v>31</v>
       </c>
       <c r="H23" s="14">
         <v>41</v>
       </c>
       <c r="I23" s="22">
@@ -4392,52 +4580,55 @@
       </c>
       <c r="J23" s="22">
         <v>23</v>
       </c>
       <c r="K23" s="22">
         <v>38</v>
       </c>
       <c r="L23" s="22">
         <v>37</v>
       </c>
       <c r="M23" s="22">
         <v>37</v>
       </c>
       <c r="N23" s="14">
         <v>24</v>
       </c>
       <c r="O23" s="14">
         <v>35</v>
       </c>
       <c r="P23" s="22">
         <v>33</v>
       </c>
       <c r="Q23" s="14">
         <v>25</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="22">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>6</v>
       </c>
       <c r="C24" s="14">
         <v>10</v>
       </c>
       <c r="D24" s="22">
         <v>4</v>
       </c>
       <c r="E24" s="14">
         <v>9</v>
       </c>
       <c r="F24" s="22">
         <v>10</v>
       </c>
       <c r="G24" s="14">
         <v>10</v>
       </c>
       <c r="H24" s="14">
         <v>8</v>
       </c>
       <c r="I24" s="22">
@@ -4445,73 +4636,77 @@
       </c>
       <c r="J24" s="22">
         <v>8</v>
       </c>
       <c r="K24" s="22">
         <v>7</v>
       </c>
       <c r="L24" s="22">
         <v>9</v>
       </c>
       <c r="M24" s="22">
         <v>10</v>
       </c>
       <c r="N24" s="14">
         <v>8</v>
       </c>
       <c r="O24" s="14">
         <v>14</v>
       </c>
       <c r="P24" s="22">
         <v>8</v>
       </c>
       <c r="Q24" s="14">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="53" t="s">
+      <c r="R24" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="53"/>
-[...16 lines deleted...]
-    <row r="26" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B25" s="54"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+    </row>
+    <row r="26" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="21">
         <v>107</v>
       </c>
       <c r="C26" s="12">
         <v>136</v>
       </c>
       <c r="D26" s="21">
         <v>87</v>
       </c>
       <c r="E26" s="12">
         <v>123</v>
       </c>
       <c r="F26" s="21">
         <v>125</v>
       </c>
       <c r="G26" s="12">
         <v>129</v>
       </c>
       <c r="H26" s="12">
         <v>132</v>
       </c>
       <c r="I26" s="21">
@@ -4519,52 +4714,55 @@
       </c>
       <c r="J26" s="21">
         <v>104</v>
       </c>
       <c r="K26" s="21">
         <v>116</v>
       </c>
       <c r="L26" s="21">
         <v>114</v>
       </c>
       <c r="M26" s="21">
         <v>164</v>
       </c>
       <c r="N26" s="39">
         <v>122</v>
       </c>
       <c r="O26" s="12">
         <v>120</v>
       </c>
       <c r="P26" s="21">
         <v>129</v>
       </c>
       <c r="Q26" s="12">
         <v>136</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="21">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="22">
         <v>35</v>
       </c>
       <c r="C27" s="14">
         <v>54</v>
       </c>
       <c r="D27" s="22">
         <v>37</v>
       </c>
       <c r="E27" s="14">
         <v>50</v>
       </c>
       <c r="F27" s="22">
         <v>56</v>
       </c>
       <c r="G27" s="14">
         <v>54</v>
       </c>
       <c r="H27" s="14">
         <v>50</v>
       </c>
       <c r="I27" s="22">
@@ -4572,52 +4770,55 @@
       </c>
       <c r="J27" s="22">
         <v>36</v>
       </c>
       <c r="K27" s="22">
         <v>53</v>
       </c>
       <c r="L27" s="22">
         <v>48</v>
       </c>
       <c r="M27" s="22">
         <v>64</v>
       </c>
       <c r="N27" s="40">
         <v>59</v>
       </c>
       <c r="O27" s="14">
         <v>44</v>
       </c>
       <c r="P27" s="22">
         <v>50</v>
       </c>
       <c r="Q27" s="14">
         <v>61</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="22">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="22">
         <v>19</v>
       </c>
       <c r="C28" s="14">
         <v>23</v>
       </c>
       <c r="D28" s="22">
         <v>13</v>
       </c>
       <c r="E28" s="14">
         <v>21</v>
       </c>
       <c r="F28" s="22">
         <v>17</v>
       </c>
       <c r="G28" s="14">
         <v>24</v>
       </c>
       <c r="H28" s="14">
         <v>19</v>
       </c>
       <c r="I28" s="22">
@@ -4625,52 +4826,55 @@
       </c>
       <c r="J28" s="22">
         <v>23</v>
       </c>
       <c r="K28" s="22">
         <v>16</v>
       </c>
       <c r="L28" s="22">
         <v>18</v>
       </c>
       <c r="M28" s="22">
         <v>22</v>
       </c>
       <c r="N28" s="40">
         <v>20</v>
       </c>
       <c r="O28" s="14">
         <v>24</v>
       </c>
       <c r="P28" s="22">
         <v>20</v>
       </c>
       <c r="Q28" s="14">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22">
         <v>10</v>
       </c>
       <c r="C29" s="14">
         <v>18</v>
       </c>
       <c r="D29" s="22">
         <v>9</v>
       </c>
       <c r="E29" s="14">
         <v>12</v>
       </c>
       <c r="F29" s="22">
         <v>12</v>
       </c>
       <c r="G29" s="14">
         <v>13</v>
       </c>
       <c r="H29" s="14">
         <v>13</v>
       </c>
       <c r="I29" s="22">
@@ -4678,52 +4882,55 @@
       </c>
       <c r="J29" s="22">
         <v>12</v>
       </c>
       <c r="K29" s="22">
         <v>18</v>
       </c>
       <c r="L29" s="22">
         <v>15</v>
       </c>
       <c r="M29" s="22">
         <v>17</v>
       </c>
       <c r="N29" s="40">
         <v>12</v>
       </c>
       <c r="O29" s="14">
         <v>15</v>
       </c>
       <c r="P29" s="22">
         <v>4</v>
       </c>
       <c r="Q29" s="14">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="22">
         <v>7</v>
       </c>
       <c r="C30" s="14">
         <v>4</v>
       </c>
       <c r="D30" s="22">
         <v>4</v>
       </c>
       <c r="E30" s="14">
         <v>8</v>
       </c>
       <c r="F30" s="22">
         <v>6</v>
       </c>
       <c r="G30" s="14">
         <v>3</v>
       </c>
       <c r="H30" s="14">
         <v>12</v>
       </c>
       <c r="I30" s="22">
@@ -4731,52 +4938,55 @@
       </c>
       <c r="J30" s="22">
         <v>7</v>
       </c>
       <c r="K30" s="22">
         <v>6</v>
       </c>
       <c r="L30" s="22">
         <v>9</v>
       </c>
       <c r="M30" s="22">
         <v>10</v>
       </c>
       <c r="N30" s="40">
         <v>7</v>
       </c>
       <c r="O30" s="14">
         <v>8</v>
       </c>
       <c r="P30" s="22">
         <v>7</v>
       </c>
       <c r="Q30" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R30" s="22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="22">
         <v>13</v>
       </c>
       <c r="C31" s="14">
         <v>4</v>
       </c>
       <c r="D31" s="22">
         <v>7</v>
       </c>
       <c r="E31" s="14">
         <v>7</v>
       </c>
       <c r="F31" s="22">
         <v>5</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>6</v>
       </c>
       <c r="I31" s="22">
@@ -4784,52 +4994,55 @@
       </c>
       <c r="J31" s="22">
         <v>2</v>
       </c>
       <c r="K31" s="22">
         <v>3</v>
       </c>
       <c r="L31" s="22">
         <v>2</v>
       </c>
       <c r="M31" s="22">
         <v>5</v>
       </c>
       <c r="N31" s="40">
         <v>2</v>
       </c>
       <c r="O31" s="14">
         <v>6</v>
       </c>
       <c r="P31" s="22">
         <v>9</v>
       </c>
       <c r="Q31" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R31" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="22">
         <v>18</v>
       </c>
       <c r="C32" s="14">
         <v>30</v>
       </c>
       <c r="D32" s="22">
         <v>17</v>
       </c>
       <c r="E32" s="14">
         <v>20</v>
       </c>
       <c r="F32" s="22">
         <v>21</v>
       </c>
       <c r="G32" s="14">
         <v>17</v>
       </c>
       <c r="H32" s="14">
         <v>25</v>
       </c>
       <c r="I32" s="22">
@@ -4837,52 +5050,55 @@
       </c>
       <c r="J32" s="22">
         <v>16</v>
       </c>
       <c r="K32" s="22">
         <v>15</v>
       </c>
       <c r="L32" s="22">
         <v>19</v>
       </c>
       <c r="M32" s="22">
         <v>39</v>
       </c>
       <c r="N32" s="40">
         <v>15</v>
       </c>
       <c r="O32" s="14">
         <v>19</v>
       </c>
       <c r="P32" s="22">
         <v>31</v>
       </c>
       <c r="Q32" s="14">
         <v>24</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R32" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="23">
         <v>5</v>
       </c>
       <c r="C33" s="16">
         <v>3</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="16">
         <v>5</v>
       </c>
       <c r="F33" s="23">
         <v>8</v>
       </c>
       <c r="G33" s="16">
         <v>11</v>
       </c>
       <c r="H33" s="16">
         <v>7</v>
       </c>
       <c r="I33" s="23">
@@ -4890,209 +5106,218 @@
       </c>
       <c r="J33" s="23">
         <v>8</v>
       </c>
       <c r="K33" s="23">
         <v>5</v>
       </c>
       <c r="L33" s="23">
         <v>3</v>
       </c>
       <c r="M33" s="23">
         <v>7</v>
       </c>
       <c r="N33" s="16">
         <v>7</v>
       </c>
       <c r="O33" s="16">
         <v>4</v>
       </c>
       <c r="P33" s="23">
         <v>8</v>
       </c>
       <c r="Q33" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="7" customFormat="1" ht="18.75" customHeight="1">
+      <c r="R33" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A25:Q25"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A25:R25"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S21" sqref="S21"/>
+      <selection activeCell="U24" sqref="U24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.88671875" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="51"/>
-[...17 lines deleted...]
-      <c r="Q4" s="5" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="49">
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="57"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="N5" s="49">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="50"/>
-[...4 lines deleted...]
-      <c r="A6" s="57"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="58"/>
       <c r="B6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="30" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="33" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="37" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="45" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-[...21 lines deleted...]
-    <row r="8" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="47" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="12">
         <v>9</v>
       </c>
       <c r="C8" s="12">
         <v>13</v>
       </c>
       <c r="D8" s="12">
         <v>9</v>
       </c>
       <c r="E8" s="21">
         <v>12</v>
       </c>
       <c r="F8" s="12">
         <v>1</v>
       </c>
       <c r="G8" s="12">
         <v>7</v>
       </c>
       <c r="H8" s="12">
         <v>6</v>
       </c>
       <c r="I8" s="12">
@@ -5100,52 +5325,55 @@
       </c>
       <c r="J8" s="12">
         <v>14</v>
       </c>
       <c r="K8" s="12">
         <v>11</v>
       </c>
       <c r="L8" s="12">
         <v>6</v>
       </c>
       <c r="M8" s="12">
         <v>7</v>
       </c>
       <c r="N8" s="21">
         <v>6</v>
       </c>
       <c r="O8" s="12">
         <v>10</v>
       </c>
       <c r="P8" s="12">
         <v>10</v>
       </c>
       <c r="Q8" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>5</v>
       </c>
       <c r="C9" s="14">
         <v>3</v>
       </c>
       <c r="D9" s="14">
         <v>3</v>
       </c>
       <c r="E9" s="22">
         <v>4</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
       <c r="G9" s="14">
         <v>4</v>
       </c>
       <c r="H9" s="14">
         <v>2</v>
       </c>
       <c r="I9" s="14">
@@ -5153,52 +5381,55 @@
       </c>
       <c r="J9" s="14">
         <v>5</v>
       </c>
       <c r="K9" s="14">
         <v>4</v>
       </c>
       <c r="L9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="14">
         <v>2</v>
       </c>
       <c r="N9" s="22">
         <v>2</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="14">
         <v>3</v>
       </c>
       <c r="Q9" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>2</v>
       </c>
       <c r="C10" s="14">
         <v>5</v>
       </c>
       <c r="D10" s="14">
         <v>2</v>
       </c>
       <c r="E10" s="22">
         <v>4</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="14">
         <v>1</v>
       </c>
       <c r="H10" s="14">
         <v>1</v>
       </c>
       <c r="I10" s="14">
@@ -5206,154 +5437,163 @@
       </c>
       <c r="J10" s="14">
         <v>4</v>
       </c>
       <c r="K10" s="14">
         <v>2</v>
       </c>
       <c r="L10" s="14">
         <v>1</v>
       </c>
       <c r="M10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="22">
         <v>1</v>
       </c>
       <c r="O10" s="14">
         <v>4</v>
       </c>
       <c r="P10" s="14">
         <v>1</v>
       </c>
       <c r="Q10" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="14">
         <v>1</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="22">
         <v>1</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="14">
         <v>1</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="14">
         <v>1</v>
       </c>
       <c r="L11" s="14">
         <v>3</v>
       </c>
       <c r="M11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="22"/>
       <c r="O11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="14">
         <v>2</v>
       </c>
       <c r="Q11" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="14">
         <v>1</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="14">
         <v>1</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="14">
         <v>1</v>
       </c>
       <c r="K12" s="14">
         <v>2</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M12" s="14">
         <v>1</v>
       </c>
       <c r="N12" s="22"/>
       <c r="O12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="14">
         <v>1</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="14">
         <v>1</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="14">
@@ -5361,52 +5601,55 @@
       </c>
       <c r="J13" s="14">
         <v>1</v>
       </c>
       <c r="K13" s="14">
         <v>1</v>
       </c>
       <c r="L13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="22">
         <v>1</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="14">
         <v>2</v>
       </c>
       <c r="Q13" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>1</v>
       </c>
       <c r="C14" s="14">
         <v>3</v>
       </c>
       <c r="D14" s="14">
         <v>3</v>
       </c>
       <c r="E14" s="22">
         <v>3</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="14">
         <v>1</v>
       </c>
       <c r="I14" s="14">
@@ -5414,52 +5657,55 @@
       </c>
       <c r="J14" s="14">
         <v>3</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="14">
         <v>1</v>
       </c>
       <c r="M14" s="14">
         <v>3</v>
       </c>
       <c r="N14" s="22">
         <v>1</v>
       </c>
       <c r="O14" s="14">
         <v>4</v>
       </c>
       <c r="P14" s="14">
         <v>2</v>
       </c>
       <c r="Q14" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="14">
         <v>1</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="14">
@@ -5467,73 +5713,77 @@
       </c>
       <c r="J15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="14">
         <v>1</v>
       </c>
       <c r="L15" s="14">
         <v>1</v>
       </c>
       <c r="M15" s="14">
         <v>1</v>
       </c>
       <c r="N15" s="22">
         <v>1</v>
       </c>
       <c r="O15" s="14">
         <v>2</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>39</v>
       </c>
       <c r="Q15" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="53" t="s">
+      <c r="R15" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A16" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="53"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="12">
         <v>6</v>
       </c>
       <c r="C17" s="12">
         <v>3</v>
       </c>
       <c r="D17" s="12">
         <v>3</v>
       </c>
       <c r="E17" s="21">
         <v>7</v>
       </c>
       <c r="F17" s="12">
         <v>1</v>
       </c>
       <c r="G17" s="12">
         <v>4</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="12">
@@ -5541,52 +5791,55 @@
       </c>
       <c r="J17" s="12">
         <v>6</v>
       </c>
       <c r="K17" s="12">
         <v>5</v>
       </c>
       <c r="L17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="12">
         <v>2</v>
       </c>
       <c r="N17" s="12">
         <v>2</v>
       </c>
       <c r="O17" s="12">
         <v>1</v>
       </c>
       <c r="P17" s="12">
         <v>4</v>
       </c>
       <c r="Q17" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>5</v>
       </c>
       <c r="C18" s="14">
         <v>3</v>
       </c>
       <c r="D18" s="14">
         <v>3</v>
       </c>
       <c r="E18" s="22">
         <v>4</v>
       </c>
       <c r="F18" s="14">
         <v>1</v>
       </c>
       <c r="G18" s="14">
         <v>4</v>
       </c>
       <c r="H18" s="14">
         <v>2</v>
       </c>
       <c r="I18" s="14">
@@ -5594,52 +5847,55 @@
       </c>
       <c r="J18" s="14">
         <v>5</v>
       </c>
       <c r="K18" s="14">
         <v>4</v>
       </c>
       <c r="L18" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="14">
         <v>2</v>
       </c>
       <c r="N18" s="14">
         <v>2</v>
       </c>
       <c r="O18" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="14">
         <v>3</v>
       </c>
       <c r="Q18" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>1</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="22">
         <v>3</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="14">
@@ -5647,52 +5903,55 @@
       </c>
       <c r="J19" s="14">
         <v>1</v>
       </c>
       <c r="K19" s="14">
         <v>1</v>
       </c>
       <c r="L19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="14">
         <v>1</v>
       </c>
       <c r="P19" s="14">
         <v>1</v>
       </c>
       <c r="Q19" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="14" t="s">
@@ -5700,73 +5959,77 @@
       </c>
       <c r="J20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="Q20" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="53" t="s">
+      <c r="R20" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="53"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="11" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+    </row>
+    <row r="22" spans="1:18" s="11" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="12">
         <v>3</v>
       </c>
       <c r="C22" s="12">
         <v>10</v>
       </c>
       <c r="D22" s="12">
         <v>6</v>
       </c>
       <c r="E22" s="21">
         <v>5</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="12">
@@ -5774,52 +6037,55 @@
       </c>
       <c r="J22" s="12">
         <v>8</v>
       </c>
       <c r="K22" s="12">
         <v>6</v>
       </c>
       <c r="L22" s="12">
         <v>6</v>
       </c>
       <c r="M22" s="12">
         <v>5</v>
       </c>
       <c r="N22" s="43">
         <v>4</v>
       </c>
       <c r="O22" s="12">
         <v>9</v>
       </c>
       <c r="P22" s="12">
         <v>6</v>
       </c>
       <c r="Q22" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="14" t="s">
@@ -5827,52 +6093,55 @@
       </c>
       <c r="J23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="14" t="s">
         <v>39</v>
       </c>
       <c r="Q23" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>1</v>
       </c>
       <c r="C24" s="14">
         <v>5</v>
       </c>
       <c r="D24" s="14">
         <v>2</v>
       </c>
       <c r="E24" s="22">
         <v>1</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="14">
         <v>1</v>
       </c>
       <c r="H24" s="14">
         <v>1</v>
       </c>
       <c r="I24" s="14">
@@ -5880,52 +6149,55 @@
       </c>
       <c r="J24" s="14">
         <v>3</v>
       </c>
       <c r="K24" s="14">
         <v>1</v>
       </c>
       <c r="L24" s="14">
         <v>1</v>
       </c>
       <c r="M24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="44">
         <v>1</v>
       </c>
       <c r="O24" s="14">
         <v>3</v>
       </c>
       <c r="P24" s="14" t="s">
         <v>39</v>
       </c>
       <c r="Q24" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="14">
         <v>1</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="22">
         <v>1</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="14">
         <v>1</v>
       </c>
       <c r="I25" s="14" t="s">
@@ -5933,52 +6205,55 @@
       </c>
       <c r="J25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="14">
         <v>1</v>
       </c>
       <c r="L25" s="14">
         <v>3</v>
       </c>
       <c r="M25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="14">
         <v>2</v>
       </c>
       <c r="Q25" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="14">
         <v>1</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="14">
         <v>1</v>
       </c>
       <c r="I26" s="14" t="s">
@@ -5986,52 +6261,55 @@
       </c>
       <c r="J26" s="14">
         <v>1</v>
       </c>
       <c r="K26" s="14">
         <v>2</v>
       </c>
       <c r="L26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="14">
         <v>1</v>
       </c>
       <c r="N26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="14" t="s">
         <v>39</v>
       </c>
       <c r="Q26" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="14">
         <v>1</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="14">
         <v>1</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="14">
@@ -6039,52 +6317,55 @@
       </c>
       <c r="J27" s="14">
         <v>1</v>
       </c>
       <c r="K27" s="14">
         <v>1</v>
       </c>
       <c r="L27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="44">
         <v>1</v>
       </c>
       <c r="O27" s="14" t="s">
         <v>39</v>
       </c>
       <c r="P27" s="14">
         <v>2</v>
       </c>
       <c r="Q27" s="14" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>1</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="14">
         <v>3</v>
       </c>
       <c r="E28" s="22">
         <v>3</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="14">
         <v>1</v>
       </c>
       <c r="I28" s="14">
@@ -6092,52 +6373,55 @@
       </c>
       <c r="J28" s="14">
         <v>3</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>39</v>
       </c>
       <c r="L28" s="14">
         <v>1</v>
       </c>
       <c r="M28" s="14">
         <v>3</v>
       </c>
       <c r="N28" s="44">
         <v>1</v>
       </c>
       <c r="O28" s="14">
         <v>4</v>
       </c>
       <c r="P28" s="14">
         <v>2</v>
       </c>
       <c r="Q28" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16">
         <v>1</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="16">
         <v>1</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="16">
@@ -6145,208 +6429,217 @@
       </c>
       <c r="J29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="16">
         <v>1</v>
       </c>
       <c r="L29" s="16">
         <v>1</v>
       </c>
       <c r="M29" s="16">
         <v>1</v>
       </c>
       <c r="N29" s="23">
         <v>1</v>
       </c>
       <c r="O29" s="16">
         <v>2</v>
       </c>
       <c r="P29" s="16" t="s">
         <v>39</v>
       </c>
       <c r="Q29" s="16" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S23" sqref="S23"/>
+      <selection activeCell="T24" sqref="T24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="18.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="51"/>
-[...17 lines deleted...]
-      <c r="P4" s="58" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="49">
+      <c r="R4" s="59"/>
+    </row>
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="52"/>
+      <c r="B5" s="48">
         <v>2025</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="N5" s="49">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="48">
         <v>2026</v>
       </c>
-      <c r="O5" s="50"/>
-[...4 lines deleted...]
-      <c r="A6" s="48"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="53"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>10</v>
       </c>
-    </row>
-[...21 lines deleted...]
-    <row r="8" spans="1:17" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R6" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="18">
         <v>6.28</v>
       </c>
       <c r="C8" s="18">
         <v>7.82</v>
       </c>
       <c r="D8" s="18">
         <v>7.25</v>
       </c>
       <c r="E8" s="18">
         <v>7.48</v>
       </c>
       <c r="F8" s="18">
         <v>6.17</v>
       </c>
       <c r="G8" s="18">
         <v>6.03</v>
       </c>
       <c r="H8" s="18">
         <v>5.67</v>
       </c>
       <c r="I8" s="18">
@@ -6354,52 +6647,55 @@
       </c>
       <c r="J8" s="18">
         <v>6.11</v>
       </c>
       <c r="K8" s="18">
         <v>6.26</v>
       </c>
       <c r="L8" s="18">
         <v>6.14</v>
       </c>
       <c r="M8" s="18">
         <v>6.01</v>
       </c>
       <c r="N8" s="18">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="18">
         <v>5.98</v>
       </c>
       <c r="P8" s="18">
         <v>6.55</v>
       </c>
       <c r="Q8" s="18">
         <v>6.69</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R8" s="18">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="19">
         <v>7.84</v>
       </c>
       <c r="D9" s="19">
         <v>7.33</v>
       </c>
       <c r="E9" s="19">
         <v>7.45</v>
       </c>
       <c r="F9" s="19">
         <v>6.47</v>
       </c>
       <c r="G9" s="19">
         <v>6.82</v>
       </c>
       <c r="H9" s="19">
         <v>6.29</v>
       </c>
       <c r="I9" s="19">
@@ -6407,52 +6703,55 @@
       </c>
       <c r="J9" s="19">
         <v>6.22</v>
       </c>
       <c r="K9" s="19">
         <v>6.37</v>
       </c>
       <c r="L9" s="19">
         <v>5.84</v>
       </c>
       <c r="M9" s="19">
         <v>5.64</v>
       </c>
       <c r="N9" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="19">
         <v>2.15</v>
       </c>
       <c r="P9" s="19">
         <v>3.59</v>
       </c>
       <c r="Q9" s="19">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R9" s="19">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="19">
         <v>7.63</v>
       </c>
       <c r="C10" s="19">
         <v>13.16</v>
       </c>
       <c r="D10" s="19">
         <v>10.91</v>
       </c>
       <c r="E10" s="19">
         <v>11.92</v>
       </c>
       <c r="F10" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="19">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="19">
         <v>7.66</v>
       </c>
       <c r="I10" s="19">
@@ -6460,52 +6759,55 @@
       </c>
       <c r="J10" s="19">
         <v>8.31</v>
       </c>
       <c r="K10" s="19">
         <v>8.16</v>
       </c>
       <c r="L10" s="19">
         <v>7.88</v>
       </c>
       <c r="M10" s="19">
         <v>7.16</v>
       </c>
       <c r="N10" s="19">
         <v>3.95</v>
       </c>
       <c r="O10" s="19">
         <v>9.94</v>
       </c>
       <c r="P10" s="19">
         <v>7.82</v>
       </c>
       <c r="Q10" s="19">
         <v>9.25</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R10" s="19">
+        <v>10.87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="19">
         <v>3.79</v>
       </c>
       <c r="D11" s="19">
         <v>2.44</v>
       </c>
       <c r="E11" s="19">
         <v>3.69</v>
       </c>
       <c r="F11" s="19">
         <v>3</v>
       </c>
       <c r="G11" s="19">
         <v>2.5</v>
       </c>
       <c r="H11" s="19">
         <v>3.19</v>
       </c>
       <c r="I11" s="19">
@@ -6513,52 +6815,55 @@
       </c>
       <c r="J11" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="19">
         <v>3.02</v>
       </c>
       <c r="L11" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="19">
         <v>4.47</v>
       </c>
       <c r="N11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="19">
         <v>5.39</v>
       </c>
       <c r="Q11" s="19">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R11" s="19">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>8.26</v>
       </c>
       <c r="D12" s="19">
         <v>5.49</v>
       </c>
       <c r="E12" s="19">
         <v>4.05</v>
       </c>
       <c r="F12" s="19">
         <v>3.19</v>
       </c>
       <c r="G12" s="19">
         <v>2.67</v>
       </c>
       <c r="H12" s="19">
         <v>4.57</v>
       </c>
       <c r="I12" s="19">
@@ -6566,52 +6871,55 @@
       </c>
       <c r="J12" s="19">
         <v>5.13</v>
       </c>
       <c r="K12" s="19">
         <v>7.84</v>
       </c>
       <c r="L12" s="19">
         <v>7.22</v>
       </c>
       <c r="M12" s="19">
         <v>7.95</v>
       </c>
       <c r="N12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="19" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R12" s="19">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="19">
         <v>5</v>
       </c>
       <c r="E13" s="19">
         <v>3.85</v>
       </c>
       <c r="F13" s="19">
         <v>3.13</v>
       </c>
       <c r="G13" s="19">
         <v>5.49</v>
       </c>
       <c r="H13" s="19">
         <v>4.63</v>
       </c>
       <c r="I13" s="19">
@@ -6619,52 +6927,55 @@
       </c>
       <c r="J13" s="19">
         <v>9.09</v>
       </c>
       <c r="K13" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="19">
         <v>9.15</v>
       </c>
       <c r="M13" s="19">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="19">
         <v>8.93</v>
       </c>
       <c r="P13" s="19">
         <v>17.96</v>
       </c>
       <c r="Q13" s="19">
         <v>13.89</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R13" s="19">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>3.19</v>
       </c>
       <c r="C14" s="19">
         <v>6.54</v>
       </c>
       <c r="D14" s="19">
         <v>7.35</v>
       </c>
       <c r="E14" s="19">
         <v>7.59</v>
       </c>
       <c r="F14" s="19">
         <v>6.11</v>
       </c>
       <c r="G14" s="19">
         <v>5.15</v>
       </c>
       <c r="H14" s="19">
         <v>4.82</v>
       </c>
       <c r="I14" s="19">
@@ -6672,52 +6983,55 @@
       </c>
       <c r="J14" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="19">
         <v>4.53</v>
       </c>
       <c r="L14" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="19">
         <v>4.83</v>
       </c>
       <c r="N14" s="19">
         <v>3.22</v>
       </c>
       <c r="O14" s="19">
         <v>7.9</v>
       </c>
       <c r="P14" s="19">
         <v>7.43</v>
       </c>
       <c r="Q14" s="19">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R14" s="19">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19">
         <v>16.13</v>
       </c>
       <c r="C15" s="19">
         <v>7.75</v>
       </c>
       <c r="D15" s="19">
         <v>4.93</v>
       </c>
       <c r="E15" s="19">
         <v>3.57</v>
       </c>
       <c r="F15" s="19">
         <v>2.86</v>
       </c>
       <c r="G15" s="19">
         <v>4.91</v>
       </c>
       <c r="H15" s="19">
         <v>4.03</v>
       </c>
       <c r="I15" s="19">
@@ -6725,73 +7039,77 @@
       </c>
       <c r="J15" s="19">
         <v>6.7</v>
       </c>
       <c r="K15" s="19">
         <v>7.63</v>
       </c>
       <c r="L15" s="19">
         <v>8.49</v>
       </c>
       <c r="M15" s="19">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="19">
         <v>14.71</v>
       </c>
       <c r="O15" s="19">
         <v>22.56</v>
       </c>
       <c r="P15" s="19">
         <v>16.3</v>
       </c>
       <c r="Q15" s="19">
         <v>12.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="53" t="s">
+      <c r="R15" s="19">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="53"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="18">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="18">
         <v>7.19</v>
       </c>
       <c r="D17" s="18">
         <v>6.44</v>
       </c>
       <c r="E17" s="18">
         <v>7.62</v>
       </c>
       <c r="F17" s="18">
         <v>6.46</v>
       </c>
       <c r="G17" s="18">
         <v>6.51</v>
       </c>
       <c r="H17" s="18">
         <v>5.9</v>
       </c>
       <c r="I17" s="18">
@@ -6799,52 +7117,55 @@
       </c>
       <c r="J17" s="18">
         <v>6.02</v>
       </c>
       <c r="K17" s="18">
         <v>6.19</v>
       </c>
       <c r="L17" s="18">
         <v>5.68</v>
       </c>
       <c r="M17" s="18">
         <v>5.43</v>
       </c>
       <c r="N17" s="19">
         <v>3.24</v>
       </c>
       <c r="O17" s="18">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="18">
         <v>3.99</v>
       </c>
       <c r="Q17" s="18">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R17" s="18">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>9.86</v>
       </c>
       <c r="C18" s="19">
         <v>8.08</v>
       </c>
       <c r="D18" s="19">
         <v>7.55</v>
       </c>
       <c r="E18" s="19">
         <v>7.65</v>
       </c>
       <c r="F18" s="19">
         <v>6.64</v>
       </c>
       <c r="G18" s="19">
         <v>7</v>
       </c>
       <c r="H18" s="19">
         <v>6.46</v>
       </c>
       <c r="I18" s="19">
@@ -6852,52 +7173,55 @@
       </c>
       <c r="J18" s="19">
         <v>6.39</v>
       </c>
       <c r="K18" s="19">
         <v>6.56</v>
       </c>
       <c r="L18" s="19">
         <v>6</v>
       </c>
       <c r="M18" s="19">
         <v>5.79</v>
       </c>
       <c r="N18" s="19">
         <v>4.12</v>
       </c>
       <c r="O18" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="19">
         <v>3.66</v>
       </c>
       <c r="Q18" s="19">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R18" s="19">
+        <v>7.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>8.33</v>
       </c>
       <c r="C19" s="19">
         <v>4.2</v>
       </c>
       <c r="D19" s="19">
         <v>2.76</v>
       </c>
       <c r="E19" s="19">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="19">
         <v>6.48</v>
       </c>
       <c r="G19" s="19">
         <v>5.33</v>
       </c>
       <c r="H19" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="19">
@@ -6905,52 +7229,55 @@
       </c>
       <c r="J19" s="19">
         <v>5.25</v>
       </c>
       <c r="K19" s="19">
         <v>5.44</v>
       </c>
       <c r="L19" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="19">
         <v>4.62</v>
       </c>
       <c r="N19" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O19" s="19">
         <v>4.18</v>
       </c>
       <c r="P19" s="19">
         <v>5.54</v>
       </c>
       <c r="Q19" s="19">
         <v>6.56</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R19" s="19">
+        <v>8.8800000000000008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="19" t="s">
@@ -6958,73 +7285,77 @@
       </c>
       <c r="J20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>39</v>
       </c>
       <c r="Q20" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="53" t="s">
+      <c r="R20" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="53"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+    </row>
+    <row r="22" spans="1:18" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>3.78</v>
       </c>
       <c r="C22" s="18">
         <v>8.32</v>
       </c>
       <c r="D22" s="18">
         <v>7.88</v>
       </c>
       <c r="E22" s="18">
         <v>7.36</v>
       </c>
       <c r="F22" s="18">
         <v>5.94</v>
       </c>
       <c r="G22" s="18">
         <v>5.66</v>
       </c>
       <c r="H22" s="18">
         <v>5.5</v>
       </c>
       <c r="I22" s="18">
@@ -7032,52 +7363,55 @@
       </c>
       <c r="J22" s="18">
         <v>6.19</v>
       </c>
       <c r="K22" s="18">
         <v>6.32</v>
       </c>
       <c r="L22" s="18">
         <v>6.5</v>
       </c>
       <c r="M22" s="18">
         <v>6.46</v>
       </c>
       <c r="N22" s="18">
         <v>5.26</v>
       </c>
       <c r="O22" s="18">
         <v>8.67</v>
       </c>
       <c r="P22" s="18">
         <v>8.59</v>
       </c>
       <c r="Q22" s="18">
         <v>7.94</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R22" s="18">
+        <v>7.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="19" t="s">
@@ -7085,52 +7419,55 @@
       </c>
       <c r="J23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="K23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="Q23" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R23" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>7.04</v>
       </c>
       <c r="C24" s="19">
         <v>20.41</v>
       </c>
       <c r="D24" s="19">
         <v>17.28</v>
       </c>
       <c r="E24" s="19">
         <v>14.68</v>
       </c>
       <c r="F24" s="19">
         <v>11.86</v>
       </c>
       <c r="G24" s="19">
         <v>11.29</v>
       </c>
       <c r="H24" s="19">
         <v>10.4</v>
       </c>
       <c r="I24" s="19">
@@ -7138,52 +7475,55 @@
       </c>
       <c r="J24" s="19">
         <v>10.84</v>
       </c>
       <c r="K24" s="19">
         <v>10.45</v>
       </c>
       <c r="L24" s="19">
         <v>10.23</v>
       </c>
       <c r="M24" s="19">
         <v>9.25</v>
       </c>
       <c r="N24" s="19">
         <v>7.46</v>
       </c>
       <c r="O24" s="19">
         <v>15.15</v>
       </c>
       <c r="P24" s="19">
         <v>9.85</v>
       </c>
       <c r="Q24" s="19">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R24" s="19">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="19">
         <v>3.79</v>
       </c>
       <c r="D25" s="19">
         <v>2.44</v>
       </c>
       <c r="E25" s="19">
         <v>3.69</v>
       </c>
       <c r="F25" s="19">
         <v>3</v>
       </c>
       <c r="G25" s="19">
         <v>2.5</v>
       </c>
       <c r="H25" s="19">
         <v>3.19</v>
       </c>
       <c r="I25" s="19">
@@ -7191,52 +7531,55 @@
       </c>
       <c r="J25" s="19">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="19">
         <v>3.02</v>
       </c>
       <c r="L25" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="19">
         <v>4.47</v>
       </c>
       <c r="N25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O25" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P25" s="19">
         <v>5.39</v>
       </c>
       <c r="Q25" s="19">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R25" s="19">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="19">
         <v>8.26</v>
       </c>
       <c r="D26" s="19">
         <v>5.49</v>
       </c>
       <c r="E26" s="19">
         <v>4.05</v>
       </c>
       <c r="F26" s="19">
         <v>3.19</v>
       </c>
       <c r="G26" s="19">
         <v>2.67</v>
       </c>
       <c r="H26" s="19">
         <v>4.57</v>
       </c>
       <c r="I26" s="19">
@@ -7244,52 +7587,55 @@
       </c>
       <c r="J26" s="19">
         <v>5.13</v>
       </c>
       <c r="K26" s="19">
         <v>7.84</v>
       </c>
       <c r="L26" s="19">
         <v>7.22</v>
       </c>
       <c r="M26" s="19">
         <v>7.95</v>
       </c>
       <c r="N26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="O26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="P26" s="19" t="s">
         <v>39</v>
       </c>
       <c r="Q26" s="19" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R26" s="19">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="19">
         <v>3.85</v>
       </c>
       <c r="F27" s="19">
         <v>3.13</v>
       </c>
       <c r="G27" s="19">
         <v>5.49</v>
       </c>
       <c r="H27" s="19">
         <v>4.63</v>
       </c>
       <c r="I27" s="19">
@@ -7297,52 +7643,55 @@
       </c>
       <c r="J27" s="19">
         <v>9.09</v>
       </c>
       <c r="K27" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="19">
         <v>9.15</v>
       </c>
       <c r="M27" s="19">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="19">
         <v>8.93</v>
       </c>
       <c r="P27" s="19">
         <v>17.96</v>
       </c>
       <c r="Q27" s="19">
         <v>13.89</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R27" s="19">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="19">
         <v>3.19</v>
       </c>
       <c r="C28" s="19">
         <v>6.54</v>
       </c>
       <c r="D28" s="19">
         <v>7.35</v>
       </c>
       <c r="E28" s="19">
         <v>7.59</v>
       </c>
       <c r="F28" s="19">
         <v>6.11</v>
       </c>
       <c r="G28" s="19">
         <v>5.15</v>
       </c>
       <c r="H28" s="19">
         <v>4.82</v>
       </c>
       <c r="I28" s="19">
@@ -7350,52 +7699,55 @@
       </c>
       <c r="J28" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="19">
         <v>4.53</v>
       </c>
       <c r="L28" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="19">
         <v>4.83</v>
       </c>
       <c r="N28" s="19">
         <v>3.22</v>
       </c>
       <c r="O28" s="19">
         <v>7.9</v>
       </c>
       <c r="P28" s="19">
         <v>7.43</v>
       </c>
       <c r="Q28" s="19">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R28" s="19">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="20">
         <v>20.41</v>
       </c>
       <c r="C29" s="20">
         <v>9.52</v>
       </c>
       <c r="D29" s="20">
         <v>6.25</v>
       </c>
       <c r="E29" s="20">
         <v>4.42</v>
       </c>
       <c r="F29" s="20">
         <v>3.56</v>
       </c>
       <c r="G29" s="20">
         <v>6.06</v>
       </c>
       <c r="H29" s="20">
         <v>5.03</v>
       </c>
       <c r="I29" s="20">
@@ -7403,66 +7755,69 @@
       </c>
       <c r="J29" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="20">
         <v>9.58</v>
       </c>
       <c r="L29" s="20">
         <v>10.68</v>
       </c>
       <c r="M29" s="20">
         <v>11.35</v>
       </c>
       <c r="N29" s="20">
         <v>18.52</v>
       </c>
       <c r="O29" s="20">
         <v>28.3</v>
       </c>
       <c r="P29" s="20">
         <v>19.48</v>
       </c>
       <c r="Q29" s="20">
         <v>15.96</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="20">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:Q7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар</vt:lpstr>
       <vt:lpstr>Өлім-жітім коэффициенті</vt:lpstr>