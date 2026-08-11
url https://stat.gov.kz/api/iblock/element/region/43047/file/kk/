--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -5,65 +5,65 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар" sheetId="1" r:id="rId1"/>
     <sheet name="Өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Қайтыс болғандар мж" sheetId="7" r:id="rId3"/>
     <sheet name="Нәресте өлімі саны" sheetId="8" r:id="rId4"/>
-    <sheet name="Нәресет өлімі коэф" sheetId="9" r:id="rId5"/>
+    <sheet name="Нәресте өлімі коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="46">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -129,53 +129,50 @@
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қ.ә.</t>
   </si>
   <si>
     <t>Жаңаөзен қ.ә.</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
-    <t>Тұпқараған ауданы</t>
-[...1 lines deleted...]
-  <si>
     <t>Қалалық халық</t>
   </si>
   <si>
     <t>Ауылдық халық</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мангистауская область</t>
   </si>
   <si>
     <t>1000 туғандарға</t>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысы халқының қайтыс болғандар саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
@@ -209,50 +206,53 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысындағы нәресте өлім-жітімінің коэффициенті</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
+  </si>
+  <si>
+    <t>Түпқараған ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -429,214 +429,182 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -922,118 +890,123 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T25" sqref="T25"/>
+      <selection pane="bottomLeft" activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...24 lines deleted...]
-      <c r="R4" s="5" t="s">
+    <row r="1" spans="1:20" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:20" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:20" ht="18.75">
+      <c r="A3" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+    </row>
+    <row r="4" spans="1:20" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="5"/>
+      <c r="S4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="48">
+    <row r="5" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="49"/>
-[...5 lines deleted...]
-      <c r="A6" s="53"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+      <c r="T5" s="10"/>
+    </row>
+    <row r="6" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A6" s="40"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
@@ -1041,2657 +1014,2813 @@
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="9" t="s">
         <v>11</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="S6" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+    </row>
+    <row r="8" spans="1:20" s="10" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="11">
         <v>248</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="11">
         <v>282</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="11">
         <v>243</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="18">
         <v>302</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="11">
         <v>271</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="11">
         <v>294</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="11">
         <v>330</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="11">
         <v>272</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="11">
         <v>243</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="11">
         <v>296</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="11">
         <v>265</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="11">
         <v>363</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="11">
         <v>265</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="11">
         <v>296</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="11">
         <v>278</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="11">
         <v>301</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="11">
         <v>263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="18">
+        <v>325</v>
+      </c>
+      <c r="T8" s="7"/>
+    </row>
+    <row r="9" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="12">
         <v>95</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="12">
         <v>115</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="12">
         <v>96</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="19">
         <v>114</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="12">
         <v>103</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="12">
         <v>121</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="12">
         <v>120</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="12">
         <v>109</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="12">
         <v>91</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="12">
         <v>113</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="12">
         <v>96</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="12">
         <v>153</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="12">
         <v>112</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="12">
         <v>118</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="12">
         <v>101</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="12">
         <v>127</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="12">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="19">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="12">
         <v>48</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="12">
         <v>48</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="12">
         <v>43</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="19">
         <v>61</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="12">
         <v>44</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="12">
         <v>50</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="12">
         <v>50</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="12">
         <v>56</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="12">
         <v>49</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="12">
         <v>51</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="12">
         <v>48</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="12">
         <v>47</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="12">
         <v>54</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="12">
         <v>51</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="12">
         <v>50</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="12">
         <v>53</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="12">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="19">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="12">
         <v>23</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="12">
         <v>29</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="12">
         <v>18</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="19">
         <v>33</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="12">
         <v>28</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="12">
         <v>25</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="12">
         <v>40</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="12">
         <v>15</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="12">
         <v>24</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="12">
         <v>37</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="12">
         <v>26</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="12">
         <v>32</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="12">
         <v>26</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="12">
         <v>26</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="12">
         <v>17</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="12">
         <v>23</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="12">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="12">
         <v>17</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="12">
         <v>11</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="12">
         <v>10</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="19">
         <v>18</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="12">
         <v>16</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="12">
         <v>14</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="12">
         <v>23</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="12">
         <v>18</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="12">
         <v>16</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <v>19</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <v>19</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <v>25</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="12">
         <v>11</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="12">
         <v>16</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="12">
         <v>18</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="12">
         <v>17</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="12">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="7" customFormat="1">
+      <c r="A13" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="12">
         <v>22</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="12">
         <v>12</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="12">
         <v>14</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="19">
         <v>14</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="12">
         <v>15</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <v>15</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="12">
         <v>16</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="12">
         <v>16</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="12">
         <v>8</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <v>11</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <v>8</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <v>13</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="12">
         <v>8</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="12">
         <v>13</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="12">
         <v>12</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="12">
         <v>13</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="12">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="19">
+        <v>14</v>
+      </c>
+      <c r="T13" s="2"/>
+    </row>
+    <row r="14" spans="1:20" s="7" customFormat="1">
+      <c r="A14" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="12">
         <v>32</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="12">
         <v>54</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="12">
         <v>58</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="19">
         <v>48</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="12">
         <v>47</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <v>48</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="12">
         <v>66</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="12">
         <v>48</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="12">
         <v>39</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <v>53</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <v>56</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <v>76</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N14" s="12">
         <v>39</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="12">
         <v>54</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P14" s="12">
         <v>64</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="12">
         <v>49</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="12">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="19">
+        <v>58</v>
+      </c>
+      <c r="T14" s="2"/>
+    </row>
+    <row r="15" spans="1:20" s="7" customFormat="1">
+      <c r="A15" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="12">
+        <v>11</v>
+      </c>
+      <c r="C15" s="12">
+        <v>13</v>
+      </c>
+      <c r="D15" s="12">
+        <v>4</v>
+      </c>
+      <c r="E15" s="19">
+        <v>14</v>
+      </c>
+      <c r="F15" s="12">
+        <v>18</v>
+      </c>
+      <c r="G15" s="12">
+        <v>21</v>
+      </c>
+      <c r="H15" s="12">
+        <v>15</v>
+      </c>
+      <c r="I15" s="12">
+        <v>10</v>
+      </c>
+      <c r="J15" s="12">
+        <v>16</v>
+      </c>
+      <c r="K15" s="12">
+        <v>12</v>
+      </c>
+      <c r="L15" s="12">
+        <v>12</v>
+      </c>
+      <c r="M15" s="12">
+        <v>17</v>
+      </c>
+      <c r="N15" s="12">
+        <v>15</v>
+      </c>
+      <c r="O15" s="12">
+        <v>18</v>
+      </c>
+      <c r="P15" s="12">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>19</v>
+      </c>
+      <c r="R15" s="12">
+        <v>21</v>
+      </c>
+      <c r="S15" s="19">
+        <v>11</v>
+      </c>
+      <c r="T15" s="2"/>
+    </row>
+    <row r="16" spans="1:20" s="7" customFormat="1">
+      <c r="A16" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+      <c r="T16" s="2"/>
+    </row>
+    <row r="17" spans="1:20" s="10" customFormat="1">
+      <c r="A17" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="11">
+        <v>114</v>
+      </c>
+      <c r="C17" s="11">
+        <v>135</v>
+      </c>
+      <c r="D17" s="11">
+        <v>114</v>
+      </c>
+      <c r="E17" s="18">
+        <v>137</v>
+      </c>
+      <c r="F17" s="11">
+        <v>133</v>
+      </c>
+      <c r="G17" s="11">
+        <v>146</v>
+      </c>
+      <c r="H17" s="11">
+        <v>147</v>
+      </c>
+      <c r="I17" s="11">
+        <v>135</v>
+      </c>
+      <c r="J17" s="11">
+        <v>117</v>
+      </c>
+      <c r="K17" s="11">
+        <v>132</v>
+      </c>
+      <c r="L17" s="11">
+        <v>121</v>
+      </c>
+      <c r="M17" s="11">
+        <v>174</v>
+      </c>
+      <c r="N17" s="11">
+        <v>130</v>
+      </c>
+      <c r="O17" s="11">
+        <v>136</v>
+      </c>
+      <c r="P17" s="11">
+        <v>128</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>153</v>
+      </c>
+      <c r="R17" s="11">
+        <v>115</v>
+      </c>
+      <c r="S17" s="18">
+        <v>160</v>
+      </c>
+      <c r="T17" s="2"/>
+    </row>
+    <row r="18" spans="1:20" s="7" customFormat="1">
+      <c r="A18" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="12">
+        <v>89</v>
+      </c>
+      <c r="C18" s="12">
+        <v>112</v>
+      </c>
+      <c r="D18" s="12">
+        <v>95</v>
+      </c>
+      <c r="E18" s="19">
+        <v>109</v>
+      </c>
+      <c r="F18" s="12">
+        <v>103</v>
+      </c>
+      <c r="G18" s="12">
+        <v>120</v>
+      </c>
+      <c r="H18" s="12">
+        <v>117</v>
+      </c>
+      <c r="I18" s="12">
+        <v>107</v>
+      </c>
+      <c r="J18" s="12">
+        <v>91</v>
+      </c>
+      <c r="K18" s="12">
+        <v>107</v>
+      </c>
+      <c r="L18" s="12">
+        <v>94</v>
+      </c>
+      <c r="M18" s="12">
+        <v>149</v>
+      </c>
+      <c r="N18" s="12">
+        <v>108</v>
+      </c>
+      <c r="O18" s="12">
+        <v>112</v>
+      </c>
+      <c r="P18" s="12">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>124</v>
+      </c>
+      <c r="R18" s="12">
+        <v>90</v>
+      </c>
+      <c r="S18" s="19">
+        <v>128</v>
+      </c>
+      <c r="T18" s="2"/>
+    </row>
+    <row r="19" spans="1:20" s="7" customFormat="1">
+      <c r="A19" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="12">
+        <v>24</v>
+      </c>
+      <c r="C19" s="12">
+        <v>21</v>
+      </c>
+      <c r="D19" s="12">
+        <v>17</v>
+      </c>
+      <c r="E19" s="19">
+        <v>24</v>
+      </c>
+      <c r="F19" s="12">
+        <v>24</v>
+      </c>
+      <c r="G19" s="12">
+        <v>19</v>
+      </c>
+      <c r="H19" s="12">
+        <v>27</v>
+      </c>
+      <c r="I19" s="12">
+        <v>26</v>
+      </c>
+      <c r="J19" s="12">
+        <v>22</v>
+      </c>
+      <c r="K19" s="12">
+        <v>25</v>
+      </c>
+      <c r="L19" s="12">
+        <v>23</v>
+      </c>
+      <c r="M19" s="12">
+        <v>22</v>
+      </c>
+      <c r="N19" s="12">
+        <v>21</v>
+      </c>
+      <c r="O19" s="12">
+        <v>21</v>
+      </c>
+      <c r="P19" s="12">
+        <v>23</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>24</v>
+      </c>
+      <c r="R19" s="12">
+        <v>22</v>
+      </c>
+      <c r="S19" s="19">
+        <v>30</v>
+      </c>
+      <c r="T19" s="2"/>
+    </row>
+    <row r="20" spans="1:20" s="7" customFormat="1">
+      <c r="A20" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="12">
+        <v>1</v>
+      </c>
+      <c r="C20" s="12">
+        <v>2</v>
+      </c>
+      <c r="D20" s="12">
+        <v>2</v>
+      </c>
+      <c r="E20" s="19">
+        <v>4</v>
+      </c>
+      <c r="F20" s="12">
+        <v>6</v>
+      </c>
+      <c r="G20" s="12">
+        <v>7</v>
+      </c>
+      <c r="H20" s="12">
+        <v>3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>2</v>
+      </c>
+      <c r="J20" s="12">
+        <v>4</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="L20" s="12">
+        <v>4</v>
+      </c>
+      <c r="M20" s="12">
+        <v>3</v>
+      </c>
+      <c r="N20" s="12">
+        <v>1</v>
+      </c>
+      <c r="O20" s="12">
+        <v>3</v>
+      </c>
+      <c r="P20" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>5</v>
+      </c>
+      <c r="R20" s="12">
+        <v>3</v>
+      </c>
+      <c r="S20" s="19">
+        <v>2</v>
+      </c>
+      <c r="T20" s="2"/>
+    </row>
+    <row r="21" spans="1:20" s="7" customFormat="1">
+      <c r="A21" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+      <c r="T21" s="2"/>
+    </row>
+    <row r="22" spans="1:20" s="10" customFormat="1">
+      <c r="A22" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="11">
+        <v>134</v>
+      </c>
+      <c r="C22" s="11">
+        <v>147</v>
+      </c>
+      <c r="D22" s="11">
+        <v>129</v>
+      </c>
+      <c r="E22" s="18">
+        <v>165</v>
+      </c>
+      <c r="F22" s="11">
+        <v>138</v>
+      </c>
+      <c r="G22" s="11">
+        <v>148</v>
+      </c>
+      <c r="H22" s="11">
+        <v>183</v>
+      </c>
+      <c r="I22" s="11">
+        <v>137</v>
+      </c>
+      <c r="J22" s="11">
+        <v>126</v>
+      </c>
+      <c r="K22" s="11">
+        <v>164</v>
+      </c>
+      <c r="L22" s="11">
+        <v>144</v>
+      </c>
+      <c r="M22" s="11">
+        <v>189</v>
+      </c>
+      <c r="N22" s="22">
+        <v>135</v>
+      </c>
+      <c r="O22" s="11">
+        <v>160</v>
+      </c>
+      <c r="P22" s="11">
+        <v>150</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>148</v>
+      </c>
+      <c r="R22" s="11">
+        <v>148</v>
+      </c>
+      <c r="S22" s="18">
+        <v>165</v>
+      </c>
+      <c r="T22" s="2"/>
+    </row>
+    <row r="23" spans="1:20" s="7" customFormat="1">
+      <c r="A23" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="12">
+        <v>6</v>
+      </c>
+      <c r="C23" s="12">
+        <v>3</v>
+      </c>
+      <c r="D23" s="12">
+        <v>1</v>
+      </c>
+      <c r="E23" s="19">
+        <v>5</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" s="12">
+        <v>1</v>
+      </c>
+      <c r="H23" s="12">
+        <v>3</v>
+      </c>
+      <c r="I23" s="12">
+        <v>2</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K23" s="12">
+        <v>6</v>
+      </c>
+      <c r="L23" s="12">
+        <v>2</v>
+      </c>
+      <c r="M23" s="12">
+        <v>4</v>
+      </c>
+      <c r="N23" s="23">
+        <v>4</v>
+      </c>
+      <c r="O23" s="12">
+        <v>6</v>
+      </c>
+      <c r="P23" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>3</v>
+      </c>
+      <c r="R23" s="12">
+        <v>6</v>
+      </c>
+      <c r="S23" s="19">
+        <v>2</v>
+      </c>
+      <c r="T23" s="2"/>
+    </row>
+    <row r="24" spans="1:20" s="7" customFormat="1">
+      <c r="A24" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="12">
+        <v>24</v>
+      </c>
+      <c r="C24" s="12">
+        <v>27</v>
+      </c>
+      <c r="D24" s="12">
+        <v>26</v>
+      </c>
+      <c r="E24" s="19">
+        <v>37</v>
+      </c>
+      <c r="F24" s="12">
+        <v>20</v>
+      </c>
+      <c r="G24" s="12">
+        <v>31</v>
+      </c>
+      <c r="H24" s="12">
+        <v>23</v>
+      </c>
+      <c r="I24" s="12">
+        <v>30</v>
+      </c>
+      <c r="J24" s="12">
+        <v>27</v>
+      </c>
+      <c r="K24" s="12">
+        <v>26</v>
+      </c>
+      <c r="L24" s="12">
+        <v>25</v>
+      </c>
+      <c r="M24" s="12">
+        <v>25</v>
+      </c>
+      <c r="N24" s="23">
+        <v>33</v>
+      </c>
+      <c r="O24" s="12">
+        <v>30</v>
+      </c>
+      <c r="P24" s="12">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>29</v>
+      </c>
+      <c r="R24" s="12">
+        <v>27</v>
+      </c>
+      <c r="S24" s="19">
+        <v>34</v>
+      </c>
+      <c r="T24" s="2"/>
+    </row>
+    <row r="25" spans="1:20" s="7" customFormat="1">
+      <c r="A25" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="12">
+        <v>23</v>
+      </c>
+      <c r="C25" s="12">
+        <v>29</v>
+      </c>
+      <c r="D25" s="12">
+        <v>18</v>
+      </c>
+      <c r="E25" s="19">
+        <v>33</v>
+      </c>
+      <c r="F25" s="12">
+        <v>28</v>
+      </c>
+      <c r="G25" s="12">
+        <v>25</v>
+      </c>
+      <c r="H25" s="12">
+        <v>40</v>
+      </c>
+      <c r="I25" s="12">
+        <v>15</v>
+      </c>
+      <c r="J25" s="12">
+        <v>24</v>
+      </c>
+      <c r="K25" s="12">
+        <v>37</v>
+      </c>
+      <c r="L25" s="12">
+        <v>26</v>
+      </c>
+      <c r="M25" s="12">
+        <v>32</v>
+      </c>
+      <c r="N25" s="23">
+        <v>26</v>
+      </c>
+      <c r="O25" s="12">
+        <v>26</v>
+      </c>
+      <c r="P25" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>23</v>
+      </c>
+      <c r="R25" s="12">
+        <v>25</v>
+      </c>
+      <c r="S25" s="19">
+        <v>32</v>
+      </c>
+      <c r="T25" s="2"/>
+    </row>
+    <row r="26" spans="1:20" s="7" customFormat="1">
+      <c r="A26" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="12">
+        <v>17</v>
+      </c>
+      <c r="C26" s="12">
         <v>11</v>
       </c>
-      <c r="C15" s="14">
+      <c r="D26" s="12">
+        <v>10</v>
+      </c>
+      <c r="E26" s="19">
+        <v>18</v>
+      </c>
+      <c r="F26" s="12">
+        <v>16</v>
+      </c>
+      <c r="G26" s="12">
+        <v>14</v>
+      </c>
+      <c r="H26" s="12">
+        <v>23</v>
+      </c>
+      <c r="I26" s="12">
+        <v>18</v>
+      </c>
+      <c r="J26" s="12">
+        <v>16</v>
+      </c>
+      <c r="K26" s="12">
+        <v>19</v>
+      </c>
+      <c r="L26" s="12">
+        <v>19</v>
+      </c>
+      <c r="M26" s="12">
+        <v>25</v>
+      </c>
+      <c r="N26" s="23">
+        <v>11</v>
+      </c>
+      <c r="O26" s="12">
+        <v>16</v>
+      </c>
+      <c r="P26" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>17</v>
+      </c>
+      <c r="R26" s="12">
+        <v>16</v>
+      </c>
+      <c r="S26" s="19">
+        <v>16</v>
+      </c>
+      <c r="T26" s="2"/>
+    </row>
+    <row r="27" spans="1:20" s="7" customFormat="1">
+      <c r="A27" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="12">
+        <v>22</v>
+      </c>
+      <c r="C27" s="12">
+        <v>12</v>
+      </c>
+      <c r="D27" s="12">
+        <v>14</v>
+      </c>
+      <c r="E27" s="19">
+        <v>14</v>
+      </c>
+      <c r="F27" s="12">
+        <v>15</v>
+      </c>
+      <c r="G27" s="12">
+        <v>15</v>
+      </c>
+      <c r="H27" s="12">
+        <v>16</v>
+      </c>
+      <c r="I27" s="12">
+        <v>16</v>
+      </c>
+      <c r="J27" s="12">
+        <v>8</v>
+      </c>
+      <c r="K27" s="12">
+        <v>11</v>
+      </c>
+      <c r="L27" s="12">
+        <v>8</v>
+      </c>
+      <c r="M27" s="12">
         <v>13</v>
       </c>
-      <c r="D15" s="14">
-[...2 lines deleted...]
-      <c r="E15" s="22">
+      <c r="N27" s="23">
+        <v>8</v>
+      </c>
+      <c r="O27" s="12">
+        <v>13</v>
+      </c>
+      <c r="P27" s="12">
+        <v>12</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>13</v>
+      </c>
+      <c r="R27" s="12">
+        <v>13</v>
+      </c>
+      <c r="S27" s="19">
         <v>14</v>
       </c>
-      <c r="F15" s="14">
+      <c r="T27" s="2"/>
+    </row>
+    <row r="28" spans="1:20" s="7" customFormat="1">
+      <c r="A28" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="12">
+        <v>32</v>
+      </c>
+      <c r="C28" s="12">
+        <v>54</v>
+      </c>
+      <c r="D28" s="12">
+        <v>58</v>
+      </c>
+      <c r="E28" s="19">
+        <v>48</v>
+      </c>
+      <c r="F28" s="12">
+        <v>47</v>
+      </c>
+      <c r="G28" s="12">
+        <v>48</v>
+      </c>
+      <c r="H28" s="12">
+        <v>66</v>
+      </c>
+      <c r="I28" s="12">
+        <v>48</v>
+      </c>
+      <c r="J28" s="12">
+        <v>39</v>
+      </c>
+      <c r="K28" s="12">
+        <v>53</v>
+      </c>
+      <c r="L28" s="12">
+        <v>56</v>
+      </c>
+      <c r="M28" s="12">
+        <v>76</v>
+      </c>
+      <c r="N28" s="23">
+        <v>39</v>
+      </c>
+      <c r="O28" s="12">
+        <v>54</v>
+      </c>
+      <c r="P28" s="12">
+        <v>64</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>49</v>
+      </c>
+      <c r="R28" s="12">
+        <v>43</v>
+      </c>
+      <c r="S28" s="19">
+        <v>58</v>
+      </c>
+      <c r="T28" s="2"/>
+    </row>
+    <row r="29" spans="1:20" s="7" customFormat="1">
+      <c r="A29" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="13">
+        <v>10</v>
+      </c>
+      <c r="C29" s="13">
+        <v>11</v>
+      </c>
+      <c r="D29" s="13">
+        <v>2</v>
+      </c>
+      <c r="E29" s="20">
+        <v>10</v>
+      </c>
+      <c r="F29" s="13">
+        <v>12</v>
+      </c>
+      <c r="G29" s="13">
+        <v>14</v>
+      </c>
+      <c r="H29" s="13">
+        <v>12</v>
+      </c>
+      <c r="I29" s="13">
+        <v>8</v>
+      </c>
+      <c r="J29" s="13">
+        <v>12</v>
+      </c>
+      <c r="K29" s="13">
+        <v>12</v>
+      </c>
+      <c r="L29" s="13">
+        <v>8</v>
+      </c>
+      <c r="M29" s="13">
+        <v>14</v>
+      </c>
+      <c r="N29" s="13">
+        <v>14</v>
+      </c>
+      <c r="O29" s="13">
+        <v>15</v>
+      </c>
+      <c r="P29" s="13">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>14</v>
+      </c>
+      <c r="R29" s="13">
         <v>18</v>
       </c>
-      <c r="G15" s="14">
-[...752 lines deleted...]
-    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="20">
+        <v>9</v>
+      </c>
+      <c r="T29" s="2"/>
+    </row>
+    <row r="30" spans="1:20" s="7" customFormat="1">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
+      <c r="T30" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="N5:S5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A16:S16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
-      <selection pane="bottomLeft" activeCell="U22" sqref="U22"/>
+      <selection pane="bottomLeft" activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+    </row>
+    <row r="4" spans="1:19" s="7" customFormat="1" ht="11.25">
       <c r="R4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="48">
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="49"/>
-[...5 lines deleted...]
-      <c r="A6" s="53"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A6" s="40"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K6" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="24" t="s">
+      <c r="L6" s="21" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="R6" s="8" t="s">
         <v>2</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="S6" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+    </row>
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="15">
         <v>3.6</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="15">
         <v>4.04</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="15">
         <v>3.86</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="15">
         <v>4.0199999999999996</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="15">
         <v>4</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="15">
         <v>4.07</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="15">
         <v>4.17</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="15">
         <v>4.1399999999999997</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="15">
         <v>4.09</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="15">
         <v>4.1100000000000003</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="15">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="15">
         <v>4.2</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="15">
         <v>3.78</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="15">
         <v>4.2</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="15">
         <v>4.12</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="15">
         <v>4.2</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="15">
         <v>4.1100000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="15">
+        <v>4.22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="16">
         <v>3.72</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="16">
         <v>4.33</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="16">
         <v>4.1399999999999997</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="16">
         <v>4.26</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="16">
         <v>4.22</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="16">
         <v>4.33</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="16">
         <v>4.38</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="16">
         <v>4.3600000000000003</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="16">
         <v>4.29</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="16">
         <v>4.3099999999999996</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="16">
         <v>4.2699999999999996</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="16">
         <v>4.42</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="16">
         <v>4.22</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="16">
         <v>4.5599999999999996</v>
       </c>
-      <c r="P9" s="19">
+      <c r="P9" s="16">
         <v>4.3</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="16">
         <v>4.47</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="16">
         <v>4.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="16">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="16">
         <v>3.65</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="16">
         <v>3.83</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="16">
         <v>3.64</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="16">
         <v>3.93</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="16">
         <v>3.81</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="16">
         <v>3.83</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="16">
         <v>3.83</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="16">
         <v>3.89</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="16">
         <v>3.88</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="16">
         <v>3.88</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="16">
         <v>3.87</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="16">
         <v>3.85</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="16">
         <v>4.08</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="16">
         <v>4.16</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="16">
         <v>4.03</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="16">
         <v>4.0599999999999996</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="16">
         <v>3.99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="16">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="19">
+      <c r="B11" s="16">
         <v>3.74</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="16">
         <v>4.4400000000000004</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="16">
         <v>3.91</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="16">
         <v>4.3099999999999996</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="16">
         <v>4.3600000000000003</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="16">
         <v>4.34</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H11" s="16">
         <v>4.66</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="16">
         <v>4.38</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="16">
         <v>4.34</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="16">
         <v>4.5199999999999996</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="16">
         <v>4.5</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="16">
         <v>4.5599999999999996</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="16">
         <v>4.2699999999999996</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="16">
         <v>4.4800000000000004</v>
       </c>
-      <c r="P11" s="19">
+      <c r="P11" s="16">
         <v>3.89</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="16">
         <v>3.9</v>
       </c>
-      <c r="R11" s="19">
+      <c r="R11" s="16">
         <v>3.94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="16">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="19">
+      <c r="B12" s="16">
         <v>5.52</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="16">
         <v>4.7300000000000004</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="16">
         <v>4.21</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="16">
         <v>4.66</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="16">
         <v>4.7699999999999996</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="16">
         <v>4.76</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="16">
         <v>5.16</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="16">
         <v>5.26</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="16">
         <v>5.26</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="16">
         <v>5.36</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="16">
         <v>5.45</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="16">
         <v>5.67</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="16">
         <v>3.64</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="16">
         <v>4.68</v>
       </c>
-      <c r="P12" s="19">
+      <c r="P12" s="16">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="16">
         <v>5.27</v>
       </c>
-      <c r="R12" s="19">
+      <c r="R12" s="16">
         <v>5.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="16">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B13" s="16">
         <v>7.55</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="16">
         <v>6.1</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="16">
         <v>5.6</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="16">
         <v>5.44</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="16">
         <v>5.38</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="16">
         <v>5.38</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="16">
         <v>5.4</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="16">
         <v>5.43</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="16">
         <v>5.13</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="16">
         <v>4.99</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="16">
         <v>4.79</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="16">
         <v>4.76</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="16">
         <v>2.8</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="16">
         <v>3.84</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="16">
         <v>3.95</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="16">
         <v>4.13</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="16">
         <v>4.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="16">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="16">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="16">
         <v>3.09</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="16">
         <v>3.38</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="16">
         <v>3.37</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="16">
         <v>3.33</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="16">
         <v>3.34</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="16">
         <v>3.51</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="16">
         <v>3.48</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="16">
         <v>3.4</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="16">
         <v>3.42</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="16">
         <v>3.46</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="16">
         <v>3.61</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="16">
         <v>2.63</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="16">
         <v>3.29</v>
       </c>
-      <c r="P14" s="19">
+      <c r="P14" s="16">
         <v>3.64</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="16">
         <v>3.58</v>
       </c>
-      <c r="R14" s="19">
+      <c r="R14" s="16">
         <v>3.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="16">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="16">
+        <v>3.12</v>
+      </c>
+      <c r="C15" s="16">
+        <v>3.56</v>
+      </c>
+      <c r="D15" s="16">
+        <v>2.74</v>
+      </c>
+      <c r="E15" s="16">
+        <v>3.09</v>
+      </c>
+      <c r="F15" s="16">
+        <v>3.5</v>
+      </c>
+      <c r="G15" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="H15" s="16">
+        <v>3.99</v>
+      </c>
+      <c r="I15" s="16">
+        <v>3.85</v>
+      </c>
+      <c r="J15" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="K15" s="16">
+        <v>3.9</v>
+      </c>
+      <c r="L15" s="16">
+        <v>3.87</v>
+      </c>
+      <c r="M15" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="N15" s="16">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="O15" s="16">
+        <v>4.87</v>
+      </c>
+      <c r="P15" s="16">
+        <v>4.74</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>4.93</v>
+      </c>
+      <c r="R15" s="16">
+        <v>5.12</v>
+      </c>
+      <c r="S15" s="16">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A16" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="19">
-[...8 lines deleted...]
-      <c r="E15" s="19">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+    </row>
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="15">
+        <v>3.55</v>
+      </c>
+      <c r="C17" s="15">
+        <v>4.08</v>
+      </c>
+      <c r="D17" s="15">
+        <v>3.91</v>
+      </c>
+      <c r="E17" s="15">
+        <v>4.03</v>
+      </c>
+      <c r="F17" s="15">
+        <v>4.05</v>
+      </c>
+      <c r="G17" s="15">
+        <v>4.16</v>
+      </c>
+      <c r="H17" s="15">
+        <v>4.22</v>
+      </c>
+      <c r="I17" s="15">
+        <v>4.22</v>
+      </c>
+      <c r="J17" s="15">
+        <v>4.17</v>
+      </c>
+      <c r="K17" s="15">
+        <v>4.17</v>
+      </c>
+      <c r="L17" s="15">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="M17" s="15">
+        <v>4.26</v>
+      </c>
+      <c r="N17" s="15">
+        <v>3.93</v>
+      </c>
+      <c r="O17" s="15">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="P17" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q17" s="15">
+        <v>4.28</v>
+      </c>
+      <c r="R17" s="15">
+        <v>4.12</v>
+      </c>
+      <c r="S17" s="15">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A18" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="16">
+        <v>3.58</v>
+      </c>
+      <c r="C18" s="16">
+        <v>4.26</v>
+      </c>
+      <c r="D18" s="16">
+        <v>4.12</v>
+      </c>
+      <c r="E18" s="16">
+        <v>4.22</v>
+      </c>
+      <c r="F18" s="16">
+        <v>4.21</v>
+      </c>
+      <c r="G18" s="16">
+        <v>4.34</v>
+      </c>
+      <c r="H18" s="16">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="I18" s="16">
+        <v>4.37</v>
+      </c>
+      <c r="J18" s="16">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="K18" s="16">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="L18" s="16">
+        <v>4.28</v>
+      </c>
+      <c r="M18" s="16">
+        <v>4.43</v>
+      </c>
+      <c r="N18" s="16">
+        <v>4.18</v>
+      </c>
+      <c r="O18" s="16">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="P18" s="16">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>4.45</v>
+      </c>
+      <c r="R18" s="16">
+        <v>4.26</v>
+      </c>
+      <c r="S18" s="16">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A19" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="16">
+        <v>3.71</v>
+      </c>
+      <c r="C19" s="16">
+        <v>3.64</v>
+      </c>
+      <c r="D19" s="16">
+        <v>3.28</v>
+      </c>
+      <c r="E19" s="16">
+        <v>3.41</v>
+      </c>
+      <c r="F19" s="16">
+        <v>3.47</v>
+      </c>
+      <c r="G19" s="16">
+        <v>3.39</v>
+      </c>
+      <c r="H19" s="16">
+        <v>3.51</v>
+      </c>
+      <c r="I19" s="16">
+        <v>3.58</v>
+      </c>
+      <c r="J19" s="16">
+        <v>3.57</v>
+      </c>
+      <c r="K19" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="L19" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="M19" s="16">
+        <v>3.59</v>
+      </c>
+      <c r="N19" s="16">
+        <v>3.22</v>
+      </c>
+      <c r="O19" s="16">
+        <v>3.38</v>
+      </c>
+      <c r="P19" s="16">
+        <v>3.43</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>3.53</v>
+      </c>
+      <c r="R19" s="16">
+        <v>3.5</v>
+      </c>
+      <c r="S19" s="16">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A20" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="16">
+        <v>1.36</v>
+      </c>
+      <c r="C20" s="16">
+        <v>2.12</v>
+      </c>
+      <c r="D20" s="16">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="E20" s="16">
+        <v>3.14</v>
+      </c>
+      <c r="F20" s="16">
+        <v>4.16</v>
+      </c>
+      <c r="G20" s="16">
+        <v>5.12</v>
+      </c>
+      <c r="H20" s="16">
+        <v>4.95</v>
+      </c>
+      <c r="I20" s="16">
+        <v>4.68</v>
+      </c>
+      <c r="J20" s="16">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="K20" s="16">
+        <v>4.28</v>
+      </c>
+      <c r="L20" s="16">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M20" s="16">
+        <v>4.37</v>
+      </c>
+      <c r="N20" s="16">
+        <v>1.39</v>
+      </c>
+      <c r="O20" s="16">
+        <v>2.89</v>
+      </c>
+      <c r="P20" s="16">
+        <v>4.24</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>4.93</v>
+      </c>
+      <c r="R20" s="16">
+        <v>4.76</v>
+      </c>
+      <c r="S20" s="16">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A21" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+    </row>
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A22" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="15">
+        <v>3.63</v>
+      </c>
+      <c r="C22" s="15">
+        <v>3.99</v>
+      </c>
+      <c r="D22" s="15">
+        <v>3.81</v>
+      </c>
+      <c r="E22" s="15">
+        <v>4.01</v>
+      </c>
+      <c r="F22" s="15">
+        <v>3.95</v>
+      </c>
+      <c r="G22" s="15">
+        <v>3.99</v>
+      </c>
+      <c r="H22" s="15">
+        <v>4.13</v>
+      </c>
+      <c r="I22" s="15">
+        <v>4.08</v>
+      </c>
+      <c r="J22" s="15">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="K22" s="15">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="L22" s="15">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="M22" s="15">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="N22" s="24">
+        <v>3.64</v>
+      </c>
+      <c r="O22" s="15">
+        <v>4.18</v>
+      </c>
+      <c r="P22" s="15">
+        <v>4.13</v>
+      </c>
+      <c r="Q22" s="15">
+        <v>4.13</v>
+      </c>
+      <c r="R22" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S22" s="15">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A23" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="16">
+        <v>8.69</v>
+      </c>
+      <c r="C23" s="16">
+        <v>6.94</v>
+      </c>
+      <c r="D23" s="16">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="E23" s="16">
+        <v>5.73</v>
+      </c>
+      <c r="F23" s="16">
+        <v>4.57</v>
+      </c>
+      <c r="G23" s="16">
+        <v>4.07</v>
+      </c>
+      <c r="H23" s="16">
+        <v>4.12</v>
+      </c>
+      <c r="I23" s="16">
+        <v>3.97</v>
+      </c>
+      <c r="J23" s="16">
+        <v>3.53</v>
+      </c>
+      <c r="K23" s="16">
+        <v>4.07</v>
+      </c>
+      <c r="L23" s="16">
+        <v>3.99</v>
+      </c>
+      <c r="M23" s="16">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="N23" s="25">
+        <v>5.82</v>
+      </c>
+      <c r="O23" s="16">
+        <v>7.75</v>
+      </c>
+      <c r="P23" s="16">
+        <v>5.58</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>5.31</v>
+      </c>
+      <c r="R23" s="16">
+        <v>6.03</v>
+      </c>
+      <c r="S23" s="16">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A24" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="16">
+        <v>3.59</v>
+      </c>
+      <c r="C24" s="16">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="D24" s="16">
+        <v>3.98</v>
+      </c>
+      <c r="E24" s="16">
+        <v>4.43</v>
+      </c>
+      <c r="F24" s="16">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="G24" s="16">
+        <v>4.26</v>
+      </c>
+      <c r="H24" s="16">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="I24" s="16">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="J24" s="16">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="K24" s="16">
+        <v>4.16</v>
+      </c>
+      <c r="L24" s="16">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="M24" s="16">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="N24" s="25">
+        <v>4.91</v>
+      </c>
+      <c r="O24" s="16">
+        <v>4.92</v>
+      </c>
+      <c r="P24" s="16">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>4.57</v>
+      </c>
+      <c r="R24" s="16">
+        <v>4.46</v>
+      </c>
+      <c r="S24" s="16">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A25" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="16">
+        <v>3.74</v>
+      </c>
+      <c r="C25" s="16">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="D25" s="16">
+        <v>3.91</v>
+      </c>
+      <c r="E25" s="16">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="F25" s="16">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="G25" s="16">
+        <v>4.34</v>
+      </c>
+      <c r="H25" s="16">
+        <v>4.66</v>
+      </c>
+      <c r="I25" s="16">
+        <v>4.38</v>
+      </c>
+      <c r="J25" s="16">
+        <v>4.34</v>
+      </c>
+      <c r="K25" s="16">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="L25" s="16">
+        <v>4.5</v>
+      </c>
+      <c r="M25" s="16">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="N25" s="25">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="O25" s="16">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="P25" s="16">
+        <v>3.89</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>3.9</v>
+      </c>
+      <c r="R25" s="16">
+        <v>3.94</v>
+      </c>
+      <c r="S25" s="16">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A26" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="16">
+        <v>5.52</v>
+      </c>
+      <c r="C26" s="16">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="D26" s="16">
+        <v>4.21</v>
+      </c>
+      <c r="E26" s="16">
+        <v>4.66</v>
+      </c>
+      <c r="F26" s="16">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G26" s="16">
+        <v>4.76</v>
+      </c>
+      <c r="H26" s="16">
+        <v>5.16</v>
+      </c>
+      <c r="I26" s="16">
+        <v>5.26</v>
+      </c>
+      <c r="J26" s="16">
+        <v>5.26</v>
+      </c>
+      <c r="K26" s="16">
+        <v>5.36</v>
+      </c>
+      <c r="L26" s="16">
+        <v>5.45</v>
+      </c>
+      <c r="M26" s="16">
+        <v>5.67</v>
+      </c>
+      <c r="N26" s="25">
+        <v>3.64</v>
+      </c>
+      <c r="O26" s="16">
+        <v>4.68</v>
+      </c>
+      <c r="P26" s="16">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>5.27</v>
+      </c>
+      <c r="R26" s="16">
+        <v>5.27</v>
+      </c>
+      <c r="S26" s="16">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A27" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="16">
+        <v>7.55</v>
+      </c>
+      <c r="C27" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="D27" s="16">
+        <v>5.6</v>
+      </c>
+      <c r="E27" s="16">
+        <v>5.44</v>
+      </c>
+      <c r="F27" s="16">
+        <v>5.38</v>
+      </c>
+      <c r="G27" s="16">
+        <v>5.38</v>
+      </c>
+      <c r="H27" s="16">
+        <v>5.4</v>
+      </c>
+      <c r="I27" s="16">
+        <v>5.43</v>
+      </c>
+      <c r="J27" s="16">
+        <v>5.13</v>
+      </c>
+      <c r="K27" s="16">
+        <v>4.99</v>
+      </c>
+      <c r="L27" s="16">
+        <v>4.79</v>
+      </c>
+      <c r="M27" s="16">
+        <v>4.76</v>
+      </c>
+      <c r="N27" s="25">
+        <v>2.8</v>
+      </c>
+      <c r="O27" s="16">
+        <v>3.84</v>
+      </c>
+      <c r="P27" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>4.13</v>
+      </c>
+      <c r="R27" s="16">
+        <v>4.2</v>
+      </c>
+      <c r="S27" s="16">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A28" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C28" s="16">
         <v>3.09</v>
       </c>
-      <c r="F15" s="19">
-[...32 lines deleted...]
-      <c r="Q15" s="19">
+      <c r="D28" s="16">
+        <v>3.38</v>
+      </c>
+      <c r="E28" s="16">
+        <v>3.37</v>
+      </c>
+      <c r="F28" s="16">
+        <v>3.33</v>
+      </c>
+      <c r="G28" s="16">
+        <v>3.34</v>
+      </c>
+      <c r="H28" s="16">
+        <v>3.51</v>
+      </c>
+      <c r="I28" s="16">
+        <v>3.48</v>
+      </c>
+      <c r="J28" s="16">
+        <v>3.4</v>
+      </c>
+      <c r="K28" s="16">
+        <v>3.42</v>
+      </c>
+      <c r="L28" s="16">
+        <v>3.46</v>
+      </c>
+      <c r="M28" s="16">
+        <v>3.61</v>
+      </c>
+      <c r="N28" s="25">
+        <v>2.63</v>
+      </c>
+      <c r="O28" s="16">
+        <v>3.29</v>
+      </c>
+      <c r="P28" s="16">
+        <v>3.64</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>3.58</v>
+      </c>
+      <c r="R28" s="16">
+        <v>3.44</v>
+      </c>
+      <c r="S28" s="16">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A29" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="C29" s="17">
+        <v>3.94</v>
+      </c>
+      <c r="D29" s="17">
+        <v>2.86</v>
+      </c>
+      <c r="E29" s="17">
+        <v>3.07</v>
+      </c>
+      <c r="F29" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="G29" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="H29" s="17">
+        <v>3.74</v>
+      </c>
+      <c r="I29" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="J29" s="17">
+        <v>3.73</v>
+      </c>
+      <c r="K29" s="17">
+        <v>3.8</v>
+      </c>
+      <c r="L29" s="17">
+        <v>3.73</v>
+      </c>
+      <c r="M29" s="17">
+        <v>3.84</v>
+      </c>
+      <c r="N29" s="17">
+        <v>4.95</v>
+      </c>
+      <c r="O29" s="17">
+        <v>5.38</v>
+      </c>
+      <c r="P29" s="17">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="Q29" s="17">
         <v>4.93</v>
       </c>
-      <c r="R15" s="19">
-[...423 lines deleted...]
-      <c r="N24" s="42">
+      <c r="R29" s="17">
+        <v>5.22</v>
+      </c>
+      <c r="S29" s="17">
         <v>4.91</v>
       </c>
-      <c r="O24" s="19">
-[...292 lines deleted...]
-    <row r="30" spans="1:18" s="7" customFormat="1" ht="18" customHeight="1">
+    </row>
+    <row r="30" spans="1:19" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R34"/>
+  <dimension ref="A1:S34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T23" sqref="T23"/>
-      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
+      <selection pane="bottomLeft" activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...24 lines deleted...]
-      <c r="R4" s="5" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="5"/>
+      <c r="S4" s="30" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="55">
+    <row r="5" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="43">
         <v>2025</v>
       </c>
-      <c r="C5" s="56"/>
-[...10 lines deleted...]
-      <c r="N5" s="55">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="43">
         <v>2026</v>
       </c>
-      <c r="O5" s="56"/>
-[...5 lines deleted...]
-      <c r="A6" s="53"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+      <c r="S5" s="44"/>
+    </row>
+    <row r="6" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A6" s="40"/>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="9" t="s">
@@ -3699,2872 +3828,3022 @@
       </c>
       <c r="K6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="9" t="s">
         <v>11</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="S6" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+    </row>
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="18">
         <v>248</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="11">
         <v>282</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="18">
         <v>243</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="11">
         <v>302</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="18">
         <v>271</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="11">
         <v>294</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="11">
         <v>330</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="18">
         <v>272</v>
       </c>
-      <c r="J8" s="21">
+      <c r="J8" s="18">
         <v>243</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="18">
         <v>296</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="18">
         <v>265</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="18">
         <v>363</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="11">
         <v>265</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="11">
         <v>296</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P8" s="18">
         <v>278</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="11">
         <v>301</v>
       </c>
-      <c r="R8" s="21">
+      <c r="R8" s="18">
         <v>263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="18">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="19">
         <v>95</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="12">
         <v>115</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="19">
         <v>96</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="12">
         <v>114</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="19">
         <v>103</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="12">
         <v>121</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="12">
         <v>120</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="19">
         <v>109</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="19">
         <v>91</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="19">
         <v>113</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="19">
         <v>96</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="19">
         <v>153</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="12">
         <v>112</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="12">
         <v>118</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="19">
         <v>101</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="12">
         <v>127</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="19">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="19">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B10" s="19">
         <v>48</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="12">
         <v>48</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="19">
         <v>43</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="12">
         <v>61</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="19">
         <v>44</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="12">
         <v>50</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="12">
         <v>50</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="19">
         <v>56</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="19">
         <v>49</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="19">
         <v>51</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="19">
         <v>48</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="19">
         <v>47</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="12">
         <v>54</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="12">
         <v>51</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="19">
         <v>50</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="12">
         <v>53</v>
       </c>
-      <c r="R10" s="22">
+      <c r="R10" s="19">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="19">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="22">
+      <c r="B11" s="19">
         <v>23</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="12">
         <v>29</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="19">
         <v>18</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="12">
         <v>33</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="19">
         <v>28</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="12">
         <v>25</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="12">
         <v>40</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="19">
         <v>15</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="19">
         <v>24</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="19">
         <v>37</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="19">
         <v>26</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="19">
         <v>32</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="12">
         <v>26</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="12">
         <v>26</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="19">
         <v>17</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="12">
         <v>23</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="19">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="22">
+      <c r="B12" s="19">
         <v>17</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="12">
         <v>11</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="19">
         <v>10</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="12">
         <v>18</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="19">
         <v>16</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="12">
         <v>14</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="12">
         <v>23</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="19">
         <v>18</v>
       </c>
-      <c r="J12" s="22">
+      <c r="J12" s="19">
         <v>16</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="19">
         <v>19</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="19">
         <v>19</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="19">
         <v>25</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="12">
         <v>11</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="12">
         <v>16</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="19">
         <v>18</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="12">
         <v>17</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="19">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="22">
+      <c r="B13" s="19">
         <v>22</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="12">
         <v>12</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="19">
         <v>14</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="12">
         <v>14</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="19">
         <v>15</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <v>15</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="12">
         <v>16</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="19">
         <v>16</v>
       </c>
-      <c r="J13" s="22">
+      <c r="J13" s="19">
         <v>8</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="19">
         <v>11</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="19">
         <v>8</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="19">
         <v>13</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="12">
         <v>8</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="12">
         <v>13</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="19">
         <v>12</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="12">
         <v>13</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="19">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="19">
         <v>32</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="12">
         <v>54</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="19">
         <v>58</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="12">
         <v>48</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="19">
         <v>47</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <v>48</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="12">
         <v>66</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="19">
         <v>48</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="19">
         <v>39</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="19">
         <v>53</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="19">
         <v>56</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M14" s="19">
         <v>76</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N14" s="12">
         <v>39</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="12">
         <v>54</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="19">
         <v>64</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="12">
         <v>49</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="19">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="19">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="19">
+        <v>11</v>
+      </c>
+      <c r="C15" s="12">
+        <v>13</v>
+      </c>
+      <c r="D15" s="19">
+        <v>4</v>
+      </c>
+      <c r="E15" s="12">
+        <v>14</v>
+      </c>
+      <c r="F15" s="19">
+        <v>18</v>
+      </c>
+      <c r="G15" s="12">
+        <v>21</v>
+      </c>
+      <c r="H15" s="12">
+        <v>15</v>
+      </c>
+      <c r="I15" s="19">
+        <v>10</v>
+      </c>
+      <c r="J15" s="19">
+        <v>16</v>
+      </c>
+      <c r="K15" s="19">
+        <v>12</v>
+      </c>
+      <c r="L15" s="19">
+        <v>12</v>
+      </c>
+      <c r="M15" s="19">
+        <v>17</v>
+      </c>
+      <c r="N15" s="12">
+        <v>15</v>
+      </c>
+      <c r="O15" s="12">
+        <v>18</v>
+      </c>
+      <c r="P15" s="19">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>19</v>
+      </c>
+      <c r="R15" s="19">
+        <v>21</v>
+      </c>
+      <c r="S15" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A16" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+    </row>
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="18">
+        <v>141</v>
+      </c>
+      <c r="C17" s="11">
+        <v>146</v>
+      </c>
+      <c r="D17" s="18">
+        <v>156</v>
+      </c>
+      <c r="E17" s="11">
+        <v>179</v>
+      </c>
+      <c r="F17" s="18">
+        <v>146</v>
+      </c>
+      <c r="G17" s="11">
+        <v>165</v>
+      </c>
+      <c r="H17" s="11">
+        <v>198</v>
+      </c>
+      <c r="I17" s="18">
+        <v>162</v>
+      </c>
+      <c r="J17" s="18">
+        <v>139</v>
+      </c>
+      <c r="K17" s="18">
+        <v>180</v>
+      </c>
+      <c r="L17" s="18">
+        <v>151</v>
+      </c>
+      <c r="M17" s="18">
+        <v>199</v>
+      </c>
+      <c r="N17" s="11">
+        <v>143</v>
+      </c>
+      <c r="O17" s="11">
+        <v>176</v>
+      </c>
+      <c r="P17" s="18">
+        <v>149</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>165</v>
+      </c>
+      <c r="R17" s="18">
+        <v>164</v>
+      </c>
+      <c r="S17" s="18">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A18" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="19">
+        <v>60</v>
+      </c>
+      <c r="C18" s="12">
+        <v>61</v>
+      </c>
+      <c r="D18" s="19">
+        <v>59</v>
+      </c>
+      <c r="E18" s="12">
+        <v>64</v>
+      </c>
+      <c r="F18" s="19">
+        <v>47</v>
+      </c>
+      <c r="G18" s="12">
+        <v>67</v>
+      </c>
+      <c r="H18" s="12">
+        <v>70</v>
+      </c>
+      <c r="I18" s="19">
+        <v>60</v>
+      </c>
+      <c r="J18" s="19">
+        <v>55</v>
+      </c>
+      <c r="K18" s="19">
+        <v>60</v>
+      </c>
+      <c r="L18" s="19">
+        <v>48</v>
+      </c>
+      <c r="M18" s="19">
+        <v>89</v>
+      </c>
+      <c r="N18" s="12">
+        <v>53</v>
+      </c>
+      <c r="O18" s="12">
+        <v>74</v>
+      </c>
+      <c r="P18" s="19">
+        <v>51</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>66</v>
+      </c>
+      <c r="R18" s="19">
+        <v>54</v>
+      </c>
+      <c r="S18" s="19">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A19" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="19">
+        <v>29</v>
+      </c>
+      <c r="C19" s="12">
+        <v>25</v>
+      </c>
+      <c r="D19" s="19">
+        <v>30</v>
+      </c>
+      <c r="E19" s="12">
+        <v>40</v>
+      </c>
+      <c r="F19" s="19">
+        <v>27</v>
+      </c>
+      <c r="G19" s="12">
+        <v>26</v>
+      </c>
+      <c r="H19" s="12">
+        <v>31</v>
+      </c>
+      <c r="I19" s="19">
+        <v>28</v>
+      </c>
+      <c r="J19" s="19">
+        <v>26</v>
+      </c>
+      <c r="K19" s="19">
+        <v>35</v>
+      </c>
+      <c r="L19" s="19">
+        <v>30</v>
+      </c>
+      <c r="M19" s="19">
+        <v>25</v>
+      </c>
+      <c r="N19" s="12">
+        <v>34</v>
+      </c>
+      <c r="O19" s="12">
+        <v>27</v>
+      </c>
+      <c r="P19" s="19">
+        <v>30</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>27</v>
+      </c>
+      <c r="R19" s="19">
+        <v>33</v>
+      </c>
+      <c r="S19" s="19">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="19">
+        <v>13</v>
+      </c>
+      <c r="C20" s="12">
+        <v>11</v>
+      </c>
+      <c r="D20" s="19">
+        <v>9</v>
+      </c>
+      <c r="E20" s="12">
+        <v>21</v>
+      </c>
+      <c r="F20" s="19">
+        <v>16</v>
+      </c>
+      <c r="G20" s="12">
+        <v>12</v>
+      </c>
+      <c r="H20" s="12">
+        <v>27</v>
+      </c>
+      <c r="I20" s="19">
+        <v>9</v>
+      </c>
+      <c r="J20" s="19">
+        <v>12</v>
+      </c>
+      <c r="K20" s="19">
+        <v>19</v>
+      </c>
+      <c r="L20" s="19">
+        <v>11</v>
+      </c>
+      <c r="M20" s="19">
+        <v>15</v>
+      </c>
+      <c r="N20" s="12">
+        <v>14</v>
+      </c>
+      <c r="O20" s="12">
+        <v>11</v>
+      </c>
+      <c r="P20" s="19">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>14</v>
+      </c>
+      <c r="R20" s="19">
+        <v>16</v>
+      </c>
+      <c r="S20" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A21" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="19">
+        <v>10</v>
+      </c>
+      <c r="C21" s="12">
+        <v>7</v>
+      </c>
+      <c r="D21" s="19">
+        <v>6</v>
+      </c>
+      <c r="E21" s="12">
+        <v>10</v>
+      </c>
+      <c r="F21" s="19">
+        <v>10</v>
+      </c>
+      <c r="G21" s="12">
+        <v>11</v>
+      </c>
+      <c r="H21" s="12">
+        <v>11</v>
+      </c>
+      <c r="I21" s="19">
+        <v>14</v>
+      </c>
+      <c r="J21" s="19">
+        <v>9</v>
+      </c>
+      <c r="K21" s="19">
+        <v>13</v>
+      </c>
+      <c r="L21" s="19">
+        <v>10</v>
+      </c>
+      <c r="M21" s="19">
+        <v>15</v>
+      </c>
+      <c r="N21" s="12">
+        <v>4</v>
+      </c>
+      <c r="O21" s="12">
+        <v>8</v>
+      </c>
+      <c r="P21" s="19">
+        <v>11</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>11</v>
+      </c>
+      <c r="R21" s="19">
+        <v>7</v>
+      </c>
+      <c r="S21" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A22" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="19">
+        <v>9</v>
+      </c>
+      <c r="C22" s="12">
+        <v>8</v>
+      </c>
+      <c r="D22" s="19">
+        <v>7</v>
+      </c>
+      <c r="E22" s="12">
+        <v>7</v>
+      </c>
+      <c r="F22" s="19">
+        <v>10</v>
+      </c>
+      <c r="G22" s="12">
+        <v>8</v>
+      </c>
+      <c r="H22" s="12">
+        <v>10</v>
+      </c>
+      <c r="I22" s="19">
+        <v>11</v>
+      </c>
+      <c r="J22" s="19">
+        <v>6</v>
+      </c>
+      <c r="K22" s="19">
+        <v>8</v>
+      </c>
+      <c r="L22" s="19">
+        <v>6</v>
+      </c>
+      <c r="M22" s="19">
+        <v>8</v>
+      </c>
+      <c r="N22" s="12">
+        <v>6</v>
+      </c>
+      <c r="O22" s="12">
+        <v>7</v>
+      </c>
+      <c r="P22" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>6</v>
+      </c>
+      <c r="R22" s="19">
+        <v>6</v>
+      </c>
+      <c r="S22" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A23" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="19">
+        <v>14</v>
+      </c>
+      <c r="C23" s="12">
+        <v>24</v>
+      </c>
+      <c r="D23" s="19">
+        <v>41</v>
+      </c>
+      <c r="E23" s="12">
+        <v>28</v>
+      </c>
+      <c r="F23" s="19">
+        <v>26</v>
+      </c>
+      <c r="G23" s="12">
+        <v>31</v>
+      </c>
+      <c r="H23" s="12">
+        <v>41</v>
+      </c>
+      <c r="I23" s="19">
+        <v>31</v>
+      </c>
+      <c r="J23" s="19">
+        <v>23</v>
+      </c>
+      <c r="K23" s="19">
+        <v>38</v>
+      </c>
+      <c r="L23" s="19">
+        <v>37</v>
+      </c>
+      <c r="M23" s="19">
+        <v>37</v>
+      </c>
+      <c r="N23" s="12">
+        <v>24</v>
+      </c>
+      <c r="O23" s="12">
+        <v>35</v>
+      </c>
+      <c r="P23" s="19">
+        <v>33</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>25</v>
+      </c>
+      <c r="R23" s="19">
+        <v>31</v>
+      </c>
+      <c r="S23" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A24" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="19">
+        <v>6</v>
+      </c>
+      <c r="C24" s="12">
+        <v>10</v>
+      </c>
+      <c r="D24" s="19">
+        <v>4</v>
+      </c>
+      <c r="E24" s="12">
+        <v>9</v>
+      </c>
+      <c r="F24" s="19">
+        <v>10</v>
+      </c>
+      <c r="G24" s="12">
+        <v>10</v>
+      </c>
+      <c r="H24" s="12">
+        <v>8</v>
+      </c>
+      <c r="I24" s="19">
+        <v>9</v>
+      </c>
+      <c r="J24" s="19">
+        <v>8</v>
+      </c>
+      <c r="K24" s="19">
+        <v>7</v>
+      </c>
+      <c r="L24" s="19">
+        <v>9</v>
+      </c>
+      <c r="M24" s="19">
+        <v>10</v>
+      </c>
+      <c r="N24" s="12">
+        <v>8</v>
+      </c>
+      <c r="O24" s="12">
+        <v>14</v>
+      </c>
+      <c r="P24" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>16</v>
+      </c>
+      <c r="R24" s="19">
+        <v>17</v>
+      </c>
+      <c r="S24" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A25" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="42"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="42"/>
+      <c r="S25" s="42"/>
+    </row>
+    <row r="26" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A26" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="18">
+        <v>107</v>
+      </c>
+      <c r="C26" s="11">
+        <v>136</v>
+      </c>
+      <c r="D26" s="18">
+        <v>87</v>
+      </c>
+      <c r="E26" s="11">
+        <v>123</v>
+      </c>
+      <c r="F26" s="18">
+        <v>125</v>
+      </c>
+      <c r="G26" s="11">
+        <v>129</v>
+      </c>
+      <c r="H26" s="11">
+        <v>132</v>
+      </c>
+      <c r="I26" s="18">
+        <v>110</v>
+      </c>
+      <c r="J26" s="18">
+        <v>104</v>
+      </c>
+      <c r="K26" s="18">
+        <v>116</v>
+      </c>
+      <c r="L26" s="18">
+        <v>114</v>
+      </c>
+      <c r="M26" s="18">
+        <v>164</v>
+      </c>
+      <c r="N26" s="22">
+        <v>122</v>
+      </c>
+      <c r="O26" s="11">
+        <v>120</v>
+      </c>
+      <c r="P26" s="18">
+        <v>129</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>136</v>
+      </c>
+      <c r="R26" s="18">
+        <v>99</v>
+      </c>
+      <c r="S26" s="18">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A27" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="19">
+        <v>35</v>
+      </c>
+      <c r="C27" s="12">
+        <v>54</v>
+      </c>
+      <c r="D27" s="19">
+        <v>37</v>
+      </c>
+      <c r="E27" s="12">
+        <v>50</v>
+      </c>
+      <c r="F27" s="19">
+        <v>56</v>
+      </c>
+      <c r="G27" s="12">
+        <v>54</v>
+      </c>
+      <c r="H27" s="12">
+        <v>50</v>
+      </c>
+      <c r="I27" s="19">
+        <v>49</v>
+      </c>
+      <c r="J27" s="19">
         <v>36</v>
       </c>
-      <c r="B15" s="22">
+      <c r="K27" s="19">
+        <v>53</v>
+      </c>
+      <c r="L27" s="19">
+        <v>48</v>
+      </c>
+      <c r="M27" s="19">
+        <v>64</v>
+      </c>
+      <c r="N27" s="23">
+        <v>59</v>
+      </c>
+      <c r="O27" s="12">
+        <v>44</v>
+      </c>
+      <c r="P27" s="19">
+        <v>50</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>61</v>
+      </c>
+      <c r="R27" s="19">
+        <v>42</v>
+      </c>
+      <c r="S27" s="19">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A28" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="19">
+        <v>19</v>
+      </c>
+      <c r="C28" s="12">
+        <v>23</v>
+      </c>
+      <c r="D28" s="19">
+        <v>13</v>
+      </c>
+      <c r="E28" s="12">
+        <v>21</v>
+      </c>
+      <c r="F28" s="19">
+        <v>17</v>
+      </c>
+      <c r="G28" s="12">
+        <v>24</v>
+      </c>
+      <c r="H28" s="12">
+        <v>19</v>
+      </c>
+      <c r="I28" s="19">
+        <v>28</v>
+      </c>
+      <c r="J28" s="19">
+        <v>23</v>
+      </c>
+      <c r="K28" s="19">
+        <v>16</v>
+      </c>
+      <c r="L28" s="19">
+        <v>18</v>
+      </c>
+      <c r="M28" s="19">
+        <v>22</v>
+      </c>
+      <c r="N28" s="23">
+        <v>20</v>
+      </c>
+      <c r="O28" s="12">
+        <v>24</v>
+      </c>
+      <c r="P28" s="19">
+        <v>20</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>26</v>
+      </c>
+      <c r="R28" s="19">
+        <v>16</v>
+      </c>
+      <c r="S28" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A29" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="19">
+        <v>10</v>
+      </c>
+      <c r="C29" s="12">
+        <v>18</v>
+      </c>
+      <c r="D29" s="19">
+        <v>9</v>
+      </c>
+      <c r="E29" s="12">
+        <v>12</v>
+      </c>
+      <c r="F29" s="19">
+        <v>12</v>
+      </c>
+      <c r="G29" s="12">
+        <v>13</v>
+      </c>
+      <c r="H29" s="12">
+        <v>13</v>
+      </c>
+      <c r="I29" s="19">
+        <v>6</v>
+      </c>
+      <c r="J29" s="19">
+        <v>12</v>
+      </c>
+      <c r="K29" s="19">
+        <v>18</v>
+      </c>
+      <c r="L29" s="19">
+        <v>15</v>
+      </c>
+      <c r="M29" s="19">
+        <v>17</v>
+      </c>
+      <c r="N29" s="23">
+        <v>12</v>
+      </c>
+      <c r="O29" s="12">
+        <v>15</v>
+      </c>
+      <c r="P29" s="19">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>9</v>
+      </c>
+      <c r="R29" s="19">
+        <v>9</v>
+      </c>
+      <c r="S29" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A30" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="19">
+        <v>7</v>
+      </c>
+      <c r="C30" s="12">
+        <v>4</v>
+      </c>
+      <c r="D30" s="19">
+        <v>4</v>
+      </c>
+      <c r="E30" s="12">
+        <v>8</v>
+      </c>
+      <c r="F30" s="19">
+        <v>6</v>
+      </c>
+      <c r="G30" s="12">
+        <v>3</v>
+      </c>
+      <c r="H30" s="12">
+        <v>12</v>
+      </c>
+      <c r="I30" s="19">
+        <v>4</v>
+      </c>
+      <c r="J30" s="19">
+        <v>7</v>
+      </c>
+      <c r="K30" s="19">
+        <v>6</v>
+      </c>
+      <c r="L30" s="19">
+        <v>9</v>
+      </c>
+      <c r="M30" s="19">
+        <v>10</v>
+      </c>
+      <c r="N30" s="23">
+        <v>7</v>
+      </c>
+      <c r="O30" s="12">
+        <v>8</v>
+      </c>
+      <c r="P30" s="19">
+        <v>7</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>6</v>
+      </c>
+      <c r="R30" s="19">
+        <v>9</v>
+      </c>
+      <c r="S30" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A31" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="19">
+        <v>13</v>
+      </c>
+      <c r="C31" s="12">
+        <v>4</v>
+      </c>
+      <c r="D31" s="19">
+        <v>7</v>
+      </c>
+      <c r="E31" s="12">
+        <v>7</v>
+      </c>
+      <c r="F31" s="19">
+        <v>5</v>
+      </c>
+      <c r="G31" s="12">
+        <v>7</v>
+      </c>
+      <c r="H31" s="12">
+        <v>6</v>
+      </c>
+      <c r="I31" s="19">
+        <v>5</v>
+      </c>
+      <c r="J31" s="19">
+        <v>2</v>
+      </c>
+      <c r="K31" s="19">
+        <v>3</v>
+      </c>
+      <c r="L31" s="19">
+        <v>2</v>
+      </c>
+      <c r="M31" s="19">
+        <v>5</v>
+      </c>
+      <c r="N31" s="23">
+        <v>2</v>
+      </c>
+      <c r="O31" s="12">
+        <v>6</v>
+      </c>
+      <c r="P31" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>7</v>
+      </c>
+      <c r="R31" s="19">
+        <v>7</v>
+      </c>
+      <c r="S31" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A32" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="19">
+        <v>18</v>
+      </c>
+      <c r="C32" s="12">
+        <v>30</v>
+      </c>
+      <c r="D32" s="19">
+        <v>17</v>
+      </c>
+      <c r="E32" s="12">
+        <v>20</v>
+      </c>
+      <c r="F32" s="19">
+        <v>21</v>
+      </c>
+      <c r="G32" s="12">
+        <v>17</v>
+      </c>
+      <c r="H32" s="12">
+        <v>25</v>
+      </c>
+      <c r="I32" s="19">
+        <v>17</v>
+      </c>
+      <c r="J32" s="19">
+        <v>16</v>
+      </c>
+      <c r="K32" s="19">
+        <v>15</v>
+      </c>
+      <c r="L32" s="19">
+        <v>19</v>
+      </c>
+      <c r="M32" s="19">
+        <v>39</v>
+      </c>
+      <c r="N32" s="23">
+        <v>15</v>
+      </c>
+      <c r="O32" s="12">
+        <v>19</v>
+      </c>
+      <c r="P32" s="19">
+        <v>31</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>24</v>
+      </c>
+      <c r="R32" s="19">
+        <v>12</v>
+      </c>
+      <c r="S32" s="19">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A33" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="20">
+        <v>5</v>
+      </c>
+      <c r="C33" s="13">
+        <v>3</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E33" s="13">
+        <v>5</v>
+      </c>
+      <c r="F33" s="20">
+        <v>8</v>
+      </c>
+      <c r="G33" s="13">
         <v>11</v>
       </c>
-      <c r="C15" s="14">
-[...2 lines deleted...]
-      <c r="D15" s="22">
+      <c r="H33" s="13">
+        <v>7</v>
+      </c>
+      <c r="I33" s="20">
+        <v>1</v>
+      </c>
+      <c r="J33" s="20">
+        <v>8</v>
+      </c>
+      <c r="K33" s="20">
+        <v>5</v>
+      </c>
+      <c r="L33" s="20">
+        <v>3</v>
+      </c>
+      <c r="M33" s="20">
+        <v>7</v>
+      </c>
+      <c r="N33" s="13">
+        <v>7</v>
+      </c>
+      <c r="O33" s="13">
         <v>4</v>
       </c>
-      <c r="E15" s="14">
-[...328 lines deleted...]
-      <c r="N21" s="14">
+      <c r="P33" s="20">
+        <v>8</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>3</v>
+      </c>
+      <c r="R33" s="20">
         <v>4</v>
       </c>
-      <c r="O21" s="14">
-[...650 lines deleted...]
-    <row r="34" spans="1:18" s="7" customFormat="1" ht="18.75" customHeight="1">
+      <c r="S33" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A25:S25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U24" sqref="U24"/>
+      <selection activeCell="F39" sqref="F39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.88671875" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...24 lines deleted...]
-      <c r="R4" s="5" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="5"/>
+      <c r="S4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="48">
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A5" s="46"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="49"/>
-[...6 lines deleted...]
-      <c r="B6" s="25" t="s">
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A6" s="47"/>
+      <c r="B6" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="26" t="s">
+      <c r="C6" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="29" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="30" t="s">
+      <c r="G6" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="31" t="s">
+      <c r="H6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="32" t="s">
+      <c r="I6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="33" t="s">
+      <c r="J6" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="34" t="s">
+      <c r="K6" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="35" t="s">
+      <c r="L6" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="36" t="s">
+      <c r="M6" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="37" t="s">
+      <c r="N6" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="O6" s="38" t="s">
+      <c r="O6" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="45" t="s">
+      <c r="P6" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="46" t="s">
+      <c r="Q6" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="47" t="s">
+      <c r="R6" s="29" t="s">
         <v>11</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="S6" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+    </row>
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="11">
         <v>9</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="11">
         <v>13</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="11">
         <v>9</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="18">
         <v>12</v>
       </c>
-      <c r="F8" s="12">
-[...2 lines deleted...]
-      <c r="G8" s="12">
+      <c r="F8" s="11">
+        <v>1</v>
+      </c>
+      <c r="G8" s="11">
         <v>7</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="11">
         <v>6</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="11">
         <v>8</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="11">
         <v>14</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="11">
         <v>11</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="11">
         <v>6</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="11">
         <v>7</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="18">
         <v>6</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="11">
         <v>10</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="11">
         <v>10</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="11">
         <v>9</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="11">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="12">
         <v>5</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="12">
         <v>3</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="12">
         <v>3</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="19">
         <v>4</v>
       </c>
-      <c r="F9" s="14">
-[...2 lines deleted...]
-      <c r="G9" s="14">
+      <c r="F9" s="12">
+        <v>1</v>
+      </c>
+      <c r="G9" s="12">
         <v>4</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="12">
         <v>2</v>
       </c>
-      <c r="I9" s="14">
-[...2 lines deleted...]
-      <c r="J9" s="14">
+      <c r="I9" s="12">
+        <v>1</v>
+      </c>
+      <c r="J9" s="12">
         <v>5</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="12">
         <v>4</v>
       </c>
-      <c r="L9" s="14" t="s">
+      <c r="L9" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M9" s="12">
+        <v>2</v>
+      </c>
+      <c r="N9" s="19">
+        <v>2</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>4</v>
+      </c>
+      <c r="R9" s="12">
+        <v>8</v>
+      </c>
+      <c r="S9" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="12">
+        <v>2</v>
+      </c>
+      <c r="C10" s="12">
+        <v>5</v>
+      </c>
+      <c r="D10" s="12">
+        <v>2</v>
+      </c>
+      <c r="E10" s="19">
+        <v>4</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="12">
+        <v>1</v>
+      </c>
+      <c r="H10" s="12">
+        <v>1</v>
+      </c>
+      <c r="I10" s="12">
+        <v>2</v>
+      </c>
+      <c r="J10" s="12">
+        <v>4</v>
+      </c>
+      <c r="K10" s="12">
+        <v>2</v>
+      </c>
+      <c r="L10" s="12">
+        <v>1</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N10" s="19">
+        <v>1</v>
+      </c>
+      <c r="O10" s="12">
+        <v>4</v>
+      </c>
+      <c r="P10" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>3</v>
+      </c>
+      <c r="R10" s="12">
+        <v>4</v>
+      </c>
+      <c r="S10" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="12">
+        <v>1</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="19">
+        <v>1</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" s="12">
+        <v>1</v>
+      </c>
+      <c r="L11" s="12">
+        <v>3</v>
+      </c>
+      <c r="M11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N11" s="19"/>
+      <c r="O11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S11" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="12">
+        <v>1</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="12">
+        <v>1</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="12">
+        <v>1</v>
+      </c>
+      <c r="K12" s="12">
+        <v>2</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="12">
+        <v>1</v>
+      </c>
+      <c r="N12" s="19"/>
+      <c r="O12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" s="12">
+        <v>1</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="12">
+        <v>1</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="12">
+        <v>1</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="12">
+        <v>2</v>
+      </c>
+      <c r="J13" s="12">
+        <v>1</v>
+      </c>
+      <c r="K13" s="12">
+        <v>1</v>
+      </c>
+      <c r="L13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N13" s="19">
+        <v>1</v>
+      </c>
+      <c r="O13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S13" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="12">
+        <v>1</v>
+      </c>
+      <c r="C14" s="12">
+        <v>3</v>
+      </c>
+      <c r="D14" s="12">
+        <v>3</v>
+      </c>
+      <c r="E14" s="19">
+        <v>3</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H14" s="12">
+        <v>1</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1</v>
+      </c>
+      <c r="J14" s="12">
+        <v>3</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" s="12">
+        <v>1</v>
+      </c>
+      <c r="M14" s="12">
+        <v>3</v>
+      </c>
+      <c r="N14" s="19">
+        <v>1</v>
+      </c>
+      <c r="O14" s="12">
+        <v>4</v>
+      </c>
+      <c r="P14" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>2</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S14" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="12">
+        <v>1</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="12">
+        <v>1</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="12">
+        <v>2</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" s="12">
+        <v>1</v>
+      </c>
+      <c r="L15" s="12">
+        <v>1</v>
+      </c>
+      <c r="M15" s="12">
+        <v>1</v>
+      </c>
+      <c r="N15" s="19">
+        <v>1</v>
+      </c>
+      <c r="O15" s="12">
+        <v>2</v>
+      </c>
+      <c r="P15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R15" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S15" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+    </row>
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="M9" s="14">
+      <c r="B17" s="11">
+        <v>6</v>
+      </c>
+      <c r="C17" s="11">
+        <v>3</v>
+      </c>
+      <c r="D17" s="11">
+        <v>3</v>
+      </c>
+      <c r="E17" s="18">
+        <v>7</v>
+      </c>
+      <c r="F17" s="11">
+        <v>1</v>
+      </c>
+      <c r="G17" s="11">
+        <v>4</v>
+      </c>
+      <c r="H17" s="11">
         <v>2</v>
       </c>
-      <c r="N9" s="22">
+      <c r="I17" s="11">
         <v>2</v>
       </c>
-      <c r="O9" s="14" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="14">
+      <c r="J17" s="11">
+        <v>6</v>
+      </c>
+      <c r="K17" s="11">
+        <v>5</v>
+      </c>
+      <c r="L17" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="M17" s="11">
+        <v>2</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2</v>
+      </c>
+      <c r="O17" s="11">
+        <v>1</v>
+      </c>
+      <c r="P17" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>5</v>
+      </c>
+      <c r="R17" s="11">
+        <v>10</v>
+      </c>
+      <c r="S17" s="32">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A18" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="12">
+        <v>5</v>
+      </c>
+      <c r="C18" s="12">
         <v>3</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="D18" s="12">
+        <v>3</v>
+      </c>
+      <c r="E18" s="19">
         <v>4</v>
       </c>
-      <c r="R9" s="14">
+      <c r="F18" s="12">
+        <v>1</v>
+      </c>
+      <c r="G18" s="12">
+        <v>4</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2</v>
+      </c>
+      <c r="I18" s="12">
+        <v>1</v>
+      </c>
+      <c r="J18" s="12">
+        <v>5</v>
+      </c>
+      <c r="K18" s="12">
+        <v>4</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M18" s="12">
+        <v>2</v>
+      </c>
+      <c r="N18" s="12">
+        <v>2</v>
+      </c>
+      <c r="O18" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>4</v>
+      </c>
+      <c r="R18" s="12">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S18" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A19" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B19" s="12">
+        <v>1</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="19">
+        <v>3</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I19" s="12">
+        <v>1</v>
+      </c>
+      <c r="J19" s="12">
+        <v>1</v>
+      </c>
+      <c r="K19" s="12">
+        <v>1</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="12">
+        <v>1</v>
+      </c>
+      <c r="P19" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>1</v>
+      </c>
+      <c r="R19" s="12">
         <v>2</v>
       </c>
-      <c r="C10" s="14">
+      <c r="S19" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A20" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="O20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S20" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A21" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+    </row>
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A22" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="11">
+        <v>3</v>
+      </c>
+      <c r="C22" s="11">
+        <v>10</v>
+      </c>
+      <c r="D22" s="11">
+        <v>6</v>
+      </c>
+      <c r="E22" s="18">
         <v>5</v>
       </c>
-      <c r="D10" s="14">
+      <c r="F22" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G22" s="11">
+        <v>3</v>
+      </c>
+      <c r="H22" s="11">
+        <v>4</v>
+      </c>
+      <c r="I22" s="11">
+        <v>6</v>
+      </c>
+      <c r="J22" s="11">
+        <v>8</v>
+      </c>
+      <c r="K22" s="11">
+        <v>6</v>
+      </c>
+      <c r="L22" s="11">
+        <v>6</v>
+      </c>
+      <c r="M22" s="11">
+        <v>5</v>
+      </c>
+      <c r="N22" s="26">
+        <v>4</v>
+      </c>
+      <c r="O22" s="11">
+        <v>9</v>
+      </c>
+      <c r="P22" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>4</v>
+      </c>
+      <c r="R22" s="11">
+        <v>3</v>
+      </c>
+      <c r="S22" s="32">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A23" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="L23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S23" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A24" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="12">
+        <v>1</v>
+      </c>
+      <c r="C24" s="12">
+        <v>5</v>
+      </c>
+      <c r="D24" s="12">
         <v>2</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E24" s="19">
+        <v>1</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="12">
+        <v>1</v>
+      </c>
+      <c r="H24" s="12">
+        <v>1</v>
+      </c>
+      <c r="I24" s="12">
+        <v>1</v>
+      </c>
+      <c r="J24" s="12">
+        <v>3</v>
+      </c>
+      <c r="K24" s="12">
+        <v>1</v>
+      </c>
+      <c r="L24" s="12">
+        <v>1</v>
+      </c>
+      <c r="M24" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N24" s="27">
+        <v>1</v>
+      </c>
+      <c r="O24" s="12">
+        <v>3</v>
+      </c>
+      <c r="P24" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>2</v>
+      </c>
+      <c r="R24" s="12">
+        <v>2</v>
+      </c>
+      <c r="S24" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A25" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="12">
+        <v>1</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H25" s="12">
+        <v>1</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K25" s="12">
+        <v>1</v>
+      </c>
+      <c r="L25" s="12">
+        <v>3</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P25" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S25" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A26" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="12">
+        <v>1</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H26" s="12">
+        <v>1</v>
+      </c>
+      <c r="I26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J26" s="12">
+        <v>1</v>
+      </c>
+      <c r="K26" s="12">
+        <v>2</v>
+      </c>
+      <c r="L26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M26" s="12">
+        <v>1</v>
+      </c>
+      <c r="N26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="O26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q26" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R26" s="12">
+        <v>1</v>
+      </c>
+      <c r="S26" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A27" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="12">
+        <v>1</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="12">
+        <v>1</v>
+      </c>
+      <c r="H27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I27" s="12">
+        <v>2</v>
+      </c>
+      <c r="J27" s="12">
+        <v>1</v>
+      </c>
+      <c r="K27" s="12">
+        <v>1</v>
+      </c>
+      <c r="L27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P27" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R27" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S27" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A28" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="12">
+        <v>1</v>
+      </c>
+      <c r="C28" s="12">
+        <v>3</v>
+      </c>
+      <c r="D28" s="12">
+        <v>3</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H28" s="12">
+        <v>1</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1</v>
+      </c>
+      <c r="J28" s="12">
+        <v>3</v>
+      </c>
+      <c r="K28" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="L28" s="12">
+        <v>1</v>
+      </c>
+      <c r="M28" s="12">
+        <v>3</v>
+      </c>
+      <c r="N28" s="27">
+        <v>1</v>
+      </c>
+      <c r="O28" s="12">
         <v>4</v>
       </c>
-      <c r="F10" s="14" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="14">
+      <c r="P28" s="12">
         <v>2</v>
       </c>
-      <c r="J10" s="14">
+      <c r="Q28" s="12">
+        <v>2</v>
+      </c>
+      <c r="R28" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S28" s="31">
         <v>4</v>
       </c>
-      <c r="K10" s="14">
+    </row>
+    <row r="29" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A29" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="13">
+        <v>1</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" s="13">
+        <v>1</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I29" s="13">
         <v>2</v>
       </c>
-      <c r="L10" s="14">
-[...65 lines deleted...]
-      <c r="P11" s="14">
+      <c r="J29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K29" s="13">
+        <v>1</v>
+      </c>
+      <c r="L29" s="13">
+        <v>1</v>
+      </c>
+      <c r="M29" s="13">
+        <v>1</v>
+      </c>
+      <c r="N29" s="20">
+        <v>1</v>
+      </c>
+      <c r="O29" s="13">
         <v>2</v>
       </c>
-      <c r="Q11" s="14" t="s">
-[...944 lines deleted...]
-    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="7" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T24" sqref="T24"/>
+      <selection activeCell="H33" sqref="H33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-[...29 lines deleted...]
-      <c r="B5" s="48">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="14.45" customHeight="1">
+      <c r="Q4" s="4"/>
+      <c r="R4" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="49"/>
+    </row>
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="49"/>
-[...5 lines deleted...]
-      <c r="A6" s="53"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="22.5">
+      <c r="A6" s="40"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -6572,1274 +6851,1340 @@
       </c>
       <c r="K6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="R6" s="8" t="s">
         <v>2</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="S6" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+    </row>
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="15">
         <v>6.28</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="15">
         <v>7.82</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="15">
         <v>7.25</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="15">
         <v>7.48</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="15">
         <v>6.17</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="15">
         <v>6.03</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="15">
         <v>5.67</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="15">
         <v>5.7</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="15">
         <v>6.11</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="15">
         <v>6.26</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="15">
         <v>6.14</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="15">
         <v>6.01</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="15">
         <v>4.3499999999999996</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="15">
         <v>5.98</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="15">
         <v>6.55</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="15">
         <v>6.69</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="15">
         <v>7.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="15">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="16">
         <v>9.4499999999999993</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="16">
         <v>7.84</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="16">
         <v>7.33</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="16">
         <v>7.45</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="16">
         <v>6.47</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="16">
         <v>6.82</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="16">
         <v>6.29</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="16">
         <v>5.75</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="16">
         <v>6.22</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="16">
         <v>6.37</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="16">
         <v>5.84</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="16">
         <v>5.64</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="16">
         <v>4.0199999999999996</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="16">
         <v>2.15</v>
       </c>
-      <c r="P9" s="19">
+      <c r="P9" s="16">
         <v>3.59</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="16">
         <v>4.79</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="16">
         <v>7.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="16">
+        <v>7.63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="16">
         <v>7.63</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="16">
         <v>13.16</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="16">
         <v>10.91</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="16">
         <v>11.92</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="16">
         <v>9.4499999999999993</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="16">
         <v>8.5500000000000007</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="16">
         <v>7.66</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="16">
         <v>7.58</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="16">
         <v>8.31</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="16">
         <v>8.16</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="16">
         <v>7.88</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="16">
         <v>7.16</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="16">
         <v>3.95</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="16">
         <v>9.94</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="16">
         <v>7.82</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="16">
         <v>9.25</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="16">
         <v>10.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="16">
+        <v>8.7799999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="19">
+      <c r="B11" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="16">
         <v>3.79</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="16">
         <v>2.44</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="16">
         <v>3.69</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="16">
         <v>3</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="16">
         <v>2.5</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H11" s="16">
         <v>3.19</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="16">
         <v>2.84</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="16">
         <v>2.5099999999999998</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="16">
         <v>3.02</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="16">
         <v>4.8600000000000003</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="16">
         <v>4.47</v>
       </c>
-      <c r="N11" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P11" s="19">
+      <c r="N11" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O11" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="16">
         <v>5.39</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="16">
         <v>4.17</v>
       </c>
-      <c r="R11" s="19">
+      <c r="R11" s="16">
         <v>3.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="16">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="19">
+      <c r="B12" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="16">
         <v>8.26</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="16">
         <v>5.49</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="16">
         <v>4.05</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="16">
         <v>3.19</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="16">
         <v>2.67</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="16">
         <v>4.57</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="16">
         <v>3.97</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="16">
         <v>5.13</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="16">
         <v>7.84</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="16">
         <v>7.22</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="16">
         <v>7.95</v>
       </c>
-      <c r="N12" s="19" t="s">
-[...11 lines deleted...]
-      <c r="R12" s="19">
+      <c r="N12" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O12" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q12" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" s="16">
         <v>3.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="16">
+        <v>6.51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="19">
+      <c r="B13" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="16">
         <v>5</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="16">
         <v>3.85</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="16">
         <v>3.13</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="16">
         <v>5.49</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="16">
         <v>4.63</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="16">
         <v>8.23</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="16">
         <v>9.09</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="16">
         <v>9.8000000000000007</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="16">
         <v>9.15</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="16">
         <v>8.2799999999999994</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="16">
         <v>17.239999999999998</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="16">
         <v>8.93</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="16">
         <v>17.96</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="16">
         <v>13.89</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="16">
         <v>11.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="16">
+        <v>12.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="16">
         <v>3.19</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="16">
         <v>6.54</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="16">
         <v>7.35</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="16">
         <v>7.59</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="16">
         <v>6.11</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="16">
         <v>5.15</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="16">
         <v>4.82</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="16">
         <v>4.6500000000000004</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="16">
         <v>5.0599999999999996</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="16">
         <v>4.53</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="16">
         <v>4.4400000000000004</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="16">
         <v>4.83</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="16">
         <v>3.22</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="16">
         <v>7.9</v>
       </c>
-      <c r="P14" s="19">
+      <c r="P14" s="16">
         <v>7.43</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="16">
         <v>7.13</v>
       </c>
-      <c r="R14" s="19">
+      <c r="R14" s="16">
         <v>5.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="16">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="16">
+        <v>16.13</v>
+      </c>
+      <c r="C15" s="16">
+        <v>7.75</v>
+      </c>
+      <c r="D15" s="16">
+        <v>4.93</v>
+      </c>
+      <c r="E15" s="16">
+        <v>3.57</v>
+      </c>
+      <c r="F15" s="16">
+        <v>2.86</v>
+      </c>
+      <c r="G15" s="16">
+        <v>4.91</v>
+      </c>
+      <c r="H15" s="16">
+        <v>4.03</v>
+      </c>
+      <c r="I15" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="J15" s="16">
+        <v>6.7</v>
+      </c>
+      <c r="K15" s="16">
+        <v>7.63</v>
+      </c>
+      <c r="L15" s="16">
+        <v>8.49</v>
+      </c>
+      <c r="M15" s="16">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="N15" s="16">
+        <v>14.71</v>
+      </c>
+      <c r="O15" s="16">
+        <v>22.56</v>
+      </c>
+      <c r="P15" s="16">
+        <v>16.3</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>12.93</v>
+      </c>
+      <c r="R15" s="16">
+        <v>10.64</v>
+      </c>
+      <c r="S15" s="16">
+        <v>8.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A16" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="19">
-[...52 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+    </row>
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="15">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="C17" s="15">
+        <v>7.19</v>
+      </c>
+      <c r="D17" s="15">
+        <v>6.44</v>
+      </c>
+      <c r="E17" s="15">
+        <v>7.62</v>
+      </c>
+      <c r="F17" s="15">
+        <v>6.46</v>
+      </c>
+      <c r="G17" s="15">
+        <v>6.51</v>
+      </c>
+      <c r="H17" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="I17" s="15">
+        <v>5.57</v>
+      </c>
+      <c r="J17" s="15">
+        <v>6.02</v>
+      </c>
+      <c r="K17" s="15">
+        <v>6.19</v>
+      </c>
+      <c r="L17" s="15">
+        <v>5.68</v>
+      </c>
+      <c r="M17" s="15">
+        <v>5.43</v>
+      </c>
+      <c r="N17" s="16">
+        <v>3.24</v>
+      </c>
+      <c r="O17" s="15">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="P17" s="15">
+        <v>3.99</v>
+      </c>
+      <c r="Q17" s="15">
+        <v>5.13</v>
+      </c>
+      <c r="R17" s="15">
+        <v>7.68</v>
+      </c>
+      <c r="S17" s="15">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="16">
+        <v>9.86</v>
+      </c>
+      <c r="C18" s="16">
+        <v>8.08</v>
+      </c>
+      <c r="D18" s="16">
+        <v>7.55</v>
+      </c>
+      <c r="E18" s="16">
+        <v>7.65</v>
+      </c>
+      <c r="F18" s="16">
+        <v>6.64</v>
+      </c>
+      <c r="G18" s="16">
+        <v>7</v>
+      </c>
+      <c r="H18" s="16">
+        <v>6.46</v>
+      </c>
+      <c r="I18" s="16">
+        <v>5.91</v>
+      </c>
+      <c r="J18" s="16">
+        <v>6.39</v>
+      </c>
+      <c r="K18" s="16">
+        <v>6.56</v>
+      </c>
+      <c r="L18" s="16">
+        <v>6</v>
+      </c>
+      <c r="M18" s="16">
+        <v>5.79</v>
+      </c>
+      <c r="N18" s="16">
+        <v>4.12</v>
+      </c>
+      <c r="O18" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P18" s="16">
+        <v>3.66</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="R18" s="16">
+        <v>7.58</v>
+      </c>
+      <c r="S18" s="16">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="16">
+        <v>8.33</v>
+      </c>
+      <c r="C19" s="16">
+        <v>4.2</v>
+      </c>
+      <c r="D19" s="16">
+        <v>2.76</v>
+      </c>
+      <c r="E19" s="16">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="F19" s="16">
+        <v>6.48</v>
+      </c>
+      <c r="G19" s="16">
+        <v>5.33</v>
+      </c>
+      <c r="H19" s="16">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="I19" s="16">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="J19" s="16">
+        <v>5.25</v>
+      </c>
+      <c r="K19" s="16">
+        <v>5.44</v>
+      </c>
+      <c r="L19" s="16">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="M19" s="16">
+        <v>4.62</v>
+      </c>
+      <c r="N19" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="16">
+        <v>4.18</v>
+      </c>
+      <c r="P19" s="16">
+        <v>5.54</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>6.56</v>
+      </c>
+      <c r="R19" s="16">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="S19" s="16">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A20" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="L20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="M20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S20" s="16">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A21" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="54"/>
-[...18 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+    </row>
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="18">
-[...11 lines deleted...]
-      <c r="F17" s="18">
+      <c r="B22" s="15">
+        <v>3.78</v>
+      </c>
+      <c r="C22" s="15">
+        <v>8.32</v>
+      </c>
+      <c r="D22" s="15">
+        <v>7.88</v>
+      </c>
+      <c r="E22" s="15">
+        <v>7.36</v>
+      </c>
+      <c r="F22" s="15">
+        <v>5.94</v>
+      </c>
+      <c r="G22" s="15">
+        <v>5.66</v>
+      </c>
+      <c r="H22" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="I22" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="J22" s="15">
+        <v>6.19</v>
+      </c>
+      <c r="K22" s="15">
+        <v>6.32</v>
+      </c>
+      <c r="L22" s="15">
+        <v>6.5</v>
+      </c>
+      <c r="M22" s="15">
         <v>6.46</v>
       </c>
-      <c r="G17" s="18">
+      <c r="N22" s="15">
+        <v>5.26</v>
+      </c>
+      <c r="O22" s="15">
+        <v>8.67</v>
+      </c>
+      <c r="P22" s="15">
+        <v>8.59</v>
+      </c>
+      <c r="Q22" s="15">
+        <v>7.94</v>
+      </c>
+      <c r="R22" s="15">
+        <v>7.35</v>
+      </c>
+      <c r="S22" s="15">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A23" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="H23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="K23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="L23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="M23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="R23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S23" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="16">
+        <v>7.04</v>
+      </c>
+      <c r="C24" s="16">
+        <v>20.41</v>
+      </c>
+      <c r="D24" s="16">
+        <v>17.28</v>
+      </c>
+      <c r="E24" s="16">
+        <v>14.68</v>
+      </c>
+      <c r="F24" s="16">
+        <v>11.86</v>
+      </c>
+      <c r="G24" s="16">
+        <v>11.29</v>
+      </c>
+      <c r="H24" s="16">
+        <v>10.4</v>
+      </c>
+      <c r="I24" s="16">
+        <v>9.83</v>
+      </c>
+      <c r="J24" s="16">
+        <v>10.84</v>
+      </c>
+      <c r="K24" s="16">
+        <v>10.45</v>
+      </c>
+      <c r="L24" s="16">
+        <v>10.23</v>
+      </c>
+      <c r="M24" s="16">
+        <v>9.25</v>
+      </c>
+      <c r="N24" s="16">
+        <v>7.46</v>
+      </c>
+      <c r="O24" s="16">
+        <v>15.15</v>
+      </c>
+      <c r="P24" s="16">
+        <v>9.85</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>11.63</v>
+      </c>
+      <c r="R24" s="16">
+        <v>12.64</v>
+      </c>
+      <c r="S24" s="16">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="16">
+        <v>3.79</v>
+      </c>
+      <c r="D25" s="16">
+        <v>2.44</v>
+      </c>
+      <c r="E25" s="16">
+        <v>3.69</v>
+      </c>
+      <c r="F25" s="16">
+        <v>3</v>
+      </c>
+      <c r="G25" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="H25" s="16">
+        <v>3.19</v>
+      </c>
+      <c r="I25" s="16">
+        <v>2.84</v>
+      </c>
+      <c r="J25" s="16">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="K25" s="16">
+        <v>3.02</v>
+      </c>
+      <c r="L25" s="16">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="M25" s="16">
+        <v>4.47</v>
+      </c>
+      <c r="N25" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O25" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P25" s="16">
+        <v>5.39</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>4.17</v>
+      </c>
+      <c r="R25" s="16">
+        <v>3.54</v>
+      </c>
+      <c r="S25" s="16">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="16">
+        <v>8.26</v>
+      </c>
+      <c r="D26" s="16">
+        <v>5.49</v>
+      </c>
+      <c r="E26" s="16">
+        <v>4.05</v>
+      </c>
+      <c r="F26" s="16">
+        <v>3.19</v>
+      </c>
+      <c r="G26" s="16">
+        <v>2.67</v>
+      </c>
+      <c r="H26" s="16">
+        <v>4.57</v>
+      </c>
+      <c r="I26" s="16">
+        <v>3.97</v>
+      </c>
+      <c r="J26" s="16">
+        <v>5.13</v>
+      </c>
+      <c r="K26" s="16">
+        <v>7.84</v>
+      </c>
+      <c r="L26" s="16">
+        <v>7.22</v>
+      </c>
+      <c r="M26" s="16">
+        <v>7.95</v>
+      </c>
+      <c r="N26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="R26" s="16">
+        <v>3.97</v>
+      </c>
+      <c r="S26" s="16">
         <v>6.51</v>
       </c>
-      <c r="H17" s="18">
-[...111 lines deleted...]
-      <c r="H19" s="19">
+    </row>
+    <row r="27" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="16">
+        <v>5</v>
+      </c>
+      <c r="E27" s="16">
+        <v>3.85</v>
+      </c>
+      <c r="F27" s="16">
+        <v>3.13</v>
+      </c>
+      <c r="G27" s="16">
+        <v>5.49</v>
+      </c>
+      <c r="H27" s="16">
+        <v>4.63</v>
+      </c>
+      <c r="I27" s="16">
+        <v>8.23</v>
+      </c>
+      <c r="J27" s="16">
+        <v>9.09</v>
+      </c>
+      <c r="K27" s="16">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L27" s="16">
+        <v>9.15</v>
+      </c>
+      <c r="M27" s="16">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="N27" s="16">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="O27" s="16">
+        <v>8.93</v>
+      </c>
+      <c r="P27" s="16">
+        <v>17.96</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>13.89</v>
+      </c>
+      <c r="R27" s="16">
+        <v>11.28</v>
+      </c>
+      <c r="S27" s="16">
+        <v>12.62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="16">
+        <v>3.19</v>
+      </c>
+      <c r="C28" s="16">
+        <v>6.54</v>
+      </c>
+      <c r="D28" s="16">
+        <v>7.35</v>
+      </c>
+      <c r="E28" s="16">
+        <v>7.59</v>
+      </c>
+      <c r="F28" s="16">
+        <v>6.11</v>
+      </c>
+      <c r="G28" s="16">
+        <v>5.15</v>
+      </c>
+      <c r="H28" s="16">
+        <v>4.82</v>
+      </c>
+      <c r="I28" s="16">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="J28" s="16">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="K28" s="16">
+        <v>4.53</v>
+      </c>
+      <c r="L28" s="16">
         <v>4.4400000000000004</v>
       </c>
-      <c r="I19" s="19">
-[...227 lines deleted...]
-      <c r="C24" s="19">
+      <c r="M28" s="16">
+        <v>4.83</v>
+      </c>
+      <c r="N28" s="16">
+        <v>3.22</v>
+      </c>
+      <c r="O28" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="P28" s="16">
+        <v>7.43</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>7.13</v>
+      </c>
+      <c r="R28" s="16">
+        <v>5.81</v>
+      </c>
+      <c r="S28" s="16">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A29" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="17">
         <v>20.41</v>
       </c>
-      <c r="D24" s="19">
-[...276 lines deleted...]
-      <c r="C29" s="20">
+      <c r="C29" s="17">
         <v>9.52</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="17">
         <v>6.25</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="17">
         <v>4.42</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="17">
         <v>3.56</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="17">
         <v>6.06</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="17">
         <v>5.03</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="17">
         <v>9.4600000000000009</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="17">
         <v>8.4600000000000009</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="17">
         <v>9.58</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="17">
         <v>10.68</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="17">
         <v>11.35</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="17">
         <v>18.52</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="17">
         <v>28.3</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="17">
         <v>19.48</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="17">
         <v>15.96</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="17">
         <v>13.27</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="17">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="7" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:R7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="R4:S4"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар</vt:lpstr>
       <vt:lpstr>Өлім-жітім коэффициенті</vt:lpstr>
       <vt:lpstr>Қайтыс болғандар мж</vt:lpstr>
       <vt:lpstr>Нәресте өлімі саны</vt:lpstr>
-      <vt:lpstr>Нәресет өлімі коэф</vt:lpstr>
+      <vt:lpstr>Нәресте өлімі коэф</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>