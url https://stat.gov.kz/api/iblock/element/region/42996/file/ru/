--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="43">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -496,67 +496,67 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -847,3520 +847,3726 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C37" sqref="C37"/>
+      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="39"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...2 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="P6" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+    </row>
+    <row r="8" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>260</v>
       </c>
       <c r="C8" s="13">
         <v>308</v>
       </c>
       <c r="D8" s="13">
         <v>314</v>
       </c>
       <c r="E8" s="13">
         <v>364</v>
       </c>
       <c r="F8" s="13">
         <v>350</v>
       </c>
       <c r="G8" s="13">
         <v>393</v>
       </c>
       <c r="H8" s="13">
         <v>381</v>
       </c>
       <c r="I8" s="13">
         <v>405</v>
       </c>
       <c r="J8" s="13">
         <v>395</v>
       </c>
       <c r="K8" s="13">
         <v>376</v>
       </c>
       <c r="L8" s="13">
         <v>331</v>
       </c>
       <c r="M8" s="13">
         <v>320</v>
       </c>
       <c r="N8" s="13">
         <v>228</v>
       </c>
       <c r="O8" s="13">
         <v>269</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="13">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16">
         <v>120</v>
       </c>
       <c r="C9" s="16">
         <v>128</v>
       </c>
       <c r="D9" s="16">
         <v>141</v>
       </c>
       <c r="E9" s="16">
         <v>156</v>
       </c>
       <c r="F9" s="16">
         <v>159</v>
       </c>
       <c r="G9" s="16">
         <v>194</v>
       </c>
       <c r="H9" s="16">
         <v>176</v>
       </c>
       <c r="I9" s="16">
         <v>178</v>
       </c>
       <c r="J9" s="16">
         <v>175</v>
       </c>
       <c r="K9" s="16">
         <v>166</v>
       </c>
       <c r="L9" s="16">
         <v>157</v>
       </c>
       <c r="M9" s="16">
         <v>147</v>
       </c>
       <c r="N9" s="16">
         <v>100</v>
       </c>
       <c r="O9" s="16">
         <v>122</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="16">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="16">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>55</v>
       </c>
       <c r="D10" s="16">
         <v>56</v>
       </c>
       <c r="E10" s="16">
         <v>75</v>
       </c>
       <c r="F10" s="16">
         <v>60</v>
       </c>
       <c r="G10" s="16">
         <v>78</v>
       </c>
       <c r="H10" s="16">
         <v>76</v>
       </c>
       <c r="I10" s="16">
         <v>76</v>
       </c>
       <c r="J10" s="16">
         <v>65</v>
       </c>
       <c r="K10" s="16">
         <v>78</v>
       </c>
       <c r="L10" s="16">
         <v>56</v>
       </c>
       <c r="M10" s="16">
         <v>68</v>
       </c>
       <c r="N10" s="16">
         <v>45</v>
       </c>
       <c r="O10" s="16">
         <v>43</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="16">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="16">
         <v>18</v>
       </c>
       <c r="C11" s="16">
         <v>25</v>
       </c>
       <c r="D11" s="16">
         <v>29</v>
       </c>
       <c r="E11" s="16">
         <v>25</v>
       </c>
       <c r="F11" s="16">
         <v>18</v>
       </c>
       <c r="G11" s="16">
         <v>33</v>
       </c>
       <c r="H11" s="16">
         <v>20</v>
       </c>
       <c r="I11" s="16">
         <v>34</v>
       </c>
       <c r="J11" s="16">
         <v>31</v>
       </c>
       <c r="K11" s="16">
         <v>31</v>
       </c>
       <c r="L11" s="16">
         <v>26</v>
       </c>
       <c r="M11" s="16">
         <v>22</v>
       </c>
       <c r="N11" s="16">
         <v>14</v>
       </c>
       <c r="O11" s="16">
         <v>25</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>6</v>
       </c>
       <c r="C12" s="16">
         <v>9</v>
       </c>
       <c r="D12" s="16">
         <v>10</v>
       </c>
       <c r="E12" s="16">
         <v>10</v>
       </c>
       <c r="F12" s="16">
         <v>12</v>
       </c>
       <c r="G12" s="16">
         <v>8</v>
       </c>
       <c r="H12" s="16">
         <v>8</v>
       </c>
       <c r="I12" s="16">
         <v>10</v>
       </c>
       <c r="J12" s="16">
         <v>15</v>
       </c>
       <c r="K12" s="16">
         <v>10</v>
       </c>
       <c r="L12" s="16">
         <v>15</v>
       </c>
       <c r="M12" s="16">
         <v>11</v>
       </c>
       <c r="N12" s="16">
         <v>7</v>
       </c>
       <c r="O12" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>1</v>
       </c>
       <c r="C13" s="16">
         <v>6</v>
       </c>
       <c r="D13" s="16">
         <v>6</v>
       </c>
       <c r="E13" s="16">
         <v>19</v>
       </c>
       <c r="F13" s="16">
         <v>18</v>
       </c>
       <c r="G13" s="16">
         <v>8</v>
       </c>
       <c r="H13" s="16">
         <v>17</v>
       </c>
       <c r="I13" s="16">
         <v>17</v>
       </c>
       <c r="J13" s="16">
         <v>15</v>
       </c>
       <c r="K13" s="16">
         <v>7</v>
       </c>
       <c r="L13" s="16">
         <v>9</v>
       </c>
       <c r="M13" s="16">
         <v>5</v>
       </c>
       <c r="N13" s="16">
         <v>5</v>
       </c>
       <c r="O13" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="16">
         <v>57</v>
       </c>
       <c r="C14" s="16">
         <v>78</v>
       </c>
       <c r="D14" s="16">
         <v>57</v>
       </c>
       <c r="E14" s="16">
         <v>66</v>
       </c>
       <c r="F14" s="16">
         <v>66</v>
       </c>
       <c r="G14" s="16">
         <v>60</v>
       </c>
       <c r="H14" s="16">
         <v>72</v>
       </c>
       <c r="I14" s="16">
         <v>81</v>
       </c>
       <c r="J14" s="16">
         <v>77</v>
       </c>
       <c r="K14" s="16">
         <v>73</v>
       </c>
       <c r="L14" s="16">
         <v>56</v>
       </c>
       <c r="M14" s="16">
         <v>58</v>
       </c>
       <c r="N14" s="16">
         <v>51</v>
       </c>
       <c r="O14" s="16">
         <v>53</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="16">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="16">
         <v>6</v>
       </c>
       <c r="C15" s="16">
         <v>7</v>
       </c>
       <c r="D15" s="16">
         <v>15</v>
       </c>
       <c r="E15" s="16">
         <v>13</v>
       </c>
       <c r="F15" s="16">
         <v>17</v>
       </c>
       <c r="G15" s="16">
         <v>12</v>
       </c>
       <c r="H15" s="16">
         <v>12</v>
       </c>
       <c r="I15" s="16">
         <v>9</v>
       </c>
       <c r="J15" s="16">
         <v>17</v>
       </c>
       <c r="K15" s="16">
         <v>11</v>
       </c>
       <c r="L15" s="16">
         <v>12</v>
       </c>
       <c r="M15" s="16">
         <v>9</v>
       </c>
       <c r="N15" s="16">
         <v>6</v>
       </c>
       <c r="O15" s="16">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="41"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41"/>
-    </row>
-    <row r="17" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="41"/>
+    </row>
+    <row r="17" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>135</v>
       </c>
       <c r="C17" s="13">
         <v>150</v>
       </c>
       <c r="D17" s="13">
         <v>174</v>
       </c>
       <c r="E17" s="13">
         <v>202</v>
       </c>
       <c r="F17" s="13">
         <v>190</v>
       </c>
       <c r="G17" s="13">
         <v>234</v>
       </c>
       <c r="H17" s="13">
         <v>209</v>
       </c>
       <c r="I17" s="13">
         <v>209</v>
       </c>
       <c r="J17" s="13">
         <v>202</v>
       </c>
       <c r="K17" s="13">
         <v>194</v>
       </c>
       <c r="L17" s="13">
         <v>177</v>
       </c>
       <c r="M17" s="13">
         <v>182</v>
       </c>
       <c r="N17" s="13">
         <v>115</v>
       </c>
       <c r="O17" s="13">
         <v>147</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="13">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16">
         <v>113</v>
       </c>
       <c r="C18" s="16">
         <v>121</v>
       </c>
       <c r="D18" s="16">
         <v>140</v>
       </c>
       <c r="E18" s="16">
         <v>153</v>
       </c>
       <c r="F18" s="16">
         <v>156</v>
       </c>
       <c r="G18" s="16">
         <v>188</v>
       </c>
       <c r="H18" s="16">
         <v>171</v>
       </c>
       <c r="I18" s="16">
         <v>171</v>
       </c>
       <c r="J18" s="16">
         <v>170</v>
       </c>
       <c r="K18" s="16">
         <v>159</v>
       </c>
       <c r="L18" s="16">
         <v>155</v>
       </c>
       <c r="M18" s="16">
         <v>146</v>
       </c>
       <c r="N18" s="16">
         <v>95</v>
       </c>
       <c r="O18" s="16">
         <v>119</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="16">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="16">
         <v>20</v>
       </c>
       <c r="C19" s="16">
         <v>27</v>
       </c>
       <c r="D19" s="16">
         <v>28</v>
       </c>
       <c r="E19" s="16">
         <v>45</v>
       </c>
       <c r="F19" s="16">
         <v>28</v>
       </c>
       <c r="G19" s="16">
         <v>43</v>
       </c>
       <c r="H19" s="16">
         <v>34</v>
       </c>
       <c r="I19" s="16">
         <v>38</v>
       </c>
       <c r="J19" s="16">
         <v>29</v>
       </c>
       <c r="K19" s="16">
         <v>31</v>
       </c>
       <c r="L19" s="16">
         <v>20</v>
       </c>
       <c r="M19" s="16">
         <v>35</v>
       </c>
       <c r="N19" s="16">
         <v>19</v>
       </c>
       <c r="O19" s="16">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="16">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16">
         <v>2</v>
       </c>
       <c r="C20" s="16">
         <v>2</v>
       </c>
       <c r="D20" s="16">
         <v>6</v>
       </c>
       <c r="E20" s="16">
         <v>4</v>
       </c>
       <c r="F20" s="16">
         <v>6</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
         <v>4</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="J20" s="16">
         <v>3</v>
       </c>
       <c r="K20" s="16">
         <v>4</v>
       </c>
       <c r="L20" s="16">
         <v>2</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="16">
         <v>1</v>
       </c>
       <c r="O20" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="41"/>
       <c r="O21" s="41"/>
-    </row>
-    <row r="22" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="41"/>
+    </row>
+    <row r="22" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>125</v>
       </c>
       <c r="C22" s="13">
         <v>158</v>
       </c>
       <c r="D22" s="13">
         <v>140</v>
       </c>
       <c r="E22" s="13">
         <v>162</v>
       </c>
       <c r="F22" s="13">
         <v>160</v>
       </c>
       <c r="G22" s="13">
         <v>159</v>
       </c>
       <c r="H22" s="13">
         <v>172</v>
       </c>
       <c r="I22" s="13">
         <v>196</v>
       </c>
       <c r="J22" s="13">
         <v>193</v>
       </c>
       <c r="K22" s="13">
         <v>182</v>
       </c>
       <c r="L22" s="13">
         <v>154</v>
       </c>
       <c r="M22" s="13">
         <v>138</v>
       </c>
       <c r="N22" s="33">
         <v>113</v>
       </c>
       <c r="O22" s="13">
         <v>122</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="13">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16">
         <v>7</v>
       </c>
       <c r="C23" s="16">
         <v>7</v>
       </c>
       <c r="D23" s="16">
         <v>1</v>
       </c>
       <c r="E23" s="16">
         <v>3</v>
       </c>
       <c r="F23" s="16">
         <v>3</v>
       </c>
       <c r="G23" s="16">
         <v>6</v>
       </c>
       <c r="H23" s="16">
         <v>5</v>
       </c>
       <c r="I23" s="16">
         <v>7</v>
       </c>
       <c r="J23" s="16">
         <v>5</v>
       </c>
       <c r="K23" s="16">
         <v>7</v>
       </c>
       <c r="L23" s="16">
         <v>2</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="32">
         <v>5</v>
       </c>
       <c r="O23" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="16">
         <v>32</v>
       </c>
       <c r="C24" s="16">
         <v>28</v>
       </c>
       <c r="D24" s="16">
         <v>28</v>
       </c>
       <c r="E24" s="16">
         <v>30</v>
       </c>
       <c r="F24" s="16">
         <v>32</v>
       </c>
       <c r="G24" s="16">
         <v>35</v>
       </c>
       <c r="H24" s="16">
         <v>42</v>
       </c>
       <c r="I24" s="16">
         <v>38</v>
       </c>
       <c r="J24" s="16">
         <v>36</v>
       </c>
       <c r="K24" s="16">
         <v>47</v>
       </c>
       <c r="L24" s="16">
         <v>36</v>
       </c>
       <c r="M24" s="16">
         <v>33</v>
       </c>
       <c r="N24" s="32">
         <v>26</v>
       </c>
       <c r="O24" s="16">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="16">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16">
         <v>18</v>
       </c>
       <c r="C25" s="16">
         <v>25</v>
       </c>
       <c r="D25" s="16">
         <v>29</v>
       </c>
       <c r="E25" s="16">
         <v>25</v>
       </c>
       <c r="F25" s="16">
         <v>18</v>
       </c>
       <c r="G25" s="16">
         <v>33</v>
       </c>
       <c r="H25" s="16">
         <v>20</v>
       </c>
       <c r="I25" s="16">
         <v>34</v>
       </c>
       <c r="J25" s="16">
         <v>31</v>
       </c>
       <c r="K25" s="16">
         <v>31</v>
       </c>
       <c r="L25" s="16">
         <v>26</v>
       </c>
       <c r="M25" s="16">
         <v>22</v>
       </c>
       <c r="N25" s="32">
         <v>14</v>
       </c>
       <c r="O25" s="16">
         <v>25</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16">
         <v>6</v>
       </c>
       <c r="C26" s="16">
         <v>9</v>
       </c>
       <c r="D26" s="16">
         <v>10</v>
       </c>
       <c r="E26" s="16">
         <v>10</v>
       </c>
       <c r="F26" s="16">
         <v>12</v>
       </c>
       <c r="G26" s="16">
         <v>8</v>
       </c>
       <c r="H26" s="16">
         <v>8</v>
       </c>
       <c r="I26" s="16">
         <v>10</v>
       </c>
       <c r="J26" s="16">
         <v>15</v>
       </c>
       <c r="K26" s="16">
         <v>10</v>
       </c>
       <c r="L26" s="16">
         <v>15</v>
       </c>
       <c r="M26" s="16">
         <v>11</v>
       </c>
       <c r="N26" s="32">
         <v>7</v>
       </c>
       <c r="O26" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16">
         <v>1</v>
       </c>
       <c r="C27" s="16">
         <v>6</v>
       </c>
       <c r="D27" s="16">
         <v>6</v>
       </c>
       <c r="E27" s="16">
         <v>19</v>
       </c>
       <c r="F27" s="16">
         <v>18</v>
       </c>
       <c r="G27" s="16">
         <v>8</v>
       </c>
       <c r="H27" s="16">
         <v>17</v>
       </c>
       <c r="I27" s="16">
         <v>17</v>
       </c>
       <c r="J27" s="16">
         <v>15</v>
       </c>
       <c r="K27" s="16">
         <v>7</v>
       </c>
       <c r="L27" s="16">
         <v>9</v>
       </c>
       <c r="M27" s="16">
         <v>5</v>
       </c>
       <c r="N27" s="32">
         <v>5</v>
       </c>
       <c r="O27" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16">
         <v>57</v>
       </c>
       <c r="C28" s="16">
         <v>78</v>
       </c>
       <c r="D28" s="16">
         <v>57</v>
       </c>
       <c r="E28" s="16">
         <v>66</v>
       </c>
       <c r="F28" s="16">
         <v>66</v>
       </c>
       <c r="G28" s="16">
         <v>60</v>
       </c>
       <c r="H28" s="16">
         <v>72</v>
       </c>
       <c r="I28" s="16">
         <v>81</v>
       </c>
       <c r="J28" s="16">
         <v>77</v>
       </c>
       <c r="K28" s="16">
         <v>73</v>
       </c>
       <c r="L28" s="16">
         <v>56</v>
       </c>
       <c r="M28" s="16">
         <v>58</v>
       </c>
       <c r="N28" s="32">
         <v>51</v>
       </c>
       <c r="O28" s="16">
         <v>53</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="16">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18">
         <v>4</v>
       </c>
       <c r="C29" s="18">
         <v>5</v>
       </c>
       <c r="D29" s="18">
         <v>9</v>
       </c>
       <c r="E29" s="18">
         <v>9</v>
       </c>
       <c r="F29" s="18">
         <v>11</v>
       </c>
       <c r="G29" s="18">
         <v>9</v>
       </c>
       <c r="H29" s="18">
         <v>8</v>
       </c>
       <c r="I29" s="18">
         <v>9</v>
       </c>
       <c r="J29" s="18">
         <v>14</v>
       </c>
       <c r="K29" s="18">
         <v>7</v>
       </c>
       <c r="L29" s="18">
         <v>10</v>
       </c>
       <c r="M29" s="18">
         <v>8</v>
       </c>
       <c r="N29" s="18">
         <v>5</v>
       </c>
       <c r="O29" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O31"/>
+  <dimension ref="A3:P31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
+      <selection pane="bottomLeft" activeCell="S20" sqref="S20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.5546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="39"/>
-[...15 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="42"/>
-[...3 lines deleted...]
-      <c r="B5" s="37">
+      <c r="P4" s="42"/>
+    </row>
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...2 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="40"/>
       <c r="B6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="P6" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+    </row>
+    <row r="8" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="20">
         <v>3.77</v>
       </c>
       <c r="C8" s="20">
         <v>4.32</v>
       </c>
       <c r="D8" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="20">
         <v>4.66</v>
       </c>
       <c r="F8" s="20">
         <v>4.74</v>
       </c>
       <c r="G8" s="20">
         <v>4.93</v>
       </c>
       <c r="H8" s="20">
         <v>5.0199999999999996</v>
       </c>
       <c r="I8" s="20">
         <v>5.13</v>
       </c>
       <c r="J8" s="20">
         <v>5.22</v>
       </c>
       <c r="K8" s="20">
         <v>5.24</v>
       </c>
       <c r="L8" s="20">
         <v>5.22</v>
       </c>
       <c r="M8" s="20">
         <v>5.17</v>
       </c>
       <c r="N8" s="20">
         <v>3.25</v>
       </c>
       <c r="O8" s="20">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="20">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="C9" s="22">
         <v>5.1100000000000003</v>
       </c>
       <c r="D9" s="22">
         <v>5.27</v>
       </c>
       <c r="E9" s="22">
         <v>5.52</v>
       </c>
       <c r="F9" s="22">
         <v>5.67</v>
       </c>
       <c r="G9" s="22">
         <v>6.04</v>
       </c>
       <c r="H9" s="22">
         <v>6.16</v>
       </c>
       <c r="I9" s="22">
         <v>6.26</v>
       </c>
       <c r="J9" s="22">
         <v>6.35</v>
       </c>
       <c r="K9" s="22">
         <v>6.37</v>
       </c>
       <c r="L9" s="22">
         <v>6.37</v>
       </c>
       <c r="M9" s="22">
         <v>6.32</v>
       </c>
       <c r="N9" s="22">
         <v>3.77</v>
       </c>
       <c r="O9" s="22">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="22">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>3.95</v>
       </c>
       <c r="C10" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="22">
         <v>4.26</v>
       </c>
       <c r="E10" s="22">
         <v>4.67</v>
       </c>
       <c r="F10" s="22">
         <v>4.6500000000000004</v>
       </c>
       <c r="G10" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="H10" s="22">
         <v>5.03</v>
       </c>
       <c r="I10" s="22">
         <v>5.13</v>
       </c>
       <c r="J10" s="22">
         <v>5.13</v>
       </c>
       <c r="K10" s="22">
         <v>5.21</v>
       </c>
       <c r="L10" s="22">
         <v>5.14</v>
       </c>
       <c r="M10" s="22">
         <v>5.14</v>
       </c>
       <c r="N10" s="22">
         <v>3.4</v>
       </c>
       <c r="O10" s="22">
         <v>3.49</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="22">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22">
         <v>2.93</v>
       </c>
       <c r="C11" s="22">
         <v>3.67</v>
       </c>
       <c r="D11" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="E11" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="22">
         <v>3.83</v>
       </c>
       <c r="G11" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="H11" s="22">
         <v>3.99</v>
       </c>
       <c r="I11" s="22">
         <v>4.2</v>
       </c>
       <c r="J11" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="K11" s="22">
         <v>4.38</v>
       </c>
       <c r="L11" s="22">
         <v>4.38</v>
       </c>
       <c r="M11" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="N11" s="22">
         <v>2.2999999999999998</v>
       </c>
       <c r="O11" s="22">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="22">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>1.95</v>
       </c>
       <c r="C12" s="22">
         <v>2.54</v>
       </c>
       <c r="D12" s="22">
         <v>2.77</v>
       </c>
       <c r="E12" s="22">
         <v>2.92</v>
       </c>
       <c r="F12" s="22">
         <v>3.11</v>
       </c>
       <c r="G12" s="22">
         <v>3.05</v>
       </c>
       <c r="H12" s="22">
         <v>2.98</v>
       </c>
       <c r="I12" s="22">
         <v>3.02</v>
       </c>
       <c r="J12" s="22">
         <v>3.24</v>
       </c>
       <c r="K12" s="22">
         <v>3.24</v>
       </c>
       <c r="L12" s="22">
         <v>3.4</v>
       </c>
       <c r="M12" s="22">
         <v>3.42</v>
       </c>
       <c r="N12" s="22">
         <v>2.31</v>
       </c>
       <c r="O12" s="22">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="22">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22">
         <v>0.34</v>
       </c>
       <c r="C13" s="22">
         <v>1.26</v>
       </c>
       <c r="D13" s="22">
         <v>1.52</v>
       </c>
       <c r="E13" s="22">
         <v>2.81</v>
       </c>
       <c r="F13" s="22">
         <v>3.49</v>
       </c>
       <c r="G13" s="22">
         <v>3.39</v>
       </c>
       <c r="H13" s="22">
         <v>3.75</v>
       </c>
       <c r="I13" s="22">
         <v>4.03</v>
       </c>
       <c r="J13" s="22">
         <v>4.16</v>
       </c>
       <c r="K13" s="22">
         <v>3.97</v>
       </c>
       <c r="L13" s="22">
         <v>3.9</v>
       </c>
       <c r="M13" s="22">
         <v>3.71</v>
       </c>
       <c r="N13" s="22">
         <v>1.75</v>
       </c>
       <c r="O13" s="22">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="22">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>3.91</v>
       </c>
       <c r="C14" s="22">
         <v>4.8499999999999996</v>
       </c>
       <c r="D14" s="22">
         <v>4.5</v>
       </c>
       <c r="E14" s="22">
         <v>4.53</v>
       </c>
       <c r="F14" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="G14" s="22">
         <v>4.47</v>
       </c>
       <c r="H14" s="22">
         <v>4.53</v>
       </c>
       <c r="I14" s="22">
         <v>4.66</v>
       </c>
       <c r="J14" s="22">
         <v>4.74</v>
       </c>
       <c r="K14" s="22">
         <v>4.76</v>
       </c>
       <c r="L14" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="M14" s="22">
         <v>4.62</v>
       </c>
       <c r="N14" s="22">
         <v>3.43</v>
       </c>
       <c r="O14" s="22">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="22">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>1.7</v>
       </c>
       <c r="C15" s="22">
         <v>1.93</v>
       </c>
       <c r="D15" s="22">
         <v>2.74</v>
       </c>
       <c r="E15" s="22">
         <v>3.01</v>
       </c>
       <c r="F15" s="22">
         <v>3.38</v>
       </c>
       <c r="G15" s="22">
         <v>3.41</v>
       </c>
       <c r="H15" s="22">
         <v>3.41</v>
       </c>
       <c r="I15" s="22">
         <v>3.31</v>
       </c>
       <c r="J15" s="22">
         <v>3.5</v>
       </c>
       <c r="K15" s="22">
         <v>3.46</v>
       </c>
       <c r="L15" s="22">
         <v>3.47</v>
       </c>
       <c r="M15" s="22">
         <v>3.39</v>
       </c>
       <c r="N15" s="22">
         <v>1.69</v>
       </c>
       <c r="O15" s="22">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="22">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="41"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41"/>
-    </row>
-    <row r="17" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="41"/>
+    </row>
+    <row r="17" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>4.21</v>
       </c>
       <c r="C17" s="20">
         <v>4.67</v>
       </c>
       <c r="D17" s="20">
         <v>4.9400000000000004</v>
       </c>
       <c r="E17" s="20">
         <v>5.32</v>
       </c>
       <c r="F17" s="20">
         <v>5.45</v>
       </c>
       <c r="G17" s="20">
         <v>5.8</v>
       </c>
       <c r="H17" s="20">
         <v>5.9</v>
       </c>
       <c r="I17" s="20">
         <v>5.98</v>
       </c>
       <c r="J17" s="20">
         <v>6.04</v>
       </c>
       <c r="K17" s="20">
         <v>6.04</v>
       </c>
       <c r="L17" s="20">
         <v>6.01</v>
       </c>
       <c r="M17" s="20">
         <v>5.99</v>
       </c>
       <c r="N17" s="20">
         <v>3.47</v>
       </c>
       <c r="O17" s="20">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="20">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>4.54</v>
       </c>
       <c r="C18" s="22">
         <v>4.96</v>
       </c>
       <c r="D18" s="22">
         <v>5.2</v>
       </c>
       <c r="E18" s="22">
         <v>5.49</v>
       </c>
       <c r="F18" s="22">
         <v>5.65</v>
       </c>
       <c r="G18" s="22">
         <v>6.01</v>
       </c>
       <c r="H18" s="22">
         <v>6.14</v>
       </c>
       <c r="I18" s="22">
         <v>6.23</v>
       </c>
       <c r="J18" s="22">
         <v>6.32</v>
       </c>
       <c r="K18" s="22">
         <v>6.33</v>
       </c>
       <c r="L18" s="22">
         <v>6.35</v>
       </c>
       <c r="M18" s="22">
         <v>6.31</v>
       </c>
       <c r="N18" s="22">
         <v>3.67</v>
       </c>
       <c r="O18" s="22">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="22">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>3.09</v>
       </c>
       <c r="C19" s="22">
         <v>3.8</v>
       </c>
       <c r="D19" s="22">
         <v>3.97</v>
       </c>
       <c r="E19" s="22">
         <v>4.76</v>
       </c>
       <c r="F19" s="22">
         <v>4.66</v>
       </c>
       <c r="G19" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H19" s="22">
         <v>5.0599999999999996</v>
       </c>
       <c r="I19" s="22">
         <v>5.17</v>
       </c>
       <c r="J19" s="22">
         <v>5.1100000000000003</v>
       </c>
       <c r="K19" s="22">
         <v>5.07</v>
       </c>
       <c r="L19" s="22">
         <v>4.91</v>
       </c>
       <c r="M19" s="22">
         <v>4.95</v>
       </c>
       <c r="N19" s="22">
         <v>2.91</v>
       </c>
       <c r="O19" s="22">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="22">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="22">
         <v>2.73</v>
       </c>
       <c r="C20" s="22">
         <v>2.83</v>
       </c>
       <c r="D20" s="22">
         <v>4.6399999999999997</v>
       </c>
       <c r="E20" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="22">
         <v>5.54</v>
       </c>
       <c r="G20" s="22">
         <v>5.35</v>
       </c>
       <c r="H20" s="22">
         <v>5.35</v>
       </c>
       <c r="I20" s="22">
         <v>4.68</v>
       </c>
       <c r="J20" s="22">
         <v>4.62</v>
       </c>
       <c r="K20" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="L20" s="22">
         <v>4.53</v>
       </c>
       <c r="M20" s="22">
         <v>4.26</v>
       </c>
       <c r="N20" s="22">
         <v>1.39</v>
       </c>
       <c r="O20" s="22">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="22">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="41"/>
       <c r="O21" s="41"/>
-    </row>
-    <row r="22" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="41"/>
+    </row>
+    <row r="22" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20">
         <v>3.39</v>
       </c>
       <c r="C22" s="20">
         <v>4.0199999999999996</v>
       </c>
       <c r="D22" s="20">
         <v>3.93</v>
       </c>
       <c r="E22" s="20">
         <v>4.08</v>
       </c>
       <c r="F22" s="20">
         <v>4.13</v>
       </c>
       <c r="G22" s="20">
         <v>4.1900000000000004</v>
       </c>
       <c r="H22" s="20">
         <v>4.26</v>
       </c>
       <c r="I22" s="20">
         <v>4.3899999999999997</v>
       </c>
       <c r="J22" s="20">
         <v>4.5</v>
       </c>
       <c r="K22" s="20">
         <v>4.55</v>
       </c>
       <c r="L22" s="20">
         <v>4.5199999999999996</v>
       </c>
       <c r="M22" s="20">
         <v>4.46</v>
       </c>
       <c r="N22" s="21">
         <v>3.05</v>
       </c>
       <c r="O22" s="20">
         <v>3.33</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="20">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22">
         <v>10.14</v>
       </c>
       <c r="C23" s="22">
         <v>10.79</v>
       </c>
       <c r="D23" s="22">
         <v>7.59</v>
       </c>
       <c r="E23" s="22">
         <v>6.87</v>
       </c>
       <c r="F23" s="22">
         <v>6.4</v>
       </c>
       <c r="G23" s="22">
         <v>6.86</v>
       </c>
       <c r="H23" s="22">
         <v>6.93</v>
       </c>
       <c r="I23" s="22">
         <v>7.38</v>
       </c>
       <c r="J23" s="22">
         <v>7.4</v>
       </c>
       <c r="K23" s="22">
         <v>7.7</v>
       </c>
       <c r="L23" s="22">
         <v>7.29</v>
       </c>
       <c r="M23" s="22">
         <v>6.8</v>
       </c>
       <c r="N23" s="23">
         <v>7.28</v>
       </c>
       <c r="O23" s="22">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="22">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22">
         <v>4.79</v>
       </c>
       <c r="C24" s="22">
         <v>4.7300000000000004</v>
       </c>
       <c r="D24" s="22">
         <v>4.55</v>
       </c>
       <c r="E24" s="22">
         <v>4.58</v>
       </c>
       <c r="F24" s="22">
         <v>4.63</v>
       </c>
       <c r="G24" s="22">
         <v>4.7699999999999996</v>
       </c>
       <c r="H24" s="22">
         <v>5</v>
       </c>
       <c r="I24" s="22">
         <v>5.09</v>
       </c>
       <c r="J24" s="22">
         <v>5.15</v>
       </c>
       <c r="K24" s="22">
         <v>5.35</v>
       </c>
       <c r="L24" s="22">
         <v>5.37</v>
       </c>
       <c r="M24" s="22">
         <v>5.33</v>
       </c>
       <c r="N24" s="23">
         <v>3.87</v>
       </c>
       <c r="O24" s="22">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="22">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="22">
         <v>2.93</v>
       </c>
       <c r="C25" s="22">
         <v>3.67</v>
       </c>
       <c r="D25" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="E25" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="F25" s="22">
         <v>3.83</v>
       </c>
       <c r="G25" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="H25" s="22">
         <v>3.99</v>
       </c>
       <c r="I25" s="22">
         <v>4.2</v>
       </c>
       <c r="J25" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="K25" s="22">
         <v>4.38</v>
       </c>
       <c r="L25" s="22">
         <v>4.38</v>
       </c>
       <c r="M25" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="N25" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="O25" s="22">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="22">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="22">
         <v>1.95</v>
       </c>
       <c r="C26" s="22">
         <v>2.54</v>
       </c>
       <c r="D26" s="22">
         <v>2.77</v>
       </c>
       <c r="E26" s="22">
         <v>2.92</v>
       </c>
       <c r="F26" s="22">
         <v>3.11</v>
       </c>
       <c r="G26" s="22">
         <v>3.05</v>
       </c>
       <c r="H26" s="22">
         <v>2.98</v>
       </c>
       <c r="I26" s="22">
         <v>3.02</v>
       </c>
       <c r="J26" s="22">
         <v>3.24</v>
       </c>
       <c r="K26" s="22">
         <v>3.24</v>
       </c>
       <c r="L26" s="22">
         <v>3.4</v>
       </c>
       <c r="M26" s="22">
         <v>3.42</v>
       </c>
       <c r="N26" s="23">
         <v>2.31</v>
       </c>
       <c r="O26" s="22">
         <v>1.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="22">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="22">
         <v>0.34</v>
       </c>
       <c r="C27" s="22">
         <v>1.26</v>
       </c>
       <c r="D27" s="22">
         <v>1.52</v>
       </c>
       <c r="E27" s="22">
         <v>2.81</v>
       </c>
       <c r="F27" s="22">
         <v>3.49</v>
       </c>
       <c r="G27" s="22">
         <v>3.39</v>
       </c>
       <c r="H27" s="22">
         <v>3.75</v>
       </c>
       <c r="I27" s="22">
         <v>4.03</v>
       </c>
       <c r="J27" s="22">
         <v>4.16</v>
       </c>
       <c r="K27" s="22">
         <v>3.97</v>
       </c>
       <c r="L27" s="22">
         <v>3.9</v>
       </c>
       <c r="M27" s="22">
         <v>3.71</v>
       </c>
       <c r="N27" s="23">
         <v>1.75</v>
       </c>
       <c r="O27" s="22">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="22">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="22">
         <v>3.91</v>
       </c>
       <c r="C28" s="22">
         <v>4.8499999999999996</v>
       </c>
       <c r="D28" s="22">
         <v>4.5</v>
       </c>
       <c r="E28" s="22">
         <v>4.53</v>
       </c>
       <c r="F28" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="G28" s="22">
         <v>4.47</v>
       </c>
       <c r="H28" s="22">
         <v>4.53</v>
       </c>
       <c r="I28" s="22">
         <v>4.66</v>
       </c>
       <c r="J28" s="22">
         <v>4.74</v>
       </c>
       <c r="K28" s="22">
         <v>4.76</v>
       </c>
       <c r="L28" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="M28" s="22">
         <v>4.62</v>
       </c>
       <c r="N28" s="23">
         <v>3.43</v>
       </c>
       <c r="O28" s="22">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="22">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="25">
         <v>1.43</v>
       </c>
       <c r="C29" s="25">
         <v>1.69</v>
       </c>
       <c r="D29" s="25">
         <v>2.2400000000000002</v>
       </c>
       <c r="E29" s="25">
         <v>2.5099999999999998</v>
       </c>
       <c r="F29" s="25">
         <v>2.81</v>
       </c>
       <c r="G29" s="25">
         <v>2.9</v>
       </c>
       <c r="H29" s="25">
         <v>2.9</v>
       </c>
       <c r="I29" s="25">
         <v>2.94</v>
       </c>
       <c r="J29" s="25">
         <v>3.2</v>
       </c>
       <c r="K29" s="25">
         <v>3.13</v>
       </c>
       <c r="L29" s="25">
         <v>3.19</v>
       </c>
       <c r="M29" s="25">
         <v>3.16</v>
       </c>
       <c r="N29" s="25">
         <v>1.77</v>
       </c>
       <c r="O29" s="25">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="25">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="31" spans="1:15" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="31" spans="1:16" s="2" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+      <selection activeCell="S11" sqref="S11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="39"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="6"/>
-      <c r="O4" s="7" t="s">
+      <c r="P4" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...2 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="P6" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+    </row>
+    <row r="8" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>122</v>
       </c>
       <c r="C8" s="13">
         <v>85</v>
       </c>
       <c r="D8" s="13">
         <v>115</v>
       </c>
       <c r="E8" s="13">
         <v>117</v>
       </c>
       <c r="F8" s="13">
         <v>137</v>
       </c>
       <c r="G8" s="13">
         <v>134</v>
       </c>
       <c r="H8" s="13">
         <v>136</v>
       </c>
       <c r="I8" s="13">
         <v>98</v>
       </c>
       <c r="J8" s="13">
         <v>116</v>
       </c>
       <c r="K8" s="13">
         <v>179</v>
       </c>
       <c r="L8" s="13">
         <v>143</v>
       </c>
       <c r="M8" s="13">
         <v>137</v>
       </c>
       <c r="N8" s="13">
         <v>125</v>
       </c>
       <c r="O8" s="13">
         <v>131</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="13">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16">
         <v>77</v>
       </c>
       <c r="C9" s="16">
         <v>43</v>
       </c>
       <c r="D9" s="16">
         <v>70</v>
       </c>
       <c r="E9" s="16">
         <v>67</v>
       </c>
       <c r="F9" s="16">
         <v>77</v>
       </c>
       <c r="G9" s="16">
         <v>68</v>
       </c>
       <c r="H9" s="16">
         <v>80</v>
       </c>
       <c r="I9" s="16">
         <v>64</v>
       </c>
       <c r="J9" s="16">
         <v>67</v>
       </c>
       <c r="K9" s="16">
         <v>96</v>
       </c>
       <c r="L9" s="16">
         <v>95</v>
       </c>
       <c r="M9" s="16">
         <v>75</v>
       </c>
       <c r="N9" s="16">
         <v>64</v>
       </c>
       <c r="O9" s="16">
         <v>81</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="16">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="16">
         <v>15</v>
       </c>
       <c r="C10" s="16">
         <v>12</v>
       </c>
       <c r="D10" s="16">
         <v>16</v>
       </c>
       <c r="E10" s="16">
         <v>26</v>
       </c>
       <c r="F10" s="16">
         <v>17</v>
       </c>
       <c r="G10" s="16">
         <v>34</v>
       </c>
       <c r="H10" s="16">
         <v>29</v>
       </c>
       <c r="I10" s="16">
         <v>9</v>
       </c>
       <c r="J10" s="16">
         <v>9</v>
       </c>
       <c r="K10" s="16">
         <v>35</v>
       </c>
       <c r="L10" s="16">
         <v>20</v>
       </c>
       <c r="M10" s="16">
         <v>16</v>
       </c>
       <c r="N10" s="16">
         <v>20</v>
       </c>
       <c r="O10" s="16">
         <v>20</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="16">
         <v>3</v>
       </c>
       <c r="C11" s="16">
         <v>5</v>
       </c>
       <c r="D11" s="16">
         <v>6</v>
       </c>
       <c r="E11" s="16">
         <v>7</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>5</v>
       </c>
       <c r="H11" s="16">
         <v>2</v>
       </c>
       <c r="I11" s="16">
         <v>2</v>
       </c>
       <c r="J11" s="16">
         <v>4</v>
       </c>
       <c r="K11" s="16">
         <v>5</v>
       </c>
       <c r="L11" s="16">
         <v>6</v>
       </c>
       <c r="M11" s="16">
         <v>5</v>
       </c>
       <c r="N11" s="16">
         <v>4</v>
       </c>
       <c r="O11" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>8</v>
       </c>
       <c r="C12" s="16">
         <v>4</v>
       </c>
       <c r="D12" s="16">
         <v>3</v>
       </c>
       <c r="E12" s="16">
         <v>2</v>
       </c>
       <c r="F12" s="16">
         <v>10</v>
       </c>
       <c r="G12" s="16">
         <v>1</v>
       </c>
       <c r="H12" s="16">
         <v>6</v>
       </c>
       <c r="I12" s="16">
         <v>4</v>
       </c>
       <c r="J12" s="16">
         <v>4</v>
       </c>
       <c r="K12" s="16">
         <v>4</v>
       </c>
       <c r="L12" s="16">
         <v>3</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
         <v>2</v>
       </c>
       <c r="O12" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>2</v>
       </c>
       <c r="C13" s="16">
         <v>4</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="16">
         <v>1</v>
       </c>
       <c r="F13" s="16">
         <v>1</v>
       </c>
       <c r="G13" s="16">
         <v>1</v>
       </c>
       <c r="H13" s="16">
         <v>2</v>
       </c>
       <c r="I13" s="16">
         <v>2</v>
       </c>
       <c r="J13" s="16">
         <v>2</v>
       </c>
       <c r="K13" s="16">
         <v>2</v>
       </c>
       <c r="L13" s="16">
         <v>1</v>
       </c>
       <c r="M13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="16">
         <v>5</v>
       </c>
       <c r="O13" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="16">
         <v>15</v>
       </c>
       <c r="C14" s="16">
         <v>13</v>
       </c>
       <c r="D14" s="16">
         <v>15</v>
       </c>
       <c r="E14" s="16">
         <v>11</v>
       </c>
       <c r="F14" s="16">
         <v>22</v>
       </c>
       <c r="G14" s="16">
         <v>21</v>
       </c>
       <c r="H14" s="16">
         <v>15</v>
       </c>
       <c r="I14" s="16">
         <v>12</v>
       </c>
       <c r="J14" s="16">
         <v>28</v>
       </c>
       <c r="K14" s="16">
         <v>31</v>
       </c>
       <c r="L14" s="16">
         <v>14</v>
       </c>
       <c r="M14" s="16">
         <v>29</v>
       </c>
       <c r="N14" s="16">
         <v>26</v>
       </c>
       <c r="O14" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="16">
         <v>2</v>
       </c>
       <c r="C15" s="16">
         <v>4</v>
       </c>
       <c r="D15" s="16">
         <v>5</v>
       </c>
       <c r="E15" s="16">
         <v>3</v>
       </c>
       <c r="F15" s="16">
         <v>7</v>
       </c>
       <c r="G15" s="16">
         <v>4</v>
       </c>
       <c r="H15" s="16">
         <v>2</v>
       </c>
       <c r="I15" s="16">
         <v>5</v>
       </c>
       <c r="J15" s="16">
         <v>2</v>
       </c>
       <c r="K15" s="16">
         <v>6</v>
       </c>
       <c r="L15" s="16">
         <v>4</v>
       </c>
       <c r="M15" s="16">
         <v>8</v>
       </c>
       <c r="N15" s="16">
         <v>4</v>
       </c>
       <c r="O15" s="16">
         <v>5</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="41"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41"/>
-    </row>
-    <row r="17" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="41"/>
+    </row>
+    <row r="17" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>82</v>
       </c>
       <c r="C17" s="13">
         <v>53</v>
       </c>
       <c r="D17" s="13">
         <v>75</v>
       </c>
       <c r="E17" s="13">
         <v>78</v>
       </c>
       <c r="F17" s="13">
         <v>88</v>
       </c>
       <c r="G17" s="13">
         <v>90</v>
       </c>
       <c r="H17" s="13">
         <v>94</v>
       </c>
       <c r="I17" s="13">
         <v>69</v>
       </c>
       <c r="J17" s="13">
         <v>70</v>
       </c>
       <c r="K17" s="13">
         <v>113</v>
       </c>
       <c r="L17" s="13">
         <v>110</v>
       </c>
       <c r="M17" s="13">
         <v>83</v>
       </c>
       <c r="N17" s="13">
         <v>76</v>
       </c>
       <c r="O17" s="13">
         <v>97</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="13">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16">
         <v>77</v>
       </c>
       <c r="C18" s="16">
         <v>42</v>
       </c>
       <c r="D18" s="16">
         <v>68</v>
       </c>
       <c r="E18" s="16">
         <v>66</v>
       </c>
       <c r="F18" s="16">
         <v>76</v>
       </c>
       <c r="G18" s="16">
         <v>67</v>
       </c>
       <c r="H18" s="16">
         <v>80</v>
       </c>
       <c r="I18" s="16">
         <v>62</v>
       </c>
       <c r="J18" s="16">
         <v>63</v>
       </c>
       <c r="K18" s="16">
         <v>95</v>
       </c>
       <c r="L18" s="16">
         <v>95</v>
       </c>
       <c r="M18" s="16">
         <v>70</v>
       </c>
       <c r="N18" s="16">
         <v>62</v>
       </c>
       <c r="O18" s="16">
         <v>81</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="16">
         <v>5</v>
       </c>
       <c r="C19" s="16">
         <v>8</v>
       </c>
       <c r="D19" s="16">
         <v>7</v>
       </c>
       <c r="E19" s="16">
         <v>12</v>
       </c>
       <c r="F19" s="16">
         <v>11</v>
       </c>
       <c r="G19" s="16">
         <v>20</v>
       </c>
       <c r="H19" s="16">
         <v>13</v>
       </c>
       <c r="I19" s="16">
         <v>6</v>
       </c>
       <c r="J19" s="16">
         <v>7</v>
       </c>
       <c r="K19" s="16">
         <v>17</v>
       </c>
       <c r="L19" s="16">
         <v>14</v>
       </c>
       <c r="M19" s="16">
         <v>11</v>
       </c>
       <c r="N19" s="16">
         <v>13</v>
       </c>
       <c r="O19" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="16">
         <v>3</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="16">
         <v>1</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
         <v>1</v>
       </c>
       <c r="I20" s="16">
         <v>1</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="K20" s="16">
         <v>1</v>
       </c>
       <c r="L20" s="16">
         <v>1</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <v>1</v>
       </c>
       <c r="O20" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="41"/>
       <c r="O21" s="41"/>
-    </row>
-    <row r="22" spans="1:15" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="41"/>
+    </row>
+    <row r="22" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>40</v>
       </c>
       <c r="C22" s="13">
         <v>32</v>
       </c>
       <c r="D22" s="13">
         <v>40</v>
       </c>
       <c r="E22" s="13">
         <v>39</v>
       </c>
       <c r="F22" s="13">
         <v>49</v>
       </c>
       <c r="G22" s="13">
         <v>44</v>
       </c>
       <c r="H22" s="13">
         <v>42</v>
       </c>
       <c r="I22" s="13">
         <v>29</v>
       </c>
       <c r="J22" s="13">
         <v>46</v>
       </c>
       <c r="K22" s="13">
         <v>66</v>
       </c>
       <c r="L22" s="13">
         <v>33</v>
       </c>
       <c r="M22" s="13">
         <v>54</v>
       </c>
       <c r="N22" s="13">
         <v>49</v>
       </c>
       <c r="O22" s="13">
         <v>34</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="16">
         <v>1</v>
       </c>
       <c r="D23" s="16">
         <v>2</v>
       </c>
       <c r="E23" s="16">
         <v>1</v>
       </c>
       <c r="F23" s="16">
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="I23" s="16">
         <v>2</v>
       </c>
       <c r="J23" s="16">
         <v>4</v>
       </c>
       <c r="K23" s="16">
         <v>1</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="M23" s="16">
         <v>5</v>
       </c>
       <c r="N23" s="16">
         <v>2</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="16">
         <v>10</v>
       </c>
       <c r="C24" s="16">
         <v>4</v>
       </c>
       <c r="D24" s="16">
         <v>9</v>
       </c>
       <c r="E24" s="16">
         <v>14</v>
       </c>
       <c r="F24" s="16">
         <v>6</v>
       </c>
       <c r="G24" s="16">
         <v>14</v>
       </c>
       <c r="H24" s="16">
         <v>16</v>
       </c>
       <c r="I24" s="16">
         <v>3</v>
       </c>
       <c r="J24" s="16">
         <v>2</v>
       </c>
       <c r="K24" s="16">
         <v>18</v>
       </c>
       <c r="L24" s="16">
         <v>6</v>
       </c>
       <c r="M24" s="16">
         <v>5</v>
       </c>
       <c r="N24" s="16">
         <v>7</v>
       </c>
       <c r="O24" s="16">
         <v>7</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16">
         <v>3</v>
       </c>
       <c r="C25" s="16">
         <v>5</v>
       </c>
       <c r="D25" s="16">
         <v>6</v>
       </c>
       <c r="E25" s="16">
         <v>7</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>5</v>
       </c>
       <c r="H25" s="16">
         <v>2</v>
       </c>
       <c r="I25" s="16">
         <v>2</v>
       </c>
       <c r="J25" s="16">
         <v>4</v>
       </c>
       <c r="K25" s="16">
         <v>5</v>
       </c>
       <c r="L25" s="16">
         <v>6</v>
       </c>
       <c r="M25" s="16">
         <v>5</v>
       </c>
       <c r="N25" s="16">
         <v>4</v>
       </c>
       <c r="O25" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16">
         <v>8</v>
       </c>
       <c r="C26" s="16">
         <v>4</v>
       </c>
       <c r="D26" s="16">
         <v>3</v>
       </c>
       <c r="E26" s="16">
         <v>2</v>
       </c>
       <c r="F26" s="16">
         <v>10</v>
       </c>
       <c r="G26" s="16">
         <v>1</v>
       </c>
       <c r="H26" s="16">
         <v>6</v>
       </c>
       <c r="I26" s="16">
         <v>4</v>
       </c>
       <c r="J26" s="16">
         <v>4</v>
       </c>
       <c r="K26" s="16">
         <v>4</v>
       </c>
       <c r="L26" s="16">
         <v>3</v>
       </c>
       <c r="M26" s="16">
         <v>4</v>
       </c>
       <c r="N26" s="16">
         <v>2</v>
       </c>
       <c r="O26" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16">
         <v>2</v>
       </c>
       <c r="C27" s="16">
         <v>4</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="16">
         <v>1</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
         <v>2</v>
       </c>
       <c r="J27" s="16">
         <v>2</v>
       </c>
       <c r="K27" s="16">
         <v>2</v>
       </c>
       <c r="L27" s="16">
         <v>1</v>
       </c>
       <c r="M27" s="16" t="s">
         <v>37</v>
       </c>
       <c r="N27" s="16">
         <v>5</v>
       </c>
       <c r="O27" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16">
         <v>15</v>
       </c>
       <c r="C28" s="16">
         <v>13</v>
       </c>
       <c r="D28" s="16">
         <v>15</v>
       </c>
       <c r="E28" s="16">
         <v>11</v>
       </c>
       <c r="F28" s="16">
         <v>22</v>
       </c>
       <c r="G28" s="16">
         <v>21</v>
       </c>
       <c r="H28" s="16">
         <v>15</v>
       </c>
       <c r="I28" s="16">
         <v>12</v>
       </c>
       <c r="J28" s="16">
         <v>28</v>
       </c>
       <c r="K28" s="16">
         <v>31</v>
       </c>
       <c r="L28" s="16">
         <v>14</v>
       </c>
       <c r="M28" s="16">
         <v>29</v>
       </c>
       <c r="N28" s="16">
         <v>26</v>
       </c>
       <c r="O28" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18">
         <v>2</v>
       </c>
       <c r="C29" s="18">
         <v>1</v>
       </c>
       <c r="D29" s="18">
         <v>5</v>
       </c>
       <c r="E29" s="18">
         <v>3</v>
       </c>
       <c r="F29" s="18">
         <v>6</v>
       </c>
       <c r="G29" s="18">
         <v>1</v>
       </c>
       <c r="H29" s="18">
         <v>1</v>
       </c>
       <c r="I29" s="18">
         <v>4</v>
       </c>
       <c r="J29" s="18">
         <v>2</v>
       </c>
       <c r="K29" s="18">
         <v>5</v>
       </c>
       <c r="L29" s="18">
         <v>3</v>
       </c>
       <c r="M29" s="18">
         <v>6</v>
       </c>
       <c r="N29" s="18">
         <v>3</v>
       </c>
       <c r="O29" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA30"/>
+  <dimension ref="A3:AB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC19" sqref="AC19"/>
+      <selection activeCell="AE14" sqref="AE14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.44140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:28" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="39"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+    </row>
+    <row r="4" spans="1:28" s="2" customFormat="1" ht="14.4" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
-      <c r="Z4" s="44" t="s">
+      <c r="AA4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AA4" s="44"/>
-[...3 lines deleted...]
-      <c r="B5" s="37">
+      <c r="AB4" s="44"/>
+    </row>
+    <row r="5" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2023</v>
       </c>
-      <c r="C5" s="38"/>
-[...8 lines deleted...]
-      <c r="L5" s="38"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
       <c r="M5" s="43"/>
-      <c r="N5" s="37">
+      <c r="N5" s="35">
         <v>2025</v>
       </c>
-      <c r="O5" s="38"/>
-[...10 lines deleted...]
-      <c r="Z5" s="37">
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="35">
         <v>2026</v>
       </c>
-      <c r="AA5" s="38"/>
-[...2 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36"/>
+    </row>
+    <row r="6" spans="1:28" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="40"/>
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="27" t="s">
@@ -4395,83 +4601,87 @@
       </c>
       <c r="T6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="U6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="V6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="W6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="Y6" s="30" t="s">
         <v>27</v>
       </c>
       <c r="Z6" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="AB6" s="30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="38"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="38"/>
+    </row>
+    <row r="8" spans="1:28" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="20">
         <v>0.41</v>
       </c>
       <c r="C8" s="21">
         <v>0.45</v>
       </c>
       <c r="D8" s="21">
         <v>0.53</v>
       </c>
       <c r="E8" s="31">
         <v>0.5</v>
       </c>
       <c r="F8" s="20">
         <v>0.48</v>
       </c>
       <c r="G8" s="20">
         <v>0.5</v>
       </c>
       <c r="H8" s="20">
         <v>0.51</v>
       </c>
       <c r="I8" s="20">
@@ -4509,52 +4719,55 @@
       </c>
       <c r="T8" s="20">
         <v>1.79</v>
       </c>
       <c r="U8" s="20">
         <v>1.74</v>
       </c>
       <c r="V8" s="20">
         <v>1.74</v>
       </c>
       <c r="W8" s="20">
         <v>1.83</v>
       </c>
       <c r="X8" s="20">
         <v>1.86</v>
       </c>
       <c r="Y8" s="20">
         <v>1.87</v>
       </c>
       <c r="Z8" s="20">
         <v>1.78</v>
       </c>
       <c r="AA8" s="20">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB8" s="20">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>0.51</v>
       </c>
       <c r="C9" s="23">
         <v>0.63</v>
       </c>
       <c r="D9" s="23">
         <v>0.75</v>
       </c>
       <c r="E9" s="24">
         <v>0.72</v>
       </c>
       <c r="F9" s="22">
         <v>0.74</v>
       </c>
       <c r="G9" s="22">
         <v>0.8</v>
       </c>
       <c r="H9" s="22">
         <v>0.83</v>
       </c>
       <c r="I9" s="22">
@@ -4592,52 +4805,55 @@
       </c>
       <c r="T9" s="22">
         <v>2.76</v>
       </c>
       <c r="U9" s="22">
         <v>2.73</v>
       </c>
       <c r="V9" s="22">
         <v>2.73</v>
       </c>
       <c r="W9" s="22">
         <v>2.84</v>
       </c>
       <c r="X9" s="22">
         <v>2.93</v>
       </c>
       <c r="Y9" s="22">
         <v>2.93</v>
       </c>
       <c r="Z9" s="22">
         <v>2.41</v>
       </c>
       <c r="AA9" s="22">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB9" s="22">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>0.39</v>
       </c>
       <c r="C10" s="23">
         <v>0.25</v>
       </c>
       <c r="D10" s="23">
         <v>0.41</v>
       </c>
       <c r="E10" s="24">
         <v>0.39</v>
       </c>
       <c r="F10" s="22">
         <v>0.31</v>
       </c>
       <c r="G10" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="H10" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="I10" s="22">
@@ -4675,52 +4891,55 @@
       </c>
       <c r="T10" s="22">
         <v>1.66</v>
       </c>
       <c r="U10" s="22">
         <v>1.54</v>
       </c>
       <c r="V10" s="22">
         <v>1.44</v>
       </c>
       <c r="W10" s="22">
         <v>1.57</v>
       </c>
       <c r="X10" s="22">
         <v>1.57</v>
       </c>
       <c r="Y10" s="22">
         <v>1.54</v>
       </c>
       <c r="Z10" s="22">
         <v>1.51</v>
       </c>
       <c r="AA10" s="22">
         <v>1.58</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB10" s="22">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="23">
         <v>0.08</v>
       </c>
       <c r="D11" s="23">
         <v>0.11</v>
       </c>
       <c r="E11" s="24">
         <v>0.21</v>
       </c>
       <c r="F11" s="22">
         <v>0.2</v>
       </c>
       <c r="G11" s="22">
         <v>0.19</v>
       </c>
       <c r="H11" s="22">
         <v>0.17</v>
       </c>
       <c r="I11" s="22">
@@ -4758,52 +4977,55 @@
       </c>
       <c r="T11" s="22">
         <v>0.74</v>
       </c>
       <c r="U11" s="22">
         <v>0.69</v>
       </c>
       <c r="V11" s="22">
         <v>0.68</v>
       </c>
       <c r="W11" s="22">
         <v>0.7</v>
       </c>
       <c r="X11" s="22">
         <v>0.72</v>
       </c>
       <c r="Y11" s="22">
         <v>0.73</v>
       </c>
       <c r="Z11" s="22">
         <v>0.66</v>
       </c>
       <c r="AA11" s="22">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB11" s="22">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>0.64</v>
       </c>
       <c r="C12" s="23">
         <v>0.67</v>
       </c>
       <c r="D12" s="23">
         <v>0.66</v>
       </c>
       <c r="E12" s="24">
         <v>0.57999999999999996</v>
       </c>
       <c r="F12" s="22">
         <v>0.72</v>
       </c>
       <c r="G12" s="22">
         <v>0.66</v>
       </c>
       <c r="H12" s="22">
         <v>0.66</v>
       </c>
       <c r="I12" s="22">
@@ -4841,52 +5063,55 @@
       </c>
       <c r="T12" s="22">
         <v>1.61</v>
       </c>
       <c r="U12" s="22">
         <v>1.57</v>
       </c>
       <c r="V12" s="22">
         <v>1.55</v>
       </c>
       <c r="W12" s="22">
         <v>1.52</v>
       </c>
       <c r="X12" s="22">
         <v>1.48</v>
       </c>
       <c r="Y12" s="22">
         <v>1.46</v>
       </c>
       <c r="Z12" s="22">
         <v>0.66</v>
       </c>
       <c r="AA12" s="22">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB12" s="22">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="23">
         <v>0.17</v>
       </c>
       <c r="D13" s="23">
         <v>0.23</v>
       </c>
       <c r="E13" s="24">
         <v>0.34</v>
       </c>
       <c r="F13" s="22">
         <v>0.34</v>
       </c>
       <c r="G13" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="H13" s="22">
         <v>0.24</v>
       </c>
       <c r="I13" s="22">
@@ -4924,52 +5149,55 @@
       </c>
       <c r="T13" s="22">
         <v>0.55000000000000004</v>
       </c>
       <c r="U13" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="V13" s="22">
         <v>0.57999999999999996</v>
       </c>
       <c r="W13" s="22">
         <v>0.59</v>
       </c>
       <c r="X13" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y13" s="22">
         <v>0.52</v>
       </c>
       <c r="Z13" s="22">
         <v>1.75</v>
       </c>
       <c r="AA13" s="22">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB13" s="22">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>0.49</v>
       </c>
       <c r="C14" s="23">
         <v>0.48</v>
       </c>
       <c r="D14" s="23">
         <v>0.53</v>
       </c>
       <c r="E14" s="24">
         <v>0.42</v>
       </c>
       <c r="F14" s="22">
         <v>0.36</v>
       </c>
       <c r="G14" s="22">
         <v>0.4</v>
       </c>
       <c r="H14" s="22">
         <v>0.4</v>
       </c>
       <c r="I14" s="22">
@@ -5007,52 +5235,55 @@
       </c>
       <c r="T14" s="22">
         <v>1.1100000000000001</v>
       </c>
       <c r="U14" s="22">
         <v>1.08</v>
       </c>
       <c r="V14" s="22">
         <v>1.17</v>
       </c>
       <c r="W14" s="22">
         <v>1.27</v>
       </c>
       <c r="X14" s="22">
         <v>1.24</v>
       </c>
       <c r="Y14" s="22">
         <v>1.3</v>
       </c>
       <c r="Z14" s="22">
         <v>1.75</v>
       </c>
       <c r="AA14" s="22">
         <v>1.45</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB14" s="22">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="C15" s="23">
         <v>0.47</v>
       </c>
       <c r="D15" s="23">
         <v>0.31</v>
       </c>
       <c r="E15" s="24">
         <v>0.31</v>
       </c>
       <c r="F15" s="22">
         <v>0.31</v>
       </c>
       <c r="G15" s="22">
         <v>0.26</v>
       </c>
       <c r="H15" s="22">
         <v>0.3</v>
       </c>
       <c r="I15" s="22">
@@ -5090,83 +5321,87 @@
       </c>
       <c r="T15" s="22">
         <v>1.1200000000000001</v>
       </c>
       <c r="U15" s="22">
         <v>1.1599999999999999</v>
       </c>
       <c r="V15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="W15" s="22">
         <v>1.1599999999999999</v>
       </c>
       <c r="X15" s="22">
         <v>1.17</v>
       </c>
       <c r="Y15" s="22">
         <v>1.26</v>
       </c>
       <c r="Z15" s="22">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA15" s="22">
         <v>1.33</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB15" s="22">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
       <c r="N16" s="45"/>
       <c r="O16" s="45"/>
       <c r="P16" s="45"/>
       <c r="Q16" s="45"/>
       <c r="R16" s="45"/>
       <c r="S16" s="45"/>
       <c r="T16" s="45"/>
       <c r="U16" s="45"/>
       <c r="V16" s="45"/>
       <c r="W16" s="45"/>
       <c r="X16" s="45"/>
       <c r="Y16" s="45"/>
       <c r="Z16" s="45"/>
       <c r="AA16" s="45"/>
-    </row>
-    <row r="17" spans="1:27" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="AB16" s="45"/>
+    </row>
+    <row r="17" spans="1:28" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>0.5</v>
       </c>
       <c r="C17" s="21">
         <v>0.54</v>
       </c>
       <c r="D17" s="21">
         <v>0.66</v>
       </c>
       <c r="E17" s="12">
         <v>0.65</v>
       </c>
       <c r="F17" s="20">
         <v>0.65</v>
       </c>
       <c r="G17" s="20">
         <v>0.69</v>
       </c>
       <c r="H17" s="20">
         <v>0.71</v>
       </c>
       <c r="I17" s="20">
@@ -5204,52 +5439,55 @@
       </c>
       <c r="T17" s="20">
         <v>2.5499999999999998</v>
       </c>
       <c r="U17" s="20">
         <v>2.5</v>
       </c>
       <c r="V17" s="20">
         <v>2.48</v>
       </c>
       <c r="W17" s="20">
         <v>2.58</v>
       </c>
       <c r="X17" s="20">
         <v>2.67</v>
       </c>
       <c r="Y17" s="20">
         <v>2.66</v>
       </c>
       <c r="Z17" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA17" s="20">
         <v>2.75</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB17" s="20">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>0.53</v>
       </c>
       <c r="C18" s="23">
         <v>0.64</v>
       </c>
       <c r="D18" s="23">
         <v>0.77</v>
       </c>
       <c r="E18" s="24">
         <v>0.74</v>
       </c>
       <c r="F18" s="22">
         <v>0.75</v>
       </c>
       <c r="G18" s="22">
         <v>0.81</v>
       </c>
       <c r="H18" s="22">
         <v>0.85</v>
       </c>
       <c r="I18" s="22">
@@ -5287,52 +5525,55 @@
       </c>
       <c r="T18" s="22">
         <v>2.8</v>
       </c>
       <c r="U18" s="22">
         <v>2.76</v>
       </c>
       <c r="V18" s="22">
         <v>2.75</v>
       </c>
       <c r="W18" s="22">
         <v>2.86</v>
       </c>
       <c r="X18" s="22">
         <v>2.96</v>
       </c>
       <c r="Y18" s="22">
         <v>2.95</v>
       </c>
       <c r="Z18" s="22">
         <v>2.4</v>
       </c>
       <c r="AA18" s="22">
         <v>2.91</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB18" s="22">
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>0.47</v>
       </c>
       <c r="C19" s="23">
         <v>0.25</v>
       </c>
       <c r="D19" s="23">
         <v>0.32</v>
       </c>
       <c r="E19" s="24">
         <v>0.41</v>
       </c>
       <c r="F19" s="22">
         <v>0.32</v>
       </c>
       <c r="G19" s="22">
         <v>0.32</v>
       </c>
       <c r="H19" s="22">
         <v>0.3</v>
       </c>
       <c r="I19" s="22">
@@ -5370,52 +5611,55 @@
       </c>
       <c r="T19" s="22">
         <v>1.71</v>
       </c>
       <c r="U19" s="22">
         <v>1.61</v>
       </c>
       <c r="V19" s="22">
         <v>1.56</v>
       </c>
       <c r="W19" s="22">
         <v>1.66</v>
       </c>
       <c r="X19" s="22">
         <v>1.72</v>
       </c>
       <c r="Y19" s="22">
         <v>1.71</v>
       </c>
       <c r="Z19" s="22">
         <v>1.99</v>
       </c>
       <c r="AA19" s="22">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB19" s="22">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="G20" s="22">
         <v>0.23</v>
       </c>
       <c r="H20" s="22">
         <v>0.2</v>
       </c>
       <c r="I20" s="22">
@@ -5453,83 +5697,87 @@
       </c>
       <c r="T20" s="22">
         <v>1.58</v>
       </c>
       <c r="U20" s="22">
         <v>1.56</v>
       </c>
       <c r="V20" s="22">
         <v>1.38</v>
       </c>
       <c r="W20" s="22">
         <v>1.38</v>
       </c>
       <c r="X20" s="22">
         <v>1.38</v>
       </c>
       <c r="Y20" s="22">
         <v>1.5</v>
       </c>
       <c r="Z20" s="22">
         <v>1.39</v>
       </c>
       <c r="AA20" s="22">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB20" s="22">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="41"/>
       <c r="O21" s="41"/>
       <c r="P21" s="41"/>
       <c r="Q21" s="41"/>
       <c r="R21" s="41"/>
       <c r="S21" s="41"/>
       <c r="T21" s="41"/>
       <c r="U21" s="41"/>
       <c r="V21" s="41"/>
       <c r="W21" s="41"/>
       <c r="X21" s="41"/>
       <c r="Y21" s="41"/>
       <c r="Z21" s="41"/>
       <c r="AA21" s="41"/>
-    </row>
-    <row r="22" spans="1:27" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="AB21" s="41"/>
+    </row>
+    <row r="22" spans="1:28" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20">
         <v>0.33</v>
       </c>
       <c r="C22" s="21">
         <v>0.36</v>
       </c>
       <c r="D22" s="21">
         <v>0.42</v>
       </c>
       <c r="E22" s="12">
         <v>0.37</v>
       </c>
       <c r="F22" s="20">
         <v>0.35</v>
       </c>
       <c r="G22" s="20">
         <v>0.34</v>
       </c>
       <c r="H22" s="20">
         <v>0.34</v>
       </c>
       <c r="I22" s="20">
@@ -5567,52 +5815,55 @@
       </c>
       <c r="T22" s="20">
         <v>1.1299999999999999</v>
       </c>
       <c r="U22" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="V22" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="W22" s="20">
         <v>1.18</v>
       </c>
       <c r="X22" s="20">
         <v>1.1599999999999999</v>
       </c>
       <c r="Y22" s="20">
         <v>1.18</v>
       </c>
       <c r="Z22" s="21">
         <v>1.32</v>
       </c>
       <c r="AA22" s="20">
         <v>1.18</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB22" s="20">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="22">
         <v>0.61</v>
       </c>
       <c r="G23" s="22">
         <v>0.51</v>
       </c>
       <c r="H23" s="22">
         <v>0.44</v>
       </c>
       <c r="I23" s="22">
@@ -5650,52 +5901,55 @@
       </c>
       <c r="T23" s="22">
         <v>1.3</v>
       </c>
       <c r="U23" s="22">
         <v>1.51</v>
       </c>
       <c r="V23" s="22">
         <v>2.02</v>
       </c>
       <c r="W23" s="22">
         <v>1.96</v>
       </c>
       <c r="X23" s="22">
         <v>1.79</v>
       </c>
       <c r="Y23" s="22">
         <v>2.27</v>
       </c>
       <c r="Z23" s="23">
         <v>2.91</v>
       </c>
       <c r="AA23" s="22">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB23" s="22">
+        <v>2.5299999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22">
         <v>0.31</v>
       </c>
       <c r="C24" s="23">
         <v>0.25</v>
       </c>
       <c r="D24" s="23">
         <v>0.49</v>
       </c>
       <c r="E24" s="24">
         <v>0.36</v>
       </c>
       <c r="F24" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="G24" s="22">
         <v>0.24</v>
       </c>
       <c r="H24" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="I24" s="22">
@@ -5733,52 +5987,55 @@
       </c>
       <c r="T24" s="22">
         <v>1.61</v>
       </c>
       <c r="U24" s="22">
         <v>1.46</v>
       </c>
       <c r="V24" s="22">
         <v>1.33</v>
       </c>
       <c r="W24" s="22">
         <v>1.48</v>
       </c>
       <c r="X24" s="22">
         <v>1.43</v>
       </c>
       <c r="Y24" s="22">
         <v>1.37</v>
       </c>
       <c r="Z24" s="23">
         <v>1.04</v>
       </c>
       <c r="AA24" s="22">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB24" s="22">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="23">
         <v>0.08</v>
       </c>
       <c r="D25" s="23">
         <v>0.11</v>
       </c>
       <c r="E25" s="24">
         <v>0.21</v>
       </c>
       <c r="F25" s="22">
         <v>0.2</v>
       </c>
       <c r="G25" s="22">
         <v>0.19</v>
       </c>
       <c r="H25" s="22">
         <v>0.17</v>
       </c>
       <c r="I25" s="22">
@@ -5816,52 +6073,55 @@
       </c>
       <c r="T25" s="22">
         <v>0.74</v>
       </c>
       <c r="U25" s="22">
         <v>0.69</v>
       </c>
       <c r="V25" s="22">
         <v>0.68</v>
       </c>
       <c r="W25" s="22">
         <v>0.7</v>
       </c>
       <c r="X25" s="22">
         <v>0.72</v>
       </c>
       <c r="Y25" s="22">
         <v>0.73</v>
       </c>
       <c r="Z25" s="23">
         <v>0.66</v>
       </c>
       <c r="AA25" s="22">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB25" s="22">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="22">
         <v>0.64</v>
       </c>
       <c r="C26" s="23">
         <v>0.67</v>
       </c>
       <c r="D26" s="23">
         <v>0.66</v>
       </c>
       <c r="E26" s="24">
         <v>0.57999999999999996</v>
       </c>
       <c r="F26" s="22">
         <v>0.72</v>
       </c>
       <c r="G26" s="22">
         <v>0.66</v>
       </c>
       <c r="H26" s="22">
         <v>0.66</v>
       </c>
       <c r="I26" s="22">
@@ -5899,52 +6159,55 @@
       </c>
       <c r="T26" s="22">
         <v>1.61</v>
       </c>
       <c r="U26" s="22">
         <v>1.57</v>
       </c>
       <c r="V26" s="22">
         <v>1.55</v>
       </c>
       <c r="W26" s="22">
         <v>1.52</v>
       </c>
       <c r="X26" s="22">
         <v>1.48</v>
       </c>
       <c r="Y26" s="22">
         <v>1.46</v>
       </c>
       <c r="Z26" s="23">
         <v>0.66</v>
       </c>
       <c r="AA26" s="22">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB26" s="22">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="23">
         <v>0.17</v>
       </c>
       <c r="D27" s="23">
         <v>0.23</v>
       </c>
       <c r="E27" s="24">
         <v>0.34</v>
       </c>
       <c r="F27" s="22">
         <v>0.34</v>
       </c>
       <c r="G27" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="H27" s="22">
         <v>0.24</v>
       </c>
       <c r="I27" s="22">
@@ -5982,52 +6245,55 @@
       </c>
       <c r="T27" s="22">
         <v>0.55000000000000004</v>
       </c>
       <c r="U27" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="V27" s="22">
         <v>0.57999999999999996</v>
       </c>
       <c r="W27" s="22">
         <v>0.59</v>
       </c>
       <c r="X27" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y27" s="22">
         <v>0.52</v>
       </c>
       <c r="Z27" s="23">
         <v>1.75</v>
       </c>
       <c r="AA27" s="22">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB27" s="22">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="22">
         <v>0.49</v>
       </c>
       <c r="C28" s="23">
         <v>0.48</v>
       </c>
       <c r="D28" s="23">
         <v>0.53</v>
       </c>
       <c r="E28" s="24">
         <v>0.42</v>
       </c>
       <c r="F28" s="22">
         <v>0.36</v>
       </c>
       <c r="G28" s="22">
         <v>0.4</v>
       </c>
       <c r="H28" s="22">
         <v>0.4</v>
       </c>
       <c r="I28" s="22">
@@ -6065,52 +6331,55 @@
       </c>
       <c r="T28" s="22">
         <v>1.1100000000000001</v>
       </c>
       <c r="U28" s="22">
         <v>1.08</v>
       </c>
       <c r="V28" s="22">
         <v>1.17</v>
       </c>
       <c r="W28" s="22">
         <v>1.27</v>
       </c>
       <c r="X28" s="22">
         <v>1.24</v>
       </c>
       <c r="Y28" s="22">
         <v>1.3</v>
       </c>
       <c r="Z28" s="23">
         <v>1.75</v>
       </c>
       <c r="AA28" s="22">
         <v>1.45</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB28" s="22">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="25">
         <v>0.38</v>
       </c>
       <c r="C29" s="25">
         <v>0.6</v>
       </c>
       <c r="D29" s="25">
         <v>0.39</v>
       </c>
       <c r="E29" s="26">
         <v>0.39</v>
       </c>
       <c r="F29" s="25">
         <v>0.31</v>
       </c>
       <c r="G29" s="25">
         <v>0.26</v>
       </c>
       <c r="H29" s="25">
         <v>0.33</v>
       </c>
       <c r="I29" s="25">
@@ -6148,67 +6417,70 @@
       </c>
       <c r="T29" s="25">
         <v>1</v>
       </c>
       <c r="U29" s="25">
         <v>1.06</v>
       </c>
       <c r="V29" s="25">
         <v>1.03</v>
       </c>
       <c r="W29" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="X29" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="Y29" s="25">
         <v>1.2</v>
       </c>
       <c r="Z29" s="25">
         <v>1.06</v>
       </c>
       <c r="AA29" s="25">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AB29" s="25">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AA3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:AA21"/>
+    <mergeCell ref="A3:AB3"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A16:AB16"/>
+    <mergeCell ref="A21:AB21"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="AA4:AB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>
       <vt:lpstr>Число разводов</vt:lpstr>