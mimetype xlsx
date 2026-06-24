--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="43">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -496,82 +496,82 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -847,3726 +847,3932 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
+      <selection pane="bottomLeft" activeCell="M37" sqref="M37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="37"/>
-[...16 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="35">
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="36"/>
+      <c r="B5" s="38">
         <v>2025</v>
       </c>
-      <c r="C5" s="36"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2026</v>
       </c>
-      <c r="O5" s="36"/>
-[...3 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="37"/>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="34" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="Q6" s="34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="38"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+    </row>
+    <row r="8" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>260</v>
       </c>
       <c r="C8" s="13">
         <v>308</v>
       </c>
       <c r="D8" s="13">
         <v>314</v>
       </c>
       <c r="E8" s="13">
         <v>364</v>
       </c>
       <c r="F8" s="13">
         <v>350</v>
       </c>
       <c r="G8" s="13">
         <v>393</v>
       </c>
       <c r="H8" s="13">
         <v>381</v>
       </c>
       <c r="I8" s="13">
         <v>405</v>
       </c>
       <c r="J8" s="13">
         <v>395</v>
       </c>
       <c r="K8" s="13">
         <v>376</v>
       </c>
       <c r="L8" s="13">
         <v>331</v>
       </c>
       <c r="M8" s="13">
         <v>320</v>
       </c>
       <c r="N8" s="13">
         <v>228</v>
       </c>
       <c r="O8" s="13">
         <v>269</v>
       </c>
       <c r="P8" s="13">
         <v>325</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="13">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16">
         <v>120</v>
       </c>
       <c r="C9" s="16">
         <v>128</v>
       </c>
       <c r="D9" s="16">
         <v>141</v>
       </c>
       <c r="E9" s="16">
         <v>156</v>
       </c>
       <c r="F9" s="16">
         <v>159</v>
       </c>
       <c r="G9" s="16">
         <v>194</v>
       </c>
       <c r="H9" s="16">
         <v>176</v>
       </c>
       <c r="I9" s="16">
         <v>178</v>
       </c>
       <c r="J9" s="16">
         <v>175</v>
       </c>
       <c r="K9" s="16">
         <v>166</v>
       </c>
       <c r="L9" s="16">
         <v>157</v>
       </c>
       <c r="M9" s="16">
         <v>147</v>
       </c>
       <c r="N9" s="16">
         <v>100</v>
       </c>
       <c r="O9" s="16">
         <v>122</v>
       </c>
       <c r="P9" s="16">
         <v>147</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="16">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="16">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>55</v>
       </c>
       <c r="D10" s="16">
         <v>56</v>
       </c>
       <c r="E10" s="16">
         <v>75</v>
       </c>
       <c r="F10" s="16">
         <v>60</v>
       </c>
       <c r="G10" s="16">
         <v>78</v>
       </c>
       <c r="H10" s="16">
         <v>76</v>
       </c>
       <c r="I10" s="16">
         <v>76</v>
       </c>
       <c r="J10" s="16">
         <v>65</v>
       </c>
       <c r="K10" s="16">
         <v>78</v>
       </c>
       <c r="L10" s="16">
         <v>56</v>
       </c>
       <c r="M10" s="16">
         <v>68</v>
       </c>
       <c r="N10" s="16">
         <v>45</v>
       </c>
       <c r="O10" s="16">
         <v>43</v>
       </c>
       <c r="P10" s="16">
         <v>55</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="16">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="16">
         <v>18</v>
       </c>
       <c r="C11" s="16">
         <v>25</v>
       </c>
       <c r="D11" s="16">
         <v>29</v>
       </c>
       <c r="E11" s="16">
         <v>25</v>
       </c>
       <c r="F11" s="16">
         <v>18</v>
       </c>
       <c r="G11" s="16">
         <v>33</v>
       </c>
       <c r="H11" s="16">
         <v>20</v>
       </c>
       <c r="I11" s="16">
         <v>34</v>
       </c>
       <c r="J11" s="16">
         <v>31</v>
       </c>
       <c r="K11" s="16">
         <v>31</v>
       </c>
       <c r="L11" s="16">
         <v>26</v>
       </c>
       <c r="M11" s="16">
         <v>22</v>
       </c>
       <c r="N11" s="16">
         <v>14</v>
       </c>
       <c r="O11" s="16">
         <v>25</v>
       </c>
       <c r="P11" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>6</v>
       </c>
       <c r="C12" s="16">
         <v>9</v>
       </c>
       <c r="D12" s="16">
         <v>10</v>
       </c>
       <c r="E12" s="16">
         <v>10</v>
       </c>
       <c r="F12" s="16">
         <v>12</v>
       </c>
       <c r="G12" s="16">
         <v>8</v>
       </c>
       <c r="H12" s="16">
         <v>8</v>
       </c>
       <c r="I12" s="16">
         <v>10</v>
       </c>
       <c r="J12" s="16">
         <v>15</v>
       </c>
       <c r="K12" s="16">
         <v>10</v>
       </c>
       <c r="L12" s="16">
         <v>15</v>
       </c>
       <c r="M12" s="16">
         <v>11</v>
       </c>
       <c r="N12" s="16">
         <v>7</v>
       </c>
       <c r="O12" s="16">
         <v>4</v>
       </c>
       <c r="P12" s="16">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>1</v>
       </c>
       <c r="C13" s="16">
         <v>6</v>
       </c>
       <c r="D13" s="16">
         <v>6</v>
       </c>
       <c r="E13" s="16">
         <v>19</v>
       </c>
       <c r="F13" s="16">
         <v>18</v>
       </c>
       <c r="G13" s="16">
         <v>8</v>
       </c>
       <c r="H13" s="16">
         <v>17</v>
       </c>
       <c r="I13" s="16">
         <v>17</v>
       </c>
       <c r="J13" s="16">
         <v>15</v>
       </c>
       <c r="K13" s="16">
         <v>7</v>
       </c>
       <c r="L13" s="16">
         <v>9</v>
       </c>
       <c r="M13" s="16">
         <v>5</v>
       </c>
       <c r="N13" s="16">
         <v>5</v>
       </c>
       <c r="O13" s="16">
         <v>13</v>
       </c>
       <c r="P13" s="16">
         <v>10</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="16">
         <v>57</v>
       </c>
       <c r="C14" s="16">
         <v>78</v>
       </c>
       <c r="D14" s="16">
         <v>57</v>
       </c>
       <c r="E14" s="16">
         <v>66</v>
       </c>
       <c r="F14" s="16">
         <v>66</v>
       </c>
       <c r="G14" s="16">
         <v>60</v>
       </c>
       <c r="H14" s="16">
         <v>72</v>
       </c>
       <c r="I14" s="16">
         <v>81</v>
       </c>
       <c r="J14" s="16">
         <v>77</v>
       </c>
       <c r="K14" s="16">
         <v>73</v>
       </c>
       <c r="L14" s="16">
         <v>56</v>
       </c>
       <c r="M14" s="16">
         <v>58</v>
       </c>
       <c r="N14" s="16">
         <v>51</v>
       </c>
       <c r="O14" s="16">
         <v>53</v>
       </c>
       <c r="P14" s="16">
         <v>59</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="16">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="16">
         <v>6</v>
       </c>
       <c r="C15" s="16">
         <v>7</v>
       </c>
       <c r="D15" s="16">
         <v>15</v>
       </c>
       <c r="E15" s="16">
         <v>13</v>
       </c>
       <c r="F15" s="16">
         <v>17</v>
       </c>
       <c r="G15" s="16">
         <v>12</v>
       </c>
       <c r="H15" s="16">
         <v>12</v>
       </c>
       <c r="I15" s="16">
         <v>9</v>
       </c>
       <c r="J15" s="16">
         <v>17</v>
       </c>
       <c r="K15" s="16">
         <v>11</v>
       </c>
       <c r="L15" s="16">
         <v>12</v>
       </c>
       <c r="M15" s="16">
         <v>9</v>
       </c>
       <c r="N15" s="16">
         <v>6</v>
       </c>
       <c r="O15" s="16">
         <v>9</v>
       </c>
       <c r="P15" s="16">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="Q15" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="35"/>
+      <c r="N16" s="35"/>
+      <c r="O16" s="35"/>
+      <c r="P16" s="35"/>
+      <c r="Q16" s="35"/>
+    </row>
+    <row r="17" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>135</v>
       </c>
       <c r="C17" s="13">
         <v>150</v>
       </c>
       <c r="D17" s="13">
         <v>174</v>
       </c>
       <c r="E17" s="13">
         <v>202</v>
       </c>
       <c r="F17" s="13">
         <v>190</v>
       </c>
       <c r="G17" s="13">
         <v>234</v>
       </c>
       <c r="H17" s="13">
         <v>209</v>
       </c>
       <c r="I17" s="13">
         <v>209</v>
       </c>
       <c r="J17" s="13">
         <v>202</v>
       </c>
       <c r="K17" s="13">
         <v>194</v>
       </c>
       <c r="L17" s="13">
         <v>177</v>
       </c>
       <c r="M17" s="13">
         <v>182</v>
       </c>
       <c r="N17" s="13">
         <v>115</v>
       </c>
       <c r="O17" s="13">
         <v>147</v>
       </c>
       <c r="P17" s="13">
         <v>172</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="13">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16">
         <v>113</v>
       </c>
       <c r="C18" s="16">
         <v>121</v>
       </c>
       <c r="D18" s="16">
         <v>140</v>
       </c>
       <c r="E18" s="16">
         <v>153</v>
       </c>
       <c r="F18" s="16">
         <v>156</v>
       </c>
       <c r="G18" s="16">
         <v>188</v>
       </c>
       <c r="H18" s="16">
         <v>171</v>
       </c>
       <c r="I18" s="16">
         <v>171</v>
       </c>
       <c r="J18" s="16">
         <v>170</v>
       </c>
       <c r="K18" s="16">
         <v>159</v>
       </c>
       <c r="L18" s="16">
         <v>155</v>
       </c>
       <c r="M18" s="16">
         <v>146</v>
       </c>
       <c r="N18" s="16">
         <v>95</v>
       </c>
       <c r="O18" s="16">
         <v>119</v>
       </c>
       <c r="P18" s="16">
         <v>144</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="16">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="16">
         <v>20</v>
       </c>
       <c r="C19" s="16">
         <v>27</v>
       </c>
       <c r="D19" s="16">
         <v>28</v>
       </c>
       <c r="E19" s="16">
         <v>45</v>
       </c>
       <c r="F19" s="16">
         <v>28</v>
       </c>
       <c r="G19" s="16">
         <v>43</v>
       </c>
       <c r="H19" s="16">
         <v>34</v>
       </c>
       <c r="I19" s="16">
         <v>38</v>
       </c>
       <c r="J19" s="16">
         <v>29</v>
       </c>
       <c r="K19" s="16">
         <v>31</v>
       </c>
       <c r="L19" s="16">
         <v>20</v>
       </c>
       <c r="M19" s="16">
         <v>35</v>
       </c>
       <c r="N19" s="16">
         <v>19</v>
       </c>
       <c r="O19" s="16">
         <v>26</v>
       </c>
       <c r="P19" s="16">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16">
         <v>2</v>
       </c>
       <c r="C20" s="16">
         <v>2</v>
       </c>
       <c r="D20" s="16">
         <v>6</v>
       </c>
       <c r="E20" s="16">
         <v>4</v>
       </c>
       <c r="F20" s="16">
         <v>6</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
         <v>4</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="J20" s="16">
         <v>3</v>
       </c>
       <c r="K20" s="16">
         <v>4</v>
       </c>
       <c r="L20" s="16">
         <v>2</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="16">
         <v>1</v>
       </c>
       <c r="O20" s="16">
         <v>2</v>
       </c>
       <c r="P20" s="16">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="Q20" s="16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+    </row>
+    <row r="22" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>125</v>
       </c>
       <c r="C22" s="13">
         <v>158</v>
       </c>
       <c r="D22" s="13">
         <v>140</v>
       </c>
       <c r="E22" s="13">
         <v>162</v>
       </c>
       <c r="F22" s="13">
         <v>160</v>
       </c>
       <c r="G22" s="13">
         <v>159</v>
       </c>
       <c r="H22" s="13">
         <v>172</v>
       </c>
       <c r="I22" s="13">
         <v>196</v>
       </c>
       <c r="J22" s="13">
         <v>193</v>
       </c>
       <c r="K22" s="13">
         <v>182</v>
       </c>
       <c r="L22" s="13">
         <v>154</v>
       </c>
       <c r="M22" s="13">
         <v>138</v>
       </c>
       <c r="N22" s="33">
         <v>113</v>
       </c>
       <c r="O22" s="13">
         <v>122</v>
       </c>
       <c r="P22" s="13">
         <v>153</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="13">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16">
         <v>7</v>
       </c>
       <c r="C23" s="16">
         <v>7</v>
       </c>
       <c r="D23" s="16">
         <v>1</v>
       </c>
       <c r="E23" s="16">
         <v>3</v>
       </c>
       <c r="F23" s="16">
         <v>3</v>
       </c>
       <c r="G23" s="16">
         <v>6</v>
       </c>
       <c r="H23" s="16">
         <v>5</v>
       </c>
       <c r="I23" s="16">
         <v>7</v>
       </c>
       <c r="J23" s="16">
         <v>5</v>
       </c>
       <c r="K23" s="16">
         <v>7</v>
       </c>
       <c r="L23" s="16">
         <v>2</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="32">
         <v>5</v>
       </c>
       <c r="O23" s="16">
         <v>3</v>
       </c>
       <c r="P23" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="16">
         <v>32</v>
       </c>
       <c r="C24" s="16">
         <v>28</v>
       </c>
       <c r="D24" s="16">
         <v>28</v>
       </c>
       <c r="E24" s="16">
         <v>30</v>
       </c>
       <c r="F24" s="16">
         <v>32</v>
       </c>
       <c r="G24" s="16">
         <v>35</v>
       </c>
       <c r="H24" s="16">
         <v>42</v>
       </c>
       <c r="I24" s="16">
         <v>38</v>
       </c>
       <c r="J24" s="16">
         <v>36</v>
       </c>
       <c r="K24" s="16">
         <v>47</v>
       </c>
       <c r="L24" s="16">
         <v>36</v>
       </c>
       <c r="M24" s="16">
         <v>33</v>
       </c>
       <c r="N24" s="32">
         <v>26</v>
       </c>
       <c r="O24" s="16">
         <v>17</v>
       </c>
       <c r="P24" s="16">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16">
         <v>18</v>
       </c>
       <c r="C25" s="16">
         <v>25</v>
       </c>
       <c r="D25" s="16">
         <v>29</v>
       </c>
       <c r="E25" s="16">
         <v>25</v>
       </c>
       <c r="F25" s="16">
         <v>18</v>
       </c>
       <c r="G25" s="16">
         <v>33</v>
       </c>
       <c r="H25" s="16">
         <v>20</v>
       </c>
       <c r="I25" s="16">
         <v>34</v>
       </c>
       <c r="J25" s="16">
         <v>31</v>
       </c>
       <c r="K25" s="16">
         <v>31</v>
       </c>
       <c r="L25" s="16">
         <v>26</v>
       </c>
       <c r="M25" s="16">
         <v>22</v>
       </c>
       <c r="N25" s="32">
         <v>14</v>
       </c>
       <c r="O25" s="16">
         <v>25</v>
       </c>
       <c r="P25" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16">
         <v>6</v>
       </c>
       <c r="C26" s="16">
         <v>9</v>
       </c>
       <c r="D26" s="16">
         <v>10</v>
       </c>
       <c r="E26" s="16">
         <v>10</v>
       </c>
       <c r="F26" s="16">
         <v>12</v>
       </c>
       <c r="G26" s="16">
         <v>8</v>
       </c>
       <c r="H26" s="16">
         <v>8</v>
       </c>
       <c r="I26" s="16">
         <v>10</v>
       </c>
       <c r="J26" s="16">
         <v>15</v>
       </c>
       <c r="K26" s="16">
         <v>10</v>
       </c>
       <c r="L26" s="16">
         <v>15</v>
       </c>
       <c r="M26" s="16">
         <v>11</v>
       </c>
       <c r="N26" s="32">
         <v>7</v>
       </c>
       <c r="O26" s="16">
         <v>4</v>
       </c>
       <c r="P26" s="16">
         <v>17</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16">
         <v>1</v>
       </c>
       <c r="C27" s="16">
         <v>6</v>
       </c>
       <c r="D27" s="16">
         <v>6</v>
       </c>
       <c r="E27" s="16">
         <v>19</v>
       </c>
       <c r="F27" s="16">
         <v>18</v>
       </c>
       <c r="G27" s="16">
         <v>8</v>
       </c>
       <c r="H27" s="16">
         <v>17</v>
       </c>
       <c r="I27" s="16">
         <v>17</v>
       </c>
       <c r="J27" s="16">
         <v>15</v>
       </c>
       <c r="K27" s="16">
         <v>7</v>
       </c>
       <c r="L27" s="16">
         <v>9</v>
       </c>
       <c r="M27" s="16">
         <v>5</v>
       </c>
       <c r="N27" s="32">
         <v>5</v>
       </c>
       <c r="O27" s="16">
         <v>13</v>
       </c>
       <c r="P27" s="16">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16">
         <v>57</v>
       </c>
       <c r="C28" s="16">
         <v>78</v>
       </c>
       <c r="D28" s="16">
         <v>57</v>
       </c>
       <c r="E28" s="16">
         <v>66</v>
       </c>
       <c r="F28" s="16">
         <v>66</v>
       </c>
       <c r="G28" s="16">
         <v>60</v>
       </c>
       <c r="H28" s="16">
         <v>72</v>
       </c>
       <c r="I28" s="16">
         <v>81</v>
       </c>
       <c r="J28" s="16">
         <v>77</v>
       </c>
       <c r="K28" s="16">
         <v>73</v>
       </c>
       <c r="L28" s="16">
         <v>56</v>
       </c>
       <c r="M28" s="16">
         <v>58</v>
       </c>
       <c r="N28" s="32">
         <v>51</v>
       </c>
       <c r="O28" s="16">
         <v>53</v>
       </c>
       <c r="P28" s="16">
         <v>59</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="16">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18">
         <v>4</v>
       </c>
       <c r="C29" s="18">
         <v>5</v>
       </c>
       <c r="D29" s="18">
         <v>9</v>
       </c>
       <c r="E29" s="18">
         <v>9</v>
       </c>
       <c r="F29" s="18">
         <v>11</v>
       </c>
       <c r="G29" s="18">
         <v>9</v>
       </c>
       <c r="H29" s="18">
         <v>8</v>
       </c>
       <c r="I29" s="18">
         <v>9</v>
       </c>
       <c r="J29" s="18">
         <v>14</v>
       </c>
       <c r="K29" s="18">
         <v>7</v>
       </c>
       <c r="L29" s="18">
         <v>10</v>
       </c>
       <c r="M29" s="18">
         <v>8</v>
       </c>
       <c r="N29" s="18">
         <v>5</v>
       </c>
       <c r="O29" s="18">
         <v>7</v>
       </c>
       <c r="P29" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P31"/>
+  <dimension ref="A3:Q31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S20" sqref="S20"/>
+      <selection pane="bottomLeft" activeCell="P35" sqref="P35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.5546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="37"/>
-[...16 lines deleted...]
-      <c r="O4" s="42" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="42"/>
-[...3 lines deleted...]
-      <c r="B5" s="35">
+      <c r="Q4" s="42"/>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="36"/>
+      <c r="B5" s="38">
         <v>2025</v>
       </c>
-      <c r="C5" s="36"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2026</v>
       </c>
-      <c r="O5" s="36"/>
-[...3 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="37"/>
       <c r="B6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="19" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="Q6" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="38"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+    </row>
+    <row r="8" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="20">
         <v>3.77</v>
       </c>
       <c r="C8" s="20">
         <v>4.32</v>
       </c>
       <c r="D8" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="20">
         <v>4.66</v>
       </c>
       <c r="F8" s="20">
         <v>4.74</v>
       </c>
       <c r="G8" s="20">
         <v>4.93</v>
       </c>
       <c r="H8" s="20">
         <v>5.0199999999999996</v>
       </c>
       <c r="I8" s="20">
         <v>5.13</v>
       </c>
       <c r="J8" s="20">
         <v>5.22</v>
       </c>
       <c r="K8" s="20">
         <v>5.24</v>
       </c>
       <c r="L8" s="20">
         <v>5.22</v>
       </c>
       <c r="M8" s="20">
         <v>5.17</v>
       </c>
       <c r="N8" s="20">
         <v>3.25</v>
       </c>
       <c r="O8" s="20">
         <v>3.72</v>
       </c>
       <c r="P8" s="20">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="20">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="C9" s="22">
         <v>5.1100000000000003</v>
       </c>
       <c r="D9" s="22">
         <v>5.27</v>
       </c>
       <c r="E9" s="22">
         <v>5.52</v>
       </c>
       <c r="F9" s="22">
         <v>5.67</v>
       </c>
       <c r="G9" s="22">
         <v>6.04</v>
       </c>
       <c r="H9" s="22">
         <v>6.16</v>
       </c>
       <c r="I9" s="22">
         <v>6.26</v>
       </c>
       <c r="J9" s="22">
         <v>6.35</v>
       </c>
       <c r="K9" s="22">
         <v>6.37</v>
       </c>
       <c r="L9" s="22">
         <v>6.37</v>
       </c>
       <c r="M9" s="22">
         <v>6.32</v>
       </c>
       <c r="N9" s="22">
         <v>3.77</v>
       </c>
       <c r="O9" s="22">
         <v>4.41</v>
       </c>
       <c r="P9" s="22">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="22">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>3.95</v>
       </c>
       <c r="C10" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="22">
         <v>4.26</v>
       </c>
       <c r="E10" s="22">
         <v>4.67</v>
       </c>
       <c r="F10" s="22">
         <v>4.6500000000000004</v>
       </c>
       <c r="G10" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="H10" s="22">
         <v>5.03</v>
       </c>
       <c r="I10" s="22">
         <v>5.13</v>
       </c>
       <c r="J10" s="22">
         <v>5.13</v>
       </c>
       <c r="K10" s="22">
         <v>5.21</v>
       </c>
       <c r="L10" s="22">
         <v>5.14</v>
       </c>
       <c r="M10" s="22">
         <v>5.14</v>
       </c>
       <c r="N10" s="22">
         <v>3.4</v>
       </c>
       <c r="O10" s="22">
         <v>3.49</v>
       </c>
       <c r="P10" s="22">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="22">
+        <v>3.73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22">
         <v>2.93</v>
       </c>
       <c r="C11" s="22">
         <v>3.67</v>
       </c>
       <c r="D11" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="E11" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="22">
         <v>3.83</v>
       </c>
       <c r="G11" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="H11" s="22">
         <v>3.99</v>
       </c>
       <c r="I11" s="22">
         <v>4.2</v>
       </c>
       <c r="J11" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="K11" s="22">
         <v>4.38</v>
       </c>
       <c r="L11" s="22">
         <v>4.38</v>
       </c>
       <c r="M11" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="N11" s="22">
         <v>2.2999999999999998</v>
       </c>
       <c r="O11" s="22">
         <v>3.36</v>
       </c>
       <c r="P11" s="22">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="22">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>1.95</v>
       </c>
       <c r="C12" s="22">
         <v>2.54</v>
       </c>
       <c r="D12" s="22">
         <v>2.77</v>
       </c>
       <c r="E12" s="22">
         <v>2.92</v>
       </c>
       <c r="F12" s="22">
         <v>3.11</v>
       </c>
       <c r="G12" s="22">
         <v>3.05</v>
       </c>
       <c r="H12" s="22">
         <v>2.98</v>
       </c>
       <c r="I12" s="22">
         <v>3.02</v>
       </c>
       <c r="J12" s="22">
         <v>3.24</v>
       </c>
       <c r="K12" s="22">
         <v>3.24</v>
       </c>
       <c r="L12" s="22">
         <v>3.4</v>
       </c>
       <c r="M12" s="22">
         <v>3.42</v>
       </c>
       <c r="N12" s="22">
         <v>2.31</v>
       </c>
       <c r="O12" s="22">
         <v>1.91</v>
       </c>
       <c r="P12" s="22">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="22">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22">
         <v>0.34</v>
       </c>
       <c r="C13" s="22">
         <v>1.26</v>
       </c>
       <c r="D13" s="22">
         <v>1.52</v>
       </c>
       <c r="E13" s="22">
         <v>2.81</v>
       </c>
       <c r="F13" s="22">
         <v>3.49</v>
       </c>
       <c r="G13" s="22">
         <v>3.39</v>
       </c>
       <c r="H13" s="22">
         <v>3.75</v>
       </c>
       <c r="I13" s="22">
         <v>4.03</v>
       </c>
       <c r="J13" s="22">
         <v>4.16</v>
       </c>
       <c r="K13" s="22">
         <v>3.97</v>
       </c>
       <c r="L13" s="22">
         <v>3.9</v>
       </c>
       <c r="M13" s="22">
         <v>3.71</v>
       </c>
       <c r="N13" s="22">
         <v>1.75</v>
       </c>
       <c r="O13" s="22">
         <v>3.29</v>
       </c>
       <c r="P13" s="22">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="22">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>3.91</v>
       </c>
       <c r="C14" s="22">
         <v>4.8499999999999996</v>
       </c>
       <c r="D14" s="22">
         <v>4.5</v>
       </c>
       <c r="E14" s="22">
         <v>4.53</v>
       </c>
       <c r="F14" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="G14" s="22">
         <v>4.47</v>
       </c>
       <c r="H14" s="22">
         <v>4.53</v>
       </c>
       <c r="I14" s="22">
         <v>4.66</v>
       </c>
       <c r="J14" s="22">
         <v>4.74</v>
       </c>
       <c r="K14" s="22">
         <v>4.76</v>
       </c>
       <c r="L14" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="M14" s="22">
         <v>4.62</v>
       </c>
       <c r="N14" s="22">
         <v>3.43</v>
       </c>
       <c r="O14" s="22">
         <v>3.68</v>
       </c>
       <c r="P14" s="22">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="22">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>1.7</v>
       </c>
       <c r="C15" s="22">
         <v>1.93</v>
       </c>
       <c r="D15" s="22">
         <v>2.74</v>
       </c>
       <c r="E15" s="22">
         <v>3.01</v>
       </c>
       <c r="F15" s="22">
         <v>3.38</v>
       </c>
       <c r="G15" s="22">
         <v>3.41</v>
       </c>
       <c r="H15" s="22">
         <v>3.41</v>
       </c>
       <c r="I15" s="22">
         <v>3.31</v>
       </c>
       <c r="J15" s="22">
         <v>3.5</v>
       </c>
       <c r="K15" s="22">
         <v>3.46</v>
       </c>
       <c r="L15" s="22">
         <v>3.47</v>
       </c>
       <c r="M15" s="22">
         <v>3.39</v>
       </c>
       <c r="N15" s="22">
         <v>1.69</v>
       </c>
       <c r="O15" s="22">
         <v>2.2200000000000002</v>
       </c>
       <c r="P15" s="22">
         <v>2.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="Q15" s="22">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="35"/>
+      <c r="N16" s="35"/>
+      <c r="O16" s="35"/>
+      <c r="P16" s="35"/>
+      <c r="Q16" s="35"/>
+    </row>
+    <row r="17" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>4.21</v>
       </c>
       <c r="C17" s="20">
         <v>4.67</v>
       </c>
       <c r="D17" s="20">
         <v>4.9400000000000004</v>
       </c>
       <c r="E17" s="20">
         <v>5.32</v>
       </c>
       <c r="F17" s="20">
         <v>5.45</v>
       </c>
       <c r="G17" s="20">
         <v>5.8</v>
       </c>
       <c r="H17" s="20">
         <v>5.9</v>
       </c>
       <c r="I17" s="20">
         <v>5.98</v>
       </c>
       <c r="J17" s="20">
         <v>6.04</v>
       </c>
       <c r="K17" s="20">
         <v>6.04</v>
       </c>
       <c r="L17" s="20">
         <v>6.01</v>
       </c>
       <c r="M17" s="20">
         <v>5.99</v>
       </c>
       <c r="N17" s="20">
         <v>3.47</v>
       </c>
       <c r="O17" s="20">
         <v>4.16</v>
       </c>
       <c r="P17" s="20">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="20">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>4.54</v>
       </c>
       <c r="C18" s="22">
         <v>4.96</v>
       </c>
       <c r="D18" s="22">
         <v>5.2</v>
       </c>
       <c r="E18" s="22">
         <v>5.49</v>
       </c>
       <c r="F18" s="22">
         <v>5.65</v>
       </c>
       <c r="G18" s="22">
         <v>6.01</v>
       </c>
       <c r="H18" s="22">
         <v>6.14</v>
       </c>
       <c r="I18" s="22">
         <v>6.23</v>
       </c>
       <c r="J18" s="22">
         <v>6.32</v>
       </c>
       <c r="K18" s="22">
         <v>6.33</v>
       </c>
       <c r="L18" s="22">
         <v>6.35</v>
       </c>
       <c r="M18" s="22">
         <v>6.31</v>
       </c>
       <c r="N18" s="22">
         <v>3.67</v>
       </c>
       <c r="O18" s="22">
         <v>4.3600000000000003</v>
       </c>
       <c r="P18" s="22">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="22">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>3.09</v>
       </c>
       <c r="C19" s="22">
         <v>3.8</v>
       </c>
       <c r="D19" s="22">
         <v>3.97</v>
       </c>
       <c r="E19" s="22">
         <v>4.76</v>
       </c>
       <c r="F19" s="22">
         <v>4.66</v>
       </c>
       <c r="G19" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H19" s="22">
         <v>5.0599999999999996</v>
       </c>
       <c r="I19" s="22">
         <v>5.17</v>
       </c>
       <c r="J19" s="22">
         <v>5.1100000000000003</v>
       </c>
       <c r="K19" s="22">
         <v>5.07</v>
       </c>
       <c r="L19" s="22">
         <v>4.91</v>
       </c>
       <c r="M19" s="22">
         <v>4.95</v>
       </c>
       <c r="N19" s="22">
         <v>2.91</v>
       </c>
       <c r="O19" s="22">
         <v>3.62</v>
       </c>
       <c r="P19" s="22">
         <v>3.75</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="22">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="22">
         <v>2.73</v>
       </c>
       <c r="C20" s="22">
         <v>2.83</v>
       </c>
       <c r="D20" s="22">
         <v>4.6399999999999997</v>
       </c>
       <c r="E20" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="22">
         <v>5.54</v>
       </c>
       <c r="G20" s="22">
         <v>5.35</v>
       </c>
       <c r="H20" s="22">
         <v>5.35</v>
       </c>
       <c r="I20" s="22">
         <v>4.68</v>
       </c>
       <c r="J20" s="22">
         <v>4.62</v>
       </c>
       <c r="K20" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="L20" s="22">
         <v>4.53</v>
       </c>
       <c r="M20" s="22">
         <v>4.26</v>
       </c>
       <c r="N20" s="22">
         <v>1.39</v>
       </c>
       <c r="O20" s="22">
         <v>2.17</v>
       </c>
       <c r="P20" s="22">
         <v>2.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="Q20" s="22">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+    </row>
+    <row r="22" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20">
         <v>3.39</v>
       </c>
       <c r="C22" s="20">
         <v>4.0199999999999996</v>
       </c>
       <c r="D22" s="20">
         <v>3.93</v>
       </c>
       <c r="E22" s="20">
         <v>4.08</v>
       </c>
       <c r="F22" s="20">
         <v>4.13</v>
       </c>
       <c r="G22" s="20">
         <v>4.1900000000000004</v>
       </c>
       <c r="H22" s="20">
         <v>4.26</v>
       </c>
       <c r="I22" s="20">
         <v>4.3899999999999997</v>
       </c>
       <c r="J22" s="20">
         <v>4.5</v>
       </c>
       <c r="K22" s="20">
         <v>4.55</v>
       </c>
       <c r="L22" s="20">
         <v>4.5199999999999996</v>
       </c>
       <c r="M22" s="20">
         <v>4.46</v>
       </c>
       <c r="N22" s="21">
         <v>3.05</v>
       </c>
       <c r="O22" s="20">
         <v>3.33</v>
       </c>
       <c r="P22" s="20">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="20">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22">
         <v>10.14</v>
       </c>
       <c r="C23" s="22">
         <v>10.79</v>
       </c>
       <c r="D23" s="22">
         <v>7.59</v>
       </c>
       <c r="E23" s="22">
         <v>6.87</v>
       </c>
       <c r="F23" s="22">
         <v>6.4</v>
       </c>
       <c r="G23" s="22">
         <v>6.86</v>
       </c>
       <c r="H23" s="22">
         <v>6.93</v>
       </c>
       <c r="I23" s="22">
         <v>7.38</v>
       </c>
       <c r="J23" s="22">
         <v>7.4</v>
       </c>
       <c r="K23" s="22">
         <v>7.7</v>
       </c>
       <c r="L23" s="22">
         <v>7.29</v>
       </c>
       <c r="M23" s="22">
         <v>6.8</v>
       </c>
       <c r="N23" s="23">
         <v>7.28</v>
       </c>
       <c r="O23" s="22">
         <v>6.2</v>
       </c>
       <c r="P23" s="22">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="22">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22">
         <v>4.79</v>
       </c>
       <c r="C24" s="22">
         <v>4.7300000000000004</v>
       </c>
       <c r="D24" s="22">
         <v>4.55</v>
       </c>
       <c r="E24" s="22">
         <v>4.58</v>
       </c>
       <c r="F24" s="22">
         <v>4.63</v>
       </c>
       <c r="G24" s="22">
         <v>4.7699999999999996</v>
       </c>
       <c r="H24" s="22">
         <v>5</v>
       </c>
       <c r="I24" s="22">
         <v>5.09</v>
       </c>
       <c r="J24" s="22">
         <v>5.15</v>
       </c>
       <c r="K24" s="22">
         <v>5.35</v>
       </c>
       <c r="L24" s="22">
         <v>5.37</v>
       </c>
       <c r="M24" s="22">
         <v>5.33</v>
       </c>
       <c r="N24" s="23">
         <v>3.87</v>
       </c>
       <c r="O24" s="22">
         <v>3.36</v>
       </c>
       <c r="P24" s="22">
         <v>3.69</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="22">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="22">
         <v>2.93</v>
       </c>
       <c r="C25" s="22">
         <v>3.67</v>
       </c>
       <c r="D25" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="E25" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="F25" s="22">
         <v>3.83</v>
       </c>
       <c r="G25" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="H25" s="22">
         <v>3.99</v>
       </c>
       <c r="I25" s="22">
         <v>4.2</v>
       </c>
       <c r="J25" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="K25" s="22">
         <v>4.38</v>
       </c>
       <c r="L25" s="22">
         <v>4.38</v>
       </c>
       <c r="M25" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="N25" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="O25" s="22">
         <v>3.36</v>
       </c>
       <c r="P25" s="22">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="22">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="22">
         <v>1.95</v>
       </c>
       <c r="C26" s="22">
         <v>2.54</v>
       </c>
       <c r="D26" s="22">
         <v>2.77</v>
       </c>
       <c r="E26" s="22">
         <v>2.92</v>
       </c>
       <c r="F26" s="22">
         <v>3.11</v>
       </c>
       <c r="G26" s="22">
         <v>3.05</v>
       </c>
       <c r="H26" s="22">
         <v>2.98</v>
       </c>
       <c r="I26" s="22">
         <v>3.02</v>
       </c>
       <c r="J26" s="22">
         <v>3.24</v>
       </c>
       <c r="K26" s="22">
         <v>3.24</v>
       </c>
       <c r="L26" s="22">
         <v>3.4</v>
       </c>
       <c r="M26" s="22">
         <v>3.42</v>
       </c>
       <c r="N26" s="23">
         <v>2.31</v>
       </c>
       <c r="O26" s="22">
         <v>1.91</v>
       </c>
       <c r="P26" s="22">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="22">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="22">
         <v>0.34</v>
       </c>
       <c r="C27" s="22">
         <v>1.26</v>
       </c>
       <c r="D27" s="22">
         <v>1.52</v>
       </c>
       <c r="E27" s="22">
         <v>2.81</v>
       </c>
       <c r="F27" s="22">
         <v>3.49</v>
       </c>
       <c r="G27" s="22">
         <v>3.39</v>
       </c>
       <c r="H27" s="22">
         <v>3.75</v>
       </c>
       <c r="I27" s="22">
         <v>4.03</v>
       </c>
       <c r="J27" s="22">
         <v>4.16</v>
       </c>
       <c r="K27" s="22">
         <v>3.97</v>
       </c>
       <c r="L27" s="22">
         <v>3.9</v>
       </c>
       <c r="M27" s="22">
         <v>3.71</v>
       </c>
       <c r="N27" s="23">
         <v>1.75</v>
       </c>
       <c r="O27" s="22">
         <v>3.29</v>
       </c>
       <c r="P27" s="22">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="22">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="22">
         <v>3.91</v>
       </c>
       <c r="C28" s="22">
         <v>4.8499999999999996</v>
       </c>
       <c r="D28" s="22">
         <v>4.5</v>
       </c>
       <c r="E28" s="22">
         <v>4.53</v>
       </c>
       <c r="F28" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="G28" s="22">
         <v>4.47</v>
       </c>
       <c r="H28" s="22">
         <v>4.53</v>
       </c>
       <c r="I28" s="22">
         <v>4.66</v>
       </c>
       <c r="J28" s="22">
         <v>4.74</v>
       </c>
       <c r="K28" s="22">
         <v>4.76</v>
       </c>
       <c r="L28" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="M28" s="22">
         <v>4.62</v>
       </c>
       <c r="N28" s="23">
         <v>3.43</v>
       </c>
       <c r="O28" s="22">
         <v>3.68</v>
       </c>
       <c r="P28" s="22">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="22">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="25">
         <v>1.43</v>
       </c>
       <c r="C29" s="25">
         <v>1.69</v>
       </c>
       <c r="D29" s="25">
         <v>2.2400000000000002</v>
       </c>
       <c r="E29" s="25">
         <v>2.5099999999999998</v>
       </c>
       <c r="F29" s="25">
         <v>2.81</v>
       </c>
       <c r="G29" s="25">
         <v>2.9</v>
       </c>
       <c r="H29" s="25">
         <v>2.9</v>
       </c>
       <c r="I29" s="25">
         <v>2.94</v>
       </c>
       <c r="J29" s="25">
         <v>3.2</v>
       </c>
       <c r="K29" s="25">
         <v>3.13</v>
       </c>
       <c r="L29" s="25">
         <v>3.19</v>
       </c>
       <c r="M29" s="25">
         <v>3.16</v>
       </c>
       <c r="N29" s="25">
         <v>1.77</v>
       </c>
       <c r="O29" s="25">
         <v>2.23</v>
       </c>
       <c r="P29" s="25">
         <v>2.92</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="25">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="31" spans="1:16" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="31" spans="1:17" s="2" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:P7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S11" sqref="S11"/>
+      <selection activeCell="Q32" sqref="Q32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="37"/>
-[...15 lines deleted...]
-    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="6"/>
-      <c r="P4" s="7" t="s">
+      <c r="Q4" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="35">
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="36"/>
+      <c r="B5" s="38">
         <v>2025</v>
       </c>
-      <c r="C5" s="36"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2026</v>
       </c>
-      <c r="O5" s="36"/>
-[...3 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="37"/>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="34" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="Q6" s="34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="38"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+    </row>
+    <row r="8" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>122</v>
       </c>
       <c r="C8" s="13">
         <v>85</v>
       </c>
       <c r="D8" s="13">
         <v>115</v>
       </c>
       <c r="E8" s="13">
         <v>117</v>
       </c>
       <c r="F8" s="13">
         <v>137</v>
       </c>
       <c r="G8" s="13">
         <v>134</v>
       </c>
       <c r="H8" s="13">
         <v>136</v>
       </c>
       <c r="I8" s="13">
         <v>98</v>
       </c>
       <c r="J8" s="13">
         <v>116</v>
       </c>
       <c r="K8" s="13">
         <v>179</v>
       </c>
       <c r="L8" s="13">
         <v>143</v>
       </c>
       <c r="M8" s="13">
         <v>137</v>
       </c>
       <c r="N8" s="13">
         <v>125</v>
       </c>
       <c r="O8" s="13">
         <v>131</v>
       </c>
       <c r="P8" s="13">
         <v>164</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="13">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16">
         <v>77</v>
       </c>
       <c r="C9" s="16">
         <v>43</v>
       </c>
       <c r="D9" s="16">
         <v>70</v>
       </c>
       <c r="E9" s="16">
         <v>67</v>
       </c>
       <c r="F9" s="16">
         <v>77</v>
       </c>
       <c r="G9" s="16">
         <v>68</v>
       </c>
       <c r="H9" s="16">
         <v>80</v>
       </c>
       <c r="I9" s="16">
         <v>64</v>
       </c>
       <c r="J9" s="16">
         <v>67</v>
       </c>
       <c r="K9" s="16">
         <v>96</v>
       </c>
       <c r="L9" s="16">
         <v>95</v>
       </c>
       <c r="M9" s="16">
         <v>75</v>
       </c>
       <c r="N9" s="16">
         <v>64</v>
       </c>
       <c r="O9" s="16">
         <v>81</v>
       </c>
       <c r="P9" s="16">
         <v>103</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="16">
         <v>15</v>
       </c>
       <c r="C10" s="16">
         <v>12</v>
       </c>
       <c r="D10" s="16">
         <v>16</v>
       </c>
       <c r="E10" s="16">
         <v>26</v>
       </c>
       <c r="F10" s="16">
         <v>17</v>
       </c>
       <c r="G10" s="16">
         <v>34</v>
       </c>
       <c r="H10" s="16">
         <v>29</v>
       </c>
       <c r="I10" s="16">
         <v>9</v>
       </c>
       <c r="J10" s="16">
         <v>9</v>
       </c>
       <c r="K10" s="16">
         <v>35</v>
       </c>
       <c r="L10" s="16">
         <v>20</v>
       </c>
       <c r="M10" s="16">
         <v>16</v>
       </c>
       <c r="N10" s="16">
         <v>20</v>
       </c>
       <c r="O10" s="16">
         <v>20</v>
       </c>
       <c r="P10" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="16">
         <v>3</v>
       </c>
       <c r="C11" s="16">
         <v>5</v>
       </c>
       <c r="D11" s="16">
         <v>6</v>
       </c>
       <c r="E11" s="16">
         <v>7</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>5</v>
       </c>
       <c r="H11" s="16">
         <v>2</v>
       </c>
       <c r="I11" s="16">
         <v>2</v>
       </c>
       <c r="J11" s="16">
         <v>4</v>
       </c>
       <c r="K11" s="16">
         <v>5</v>
       </c>
       <c r="L11" s="16">
         <v>6</v>
       </c>
       <c r="M11" s="16">
         <v>5</v>
       </c>
       <c r="N11" s="16">
         <v>4</v>
       </c>
       <c r="O11" s="16">
         <v>6</v>
       </c>
       <c r="P11" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>8</v>
       </c>
       <c r="C12" s="16">
         <v>4</v>
       </c>
       <c r="D12" s="16">
         <v>3</v>
       </c>
       <c r="E12" s="16">
         <v>2</v>
       </c>
       <c r="F12" s="16">
         <v>10</v>
       </c>
       <c r="G12" s="16">
         <v>1</v>
       </c>
       <c r="H12" s="16">
         <v>6</v>
       </c>
       <c r="I12" s="16">
         <v>4</v>
       </c>
       <c r="J12" s="16">
         <v>4</v>
       </c>
       <c r="K12" s="16">
         <v>4</v>
       </c>
       <c r="L12" s="16">
         <v>3</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
         <v>2</v>
       </c>
       <c r="O12" s="16">
         <v>3</v>
       </c>
       <c r="P12" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>2</v>
       </c>
       <c r="C13" s="16">
         <v>4</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="16">
         <v>1</v>
       </c>
       <c r="F13" s="16">
         <v>1</v>
       </c>
       <c r="G13" s="16">
         <v>1</v>
       </c>
       <c r="H13" s="16">
         <v>2</v>
       </c>
       <c r="I13" s="16">
         <v>2</v>
       </c>
       <c r="J13" s="16">
         <v>2</v>
       </c>
       <c r="K13" s="16">
         <v>2</v>
       </c>
       <c r="L13" s="16">
         <v>1</v>
       </c>
       <c r="M13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="16">
         <v>5</v>
       </c>
       <c r="O13" s="16">
         <v>1</v>
       </c>
       <c r="P13" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="16">
         <v>15</v>
       </c>
       <c r="C14" s="16">
         <v>13</v>
       </c>
       <c r="D14" s="16">
         <v>15</v>
       </c>
       <c r="E14" s="16">
         <v>11</v>
       </c>
       <c r="F14" s="16">
         <v>22</v>
       </c>
       <c r="G14" s="16">
         <v>21</v>
       </c>
       <c r="H14" s="16">
         <v>15</v>
       </c>
       <c r="I14" s="16">
         <v>12</v>
       </c>
       <c r="J14" s="16">
         <v>28</v>
       </c>
       <c r="K14" s="16">
         <v>31</v>
       </c>
       <c r="L14" s="16">
         <v>14</v>
       </c>
       <c r="M14" s="16">
         <v>29</v>
       </c>
       <c r="N14" s="16">
         <v>26</v>
       </c>
       <c r="O14" s="16">
         <v>15</v>
       </c>
       <c r="P14" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="16">
         <v>2</v>
       </c>
       <c r="C15" s="16">
         <v>4</v>
       </c>
       <c r="D15" s="16">
         <v>5</v>
       </c>
       <c r="E15" s="16">
         <v>3</v>
       </c>
       <c r="F15" s="16">
         <v>7</v>
       </c>
       <c r="G15" s="16">
         <v>4</v>
       </c>
       <c r="H15" s="16">
         <v>2</v>
       </c>
       <c r="I15" s="16">
         <v>5</v>
       </c>
       <c r="J15" s="16">
         <v>2</v>
       </c>
       <c r="K15" s="16">
         <v>6</v>
       </c>
       <c r="L15" s="16">
         <v>4</v>
       </c>
       <c r="M15" s="16">
         <v>8</v>
       </c>
       <c r="N15" s="16">
         <v>4</v>
       </c>
       <c r="O15" s="16">
         <v>5</v>
       </c>
       <c r="P15" s="16">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="Q15" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="35"/>
+      <c r="N16" s="35"/>
+      <c r="O16" s="35"/>
+      <c r="P16" s="35"/>
+      <c r="Q16" s="35"/>
+    </row>
+    <row r="17" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>82</v>
       </c>
       <c r="C17" s="13">
         <v>53</v>
       </c>
       <c r="D17" s="13">
         <v>75</v>
       </c>
       <c r="E17" s="13">
         <v>78</v>
       </c>
       <c r="F17" s="13">
         <v>88</v>
       </c>
       <c r="G17" s="13">
         <v>90</v>
       </c>
       <c r="H17" s="13">
         <v>94</v>
       </c>
       <c r="I17" s="13">
         <v>69</v>
       </c>
       <c r="J17" s="13">
         <v>70</v>
       </c>
       <c r="K17" s="13">
         <v>113</v>
       </c>
       <c r="L17" s="13">
         <v>110</v>
       </c>
       <c r="M17" s="13">
         <v>83</v>
       </c>
       <c r="N17" s="13">
         <v>76</v>
       </c>
       <c r="O17" s="13">
         <v>97</v>
       </c>
       <c r="P17" s="13">
         <v>116</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="13">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16">
         <v>77</v>
       </c>
       <c r="C18" s="16">
         <v>42</v>
       </c>
       <c r="D18" s="16">
         <v>68</v>
       </c>
       <c r="E18" s="16">
         <v>66</v>
       </c>
       <c r="F18" s="16">
         <v>76</v>
       </c>
       <c r="G18" s="16">
         <v>67</v>
       </c>
       <c r="H18" s="16">
         <v>80</v>
       </c>
       <c r="I18" s="16">
         <v>62</v>
       </c>
       <c r="J18" s="16">
         <v>63</v>
       </c>
       <c r="K18" s="16">
         <v>95</v>
       </c>
       <c r="L18" s="16">
         <v>95</v>
       </c>
       <c r="M18" s="16">
         <v>70</v>
       </c>
       <c r="N18" s="16">
         <v>62</v>
       </c>
       <c r="O18" s="16">
         <v>81</v>
       </c>
       <c r="P18" s="16">
         <v>100</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="16">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="16">
         <v>5</v>
       </c>
       <c r="C19" s="16">
         <v>8</v>
       </c>
       <c r="D19" s="16">
         <v>7</v>
       </c>
       <c r="E19" s="16">
         <v>12</v>
       </c>
       <c r="F19" s="16">
         <v>11</v>
       </c>
       <c r="G19" s="16">
         <v>20</v>
       </c>
       <c r="H19" s="16">
         <v>13</v>
       </c>
       <c r="I19" s="16">
         <v>6</v>
       </c>
       <c r="J19" s="16">
         <v>7</v>
       </c>
       <c r="K19" s="16">
         <v>17</v>
       </c>
       <c r="L19" s="16">
         <v>14</v>
       </c>
       <c r="M19" s="16">
         <v>11</v>
       </c>
       <c r="N19" s="16">
         <v>13</v>
       </c>
       <c r="O19" s="16">
         <v>13</v>
       </c>
       <c r="P19" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="16">
         <v>3</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="16">
         <v>1</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
         <v>1</v>
       </c>
       <c r="I20" s="16">
         <v>1</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="K20" s="16">
         <v>1</v>
       </c>
       <c r="L20" s="16">
         <v>1</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <v>1</v>
       </c>
       <c r="O20" s="16">
         <v>3</v>
       </c>
       <c r="P20" s="16">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="Q20" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+    </row>
+    <row r="22" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>40</v>
       </c>
       <c r="C22" s="13">
         <v>32</v>
       </c>
       <c r="D22" s="13">
         <v>40</v>
       </c>
       <c r="E22" s="13">
         <v>39</v>
       </c>
       <c r="F22" s="13">
         <v>49</v>
       </c>
       <c r="G22" s="13">
         <v>44</v>
       </c>
       <c r="H22" s="13">
         <v>42</v>
       </c>
       <c r="I22" s="13">
         <v>29</v>
       </c>
       <c r="J22" s="13">
         <v>46</v>
       </c>
       <c r="K22" s="13">
         <v>66</v>
       </c>
       <c r="L22" s="13">
         <v>33</v>
       </c>
       <c r="M22" s="13">
         <v>54</v>
       </c>
       <c r="N22" s="13">
         <v>49</v>
       </c>
       <c r="O22" s="13">
         <v>34</v>
       </c>
       <c r="P22" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="13">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="16">
         <v>1</v>
       </c>
       <c r="D23" s="16">
         <v>2</v>
       </c>
       <c r="E23" s="16">
         <v>1</v>
       </c>
       <c r="F23" s="16">
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="I23" s="16">
         <v>2</v>
       </c>
       <c r="J23" s="16">
         <v>4</v>
       </c>
       <c r="K23" s="16">
         <v>1</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="M23" s="16">
         <v>5</v>
       </c>
       <c r="N23" s="16">
         <v>2</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="P23" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="16">
         <v>10</v>
       </c>
       <c r="C24" s="16">
         <v>4</v>
       </c>
       <c r="D24" s="16">
         <v>9</v>
       </c>
       <c r="E24" s="16">
         <v>14</v>
       </c>
       <c r="F24" s="16">
         <v>6</v>
       </c>
       <c r="G24" s="16">
         <v>14</v>
       </c>
       <c r="H24" s="16">
         <v>16</v>
       </c>
       <c r="I24" s="16">
         <v>3</v>
       </c>
       <c r="J24" s="16">
         <v>2</v>
       </c>
       <c r="K24" s="16">
         <v>18</v>
       </c>
       <c r="L24" s="16">
         <v>6</v>
       </c>
       <c r="M24" s="16">
         <v>5</v>
       </c>
       <c r="N24" s="16">
         <v>7</v>
       </c>
       <c r="O24" s="16">
         <v>7</v>
       </c>
       <c r="P24" s="16">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16">
         <v>3</v>
       </c>
       <c r="C25" s="16">
         <v>5</v>
       </c>
       <c r="D25" s="16">
         <v>6</v>
       </c>
       <c r="E25" s="16">
         <v>7</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>5</v>
       </c>
       <c r="H25" s="16">
         <v>2</v>
       </c>
       <c r="I25" s="16">
         <v>2</v>
       </c>
       <c r="J25" s="16">
         <v>4</v>
       </c>
       <c r="K25" s="16">
         <v>5</v>
       </c>
       <c r="L25" s="16">
         <v>6</v>
       </c>
       <c r="M25" s="16">
         <v>5</v>
       </c>
       <c r="N25" s="16">
         <v>4</v>
       </c>
       <c r="O25" s="16">
         <v>6</v>
       </c>
       <c r="P25" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16">
         <v>8</v>
       </c>
       <c r="C26" s="16">
         <v>4</v>
       </c>
       <c r="D26" s="16">
         <v>3</v>
       </c>
       <c r="E26" s="16">
         <v>2</v>
       </c>
       <c r="F26" s="16">
         <v>10</v>
       </c>
       <c r="G26" s="16">
         <v>1</v>
       </c>
       <c r="H26" s="16">
         <v>6</v>
       </c>
       <c r="I26" s="16">
         <v>4</v>
       </c>
       <c r="J26" s="16">
         <v>4</v>
       </c>
       <c r="K26" s="16">
         <v>4</v>
       </c>
       <c r="L26" s="16">
         <v>3</v>
       </c>
       <c r="M26" s="16">
         <v>4</v>
       </c>
       <c r="N26" s="16">
         <v>2</v>
       </c>
       <c r="O26" s="16">
         <v>3</v>
       </c>
       <c r="P26" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16">
         <v>2</v>
       </c>
       <c r="C27" s="16">
         <v>4</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="16">
         <v>1</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
         <v>2</v>
       </c>
       <c r="J27" s="16">
         <v>2</v>
       </c>
       <c r="K27" s="16">
         <v>2</v>
       </c>
       <c r="L27" s="16">
         <v>1</v>
       </c>
       <c r="M27" s="16" t="s">
         <v>37</v>
       </c>
       <c r="N27" s="16">
         <v>5</v>
       </c>
       <c r="O27" s="16">
         <v>1</v>
       </c>
       <c r="P27" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16">
         <v>15</v>
       </c>
       <c r="C28" s="16">
         <v>13</v>
       </c>
       <c r="D28" s="16">
         <v>15</v>
       </c>
       <c r="E28" s="16">
         <v>11</v>
       </c>
       <c r="F28" s="16">
         <v>22</v>
       </c>
       <c r="G28" s="16">
         <v>21</v>
       </c>
       <c r="H28" s="16">
         <v>15</v>
       </c>
       <c r="I28" s="16">
         <v>12</v>
       </c>
       <c r="J28" s="16">
         <v>28</v>
       </c>
       <c r="K28" s="16">
         <v>31</v>
       </c>
       <c r="L28" s="16">
         <v>14</v>
       </c>
       <c r="M28" s="16">
         <v>29</v>
       </c>
       <c r="N28" s="16">
         <v>26</v>
       </c>
       <c r="O28" s="16">
         <v>15</v>
       </c>
       <c r="P28" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18">
         <v>2</v>
       </c>
       <c r="C29" s="18">
         <v>1</v>
       </c>
       <c r="D29" s="18">
         <v>5</v>
       </c>
       <c r="E29" s="18">
         <v>3</v>
       </c>
       <c r="F29" s="18">
         <v>6</v>
       </c>
       <c r="G29" s="18">
         <v>1</v>
       </c>
       <c r="H29" s="18">
         <v>1</v>
       </c>
       <c r="I29" s="18">
         <v>4</v>
       </c>
       <c r="J29" s="18">
         <v>2</v>
       </c>
       <c r="K29" s="18">
         <v>5</v>
       </c>
       <c r="L29" s="18">
         <v>3</v>
       </c>
       <c r="M29" s="18">
         <v>6</v>
       </c>
       <c r="N29" s="18">
         <v>3</v>
       </c>
       <c r="O29" s="18">
         <v>2</v>
       </c>
       <c r="P29" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB30"/>
+  <dimension ref="A3:AC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE14" sqref="AE14"/>
+      <selection activeCell="AF16" sqref="AF16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.44140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28" ht="17.399999999999999">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:29" ht="17.399999999999999">
+      <c r="A3" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="37"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+    </row>
+    <row r="4" spans="1:29" s="2" customFormat="1" ht="14.4" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
-      <c r="AA4" s="44" t="s">
+      <c r="AB4" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="AB4" s="44"/>
-[...3 lines deleted...]
-      <c r="B5" s="35">
+      <c r="AC4" s="45"/>
+    </row>
+    <row r="5" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="36"/>
+      <c r="B5" s="38">
         <v>2023</v>
       </c>
-      <c r="C5" s="36"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="38">
         <v>2025</v>
       </c>
-      <c r="O5" s="36"/>
-[...10 lines deleted...]
-      <c r="Z5" s="35">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="38">
         <v>2026</v>
       </c>
-      <c r="AA5" s="36"/>
-[...3 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+    </row>
+    <row r="6" spans="1:29" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="37"/>
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="27" t="s">
@@ -4604,84 +4810,88 @@
       </c>
       <c r="U6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="V6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="W6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="Y6" s="30" t="s">
         <v>27</v>
       </c>
       <c r="Z6" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="30" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="AC6" s="30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="38"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="41"/>
+      <c r="S7" s="41"/>
+      <c r="T7" s="41"/>
+      <c r="U7" s="41"/>
+      <c r="V7" s="41"/>
+      <c r="W7" s="41"/>
+      <c r="X7" s="41"/>
+      <c r="Y7" s="41"/>
+      <c r="Z7" s="41"/>
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="41"/>
+      <c r="AC7" s="41"/>
+    </row>
+    <row r="8" spans="1:29" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="20">
         <v>0.41</v>
       </c>
       <c r="C8" s="21">
         <v>0.45</v>
       </c>
       <c r="D8" s="21">
         <v>0.53</v>
       </c>
       <c r="E8" s="31">
         <v>0.5</v>
       </c>
       <c r="F8" s="20">
         <v>0.48</v>
       </c>
       <c r="G8" s="20">
         <v>0.5</v>
       </c>
       <c r="H8" s="20">
         <v>0.51</v>
       </c>
       <c r="I8" s="20">
@@ -4722,52 +4932,55 @@
       </c>
       <c r="U8" s="20">
         <v>1.74</v>
       </c>
       <c r="V8" s="20">
         <v>1.74</v>
       </c>
       <c r="W8" s="20">
         <v>1.83</v>
       </c>
       <c r="X8" s="20">
         <v>1.86</v>
       </c>
       <c r="Y8" s="20">
         <v>1.87</v>
       </c>
       <c r="Z8" s="20">
         <v>1.78</v>
       </c>
       <c r="AA8" s="20">
         <v>1.92</v>
       </c>
       <c r="AB8" s="20">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC8" s="20">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>0.51</v>
       </c>
       <c r="C9" s="23">
         <v>0.63</v>
       </c>
       <c r="D9" s="23">
         <v>0.75</v>
       </c>
       <c r="E9" s="24">
         <v>0.72</v>
       </c>
       <c r="F9" s="22">
         <v>0.74</v>
       </c>
       <c r="G9" s="22">
         <v>0.8</v>
       </c>
       <c r="H9" s="22">
         <v>0.83</v>
       </c>
       <c r="I9" s="22">
@@ -4808,52 +5021,55 @@
       </c>
       <c r="U9" s="22">
         <v>2.73</v>
       </c>
       <c r="V9" s="22">
         <v>2.73</v>
       </c>
       <c r="W9" s="22">
         <v>2.84</v>
       </c>
       <c r="X9" s="22">
         <v>2.93</v>
       </c>
       <c r="Y9" s="22">
         <v>2.93</v>
       </c>
       <c r="Z9" s="22">
         <v>2.41</v>
       </c>
       <c r="AA9" s="22">
         <v>2.88</v>
       </c>
       <c r="AB9" s="22">
         <v>3.23</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC9" s="22">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>0.39</v>
       </c>
       <c r="C10" s="23">
         <v>0.25</v>
       </c>
       <c r="D10" s="23">
         <v>0.41</v>
       </c>
       <c r="E10" s="24">
         <v>0.39</v>
       </c>
       <c r="F10" s="22">
         <v>0.31</v>
       </c>
       <c r="G10" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="H10" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="I10" s="22">
@@ -4894,52 +5110,55 @@
       </c>
       <c r="U10" s="22">
         <v>1.54</v>
       </c>
       <c r="V10" s="22">
         <v>1.44</v>
       </c>
       <c r="W10" s="22">
         <v>1.57</v>
       </c>
       <c r="X10" s="22">
         <v>1.57</v>
       </c>
       <c r="Y10" s="22">
         <v>1.54</v>
       </c>
       <c r="Z10" s="22">
         <v>1.51</v>
       </c>
       <c r="AA10" s="22">
         <v>1.58</v>
       </c>
       <c r="AB10" s="22">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC10" s="22">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="23">
         <v>0.08</v>
       </c>
       <c r="D11" s="23">
         <v>0.11</v>
       </c>
       <c r="E11" s="24">
         <v>0.21</v>
       </c>
       <c r="F11" s="22">
         <v>0.2</v>
       </c>
       <c r="G11" s="22">
         <v>0.19</v>
       </c>
       <c r="H11" s="22">
         <v>0.17</v>
       </c>
       <c r="I11" s="22">
@@ -4980,52 +5199,55 @@
       </c>
       <c r="U11" s="22">
         <v>0.69</v>
       </c>
       <c r="V11" s="22">
         <v>0.68</v>
       </c>
       <c r="W11" s="22">
         <v>0.7</v>
       </c>
       <c r="X11" s="22">
         <v>0.72</v>
       </c>
       <c r="Y11" s="22">
         <v>0.73</v>
       </c>
       <c r="Z11" s="22">
         <v>0.66</v>
       </c>
       <c r="AA11" s="22">
         <v>0.86</v>
       </c>
       <c r="AB11" s="22">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC11" s="22">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>0.64</v>
       </c>
       <c r="C12" s="23">
         <v>0.67</v>
       </c>
       <c r="D12" s="23">
         <v>0.66</v>
       </c>
       <c r="E12" s="24">
         <v>0.57999999999999996</v>
       </c>
       <c r="F12" s="22">
         <v>0.72</v>
       </c>
       <c r="G12" s="22">
         <v>0.66</v>
       </c>
       <c r="H12" s="22">
         <v>0.66</v>
       </c>
       <c r="I12" s="22">
@@ -5066,52 +5288,55 @@
       </c>
       <c r="U12" s="22">
         <v>1.57</v>
       </c>
       <c r="V12" s="22">
         <v>1.55</v>
       </c>
       <c r="W12" s="22">
         <v>1.52</v>
       </c>
       <c r="X12" s="22">
         <v>1.48</v>
       </c>
       <c r="Y12" s="22">
         <v>1.46</v>
       </c>
       <c r="Z12" s="22">
         <v>0.66</v>
       </c>
       <c r="AA12" s="22">
         <v>0.87</v>
       </c>
       <c r="AB12" s="22">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC12" s="22">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="23">
         <v>0.17</v>
       </c>
       <c r="D13" s="23">
         <v>0.23</v>
       </c>
       <c r="E13" s="24">
         <v>0.34</v>
       </c>
       <c r="F13" s="22">
         <v>0.34</v>
       </c>
       <c r="G13" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="H13" s="22">
         <v>0.24</v>
       </c>
       <c r="I13" s="22">
@@ -5152,52 +5377,55 @@
       </c>
       <c r="U13" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="V13" s="22">
         <v>0.57999999999999996</v>
       </c>
       <c r="W13" s="22">
         <v>0.59</v>
       </c>
       <c r="X13" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y13" s="22">
         <v>0.52</v>
       </c>
       <c r="Z13" s="22">
         <v>1.75</v>
       </c>
       <c r="AA13" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB13" s="22">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC13" s="22">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>0.49</v>
       </c>
       <c r="C14" s="23">
         <v>0.48</v>
       </c>
       <c r="D14" s="23">
         <v>0.53</v>
       </c>
       <c r="E14" s="24">
         <v>0.42</v>
       </c>
       <c r="F14" s="22">
         <v>0.36</v>
       </c>
       <c r="G14" s="22">
         <v>0.4</v>
       </c>
       <c r="H14" s="22">
         <v>0.4</v>
       </c>
       <c r="I14" s="22">
@@ -5238,52 +5466,55 @@
       </c>
       <c r="U14" s="22">
         <v>1.08</v>
       </c>
       <c r="V14" s="22">
         <v>1.17</v>
       </c>
       <c r="W14" s="22">
         <v>1.27</v>
       </c>
       <c r="X14" s="22">
         <v>1.24</v>
       </c>
       <c r="Y14" s="22">
         <v>1.3</v>
       </c>
       <c r="Z14" s="22">
         <v>1.75</v>
       </c>
       <c r="AA14" s="22">
         <v>1.45</v>
       </c>
       <c r="AB14" s="22">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC14" s="22">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="C15" s="23">
         <v>0.47</v>
       </c>
       <c r="D15" s="23">
         <v>0.31</v>
       </c>
       <c r="E15" s="24">
         <v>0.31</v>
       </c>
       <c r="F15" s="22">
         <v>0.31</v>
       </c>
       <c r="G15" s="22">
         <v>0.26</v>
       </c>
       <c r="H15" s="22">
         <v>0.3</v>
       </c>
       <c r="I15" s="22">
@@ -5324,84 +5555,88 @@
       </c>
       <c r="U15" s="22">
         <v>1.1599999999999999</v>
       </c>
       <c r="V15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="W15" s="22">
         <v>1.1599999999999999</v>
       </c>
       <c r="X15" s="22">
         <v>1.17</v>
       </c>
       <c r="Y15" s="22">
         <v>1.26</v>
       </c>
       <c r="Z15" s="22">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA15" s="22">
         <v>1.33</v>
       </c>
       <c r="AB15" s="22">
         <v>1.26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="AC15" s="22">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="45"/>
-[...27 lines deleted...]
-    <row r="17" spans="1:28" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="43"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="43"/>
+      <c r="O16" s="43"/>
+      <c r="P16" s="43"/>
+      <c r="Q16" s="43"/>
+      <c r="R16" s="43"/>
+      <c r="S16" s="43"/>
+      <c r="T16" s="43"/>
+      <c r="U16" s="43"/>
+      <c r="V16" s="43"/>
+      <c r="W16" s="43"/>
+      <c r="X16" s="43"/>
+      <c r="Y16" s="43"/>
+      <c r="Z16" s="43"/>
+      <c r="AA16" s="43"/>
+      <c r="AB16" s="43"/>
+      <c r="AC16" s="43"/>
+    </row>
+    <row r="17" spans="1:29" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>0.5</v>
       </c>
       <c r="C17" s="21">
         <v>0.54</v>
       </c>
       <c r="D17" s="21">
         <v>0.66</v>
       </c>
       <c r="E17" s="12">
         <v>0.65</v>
       </c>
       <c r="F17" s="20">
         <v>0.65</v>
       </c>
       <c r="G17" s="20">
         <v>0.69</v>
       </c>
       <c r="H17" s="20">
         <v>0.71</v>
       </c>
       <c r="I17" s="20">
@@ -5442,52 +5677,55 @@
       </c>
       <c r="U17" s="20">
         <v>2.5</v>
       </c>
       <c r="V17" s="20">
         <v>2.48</v>
       </c>
       <c r="W17" s="20">
         <v>2.58</v>
       </c>
       <c r="X17" s="20">
         <v>2.67</v>
       </c>
       <c r="Y17" s="20">
         <v>2.66</v>
       </c>
       <c r="Z17" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA17" s="20">
         <v>2.75</v>
       </c>
       <c r="AB17" s="20">
         <v>3.01</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC17" s="20">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>0.53</v>
       </c>
       <c r="C18" s="23">
         <v>0.64</v>
       </c>
       <c r="D18" s="23">
         <v>0.77</v>
       </c>
       <c r="E18" s="24">
         <v>0.74</v>
       </c>
       <c r="F18" s="22">
         <v>0.75</v>
       </c>
       <c r="G18" s="22">
         <v>0.81</v>
       </c>
       <c r="H18" s="22">
         <v>0.85</v>
       </c>
       <c r="I18" s="22">
@@ -5528,52 +5766,55 @@
       </c>
       <c r="U18" s="22">
         <v>2.76</v>
       </c>
       <c r="V18" s="22">
         <v>2.75</v>
       </c>
       <c r="W18" s="22">
         <v>2.86</v>
       </c>
       <c r="X18" s="22">
         <v>2.96</v>
       </c>
       <c r="Y18" s="22">
         <v>2.95</v>
       </c>
       <c r="Z18" s="22">
         <v>2.4</v>
       </c>
       <c r="AA18" s="22">
         <v>2.91</v>
       </c>
       <c r="AB18" s="22">
         <v>3.24</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC18" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>0.47</v>
       </c>
       <c r="C19" s="23">
         <v>0.25</v>
       </c>
       <c r="D19" s="23">
         <v>0.32</v>
       </c>
       <c r="E19" s="24">
         <v>0.41</v>
       </c>
       <c r="F19" s="22">
         <v>0.32</v>
       </c>
       <c r="G19" s="22">
         <v>0.32</v>
       </c>
       <c r="H19" s="22">
         <v>0.3</v>
       </c>
       <c r="I19" s="22">
@@ -5614,52 +5855,55 @@
       </c>
       <c r="U19" s="22">
         <v>1.61</v>
       </c>
       <c r="V19" s="22">
         <v>1.56</v>
       </c>
       <c r="W19" s="22">
         <v>1.66</v>
       </c>
       <c r="X19" s="22">
         <v>1.72</v>
       </c>
       <c r="Y19" s="22">
         <v>1.71</v>
       </c>
       <c r="Z19" s="22">
         <v>1.99</v>
       </c>
       <c r="AA19" s="22">
         <v>2.09</v>
       </c>
       <c r="AB19" s="22">
         <v>2.16</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC19" s="22">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="G20" s="22">
         <v>0.23</v>
       </c>
       <c r="H20" s="22">
         <v>0.2</v>
       </c>
       <c r="I20" s="22">
@@ -5700,84 +5944,88 @@
       </c>
       <c r="U20" s="22">
         <v>1.56</v>
       </c>
       <c r="V20" s="22">
         <v>1.38</v>
       </c>
       <c r="W20" s="22">
         <v>1.38</v>
       </c>
       <c r="X20" s="22">
         <v>1.38</v>
       </c>
       <c r="Y20" s="22">
         <v>1.5</v>
       </c>
       <c r="Z20" s="22">
         <v>1.39</v>
       </c>
       <c r="AA20" s="22">
         <v>2.89</v>
       </c>
       <c r="AB20" s="22">
         <v>2.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="AC20" s="22">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...27 lines deleted...]
-    <row r="22" spans="1:28" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+      <c r="R21" s="35"/>
+      <c r="S21" s="35"/>
+      <c r="T21" s="35"/>
+      <c r="U21" s="35"/>
+      <c r="V21" s="35"/>
+      <c r="W21" s="35"/>
+      <c r="X21" s="35"/>
+      <c r="Y21" s="35"/>
+      <c r="Z21" s="35"/>
+      <c r="AA21" s="35"/>
+      <c r="AB21" s="35"/>
+      <c r="AC21" s="35"/>
+    </row>
+    <row r="22" spans="1:29" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20">
         <v>0.33</v>
       </c>
       <c r="C22" s="21">
         <v>0.36</v>
       </c>
       <c r="D22" s="21">
         <v>0.42</v>
       </c>
       <c r="E22" s="12">
         <v>0.37</v>
       </c>
       <c r="F22" s="20">
         <v>0.35</v>
       </c>
       <c r="G22" s="20">
         <v>0.34</v>
       </c>
       <c r="H22" s="20">
         <v>0.34</v>
       </c>
       <c r="I22" s="20">
@@ -5818,52 +6066,55 @@
       </c>
       <c r="U22" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="V22" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="W22" s="20">
         <v>1.18</v>
       </c>
       <c r="X22" s="20">
         <v>1.1599999999999999</v>
       </c>
       <c r="Y22" s="20">
         <v>1.18</v>
       </c>
       <c r="Z22" s="21">
         <v>1.32</v>
       </c>
       <c r="AA22" s="20">
         <v>1.18</v>
       </c>
       <c r="AB22" s="20">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC22" s="20">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="22">
         <v>0.61</v>
       </c>
       <c r="G23" s="22">
         <v>0.51</v>
       </c>
       <c r="H23" s="22">
         <v>0.44</v>
       </c>
       <c r="I23" s="22">
@@ -5904,52 +6155,55 @@
       </c>
       <c r="U23" s="22">
         <v>1.51</v>
       </c>
       <c r="V23" s="22">
         <v>2.02</v>
       </c>
       <c r="W23" s="22">
         <v>1.96</v>
       </c>
       <c r="X23" s="22">
         <v>1.79</v>
       </c>
       <c r="Y23" s="22">
         <v>2.27</v>
       </c>
       <c r="Z23" s="23">
         <v>2.91</v>
       </c>
       <c r="AA23" s="22">
         <v>1.55</v>
       </c>
       <c r="AB23" s="22">
         <v>2.5299999999999998</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC23" s="22">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22">
         <v>0.31</v>
       </c>
       <c r="C24" s="23">
         <v>0.25</v>
       </c>
       <c r="D24" s="23">
         <v>0.49</v>
       </c>
       <c r="E24" s="24">
         <v>0.36</v>
       </c>
       <c r="F24" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="G24" s="22">
         <v>0.24</v>
       </c>
       <c r="H24" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="I24" s="22">
@@ -5990,52 +6244,55 @@
       </c>
       <c r="U24" s="22">
         <v>1.46</v>
       </c>
       <c r="V24" s="22">
         <v>1.33</v>
       </c>
       <c r="W24" s="22">
         <v>1.48</v>
       </c>
       <c r="X24" s="22">
         <v>1.43</v>
       </c>
       <c r="Y24" s="22">
         <v>1.37</v>
       </c>
       <c r="Z24" s="23">
         <v>1.04</v>
       </c>
       <c r="AA24" s="22">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB24" s="22">
         <v>1.1299999999999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC24" s="22">
+        <v>1.19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="23">
         <v>0.08</v>
       </c>
       <c r="D25" s="23">
         <v>0.11</v>
       </c>
       <c r="E25" s="24">
         <v>0.21</v>
       </c>
       <c r="F25" s="22">
         <v>0.2</v>
       </c>
       <c r="G25" s="22">
         <v>0.19</v>
       </c>
       <c r="H25" s="22">
         <v>0.17</v>
       </c>
       <c r="I25" s="22">
@@ -6076,52 +6333,55 @@
       </c>
       <c r="U25" s="22">
         <v>0.69</v>
       </c>
       <c r="V25" s="22">
         <v>0.68</v>
       </c>
       <c r="W25" s="22">
         <v>0.7</v>
       </c>
       <c r="X25" s="22">
         <v>0.72</v>
       </c>
       <c r="Y25" s="22">
         <v>0.73</v>
       </c>
       <c r="Z25" s="23">
         <v>0.66</v>
       </c>
       <c r="AA25" s="22">
         <v>0.86</v>
       </c>
       <c r="AB25" s="22">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC25" s="22">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="22">
         <v>0.64</v>
       </c>
       <c r="C26" s="23">
         <v>0.67</v>
       </c>
       <c r="D26" s="23">
         <v>0.66</v>
       </c>
       <c r="E26" s="24">
         <v>0.57999999999999996</v>
       </c>
       <c r="F26" s="22">
         <v>0.72</v>
       </c>
       <c r="G26" s="22">
         <v>0.66</v>
       </c>
       <c r="H26" s="22">
         <v>0.66</v>
       </c>
       <c r="I26" s="22">
@@ -6162,52 +6422,55 @@
       </c>
       <c r="U26" s="22">
         <v>1.57</v>
       </c>
       <c r="V26" s="22">
         <v>1.55</v>
       </c>
       <c r="W26" s="22">
         <v>1.52</v>
       </c>
       <c r="X26" s="22">
         <v>1.48</v>
       </c>
       <c r="Y26" s="22">
         <v>1.46</v>
       </c>
       <c r="Z26" s="23">
         <v>0.66</v>
       </c>
       <c r="AA26" s="22">
         <v>0.87</v>
       </c>
       <c r="AB26" s="22">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC26" s="22">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="23">
         <v>0.17</v>
       </c>
       <c r="D27" s="23">
         <v>0.23</v>
       </c>
       <c r="E27" s="24">
         <v>0.34</v>
       </c>
       <c r="F27" s="22">
         <v>0.34</v>
       </c>
       <c r="G27" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="H27" s="22">
         <v>0.24</v>
       </c>
       <c r="I27" s="22">
@@ -6248,52 +6511,55 @@
       </c>
       <c r="U27" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="V27" s="22">
         <v>0.57999999999999996</v>
       </c>
       <c r="W27" s="22">
         <v>0.59</v>
       </c>
       <c r="X27" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y27" s="22">
         <v>0.52</v>
       </c>
       <c r="Z27" s="23">
         <v>1.75</v>
       </c>
       <c r="AA27" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB27" s="22">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC27" s="22">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="22">
         <v>0.49</v>
       </c>
       <c r="C28" s="23">
         <v>0.48</v>
       </c>
       <c r="D28" s="23">
         <v>0.53</v>
       </c>
       <c r="E28" s="24">
         <v>0.42</v>
       </c>
       <c r="F28" s="22">
         <v>0.36</v>
       </c>
       <c r="G28" s="22">
         <v>0.4</v>
       </c>
       <c r="H28" s="22">
         <v>0.4</v>
       </c>
       <c r="I28" s="22">
@@ -6334,52 +6600,55 @@
       </c>
       <c r="U28" s="22">
         <v>1.08</v>
       </c>
       <c r="V28" s="22">
         <v>1.17</v>
       </c>
       <c r="W28" s="22">
         <v>1.27</v>
       </c>
       <c r="X28" s="22">
         <v>1.24</v>
       </c>
       <c r="Y28" s="22">
         <v>1.3</v>
       </c>
       <c r="Z28" s="23">
         <v>1.75</v>
       </c>
       <c r="AA28" s="22">
         <v>1.45</v>
       </c>
       <c r="AB28" s="22">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC28" s="22">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="25">
         <v>0.38</v>
       </c>
       <c r="C29" s="25">
         <v>0.6</v>
       </c>
       <c r="D29" s="25">
         <v>0.39</v>
       </c>
       <c r="E29" s="26">
         <v>0.39</v>
       </c>
       <c r="F29" s="25">
         <v>0.31</v>
       </c>
       <c r="G29" s="25">
         <v>0.26</v>
       </c>
       <c r="H29" s="25">
         <v>0.33</v>
       </c>
       <c r="I29" s="25">
@@ -6420,67 +6689,70 @@
       </c>
       <c r="U29" s="25">
         <v>1.06</v>
       </c>
       <c r="V29" s="25">
         <v>1.03</v>
       </c>
       <c r="W29" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="X29" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="Y29" s="25">
         <v>1.2</v>
       </c>
       <c r="Z29" s="25">
         <v>1.06</v>
       </c>
       <c r="AA29" s="25">
         <v>0.93</v>
       </c>
       <c r="AB29" s="25">
         <v>0.97</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AC29" s="25">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AB3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:AB21"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A16:AC16"/>
+    <mergeCell ref="A21:AC21"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="Z5:AB5"/>
-    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="AB4:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>
       <vt:lpstr>Число разводов</vt:lpstr>