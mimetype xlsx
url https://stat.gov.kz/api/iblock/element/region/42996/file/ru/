--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="43">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -496,82 +496,82 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -847,185 +847,191 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M37" sqref="M37"/>
+      <selection pane="bottomLeft" activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="40" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="40"/>
-[...17 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="38">
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="35"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="39"/>
-[...4 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="36"/>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="34" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="R6" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="41"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>260</v>
       </c>
       <c r="C8" s="13">
         <v>308</v>
       </c>
       <c r="D8" s="13">
         <v>314</v>
       </c>
       <c r="E8" s="13">
         <v>364</v>
       </c>
       <c r="F8" s="13">
         <v>350</v>
       </c>
       <c r="G8" s="13">
         <v>393</v>
       </c>
       <c r="H8" s="13">
         <v>381</v>
       </c>
       <c r="I8" s="13">
@@ -1033,52 +1039,55 @@
       </c>
       <c r="J8" s="13">
         <v>395</v>
       </c>
       <c r="K8" s="13">
         <v>376</v>
       </c>
       <c r="L8" s="13">
         <v>331</v>
       </c>
       <c r="M8" s="13">
         <v>320</v>
       </c>
       <c r="N8" s="13">
         <v>228</v>
       </c>
       <c r="O8" s="13">
         <v>269</v>
       </c>
       <c r="P8" s="13">
         <v>325</v>
       </c>
       <c r="Q8" s="13">
         <v>267</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="13">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16">
         <v>120</v>
       </c>
       <c r="C9" s="16">
         <v>128</v>
       </c>
       <c r="D9" s="16">
         <v>141</v>
       </c>
       <c r="E9" s="16">
         <v>156</v>
       </c>
       <c r="F9" s="16">
         <v>159</v>
       </c>
       <c r="G9" s="16">
         <v>194</v>
       </c>
       <c r="H9" s="16">
         <v>176</v>
       </c>
       <c r="I9" s="16">
@@ -1086,52 +1095,55 @@
       </c>
       <c r="J9" s="16">
         <v>175</v>
       </c>
       <c r="K9" s="16">
         <v>166</v>
       </c>
       <c r="L9" s="16">
         <v>157</v>
       </c>
       <c r="M9" s="16">
         <v>147</v>
       </c>
       <c r="N9" s="16">
         <v>100</v>
       </c>
       <c r="O9" s="16">
         <v>122</v>
       </c>
       <c r="P9" s="16">
         <v>147</v>
       </c>
       <c r="Q9" s="16">
         <v>123</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="16">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="16">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>55</v>
       </c>
       <c r="D10" s="16">
         <v>56</v>
       </c>
       <c r="E10" s="16">
         <v>75</v>
       </c>
       <c r="F10" s="16">
         <v>60</v>
       </c>
       <c r="G10" s="16">
         <v>78</v>
       </c>
       <c r="H10" s="16">
         <v>76</v>
       </c>
       <c r="I10" s="16">
@@ -1139,52 +1151,55 @@
       </c>
       <c r="J10" s="16">
         <v>65</v>
       </c>
       <c r="K10" s="16">
         <v>78</v>
       </c>
       <c r="L10" s="16">
         <v>56</v>
       </c>
       <c r="M10" s="16">
         <v>68</v>
       </c>
       <c r="N10" s="16">
         <v>45</v>
       </c>
       <c r="O10" s="16">
         <v>43</v>
       </c>
       <c r="P10" s="16">
         <v>55</v>
       </c>
       <c r="Q10" s="16">
         <v>48</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="16">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="16">
         <v>18</v>
       </c>
       <c r="C11" s="16">
         <v>25</v>
       </c>
       <c r="D11" s="16">
         <v>29</v>
       </c>
       <c r="E11" s="16">
         <v>25</v>
       </c>
       <c r="F11" s="16">
         <v>18</v>
       </c>
       <c r="G11" s="16">
         <v>33</v>
       </c>
       <c r="H11" s="16">
         <v>20</v>
       </c>
       <c r="I11" s="16">
@@ -1192,52 +1207,55 @@
       </c>
       <c r="J11" s="16">
         <v>31</v>
       </c>
       <c r="K11" s="16">
         <v>31</v>
       </c>
       <c r="L11" s="16">
         <v>26</v>
       </c>
       <c r="M11" s="16">
         <v>22</v>
       </c>
       <c r="N11" s="16">
         <v>14</v>
       </c>
       <c r="O11" s="16">
         <v>25</v>
       </c>
       <c r="P11" s="16">
         <v>23</v>
       </c>
       <c r="Q11" s="16">
         <v>20</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>6</v>
       </c>
       <c r="C12" s="16">
         <v>9</v>
       </c>
       <c r="D12" s="16">
         <v>10</v>
       </c>
       <c r="E12" s="16">
         <v>10</v>
       </c>
       <c r="F12" s="16">
         <v>12</v>
       </c>
       <c r="G12" s="16">
         <v>8</v>
       </c>
       <c r="H12" s="16">
         <v>8</v>
       </c>
       <c r="I12" s="16">
@@ -1245,52 +1263,55 @@
       </c>
       <c r="J12" s="16">
         <v>15</v>
       </c>
       <c r="K12" s="16">
         <v>10</v>
       </c>
       <c r="L12" s="16">
         <v>15</v>
       </c>
       <c r="M12" s="16">
         <v>11</v>
       </c>
       <c r="N12" s="16">
         <v>7</v>
       </c>
       <c r="O12" s="16">
         <v>4</v>
       </c>
       <c r="P12" s="16">
         <v>17</v>
       </c>
       <c r="Q12" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>1</v>
       </c>
       <c r="C13" s="16">
         <v>6</v>
       </c>
       <c r="D13" s="16">
         <v>6</v>
       </c>
       <c r="E13" s="16">
         <v>19</v>
       </c>
       <c r="F13" s="16">
         <v>18</v>
       </c>
       <c r="G13" s="16">
         <v>8</v>
       </c>
       <c r="H13" s="16">
         <v>17</v>
       </c>
       <c r="I13" s="16">
@@ -1298,52 +1319,55 @@
       </c>
       <c r="J13" s="16">
         <v>15</v>
       </c>
       <c r="K13" s="16">
         <v>7</v>
       </c>
       <c r="L13" s="16">
         <v>9</v>
       </c>
       <c r="M13" s="16">
         <v>5</v>
       </c>
       <c r="N13" s="16">
         <v>5</v>
       </c>
       <c r="O13" s="16">
         <v>13</v>
       </c>
       <c r="P13" s="16">
         <v>10</v>
       </c>
       <c r="Q13" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="16">
         <v>57</v>
       </c>
       <c r="C14" s="16">
         <v>78</v>
       </c>
       <c r="D14" s="16">
         <v>57</v>
       </c>
       <c r="E14" s="16">
         <v>66</v>
       </c>
       <c r="F14" s="16">
         <v>66</v>
       </c>
       <c r="G14" s="16">
         <v>60</v>
       </c>
       <c r="H14" s="16">
         <v>72</v>
       </c>
       <c r="I14" s="16">
@@ -1351,52 +1375,55 @@
       </c>
       <c r="J14" s="16">
         <v>77</v>
       </c>
       <c r="K14" s="16">
         <v>73</v>
       </c>
       <c r="L14" s="16">
         <v>56</v>
       </c>
       <c r="M14" s="16">
         <v>58</v>
       </c>
       <c r="N14" s="16">
         <v>51</v>
       </c>
       <c r="O14" s="16">
         <v>53</v>
       </c>
       <c r="P14" s="16">
         <v>59</v>
       </c>
       <c r="Q14" s="16">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="16">
         <v>6</v>
       </c>
       <c r="C15" s="16">
         <v>7</v>
       </c>
       <c r="D15" s="16">
         <v>15</v>
       </c>
       <c r="E15" s="16">
         <v>13</v>
       </c>
       <c r="F15" s="16">
         <v>17</v>
       </c>
       <c r="G15" s="16">
         <v>12</v>
       </c>
       <c r="H15" s="16">
         <v>12</v>
       </c>
       <c r="I15" s="16">
@@ -1404,73 +1431,77 @@
       </c>
       <c r="J15" s="16">
         <v>17</v>
       </c>
       <c r="K15" s="16">
         <v>11</v>
       </c>
       <c r="L15" s="16">
         <v>12</v>
       </c>
       <c r="M15" s="16">
         <v>9</v>
       </c>
       <c r="N15" s="16">
         <v>6</v>
       </c>
       <c r="O15" s="16">
         <v>9</v>
       </c>
       <c r="P15" s="16">
         <v>14</v>
       </c>
       <c r="Q15" s="16">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="R15" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="35"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>135</v>
       </c>
       <c r="C17" s="13">
         <v>150</v>
       </c>
       <c r="D17" s="13">
         <v>174</v>
       </c>
       <c r="E17" s="13">
         <v>202</v>
       </c>
       <c r="F17" s="13">
         <v>190</v>
       </c>
       <c r="G17" s="13">
         <v>234</v>
       </c>
       <c r="H17" s="13">
         <v>209</v>
       </c>
       <c r="I17" s="13">
@@ -1478,52 +1509,55 @@
       </c>
       <c r="J17" s="13">
         <v>202</v>
       </c>
       <c r="K17" s="13">
         <v>194</v>
       </c>
       <c r="L17" s="13">
         <v>177</v>
       </c>
       <c r="M17" s="13">
         <v>182</v>
       </c>
       <c r="N17" s="13">
         <v>115</v>
       </c>
       <c r="O17" s="13">
         <v>147</v>
       </c>
       <c r="P17" s="13">
         <v>172</v>
       </c>
       <c r="Q17" s="13">
         <v>141</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="13">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16">
         <v>113</v>
       </c>
       <c r="C18" s="16">
         <v>121</v>
       </c>
       <c r="D18" s="16">
         <v>140</v>
       </c>
       <c r="E18" s="16">
         <v>153</v>
       </c>
       <c r="F18" s="16">
         <v>156</v>
       </c>
       <c r="G18" s="16">
         <v>188</v>
       </c>
       <c r="H18" s="16">
         <v>171</v>
       </c>
       <c r="I18" s="16">
@@ -1531,52 +1565,55 @@
       </c>
       <c r="J18" s="16">
         <v>170</v>
       </c>
       <c r="K18" s="16">
         <v>159</v>
       </c>
       <c r="L18" s="16">
         <v>155</v>
       </c>
       <c r="M18" s="16">
         <v>146</v>
       </c>
       <c r="N18" s="16">
         <v>95</v>
       </c>
       <c r="O18" s="16">
         <v>119</v>
       </c>
       <c r="P18" s="16">
         <v>144</v>
       </c>
       <c r="Q18" s="16">
         <v>120</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="16">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="16">
         <v>20</v>
       </c>
       <c r="C19" s="16">
         <v>27</v>
       </c>
       <c r="D19" s="16">
         <v>28</v>
       </c>
       <c r="E19" s="16">
         <v>45</v>
       </c>
       <c r="F19" s="16">
         <v>28</v>
       </c>
       <c r="G19" s="16">
         <v>43</v>
       </c>
       <c r="H19" s="16">
         <v>34</v>
       </c>
       <c r="I19" s="16">
@@ -1584,52 +1621,55 @@
       </c>
       <c r="J19" s="16">
         <v>29</v>
       </c>
       <c r="K19" s="16">
         <v>31</v>
       </c>
       <c r="L19" s="16">
         <v>20</v>
       </c>
       <c r="M19" s="16">
         <v>35</v>
       </c>
       <c r="N19" s="16">
         <v>19</v>
       </c>
       <c r="O19" s="16">
         <v>26</v>
       </c>
       <c r="P19" s="16">
         <v>26</v>
       </c>
       <c r="Q19" s="16">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16">
         <v>2</v>
       </c>
       <c r="C20" s="16">
         <v>2</v>
       </c>
       <c r="D20" s="16">
         <v>6</v>
       </c>
       <c r="E20" s="16">
         <v>4</v>
       </c>
       <c r="F20" s="16">
         <v>6</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
         <v>4</v>
       </c>
       <c r="I20" s="16" t="s">
@@ -1637,73 +1677,77 @@
       </c>
       <c r="J20" s="16">
         <v>3</v>
       </c>
       <c r="K20" s="16">
         <v>4</v>
       </c>
       <c r="L20" s="16">
         <v>2</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="16">
         <v>1</v>
       </c>
       <c r="O20" s="16">
         <v>2</v>
       </c>
       <c r="P20" s="16">
         <v>2</v>
       </c>
       <c r="Q20" s="16" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="R20" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="35"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>125</v>
       </c>
       <c r="C22" s="13">
         <v>158</v>
       </c>
       <c r="D22" s="13">
         <v>140</v>
       </c>
       <c r="E22" s="13">
         <v>162</v>
       </c>
       <c r="F22" s="13">
         <v>160</v>
       </c>
       <c r="G22" s="13">
         <v>159</v>
       </c>
       <c r="H22" s="13">
         <v>172</v>
       </c>
       <c r="I22" s="13">
@@ -1711,52 +1755,55 @@
       </c>
       <c r="J22" s="13">
         <v>193</v>
       </c>
       <c r="K22" s="13">
         <v>182</v>
       </c>
       <c r="L22" s="13">
         <v>154</v>
       </c>
       <c r="M22" s="13">
         <v>138</v>
       </c>
       <c r="N22" s="33">
         <v>113</v>
       </c>
       <c r="O22" s="13">
         <v>122</v>
       </c>
       <c r="P22" s="13">
         <v>153</v>
       </c>
       <c r="Q22" s="13">
         <v>126</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="13">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16">
         <v>7</v>
       </c>
       <c r="C23" s="16">
         <v>7</v>
       </c>
       <c r="D23" s="16">
         <v>1</v>
       </c>
       <c r="E23" s="16">
         <v>3</v>
       </c>
       <c r="F23" s="16">
         <v>3</v>
       </c>
       <c r="G23" s="16">
         <v>6</v>
       </c>
       <c r="H23" s="16">
         <v>5</v>
       </c>
       <c r="I23" s="16">
@@ -1764,52 +1811,55 @@
       </c>
       <c r="J23" s="16">
         <v>5</v>
       </c>
       <c r="K23" s="16">
         <v>7</v>
       </c>
       <c r="L23" s="16">
         <v>2</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="32">
         <v>5</v>
       </c>
       <c r="O23" s="16">
         <v>3</v>
       </c>
       <c r="P23" s="16">
         <v>3</v>
       </c>
       <c r="Q23" s="16">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="16">
         <v>32</v>
       </c>
       <c r="C24" s="16">
         <v>28</v>
       </c>
       <c r="D24" s="16">
         <v>28</v>
       </c>
       <c r="E24" s="16">
         <v>30</v>
       </c>
       <c r="F24" s="16">
         <v>32</v>
       </c>
       <c r="G24" s="16">
         <v>35</v>
       </c>
       <c r="H24" s="16">
         <v>42</v>
       </c>
       <c r="I24" s="16">
@@ -1817,52 +1867,55 @@
       </c>
       <c r="J24" s="16">
         <v>36</v>
       </c>
       <c r="K24" s="16">
         <v>47</v>
       </c>
       <c r="L24" s="16">
         <v>36</v>
       </c>
       <c r="M24" s="16">
         <v>33</v>
       </c>
       <c r="N24" s="32">
         <v>26</v>
       </c>
       <c r="O24" s="16">
         <v>17</v>
       </c>
       <c r="P24" s="16">
         <v>29</v>
       </c>
       <c r="Q24" s="16">
         <v>27</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="16">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16">
         <v>18</v>
       </c>
       <c r="C25" s="16">
         <v>25</v>
       </c>
       <c r="D25" s="16">
         <v>29</v>
       </c>
       <c r="E25" s="16">
         <v>25</v>
       </c>
       <c r="F25" s="16">
         <v>18</v>
       </c>
       <c r="G25" s="16">
         <v>33</v>
       </c>
       <c r="H25" s="16">
         <v>20</v>
       </c>
       <c r="I25" s="16">
@@ -1870,52 +1923,55 @@
       </c>
       <c r="J25" s="16">
         <v>31</v>
       </c>
       <c r="K25" s="16">
         <v>31</v>
       </c>
       <c r="L25" s="16">
         <v>26</v>
       </c>
       <c r="M25" s="16">
         <v>22</v>
       </c>
       <c r="N25" s="32">
         <v>14</v>
       </c>
       <c r="O25" s="16">
         <v>25</v>
       </c>
       <c r="P25" s="16">
         <v>23</v>
       </c>
       <c r="Q25" s="16">
         <v>20</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16">
         <v>6</v>
       </c>
       <c r="C26" s="16">
         <v>9</v>
       </c>
       <c r="D26" s="16">
         <v>10</v>
       </c>
       <c r="E26" s="16">
         <v>10</v>
       </c>
       <c r="F26" s="16">
         <v>12</v>
       </c>
       <c r="G26" s="16">
         <v>8</v>
       </c>
       <c r="H26" s="16">
         <v>8</v>
       </c>
       <c r="I26" s="16">
@@ -1923,52 +1979,55 @@
       </c>
       <c r="J26" s="16">
         <v>15</v>
       </c>
       <c r="K26" s="16">
         <v>10</v>
       </c>
       <c r="L26" s="16">
         <v>15</v>
       </c>
       <c r="M26" s="16">
         <v>11</v>
       </c>
       <c r="N26" s="32">
         <v>7</v>
       </c>
       <c r="O26" s="16">
         <v>4</v>
       </c>
       <c r="P26" s="16">
         <v>17</v>
       </c>
       <c r="Q26" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16">
         <v>1</v>
       </c>
       <c r="C27" s="16">
         <v>6</v>
       </c>
       <c r="D27" s="16">
         <v>6</v>
       </c>
       <c r="E27" s="16">
         <v>19</v>
       </c>
       <c r="F27" s="16">
         <v>18</v>
       </c>
       <c r="G27" s="16">
         <v>8</v>
       </c>
       <c r="H27" s="16">
         <v>17</v>
       </c>
       <c r="I27" s="16">
@@ -1976,52 +2035,55 @@
       </c>
       <c r="J27" s="16">
         <v>15</v>
       </c>
       <c r="K27" s="16">
         <v>7</v>
       </c>
       <c r="L27" s="16">
         <v>9</v>
       </c>
       <c r="M27" s="16">
         <v>5</v>
       </c>
       <c r="N27" s="32">
         <v>5</v>
       </c>
       <c r="O27" s="16">
         <v>13</v>
       </c>
       <c r="P27" s="16">
         <v>10</v>
       </c>
       <c r="Q27" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16">
         <v>57</v>
       </c>
       <c r="C28" s="16">
         <v>78</v>
       </c>
       <c r="D28" s="16">
         <v>57</v>
       </c>
       <c r="E28" s="16">
         <v>66</v>
       </c>
       <c r="F28" s="16">
         <v>66</v>
       </c>
       <c r="G28" s="16">
         <v>60</v>
       </c>
       <c r="H28" s="16">
         <v>72</v>
       </c>
       <c r="I28" s="16">
@@ -2029,52 +2091,55 @@
       </c>
       <c r="J28" s="16">
         <v>77</v>
       </c>
       <c r="K28" s="16">
         <v>73</v>
       </c>
       <c r="L28" s="16">
         <v>56</v>
       </c>
       <c r="M28" s="16">
         <v>58</v>
       </c>
       <c r="N28" s="32">
         <v>51</v>
       </c>
       <c r="O28" s="16">
         <v>53</v>
       </c>
       <c r="P28" s="16">
         <v>59</v>
       </c>
       <c r="Q28" s="16">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18">
         <v>4</v>
       </c>
       <c r="C29" s="18">
         <v>5</v>
       </c>
       <c r="D29" s="18">
         <v>9</v>
       </c>
       <c r="E29" s="18">
         <v>9</v>
       </c>
       <c r="F29" s="18">
         <v>11</v>
       </c>
       <c r="G29" s="18">
         <v>9</v>
       </c>
       <c r="H29" s="18">
         <v>8</v>
       </c>
       <c r="I29" s="18">
@@ -2082,212 +2147,223 @@
       </c>
       <c r="J29" s="18">
         <v>14</v>
       </c>
       <c r="K29" s="18">
         <v>7</v>
       </c>
       <c r="L29" s="18">
         <v>10</v>
       </c>
       <c r="M29" s="18">
         <v>8</v>
       </c>
       <c r="N29" s="18">
         <v>5</v>
       </c>
       <c r="O29" s="18">
         <v>7</v>
       </c>
       <c r="P29" s="18">
         <v>12</v>
       </c>
       <c r="Q29" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:Q3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q31"/>
+  <dimension ref="A3:R31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P35" sqref="P35"/>
+      <selection pane="bottomLeft" activeCell="T27" sqref="T27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.5546875" style="1" customWidth="1"/>
-    <col min="7" max="16384" width="8.88671875" style="1"/>
+    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="18" max="18" width="7.77734375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="40" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="40"/>
-[...17 lines deleted...]
-      <c r="P4" s="42" t="s">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="Q4" s="42"/>
-[...3 lines deleted...]
-      <c r="B5" s="38">
+      <c r="R4" s="42"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="35"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="39"/>
-[...4 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="36"/>
       <c r="B6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="19" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="R6" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="41"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="20">
         <v>3.77</v>
       </c>
       <c r="C8" s="20">
         <v>4.32</v>
       </c>
       <c r="D8" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="20">
         <v>4.66</v>
       </c>
       <c r="F8" s="20">
         <v>4.74</v>
       </c>
       <c r="G8" s="20">
         <v>4.93</v>
       </c>
       <c r="H8" s="20">
         <v>5.0199999999999996</v>
       </c>
       <c r="I8" s="20">
@@ -2295,52 +2371,55 @@
       </c>
       <c r="J8" s="20">
         <v>5.22</v>
       </c>
       <c r="K8" s="20">
         <v>5.24</v>
       </c>
       <c r="L8" s="20">
         <v>5.22</v>
       </c>
       <c r="M8" s="20">
         <v>5.17</v>
       </c>
       <c r="N8" s="20">
         <v>3.25</v>
       </c>
       <c r="O8" s="20">
         <v>3.72</v>
       </c>
       <c r="P8" s="20">
         <v>4.03</v>
       </c>
       <c r="Q8" s="20">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="20">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="C9" s="22">
         <v>5.1100000000000003</v>
       </c>
       <c r="D9" s="22">
         <v>5.27</v>
       </c>
       <c r="E9" s="22">
         <v>5.52</v>
       </c>
       <c r="F9" s="22">
         <v>5.67</v>
       </c>
       <c r="G9" s="22">
         <v>6.04</v>
       </c>
       <c r="H9" s="22">
         <v>6.16</v>
       </c>
       <c r="I9" s="22">
@@ -2348,52 +2427,55 @@
       </c>
       <c r="J9" s="22">
         <v>6.35</v>
       </c>
       <c r="K9" s="22">
         <v>6.37</v>
       </c>
       <c r="L9" s="22">
         <v>6.37</v>
       </c>
       <c r="M9" s="22">
         <v>6.32</v>
       </c>
       <c r="N9" s="22">
         <v>3.77</v>
       </c>
       <c r="O9" s="22">
         <v>4.41</v>
       </c>
       <c r="P9" s="22">
         <v>4.8</v>
       </c>
       <c r="Q9" s="22">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="22">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>3.95</v>
       </c>
       <c r="C10" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="22">
         <v>4.26</v>
       </c>
       <c r="E10" s="22">
         <v>4.67</v>
       </c>
       <c r="F10" s="22">
         <v>4.6500000000000004</v>
       </c>
       <c r="G10" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="H10" s="22">
         <v>5.03</v>
       </c>
       <c r="I10" s="22">
@@ -2401,52 +2483,55 @@
       </c>
       <c r="J10" s="22">
         <v>5.13</v>
       </c>
       <c r="K10" s="22">
         <v>5.21</v>
       </c>
       <c r="L10" s="22">
         <v>5.14</v>
       </c>
       <c r="M10" s="22">
         <v>5.14</v>
       </c>
       <c r="N10" s="22">
         <v>3.4</v>
       </c>
       <c r="O10" s="22">
         <v>3.49</v>
       </c>
       <c r="P10" s="22">
         <v>3.72</v>
       </c>
       <c r="Q10" s="22">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="22">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22">
         <v>2.93</v>
       </c>
       <c r="C11" s="22">
         <v>3.67</v>
       </c>
       <c r="D11" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="E11" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="22">
         <v>3.83</v>
       </c>
       <c r="G11" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="H11" s="22">
         <v>3.99</v>
       </c>
       <c r="I11" s="22">
@@ -2454,52 +2539,55 @@
       </c>
       <c r="J11" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="K11" s="22">
         <v>4.38</v>
       </c>
       <c r="L11" s="22">
         <v>4.38</v>
       </c>
       <c r="M11" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="N11" s="22">
         <v>2.2999999999999998</v>
       </c>
       <c r="O11" s="22">
         <v>3.36</v>
       </c>
       <c r="P11" s="22">
         <v>3.5</v>
       </c>
       <c r="Q11" s="22">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="22">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>1.95</v>
       </c>
       <c r="C12" s="22">
         <v>2.54</v>
       </c>
       <c r="D12" s="22">
         <v>2.77</v>
       </c>
       <c r="E12" s="22">
         <v>2.92</v>
       </c>
       <c r="F12" s="22">
         <v>3.11</v>
       </c>
       <c r="G12" s="22">
         <v>3.05</v>
       </c>
       <c r="H12" s="22">
         <v>2.98</v>
       </c>
       <c r="I12" s="22">
@@ -2507,52 +2595,55 @@
       </c>
       <c r="J12" s="22">
         <v>3.24</v>
       </c>
       <c r="K12" s="22">
         <v>3.24</v>
       </c>
       <c r="L12" s="22">
         <v>3.4</v>
       </c>
       <c r="M12" s="22">
         <v>3.42</v>
       </c>
       <c r="N12" s="22">
         <v>2.31</v>
       </c>
       <c r="O12" s="22">
         <v>1.91</v>
       </c>
       <c r="P12" s="22">
         <v>3.17</v>
       </c>
       <c r="Q12" s="22">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="22">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22">
         <v>0.34</v>
       </c>
       <c r="C13" s="22">
         <v>1.26</v>
       </c>
       <c r="D13" s="22">
         <v>1.52</v>
       </c>
       <c r="E13" s="22">
         <v>2.81</v>
       </c>
       <c r="F13" s="22">
         <v>3.49</v>
       </c>
       <c r="G13" s="22">
         <v>3.39</v>
       </c>
       <c r="H13" s="22">
         <v>3.75</v>
       </c>
       <c r="I13" s="22">
@@ -2560,52 +2651,55 @@
       </c>
       <c r="J13" s="22">
         <v>4.16</v>
       </c>
       <c r="K13" s="22">
         <v>3.97</v>
       </c>
       <c r="L13" s="22">
         <v>3.9</v>
       </c>
       <c r="M13" s="22">
         <v>3.71</v>
       </c>
       <c r="N13" s="22">
         <v>1.75</v>
       </c>
       <c r="O13" s="22">
         <v>3.29</v>
       </c>
       <c r="P13" s="22">
         <v>3.35</v>
       </c>
       <c r="Q13" s="22">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="22">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>3.91</v>
       </c>
       <c r="C14" s="22">
         <v>4.8499999999999996</v>
       </c>
       <c r="D14" s="22">
         <v>4.5</v>
       </c>
       <c r="E14" s="22">
         <v>4.53</v>
       </c>
       <c r="F14" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="G14" s="22">
         <v>4.47</v>
       </c>
       <c r="H14" s="22">
         <v>4.53</v>
       </c>
       <c r="I14" s="22">
@@ -2613,52 +2707,55 @@
       </c>
       <c r="J14" s="22">
         <v>4.74</v>
       </c>
       <c r="K14" s="22">
         <v>4.76</v>
       </c>
       <c r="L14" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="M14" s="22">
         <v>4.62</v>
       </c>
       <c r="N14" s="22">
         <v>3.43</v>
       </c>
       <c r="O14" s="22">
         <v>3.68</v>
       </c>
       <c r="P14" s="22">
         <v>3.78</v>
       </c>
       <c r="Q14" s="22">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="22">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>1.7</v>
       </c>
       <c r="C15" s="22">
         <v>1.93</v>
       </c>
       <c r="D15" s="22">
         <v>2.74</v>
       </c>
       <c r="E15" s="22">
         <v>3.01</v>
       </c>
       <c r="F15" s="22">
         <v>3.38</v>
       </c>
       <c r="G15" s="22">
         <v>3.41</v>
       </c>
       <c r="H15" s="22">
         <v>3.41</v>
       </c>
       <c r="I15" s="22">
@@ -2666,73 +2763,77 @@
       </c>
       <c r="J15" s="22">
         <v>3.5</v>
       </c>
       <c r="K15" s="22">
         <v>3.46</v>
       </c>
       <c r="L15" s="22">
         <v>3.47</v>
       </c>
       <c r="M15" s="22">
         <v>3.39</v>
       </c>
       <c r="N15" s="22">
         <v>1.69</v>
       </c>
       <c r="O15" s="22">
         <v>2.2200000000000002</v>
       </c>
       <c r="P15" s="22">
         <v>2.8</v>
       </c>
       <c r="Q15" s="22">
         <v>2.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="R15" s="22">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="35"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>4.21</v>
       </c>
       <c r="C17" s="20">
         <v>4.67</v>
       </c>
       <c r="D17" s="20">
         <v>4.9400000000000004</v>
       </c>
       <c r="E17" s="20">
         <v>5.32</v>
       </c>
       <c r="F17" s="20">
         <v>5.45</v>
       </c>
       <c r="G17" s="20">
         <v>5.8</v>
       </c>
       <c r="H17" s="20">
         <v>5.9</v>
       </c>
       <c r="I17" s="20">
@@ -2740,52 +2841,55 @@
       </c>
       <c r="J17" s="20">
         <v>6.04</v>
       </c>
       <c r="K17" s="20">
         <v>6.04</v>
       </c>
       <c r="L17" s="20">
         <v>6.01</v>
       </c>
       <c r="M17" s="20">
         <v>5.99</v>
       </c>
       <c r="N17" s="20">
         <v>3.47</v>
       </c>
       <c r="O17" s="20">
         <v>4.16</v>
       </c>
       <c r="P17" s="20">
         <v>4.5199999999999996</v>
       </c>
       <c r="Q17" s="20">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="20">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>4.54</v>
       </c>
       <c r="C18" s="22">
         <v>4.96</v>
       </c>
       <c r="D18" s="22">
         <v>5.2</v>
       </c>
       <c r="E18" s="22">
         <v>5.49</v>
       </c>
       <c r="F18" s="22">
         <v>5.65</v>
       </c>
       <c r="G18" s="22">
         <v>6.01</v>
       </c>
       <c r="H18" s="22">
         <v>6.14</v>
       </c>
       <c r="I18" s="22">
@@ -2793,52 +2897,55 @@
       </c>
       <c r="J18" s="22">
         <v>6.32</v>
       </c>
       <c r="K18" s="22">
         <v>6.33</v>
       </c>
       <c r="L18" s="22">
         <v>6.35</v>
       </c>
       <c r="M18" s="22">
         <v>6.31</v>
       </c>
       <c r="N18" s="22">
         <v>3.67</v>
       </c>
       <c r="O18" s="22">
         <v>4.3600000000000003</v>
       </c>
       <c r="P18" s="22">
         <v>4.78</v>
       </c>
       <c r="Q18" s="22">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="22">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>3.09</v>
       </c>
       <c r="C19" s="22">
         <v>3.8</v>
       </c>
       <c r="D19" s="22">
         <v>3.97</v>
       </c>
       <c r="E19" s="22">
         <v>4.76</v>
       </c>
       <c r="F19" s="22">
         <v>4.66</v>
       </c>
       <c r="G19" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H19" s="22">
         <v>5.0599999999999996</v>
       </c>
       <c r="I19" s="22">
@@ -2846,52 +2953,55 @@
       </c>
       <c r="J19" s="22">
         <v>5.1100000000000003</v>
       </c>
       <c r="K19" s="22">
         <v>5.07</v>
       </c>
       <c r="L19" s="22">
         <v>4.91</v>
       </c>
       <c r="M19" s="22">
         <v>4.95</v>
       </c>
       <c r="N19" s="22">
         <v>2.91</v>
       </c>
       <c r="O19" s="22">
         <v>3.62</v>
       </c>
       <c r="P19" s="22">
         <v>3.75</v>
       </c>
       <c r="Q19" s="22">
         <v>3.65</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="22">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="22">
         <v>2.73</v>
       </c>
       <c r="C20" s="22">
         <v>2.83</v>
       </c>
       <c r="D20" s="22">
         <v>4.6399999999999997</v>
       </c>
       <c r="E20" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="22">
         <v>5.54</v>
       </c>
       <c r="G20" s="22">
         <v>5.35</v>
       </c>
       <c r="H20" s="22">
         <v>5.35</v>
       </c>
       <c r="I20" s="22">
@@ -2899,73 +3009,77 @@
       </c>
       <c r="J20" s="22">
         <v>4.62</v>
       </c>
       <c r="K20" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="L20" s="22">
         <v>4.53</v>
       </c>
       <c r="M20" s="22">
         <v>4.26</v>
       </c>
       <c r="N20" s="22">
         <v>1.39</v>
       </c>
       <c r="O20" s="22">
         <v>2.17</v>
       </c>
       <c r="P20" s="22">
         <v>2.36</v>
       </c>
       <c r="Q20" s="22">
         <v>1.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="R20" s="22">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="35"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20">
         <v>3.39</v>
       </c>
       <c r="C22" s="20">
         <v>4.0199999999999996</v>
       </c>
       <c r="D22" s="20">
         <v>3.93</v>
       </c>
       <c r="E22" s="20">
         <v>4.08</v>
       </c>
       <c r="F22" s="20">
         <v>4.13</v>
       </c>
       <c r="G22" s="20">
         <v>4.1900000000000004</v>
       </c>
       <c r="H22" s="20">
         <v>4.26</v>
       </c>
       <c r="I22" s="20">
@@ -2973,52 +3087,55 @@
       </c>
       <c r="J22" s="20">
         <v>4.5</v>
       </c>
       <c r="K22" s="20">
         <v>4.55</v>
       </c>
       <c r="L22" s="20">
         <v>4.5199999999999996</v>
       </c>
       <c r="M22" s="20">
         <v>4.46</v>
       </c>
       <c r="N22" s="21">
         <v>3.05</v>
       </c>
       <c r="O22" s="20">
         <v>3.33</v>
       </c>
       <c r="P22" s="20">
         <v>3.6</v>
       </c>
       <c r="Q22" s="20">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="20">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22">
         <v>10.14</v>
       </c>
       <c r="C23" s="22">
         <v>10.79</v>
       </c>
       <c r="D23" s="22">
         <v>7.59</v>
       </c>
       <c r="E23" s="22">
         <v>6.87</v>
       </c>
       <c r="F23" s="22">
         <v>6.4</v>
       </c>
       <c r="G23" s="22">
         <v>6.86</v>
       </c>
       <c r="H23" s="22">
         <v>6.93</v>
       </c>
       <c r="I23" s="22">
@@ -3026,52 +3143,55 @@
       </c>
       <c r="J23" s="22">
         <v>7.4</v>
       </c>
       <c r="K23" s="22">
         <v>7.7</v>
       </c>
       <c r="L23" s="22">
         <v>7.29</v>
       </c>
       <c r="M23" s="22">
         <v>6.8</v>
       </c>
       <c r="N23" s="23">
         <v>7.28</v>
       </c>
       <c r="O23" s="22">
         <v>6.2</v>
       </c>
       <c r="P23" s="22">
         <v>5.58</v>
       </c>
       <c r="Q23" s="22">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="22">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22">
         <v>4.79</v>
       </c>
       <c r="C24" s="22">
         <v>4.7300000000000004</v>
       </c>
       <c r="D24" s="22">
         <v>4.55</v>
       </c>
       <c r="E24" s="22">
         <v>4.58</v>
       </c>
       <c r="F24" s="22">
         <v>4.63</v>
       </c>
       <c r="G24" s="22">
         <v>4.7699999999999996</v>
       </c>
       <c r="H24" s="22">
         <v>5</v>
       </c>
       <c r="I24" s="22">
@@ -3079,52 +3199,55 @@
       </c>
       <c r="J24" s="22">
         <v>5.15</v>
       </c>
       <c r="K24" s="22">
         <v>5.35</v>
       </c>
       <c r="L24" s="22">
         <v>5.37</v>
       </c>
       <c r="M24" s="22">
         <v>5.33</v>
       </c>
       <c r="N24" s="23">
         <v>3.87</v>
       </c>
       <c r="O24" s="22">
         <v>3.36</v>
       </c>
       <c r="P24" s="22">
         <v>3.69</v>
       </c>
       <c r="Q24" s="22">
         <v>3.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="22">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="22">
         <v>2.93</v>
       </c>
       <c r="C25" s="22">
         <v>3.67</v>
       </c>
       <c r="D25" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="E25" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="F25" s="22">
         <v>3.83</v>
       </c>
       <c r="G25" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="H25" s="22">
         <v>3.99</v>
       </c>
       <c r="I25" s="22">
@@ -3132,52 +3255,55 @@
       </c>
       <c r="J25" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="K25" s="22">
         <v>4.38</v>
       </c>
       <c r="L25" s="22">
         <v>4.38</v>
       </c>
       <c r="M25" s="22">
         <v>4.3099999999999996</v>
       </c>
       <c r="N25" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="O25" s="22">
         <v>3.36</v>
       </c>
       <c r="P25" s="22">
         <v>3.5</v>
       </c>
       <c r="Q25" s="22">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="22">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="22">
         <v>1.95</v>
       </c>
       <c r="C26" s="22">
         <v>2.54</v>
       </c>
       <c r="D26" s="22">
         <v>2.77</v>
       </c>
       <c r="E26" s="22">
         <v>2.92</v>
       </c>
       <c r="F26" s="22">
         <v>3.11</v>
       </c>
       <c r="G26" s="22">
         <v>3.05</v>
       </c>
       <c r="H26" s="22">
         <v>2.98</v>
       </c>
       <c r="I26" s="22">
@@ -3185,52 +3311,55 @@
       </c>
       <c r="J26" s="22">
         <v>3.24</v>
       </c>
       <c r="K26" s="22">
         <v>3.24</v>
       </c>
       <c r="L26" s="22">
         <v>3.4</v>
       </c>
       <c r="M26" s="22">
         <v>3.42</v>
       </c>
       <c r="N26" s="23">
         <v>2.31</v>
       </c>
       <c r="O26" s="22">
         <v>1.91</v>
       </c>
       <c r="P26" s="22">
         <v>3.17</v>
       </c>
       <c r="Q26" s="22">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="22">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="22">
         <v>0.34</v>
       </c>
       <c r="C27" s="22">
         <v>1.26</v>
       </c>
       <c r="D27" s="22">
         <v>1.52</v>
       </c>
       <c r="E27" s="22">
         <v>2.81</v>
       </c>
       <c r="F27" s="22">
         <v>3.49</v>
       </c>
       <c r="G27" s="22">
         <v>3.39</v>
       </c>
       <c r="H27" s="22">
         <v>3.75</v>
       </c>
       <c r="I27" s="22">
@@ -3238,52 +3367,55 @@
       </c>
       <c r="J27" s="22">
         <v>4.16</v>
       </c>
       <c r="K27" s="22">
         <v>3.97</v>
       </c>
       <c r="L27" s="22">
         <v>3.9</v>
       </c>
       <c r="M27" s="22">
         <v>3.71</v>
       </c>
       <c r="N27" s="23">
         <v>1.75</v>
       </c>
       <c r="O27" s="22">
         <v>3.29</v>
       </c>
       <c r="P27" s="22">
         <v>3.35</v>
       </c>
       <c r="Q27" s="22">
         <v>3.05</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="22">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="22">
         <v>3.91</v>
       </c>
       <c r="C28" s="22">
         <v>4.8499999999999996</v>
       </c>
       <c r="D28" s="22">
         <v>4.5</v>
       </c>
       <c r="E28" s="22">
         <v>4.53</v>
       </c>
       <c r="F28" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="G28" s="22">
         <v>4.47</v>
       </c>
       <c r="H28" s="22">
         <v>4.53</v>
       </c>
       <c r="I28" s="22">
@@ -3291,52 +3423,55 @@
       </c>
       <c r="J28" s="22">
         <v>4.74</v>
       </c>
       <c r="K28" s="22">
         <v>4.76</v>
       </c>
       <c r="L28" s="22">
         <v>4.6900000000000004</v>
       </c>
       <c r="M28" s="22">
         <v>4.62</v>
       </c>
       <c r="N28" s="23">
         <v>3.43</v>
       </c>
       <c r="O28" s="22">
         <v>3.68</v>
       </c>
       <c r="P28" s="22">
         <v>3.78</v>
       </c>
       <c r="Q28" s="22">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="22">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="25">
         <v>1.43</v>
       </c>
       <c r="C29" s="25">
         <v>1.69</v>
       </c>
       <c r="D29" s="25">
         <v>2.2400000000000002</v>
       </c>
       <c r="E29" s="25">
         <v>2.5099999999999998</v>
       </c>
       <c r="F29" s="25">
         <v>2.81</v>
       </c>
       <c r="G29" s="25">
         <v>2.9</v>
       </c>
       <c r="H29" s="25">
         <v>2.9</v>
       </c>
       <c r="I29" s="25">
@@ -3344,210 +3479,219 @@
       </c>
       <c r="J29" s="25">
         <v>3.2</v>
       </c>
       <c r="K29" s="25">
         <v>3.13</v>
       </c>
       <c r="L29" s="25">
         <v>3.19</v>
       </c>
       <c r="M29" s="25">
         <v>3.16</v>
       </c>
       <c r="N29" s="25">
         <v>1.77</v>
       </c>
       <c r="O29" s="25">
         <v>2.23</v>
       </c>
       <c r="P29" s="25">
         <v>2.92</v>
       </c>
       <c r="Q29" s="25">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="25">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="31" spans="1:17" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="P4:Q4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q32" sqref="Q32"/>
+      <selection activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="40" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="40"/>
-[...16 lines deleted...]
-    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="6"/>
-      <c r="Q4" s="7" t="s">
+      <c r="R4" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="38">
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="35"/>
+      <c r="B5" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="39"/>
-[...4 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="36"/>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="34" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="34" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="R6" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="41"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>122</v>
       </c>
       <c r="C8" s="13">
         <v>85</v>
       </c>
       <c r="D8" s="13">
         <v>115</v>
       </c>
       <c r="E8" s="13">
         <v>117</v>
       </c>
       <c r="F8" s="13">
         <v>137</v>
       </c>
       <c r="G8" s="13">
         <v>134</v>
       </c>
       <c r="H8" s="13">
         <v>136</v>
       </c>
       <c r="I8" s="13">
@@ -3555,52 +3699,55 @@
       </c>
       <c r="J8" s="13">
         <v>116</v>
       </c>
       <c r="K8" s="13">
         <v>179</v>
       </c>
       <c r="L8" s="13">
         <v>143</v>
       </c>
       <c r="M8" s="13">
         <v>137</v>
       </c>
       <c r="N8" s="13">
         <v>125</v>
       </c>
       <c r="O8" s="13">
         <v>131</v>
       </c>
       <c r="P8" s="13">
         <v>164</v>
       </c>
       <c r="Q8" s="13">
         <v>110</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="13">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16">
         <v>77</v>
       </c>
       <c r="C9" s="16">
         <v>43</v>
       </c>
       <c r="D9" s="16">
         <v>70</v>
       </c>
       <c r="E9" s="16">
         <v>67</v>
       </c>
       <c r="F9" s="16">
         <v>77</v>
       </c>
       <c r="G9" s="16">
         <v>68</v>
       </c>
       <c r="H9" s="16">
         <v>80</v>
       </c>
       <c r="I9" s="16">
@@ -3608,52 +3755,55 @@
       </c>
       <c r="J9" s="16">
         <v>67</v>
       </c>
       <c r="K9" s="16">
         <v>96</v>
       </c>
       <c r="L9" s="16">
         <v>95</v>
       </c>
       <c r="M9" s="16">
         <v>75</v>
       </c>
       <c r="N9" s="16">
         <v>64</v>
       </c>
       <c r="O9" s="16">
         <v>81</v>
       </c>
       <c r="P9" s="16">
         <v>103</v>
       </c>
       <c r="Q9" s="16">
         <v>57</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="16">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="16">
         <v>15</v>
       </c>
       <c r="C10" s="16">
         <v>12</v>
       </c>
       <c r="D10" s="16">
         <v>16</v>
       </c>
       <c r="E10" s="16">
         <v>26</v>
       </c>
       <c r="F10" s="16">
         <v>17</v>
       </c>
       <c r="G10" s="16">
         <v>34</v>
       </c>
       <c r="H10" s="16">
         <v>29</v>
       </c>
       <c r="I10" s="16">
@@ -3661,52 +3811,55 @@
       </c>
       <c r="J10" s="16">
         <v>9</v>
       </c>
       <c r="K10" s="16">
         <v>35</v>
       </c>
       <c r="L10" s="16">
         <v>20</v>
       </c>
       <c r="M10" s="16">
         <v>16</v>
       </c>
       <c r="N10" s="16">
         <v>20</v>
       </c>
       <c r="O10" s="16">
         <v>20</v>
       </c>
       <c r="P10" s="16">
         <v>23</v>
       </c>
       <c r="Q10" s="16">
         <v>19</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="16">
         <v>3</v>
       </c>
       <c r="C11" s="16">
         <v>5</v>
       </c>
       <c r="D11" s="16">
         <v>6</v>
       </c>
       <c r="E11" s="16">
         <v>7</v>
       </c>
       <c r="F11" s="16">
         <v>3</v>
       </c>
       <c r="G11" s="16">
         <v>5</v>
       </c>
       <c r="H11" s="16">
         <v>2</v>
       </c>
       <c r="I11" s="16">
@@ -3714,52 +3867,55 @@
       </c>
       <c r="J11" s="16">
         <v>4</v>
       </c>
       <c r="K11" s="16">
         <v>5</v>
       </c>
       <c r="L11" s="16">
         <v>6</v>
       </c>
       <c r="M11" s="16">
         <v>5</v>
       </c>
       <c r="N11" s="16">
         <v>4</v>
       </c>
       <c r="O11" s="16">
         <v>6</v>
       </c>
       <c r="P11" s="16">
         <v>6</v>
       </c>
       <c r="Q11" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>8</v>
       </c>
       <c r="C12" s="16">
         <v>4</v>
       </c>
       <c r="D12" s="16">
         <v>3</v>
       </c>
       <c r="E12" s="16">
         <v>2</v>
       </c>
       <c r="F12" s="16">
         <v>10</v>
       </c>
       <c r="G12" s="16">
         <v>1</v>
       </c>
       <c r="H12" s="16">
         <v>6</v>
       </c>
       <c r="I12" s="16">
@@ -3767,52 +3923,55 @@
       </c>
       <c r="J12" s="16">
         <v>4</v>
       </c>
       <c r="K12" s="16">
         <v>4</v>
       </c>
       <c r="L12" s="16">
         <v>3</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
         <v>2</v>
       </c>
       <c r="O12" s="16">
         <v>3</v>
       </c>
       <c r="P12" s="16">
         <v>3</v>
       </c>
       <c r="Q12" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>2</v>
       </c>
       <c r="C13" s="16">
         <v>4</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="16">
         <v>1</v>
       </c>
       <c r="F13" s="16">
         <v>1</v>
       </c>
       <c r="G13" s="16">
         <v>1</v>
       </c>
       <c r="H13" s="16">
         <v>2</v>
       </c>
       <c r="I13" s="16">
@@ -3820,52 +3979,55 @@
       </c>
       <c r="J13" s="16">
         <v>2</v>
       </c>
       <c r="K13" s="16">
         <v>2</v>
       </c>
       <c r="L13" s="16">
         <v>1</v>
       </c>
       <c r="M13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="16">
         <v>5</v>
       </c>
       <c r="O13" s="16">
         <v>1</v>
       </c>
       <c r="P13" s="16">
         <v>2</v>
       </c>
       <c r="Q13" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="16">
         <v>15</v>
       </c>
       <c r="C14" s="16">
         <v>13</v>
       </c>
       <c r="D14" s="16">
         <v>15</v>
       </c>
       <c r="E14" s="16">
         <v>11</v>
       </c>
       <c r="F14" s="16">
         <v>22</v>
       </c>
       <c r="G14" s="16">
         <v>21</v>
       </c>
       <c r="H14" s="16">
         <v>15</v>
       </c>
       <c r="I14" s="16">
@@ -3873,52 +4035,55 @@
       </c>
       <c r="J14" s="16">
         <v>28</v>
       </c>
       <c r="K14" s="16">
         <v>31</v>
       </c>
       <c r="L14" s="16">
         <v>14</v>
       </c>
       <c r="M14" s="16">
         <v>29</v>
       </c>
       <c r="N14" s="16">
         <v>26</v>
       </c>
       <c r="O14" s="16">
         <v>15</v>
       </c>
       <c r="P14" s="16">
         <v>23</v>
       </c>
       <c r="Q14" s="16">
         <v>17</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="16">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="16">
         <v>2</v>
       </c>
       <c r="C15" s="16">
         <v>4</v>
       </c>
       <c r="D15" s="16">
         <v>5</v>
       </c>
       <c r="E15" s="16">
         <v>3</v>
       </c>
       <c r="F15" s="16">
         <v>7</v>
       </c>
       <c r="G15" s="16">
         <v>4</v>
       </c>
       <c r="H15" s="16">
         <v>2</v>
       </c>
       <c r="I15" s="16">
@@ -3926,73 +4091,77 @@
       </c>
       <c r="J15" s="16">
         <v>2</v>
       </c>
       <c r="K15" s="16">
         <v>6</v>
       </c>
       <c r="L15" s="16">
         <v>4</v>
       </c>
       <c r="M15" s="16">
         <v>8</v>
       </c>
       <c r="N15" s="16">
         <v>4</v>
       </c>
       <c r="O15" s="16">
         <v>5</v>
       </c>
       <c r="P15" s="16">
         <v>4</v>
       </c>
       <c r="Q15" s="16">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="R15" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="35"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>82</v>
       </c>
       <c r="C17" s="13">
         <v>53</v>
       </c>
       <c r="D17" s="13">
         <v>75</v>
       </c>
       <c r="E17" s="13">
         <v>78</v>
       </c>
       <c r="F17" s="13">
         <v>88</v>
       </c>
       <c r="G17" s="13">
         <v>90</v>
       </c>
       <c r="H17" s="13">
         <v>94</v>
       </c>
       <c r="I17" s="13">
@@ -4000,52 +4169,55 @@
       </c>
       <c r="J17" s="13">
         <v>70</v>
       </c>
       <c r="K17" s="13">
         <v>113</v>
       </c>
       <c r="L17" s="13">
         <v>110</v>
       </c>
       <c r="M17" s="13">
         <v>83</v>
       </c>
       <c r="N17" s="13">
         <v>76</v>
       </c>
       <c r="O17" s="13">
         <v>97</v>
       </c>
       <c r="P17" s="13">
         <v>116</v>
       </c>
       <c r="Q17" s="13">
         <v>68</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="13">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16">
         <v>77</v>
       </c>
       <c r="C18" s="16">
         <v>42</v>
       </c>
       <c r="D18" s="16">
         <v>68</v>
       </c>
       <c r="E18" s="16">
         <v>66</v>
       </c>
       <c r="F18" s="16">
         <v>76</v>
       </c>
       <c r="G18" s="16">
         <v>67</v>
       </c>
       <c r="H18" s="16">
         <v>80</v>
       </c>
       <c r="I18" s="16">
@@ -4053,52 +4225,55 @@
       </c>
       <c r="J18" s="16">
         <v>63</v>
       </c>
       <c r="K18" s="16">
         <v>95</v>
       </c>
       <c r="L18" s="16">
         <v>95</v>
       </c>
       <c r="M18" s="16">
         <v>70</v>
       </c>
       <c r="N18" s="16">
         <v>62</v>
       </c>
       <c r="O18" s="16">
         <v>81</v>
       </c>
       <c r="P18" s="16">
         <v>100</v>
       </c>
       <c r="Q18" s="16">
         <v>56</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="16">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="16">
         <v>5</v>
       </c>
       <c r="C19" s="16">
         <v>8</v>
       </c>
       <c r="D19" s="16">
         <v>7</v>
       </c>
       <c r="E19" s="16">
         <v>12</v>
       </c>
       <c r="F19" s="16">
         <v>11</v>
       </c>
       <c r="G19" s="16">
         <v>20</v>
       </c>
       <c r="H19" s="16">
         <v>13</v>
       </c>
       <c r="I19" s="16">
@@ -4106,52 +4281,55 @@
       </c>
       <c r="J19" s="16">
         <v>7</v>
       </c>
       <c r="K19" s="16">
         <v>17</v>
       </c>
       <c r="L19" s="16">
         <v>14</v>
       </c>
       <c r="M19" s="16">
         <v>11</v>
       </c>
       <c r="N19" s="16">
         <v>13</v>
       </c>
       <c r="O19" s="16">
         <v>13</v>
       </c>
       <c r="P19" s="16">
         <v>15</v>
       </c>
       <c r="Q19" s="16">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="16">
         <v>3</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="16">
         <v>1</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
         <v>1</v>
       </c>
       <c r="I20" s="16">
@@ -4159,73 +4337,77 @@
       </c>
       <c r="J20" s="16" t="s">
         <v>37</v>
       </c>
       <c r="K20" s="16">
         <v>1</v>
       </c>
       <c r="L20" s="16">
         <v>1</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <v>1</v>
       </c>
       <c r="O20" s="16">
         <v>3</v>
       </c>
       <c r="P20" s="16">
         <v>1</v>
       </c>
       <c r="Q20" s="16">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="R20" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="35"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>40</v>
       </c>
       <c r="C22" s="13">
         <v>32</v>
       </c>
       <c r="D22" s="13">
         <v>40</v>
       </c>
       <c r="E22" s="13">
         <v>39</v>
       </c>
       <c r="F22" s="13">
         <v>49</v>
       </c>
       <c r="G22" s="13">
         <v>44</v>
       </c>
       <c r="H22" s="13">
         <v>42</v>
       </c>
       <c r="I22" s="13">
@@ -4233,52 +4415,55 @@
       </c>
       <c r="J22" s="13">
         <v>46</v>
       </c>
       <c r="K22" s="13">
         <v>66</v>
       </c>
       <c r="L22" s="13">
         <v>33</v>
       </c>
       <c r="M22" s="13">
         <v>54</v>
       </c>
       <c r="N22" s="13">
         <v>49</v>
       </c>
       <c r="O22" s="13">
         <v>34</v>
       </c>
       <c r="P22" s="13">
         <v>48</v>
       </c>
       <c r="Q22" s="13">
         <v>42</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="13">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="16">
         <v>1</v>
       </c>
       <c r="D23" s="16">
         <v>2</v>
       </c>
       <c r="E23" s="16">
         <v>1</v>
       </c>
       <c r="F23" s="16">
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="I23" s="16">
@@ -4286,52 +4471,55 @@
       </c>
       <c r="J23" s="16">
         <v>4</v>
       </c>
       <c r="K23" s="16">
         <v>1</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="M23" s="16">
         <v>5</v>
       </c>
       <c r="N23" s="16">
         <v>2</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>37</v>
       </c>
       <c r="P23" s="16">
         <v>3</v>
       </c>
       <c r="Q23" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="16">
         <v>10</v>
       </c>
       <c r="C24" s="16">
         <v>4</v>
       </c>
       <c r="D24" s="16">
         <v>9</v>
       </c>
       <c r="E24" s="16">
         <v>14</v>
       </c>
       <c r="F24" s="16">
         <v>6</v>
       </c>
       <c r="G24" s="16">
         <v>14</v>
       </c>
       <c r="H24" s="16">
         <v>16</v>
       </c>
       <c r="I24" s="16">
@@ -4339,52 +4527,55 @@
       </c>
       <c r="J24" s="16">
         <v>2</v>
       </c>
       <c r="K24" s="16">
         <v>18</v>
       </c>
       <c r="L24" s="16">
         <v>6</v>
       </c>
       <c r="M24" s="16">
         <v>5</v>
       </c>
       <c r="N24" s="16">
         <v>7</v>
       </c>
       <c r="O24" s="16">
         <v>7</v>
       </c>
       <c r="P24" s="16">
         <v>8</v>
       </c>
       <c r="Q24" s="16">
         <v>9</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16">
         <v>3</v>
       </c>
       <c r="C25" s="16">
         <v>5</v>
       </c>
       <c r="D25" s="16">
         <v>6</v>
       </c>
       <c r="E25" s="16">
         <v>7</v>
       </c>
       <c r="F25" s="16">
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>5</v>
       </c>
       <c r="H25" s="16">
         <v>2</v>
       </c>
       <c r="I25" s="16">
@@ -4392,52 +4583,55 @@
       </c>
       <c r="J25" s="16">
         <v>4</v>
       </c>
       <c r="K25" s="16">
         <v>5</v>
       </c>
       <c r="L25" s="16">
         <v>6</v>
       </c>
       <c r="M25" s="16">
         <v>5</v>
       </c>
       <c r="N25" s="16">
         <v>4</v>
       </c>
       <c r="O25" s="16">
         <v>6</v>
       </c>
       <c r="P25" s="16">
         <v>6</v>
       </c>
       <c r="Q25" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16">
         <v>8</v>
       </c>
       <c r="C26" s="16">
         <v>4</v>
       </c>
       <c r="D26" s="16">
         <v>3</v>
       </c>
       <c r="E26" s="16">
         <v>2</v>
       </c>
       <c r="F26" s="16">
         <v>10</v>
       </c>
       <c r="G26" s="16">
         <v>1</v>
       </c>
       <c r="H26" s="16">
         <v>6</v>
       </c>
       <c r="I26" s="16">
@@ -4445,52 +4639,55 @@
       </c>
       <c r="J26" s="16">
         <v>4</v>
       </c>
       <c r="K26" s="16">
         <v>4</v>
       </c>
       <c r="L26" s="16">
         <v>3</v>
       </c>
       <c r="M26" s="16">
         <v>4</v>
       </c>
       <c r="N26" s="16">
         <v>2</v>
       </c>
       <c r="O26" s="16">
         <v>3</v>
       </c>
       <c r="P26" s="16">
         <v>3</v>
       </c>
       <c r="Q26" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16">
         <v>2</v>
       </c>
       <c r="C27" s="16">
         <v>4</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="16">
         <v>1</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
       <c r="H27" s="16">
         <v>2</v>
       </c>
       <c r="I27" s="16">
@@ -4498,52 +4695,55 @@
       </c>
       <c r="J27" s="16">
         <v>2</v>
       </c>
       <c r="K27" s="16">
         <v>2</v>
       </c>
       <c r="L27" s="16">
         <v>1</v>
       </c>
       <c r="M27" s="16" t="s">
         <v>37</v>
       </c>
       <c r="N27" s="16">
         <v>5</v>
       </c>
       <c r="O27" s="16">
         <v>1</v>
       </c>
       <c r="P27" s="16">
         <v>2</v>
       </c>
       <c r="Q27" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16">
         <v>15</v>
       </c>
       <c r="C28" s="16">
         <v>13</v>
       </c>
       <c r="D28" s="16">
         <v>15</v>
       </c>
       <c r="E28" s="16">
         <v>11</v>
       </c>
       <c r="F28" s="16">
         <v>22</v>
       </c>
       <c r="G28" s="16">
         <v>21</v>
       </c>
       <c r="H28" s="16">
         <v>15</v>
       </c>
       <c r="I28" s="16">
@@ -4551,52 +4751,55 @@
       </c>
       <c r="J28" s="16">
         <v>28</v>
       </c>
       <c r="K28" s="16">
         <v>31</v>
       </c>
       <c r="L28" s="16">
         <v>14</v>
       </c>
       <c r="M28" s="16">
         <v>29</v>
       </c>
       <c r="N28" s="16">
         <v>26</v>
       </c>
       <c r="O28" s="16">
         <v>15</v>
       </c>
       <c r="P28" s="16">
         <v>23</v>
       </c>
       <c r="Q28" s="16">
         <v>17</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="16">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18">
         <v>2</v>
       </c>
       <c r="C29" s="18">
         <v>1</v>
       </c>
       <c r="D29" s="18">
         <v>5</v>
       </c>
       <c r="E29" s="18">
         <v>3</v>
       </c>
       <c r="F29" s="18">
         <v>6</v>
       </c>
       <c r="G29" s="18">
         <v>1</v>
       </c>
       <c r="H29" s="18">
         <v>1</v>
       </c>
       <c r="I29" s="18">
@@ -4604,175 +4807,184 @@
       </c>
       <c r="J29" s="18">
         <v>2</v>
       </c>
       <c r="K29" s="18">
         <v>5</v>
       </c>
       <c r="L29" s="18">
         <v>3</v>
       </c>
       <c r="M29" s="18">
         <v>6</v>
       </c>
       <c r="N29" s="18">
         <v>3</v>
       </c>
       <c r="O29" s="18">
         <v>2</v>
       </c>
       <c r="P29" s="18">
         <v>3</v>
       </c>
       <c r="Q29" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:Q3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC30"/>
+  <dimension ref="A3:AD30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF16" sqref="AF16"/>
+      <selection activeCell="AF13" sqref="AF13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.44140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="8.88671875" style="1"/>
+    <col min="14" max="17" width="8.88671875" style="1"/>
+    <col min="18" max="18" width="7.77734375" style="1" customWidth="1"/>
+    <col min="19" max="29" width="8.88671875" style="1"/>
+    <col min="30" max="30" width="8.33203125" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29" ht="17.399999999999999">
-      <c r="A3" s="40" t="s">
+    <row r="3" spans="1:30" ht="17.399999999999999">
+      <c r="A3" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="40"/>
-[...28 lines deleted...]
-    <row r="4" spans="1:29" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="39"/>
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+    </row>
+    <row r="4" spans="1:30" s="2" customFormat="1" ht="14.4" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
-      <c r="AB4" s="45" t="s">
+      <c r="AC4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AC4" s="45"/>
-[...3 lines deleted...]
-      <c r="B5" s="38">
+      <c r="AD4" s="44"/>
+    </row>
+    <row r="5" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="35"/>
+      <c r="B5" s="37">
         <v>2023</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="37">
         <v>2025</v>
       </c>
-      <c r="O5" s="39"/>
-[...10 lines deleted...]
-      <c r="Z5" s="38">
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+      <c r="T5" s="38"/>
+      <c r="U5" s="38"/>
+      <c r="V5" s="38"/>
+      <c r="W5" s="38"/>
+      <c r="X5" s="38"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="37">
         <v>2026</v>
       </c>
-      <c r="AA5" s="39"/>
-[...4 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="38"/>
+    </row>
+    <row r="6" spans="1:30" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="36"/>
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="27" t="s">
@@ -4813,85 +5025,89 @@
       </c>
       <c r="V6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="W6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="Y6" s="30" t="s">
         <v>27</v>
       </c>
       <c r="Z6" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="30" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="AD6" s="30" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="41"/>
-[...28 lines deleted...]
-    <row r="8" spans="1:29" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+      <c r="S7" s="40"/>
+      <c r="T7" s="40"/>
+      <c r="U7" s="40"/>
+      <c r="V7" s="40"/>
+      <c r="W7" s="40"/>
+      <c r="X7" s="40"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="40"/>
+      <c r="AA7" s="40"/>
+      <c r="AB7" s="40"/>
+      <c r="AC7" s="40"/>
+      <c r="AD7" s="40"/>
+    </row>
+    <row r="8" spans="1:30" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="20">
         <v>0.41</v>
       </c>
       <c r="C8" s="21">
         <v>0.45</v>
       </c>
       <c r="D8" s="21">
         <v>0.53</v>
       </c>
       <c r="E8" s="31">
         <v>0.5</v>
       </c>
       <c r="F8" s="20">
         <v>0.48</v>
       </c>
       <c r="G8" s="20">
         <v>0.5</v>
       </c>
       <c r="H8" s="20">
         <v>0.51</v>
       </c>
       <c r="I8" s="20">
@@ -4935,52 +5151,55 @@
       </c>
       <c r="V8" s="20">
         <v>1.74</v>
       </c>
       <c r="W8" s="20">
         <v>1.83</v>
       </c>
       <c r="X8" s="20">
         <v>1.86</v>
       </c>
       <c r="Y8" s="20">
         <v>1.87</v>
       </c>
       <c r="Z8" s="20">
         <v>1.78</v>
       </c>
       <c r="AA8" s="20">
         <v>1.92</v>
       </c>
       <c r="AB8" s="20">
         <v>2.06</v>
       </c>
       <c r="AC8" s="20">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD8" s="20">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22">
         <v>0.51</v>
       </c>
       <c r="C9" s="23">
         <v>0.63</v>
       </c>
       <c r="D9" s="23">
         <v>0.75</v>
       </c>
       <c r="E9" s="24">
         <v>0.72</v>
       </c>
       <c r="F9" s="22">
         <v>0.74</v>
       </c>
       <c r="G9" s="22">
         <v>0.8</v>
       </c>
       <c r="H9" s="22">
         <v>0.83</v>
       </c>
       <c r="I9" s="22">
@@ -5024,52 +5243,55 @@
       </c>
       <c r="V9" s="22">
         <v>2.73</v>
       </c>
       <c r="W9" s="22">
         <v>2.84</v>
       </c>
       <c r="X9" s="22">
         <v>2.93</v>
       </c>
       <c r="Y9" s="22">
         <v>2.93</v>
       </c>
       <c r="Z9" s="22">
         <v>2.41</v>
       </c>
       <c r="AA9" s="22">
         <v>2.88</v>
       </c>
       <c r="AB9" s="22">
         <v>3.23</v>
       </c>
       <c r="AC9" s="22">
         <v>2.98</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD9" s="22">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="22">
         <v>0.39</v>
       </c>
       <c r="C10" s="23">
         <v>0.25</v>
       </c>
       <c r="D10" s="23">
         <v>0.41</v>
       </c>
       <c r="E10" s="24">
         <v>0.39</v>
       </c>
       <c r="F10" s="22">
         <v>0.31</v>
       </c>
       <c r="G10" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="H10" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="I10" s="22">
@@ -5113,52 +5335,55 @@
       </c>
       <c r="V10" s="22">
         <v>1.44</v>
       </c>
       <c r="W10" s="22">
         <v>1.57</v>
       </c>
       <c r="X10" s="22">
         <v>1.57</v>
       </c>
       <c r="Y10" s="22">
         <v>1.54</v>
       </c>
       <c r="Z10" s="22">
         <v>1.51</v>
       </c>
       <c r="AA10" s="22">
         <v>1.58</v>
       </c>
       <c r="AB10" s="22">
         <v>1.64</v>
       </c>
       <c r="AC10" s="22">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD10" s="22">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="23">
         <v>0.08</v>
       </c>
       <c r="D11" s="23">
         <v>0.11</v>
       </c>
       <c r="E11" s="24">
         <v>0.21</v>
       </c>
       <c r="F11" s="22">
         <v>0.2</v>
       </c>
       <c r="G11" s="22">
         <v>0.19</v>
       </c>
       <c r="H11" s="22">
         <v>0.17</v>
       </c>
       <c r="I11" s="22">
@@ -5202,52 +5427,55 @@
       </c>
       <c r="V11" s="22">
         <v>0.68</v>
       </c>
       <c r="W11" s="22">
         <v>0.7</v>
       </c>
       <c r="X11" s="22">
         <v>0.72</v>
       </c>
       <c r="Y11" s="22">
         <v>0.73</v>
       </c>
       <c r="Z11" s="22">
         <v>0.66</v>
       </c>
       <c r="AA11" s="22">
         <v>0.86</v>
       </c>
       <c r="AB11" s="22">
         <v>0.9</v>
       </c>
       <c r="AC11" s="22">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD11" s="22">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="22">
         <v>0.64</v>
       </c>
       <c r="C12" s="23">
         <v>0.67</v>
       </c>
       <c r="D12" s="23">
         <v>0.66</v>
       </c>
       <c r="E12" s="24">
         <v>0.57999999999999996</v>
       </c>
       <c r="F12" s="22">
         <v>0.72</v>
       </c>
       <c r="G12" s="22">
         <v>0.66</v>
       </c>
       <c r="H12" s="22">
         <v>0.66</v>
       </c>
       <c r="I12" s="22">
@@ -5291,52 +5519,55 @@
       </c>
       <c r="V12" s="22">
         <v>1.55</v>
       </c>
       <c r="W12" s="22">
         <v>1.52</v>
       </c>
       <c r="X12" s="22">
         <v>1.48</v>
       </c>
       <c r="Y12" s="22">
         <v>1.46</v>
       </c>
       <c r="Z12" s="22">
         <v>0.66</v>
       </c>
       <c r="AA12" s="22">
         <v>0.87</v>
       </c>
       <c r="AB12" s="22">
         <v>0.91</v>
       </c>
       <c r="AC12" s="22">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD12" s="22">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="23">
         <v>0.17</v>
       </c>
       <c r="D13" s="23">
         <v>0.23</v>
       </c>
       <c r="E13" s="24">
         <v>0.34</v>
       </c>
       <c r="F13" s="22">
         <v>0.34</v>
       </c>
       <c r="G13" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="H13" s="22">
         <v>0.24</v>
       </c>
       <c r="I13" s="22">
@@ -5380,52 +5611,55 @@
       </c>
       <c r="V13" s="22">
         <v>0.57999999999999996</v>
       </c>
       <c r="W13" s="22">
         <v>0.59</v>
       </c>
       <c r="X13" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y13" s="22">
         <v>0.52</v>
       </c>
       <c r="Z13" s="22">
         <v>1.75</v>
       </c>
       <c r="AA13" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB13" s="22">
         <v>0.96</v>
       </c>
       <c r="AC13" s="22">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD13" s="22">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="22">
         <v>0.49</v>
       </c>
       <c r="C14" s="23">
         <v>0.48</v>
       </c>
       <c r="D14" s="23">
         <v>0.53</v>
       </c>
       <c r="E14" s="24">
         <v>0.42</v>
       </c>
       <c r="F14" s="22">
         <v>0.36</v>
       </c>
       <c r="G14" s="22">
         <v>0.4</v>
       </c>
       <c r="H14" s="22">
         <v>0.4</v>
       </c>
       <c r="I14" s="22">
@@ -5469,52 +5703,55 @@
       </c>
       <c r="V14" s="22">
         <v>1.17</v>
       </c>
       <c r="W14" s="22">
         <v>1.27</v>
       </c>
       <c r="X14" s="22">
         <v>1.24</v>
       </c>
       <c r="Y14" s="22">
         <v>1.3</v>
       </c>
       <c r="Z14" s="22">
         <v>1.75</v>
       </c>
       <c r="AA14" s="22">
         <v>1.45</v>
       </c>
       <c r="AB14" s="22">
         <v>1.48</v>
       </c>
       <c r="AC14" s="22">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD14" s="22">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="C15" s="23">
         <v>0.47</v>
       </c>
       <c r="D15" s="23">
         <v>0.31</v>
       </c>
       <c r="E15" s="24">
         <v>0.31</v>
       </c>
       <c r="F15" s="22">
         <v>0.31</v>
       </c>
       <c r="G15" s="22">
         <v>0.26</v>
       </c>
       <c r="H15" s="22">
         <v>0.3</v>
       </c>
       <c r="I15" s="22">
@@ -5558,85 +5795,89 @@
       </c>
       <c r="V15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="W15" s="22">
         <v>1.1599999999999999</v>
       </c>
       <c r="X15" s="22">
         <v>1.17</v>
       </c>
       <c r="Y15" s="22">
         <v>1.26</v>
       </c>
       <c r="Z15" s="22">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA15" s="22">
         <v>1.33</v>
       </c>
       <c r="AB15" s="22">
         <v>1.26</v>
       </c>
       <c r="AC15" s="22">
         <v>1.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="AD15" s="22">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="43"/>
-[...28 lines deleted...]
-    <row r="17" spans="1:29" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="45"/>
+      <c r="U16" s="45"/>
+      <c r="V16" s="45"/>
+      <c r="W16" s="45"/>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="45"/>
+      <c r="Z16" s="45"/>
+      <c r="AA16" s="45"/>
+      <c r="AB16" s="45"/>
+      <c r="AC16" s="45"/>
+      <c r="AD16" s="45"/>
+    </row>
+    <row r="17" spans="1:30" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>0.5</v>
       </c>
       <c r="C17" s="21">
         <v>0.54</v>
       </c>
       <c r="D17" s="21">
         <v>0.66</v>
       </c>
       <c r="E17" s="12">
         <v>0.65</v>
       </c>
       <c r="F17" s="20">
         <v>0.65</v>
       </c>
       <c r="G17" s="20">
         <v>0.69</v>
       </c>
       <c r="H17" s="20">
         <v>0.71</v>
       </c>
       <c r="I17" s="20">
@@ -5680,52 +5921,55 @@
       </c>
       <c r="V17" s="20">
         <v>2.48</v>
       </c>
       <c r="W17" s="20">
         <v>2.58</v>
       </c>
       <c r="X17" s="20">
         <v>2.67</v>
       </c>
       <c r="Y17" s="20">
         <v>2.66</v>
       </c>
       <c r="Z17" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AA17" s="20">
         <v>2.75</v>
       </c>
       <c r="AB17" s="20">
         <v>3.01</v>
       </c>
       <c r="AC17" s="20">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD17" s="20">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>0.53</v>
       </c>
       <c r="C18" s="23">
         <v>0.64</v>
       </c>
       <c r="D18" s="23">
         <v>0.77</v>
       </c>
       <c r="E18" s="24">
         <v>0.74</v>
       </c>
       <c r="F18" s="22">
         <v>0.75</v>
       </c>
       <c r="G18" s="22">
         <v>0.81</v>
       </c>
       <c r="H18" s="22">
         <v>0.85</v>
       </c>
       <c r="I18" s="22">
@@ -5769,52 +6013,55 @@
       </c>
       <c r="V18" s="22">
         <v>2.75</v>
       </c>
       <c r="W18" s="22">
         <v>2.86</v>
       </c>
       <c r="X18" s="22">
         <v>2.96</v>
       </c>
       <c r="Y18" s="22">
         <v>2.95</v>
       </c>
       <c r="Z18" s="22">
         <v>2.4</v>
       </c>
       <c r="AA18" s="22">
         <v>2.91</v>
       </c>
       <c r="AB18" s="22">
         <v>3.24</v>
       </c>
       <c r="AC18" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD18" s="22">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>0.47</v>
       </c>
       <c r="C19" s="23">
         <v>0.25</v>
       </c>
       <c r="D19" s="23">
         <v>0.32</v>
       </c>
       <c r="E19" s="24">
         <v>0.41</v>
       </c>
       <c r="F19" s="22">
         <v>0.32</v>
       </c>
       <c r="G19" s="22">
         <v>0.32</v>
       </c>
       <c r="H19" s="22">
         <v>0.3</v>
       </c>
       <c r="I19" s="22">
@@ -5858,52 +6105,55 @@
       </c>
       <c r="V19" s="22">
         <v>1.56</v>
       </c>
       <c r="W19" s="22">
         <v>1.66</v>
       </c>
       <c r="X19" s="22">
         <v>1.72</v>
       </c>
       <c r="Y19" s="22">
         <v>1.71</v>
       </c>
       <c r="Z19" s="22">
         <v>1.99</v>
       </c>
       <c r="AA19" s="22">
         <v>2.09</v>
       </c>
       <c r="AB19" s="22">
         <v>2.16</v>
       </c>
       <c r="AC19" s="22">
         <v>2.02</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD19" s="22">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="G20" s="22">
         <v>0.23</v>
       </c>
       <c r="H20" s="22">
         <v>0.2</v>
       </c>
       <c r="I20" s="22">
@@ -5947,85 +6197,89 @@
       </c>
       <c r="V20" s="22">
         <v>1.38</v>
       </c>
       <c r="W20" s="22">
         <v>1.38</v>
       </c>
       <c r="X20" s="22">
         <v>1.38</v>
       </c>
       <c r="Y20" s="22">
         <v>1.5</v>
       </c>
       <c r="Z20" s="22">
         <v>1.39</v>
       </c>
       <c r="AA20" s="22">
         <v>2.89</v>
       </c>
       <c r="AB20" s="22">
         <v>2.36</v>
       </c>
       <c r="AC20" s="22">
         <v>2.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="AD20" s="22">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="35"/>
-[...28 lines deleted...]
-    <row r="22" spans="1:29" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+      <c r="S21" s="41"/>
+      <c r="T21" s="41"/>
+      <c r="U21" s="41"/>
+      <c r="V21" s="41"/>
+      <c r="W21" s="41"/>
+      <c r="X21" s="41"/>
+      <c r="Y21" s="41"/>
+      <c r="Z21" s="41"/>
+      <c r="AA21" s="41"/>
+      <c r="AB21" s="41"/>
+      <c r="AC21" s="41"/>
+      <c r="AD21" s="41"/>
+    </row>
+    <row r="22" spans="1:30" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20">
         <v>0.33</v>
       </c>
       <c r="C22" s="21">
         <v>0.36</v>
       </c>
       <c r="D22" s="21">
         <v>0.42</v>
       </c>
       <c r="E22" s="12">
         <v>0.37</v>
       </c>
       <c r="F22" s="20">
         <v>0.35</v>
       </c>
       <c r="G22" s="20">
         <v>0.34</v>
       </c>
       <c r="H22" s="20">
         <v>0.34</v>
       </c>
       <c r="I22" s="20">
@@ -6069,52 +6323,55 @@
       </c>
       <c r="V22" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="W22" s="20">
         <v>1.18</v>
       </c>
       <c r="X22" s="20">
         <v>1.1599999999999999</v>
       </c>
       <c r="Y22" s="20">
         <v>1.18</v>
       </c>
       <c r="Z22" s="21">
         <v>1.32</v>
       </c>
       <c r="AA22" s="20">
         <v>1.18</v>
       </c>
       <c r="AB22" s="20">
         <v>1.22</v>
       </c>
       <c r="AC22" s="20">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD22" s="20">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="22">
         <v>0.61</v>
       </c>
       <c r="G23" s="22">
         <v>0.51</v>
       </c>
       <c r="H23" s="22">
         <v>0.44</v>
       </c>
       <c r="I23" s="22">
@@ -6158,52 +6415,55 @@
       </c>
       <c r="V23" s="22">
         <v>2.02</v>
       </c>
       <c r="W23" s="22">
         <v>1.96</v>
       </c>
       <c r="X23" s="22">
         <v>1.79</v>
       </c>
       <c r="Y23" s="22">
         <v>2.27</v>
       </c>
       <c r="Z23" s="23">
         <v>2.91</v>
       </c>
       <c r="AA23" s="22">
         <v>1.55</v>
       </c>
       <c r="AB23" s="22">
         <v>2.5299999999999998</v>
       </c>
       <c r="AC23" s="22">
         <v>2.27</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD23" s="22">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="22">
         <v>0.31</v>
       </c>
       <c r="C24" s="23">
         <v>0.25</v>
       </c>
       <c r="D24" s="23">
         <v>0.49</v>
       </c>
       <c r="E24" s="24">
         <v>0.36</v>
       </c>
       <c r="F24" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="G24" s="22">
         <v>0.24</v>
       </c>
       <c r="H24" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="I24" s="22">
@@ -6247,52 +6507,55 @@
       </c>
       <c r="V24" s="22">
         <v>1.33</v>
       </c>
       <c r="W24" s="22">
         <v>1.48</v>
       </c>
       <c r="X24" s="22">
         <v>1.43</v>
       </c>
       <c r="Y24" s="22">
         <v>1.37</v>
       </c>
       <c r="Z24" s="23">
         <v>1.04</v>
       </c>
       <c r="AA24" s="22">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB24" s="22">
         <v>1.1299999999999999</v>
       </c>
       <c r="AC24" s="22">
         <v>1.19</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD24" s="22">
+        <v>1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="23">
         <v>0.08</v>
       </c>
       <c r="D25" s="23">
         <v>0.11</v>
       </c>
       <c r="E25" s="24">
         <v>0.21</v>
       </c>
       <c r="F25" s="22">
         <v>0.2</v>
       </c>
       <c r="G25" s="22">
         <v>0.19</v>
       </c>
       <c r="H25" s="22">
         <v>0.17</v>
       </c>
       <c r="I25" s="22">
@@ -6336,52 +6599,55 @@
       </c>
       <c r="V25" s="22">
         <v>0.68</v>
       </c>
       <c r="W25" s="22">
         <v>0.7</v>
       </c>
       <c r="X25" s="22">
         <v>0.72</v>
       </c>
       <c r="Y25" s="22">
         <v>0.73</v>
       </c>
       <c r="Z25" s="23">
         <v>0.66</v>
       </c>
       <c r="AA25" s="22">
         <v>0.86</v>
       </c>
       <c r="AB25" s="22">
         <v>0.9</v>
       </c>
       <c r="AC25" s="22">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD25" s="22">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="22">
         <v>0.64</v>
       </c>
       <c r="C26" s="23">
         <v>0.67</v>
       </c>
       <c r="D26" s="23">
         <v>0.66</v>
       </c>
       <c r="E26" s="24">
         <v>0.57999999999999996</v>
       </c>
       <c r="F26" s="22">
         <v>0.72</v>
       </c>
       <c r="G26" s="22">
         <v>0.66</v>
       </c>
       <c r="H26" s="22">
         <v>0.66</v>
       </c>
       <c r="I26" s="22">
@@ -6425,52 +6691,55 @@
       </c>
       <c r="V26" s="22">
         <v>1.55</v>
       </c>
       <c r="W26" s="22">
         <v>1.52</v>
       </c>
       <c r="X26" s="22">
         <v>1.48</v>
       </c>
       <c r="Y26" s="22">
         <v>1.46</v>
       </c>
       <c r="Z26" s="23">
         <v>0.66</v>
       </c>
       <c r="AA26" s="22">
         <v>0.87</v>
       </c>
       <c r="AB26" s="22">
         <v>0.91</v>
       </c>
       <c r="AC26" s="22">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD26" s="22">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="23">
         <v>0.17</v>
       </c>
       <c r="D27" s="23">
         <v>0.23</v>
       </c>
       <c r="E27" s="24">
         <v>0.34</v>
       </c>
       <c r="F27" s="22">
         <v>0.34</v>
       </c>
       <c r="G27" s="22">
         <v>0.28999999999999998</v>
       </c>
       <c r="H27" s="22">
         <v>0.24</v>
       </c>
       <c r="I27" s="22">
@@ -6514,52 +6783,55 @@
       </c>
       <c r="V27" s="22">
         <v>0.57999999999999996</v>
       </c>
       <c r="W27" s="22">
         <v>0.59</v>
       </c>
       <c r="X27" s="22">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y27" s="22">
         <v>0.52</v>
       </c>
       <c r="Z27" s="23">
         <v>1.75</v>
       </c>
       <c r="AA27" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB27" s="22">
         <v>0.96</v>
       </c>
       <c r="AC27" s="22">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD27" s="22">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="22">
         <v>0.49</v>
       </c>
       <c r="C28" s="23">
         <v>0.48</v>
       </c>
       <c r="D28" s="23">
         <v>0.53</v>
       </c>
       <c r="E28" s="24">
         <v>0.42</v>
       </c>
       <c r="F28" s="22">
         <v>0.36</v>
       </c>
       <c r="G28" s="22">
         <v>0.4</v>
       </c>
       <c r="H28" s="22">
         <v>0.4</v>
       </c>
       <c r="I28" s="22">
@@ -6603,52 +6875,55 @@
       </c>
       <c r="V28" s="22">
         <v>1.17</v>
       </c>
       <c r="W28" s="22">
         <v>1.27</v>
       </c>
       <c r="X28" s="22">
         <v>1.24</v>
       </c>
       <c r="Y28" s="22">
         <v>1.3</v>
       </c>
       <c r="Z28" s="23">
         <v>1.75</v>
       </c>
       <c r="AA28" s="22">
         <v>1.45</v>
       </c>
       <c r="AB28" s="22">
         <v>1.48</v>
       </c>
       <c r="AC28" s="22">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD28" s="22">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="25">
         <v>0.38</v>
       </c>
       <c r="C29" s="25">
         <v>0.6</v>
       </c>
       <c r="D29" s="25">
         <v>0.39</v>
       </c>
       <c r="E29" s="26">
         <v>0.39</v>
       </c>
       <c r="F29" s="25">
         <v>0.31</v>
       </c>
       <c r="G29" s="25">
         <v>0.26</v>
       </c>
       <c r="H29" s="25">
         <v>0.33</v>
       </c>
       <c r="I29" s="25">
@@ -6692,67 +6967,70 @@
       </c>
       <c r="V29" s="25">
         <v>1.03</v>
       </c>
       <c r="W29" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="X29" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="Y29" s="25">
         <v>1.2</v>
       </c>
       <c r="Z29" s="25">
         <v>1.06</v>
       </c>
       <c r="AA29" s="25">
         <v>0.93</v>
       </c>
       <c r="AB29" s="25">
         <v>0.97</v>
       </c>
       <c r="AC29" s="25">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AD29" s="25">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AC3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:AC21"/>
+    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="A7:AD7"/>
+    <mergeCell ref="A16:AD16"/>
+    <mergeCell ref="A21:AD21"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="AC4:AD4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>
       <vt:lpstr>Число разводов</vt:lpstr>