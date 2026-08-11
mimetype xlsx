--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" tabRatio="829"/>
+    <workbookView xWindow="5235" yWindow="-75" windowWidth="14340" windowHeight="12795" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="43">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -412,166 +412,178 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -845,6194 +857,6474 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B37" sqref="B37"/>
+      <selection pane="bottomLeft" activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="39"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="R4" s="3"/>
+      <c r="S4" s="32" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="38">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...6 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="42"/>
+      <c r="B6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="34" t="s">
+      <c r="C6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="34" t="s">
+      <c r="D6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="34" t="s">
+      <c r="E6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="34" t="s">
+      <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="34" t="s">
+      <c r="G6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="34" t="s">
+      <c r="H6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="34" t="s">
+      <c r="I6" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="34" t="s">
+      <c r="J6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="34" t="s">
+      <c r="K6" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="34" t="s">
+      <c r="L6" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="34" t="s">
+      <c r="M6" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="34" t="s">
+      <c r="N6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="34" t="s">
+      <c r="O6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="34" t="s">
+      <c r="P6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="34" t="s">
+      <c r="Q6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="34" t="s">
+      <c r="R6" s="31" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="S6" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...18 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+    </row>
+    <row r="8" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A8" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="12">
         <v>260</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="12">
         <v>308</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="12">
         <v>314</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="12">
         <v>364</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="12">
         <v>350</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="12">
         <v>393</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="12">
         <v>381</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="12">
         <v>405</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="12">
         <v>395</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="12">
         <v>376</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="12">
         <v>331</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="12">
         <v>320</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="12">
         <v>228</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="12">
         <v>269</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>325</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="12">
         <v>267</v>
       </c>
-      <c r="R8" s="13">
+      <c r="R8" s="12">
         <v>294</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="S8" s="12">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="14">
         <v>120</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="14">
         <v>128</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="14">
         <v>141</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="14">
         <v>156</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="14">
         <v>159</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="14">
         <v>194</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="14">
         <v>176</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="14">
         <v>178</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="14">
         <v>175</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="14">
         <v>166</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="14">
         <v>157</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="14">
         <v>147</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="14">
         <v>100</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="14">
         <v>122</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="14">
         <v>147</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="14">
         <v>123</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="14">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="S9" s="14">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="14">
         <v>52</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="14">
         <v>55</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="14">
         <v>56</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="14">
         <v>75</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="14">
         <v>60</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="14">
         <v>78</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="14">
         <v>76</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="14">
         <v>76</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="14">
         <v>65</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="14">
         <v>78</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="14">
         <v>56</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="14">
         <v>68</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="14">
         <v>45</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="14">
         <v>43</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="14">
         <v>55</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="14">
         <v>48</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="14">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="S10" s="14">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>18</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="14">
         <v>25</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="14">
         <v>29</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="14">
         <v>25</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="14">
         <v>18</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="14">
         <v>33</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="14">
         <v>20</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="14">
         <v>34</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="14">
         <v>31</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="14">
         <v>31</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="14">
         <v>26</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="14">
         <v>22</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="14">
         <v>14</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="14">
         <v>25</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="14">
         <v>23</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="14">
         <v>20</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="14">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="S11" s="14">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="14">
         <v>6</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="14">
         <v>9</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="14">
         <v>10</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="14">
         <v>10</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="14">
         <v>12</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="14">
         <v>8</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="14">
         <v>8</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="14">
         <v>10</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="14">
         <v>15</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="14">
         <v>10</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="14">
         <v>15</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="14">
         <v>11</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="14">
         <v>7</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="14">
         <v>4</v>
       </c>
-      <c r="P12" s="16">
+      <c r="P12" s="14">
         <v>17</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="14">
         <v>15</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="14">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="S12" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>1</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="14">
         <v>6</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="14">
         <v>6</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="14">
         <v>19</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F13" s="14">
         <v>18</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="14">
         <v>8</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="14">
         <v>17</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="14">
         <v>17</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="14">
         <v>15</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="14">
         <v>7</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="14">
         <v>9</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="14">
         <v>5</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="14">
         <v>5</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="14">
         <v>13</v>
       </c>
-      <c r="P13" s="16">
+      <c r="P13" s="14">
         <v>10</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="14">
         <v>6</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="14">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="S13" s="14">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>57</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="14">
         <v>78</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="14">
         <v>57</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="14">
         <v>66</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="14">
         <v>66</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="14">
         <v>60</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="14">
         <v>72</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="14">
         <v>81</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="14">
         <v>77</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="14">
         <v>73</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="14">
         <v>56</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="14">
         <v>58</v>
       </c>
-      <c r="N14" s="16">
+      <c r="N14" s="14">
         <v>51</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="14">
         <v>53</v>
       </c>
-      <c r="P14" s="16">
+      <c r="P14" s="14">
         <v>59</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="14">
         <v>49</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="14">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="S14" s="14">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="14">
         <v>6</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="14">
         <v>7</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="14">
         <v>15</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="14">
         <v>13</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="14">
         <v>17</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="14">
         <v>12</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="14">
         <v>12</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="14">
         <v>9</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="14">
         <v>17</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="14">
         <v>11</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="14">
         <v>12</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="14">
         <v>9</v>
       </c>
-      <c r="N15" s="16">
+      <c r="N15" s="14">
         <v>6</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="14">
         <v>9</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="14">
         <v>14</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="14">
         <v>6</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="14">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="S15" s="14">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41"/>
-[...18 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40"/>
+    </row>
+    <row r="17" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A17" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="12">
         <v>135</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="12">
         <v>150</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="12">
         <v>174</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="12">
         <v>202</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="12">
         <v>190</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="12">
         <v>234</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="12">
         <v>209</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="12">
         <v>209</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="12">
         <v>202</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="12">
         <v>194</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="12">
         <v>177</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="12">
         <v>182</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="12">
         <v>115</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="12">
         <v>147</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="12">
         <v>172</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="12">
         <v>141</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="12">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="S17" s="12">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="14">
         <v>113</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="14">
         <v>121</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="14">
         <v>140</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="14">
         <v>153</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="14">
         <v>156</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="14">
         <v>188</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="14">
         <v>171</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="14">
         <v>171</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="14">
         <v>170</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="14">
         <v>159</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="14">
         <v>155</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="14">
         <v>146</v>
       </c>
-      <c r="N18" s="16">
+      <c r="N18" s="14">
         <v>95</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="14">
         <v>119</v>
       </c>
-      <c r="P18" s="16">
+      <c r="P18" s="14">
         <v>144</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="14">
         <v>120</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="14">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="S18" s="14">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="14">
         <v>20</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="14">
         <v>27</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="14">
         <v>28</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="14">
         <v>45</v>
       </c>
-      <c r="F19" s="16">
+      <c r="F19" s="14">
         <v>28</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="14">
         <v>43</v>
       </c>
-      <c r="H19" s="16">
+      <c r="H19" s="14">
         <v>34</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="14">
         <v>38</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="14">
         <v>29</v>
       </c>
-      <c r="K19" s="16">
+      <c r="K19" s="14">
         <v>31</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="14">
         <v>20</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="14">
         <v>35</v>
       </c>
-      <c r="N19" s="16">
+      <c r="N19" s="14">
         <v>19</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O19" s="14">
         <v>26</v>
       </c>
-      <c r="P19" s="16">
+      <c r="P19" s="14">
         <v>26</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="Q19" s="14">
         <v>21</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="14">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="S19" s="14">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="14">
         <v>2</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="14">
         <v>2</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D20" s="14">
         <v>6</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E20" s="14">
         <v>4</v>
       </c>
-      <c r="F20" s="16">
+      <c r="F20" s="14">
         <v>6</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G20" s="14">
         <v>3</v>
       </c>
-      <c r="H20" s="16">
+      <c r="H20" s="14">
         <v>4</v>
       </c>
-      <c r="I20" s="16" t="s">
+      <c r="I20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J20" s="14">
         <v>3</v>
       </c>
-      <c r="K20" s="16">
+      <c r="K20" s="14">
         <v>4</v>
       </c>
-      <c r="L20" s="16">
+      <c r="L20" s="14">
         <v>2</v>
       </c>
-      <c r="M20" s="16">
+      <c r="M20" s="14">
         <v>1</v>
       </c>
-      <c r="N20" s="16">
+      <c r="N20" s="14">
         <v>1</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O20" s="14">
         <v>2</v>
       </c>
-      <c r="P20" s="16">
+      <c r="P20" s="14">
         <v>2</v>
       </c>
-      <c r="Q20" s="16" t="s">
+      <c r="Q20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R20" s="14">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="S20" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...18 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+    </row>
+    <row r="22" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A22" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="12">
         <v>125</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="12">
         <v>158</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="12">
         <v>140</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="12">
         <v>162</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="12">
         <v>160</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="12">
         <v>159</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="12">
         <v>172</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="12">
         <v>196</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="12">
         <v>193</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="12">
         <v>182</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="12">
         <v>154</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="12">
         <v>138</v>
       </c>
-      <c r="N22" s="33">
+      <c r="N22" s="30">
         <v>113</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="12">
         <v>122</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="12">
         <v>153</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="12">
         <v>126</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="12">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="S22" s="12">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="14">
         <v>7</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="14">
         <v>7</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="14">
         <v>1</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E23" s="14">
         <v>3</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F23" s="14">
         <v>3</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="14">
         <v>6</v>
       </c>
-      <c r="H23" s="16">
+      <c r="H23" s="14">
         <v>5</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="14">
         <v>7</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="14">
         <v>5</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K23" s="14">
         <v>7</v>
       </c>
-      <c r="L23" s="16">
+      <c r="L23" s="14">
         <v>2</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="14">
         <v>1</v>
       </c>
-      <c r="N23" s="32">
+      <c r="N23" s="29">
         <v>5</v>
       </c>
-      <c r="O23" s="16">
+      <c r="O23" s="14">
         <v>3</v>
       </c>
-      <c r="P23" s="16">
+      <c r="P23" s="14">
         <v>3</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q23" s="14">
         <v>3</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="14">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="S23" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="16">
+      <c r="B24" s="14">
         <v>32</v>
       </c>
-      <c r="C24" s="16">
+      <c r="C24" s="14">
         <v>28</v>
       </c>
-      <c r="D24" s="16">
+      <c r="D24" s="14">
         <v>28</v>
       </c>
-      <c r="E24" s="16">
+      <c r="E24" s="14">
         <v>30</v>
       </c>
-      <c r="F24" s="16">
+      <c r="F24" s="14">
         <v>32</v>
       </c>
-      <c r="G24" s="16">
+      <c r="G24" s="14">
         <v>35</v>
       </c>
-      <c r="H24" s="16">
+      <c r="H24" s="14">
         <v>42</v>
       </c>
-      <c r="I24" s="16">
+      <c r="I24" s="14">
         <v>38</v>
       </c>
-      <c r="J24" s="16">
+      <c r="J24" s="14">
         <v>36</v>
       </c>
-      <c r="K24" s="16">
+      <c r="K24" s="14">
         <v>47</v>
       </c>
-      <c r="L24" s="16">
+      <c r="L24" s="14">
         <v>36</v>
       </c>
-      <c r="M24" s="16">
+      <c r="M24" s="14">
         <v>33</v>
       </c>
-      <c r="N24" s="32">
+      <c r="N24" s="29">
         <v>26</v>
       </c>
-      <c r="O24" s="16">
+      <c r="O24" s="14">
         <v>17</v>
       </c>
-      <c r="P24" s="16">
+      <c r="P24" s="14">
         <v>29</v>
       </c>
-      <c r="Q24" s="16">
+      <c r="Q24" s="14">
         <v>27</v>
       </c>
-      <c r="R24" s="16">
+      <c r="R24" s="14">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="S24" s="14">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="14">
         <v>18</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="14">
         <v>25</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="14">
         <v>29</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="14">
         <v>25</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="14">
         <v>18</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="14">
         <v>33</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="14">
         <v>20</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="14">
         <v>34</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="14">
         <v>31</v>
       </c>
-      <c r="K25" s="16">
+      <c r="K25" s="14">
         <v>31</v>
       </c>
-      <c r="L25" s="16">
+      <c r="L25" s="14">
         <v>26</v>
       </c>
-      <c r="M25" s="16">
+      <c r="M25" s="14">
         <v>22</v>
       </c>
-      <c r="N25" s="32">
+      <c r="N25" s="29">
         <v>14</v>
       </c>
-      <c r="O25" s="16">
+      <c r="O25" s="14">
         <v>25</v>
       </c>
-      <c r="P25" s="16">
+      <c r="P25" s="14">
         <v>23</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q25" s="14">
         <v>20</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="14">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="S25" s="14">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="16">
+      <c r="B26" s="14">
         <v>6</v>
       </c>
-      <c r="C26" s="16">
+      <c r="C26" s="14">
         <v>9</v>
       </c>
-      <c r="D26" s="16">
+      <c r="D26" s="14">
         <v>10</v>
       </c>
-      <c r="E26" s="16">
+      <c r="E26" s="14">
         <v>10</v>
       </c>
-      <c r="F26" s="16">
+      <c r="F26" s="14">
         <v>12</v>
       </c>
-      <c r="G26" s="16">
+      <c r="G26" s="14">
         <v>8</v>
       </c>
-      <c r="H26" s="16">
+      <c r="H26" s="14">
         <v>8</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="14">
         <v>10</v>
       </c>
-      <c r="J26" s="16">
+      <c r="J26" s="14">
         <v>15</v>
       </c>
-      <c r="K26" s="16">
+      <c r="K26" s="14">
         <v>10</v>
       </c>
-      <c r="L26" s="16">
+      <c r="L26" s="14">
         <v>15</v>
       </c>
-      <c r="M26" s="16">
+      <c r="M26" s="14">
         <v>11</v>
       </c>
-      <c r="N26" s="32">
+      <c r="N26" s="29">
         <v>7</v>
       </c>
-      <c r="O26" s="16">
+      <c r="O26" s="14">
         <v>4</v>
       </c>
-      <c r="P26" s="16">
+      <c r="P26" s="14">
         <v>17</v>
       </c>
-      <c r="Q26" s="16">
+      <c r="Q26" s="14">
         <v>15</v>
       </c>
-      <c r="R26" s="16">
+      <c r="R26" s="14">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="S26" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="14">
         <v>1</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="14">
         <v>6</v>
       </c>
-      <c r="D27" s="16">
+      <c r="D27" s="14">
         <v>6</v>
       </c>
-      <c r="E27" s="16">
+      <c r="E27" s="14">
         <v>19</v>
       </c>
-      <c r="F27" s="16">
+      <c r="F27" s="14">
         <v>18</v>
       </c>
-      <c r="G27" s="16">
+      <c r="G27" s="14">
         <v>8</v>
       </c>
-      <c r="H27" s="16">
+      <c r="H27" s="14">
         <v>17</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="14">
         <v>17</v>
       </c>
-      <c r="J27" s="16">
+      <c r="J27" s="14">
         <v>15</v>
       </c>
-      <c r="K27" s="16">
+      <c r="K27" s="14">
         <v>7</v>
       </c>
-      <c r="L27" s="16">
+      <c r="L27" s="14">
         <v>9</v>
       </c>
-      <c r="M27" s="16">
+      <c r="M27" s="14">
         <v>5</v>
       </c>
-      <c r="N27" s="32">
+      <c r="N27" s="29">
         <v>5</v>
       </c>
-      <c r="O27" s="16">
+      <c r="O27" s="14">
         <v>13</v>
       </c>
-      <c r="P27" s="16">
+      <c r="P27" s="14">
         <v>10</v>
       </c>
-      <c r="Q27" s="16">
+      <c r="Q27" s="14">
         <v>6</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R27" s="14">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="S27" s="14">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="16">
+      <c r="B28" s="14">
         <v>57</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="14">
         <v>78</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D28" s="14">
         <v>57</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="14">
         <v>66</v>
       </c>
-      <c r="F28" s="16">
+      <c r="F28" s="14">
         <v>66</v>
       </c>
-      <c r="G28" s="16">
+      <c r="G28" s="14">
         <v>60</v>
       </c>
-      <c r="H28" s="16">
+      <c r="H28" s="14">
         <v>72</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="14">
         <v>81</v>
       </c>
-      <c r="J28" s="16">
+      <c r="J28" s="14">
         <v>77</v>
       </c>
-      <c r="K28" s="16">
+      <c r="K28" s="14">
         <v>73</v>
       </c>
-      <c r="L28" s="16">
+      <c r="L28" s="14">
         <v>56</v>
       </c>
-      <c r="M28" s="16">
+      <c r="M28" s="14">
         <v>58</v>
       </c>
-      <c r="N28" s="32">
+      <c r="N28" s="29">
         <v>51</v>
       </c>
-      <c r="O28" s="16">
+      <c r="O28" s="14">
         <v>53</v>
       </c>
-      <c r="P28" s="16">
+      <c r="P28" s="14">
         <v>59</v>
       </c>
-      <c r="Q28" s="16">
+      <c r="Q28" s="14">
         <v>49</v>
       </c>
-      <c r="R28" s="16">
+      <c r="R28" s="14">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="S28" s="14">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="15">
         <v>4</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="15">
         <v>5</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="15">
         <v>9</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="15">
         <v>9</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="15">
         <v>11</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G29" s="15">
         <v>9</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H29" s="15">
         <v>8</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="15">
         <v>9</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J29" s="15">
         <v>14</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="15">
         <v>7</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="15">
         <v>10</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="15">
         <v>8</v>
       </c>
-      <c r="N29" s="18">
+      <c r="N29" s="15">
         <v>5</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O29" s="15">
         <v>7</v>
       </c>
-      <c r="P29" s="18">
+      <c r="P29" s="15">
         <v>12</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q29" s="15">
         <v>6</v>
       </c>
-      <c r="R29" s="18">
+      <c r="R29" s="15">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:S5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R31"/>
+  <dimension ref="A3:S31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T27" sqref="T27"/>
+      <selection pane="bottomLeft" activeCell="B22" sqref="B22:S29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="5" width="8.85546875" style="1"/>
+    <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
+    <col min="7" max="17" width="8.85546875" style="1"/>
+    <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="39"/>
-[...18 lines deleted...]
-      <c r="Q4" s="42" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="Q4" s="5"/>
+      <c r="R4" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="R4" s="42"/>
-[...3 lines deleted...]
-      <c r="B5" s="37">
+      <c r="S4" s="43"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="38">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...6 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="19" t="s">
+      <c r="I6" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="J6" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="19" t="s">
+      <c r="K6" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="19" t="s">
+      <c r="L6" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N6" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O6" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="19" t="s">
+      <c r="Q6" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="19" t="s">
+      <c r="R6" s="25" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="S6" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...18 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+    </row>
+    <row r="8" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A8" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="17">
         <v>3.77</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="17">
         <v>4.32</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="17">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="17">
         <v>4.66</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="17">
         <v>4.74</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="17">
         <v>4.93</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="17">
         <v>5.0199999999999996</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="17">
         <v>5.13</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="17">
         <v>5.22</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="17">
         <v>5.24</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="17">
         <v>5.22</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="17">
         <v>5.17</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="17">
         <v>3.25</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="17">
         <v>3.72</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="17">
         <v>4.03</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="17">
         <v>4.01</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="17">
         <v>4.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="S8" s="17">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="19">
         <v>4.6900000000000004</v>
       </c>
-      <c r="C9" s="22">
+      <c r="C9" s="19">
         <v>5.1100000000000003</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="19">
         <v>5.27</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="19">
         <v>5.52</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="19">
         <v>5.67</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="19">
         <v>6.04</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="19">
         <v>6.16</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="19">
         <v>6.26</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="19">
         <v>6.35</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="19">
         <v>6.37</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="19">
         <v>6.37</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="19">
         <v>6.32</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="19">
         <v>3.77</v>
       </c>
-      <c r="O9" s="22">
+      <c r="O9" s="19">
         <v>4.41</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="19">
         <v>4.8</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="19">
         <v>4.8099999999999996</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="19">
         <v>4.79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="S9" s="19">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B10" s="19">
         <v>3.95</v>
       </c>
-      <c r="C10" s="22">
+      <c r="C10" s="19">
         <v>4.2699999999999996</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="19">
         <v>4.26</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="19">
         <v>4.67</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="19">
         <v>4.6500000000000004</v>
       </c>
-      <c r="G10" s="22">
+      <c r="G10" s="19">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="19">
         <v>5.03</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="19">
         <v>5.13</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="19">
         <v>5.13</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="19">
         <v>5.21</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="19">
         <v>5.14</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="19">
         <v>5.14</v>
       </c>
-      <c r="N10" s="22">
+      <c r="N10" s="19">
         <v>3.4</v>
       </c>
-      <c r="O10" s="22">
+      <c r="O10" s="19">
         <v>3.49</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="19">
         <v>3.72</v>
       </c>
-      <c r="Q10" s="22">
+      <c r="Q10" s="19">
         <v>3.73</v>
       </c>
-      <c r="R10" s="22">
+      <c r="R10" s="19">
         <v>3.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="S10" s="19">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="22">
+      <c r="B11" s="19">
         <v>2.93</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="19">
         <v>3.67</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="19">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="19">
         <v>4.0599999999999996</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="19">
         <v>3.83</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="19">
         <v>4.1100000000000003</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="19">
         <v>3.99</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="19">
         <v>4.2</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="19">
         <v>4.3099999999999996</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="19">
         <v>4.38</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="19">
         <v>4.38</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="19">
         <v>4.3099999999999996</v>
       </c>
-      <c r="N11" s="22">
+      <c r="N11" s="19">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O11" s="22">
+      <c r="O11" s="19">
         <v>3.36</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="19">
         <v>3.5</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="19">
         <v>3.47</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="19">
         <v>3.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="S11" s="19">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="22">
+      <c r="B12" s="19">
         <v>1.95</v>
       </c>
-      <c r="C12" s="22">
+      <c r="C12" s="19">
         <v>2.54</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="19">
         <v>2.77</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="19">
         <v>2.92</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="19">
         <v>3.11</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="19">
         <v>3.05</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="19">
         <v>2.98</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="19">
         <v>3.02</v>
       </c>
-      <c r="J12" s="22">
+      <c r="J12" s="19">
         <v>3.24</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="19">
         <v>3.24</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="19">
         <v>3.4</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="19">
         <v>3.42</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="19">
         <v>2.31</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="19">
         <v>1.91</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="19">
         <v>3.17</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="19">
         <v>3.66</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="19">
         <v>3.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="S12" s="19">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="22">
+      <c r="B13" s="19">
         <v>0.34</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C13" s="19">
         <v>1.26</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="19">
         <v>1.52</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="19">
         <v>2.81</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="19">
         <v>3.49</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="19">
         <v>3.39</v>
       </c>
-      <c r="H13" s="22">
+      <c r="H13" s="19">
         <v>3.75</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="19">
         <v>4.03</v>
       </c>
-      <c r="J13" s="22">
+      <c r="J13" s="19">
         <v>4.16</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="19">
         <v>3.97</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="19">
         <v>3.9</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="19">
         <v>3.71</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="19">
         <v>1.75</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="19">
         <v>3.29</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="19">
         <v>3.35</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="19">
         <v>3.05</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="19">
         <v>3.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="S13" s="19">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="19">
         <v>3.91</v>
       </c>
-      <c r="C14" s="22">
+      <c r="C14" s="19">
         <v>4.8499999999999996</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="19">
         <v>4.5</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="19">
         <v>4.53</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="19">
         <v>4.5199999999999996</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="19">
         <v>4.47</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="19">
         <v>4.53</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="19">
         <v>4.66</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="19">
         <v>4.74</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="19">
         <v>4.76</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="19">
         <v>4.6900000000000004</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M14" s="19">
         <v>4.62</v>
       </c>
-      <c r="N14" s="22">
+      <c r="N14" s="19">
         <v>3.43</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="19">
         <v>3.68</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="19">
         <v>3.78</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="19">
         <v>3.68</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="19">
         <v>3.72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="S14" s="19">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="19">
         <v>1.7</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="19">
         <v>1.93</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="19">
         <v>2.74</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="19">
         <v>3.01</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="19">
         <v>3.38</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="19">
         <v>3.41</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="19">
         <v>3.41</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="19">
         <v>3.31</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="19">
         <v>3.5</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="19">
         <v>3.46</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="19">
         <v>3.47</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="19">
         <v>3.39</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="19">
         <v>1.69</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="19">
         <v>2.2200000000000002</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="19">
         <v>2.8</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="19">
         <v>2.54</v>
       </c>
-      <c r="R15" s="22">
+      <c r="R15" s="19">
         <v>2.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="S15" s="19">
+        <v>3.32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41"/>
-[...18 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40"/>
+    </row>
+    <row r="17" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A17" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="17">
         <v>4.21</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="17">
         <v>4.67</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="17">
         <v>4.9400000000000004</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="17">
         <v>5.32</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="17">
         <v>5.45</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="17">
         <v>5.8</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="17">
         <v>5.9</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="17">
         <v>5.98</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="17">
         <v>6.04</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K17" s="17">
         <v>6.04</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="17">
         <v>6.01</v>
       </c>
-      <c r="M17" s="20">
+      <c r="M17" s="17">
         <v>5.99</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N17" s="17">
         <v>3.47</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O17" s="17">
         <v>4.16</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="17">
         <v>4.5199999999999996</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="17">
         <v>4.5</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="17">
         <v>4.51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="S17" s="17">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="22">
+      <c r="B18" s="19">
         <v>4.54</v>
       </c>
-      <c r="C18" s="22">
+      <c r="C18" s="19">
         <v>4.96</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="19">
         <v>5.2</v>
       </c>
-      <c r="E18" s="22">
+      <c r="E18" s="19">
         <v>5.49</v>
       </c>
-      <c r="F18" s="22">
+      <c r="F18" s="19">
         <v>5.65</v>
       </c>
-      <c r="G18" s="22">
+      <c r="G18" s="19">
         <v>6.01</v>
       </c>
-      <c r="H18" s="22">
+      <c r="H18" s="19">
         <v>6.14</v>
       </c>
-      <c r="I18" s="22">
+      <c r="I18" s="19">
         <v>6.23</v>
       </c>
-      <c r="J18" s="22">
+      <c r="J18" s="19">
         <v>6.32</v>
       </c>
-      <c r="K18" s="22">
+      <c r="K18" s="19">
         <v>6.33</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="19">
         <v>6.35</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="19">
         <v>6.31</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="19">
         <v>3.67</v>
       </c>
-      <c r="O18" s="22">
+      <c r="O18" s="19">
         <v>4.3600000000000003</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="19">
         <v>4.78</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="19">
         <v>4.79</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R18" s="19">
         <v>4.78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="S18" s="19">
+        <v>5.52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="22">
+      <c r="B19" s="19">
         <v>3.09</v>
       </c>
-      <c r="C19" s="22">
+      <c r="C19" s="19">
         <v>3.8</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="19">
         <v>3.97</v>
       </c>
-      <c r="E19" s="22">
+      <c r="E19" s="19">
         <v>4.76</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="19">
         <v>4.66</v>
       </c>
-      <c r="G19" s="22">
+      <c r="G19" s="19">
         <v>5.0199999999999996</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="19">
         <v>5.0599999999999996</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="19">
         <v>5.17</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="19">
         <v>5.1100000000000003</v>
       </c>
-      <c r="K19" s="22">
+      <c r="K19" s="19">
         <v>5.07</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="19">
         <v>4.91</v>
       </c>
-      <c r="M19" s="22">
+      <c r="M19" s="19">
         <v>4.95</v>
       </c>
-      <c r="N19" s="22">
+      <c r="N19" s="19">
         <v>2.91</v>
       </c>
-      <c r="O19" s="22">
+      <c r="O19" s="19">
         <v>3.62</v>
       </c>
-      <c r="P19" s="22">
+      <c r="P19" s="19">
         <v>3.75</v>
       </c>
-      <c r="Q19" s="22">
+      <c r="Q19" s="19">
         <v>3.65</v>
       </c>
-      <c r="R19" s="22">
+      <c r="R19" s="19">
         <v>3.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="S19" s="19">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="22">
+      <c r="B20" s="19">
         <v>2.73</v>
       </c>
-      <c r="C20" s="22">
+      <c r="C20" s="19">
         <v>2.83</v>
       </c>
-      <c r="D20" s="22">
+      <c r="D20" s="19">
         <v>4.6399999999999997</v>
       </c>
-      <c r="E20" s="22">
+      <c r="E20" s="19">
         <v>4.8899999999999997</v>
       </c>
-      <c r="F20" s="22">
+      <c r="F20" s="19">
         <v>5.54</v>
       </c>
-      <c r="G20" s="22">
+      <c r="G20" s="19">
         <v>5.35</v>
       </c>
-      <c r="H20" s="22">
+      <c r="H20" s="19">
         <v>5.35</v>
       </c>
-      <c r="I20" s="22">
+      <c r="I20" s="19">
         <v>4.68</v>
       </c>
-      <c r="J20" s="22">
+      <c r="J20" s="19">
         <v>4.62</v>
       </c>
-      <c r="K20" s="22">
+      <c r="K20" s="19">
         <v>4.6900000000000004</v>
       </c>
-      <c r="L20" s="22">
+      <c r="L20" s="19">
         <v>4.53</v>
       </c>
-      <c r="M20" s="22">
+      <c r="M20" s="19">
         <v>4.26</v>
       </c>
-      <c r="N20" s="22">
+      <c r="N20" s="19">
         <v>1.39</v>
       </c>
-      <c r="O20" s="22">
+      <c r="O20" s="19">
         <v>2.17</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="19">
         <v>2.36</v>
       </c>
-      <c r="Q20" s="22">
+      <c r="Q20" s="19">
         <v>1.76</v>
       </c>
-      <c r="R20" s="22">
+      <c r="R20" s="19">
         <v>1.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="S20" s="19">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...18 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+    </row>
+    <row r="22" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A22" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="17">
         <v>3.39</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="17">
         <v>4.0199999999999996</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="17">
         <v>3.93</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="17">
         <v>4.08</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="17">
         <v>4.13</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="17">
         <v>4.1900000000000004</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="17">
         <v>4.26</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="17">
         <v>4.3899999999999997</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="17">
         <v>4.5</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="17">
         <v>4.55</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="17">
         <v>4.5199999999999996</v>
       </c>
-      <c r="M22" s="20">
+      <c r="M22" s="17">
         <v>4.46</v>
       </c>
-      <c r="N22" s="21">
+      <c r="N22" s="18">
         <v>3.05</v>
       </c>
-      <c r="O22" s="20">
+      <c r="O22" s="17">
         <v>3.33</v>
       </c>
-      <c r="P22" s="20">
+      <c r="P22" s="17">
         <v>3.6</v>
       </c>
-      <c r="Q22" s="20">
+      <c r="Q22" s="17">
         <v>3.58</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="17">
         <v>3.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="S22" s="17">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="22">
+      <c r="B23" s="19">
         <v>10.14</v>
       </c>
-      <c r="C23" s="22">
+      <c r="C23" s="19">
         <v>10.79</v>
       </c>
-      <c r="D23" s="22">
+      <c r="D23" s="19">
         <v>7.59</v>
       </c>
-      <c r="E23" s="22">
+      <c r="E23" s="19">
         <v>6.87</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="19">
         <v>6.4</v>
       </c>
-      <c r="G23" s="22">
+      <c r="G23" s="19">
         <v>6.86</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="19">
         <v>6.93</v>
       </c>
-      <c r="I23" s="22">
+      <c r="I23" s="19">
         <v>7.38</v>
       </c>
-      <c r="J23" s="22">
+      <c r="J23" s="19">
         <v>7.4</v>
       </c>
-      <c r="K23" s="22">
+      <c r="K23" s="19">
         <v>7.7</v>
       </c>
-      <c r="L23" s="22">
+      <c r="L23" s="19">
         <v>7.29</v>
       </c>
-      <c r="M23" s="22">
+      <c r="M23" s="19">
         <v>6.8</v>
       </c>
-      <c r="N23" s="23">
+      <c r="N23" s="20">
         <v>7.28</v>
       </c>
-      <c r="O23" s="22">
+      <c r="O23" s="19">
         <v>6.2</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="19">
         <v>5.58</v>
       </c>
-      <c r="Q23" s="22">
+      <c r="Q23" s="19">
         <v>5.31</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="19">
         <v>5.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="S23" s="19">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="19">
         <v>4.79</v>
       </c>
-      <c r="C24" s="22">
+      <c r="C24" s="19">
         <v>4.7300000000000004</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="19">
         <v>4.55</v>
       </c>
-      <c r="E24" s="22">
+      <c r="E24" s="19">
         <v>4.58</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="19">
         <v>4.63</v>
       </c>
-      <c r="G24" s="22">
+      <c r="G24" s="19">
         <v>4.7699999999999996</v>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="19">
         <v>5</v>
       </c>
-      <c r="I24" s="22">
+      <c r="I24" s="19">
         <v>5.09</v>
       </c>
-      <c r="J24" s="22">
+      <c r="J24" s="19">
         <v>5.15</v>
       </c>
-      <c r="K24" s="22">
+      <c r="K24" s="19">
         <v>5.35</v>
       </c>
-      <c r="L24" s="22">
+      <c r="L24" s="19">
         <v>5.37</v>
       </c>
-      <c r="M24" s="22">
+      <c r="M24" s="19">
         <v>5.33</v>
       </c>
-      <c r="N24" s="23">
+      <c r="N24" s="20">
         <v>3.87</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="19">
         <v>3.36</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="19">
         <v>3.69</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="19">
         <v>3.8</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="19">
         <v>3.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="S24" s="19">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="22">
+      <c r="B25" s="19">
         <v>2.93</v>
       </c>
-      <c r="C25" s="22">
+      <c r="C25" s="19">
         <v>3.67</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="19">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E25" s="22">
+      <c r="E25" s="19">
         <v>4.0599999999999996</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="19">
         <v>3.83</v>
       </c>
-      <c r="G25" s="22">
+      <c r="G25" s="19">
         <v>4.1100000000000003</v>
       </c>
-      <c r="H25" s="22">
+      <c r="H25" s="19">
         <v>3.99</v>
       </c>
-      <c r="I25" s="22">
+      <c r="I25" s="19">
         <v>4.2</v>
       </c>
-      <c r="J25" s="22">
+      <c r="J25" s="19">
         <v>4.3099999999999996</v>
       </c>
-      <c r="K25" s="22">
+      <c r="K25" s="19">
         <v>4.38</v>
       </c>
-      <c r="L25" s="22">
+      <c r="L25" s="19">
         <v>4.38</v>
       </c>
-      <c r="M25" s="22">
+      <c r="M25" s="19">
         <v>4.3099999999999996</v>
       </c>
-      <c r="N25" s="23">
+      <c r="N25" s="20">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O25" s="22">
+      <c r="O25" s="19">
         <v>3.36</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="19">
         <v>3.5</v>
       </c>
-      <c r="Q25" s="22">
+      <c r="Q25" s="19">
         <v>3.47</v>
       </c>
-      <c r="R25" s="22">
+      <c r="R25" s="19">
         <v>3.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="S25" s="19">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="22">
+      <c r="B26" s="19">
         <v>1.95</v>
       </c>
-      <c r="C26" s="22">
+      <c r="C26" s="19">
         <v>2.54</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D26" s="19">
         <v>2.77</v>
       </c>
-      <c r="E26" s="22">
+      <c r="E26" s="19">
         <v>2.92</v>
       </c>
-      <c r="F26" s="22">
+      <c r="F26" s="19">
         <v>3.11</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="19">
         <v>3.05</v>
       </c>
-      <c r="H26" s="22">
+      <c r="H26" s="19">
         <v>2.98</v>
       </c>
-      <c r="I26" s="22">
+      <c r="I26" s="19">
         <v>3.02</v>
       </c>
-      <c r="J26" s="22">
+      <c r="J26" s="19">
         <v>3.24</v>
       </c>
-      <c r="K26" s="22">
+      <c r="K26" s="19">
         <v>3.24</v>
       </c>
-      <c r="L26" s="22">
+      <c r="L26" s="19">
         <v>3.4</v>
       </c>
-      <c r="M26" s="22">
+      <c r="M26" s="19">
         <v>3.42</v>
       </c>
-      <c r="N26" s="23">
+      <c r="N26" s="20">
         <v>2.31</v>
       </c>
-      <c r="O26" s="22">
+      <c r="O26" s="19">
         <v>1.91</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="19">
         <v>3.17</v>
       </c>
-      <c r="Q26" s="22">
+      <c r="Q26" s="19">
         <v>3.66</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="19">
         <v>3.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="S26" s="19">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="22">
+      <c r="B27" s="19">
         <v>0.34</v>
       </c>
-      <c r="C27" s="22">
+      <c r="C27" s="19">
         <v>1.26</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="19">
         <v>1.52</v>
       </c>
-      <c r="E27" s="22">
+      <c r="E27" s="19">
         <v>2.81</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F27" s="19">
         <v>3.49</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G27" s="19">
         <v>3.39</v>
       </c>
-      <c r="H27" s="22">
+      <c r="H27" s="19">
         <v>3.75</v>
       </c>
-      <c r="I27" s="22">
+      <c r="I27" s="19">
         <v>4.03</v>
       </c>
-      <c r="J27" s="22">
+      <c r="J27" s="19">
         <v>4.16</v>
       </c>
-      <c r="K27" s="22">
+      <c r="K27" s="19">
         <v>3.97</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="19">
         <v>3.9</v>
       </c>
-      <c r="M27" s="22">
+      <c r="M27" s="19">
         <v>3.71</v>
       </c>
-      <c r="N27" s="23">
+      <c r="N27" s="20">
         <v>1.75</v>
       </c>
-      <c r="O27" s="22">
+      <c r="O27" s="19">
         <v>3.29</v>
       </c>
-      <c r="P27" s="22">
+      <c r="P27" s="19">
         <v>3.35</v>
       </c>
-      <c r="Q27" s="22">
+      <c r="Q27" s="19">
         <v>3.05</v>
       </c>
-      <c r="R27" s="22">
+      <c r="R27" s="19">
         <v>3.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="S27" s="19">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="22">
+      <c r="B28" s="19">
         <v>3.91</v>
       </c>
-      <c r="C28" s="22">
+      <c r="C28" s="19">
         <v>4.8499999999999996</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="19">
         <v>4.5</v>
       </c>
-      <c r="E28" s="22">
+      <c r="E28" s="19">
         <v>4.53</v>
       </c>
-      <c r="F28" s="22">
+      <c r="F28" s="19">
         <v>4.5199999999999996</v>
       </c>
-      <c r="G28" s="22">
+      <c r="G28" s="19">
         <v>4.47</v>
       </c>
-      <c r="H28" s="22">
+      <c r="H28" s="19">
         <v>4.53</v>
       </c>
-      <c r="I28" s="22">
+      <c r="I28" s="19">
         <v>4.66</v>
       </c>
-      <c r="J28" s="22">
+      <c r="J28" s="19">
         <v>4.74</v>
       </c>
-      <c r="K28" s="22">
+      <c r="K28" s="19">
         <v>4.76</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="19">
         <v>4.6900000000000004</v>
       </c>
-      <c r="M28" s="22">
+      <c r="M28" s="19">
         <v>4.62</v>
       </c>
-      <c r="N28" s="23">
+      <c r="N28" s="20">
         <v>3.43</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="19">
         <v>3.68</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="19">
         <v>3.78</v>
       </c>
-      <c r="Q28" s="22">
+      <c r="Q28" s="19">
         <v>3.68</v>
       </c>
-      <c r="R28" s="22">
+      <c r="R28" s="19">
         <v>3.72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="S28" s="19">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="22">
         <v>1.43</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="22">
         <v>1.69</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="22">
         <v>2.2400000000000002</v>
       </c>
-      <c r="E29" s="25">
+      <c r="E29" s="22">
         <v>2.5099999999999998</v>
       </c>
-      <c r="F29" s="25">
+      <c r="F29" s="22">
         <v>2.81</v>
       </c>
-      <c r="G29" s="25">
+      <c r="G29" s="22">
         <v>2.9</v>
       </c>
-      <c r="H29" s="25">
+      <c r="H29" s="22">
         <v>2.9</v>
       </c>
-      <c r="I29" s="25">
+      <c r="I29" s="22">
         <v>2.94</v>
       </c>
-      <c r="J29" s="25">
+      <c r="J29" s="22">
         <v>3.2</v>
       </c>
-      <c r="K29" s="25">
+      <c r="K29" s="22">
         <v>3.13</v>
       </c>
-      <c r="L29" s="25">
+      <c r="L29" s="22">
         <v>3.19</v>
       </c>
-      <c r="M29" s="25">
+      <c r="M29" s="22">
         <v>3.16</v>
       </c>
-      <c r="N29" s="25">
+      <c r="N29" s="22">
         <v>1.77</v>
       </c>
-      <c r="O29" s="25">
+      <c r="O29" s="22">
         <v>2.23</v>
       </c>
-      <c r="P29" s="25">
+      <c r="P29" s="22">
         <v>2.92</v>
       </c>
-      <c r="Q29" s="25">
+      <c r="Q29" s="22">
         <v>2.74</v>
       </c>
-      <c r="R29" s="25">
+      <c r="R29" s="22">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="22">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="31" spans="1:18" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="31" spans="1:19" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:R7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:R5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S21" sqref="S21"/>
+      <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="39"/>
-[...17 lines deleted...]
-    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="6"/>
-      <c r="R4" s="7" t="s">
+      <c r="R4" s="7"/>
+      <c r="S4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="38">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...6 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="42"/>
+      <c r="B6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="34" t="s">
+      <c r="C6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="34" t="s">
+      <c r="D6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="34" t="s">
+      <c r="E6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="34" t="s">
+      <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="34" t="s">
+      <c r="G6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="34" t="s">
+      <c r="H6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="34" t="s">
+      <c r="I6" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="34" t="s">
+      <c r="J6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="34" t="s">
+      <c r="K6" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="L6" s="34" t="s">
+      <c r="L6" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="34" t="s">
+      <c r="M6" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="34" t="s">
+      <c r="N6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="34" t="s">
+      <c r="O6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="34" t="s">
+      <c r="P6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="34" t="s">
+      <c r="Q6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="34" t="s">
+      <c r="R6" s="31" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="S6" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...18 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+    </row>
+    <row r="8" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A8" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="12">
         <v>122</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="12">
         <v>85</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="12">
         <v>115</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="12">
         <v>117</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="12">
         <v>137</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="12">
         <v>134</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="12">
         <v>136</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="12">
         <v>98</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="12">
         <v>116</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="12">
         <v>179</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="12">
         <v>143</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="12">
         <v>137</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="12">
         <v>125</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="12">
         <v>131</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>164</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="12">
         <v>110</v>
       </c>
-      <c r="R8" s="13">
+      <c r="R8" s="12">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="S8" s="12">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="14">
         <v>77</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="14">
         <v>43</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="14">
         <v>70</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="14">
         <v>67</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="14">
         <v>77</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="14">
         <v>68</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="14">
         <v>80</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="14">
         <v>64</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="14">
         <v>67</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="14">
         <v>96</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="14">
         <v>95</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="14">
         <v>75</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="14">
         <v>64</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="14">
         <v>81</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="14">
         <v>103</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="14">
         <v>57</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="14">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="S9" s="14">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="14">
         <v>15</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="14">
         <v>12</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="14">
         <v>16</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="14">
         <v>26</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="14">
         <v>17</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="14">
         <v>34</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="14">
         <v>29</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="14">
         <v>9</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="14">
         <v>9</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="14">
         <v>35</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="14">
         <v>20</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="14">
         <v>16</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="14">
         <v>20</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="14">
         <v>20</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="14">
         <v>23</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="14">
         <v>19</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="14">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="S10" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>3</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="14">
         <v>5</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="14">
         <v>6</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="14">
         <v>7</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="14">
         <v>3</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="14">
         <v>5</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="14">
         <v>2</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="14">
         <v>2</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="14">
         <v>4</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="14">
         <v>5</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="14">
         <v>6</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="14">
         <v>5</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="14">
         <v>4</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="14">
         <v>6</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="14">
         <v>6</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="14">
         <v>6</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="14">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="S11" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="14">
         <v>8</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="14">
         <v>4</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="14">
         <v>3</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="14">
         <v>2</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="14">
         <v>10</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="14">
         <v>1</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="14">
         <v>6</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="14">
         <v>4</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="14">
         <v>4</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="14">
         <v>4</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="14">
         <v>3</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="14">
         <v>4</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="14">
         <v>2</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="14">
         <v>3</v>
       </c>
-      <c r="P12" s="16">
+      <c r="P12" s="14">
         <v>3</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="14">
         <v>4</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="14">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="S12" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>2</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="14">
         <v>4</v>
       </c>
-      <c r="D13" s="16" t="s">
+      <c r="D13" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="14">
         <v>1</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F13" s="14">
         <v>1</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="14">
         <v>1</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="14">
         <v>2</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="14">
         <v>2</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="14">
         <v>2</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="14">
         <v>2</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="14">
         <v>1</v>
       </c>
-      <c r="M13" s="16" t="s">
+      <c r="M13" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="14">
         <v>5</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="14">
         <v>1</v>
       </c>
-      <c r="P13" s="16">
+      <c r="P13" s="14">
         <v>2</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="14">
         <v>1</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="14">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="S13" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>15</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="14">
         <v>13</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="14">
         <v>15</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="14">
         <v>11</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="14">
         <v>22</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="14">
         <v>21</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="14">
         <v>15</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="14">
         <v>12</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="14">
         <v>28</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="14">
         <v>31</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="14">
         <v>14</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="14">
         <v>29</v>
       </c>
-      <c r="N14" s="16">
+      <c r="N14" s="14">
         <v>26</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="14">
         <v>15</v>
       </c>
-      <c r="P14" s="16">
+      <c r="P14" s="14">
         <v>23</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="14">
         <v>17</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="14">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="S14" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="14">
         <v>2</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="14">
         <v>4</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="14">
         <v>5</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="14">
         <v>3</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="14">
         <v>7</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="14">
         <v>4</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="14">
         <v>2</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="14">
         <v>5</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="14">
         <v>2</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="14">
         <v>6</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="14">
         <v>4</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="14">
         <v>8</v>
       </c>
-      <c r="N15" s="16">
+      <c r="N15" s="14">
         <v>4</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="14">
         <v>5</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="14">
         <v>4</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="14">
         <v>6</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="14">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="S15" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41"/>
-[...18 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40"/>
+    </row>
+    <row r="17" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A17" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="12">
         <v>82</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="12">
         <v>53</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="12">
         <v>75</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="12">
         <v>78</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="12">
         <v>88</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="12">
         <v>90</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="12">
         <v>94</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="12">
         <v>69</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="12">
         <v>70</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="12">
         <v>113</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="12">
         <v>110</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="12">
         <v>83</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="12">
         <v>76</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="12">
         <v>97</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="12">
         <v>116</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="12">
         <v>68</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="12">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="S17" s="12">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="14">
         <v>77</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="14">
         <v>42</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="14">
         <v>68</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="14">
         <v>66</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="14">
         <v>76</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="14">
         <v>67</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="14">
         <v>80</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="14">
         <v>62</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="14">
         <v>63</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="14">
         <v>95</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="14">
         <v>95</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="14">
         <v>70</v>
       </c>
-      <c r="N18" s="16">
+      <c r="N18" s="14">
         <v>62</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="14">
         <v>81</v>
       </c>
-      <c r="P18" s="16">
+      <c r="P18" s="14">
         <v>100</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="14">
         <v>56</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="14">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="S18" s="14">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="14">
         <v>5</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="14">
         <v>8</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="14">
         <v>7</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="14">
         <v>12</v>
       </c>
-      <c r="F19" s="16">
+      <c r="F19" s="14">
         <v>11</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="14">
         <v>20</v>
       </c>
-      <c r="H19" s="16">
+      <c r="H19" s="14">
         <v>13</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="14">
         <v>6</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="14">
         <v>7</v>
       </c>
-      <c r="K19" s="16">
+      <c r="K19" s="14">
         <v>17</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="14">
         <v>14</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="14">
         <v>11</v>
       </c>
-      <c r="N19" s="16">
+      <c r="N19" s="14">
         <v>13</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O19" s="14">
         <v>13</v>
       </c>
-      <c r="P19" s="16">
+      <c r="P19" s="14">
         <v>15</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="Q19" s="14">
         <v>10</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="14">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="S19" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="14">
         <v>3</v>
       </c>
-      <c r="D20" s="16" t="s">
+      <c r="D20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="16" t="s">
+      <c r="E20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="16">
+      <c r="F20" s="14">
         <v>1</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G20" s="14">
         <v>3</v>
       </c>
-      <c r="H20" s="16">
+      <c r="H20" s="14">
         <v>1</v>
       </c>
-      <c r="I20" s="16">
+      <c r="I20" s="14">
         <v>1</v>
       </c>
-      <c r="J20" s="16" t="s">
+      <c r="J20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="K20" s="16">
+      <c r="K20" s="14">
         <v>1</v>
       </c>
-      <c r="L20" s="16">
+      <c r="L20" s="14">
         <v>1</v>
       </c>
-      <c r="M20" s="16">
+      <c r="M20" s="14">
         <v>2</v>
       </c>
-      <c r="N20" s="16">
+      <c r="N20" s="14">
         <v>1</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O20" s="14">
         <v>3</v>
       </c>
-      <c r="P20" s="16">
+      <c r="P20" s="14">
         <v>1</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="Q20" s="14">
         <v>2</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R20" s="14">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="S20" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...18 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+    </row>
+    <row r="22" spans="1:19" s="13" customFormat="1" ht="11.25">
+      <c r="A22" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="12">
         <v>40</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="12">
         <v>32</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="12">
         <v>40</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="12">
         <v>39</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="12">
         <v>49</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="12">
         <v>44</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="12">
         <v>42</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="12">
         <v>29</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="12">
         <v>46</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="12">
         <v>66</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="12">
         <v>33</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="12">
         <v>54</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="12">
         <v>49</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="12">
         <v>34</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="12">
         <v>48</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="12">
         <v>42</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="12">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="S22" s="12">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="B23" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="14">
         <v>1</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="14">
         <v>2</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E23" s="14">
         <v>1</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F23" s="14">
         <v>1</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="14">
         <v>1</v>
       </c>
-      <c r="H23" s="16" t="s">
+      <c r="H23" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="14">
         <v>2</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="14">
         <v>4</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K23" s="14">
         <v>1</v>
       </c>
-      <c r="L23" s="16" t="s">
+      <c r="L23" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="14">
         <v>5</v>
       </c>
-      <c r="N23" s="16">
+      <c r="N23" s="14">
         <v>2</v>
       </c>
-      <c r="O23" s="16" t="s">
+      <c r="O23" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="P23" s="16">
+      <c r="P23" s="14">
         <v>3</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q23" s="14">
         <v>1</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="14">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="S23" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="16">
+      <c r="B24" s="14">
         <v>10</v>
       </c>
-      <c r="C24" s="16">
+      <c r="C24" s="14">
         <v>4</v>
       </c>
-      <c r="D24" s="16">
+      <c r="D24" s="14">
         <v>9</v>
       </c>
-      <c r="E24" s="16">
+      <c r="E24" s="14">
         <v>14</v>
       </c>
-      <c r="F24" s="16">
+      <c r="F24" s="14">
         <v>6</v>
       </c>
-      <c r="G24" s="16">
+      <c r="G24" s="14">
         <v>14</v>
       </c>
-      <c r="H24" s="16">
+      <c r="H24" s="14">
         <v>16</v>
       </c>
-      <c r="I24" s="16">
+      <c r="I24" s="14">
         <v>3</v>
       </c>
-      <c r="J24" s="16">
+      <c r="J24" s="14">
         <v>2</v>
       </c>
-      <c r="K24" s="16">
+      <c r="K24" s="14">
         <v>18</v>
       </c>
-      <c r="L24" s="16">
+      <c r="L24" s="14">
         <v>6</v>
       </c>
-      <c r="M24" s="16">
+      <c r="M24" s="14">
         <v>5</v>
       </c>
-      <c r="N24" s="16">
+      <c r="N24" s="14">
         <v>7</v>
       </c>
-      <c r="O24" s="16">
+      <c r="O24" s="14">
         <v>7</v>
       </c>
-      <c r="P24" s="16">
+      <c r="P24" s="14">
         <v>8</v>
       </c>
-      <c r="Q24" s="16">
+      <c r="Q24" s="14">
         <v>9</v>
       </c>
-      <c r="R24" s="16">
+      <c r="R24" s="14">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="S24" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="14">
         <v>3</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="14">
         <v>5</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="14">
         <v>6</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="14">
         <v>7</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="14">
         <v>3</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="14">
         <v>5</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="14">
         <v>2</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="14">
         <v>2</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="14">
         <v>4</v>
       </c>
-      <c r="K25" s="16">
+      <c r="K25" s="14">
         <v>5</v>
       </c>
-      <c r="L25" s="16">
+      <c r="L25" s="14">
         <v>6</v>
       </c>
-      <c r="M25" s="16">
+      <c r="M25" s="14">
         <v>5</v>
       </c>
-      <c r="N25" s="16">
+      <c r="N25" s="14">
         <v>4</v>
       </c>
-      <c r="O25" s="16">
+      <c r="O25" s="14">
         <v>6</v>
       </c>
-      <c r="P25" s="16">
+      <c r="P25" s="14">
         <v>6</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q25" s="14">
         <v>6</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="14">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="S25" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="16">
+      <c r="B26" s="14">
         <v>8</v>
       </c>
-      <c r="C26" s="16">
+      <c r="C26" s="14">
         <v>4</v>
       </c>
-      <c r="D26" s="16">
+      <c r="D26" s="14">
         <v>3</v>
       </c>
-      <c r="E26" s="16">
+      <c r="E26" s="14">
         <v>2</v>
       </c>
-      <c r="F26" s="16">
+      <c r="F26" s="14">
         <v>10</v>
       </c>
-      <c r="G26" s="16">
+      <c r="G26" s="14">
         <v>1</v>
       </c>
-      <c r="H26" s="16">
+      <c r="H26" s="14">
         <v>6</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="14">
         <v>4</v>
       </c>
-      <c r="J26" s="16">
+      <c r="J26" s="14">
         <v>4</v>
       </c>
-      <c r="K26" s="16">
+      <c r="K26" s="14">
         <v>4</v>
       </c>
-      <c r="L26" s="16">
+      <c r="L26" s="14">
         <v>3</v>
       </c>
-      <c r="M26" s="16">
+      <c r="M26" s="14">
         <v>4</v>
       </c>
-      <c r="N26" s="16">
+      <c r="N26" s="14">
         <v>2</v>
       </c>
-      <c r="O26" s="16">
+      <c r="O26" s="14">
         <v>3</v>
       </c>
-      <c r="P26" s="16">
+      <c r="P26" s="14">
         <v>3</v>
       </c>
-      <c r="Q26" s="16">
+      <c r="Q26" s="14">
         <v>4</v>
       </c>
-      <c r="R26" s="16">
+      <c r="R26" s="14">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="S26" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="14">
         <v>2</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="14">
         <v>4</v>
       </c>
-      <c r="D27" s="16" t="s">
+      <c r="D27" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="E27" s="16">
+      <c r="E27" s="14">
         <v>1</v>
       </c>
-      <c r="F27" s="16">
+      <c r="F27" s="14">
         <v>1</v>
       </c>
-      <c r="G27" s="16">
+      <c r="G27" s="14">
         <v>1</v>
       </c>
-      <c r="H27" s="16">
+      <c r="H27" s="14">
         <v>2</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="14">
         <v>2</v>
       </c>
-      <c r="J27" s="16">
+      <c r="J27" s="14">
         <v>2</v>
       </c>
-      <c r="K27" s="16">
+      <c r="K27" s="14">
         <v>2</v>
       </c>
-      <c r="L27" s="16">
+      <c r="L27" s="14">
         <v>1</v>
       </c>
-      <c r="M27" s="16" t="s">
+      <c r="M27" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="N27" s="16">
+      <c r="N27" s="14">
         <v>5</v>
       </c>
-      <c r="O27" s="16">
+      <c r="O27" s="14">
         <v>1</v>
       </c>
-      <c r="P27" s="16">
+      <c r="P27" s="14">
         <v>2</v>
       </c>
-      <c r="Q27" s="16">
+      <c r="Q27" s="14">
         <v>1</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R27" s="14">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="S27" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="16">
+      <c r="B28" s="14">
         <v>15</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="14">
         <v>13</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D28" s="14">
         <v>15</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="14">
         <v>11</v>
       </c>
-      <c r="F28" s="16">
+      <c r="F28" s="14">
         <v>22</v>
       </c>
-      <c r="G28" s="16">
+      <c r="G28" s="14">
         <v>21</v>
       </c>
-      <c r="H28" s="16">
+      <c r="H28" s="14">
         <v>15</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="14">
         <v>12</v>
       </c>
-      <c r="J28" s="16">
+      <c r="J28" s="14">
         <v>28</v>
       </c>
-      <c r="K28" s="16">
+      <c r="K28" s="14">
         <v>31</v>
       </c>
-      <c r="L28" s="16">
+      <c r="L28" s="14">
         <v>14</v>
       </c>
-      <c r="M28" s="16">
+      <c r="M28" s="14">
         <v>29</v>
       </c>
-      <c r="N28" s="16">
+      <c r="N28" s="14">
         <v>26</v>
       </c>
-      <c r="O28" s="16">
+      <c r="O28" s="14">
         <v>15</v>
       </c>
-      <c r="P28" s="16">
+      <c r="P28" s="14">
         <v>23</v>
       </c>
-      <c r="Q28" s="16">
+      <c r="Q28" s="14">
         <v>17</v>
       </c>
-      <c r="R28" s="16">
+      <c r="R28" s="14">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="S28" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="15">
         <v>2</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="15">
         <v>1</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="15">
         <v>5</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="15">
         <v>3</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="15">
         <v>6</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G29" s="15">
         <v>1</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H29" s="15">
         <v>1</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="15">
         <v>4</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J29" s="15">
         <v>2</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="15">
         <v>5</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="15">
         <v>3</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="15">
         <v>6</v>
       </c>
-      <c r="N29" s="18">
+      <c r="N29" s="15">
         <v>3</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O29" s="15">
         <v>2</v>
       </c>
-      <c r="P29" s="18">
+      <c r="P29" s="15">
         <v>3</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q29" s="15">
         <v>4</v>
       </c>
-      <c r="R29" s="18">
+      <c r="R29" s="15">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="S29" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:S5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD30"/>
+  <dimension ref="A3:AE30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF13" sqref="AF13"/>
+      <selection activeCell="AB38" sqref="AB38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="23.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="17" width="8.88671875" style="1"/>
-[...3 lines deleted...]
-    <col min="31" max="16384" width="8.88671875" style="1"/>
+    <col min="14" max="17" width="8.85546875" style="1"/>
+    <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
+    <col min="19" max="29" width="8.85546875" style="1"/>
+    <col min="30" max="30" width="8.28515625" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30" ht="17.399999999999999">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:31" ht="18.75">
+      <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="39"/>
-[...29 lines deleted...]
-    <row r="4" spans="1:30" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="36"/>
+      <c r="AA3" s="36"/>
+      <c r="AB3" s="36"/>
+      <c r="AC3" s="36"/>
+      <c r="AD3" s="36"/>
+      <c r="AE3" s="36"/>
+    </row>
+    <row r="4" spans="1:31" s="2" customFormat="1" ht="14.45" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
-      <c r="J4" s="29"/>
-[...2 lines deleted...]
-      <c r="AC4" s="44" t="s">
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="AD4" s="44"/>
-[...3 lines deleted...]
-      <c r="B5" s="37">
+      <c r="AE4" s="46"/>
+    </row>
+    <row r="5" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="41"/>
+      <c r="B5" s="38">
         <v>2023</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="38">
         <v>2025</v>
       </c>
-      <c r="O5" s="38"/>
-[...10 lines deleted...]
-      <c r="Z5" s="37">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="38">
         <v>2026</v>
       </c>
-      <c r="AA5" s="38"/>
-[...5 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="46"/>
+    </row>
+    <row r="6" spans="1:31" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="42"/>
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="28" t="s">
+      <c r="G6" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="27" t="s">
+      <c r="J6" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="27" t="s">
+      <c r="L6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="M6" s="30" t="s">
+      <c r="M6" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="N6" s="30" t="s">
+      <c r="N6" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="30" t="s">
+      <c r="O6" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="P6" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="30" t="s">
+      <c r="Q6" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="30" t="s">
+      <c r="R6" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="30" t="s">
+      <c r="S6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="30" t="s">
+      <c r="T6" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="30" t="s">
+      <c r="U6" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="V6" s="27" t="s">
+      <c r="V6" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="X6" s="27" t="s">
+      <c r="X6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="Y6" s="30" t="s">
+      <c r="Y6" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="Z6" s="30" t="s">
+      <c r="Z6" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AA6" s="30" t="s">
+      <c r="AA6" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="30" t="s">
+      <c r="AB6" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="AC6" s="30" t="s">
+      <c r="AC6" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="AD6" s="30" t="s">
+      <c r="AD6" s="27" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="AE6" s="33" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="40"/>
-[...30 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+    </row>
+    <row r="8" spans="1:31" s="13" customFormat="1" ht="11.25">
+      <c r="A8" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="17">
         <v>0.41</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="18">
         <v>0.45</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="18">
         <v>0.53</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="28">
         <v>0.5</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="17">
         <v>0.48</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="17">
         <v>0.5</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="17">
         <v>0.51</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="17">
         <v>0.51</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="17">
         <v>0.51</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="17">
         <v>0.52</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="17">
         <v>0.52</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="17">
         <v>0.52</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="17">
         <v>1.77</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="17">
         <v>1.58</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="17">
         <v>1.61</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="17">
         <v>1.64</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="17">
         <v>1.71</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="17">
         <v>1.76</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="17">
         <v>1.79</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="17">
         <v>1.74</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="17">
         <v>1.74</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="17">
         <v>1.83</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="17">
         <v>1.86</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="17">
         <v>1.87</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="17">
         <v>1.78</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="17">
         <v>1.92</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="17">
         <v>2.06</v>
       </c>
-      <c r="AC8" s="20">
+      <c r="AC8" s="17">
         <v>1.95</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="17">
         <v>2.0099999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="AE8" s="34">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="19">
         <v>0.51</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="20">
         <v>0.63</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="20">
         <v>0.75</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="21">
         <v>0.72</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="19">
         <v>0.74</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="19">
         <v>0.8</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="19">
         <v>0.83</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="19">
         <v>0.84</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="19">
         <v>0.85</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="19">
         <v>0.85</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="19">
         <v>0.85</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="19">
         <v>0.86</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="19">
         <v>3.01</v>
       </c>
-      <c r="O9" s="22">
+      <c r="O9" s="19">
         <v>2.4700000000000002</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="19">
         <v>2.57</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="19">
         <v>2.6</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="19">
         <v>2.69</v>
       </c>
-      <c r="S9" s="22">
+      <c r="S9" s="19">
         <v>2.7</v>
       </c>
-      <c r="T9" s="22">
+      <c r="T9" s="19">
         <v>2.76</v>
       </c>
-      <c r="U9" s="22">
+      <c r="U9" s="19">
         <v>2.73</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="19">
         <v>2.73</v>
       </c>
-      <c r="W9" s="22">
+      <c r="W9" s="19">
         <v>2.84</v>
       </c>
-      <c r="X9" s="22">
+      <c r="X9" s="19">
         <v>2.93</v>
       </c>
-      <c r="Y9" s="22">
+      <c r="Y9" s="19">
         <v>2.93</v>
       </c>
-      <c r="Z9" s="22">
+      <c r="Z9" s="19">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="22">
+      <c r="AA9" s="19">
         <v>2.88</v>
       </c>
-      <c r="AB9" s="22">
+      <c r="AB9" s="19">
         <v>3.23</v>
       </c>
-      <c r="AC9" s="22">
+      <c r="AC9" s="19">
         <v>2.98</v>
       </c>
-      <c r="AD9" s="22">
+      <c r="AD9" s="19">
         <v>3.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="AE9" s="35">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B10" s="19">
         <v>0.39</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="20">
         <v>0.25</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="20">
         <v>0.41</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="21">
         <v>0.39</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="19">
         <v>0.31</v>
       </c>
-      <c r="G10" s="22">
+      <c r="G10" s="19">
         <v>0.28000000000000003</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="19">
         <v>0.28999999999999998</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="19">
         <v>0.28000000000000003</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="19">
         <v>0.28999999999999998</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="19">
         <v>0.32</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="19">
         <v>0.34</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="19">
         <v>0.36</v>
       </c>
-      <c r="N10" s="22">
+      <c r="N10" s="19">
         <v>1.1399999999999999</v>
       </c>
-      <c r="O10" s="22">
+      <c r="O10" s="19">
         <v>1.08</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="19">
         <v>1.1200000000000001</v>
       </c>
-      <c r="Q10" s="22">
+      <c r="Q10" s="19">
         <v>1.35</v>
       </c>
-      <c r="R10" s="22">
+      <c r="R10" s="19">
         <v>1.34</v>
       </c>
-      <c r="S10" s="22">
+      <c r="S10" s="19">
         <v>1.56</v>
       </c>
-      <c r="T10" s="22">
+      <c r="T10" s="19">
         <v>1.66</v>
       </c>
-      <c r="U10" s="22">
+      <c r="U10" s="19">
         <v>1.54</v>
       </c>
-      <c r="V10" s="22">
+      <c r="V10" s="19">
         <v>1.44</v>
       </c>
-      <c r="W10" s="22">
+      <c r="W10" s="19">
         <v>1.57</v>
       </c>
-      <c r="X10" s="22">
+      <c r="X10" s="19">
         <v>1.57</v>
       </c>
-      <c r="Y10" s="22">
+      <c r="Y10" s="19">
         <v>1.54</v>
       </c>
-      <c r="Z10" s="22">
+      <c r="Z10" s="19">
         <v>1.51</v>
       </c>
-      <c r="AA10" s="22">
+      <c r="AA10" s="19">
         <v>1.58</v>
       </c>
-      <c r="AB10" s="22">
+      <c r="AB10" s="19">
         <v>1.64</v>
       </c>
-      <c r="AC10" s="22">
+      <c r="AC10" s="19">
         <v>1.6</v>
       </c>
-      <c r="AD10" s="22">
+      <c r="AD10" s="19">
         <v>1.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="AE10" s="35">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="20">
         <v>0.08</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="20">
         <v>0.11</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="21">
         <v>0.21</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="19">
         <v>0.2</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="19">
         <v>0.19</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="19">
         <v>0.17</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="19">
         <v>0.14000000000000001</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="19">
         <v>0.15</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="19">
         <v>0.2</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="19">
         <v>0.21</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="19">
         <v>0.22</v>
       </c>
-      <c r="N11" s="22">
+      <c r="N11" s="19">
         <v>0.49</v>
       </c>
-      <c r="O11" s="22">
+      <c r="O11" s="19">
         <v>0.68</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="19">
         <v>0.78</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="19">
         <v>0.88</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="19">
         <v>0.8</v>
       </c>
-      <c r="S11" s="22">
+      <c r="S11" s="19">
         <v>0.81</v>
       </c>
-      <c r="T11" s="22">
+      <c r="T11" s="19">
         <v>0.74</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="19">
         <v>0.69</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="19">
         <v>0.68</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="19">
         <v>0.7</v>
       </c>
-      <c r="X11" s="22">
+      <c r="X11" s="19">
         <v>0.72</v>
       </c>
-      <c r="Y11" s="22">
+      <c r="Y11" s="19">
         <v>0.73</v>
       </c>
-      <c r="Z11" s="22">
+      <c r="Z11" s="19">
         <v>0.66</v>
       </c>
-      <c r="AA11" s="22">
+      <c r="AA11" s="19">
         <v>0.86</v>
       </c>
-      <c r="AB11" s="22">
+      <c r="AB11" s="19">
         <v>0.9</v>
       </c>
-      <c r="AC11" s="22">
+      <c r="AC11" s="19">
         <v>0.93</v>
       </c>
-      <c r="AD11" s="22">
+      <c r="AD11" s="19">
         <v>1.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="AE11" s="35">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="22">
+      <c r="B12" s="19">
         <v>0.64</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="20">
         <v>0.67</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="20">
         <v>0.66</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="21">
         <v>0.57999999999999996</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="19">
         <v>0.72</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="19">
         <v>0.66</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="19">
         <v>0.66</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="J12" s="22">
+      <c r="J12" s="19">
         <v>0.55000000000000004</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="19">
         <v>0.49</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="19">
         <v>0.45</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="19">
         <v>0.41</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="19">
         <v>2.6</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="19">
         <v>2.0299999999999998</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="19">
         <v>1.66</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="19">
         <v>1.42</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="19">
         <v>1.79</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="19">
         <v>1.55</v>
       </c>
-      <c r="T12" s="22">
+      <c r="T12" s="19">
         <v>1.61</v>
       </c>
-      <c r="U12" s="22">
+      <c r="U12" s="19">
         <v>1.57</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="19">
         <v>1.55</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="19">
         <v>1.52</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="19">
         <v>1.48</v>
       </c>
-      <c r="Y12" s="22">
+      <c r="Y12" s="19">
         <v>1.46</v>
       </c>
-      <c r="Z12" s="22">
+      <c r="Z12" s="19">
         <v>0.66</v>
       </c>
-      <c r="AA12" s="22">
+      <c r="AA12" s="19">
         <v>0.87</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="19">
         <v>0.91</v>
       </c>
-      <c r="AC12" s="22">
+      <c r="AC12" s="19">
         <v>1.02</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="19">
         <v>0.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="AE12" s="35">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="20">
         <v>0.17</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="20">
         <v>0.23</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="21">
         <v>0.34</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="19">
         <v>0.34</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="19">
         <v>0.28999999999999998</v>
       </c>
-      <c r="H13" s="22">
+      <c r="H13" s="19">
         <v>0.24</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="19">
         <v>0.26</v>
       </c>
-      <c r="J13" s="22">
+      <c r="J13" s="19">
         <v>0.23</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="19">
         <v>0.2</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="19">
         <v>0.19</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="19">
         <v>0.23</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="19">
         <v>0.69</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="19">
         <v>1.08</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="19">
         <v>0.7</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="19">
         <v>0.61</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="19">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S13" s="22">
+      <c r="S13" s="19">
         <v>0.53</v>
       </c>
-      <c r="T13" s="22">
+      <c r="T13" s="19">
         <v>0.55000000000000004</v>
       </c>
-      <c r="U13" s="22">
+      <c r="U13" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="19">
         <v>0.57999999999999996</v>
       </c>
-      <c r="W13" s="22">
+      <c r="W13" s="19">
         <v>0.59</v>
       </c>
-      <c r="X13" s="22">
+      <c r="X13" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y13" s="22">
+      <c r="Y13" s="19">
         <v>0.52</v>
       </c>
-      <c r="Z13" s="22">
+      <c r="Z13" s="19">
         <v>1.75</v>
       </c>
-      <c r="AA13" s="22">
+      <c r="AA13" s="19">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AB13" s="22">
+      <c r="AB13" s="19">
         <v>0.96</v>
       </c>
-      <c r="AC13" s="22">
+      <c r="AC13" s="19">
         <v>0.81</v>
       </c>
-      <c r="AD13" s="22">
+      <c r="AD13" s="19">
         <v>0.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="AE13" s="35">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="19">
         <v>0.49</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="20">
         <v>0.48</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="20">
         <v>0.53</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="21">
         <v>0.42</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="19">
         <v>0.36</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="19">
         <v>0.4</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="19">
         <v>0.4</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="19">
         <v>0.42</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="19">
         <v>0.42</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="19">
         <v>0.41</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="19">
         <v>0.39</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M14" s="19">
         <v>0.38</v>
       </c>
-      <c r="N14" s="22">
+      <c r="N14" s="19">
         <v>1.03</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="19">
         <v>1.01</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="19">
         <v>1.01</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="19">
         <v>0.95</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="19">
         <v>1.06</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="19">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T14" s="22">
+      <c r="T14" s="19">
         <v>1.1100000000000001</v>
       </c>
-      <c r="U14" s="22">
+      <c r="U14" s="19">
         <v>1.08</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="19">
         <v>1.17</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="19">
         <v>1.27</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="19">
         <v>1.24</v>
       </c>
-      <c r="Y14" s="22">
+      <c r="Y14" s="19">
         <v>1.3</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="19">
         <v>1.75</v>
       </c>
-      <c r="AA14" s="22">
+      <c r="AA14" s="19">
         <v>1.45</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="19">
         <v>1.48</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="19">
         <v>1.41</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="19">
         <v>1.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="AE14" s="35">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="19">
         <v>0.28999999999999998</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="20">
         <v>0.47</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="20">
         <v>0.31</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="21">
         <v>0.31</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="19">
         <v>0.31</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="19">
         <v>0.26</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="19">
         <v>0.3</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="19">
         <v>0.3</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="19">
         <v>0.27</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="19">
         <v>0.3</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="19">
         <v>0.3</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="19">
         <v>0.3</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="19">
         <v>0.89</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="19">
         <v>1.08</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="19">
         <v>1.03</v>
       </c>
-      <c r="R15" s="22">
+      <c r="R15" s="19">
         <v>1.22</v>
       </c>
-      <c r="S15" s="22">
+      <c r="S15" s="19">
         <v>1.22</v>
       </c>
-      <c r="T15" s="22">
+      <c r="T15" s="19">
         <v>1.1200000000000001</v>
       </c>
-      <c r="U15" s="22">
+      <c r="U15" s="19">
         <v>1.1599999999999999</v>
       </c>
-      <c r="V15" s="22">
+      <c r="V15" s="19">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W15" s="22">
+      <c r="W15" s="19">
         <v>1.1599999999999999</v>
       </c>
-      <c r="X15" s="22">
+      <c r="X15" s="19">
         <v>1.17</v>
       </c>
-      <c r="Y15" s="22">
+      <c r="Y15" s="19">
         <v>1.26</v>
       </c>
-      <c r="Z15" s="22">
+      <c r="Z15" s="19">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AA15" s="22">
+      <c r="AA15" s="19">
         <v>1.33</v>
       </c>
-      <c r="AB15" s="22">
+      <c r="AB15" s="19">
         <v>1.26</v>
       </c>
-      <c r="AC15" s="22">
+      <c r="AC15" s="19">
         <v>1.38</v>
       </c>
-      <c r="AD15" s="22">
+      <c r="AD15" s="19">
         <v>1.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="AE15" s="35">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="45"/>
-[...30 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="44"/>
+      <c r="U16" s="44"/>
+      <c r="V16" s="44"/>
+      <c r="W16" s="44"/>
+      <c r="X16" s="44"/>
+      <c r="Y16" s="44"/>
+      <c r="Z16" s="44"/>
+      <c r="AA16" s="44"/>
+      <c r="AB16" s="44"/>
+      <c r="AC16" s="44"/>
+      <c r="AD16" s="44"/>
+      <c r="AE16" s="44"/>
+    </row>
+    <row r="17" spans="1:31" s="13" customFormat="1" ht="11.25">
+      <c r="A17" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="17">
         <v>0.5</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="18">
         <v>0.54</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="18">
         <v>0.66</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="11">
         <v>0.65</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="17">
         <v>0.65</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="17">
         <v>0.69</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="17">
         <v>0.71</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="17">
         <v>0.71</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="17">
         <v>0.72</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K17" s="17">
         <v>0.72</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="17">
         <v>0.73</v>
       </c>
-      <c r="M17" s="20">
+      <c r="M17" s="17">
         <v>0.74</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N17" s="17">
         <v>2.56</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O17" s="17">
         <v>2.21</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="17">
         <v>2.2599999999999998</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="17">
         <v>2.3199999999999998</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="17">
         <v>2.41</v>
       </c>
-      <c r="S17" s="20">
+      <c r="S17" s="17">
         <v>2.4900000000000002</v>
       </c>
-      <c r="T17" s="20">
+      <c r="T17" s="17">
         <v>2.5499999999999998</v>
       </c>
-      <c r="U17" s="20">
+      <c r="U17" s="17">
         <v>2.5</v>
       </c>
-      <c r="V17" s="20">
+      <c r="V17" s="17">
         <v>2.48</v>
       </c>
-      <c r="W17" s="20">
+      <c r="W17" s="17">
         <v>2.58</v>
       </c>
-      <c r="X17" s="20">
+      <c r="X17" s="17">
         <v>2.67</v>
       </c>
-      <c r="Y17" s="20">
+      <c r="Y17" s="17">
         <v>2.66</v>
       </c>
-      <c r="Z17" s="20">
+      <c r="Z17" s="17">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AA17" s="20">
+      <c r="AA17" s="17">
         <v>2.75</v>
       </c>
-      <c r="AB17" s="20">
+      <c r="AB17" s="17">
         <v>3.01</v>
       </c>
-      <c r="AC17" s="20">
+      <c r="AC17" s="17">
         <v>2.79</v>
       </c>
-      <c r="AD17" s="20">
+      <c r="AD17" s="17">
         <v>2.82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="AE17" s="34">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="22">
+      <c r="B18" s="19">
         <v>0.53</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="20">
         <v>0.64</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="20">
         <v>0.77</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="21">
         <v>0.74</v>
       </c>
-      <c r="F18" s="22">
+      <c r="F18" s="19">
         <v>0.75</v>
       </c>
-      <c r="G18" s="22">
+      <c r="G18" s="19">
         <v>0.81</v>
       </c>
-      <c r="H18" s="22">
+      <c r="H18" s="19">
         <v>0.85</v>
       </c>
-      <c r="I18" s="22">
+      <c r="I18" s="19">
         <v>0.84</v>
       </c>
-      <c r="J18" s="22">
+      <c r="J18" s="19">
         <v>0.85</v>
       </c>
-      <c r="K18" s="22">
+      <c r="K18" s="19">
         <v>0.85</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="19">
         <v>0.85</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="19">
         <v>0.86</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="19">
         <v>3.1</v>
       </c>
-      <c r="O18" s="22">
+      <c r="O18" s="19">
         <v>2.52</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="19">
         <v>2.6</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="19">
         <v>2.63</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R18" s="19">
         <v>2.72</v>
       </c>
-      <c r="S18" s="22">
+      <c r="S18" s="19">
         <v>2.73</v>
       </c>
-      <c r="T18" s="22">
+      <c r="T18" s="19">
         <v>2.8</v>
       </c>
-      <c r="U18" s="22">
+      <c r="U18" s="19">
         <v>2.76</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V18" s="19">
         <v>2.75</v>
       </c>
-      <c r="W18" s="22">
+      <c r="W18" s="19">
         <v>2.86</v>
       </c>
-      <c r="X18" s="22">
+      <c r="X18" s="19">
         <v>2.96</v>
       </c>
-      <c r="Y18" s="22">
+      <c r="Y18" s="19">
         <v>2.95</v>
       </c>
-      <c r="Z18" s="22">
+      <c r="Z18" s="19">
         <v>2.4</v>
       </c>
-      <c r="AA18" s="22">
+      <c r="AA18" s="19">
         <v>2.91</v>
       </c>
-      <c r="AB18" s="22">
+      <c r="AB18" s="19">
         <v>3.24</v>
       </c>
-      <c r="AC18" s="22">
+      <c r="AC18" s="19">
         <v>3</v>
       </c>
-      <c r="AD18" s="22">
+      <c r="AD18" s="19">
         <v>3.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="AE18" s="35">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="22">
+      <c r="B19" s="19">
         <v>0.47</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="20">
         <v>0.25</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="20">
         <v>0.32</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="21">
         <v>0.41</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="19">
         <v>0.32</v>
       </c>
-      <c r="G19" s="22">
+      <c r="G19" s="19">
         <v>0.32</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="19">
         <v>0.3</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="19">
         <v>0.26</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="19">
         <v>0.3</v>
       </c>
-      <c r="K19" s="22">
+      <c r="K19" s="19">
         <v>0.32</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="19">
         <v>0.33</v>
       </c>
-      <c r="M19" s="22">
+      <c r="M19" s="19">
         <v>0.35</v>
       </c>
-      <c r="N19" s="22">
+      <c r="N19" s="19">
         <v>0.77</v>
       </c>
-      <c r="O19" s="22">
+      <c r="O19" s="19">
         <v>1.05</v>
       </c>
-      <c r="P19" s="22">
+      <c r="P19" s="19">
         <v>1.06</v>
       </c>
-      <c r="Q19" s="22">
+      <c r="Q19" s="19">
         <v>1.27</v>
       </c>
-      <c r="R19" s="22">
+      <c r="R19" s="19">
         <v>1.36</v>
       </c>
-      <c r="S19" s="22">
+      <c r="S19" s="19">
         <v>1.66</v>
       </c>
-      <c r="T19" s="22">
+      <c r="T19" s="19">
         <v>1.71</v>
       </c>
-      <c r="U19" s="22">
+      <c r="U19" s="19">
         <v>1.61</v>
       </c>
-      <c r="V19" s="22">
+      <c r="V19" s="19">
         <v>1.56</v>
       </c>
-      <c r="W19" s="22">
+      <c r="W19" s="19">
         <v>1.66</v>
       </c>
-      <c r="X19" s="22">
+      <c r="X19" s="19">
         <v>1.72</v>
       </c>
-      <c r="Y19" s="22">
+      <c r="Y19" s="19">
         <v>1.71</v>
       </c>
-      <c r="Z19" s="22">
+      <c r="Z19" s="19">
         <v>1.99</v>
       </c>
-      <c r="AA19" s="22">
+      <c r="AA19" s="19">
         <v>2.09</v>
       </c>
-      <c r="AB19" s="22">
+      <c r="AB19" s="19">
         <v>2.16</v>
       </c>
-      <c r="AC19" s="22">
+      <c r="AC19" s="19">
         <v>2.02</v>
       </c>
-      <c r="AD19" s="22">
+      <c r="AD19" s="19">
         <v>1.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="AE19" s="35">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="23" t="s">
+      <c r="C20" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="23" t="s">
+      <c r="D20" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="23" t="s">
+      <c r="E20" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="22">
+      <c r="F20" s="19">
         <v>0.28000000000000003</v>
       </c>
-      <c r="G20" s="22">
+      <c r="G20" s="19">
         <v>0.23</v>
       </c>
-      <c r="H20" s="22">
+      <c r="H20" s="19">
         <v>0.2</v>
       </c>
-      <c r="I20" s="22">
+      <c r="I20" s="19">
         <v>0.35</v>
       </c>
-      <c r="J20" s="22">
+      <c r="J20" s="19">
         <v>0.31</v>
       </c>
-      <c r="K20" s="22">
+      <c r="K20" s="19">
         <v>0.28000000000000003</v>
       </c>
-      <c r="L20" s="22">
+      <c r="L20" s="19">
         <v>0.25</v>
       </c>
-      <c r="M20" s="22">
+      <c r="M20" s="19">
         <v>0.34</v>
       </c>
-      <c r="N20" s="22" t="s">
+      <c r="N20" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="O20" s="22">
+      <c r="O20" s="19">
         <v>2.12</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="19">
         <v>1.39</v>
       </c>
-      <c r="Q20" s="22">
+      <c r="Q20" s="19">
         <v>1.05</v>
       </c>
-      <c r="R20" s="22">
+      <c r="R20" s="19">
         <v>1.1100000000000001</v>
       </c>
-      <c r="S20" s="22">
+      <c r="S20" s="19">
         <v>1.63</v>
       </c>
-      <c r="T20" s="22">
+      <c r="T20" s="19">
         <v>1.58</v>
       </c>
-      <c r="U20" s="22">
+      <c r="U20" s="19">
         <v>1.56</v>
       </c>
-      <c r="V20" s="22">
+      <c r="V20" s="19">
         <v>1.38</v>
       </c>
-      <c r="W20" s="22">
+      <c r="W20" s="19">
         <v>1.38</v>
       </c>
-      <c r="X20" s="22">
+      <c r="X20" s="19">
         <v>1.38</v>
       </c>
-      <c r="Y20" s="22">
+      <c r="Y20" s="19">
         <v>1.5</v>
       </c>
-      <c r="Z20" s="22">
+      <c r="Z20" s="19">
         <v>1.39</v>
       </c>
-      <c r="AA20" s="22">
+      <c r="AA20" s="19">
         <v>2.89</v>
       </c>
-      <c r="AB20" s="22">
+      <c r="AB20" s="19">
         <v>2.36</v>
       </c>
-      <c r="AC20" s="22">
+      <c r="AC20" s="19">
         <v>2.46</v>
       </c>
-      <c r="AD20" s="22">
+      <c r="AD20" s="19">
         <v>2.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="AE20" s="35">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="41"/>
-[...30 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="40"/>
+      <c r="W21" s="40"/>
+      <c r="X21" s="40"/>
+      <c r="Y21" s="40"/>
+      <c r="Z21" s="40"/>
+      <c r="AA21" s="40"/>
+      <c r="AB21" s="40"/>
+      <c r="AC21" s="40"/>
+      <c r="AD21" s="40"/>
+      <c r="AE21" s="40"/>
+    </row>
+    <row r="22" spans="1:31" s="13" customFormat="1" ht="11.25">
+      <c r="A22" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="17">
         <v>0.33</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="18">
         <v>0.36</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="18">
         <v>0.42</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="11">
         <v>0.37</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="17">
         <v>0.35</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="17">
         <v>0.34</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="17">
         <v>0.34</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="17">
         <v>0.35</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="17">
         <v>0.34</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="17">
         <v>0.35</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="17">
         <v>0.35</v>
       </c>
-      <c r="M22" s="20">
+      <c r="M22" s="17">
         <v>0.34</v>
       </c>
-      <c r="N22" s="20">
+      <c r="N22" s="17">
         <v>1.0900000000000001</v>
       </c>
-      <c r="O22" s="20">
+      <c r="O22" s="17">
         <v>1.02</v>
       </c>
-      <c r="P22" s="20">
+      <c r="P22" s="17">
         <v>1.04</v>
       </c>
-      <c r="Q22" s="20">
+      <c r="Q22" s="17">
         <v>1.05</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="17">
         <v>1.1100000000000001</v>
       </c>
-      <c r="S22" s="20">
+      <c r="S22" s="17">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T22" s="20">
+      <c r="T22" s="17">
         <v>1.1299999999999999</v>
       </c>
-      <c r="U22" s="20">
+      <c r="U22" s="17">
         <v>1.0900000000000001</v>
       </c>
-      <c r="V22" s="20">
+      <c r="V22" s="17">
         <v>1.1100000000000001</v>
       </c>
-      <c r="W22" s="20">
+      <c r="W22" s="17">
         <v>1.18</v>
       </c>
-      <c r="X22" s="20">
+      <c r="X22" s="17">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Y22" s="20">
+      <c r="Y22" s="17">
         <v>1.18</v>
       </c>
-      <c r="Z22" s="21">
+      <c r="Z22" s="18">
         <v>1.32</v>
       </c>
-      <c r="AA22" s="20">
+      <c r="AA22" s="17">
         <v>1.18</v>
       </c>
-      <c r="AB22" s="20">
+      <c r="AB22" s="17">
         <v>1.22</v>
       </c>
-      <c r="AC22" s="20">
+      <c r="AC22" s="17">
         <v>1.2</v>
       </c>
-      <c r="AD22" s="20">
+      <c r="AD22" s="17">
         <v>1.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="AE22" s="17">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="23" t="s">
+      <c r="C23" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="D23" s="23" t="s">
+      <c r="D23" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="E23" s="23" t="s">
+      <c r="E23" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="19">
         <v>0.61</v>
       </c>
-      <c r="G23" s="22">
+      <c r="G23" s="19">
         <v>0.51</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="19">
         <v>0.44</v>
       </c>
-      <c r="I23" s="22">
+      <c r="I23" s="19">
         <v>0.76</v>
       </c>
-      <c r="J23" s="22">
+      <c r="J23" s="19">
         <v>0.85</v>
       </c>
-      <c r="K23" s="22">
+      <c r="K23" s="19">
         <v>0.91</v>
       </c>
-      <c r="L23" s="22">
+      <c r="L23" s="19">
         <v>0.83</v>
       </c>
-      <c r="M23" s="22">
+      <c r="M23" s="19">
         <v>0.76</v>
       </c>
-      <c r="N23" s="22" t="s">
+      <c r="N23" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="O23" s="22">
+      <c r="O23" s="19">
         <v>0.77</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="19">
         <v>1.52</v>
       </c>
-      <c r="Q23" s="22">
+      <c r="Q23" s="19">
         <v>1.53</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="19">
         <v>1.52</v>
       </c>
-      <c r="S23" s="22">
+      <c r="S23" s="19">
         <v>1.52</v>
       </c>
-      <c r="T23" s="22">
+      <c r="T23" s="19">
         <v>1.3</v>
       </c>
-      <c r="U23" s="22">
+      <c r="U23" s="19">
         <v>1.51</v>
       </c>
-      <c r="V23" s="22">
+      <c r="V23" s="19">
         <v>2.02</v>
       </c>
-      <c r="W23" s="22">
+      <c r="W23" s="19">
         <v>1.96</v>
       </c>
-      <c r="X23" s="22">
+      <c r="X23" s="19">
         <v>1.79</v>
       </c>
-      <c r="Y23" s="22">
+      <c r="Y23" s="19">
         <v>2.27</v>
       </c>
-      <c r="Z23" s="23">
+      <c r="Z23" s="20">
         <v>2.91</v>
       </c>
-      <c r="AA23" s="22">
+      <c r="AA23" s="19">
         <v>1.55</v>
       </c>
-      <c r="AB23" s="22">
+      <c r="AB23" s="19">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AC23" s="22">
+      <c r="AC23" s="19">
         <v>2.27</v>
       </c>
-      <c r="AD23" s="22">
+      <c r="AD23" s="19">
         <v>2.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="AE23" s="19">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="19">
         <v>0.31</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="20">
         <v>0.25</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="20">
         <v>0.49</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="21">
         <v>0.36</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="19">
         <v>0.28999999999999998</v>
       </c>
-      <c r="G24" s="22">
+      <c r="G24" s="19">
         <v>0.24</v>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="19">
         <v>0.28000000000000003</v>
       </c>
-      <c r="I24" s="22">
+      <c r="I24" s="19">
         <v>0.3</v>
       </c>
-      <c r="J24" s="22">
+      <c r="J24" s="19">
         <v>0.27</v>
       </c>
-      <c r="K24" s="22">
+      <c r="K24" s="19">
         <v>0.32</v>
       </c>
-      <c r="L24" s="22">
+      <c r="L24" s="19">
         <v>0.35</v>
       </c>
-      <c r="M24" s="22">
+      <c r="M24" s="19">
         <v>0.37</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="19">
         <v>1.5</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="19">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="19">
         <v>1.19</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="19">
         <v>1.44</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="19">
         <v>1.33</v>
       </c>
-      <c r="S24" s="22">
+      <c r="S24" s="19">
         <v>1.47</v>
       </c>
-      <c r="T24" s="22">
+      <c r="T24" s="19">
         <v>1.61</v>
       </c>
-      <c r="U24" s="22">
+      <c r="U24" s="19">
         <v>1.46</v>
       </c>
-      <c r="V24" s="22">
+      <c r="V24" s="19">
         <v>1.33</v>
       </c>
-      <c r="W24" s="22">
+      <c r="W24" s="19">
         <v>1.48</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="19">
         <v>1.43</v>
       </c>
-      <c r="Y24" s="22">
+      <c r="Y24" s="19">
         <v>1.37</v>
       </c>
-      <c r="Z24" s="23">
+      <c r="Z24" s="20">
         <v>1.04</v>
       </c>
-      <c r="AA24" s="22">
+      <c r="AA24" s="19">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AB24" s="22">
+      <c r="AB24" s="19">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AC24" s="22">
+      <c r="AC24" s="19">
         <v>1.19</v>
       </c>
-      <c r="AD24" s="22">
+      <c r="AD24" s="19">
         <v>1.1599999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="AE24" s="19">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B25" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="20">
         <v>0.08</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D25" s="20">
         <v>0.11</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="21">
         <v>0.21</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="19">
         <v>0.2</v>
       </c>
-      <c r="G25" s="22">
+      <c r="G25" s="19">
         <v>0.19</v>
       </c>
-      <c r="H25" s="22">
+      <c r="H25" s="19">
         <v>0.17</v>
       </c>
-      <c r="I25" s="22">
+      <c r="I25" s="19">
         <v>0.14000000000000001</v>
       </c>
-      <c r="J25" s="22">
+      <c r="J25" s="19">
         <v>0.15</v>
       </c>
-      <c r="K25" s="22">
+      <c r="K25" s="19">
         <v>0.2</v>
       </c>
-      <c r="L25" s="22">
+      <c r="L25" s="19">
         <v>0.21</v>
       </c>
-      <c r="M25" s="22">
+      <c r="M25" s="19">
         <v>0.22</v>
       </c>
-      <c r="N25" s="22">
+      <c r="N25" s="19">
         <v>0.49</v>
       </c>
-      <c r="O25" s="22">
+      <c r="O25" s="19">
         <v>0.68</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="19">
         <v>0.78</v>
       </c>
-      <c r="Q25" s="22">
+      <c r="Q25" s="19">
         <v>0.88</v>
       </c>
-      <c r="R25" s="22">
+      <c r="R25" s="19">
         <v>0.8</v>
       </c>
-      <c r="S25" s="22">
+      <c r="S25" s="19">
         <v>0.81</v>
       </c>
-      <c r="T25" s="22">
+      <c r="T25" s="19">
         <v>0.74</v>
       </c>
-      <c r="U25" s="22">
+      <c r="U25" s="19">
         <v>0.69</v>
       </c>
-      <c r="V25" s="22">
+      <c r="V25" s="19">
         <v>0.68</v>
       </c>
-      <c r="W25" s="22">
+      <c r="W25" s="19">
         <v>0.7</v>
       </c>
-      <c r="X25" s="22">
+      <c r="X25" s="19">
         <v>0.72</v>
       </c>
-      <c r="Y25" s="22">
+      <c r="Y25" s="19">
         <v>0.73</v>
       </c>
-      <c r="Z25" s="23">
+      <c r="Z25" s="20">
         <v>0.66</v>
       </c>
-      <c r="AA25" s="22">
+      <c r="AA25" s="19">
         <v>0.86</v>
       </c>
-      <c r="AB25" s="22">
+      <c r="AB25" s="19">
         <v>0.9</v>
       </c>
-      <c r="AC25" s="22">
+      <c r="AC25" s="19">
         <v>0.93</v>
       </c>
-      <c r="AD25" s="22">
+      <c r="AD25" s="19">
         <v>1.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="AE25" s="19">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="22">
+      <c r="B26" s="19">
         <v>0.64</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="20">
         <v>0.67</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D26" s="20">
         <v>0.66</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E26" s="21">
         <v>0.57999999999999996</v>
       </c>
-      <c r="F26" s="22">
+      <c r="F26" s="19">
         <v>0.72</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="19">
         <v>0.66</v>
       </c>
-      <c r="H26" s="22">
+      <c r="H26" s="19">
         <v>0.66</v>
       </c>
-      <c r="I26" s="22">
+      <c r="I26" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="J26" s="22">
+      <c r="J26" s="19">
         <v>0.55000000000000004</v>
       </c>
-      <c r="K26" s="22">
+      <c r="K26" s="19">
         <v>0.49</v>
       </c>
-      <c r="L26" s="22">
+      <c r="L26" s="19">
         <v>0.45</v>
       </c>
-      <c r="M26" s="22">
+      <c r="M26" s="19">
         <v>0.41</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="19">
         <v>2.6</v>
       </c>
-      <c r="O26" s="22">
+      <c r="O26" s="19">
         <v>2.0299999999999998</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="19">
         <v>1.66</v>
       </c>
-      <c r="Q26" s="22">
+      <c r="Q26" s="19">
         <v>1.42</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="19">
         <v>1.79</v>
       </c>
-      <c r="S26" s="22">
+      <c r="S26" s="19">
         <v>1.55</v>
       </c>
-      <c r="T26" s="22">
+      <c r="T26" s="19">
         <v>1.61</v>
       </c>
-      <c r="U26" s="22">
+      <c r="U26" s="19">
         <v>1.57</v>
       </c>
-      <c r="V26" s="22">
+      <c r="V26" s="19">
         <v>1.55</v>
       </c>
-      <c r="W26" s="22">
+      <c r="W26" s="19">
         <v>1.52</v>
       </c>
-      <c r="X26" s="22">
+      <c r="X26" s="19">
         <v>1.48</v>
       </c>
-      <c r="Y26" s="22">
+      <c r="Y26" s="19">
         <v>1.46</v>
       </c>
-      <c r="Z26" s="23">
+      <c r="Z26" s="20">
         <v>0.66</v>
       </c>
-      <c r="AA26" s="22">
+      <c r="AA26" s="19">
         <v>0.87</v>
       </c>
-      <c r="AB26" s="22">
+      <c r="AB26" s="19">
         <v>0.91</v>
       </c>
-      <c r="AC26" s="22">
+      <c r="AC26" s="19">
         <v>1.02</v>
       </c>
-      <c r="AD26" s="22">
+      <c r="AD26" s="19">
         <v>0.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="AE26" s="19">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="22" t="s">
+      <c r="B27" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="20">
         <v>0.17</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="20">
         <v>0.23</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="21">
         <v>0.34</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F27" s="19">
         <v>0.34</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G27" s="19">
         <v>0.28999999999999998</v>
       </c>
-      <c r="H27" s="22">
+      <c r="H27" s="19">
         <v>0.24</v>
       </c>
-      <c r="I27" s="22">
+      <c r="I27" s="19">
         <v>0.26</v>
       </c>
-      <c r="J27" s="22">
+      <c r="J27" s="19">
         <v>0.23</v>
       </c>
-      <c r="K27" s="22">
+      <c r="K27" s="19">
         <v>0.2</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="19">
         <v>0.19</v>
       </c>
-      <c r="M27" s="22">
+      <c r="M27" s="19">
         <v>0.23</v>
       </c>
-      <c r="N27" s="22">
+      <c r="N27" s="19">
         <v>0.69</v>
       </c>
-      <c r="O27" s="22">
+      <c r="O27" s="19">
         <v>1.08</v>
       </c>
-      <c r="P27" s="22">
+      <c r="P27" s="19">
         <v>0.7</v>
       </c>
-      <c r="Q27" s="22">
+      <c r="Q27" s="19">
         <v>0.61</v>
       </c>
-      <c r="R27" s="22">
+      <c r="R27" s="19">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S27" s="22">
+      <c r="S27" s="19">
         <v>0.53</v>
       </c>
-      <c r="T27" s="22">
+      <c r="T27" s="19">
         <v>0.55000000000000004</v>
       </c>
-      <c r="U27" s="22">
+      <c r="U27" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="V27" s="22">
+      <c r="V27" s="19">
         <v>0.57999999999999996</v>
       </c>
-      <c r="W27" s="22">
+      <c r="W27" s="19">
         <v>0.59</v>
       </c>
-      <c r="X27" s="22">
+      <c r="X27" s="19">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y27" s="22">
+      <c r="Y27" s="19">
         <v>0.52</v>
       </c>
-      <c r="Z27" s="23">
+      <c r="Z27" s="20">
         <v>1.75</v>
       </c>
-      <c r="AA27" s="22">
+      <c r="AA27" s="19">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AB27" s="22">
+      <c r="AB27" s="19">
         <v>0.96</v>
       </c>
-      <c r="AC27" s="22">
+      <c r="AC27" s="19">
         <v>0.81</v>
       </c>
-      <c r="AD27" s="22">
+      <c r="AD27" s="19">
         <v>0.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="AE27" s="19">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="22">
+      <c r="B28" s="19">
         <v>0.49</v>
       </c>
-      <c r="C28" s="23">
+      <c r="C28" s="20">
         <v>0.48</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="20">
         <v>0.53</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="21">
         <v>0.42</v>
       </c>
-      <c r="F28" s="22">
+      <c r="F28" s="19">
         <v>0.36</v>
       </c>
-      <c r="G28" s="22">
+      <c r="G28" s="19">
         <v>0.4</v>
       </c>
-      <c r="H28" s="22">
+      <c r="H28" s="19">
         <v>0.4</v>
       </c>
-      <c r="I28" s="22">
+      <c r="I28" s="19">
         <v>0.42</v>
       </c>
-      <c r="J28" s="22">
+      <c r="J28" s="19">
         <v>0.42</v>
       </c>
-      <c r="K28" s="22">
+      <c r="K28" s="19">
         <v>0.41</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="19">
         <v>0.39</v>
       </c>
-      <c r="M28" s="22">
+      <c r="M28" s="19">
         <v>0.38</v>
       </c>
-      <c r="N28" s="22">
+      <c r="N28" s="19">
         <v>1.03</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="19">
         <v>1.01</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="19">
         <v>1.01</v>
       </c>
-      <c r="Q28" s="22">
+      <c r="Q28" s="19">
         <v>0.95</v>
       </c>
-      <c r="R28" s="22">
+      <c r="R28" s="19">
         <v>1.06</v>
       </c>
-      <c r="S28" s="22">
+      <c r="S28" s="19">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T28" s="22">
+      <c r="T28" s="19">
         <v>1.1100000000000001</v>
       </c>
-      <c r="U28" s="22">
+      <c r="U28" s="19">
         <v>1.08</v>
       </c>
-      <c r="V28" s="22">
+      <c r="V28" s="19">
         <v>1.17</v>
       </c>
-      <c r="W28" s="22">
+      <c r="W28" s="19">
         <v>1.27</v>
       </c>
-      <c r="X28" s="22">
+      <c r="X28" s="19">
         <v>1.24</v>
       </c>
-      <c r="Y28" s="22">
+      <c r="Y28" s="19">
         <v>1.3</v>
       </c>
-      <c r="Z28" s="23">
+      <c r="Z28" s="20">
         <v>1.75</v>
       </c>
-      <c r="AA28" s="22">
+      <c r="AA28" s="19">
         <v>1.45</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="19">
         <v>1.48</v>
       </c>
-      <c r="AC28" s="22">
+      <c r="AC28" s="19">
         <v>1.41</v>
       </c>
-      <c r="AD28" s="22">
+      <c r="AD28" s="19">
         <v>1.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="AE28" s="19">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="22">
         <v>0.38</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="22">
         <v>0.6</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="22">
         <v>0.39</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="23">
         <v>0.39</v>
       </c>
-      <c r="F29" s="25">
+      <c r="F29" s="22">
         <v>0.31</v>
       </c>
-      <c r="G29" s="25">
+      <c r="G29" s="22">
         <v>0.26</v>
       </c>
-      <c r="H29" s="25">
+      <c r="H29" s="22">
         <v>0.33</v>
       </c>
-      <c r="I29" s="25">
+      <c r="I29" s="22">
         <v>0.28999999999999998</v>
       </c>
-      <c r="J29" s="25">
+      <c r="J29" s="22">
         <v>0.26</v>
       </c>
-      <c r="K29" s="25">
+      <c r="K29" s="22">
         <v>0.31</v>
       </c>
-      <c r="L29" s="25">
+      <c r="L29" s="22">
         <v>0.32</v>
       </c>
-      <c r="M29" s="25">
+      <c r="M29" s="22">
         <v>0.28999999999999998</v>
       </c>
-      <c r="N29" s="25">
+      <c r="N29" s="22">
         <v>0.72</v>
       </c>
-      <c r="O29" s="25">
+      <c r="O29" s="22">
         <v>0.56000000000000005</v>
       </c>
-      <c r="P29" s="25">
+      <c r="P29" s="22">
         <v>0.99</v>
       </c>
-      <c r="Q29" s="25">
+      <c r="Q29" s="22">
         <v>1.02</v>
       </c>
-      <c r="R29" s="25">
+      <c r="R29" s="22">
         <v>1.26</v>
       </c>
-      <c r="S29" s="25">
+      <c r="S29" s="22">
         <v>1.1100000000000001</v>
       </c>
-      <c r="T29" s="25">
+      <c r="T29" s="22">
         <v>1</v>
       </c>
-      <c r="U29" s="25">
+      <c r="U29" s="22">
         <v>1.06</v>
       </c>
-      <c r="V29" s="25">
+      <c r="V29" s="22">
         <v>1.03</v>
       </c>
-      <c r="W29" s="25">
+      <c r="W29" s="22">
         <v>1.1100000000000001</v>
       </c>
-      <c r="X29" s="25">
+      <c r="X29" s="22">
         <v>1.1100000000000001</v>
       </c>
-      <c r="Y29" s="25">
+      <c r="Y29" s="22">
         <v>1.2</v>
       </c>
-      <c r="Z29" s="25">
+      <c r="Z29" s="22">
         <v>1.06</v>
       </c>
-      <c r="AA29" s="25">
+      <c r="AA29" s="22">
         <v>0.93</v>
       </c>
-      <c r="AB29" s="25">
+      <c r="AB29" s="22">
         <v>0.97</v>
       </c>
-      <c r="AC29" s="25">
+      <c r="AC29" s="22">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AD29" s="25">
+      <c r="AD29" s="22">
         <v>1.45</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AE29" s="22">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AD3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:AD21"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="A3:AE3"/>
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="A16:AE16"/>
+    <mergeCell ref="A21:AE21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>
       <vt:lpstr>Число разводов</vt:lpstr>
       <vt:lpstr>Общий коэффициент разводимости</vt:lpstr>
     </vt:vector>