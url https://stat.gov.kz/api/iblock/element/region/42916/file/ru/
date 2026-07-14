--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -1,177 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\Социальная\ТПЗ\2.Численность погибших при несчастных случаях\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="2475" windowHeight="0"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Женщины" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="12">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Численность погибших при несчастных случаях</t>
   </si>
   <si>
     <t>Численность погибших женщин при несчастных случаях</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>район Сарыарка</t>
   </si>
   <si>
     <t>район Алматы</t>
   </si>
   <si>
     <t>район Есиль</t>
   </si>
   <si>
     <t>район Байқоңыр</t>
   </si>
   <si>
     <t>район Нұра</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
-      <sz val="8"/>
-[...23 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -209,157 +220,166 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -381,116 +401,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -630,1240 +652,1152 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AA12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z4" sqref="A4:Z16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
+    <col min="2" max="24" width="8.28515625" style="4" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="6" customWidth="1"/>
+    <col min="26" max="26" width="8.28515625" style="4" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="4"/>
-[...25 lines deleted...]
-    <row r="4" spans="1:26">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
-      <c r="X4" s="5"/>
-[...7 lines deleted...]
-      <c r="B5" s="9">
+      <c r="AA4" s="18" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8">
         <v>2000</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="8">
         <v>2001</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>2002</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <v>2003</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="8">
         <v>2004</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>2005</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="8">
         <v>2006</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="8">
         <v>2007</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="8">
         <v>2008</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="8">
         <v>2009</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="8">
         <v>2010</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="8">
         <v>2011</v>
       </c>
-      <c r="N5" s="9">
+      <c r="N5" s="8">
         <v>2012</v>
       </c>
-      <c r="O5" s="9">
+      <c r="O5" s="8">
         <v>2013</v>
       </c>
-      <c r="P5" s="9">
+      <c r="P5" s="8">
         <v>2014</v>
       </c>
-      <c r="Q5" s="9">
+      <c r="Q5" s="8">
         <v>2015</v>
       </c>
-      <c r="R5" s="9">
+      <c r="R5" s="8">
         <v>2016</v>
       </c>
-      <c r="S5" s="9">
+      <c r="S5" s="8">
         <v>2017</v>
       </c>
-      <c r="T5" s="9">
+      <c r="T5" s="8">
         <v>2018</v>
       </c>
-      <c r="U5" s="10">
+      <c r="U5" s="9">
         <v>2019</v>
       </c>
-      <c r="V5" s="10">
+      <c r="V5" s="9">
         <v>2020</v>
       </c>
-      <c r="W5" s="11">
+      <c r="W5" s="10">
         <v>2021</v>
       </c>
-      <c r="X5" s="12">
+      <c r="X5" s="20">
         <v>2022</v>
       </c>
-      <c r="Y5" s="12">
+      <c r="Y5" s="20">
         <v>2023</v>
       </c>
-      <c r="Z5" s="12">
+      <c r="Z5" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="AA5" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="17" customFormat="1" ht="15">
+      <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="11">
         <v>6</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="11">
         <v>16</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="11">
         <v>14</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="11">
         <v>18</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="12">
         <v>21</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="11">
         <v>21</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="11">
         <v>38</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="11">
         <v>40</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="11">
         <v>31</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="11">
         <v>39</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="11">
         <v>24</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="11">
         <v>19</v>
       </c>
-      <c r="N6" s="14">
+      <c r="N6" s="11">
         <v>14</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="11">
         <v>17</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="11">
         <v>30</v>
       </c>
-      <c r="Q6" s="14">
+      <c r="Q6" s="11">
         <v>24</v>
       </c>
-      <c r="R6" s="14">
+      <c r="R6" s="11">
         <v>25</v>
       </c>
-      <c r="S6" s="14">
+      <c r="S6" s="11">
         <v>22</v>
       </c>
-      <c r="T6" s="14">
+      <c r="T6" s="11">
         <v>11</v>
       </c>
-      <c r="U6" s="14">
+      <c r="U6" s="11">
         <v>20</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="11">
         <v>13</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="11">
         <v>17</v>
       </c>
-      <c r="X6" s="16">
+      <c r="X6" s="40">
         <v>21</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="11">
         <v>8</v>
       </c>
-      <c r="Z6" s="17">
+      <c r="Z6" s="28">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="AA6" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="19"/>
-[...10 lines deleted...]
-      <c r="M7" s="19">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41">
         <v>8</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="41">
         <v>4</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="41">
         <v>9</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="41">
         <v>15</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="41">
         <v>16</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="41">
         <v>14</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="41">
         <v>15</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="41">
         <v>5</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="14">
         <v>4</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V7" s="15">
         <v>5</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W7" s="15">
         <v>4</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="41">
         <v>7</v>
       </c>
-      <c r="Y7" s="21">
+      <c r="Y7" s="15">
         <v>2</v>
       </c>
-      <c r="Z7" s="22">
+      <c r="Z7" s="30">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="AA7" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="19"/>
-[...10 lines deleted...]
-      <c r="M8" s="19">
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41">
         <v>4</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="41">
         <v>5</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="41">
         <v>3</v>
       </c>
-      <c r="P8" s="19">
+      <c r="P8" s="41">
         <v>4</v>
       </c>
-      <c r="Q8" s="19">
+      <c r="Q8" s="41">
         <v>3</v>
       </c>
-      <c r="R8" s="19">
+      <c r="R8" s="41">
         <v>3</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="41">
         <v>3</v>
       </c>
-      <c r="T8" s="19">
-[...2 lines deleted...]
-      <c r="U8" s="20">
+      <c r="T8" s="41">
+        <v>1</v>
+      </c>
+      <c r="U8" s="14">
         <v>2</v>
       </c>
-      <c r="V8" s="21">
+      <c r="V8" s="15">
         <v>4</v>
       </c>
-      <c r="W8" s="21">
+      <c r="W8" s="15">
         <v>6</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="41">
         <v>6</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y8" s="15">
         <v>4</v>
       </c>
-      <c r="Z8" s="22">
-[...4 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="Z8" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1">
+      <c r="A9" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="19"/>
-[...10 lines deleted...]
-      <c r="M9" s="19">
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41">
         <v>7</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="41">
         <v>5</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="41">
         <v>5</v>
       </c>
-      <c r="P9" s="19">
+      <c r="P9" s="41">
         <v>11</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="41">
         <v>5</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="41">
         <v>8</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="41">
         <v>4</v>
       </c>
-      <c r="T9" s="19">
+      <c r="T9" s="41">
         <v>2</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="14">
         <v>6</v>
       </c>
-      <c r="V9" s="21">
-[...2 lines deleted...]
-      <c r="W9" s="21">
+      <c r="V9" s="15">
+        <v>1</v>
+      </c>
+      <c r="W9" s="15">
         <v>5</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="41">
         <v>2</v>
       </c>
-      <c r="Y9" s="21">
-[...7 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="Y9" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A10" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="19"/>
-[...31 lines deleted...]
-      <c r="T10" s="19">
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="41">
         <v>3</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="14">
         <v>8</v>
       </c>
-      <c r="V10" s="21">
+      <c r="V10" s="15">
         <v>3</v>
       </c>
-      <c r="W10" s="21">
+      <c r="W10" s="15">
         <v>2</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="41">
         <v>6</v>
       </c>
-      <c r="Y10" s="21">
-[...2 lines deleted...]
-      <c r="Z10" s="22">
+      <c r="Y10" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="30">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="AA10" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="19"/>
-[...25 lines deleted...]
-      <c r="Z11" s="22">
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="41"/>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+      <c r="T11" s="41"/>
+      <c r="U11" s="41"/>
+      <c r="V11" s="41"/>
+      <c r="W11" s="41"/>
+      <c r="X11" s="41"/>
+      <c r="Y11" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="30">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="26" t="s">
+      <c r="AA11" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="27"/>
-[...137 lines deleted...]
-      <c r="Z16" s="5"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+      <c r="Y12" s="42"/>
+      <c r="Z12" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="43">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AA12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:Z12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
+    <col min="2" max="24" width="7.85546875" style="4" customWidth="1"/>
+    <col min="25" max="25" width="7.85546875" style="6" customWidth="1"/>
+    <col min="26" max="26" width="7.85546875" style="4" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15.75">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:27" ht="15.75">
+      <c r="A2" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="4"/>
-[...56 lines deleted...]
-      <c r="B5" s="9">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="AA4" s="18" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="35"/>
+      <c r="B5" s="8">
         <v>2000</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="8">
         <v>2001</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>2002</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <v>2003</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="8">
         <v>2004</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>2005</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="8">
         <v>2006</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="8">
         <v>2007</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="8">
         <v>2008</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="8">
         <v>2009</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="8">
         <v>2010</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="8">
         <v>2011</v>
       </c>
-      <c r="N5" s="9">
+      <c r="N5" s="8">
         <v>2012</v>
       </c>
-      <c r="O5" s="9">
+      <c r="O5" s="8">
         <v>2013</v>
       </c>
-      <c r="P5" s="9">
+      <c r="P5" s="8">
         <v>2014</v>
       </c>
-      <c r="Q5" s="9">
+      <c r="Q5" s="8">
         <v>2015</v>
       </c>
-      <c r="R5" s="30">
+      <c r="R5" s="19">
         <v>2016</v>
       </c>
-      <c r="S5" s="9">
+      <c r="S5" s="8">
         <v>2017</v>
       </c>
-      <c r="T5" s="9">
+      <c r="T5" s="8">
         <v>2018</v>
       </c>
-      <c r="U5" s="30">
+      <c r="U5" s="19">
         <v>2019</v>
       </c>
-      <c r="V5" s="12">
+      <c r="V5" s="20">
         <v>2020</v>
       </c>
-      <c r="W5" s="12">
+      <c r="W5" s="20">
         <v>2021</v>
       </c>
-      <c r="X5" s="12">
+      <c r="X5" s="20">
         <v>2022</v>
       </c>
-      <c r="Y5" s="12">
+      <c r="Y5" s="20">
         <v>2023</v>
       </c>
-      <c r="Z5" s="12">
+      <c r="Z5" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="AA5" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="31">
-[...11 lines deleted...]
-      <c r="F6" s="15">
+      <c r="B6" s="21">
+        <v>1</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="22">
+        <v>1</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="12">
         <v>2</v>
       </c>
-      <c r="G6" s="32" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="31">
+      <c r="G6" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="21">
         <v>3</v>
       </c>
-      <c r="I6" s="32" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="33">
+      <c r="I6" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="21">
+        <v>1</v>
+      </c>
+      <c r="K6" s="23">
         <v>6</v>
       </c>
-      <c r="L6" s="33">
-[...20 lines deleted...]
-      <c r="S6" s="37">
+      <c r="L6" s="23">
+        <v>1</v>
+      </c>
+      <c r="M6" s="22">
+        <v>1</v>
+      </c>
+      <c r="N6" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="27">
         <v>2</v>
       </c>
-      <c r="T6" s="37" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="T6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="11">
+        <v>1</v>
+      </c>
+      <c r="V6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="6"/>
-[...28 lines deleted...]
-      <c r="S7" s="6">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2">
+        <v>1</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="2">
         <v>2</v>
       </c>
-      <c r="T7" s="24" t="s">
-[...22 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="T7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="U7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
+      <c r="A8" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="6"/>
-[...54 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="T8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="U8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X8" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1">
+      <c r="A9" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="6"/>
-[...54 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="16">
+        <v>1</v>
+      </c>
+      <c r="V9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="6"/>
-[...54 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="6"/>
-[...20 lines deleted...]
-      <c r="W11" s="6" t="s">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="S11" s="2"/>
+      <c r="T11" s="2"/>
+      <c r="U11" s="2"/>
+      <c r="V11" s="2"/>
+      <c r="W11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="X11" s="6"/>
-[...8 lines deleted...]
-      <c r="A12" s="26" t="s">
+      <c r="X11" s="2"/>
+      <c r="Y11" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="43"/>
-[...23 lines deleted...]
-      <c r="Z12" s="28" t="s">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+      <c r="Y12" s="3"/>
+      <c r="Z12" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="44" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>