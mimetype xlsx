--- v4 (2026-08-11)
+++ v5 (2026-09-20)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты бөлгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="ТБИ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$34</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">ТБИ!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">ТБИ!$A$1:$M$34</definedName>
   </definedNames>
-  <calcPr calcId="124519" iterateDelta="1E-4"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t>…*</t>
   </si>
   <si>
     <t xml:space="preserve">*) Шымкент қаласы бойынша тұтыну бағаларының индексі 2018 жылдың маусым айынан бастап қалыптасты.
 </t>
   </si>
   <si>
     <t>Тұтыну тауарлары мен көрсетілетін қызметтерге баға индексі</t>
   </si>
   <si>
     <t>өткен айға, пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
@@ -79,115 +83,311 @@
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>Тауарлар мен көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары</t>
   </si>
   <si>
     <t>Азық-түлік емес тауарлары</t>
   </si>
   <si>
     <t>Ақылы қызметтер</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>желтоқсан</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>Абдразаков Н.</t>
+  </si>
+  <si>
+    <t>+7 7252 395069</t>
+  </si>
+  <si>
+    <t>n.abdrazzakov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/dynamic-tables/4478/</t>
+  </si>
+  <si>
+    <t>Баға статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Инфляция деңгейін сипаттайтын тұтыну бағаларының индексі халық жеке тұтыну үшін сатып алатын тауарлар мен қызметтерге бағаның жалпы деңгейінің уақыт бойынша өзгеруін көрсетеді</t>
+  </si>
+  <si>
+    <t>ТБИ</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>2015 жылғы 30 желтоқсандағы № 230 «Тұтыну бағасының индексін құру әдіснамасы»</t>
+  </si>
+  <si>
+    <t>Ц-101э (айлық)</t>
+  </si>
+  <si>
+    <t>https://e.stat.gov.kz</t>
+  </si>
+  <si>
+    <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/Тұтыну бағасының индексін құру әдіснамасы(1).docx</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/703076</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -236,186 +436,282 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -660,159 +956,424 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/dynamic-tables/4478/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G26" sqref="G26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="58.5703125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="70.28515625" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="43">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="35"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="112.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="32"/>
+    </row>
+    <row r="12" spans="2:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="33" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="32"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="32"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="34"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="34"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="63" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I43" sqref="I43"/>
+      <selection pane="bottomLeft" activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="37"/>
-[...1 lines deleted...]
-      <c r="C2" s="37"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="33" t="s">
+      <c r="I2" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="J2" s="33"/>
-[...2 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="35"/>
-[...10 lines deleted...]
-      <c r="M4" s="36"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
@@ -1125,73 +1686,75 @@
     <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15">
         <v>2026</v>
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
-      <c r="I13" s="16"/>
+      <c r="I13" s="16">
+        <v>101.4</v>
+      </c>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="30"/>
-[...10 lines deleted...]
-      <c r="M14" s="31"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="56"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
@@ -1504,72 +2067,74 @@
     <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2026</v>
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
-      <c r="I23" s="23"/>
+      <c r="I23" s="23">
+        <v>100.5</v>
+      </c>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="30"/>
-[...10 lines deleted...]
-      <c r="M24" s="31"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="56"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
@@ -1887,72 +2452,74 @@
     <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="15">
         <v>2026</v>
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
-      <c r="I33" s="25"/>
+      <c r="I33" s="25">
+        <v>101.5</v>
+      </c>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="30"/>
-[...10 lines deleted...]
-      <c r="M34" s="31"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="55"/>
+      <c r="I34" s="55"/>
+      <c r="J34" s="55"/>
+      <c r="K34" s="55"/>
+      <c r="L34" s="55"/>
+      <c r="M34" s="56"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
@@ -2264,215 +2831,219 @@
     <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15">
         <v>2026</v>
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
-      <c r="I43" s="25"/>
+      <c r="I43" s="25">
+        <v>103.2</v>
+      </c>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="44" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="27" t="s">
+      <c r="A45" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="28"/>
-[...3 lines deleted...]
-      <c r="F45" s="28"/>
+      <c r="B45" s="53"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>ИПЦ!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты бөлгілер</vt:lpstr>
+      <vt:lpstr>ТБИ</vt:lpstr>
+      <vt:lpstr>ТБИ!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>ТБИ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E.Undirbaev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>