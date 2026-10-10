--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты бөлгілер" sheetId="2" r:id="rId2"/>
     <sheet name="ТБИ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">ТБИ!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">ТБИ!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t>…*</t>
   </si>
   <si>
     <t xml:space="preserve">*) Шымкент қаласы бойынша тұтыну бағаларының индексі 2018 жылдың маусым айынан бастап қалыптасты.
 </t>
   </si>
   <si>
     <t>Тұтыну тауарлары мен көрсетілетін қызметтерге баға индексі</t>
@@ -181,78 +181,78 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Абдразаков Н.</t>
   </si>
   <si>
     <t>+7 7252 395069</t>
   </si>
   <si>
     <t>n.abdrazzakov@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/region/shymkent/dynamic-tables/4478/</t>
-[...1 lines deleted...]
-  <si>
     <t>Баға статистика бөлімі</t>
   </si>
   <si>
     <t>Инфляция деңгейін сипаттайтын тұтыну бағаларының индексі халық жеке тұтыну үшін сатып алатын тауарлар мен қызметтерге бағаның жалпы деңгейінің уақыт бойынша өзгеруін көрсетеді</t>
   </si>
   <si>
     <t>ТБИ</t>
   </si>
   <si>
     <t>1991 жылдан бастап</t>
   </si>
   <si>
     <t>2015 жылғы 30 желтоқсандағы № 230 «Тұтыну бағасының индексін құру әдіснамасы»</t>
   </si>
   <si>
     <t>Ц-101э (айлық)</t>
   </si>
   <si>
     <t>https://e.stat.gov.kz</t>
   </si>
   <si>
     <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/Тұтыну бағасының индексін құру әдіснамасы(1).docx</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/703076</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4478&amp;year=2026&amp;name=10761&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -606,92 +606,94 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -956,250 +958,250 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/dynamic-tables/4478/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4478&amp;year=2026&amp;name=10761&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="58.5703125" style="34" customWidth="1"/>
     <col min="2" max="2" width="70.28515625" style="34" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="43">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="44" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="44" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="50" t="s">
-        <v>54</v>
+      <c r="B7" s="49" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="51" t="s">
-        <v>57</v>
+      <c r="B9" s="50" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="35"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="49" t="s">
-        <v>52</v>
+      <c r="B14" s="63" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="38">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="38">
         <v>46296</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="42" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.28515625" customWidth="1"/>
     <col min="2" max="2" width="112.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="32" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
@@ -1214,67 +1216,67 @@
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="32"/>
     </row>
     <row r="12" spans="2:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="33" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="32"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="32"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="34"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="51" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J43" sqref="J43"/>
+      <pane ySplit="3" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K43" sqref="K43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
@@ -1689,51 +1691,53 @@
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
       <c r="I13" s="16">
         <v>101.4</v>
       </c>
-      <c r="J13" s="17"/>
+      <c r="J13" s="17">
+        <v>100</v>
+      </c>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="55"/>
       <c r="C14" s="55"/>
       <c r="D14" s="55"/>
       <c r="E14" s="55"/>
       <c r="F14" s="55"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="55"/>
       <c r="K14" s="55"/>
       <c r="L14" s="55"/>
       <c r="M14" s="56"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
@@ -2070,51 +2074,53 @@
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
       <c r="I23" s="23">
         <v>100.5</v>
       </c>
-      <c r="J23" s="23"/>
+      <c r="J23" s="23">
+        <v>99.6</v>
+      </c>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="54" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="56"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
@@ -2455,51 +2461,53 @@
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
       <c r="I33" s="25">
         <v>101.5</v>
       </c>
-      <c r="J33" s="25"/>
+      <c r="J33" s="25">
+        <v>100.3</v>
+      </c>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="55"/>
       <c r="C34" s="55"/>
       <c r="D34" s="55"/>
       <c r="E34" s="55"/>
       <c r="F34" s="55"/>
       <c r="G34" s="55"/>
       <c r="H34" s="55"/>
       <c r="I34" s="55"/>
       <c r="J34" s="55"/>
       <c r="K34" s="55"/>
       <c r="L34" s="55"/>
       <c r="M34" s="56"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
@@ -2834,51 +2842,53 @@
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
       <c r="I43" s="25">
         <v>103.2</v>
       </c>
-      <c r="J43" s="25"/>
+      <c r="J43" s="25">
+        <v>100.4</v>
+      </c>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="44" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="53"/>
       <c r="F45" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>