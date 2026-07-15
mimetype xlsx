--- v0 (2026-04-29)
+++ v1 (2026-07-15)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2024 год-не готово\Инвестиции\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\инвестиции динамика каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{425238BE-1502-49BA-B65E-8F58CA47ECB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1710" yWindow="1650" windowWidth="22050" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1710" yWindow="1650" windowWidth="22050" windowHeight="14040"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="26">
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
@@ -103,89 +102,95 @@
   <si>
     <t>в 13,6 раза</t>
   </si>
   <si>
     <t>в 29,0 раза</t>
   </si>
   <si>
     <t>в 15,9 раза</t>
   </si>
   <si>
     <t>в 17,0 раза</t>
   </si>
   <si>
     <t>в 13,4 раза</t>
   </si>
   <si>
     <t>в 4,2 раза</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="000000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -213,51 +218,50 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -290,63 +294,68 @@
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -397,119 +406,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -645,1346 +620,1396 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="W21" sqref="W21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T22" sqref="T22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="2" customWidth="1"/>
     <col min="2" max="3" width="7.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="2" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="10.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...17 lines deleted...]
-      <c r="T1" s="36"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
     </row>
-    <row r="3" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="U3" s="37" t="s">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="37"/>
-      <c r="W3" s="37"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
     </row>
-    <row r="4" spans="1:23" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:24" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="6"/>
+      <c r="B4" s="28">
         <v>2003</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="28">
         <v>2004</v>
       </c>
-      <c r="D4" s="29">
+      <c r="D4" s="28">
         <v>2005</v>
       </c>
-      <c r="E4" s="29">
+      <c r="E4" s="28">
         <v>2006</v>
       </c>
-      <c r="F4" s="29">
+      <c r="F4" s="28">
         <v>2007</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="29">
         <v>2008</v>
       </c>
-      <c r="H4" s="30">
+      <c r="H4" s="29">
         <v>2009</v>
       </c>
-      <c r="I4" s="31">
+      <c r="I4" s="30">
         <v>2010</v>
       </c>
-      <c r="J4" s="32">
+      <c r="J4" s="31">
         <v>2011</v>
       </c>
-      <c r="K4" s="32">
+      <c r="K4" s="31">
         <v>2012</v>
       </c>
-      <c r="L4" s="32">
+      <c r="L4" s="31">
         <v>2013</v>
       </c>
-      <c r="M4" s="32">
+      <c r="M4" s="31">
         <v>2014</v>
       </c>
-      <c r="N4" s="32">
+      <c r="N4" s="31">
         <v>2015</v>
       </c>
-      <c r="O4" s="32">
+      <c r="O4" s="31">
         <v>2016</v>
       </c>
-      <c r="P4" s="32">
+      <c r="P4" s="31">
         <v>2017</v>
       </c>
-      <c r="Q4" s="32">
+      <c r="Q4" s="31">
         <v>2018</v>
       </c>
-      <c r="R4" s="32">
+      <c r="R4" s="31">
         <v>2019</v>
       </c>
-      <c r="S4" s="33">
+      <c r="S4" s="32">
         <v>2020</v>
       </c>
-      <c r="T4" s="33">
+      <c r="T4" s="32">
         <v>2021</v>
       </c>
-      <c r="U4" s="33">
+      <c r="U4" s="32">
         <v>2022</v>
       </c>
-      <c r="V4" s="34">
+      <c r="V4" s="33">
         <v>2023</v>
       </c>
-      <c r="W4" s="34">
+      <c r="W4" s="31">
         <v>2024</v>
       </c>
+      <c r="X4" s="33">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A5" s="8" t="s">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="8">
         <v>137.1</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="8">
         <v>108.4</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>131.6</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <v>97.8</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="8">
         <v>113.5</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>119</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="8">
         <v>104.4</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="9">
         <v>112</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="10">
         <v>102.1</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="10">
         <v>108.6</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="10">
         <v>111.9</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="10">
         <v>102.2</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="11">
         <v>65.099999999999994</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="11">
         <v>108.2</v>
       </c>
-      <c r="P5" s="12">
+      <c r="P5" s="11">
         <v>111.8</v>
       </c>
-      <c r="Q5" s="12">
+      <c r="Q5" s="11">
         <v>110.9</v>
       </c>
-      <c r="R5" s="13">
+      <c r="R5" s="12">
         <v>107.7</v>
       </c>
-      <c r="S5" s="13">
+      <c r="S5" s="12">
         <v>106.7</v>
       </c>
-      <c r="T5" s="13">
+      <c r="T5" s="12">
         <v>120.8</v>
       </c>
-      <c r="U5" s="14">
+      <c r="U5" s="13">
         <v>110.3</v>
       </c>
-      <c r="V5" s="14">
+      <c r="V5" s="13">
         <v>102.4</v>
       </c>
-      <c r="W5" s="38">
+      <c r="W5" s="34">
         <v>87.6</v>
       </c>
+      <c r="X5" s="36">
+        <v>132.69999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="15">
         <v>133.30000000000001</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="8">
         <v>123</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="8">
         <v>133.6</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="15">
         <v>89.7</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="8">
         <v>91.5</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="8">
         <v>103.2</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="16">
         <v>95.1</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="9">
         <v>119</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="9">
         <v>130.9</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="11">
         <v>131.6</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="11">
         <v>103.8</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="11">
         <v>98.9</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="17">
         <v>67.3</v>
       </c>
-      <c r="O6" s="19">
+      <c r="O6" s="18">
         <v>134.19999999999999</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P6" s="10">
         <v>89.4</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q6" s="10">
         <v>109.2</v>
       </c>
-      <c r="R6" s="13">
+      <c r="R6" s="12">
         <v>111.5</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="19">
         <v>117.2</v>
       </c>
-      <c r="T6" s="20">
+      <c r="T6" s="19">
         <v>111.5</v>
       </c>
-      <c r="U6" s="14">
+      <c r="U6" s="13">
         <v>98.7</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="13">
         <v>117.3</v>
       </c>
-      <c r="W6" s="38">
+      <c r="W6" s="34">
         <v>79.5</v>
       </c>
+      <c r="X6" s="36">
+        <v>141.19999999999999</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="3">
         <v>354.2</v>
       </c>
       <c r="C7" s="3">
         <v>129.19999999999999</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="11">
         <v>149.30000000000001</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="11">
         <v>137.80000000000001</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="11">
         <v>138.4</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="11">
         <v>278.39999999999998</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="10">
         <v>110.3</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="11">
         <v>153.1</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="11">
         <v>67.5</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="11">
         <v>148.30000000000001</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="11">
         <v>92.9</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="11">
         <v>214.9</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="17">
         <v>96</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>130</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="10">
         <v>61.4</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="10">
         <v>96.6</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="10">
         <v>138</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="11">
         <v>136.30000000000001</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="11">
         <v>96.7</v>
       </c>
-      <c r="U7" s="14">
+      <c r="U7" s="13">
         <v>124.8</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="13">
         <v>150.4</v>
       </c>
-      <c r="W7" s="38">
+      <c r="W7" s="34">
         <v>114</v>
       </c>
+      <c r="X7" s="36">
+        <v>130.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="3">
         <v>192.1</v>
       </c>
       <c r="C8" s="3">
         <v>202.6</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="9">
         <v>186</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="11">
         <v>266.5</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="11">
         <v>18.7</v>
       </c>
-      <c r="G8" s="12" t="s">
+      <c r="G8" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="10">
         <v>18.3</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="11">
         <v>99</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="11">
         <v>181.9</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="11">
         <v>110.7</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="11">
         <v>89.9</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="11">
         <v>110.3</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="17">
         <v>117.1</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="18">
         <v>82.5</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>85.1</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>100.6</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>109.6</v>
       </c>
-      <c r="S8" s="18">
+      <c r="S8" s="17">
         <v>145.9</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="11">
         <v>136.1</v>
       </c>
-      <c r="U8" s="14">
+      <c r="U8" s="13">
         <v>115.4</v>
       </c>
-      <c r="V8" s="14">
+      <c r="V8" s="13">
         <v>123.3</v>
       </c>
-      <c r="W8" s="38">
+      <c r="W8" s="34">
         <v>60.1</v>
       </c>
+      <c r="X8" s="36">
+        <v>286.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="3">
         <v>47.8</v>
       </c>
       <c r="C9" s="3">
         <v>1.5</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="11">
         <v>64.7</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="11">
         <v>691.3</v>
       </c>
-      <c r="G9" s="12" t="s">
+      <c r="G9" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>190.6</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="11">
         <v>126</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="11">
         <v>73.599999999999994</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="11">
         <v>172.1</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="11">
         <v>71.3</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="11">
         <v>96.3</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="17">
         <v>88.3</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="18">
         <v>77.2</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="10">
         <v>128.6</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>157.6</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="10">
         <v>63.6</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="11">
         <v>161.80000000000001</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="11">
         <v>86.7</v>
       </c>
-      <c r="U9" s="14">
+      <c r="U9" s="13">
         <v>81.7</v>
       </c>
-      <c r="V9" s="14">
+      <c r="V9" s="13">
         <v>124</v>
       </c>
-      <c r="W9" s="38">
+      <c r="W9" s="34">
         <v>41.1</v>
       </c>
+      <c r="X9" s="36">
+        <v>128.30000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="3">
         <v>148.5</v>
       </c>
       <c r="C10" s="3">
         <v>134.6</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="11">
         <v>177.5</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="11">
         <v>78.3</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="11">
         <v>187.1</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="11">
         <v>637</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="10">
         <v>61.1</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="11">
         <v>81.099999999999994</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="11">
         <v>134</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="11">
         <v>74.900000000000006</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="11">
         <v>42.1</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="11">
         <v>195.8</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="17">
         <v>96</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="18">
         <v>167.9</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>157.19999999999999</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>136.9</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>97.4</v>
       </c>
-      <c r="S10" s="12">
+      <c r="S10" s="11">
         <v>172.9</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="11">
         <v>281.2</v>
       </c>
-      <c r="U10" s="14">
+      <c r="U10" s="13">
         <v>109.5</v>
       </c>
-      <c r="V10" s="14">
+      <c r="V10" s="13">
         <v>104.9</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="34">
         <v>28.5</v>
       </c>
+      <c r="X10" s="36">
+        <v>175.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>133</v>
       </c>
       <c r="C11" s="3">
         <v>227.9</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="11">
         <v>225.9</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>82.6</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="11">
         <v>95.4</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="11">
         <v>540.5</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="10">
         <v>91.2</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="11">
         <v>306.3</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="11">
         <v>195.3</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="11">
         <v>58.6</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="11">
         <v>18.5</v>
       </c>
-      <c r="M11" s="12" t="s">
+      <c r="M11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="17">
         <v>29.9</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="18">
         <v>99.9</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="10">
         <v>117.6</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="10">
         <v>101.6</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>120.3</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="11">
         <v>119.6</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="11">
         <v>106.1</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="13">
         <v>105.7</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="13">
         <v>126</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="34">
         <v>140.6</v>
       </c>
+      <c r="X11" s="36">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="3">
         <v>33.700000000000003</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>193.9</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="11">
         <v>70.2</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="11">
         <v>126.8</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="11">
         <v>287.7</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="10">
         <v>186.2</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="11">
         <v>124.3</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="11">
         <v>288</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="11">
         <v>91.9</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L12" s="11">
         <v>69</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="11">
         <v>49</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="17">
         <v>32</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="18">
         <v>282.2</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="10">
         <v>108.6</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="10">
         <v>125.6</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="10">
         <v>110.7</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="11">
         <v>145.69999999999999</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="11">
         <v>127.7</v>
       </c>
-      <c r="U12" s="14">
+      <c r="U12" s="13">
         <v>137.6</v>
       </c>
-      <c r="V12" s="14">
+      <c r="V12" s="13">
         <v>118.3</v>
       </c>
-      <c r="W12" s="38">
+      <c r="W12" s="34">
         <v>53.2</v>
       </c>
+      <c r="X12" s="36">
+        <v>238.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="3">
         <v>230.4</v>
       </c>
       <c r="C13" s="3">
         <v>75.8</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="11">
         <v>28.9</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>118.5</v>
       </c>
-      <c r="F13" s="12" t="s">
+      <c r="F13" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="11">
         <v>216</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="10">
         <v>86.8</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="11">
         <v>148.4</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="11">
         <v>93.7</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="11">
         <v>73.099999999999994</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="11">
         <v>167.6</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="11">
         <v>79.2</v>
       </c>
-      <c r="N13" s="18">
+      <c r="N13" s="17">
         <v>58.5</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>87.6</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>134</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>79.3</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>123.5</v>
       </c>
-      <c r="S13" s="12">
+      <c r="S13" s="11">
         <v>64.099999999999994</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="11">
         <v>168.4</v>
       </c>
-      <c r="U13" s="14">
+      <c r="U13" s="13">
         <v>120.4</v>
       </c>
-      <c r="V13" s="14">
+      <c r="V13" s="13">
         <v>71.2</v>
       </c>
-      <c r="W13" s="38">
+      <c r="W13" s="34">
         <v>127.5</v>
       </c>
+      <c r="X13" s="36">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="3">
         <v>42.4</v>
       </c>
       <c r="C14" s="3">
         <v>505.2</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="11">
         <v>131.19999999999999</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="11">
         <v>128.30000000000001</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="11">
         <v>89.9</v>
       </c>
-      <c r="G14" s="12" t="s">
+      <c r="G14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>22.2</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="11">
         <v>111.2</v>
       </c>
-      <c r="J14" s="12">
+      <c r="J14" s="11">
         <v>87.5</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="11">
         <v>146.30000000000001</v>
       </c>
-      <c r="L14" s="12">
+      <c r="L14" s="11">
         <v>103.1</v>
       </c>
-      <c r="M14" s="12">
+      <c r="M14" s="11">
         <v>164.8</v>
       </c>
-      <c r="N14" s="18">
+      <c r="N14" s="17">
         <v>111.5</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="18">
         <v>96.7</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>94.4</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>95.9</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>111.1</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="11">
         <v>118.2</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="11">
         <v>174.7</v>
       </c>
-      <c r="U14" s="14">
+      <c r="U14" s="13">
         <v>50.5</v>
       </c>
-      <c r="V14" s="14">
+      <c r="V14" s="13">
         <v>153.1</v>
       </c>
-      <c r="W14" s="38">
+      <c r="W14" s="34">
         <v>164.9</v>
       </c>
+      <c r="X14" s="36">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="3">
         <v>175.6</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>15.7</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>41</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="11">
         <v>39.9</v>
       </c>
-      <c r="F15" s="12" t="s">
+      <c r="F15" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G15" s="11">
         <v>247.3</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>211.5</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I15" s="11">
         <v>73.099999999999994</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J15" s="11">
         <v>97.3</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="11">
         <v>94.9</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L15" s="11">
         <v>81</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M15" s="11">
         <v>155.19999999999999</v>
       </c>
-      <c r="N15" s="18">
+      <c r="N15" s="17">
         <v>45.9</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="18">
         <v>50.1</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="10">
         <v>248.9</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="10">
         <v>149.30000000000001</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="10">
         <v>134.4</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="9">
         <v>71</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="9">
         <v>165.5</v>
       </c>
-      <c r="U15" s="14">
+      <c r="U15" s="13">
         <v>123.7</v>
       </c>
-      <c r="V15" s="14">
+      <c r="V15" s="13">
         <v>50.9</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="34">
         <v>74.3</v>
       </c>
+      <c r="X15" s="36">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="20">
         <v>145</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="20">
         <v>190.3</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="11">
         <v>215.2</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="11">
         <v>278.7</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="11">
         <v>87.2</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="11">
         <v>172.6</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="10">
         <v>123.1</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="11">
         <v>61.6</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="11">
         <v>107.5</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="11">
         <v>86.2</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L16" s="11">
         <v>75.599999999999994</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="11">
         <v>118.8</v>
       </c>
-      <c r="N16" s="18">
+      <c r="N16" s="17">
         <v>107.7</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="18">
         <v>129.6</v>
       </c>
-      <c r="P16" s="11">
+      <c r="P16" s="10">
         <v>107.3</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="10">
         <v>154.1</v>
       </c>
-      <c r="R16" s="11">
+      <c r="R16" s="10">
         <v>133.69999999999999</v>
       </c>
-      <c r="S16" s="12">
+      <c r="S16" s="11">
         <v>100.4</v>
       </c>
-      <c r="T16" s="12">
+      <c r="T16" s="11">
         <v>113.3</v>
       </c>
-      <c r="U16" s="14">
+      <c r="U16" s="13">
         <v>100.9</v>
       </c>
-      <c r="V16" s="14">
+      <c r="V16" s="13">
         <v>141.80000000000001</v>
       </c>
-      <c r="W16" s="38">
+      <c r="W16" s="34">
         <v>130.9</v>
       </c>
+      <c r="X16" s="36">
+        <v>130.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="3">
         <v>132.19999999999999</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="20">
         <v>106</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="11">
         <v>39.200000000000003</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="11">
         <v>269.89999999999998</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="11">
         <v>195.6</v>
       </c>
-      <c r="G17" s="12" t="s">
+      <c r="G17" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="10">
         <v>43.7</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="11">
         <v>42.4</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="11">
         <v>134.30000000000001</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="11">
         <v>139.6</v>
       </c>
-      <c r="L17" s="12" t="s">
+      <c r="L17" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="11">
         <v>129.19999999999999</v>
       </c>
-      <c r="N17" s="18">
+      <c r="N17" s="17">
         <v>35.4</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="18">
         <v>138</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P17" s="10">
         <v>129.1</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="10">
         <v>53.1</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R17" s="10">
         <v>78.2</v>
       </c>
-      <c r="S17" s="12">
+      <c r="S17" s="11">
         <v>108.1</v>
       </c>
-      <c r="T17" s="12">
+      <c r="T17" s="11">
         <v>112.2</v>
       </c>
-      <c r="U17" s="14">
+      <c r="U17" s="13">
         <v>298.7</v>
       </c>
-      <c r="V17" s="14">
+      <c r="V17" s="13">
         <v>53.3</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="34">
         <v>41.9</v>
       </c>
+      <c r="X17" s="36">
+        <v>190.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A18" s="22" t="s">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="22">
+      <c r="B18" s="21">
         <v>581.6</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="22">
         <v>52</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="23">
         <v>269.60000000000002</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="23">
         <v>88.8</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="23">
         <v>104.1</v>
       </c>
-      <c r="G18" s="24" t="s">
+      <c r="G18" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="H18" s="25">
+      <c r="H18" s="24">
         <v>218.4</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18" s="23">
         <v>208.4</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="23">
         <v>16.100000000000001</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18" s="23">
         <v>81.2</v>
       </c>
-      <c r="L18" s="24">
+      <c r="L18" s="23">
         <v>66.5</v>
       </c>
-      <c r="M18" s="24">
+      <c r="M18" s="23">
         <v>142.6</v>
       </c>
-      <c r="N18" s="26">
+      <c r="N18" s="25">
         <v>233.8</v>
       </c>
-      <c r="O18" s="27">
+      <c r="O18" s="26">
         <v>26.6</v>
       </c>
-      <c r="P18" s="25">
+      <c r="P18" s="24">
         <v>164</v>
       </c>
-      <c r="Q18" s="25">
+      <c r="Q18" s="24">
         <v>144.1</v>
       </c>
-      <c r="R18" s="25">
+      <c r="R18" s="24">
         <v>99.5</v>
       </c>
-      <c r="S18" s="24">
+      <c r="S18" s="23">
         <v>117.4</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="27">
         <v>118</v>
       </c>
       <c r="U18" s="1">
         <v>105.2</v>
       </c>
       <c r="V18" s="1">
         <v>180.6</v>
       </c>
-      <c r="W18" s="39">
+      <c r="W18" s="35">
         <v>93</v>
       </c>
+      <c r="X18" s="37">
+        <v>185</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:T1"/>
-    <mergeCell ref="U3:W3"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB19414-65E4-4F4E-B7B9-6413D84342D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC63B85-1811-4E4F-96F9-8E2D1F51BFE1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F929C6-64F7-4B93-9625-DAFDF2213A6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC63B85-1811-4E4F-96F9-8E2D1F51BFE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB19414-65E4-4F4E-B7B9-6413D84342D7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>