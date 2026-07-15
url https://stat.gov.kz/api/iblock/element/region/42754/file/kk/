--- v0 (2026-04-29)
+++ v1 (2026-07-15)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2024 год-не готово\Инвестиции\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\инвестиции динамика каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BF447A6-12CA-4B4B-BC25-6153B9F3B1EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12015" yWindow="1020" windowWidth="14625" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12015" yWindow="1020" windowWidth="14625" windowHeight="14040"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t xml:space="preserve">  млн.теңге</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
@@ -74,51 +73,51 @@
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -167,51 +166,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -232,62 +231,65 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>4</xdr:row>
@@ -568,119 +570,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -816,155 +784,155 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="W12" sqref="W12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="X25" sqref="X25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...17 lines deleted...]
-      <c r="T1" s="29"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
     </row>
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="W3" s="1" t="s">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="X3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="4">
         <v>2003</v>
       </c>
       <c r="C4" s="4">
         <v>2004</v>
       </c>
       <c r="D4" s="4">
         <v>2005</v>
       </c>
       <c r="E4" s="4">
         <v>2006</v>
       </c>
       <c r="F4" s="4">
         <v>2007</v>
       </c>
       <c r="G4" s="5">
         <v>2008</v>
       </c>
       <c r="H4" s="5">
         <v>2009</v>
       </c>
       <c r="I4" s="6">
         <v>2010</v>
       </c>
@@ -988,52 +956,55 @@
       </c>
       <c r="P4" s="6">
         <v>2017</v>
       </c>
       <c r="Q4" s="6">
         <v>2018</v>
       </c>
       <c r="R4" s="6">
         <v>2019</v>
       </c>
       <c r="S4" s="6">
         <v>2020</v>
       </c>
       <c r="T4" s="6">
         <v>2021</v>
       </c>
       <c r="U4" s="6">
         <v>2022</v>
       </c>
       <c r="V4" s="26">
         <v>2023</v>
       </c>
       <c r="W4" s="27">
         <v>2024</v>
       </c>
+      <c r="X4" s="27">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>115842</v>
       </c>
       <c r="C5" s="9">
         <v>130987</v>
       </c>
       <c r="D5" s="9">
         <v>184130</v>
       </c>
       <c r="E5" s="9">
         <v>187090</v>
       </c>
       <c r="F5" s="9">
         <v>225176</v>
       </c>
       <c r="G5" s="9">
         <v>287212</v>
       </c>
       <c r="H5" s="10">
         <v>312523</v>
       </c>
       <c r="I5" s="11">
@@ -1056,55 +1027,58 @@
       </c>
       <c r="O5" s="11">
         <v>374020</v>
       </c>
       <c r="P5" s="11">
         <v>438049</v>
       </c>
       <c r="Q5" s="11">
         <v>516893</v>
       </c>
       <c r="R5" s="13">
         <v>598864</v>
       </c>
       <c r="S5" s="13">
         <v>648036</v>
       </c>
       <c r="T5" s="13">
         <v>817136</v>
       </c>
       <c r="U5" s="14">
         <v>960038.53799999994</v>
       </c>
       <c r="V5" s="11">
         <v>1025762</v>
       </c>
-      <c r="W5" s="31">
+      <c r="W5" s="28">
         <v>910842</v>
       </c>
+      <c r="X5" s="28">
+        <v>1228805.763</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="16">
         <v>93772</v>
       </c>
       <c r="C6" s="16">
         <v>120341</v>
       </c>
       <c r="D6" s="16">
         <v>171714</v>
       </c>
       <c r="E6" s="11">
         <v>159957</v>
       </c>
       <c r="F6" s="11">
         <v>155194</v>
       </c>
       <c r="G6" s="11">
         <v>69598</v>
       </c>
       <c r="H6" s="17">
         <v>68995</v>
       </c>
       <c r="I6" s="11">
@@ -1127,55 +1101,58 @@
       </c>
       <c r="O6" s="14">
         <v>153974</v>
       </c>
       <c r="P6" s="17">
         <v>144621</v>
       </c>
       <c r="Q6" s="17">
         <v>168958</v>
       </c>
       <c r="R6" s="17">
         <v>201616</v>
       </c>
       <c r="S6" s="11">
         <v>238502</v>
       </c>
       <c r="T6" s="11">
         <v>277949</v>
       </c>
       <c r="U6" s="14">
         <v>292328.842</v>
       </c>
       <c r="V6" s="11">
         <v>360347</v>
       </c>
-      <c r="W6" s="31">
+      <c r="W6" s="28">
         <v>289732</v>
       </c>
+      <c r="X6" s="28">
+        <v>416858.87099999998</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="18">
         <v>181</v>
       </c>
       <c r="C7" s="18">
         <v>244</v>
       </c>
       <c r="D7" s="18">
         <v>389</v>
       </c>
       <c r="E7" s="18">
         <v>557</v>
       </c>
       <c r="F7" s="18">
         <v>817</v>
       </c>
       <c r="G7" s="18">
         <v>2412</v>
       </c>
       <c r="H7" s="12">
         <v>2772</v>
       </c>
       <c r="I7" s="18">
@@ -1198,55 +1175,58 @@
       </c>
       <c r="O7" s="19">
         <v>11214</v>
       </c>
       <c r="P7" s="12">
         <v>7184</v>
       </c>
       <c r="Q7" s="17">
         <v>7275</v>
       </c>
       <c r="R7" s="17">
         <v>10583</v>
       </c>
       <c r="S7" s="11">
         <v>14419</v>
       </c>
       <c r="T7" s="11">
         <v>14383</v>
       </c>
       <c r="U7" s="14">
         <v>18598.813999999998</v>
       </c>
       <c r="V7" s="11">
         <v>29593</v>
       </c>
-      <c r="W7" s="31">
+      <c r="W7" s="28">
         <v>34410</v>
       </c>
+      <c r="X7" s="28">
+        <v>45678.892</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>106</v>
       </c>
       <c r="C8" s="11">
         <v>224</v>
       </c>
       <c r="D8" s="11">
         <v>445</v>
       </c>
       <c r="E8" s="11">
         <v>1232</v>
       </c>
       <c r="F8" s="11">
         <v>244</v>
       </c>
       <c r="G8" s="11">
         <v>11912</v>
       </c>
       <c r="H8" s="17">
         <v>2276</v>
       </c>
       <c r="I8" s="11">
@@ -1269,55 +1249,58 @@
       </c>
       <c r="O8" s="14">
         <v>5288</v>
       </c>
       <c r="P8" s="17">
         <v>4700</v>
       </c>
       <c r="Q8" s="17">
         <v>5109</v>
       </c>
       <c r="R8" s="17">
         <v>6026</v>
       </c>
       <c r="S8" s="11">
         <v>8960</v>
       </c>
       <c r="T8" s="11">
         <v>12755</v>
       </c>
       <c r="U8" s="14">
         <v>15602.323</v>
       </c>
       <c r="V8" s="11">
         <v>19495</v>
       </c>
-      <c r="W8" s="31">
+      <c r="W8" s="28">
         <v>11926</v>
       </c>
+      <c r="X8" s="28">
+        <v>35933.696000000004</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11">
         <v>1150</v>
       </c>
       <c r="C9" s="11">
         <v>18</v>
       </c>
       <c r="D9" s="11">
         <v>394</v>
       </c>
       <c r="E9" s="11">
         <v>265</v>
       </c>
       <c r="F9" s="11">
         <v>1942</v>
       </c>
       <c r="G9" s="11">
         <v>23354</v>
       </c>
       <c r="H9" s="17">
         <v>46383</v>
       </c>
       <c r="I9" s="11">
@@ -1340,55 +1323,58 @@
       </c>
       <c r="O9" s="14">
         <v>43734</v>
       </c>
       <c r="P9" s="17">
         <v>58659</v>
       </c>
       <c r="Q9" s="17">
         <v>97338</v>
       </c>
       <c r="R9" s="17">
         <v>65718</v>
       </c>
       <c r="S9" s="11">
         <v>108976</v>
       </c>
       <c r="T9" s="11">
         <v>98929</v>
       </c>
       <c r="U9" s="14">
         <v>86578.618000000002</v>
       </c>
       <c r="V9" s="11">
         <v>110709</v>
       </c>
-      <c r="W9" s="31">
+      <c r="W9" s="28">
         <v>46736</v>
       </c>
+      <c r="X9" s="28">
+        <v>62043.642</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
         <v>109</v>
       </c>
       <c r="C10" s="11">
         <v>153</v>
       </c>
       <c r="D10" s="11">
         <v>290</v>
       </c>
       <c r="E10" s="11">
         <v>236</v>
       </c>
       <c r="F10" s="2">
         <v>468</v>
       </c>
       <c r="G10" s="11">
         <v>3157</v>
       </c>
       <c r="H10" s="17">
         <v>2010</v>
       </c>
       <c r="I10" s="11">
@@ -1411,55 +1397,58 @@
       </c>
       <c r="O10" s="14">
         <v>2441</v>
       </c>
       <c r="P10" s="17">
         <v>4041</v>
       </c>
       <c r="Q10" s="17">
         <v>5885</v>
       </c>
       <c r="R10" s="17">
         <v>6412</v>
       </c>
       <c r="S10" s="11">
         <v>11140</v>
       </c>
       <c r="T10" s="11">
         <v>32332</v>
       </c>
       <c r="U10" s="14">
         <v>38390.298000000003</v>
       </c>
       <c r="V10" s="11">
         <v>41795</v>
       </c>
-      <c r="W10" s="31">
+      <c r="W10" s="28">
         <v>11978</v>
       </c>
+      <c r="X10" s="28">
+        <v>21136.875</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11">
         <v>53</v>
       </c>
       <c r="C11" s="11">
         <v>126</v>
       </c>
       <c r="D11" s="11">
         <v>304</v>
       </c>
       <c r="E11" s="11">
         <v>261</v>
       </c>
       <c r="F11" s="11">
         <v>264</v>
       </c>
       <c r="G11" s="11">
         <v>1514</v>
       </c>
       <c r="H11" s="17">
         <v>1438</v>
       </c>
       <c r="I11" s="11">
@@ -1482,55 +1471,58 @@
       </c>
       <c r="O11" s="14">
         <v>3087</v>
       </c>
       <c r="P11" s="17">
         <v>3778</v>
       </c>
       <c r="Q11" s="17">
         <v>4055</v>
       </c>
       <c r="R11" s="17">
         <v>5005</v>
       </c>
       <c r="S11" s="11">
         <v>6034</v>
       </c>
       <c r="T11" s="11">
         <v>6633</v>
       </c>
       <c r="U11" s="14">
         <v>7302.5110000000004</v>
       </c>
       <c r="V11" s="11">
         <v>9719</v>
       </c>
-      <c r="W11" s="31">
+      <c r="W11" s="28">
         <v>13936</v>
       </c>
+      <c r="X11" s="28">
+        <v>15160.785</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>21</v>
       </c>
       <c r="C12" s="11">
         <v>298</v>
       </c>
       <c r="D12" s="11">
         <v>617</v>
       </c>
       <c r="E12" s="11">
         <v>450</v>
       </c>
       <c r="F12" s="11">
         <v>605</v>
       </c>
       <c r="G12" s="11">
         <v>1844</v>
       </c>
       <c r="H12" s="17">
         <v>3577</v>
       </c>
       <c r="I12" s="11">
@@ -1553,55 +1545,58 @@
       </c>
       <c r="O12" s="14">
         <v>4383</v>
       </c>
       <c r="P12" s="17">
         <v>5003</v>
       </c>
       <c r="Q12" s="17">
         <v>6686</v>
       </c>
       <c r="R12" s="17">
         <v>7925</v>
       </c>
       <c r="S12" s="11">
         <v>11601</v>
       </c>
       <c r="T12" s="11">
         <v>15387</v>
       </c>
       <c r="U12" s="14">
         <v>22661.373</v>
       </c>
       <c r="V12" s="11">
         <v>27970</v>
       </c>
-      <c r="W12" s="31">
+      <c r="W12" s="28">
         <v>15084</v>
       </c>
+      <c r="X12" s="28">
+        <v>36833.332999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>3916</v>
       </c>
       <c r="C13" s="11">
         <v>3094</v>
       </c>
       <c r="D13" s="11">
         <v>956</v>
       </c>
       <c r="E13" s="11">
         <v>1177</v>
       </c>
       <c r="F13" s="11">
         <v>36152</v>
       </c>
       <c r="G13" s="11">
         <v>82782</v>
       </c>
       <c r="H13" s="17">
         <v>74905</v>
       </c>
       <c r="I13" s="11">
@@ -1624,55 +1619,58 @@
       </c>
       <c r="O13" s="14">
         <v>63796</v>
       </c>
       <c r="P13" s="17">
         <v>89281</v>
       </c>
       <c r="Q13" s="17">
         <v>75012</v>
       </c>
       <c r="R13" s="17">
         <v>100491</v>
       </c>
       <c r="S13" s="11">
         <v>65832</v>
       </c>
       <c r="T13" s="11">
         <v>116058</v>
       </c>
       <c r="U13" s="14">
         <v>149914.02799999999</v>
       </c>
       <c r="V13" s="11">
         <v>110474</v>
       </c>
-      <c r="W13" s="31">
+      <c r="W13" s="28">
         <v>142071</v>
       </c>
+      <c r="X13" s="28">
+        <v>137506.68799999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="11">
         <v>26</v>
       </c>
       <c r="C14" s="11">
         <v>137</v>
       </c>
       <c r="D14" s="11">
         <v>192</v>
       </c>
       <c r="E14" s="11">
         <v>256</v>
       </c>
       <c r="F14" s="11">
         <v>244</v>
       </c>
       <c r="G14" s="11">
         <v>4119</v>
       </c>
       <c r="H14" s="17">
         <v>954</v>
       </c>
       <c r="I14" s="11">
@@ -1695,55 +1693,58 @@
       </c>
       <c r="O14" s="14">
         <v>3128</v>
       </c>
       <c r="P14" s="17">
         <v>3081</v>
       </c>
       <c r="Q14" s="17">
         <v>3096</v>
       </c>
       <c r="R14" s="17">
         <v>3703</v>
       </c>
       <c r="S14" s="11">
         <v>4377</v>
       </c>
       <c r="T14" s="11">
         <v>7963</v>
       </c>
       <c r="U14" s="14">
         <v>4245.6880000000001</v>
       </c>
       <c r="V14" s="11">
         <v>6839</v>
       </c>
-      <c r="W14" s="31">
+      <c r="W14" s="28">
         <v>11502</v>
       </c>
+      <c r="X14" s="28">
+        <v>12042.638999999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="11">
         <v>14070</v>
       </c>
       <c r="C15" s="11">
         <v>2307</v>
       </c>
       <c r="D15" s="11">
         <v>1010</v>
       </c>
       <c r="E15" s="11">
         <v>419</v>
       </c>
       <c r="F15" s="11">
         <v>7550</v>
       </c>
       <c r="G15" s="11">
         <v>19790</v>
       </c>
       <c r="H15" s="17">
         <v>43620</v>
       </c>
       <c r="I15" s="11">
@@ -1766,55 +1767,58 @@
       </c>
       <c r="O15" s="14">
         <v>10675</v>
       </c>
       <c r="P15" s="17">
         <v>27820</v>
       </c>
       <c r="Q15" s="17">
         <v>43878</v>
       </c>
       <c r="R15" s="17">
         <v>62438</v>
       </c>
       <c r="S15" s="11">
         <v>44974</v>
       </c>
       <c r="T15" s="11">
         <v>78024</v>
       </c>
       <c r="U15" s="14">
         <v>104011.89200000001</v>
       </c>
       <c r="V15" s="11">
         <v>55057</v>
       </c>
-      <c r="W15" s="31">
+      <c r="W15" s="28">
         <v>41745</v>
       </c>
+      <c r="X15" s="28">
+        <v>43933.822999999997</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="11">
         <v>1603</v>
       </c>
       <c r="C16" s="11">
         <v>3182</v>
       </c>
       <c r="D16" s="11">
         <v>7315</v>
       </c>
       <c r="E16" s="11">
         <v>21181</v>
       </c>
       <c r="F16" s="11">
         <v>19567</v>
       </c>
       <c r="G16" s="11">
         <v>35800</v>
       </c>
       <c r="H16" s="17">
         <v>45925</v>
       </c>
       <c r="I16" s="11">
@@ -1837,55 +1841,58 @@
       </c>
       <c r="O16" s="14">
         <v>37355</v>
       </c>
       <c r="P16" s="17">
         <v>42400</v>
       </c>
       <c r="Q16" s="17">
         <v>70590</v>
       </c>
       <c r="R16" s="17">
         <v>104538</v>
       </c>
       <c r="S16" s="11">
         <v>106533</v>
       </c>
       <c r="T16" s="11">
         <v>125513</v>
       </c>
       <c r="U16" s="14">
         <v>132912.446</v>
       </c>
       <c r="V16" s="11">
         <v>196826</v>
       </c>
-      <c r="W16" s="31">
+      <c r="W16" s="28">
         <v>261572</v>
       </c>
+      <c r="X16" s="28">
+        <v>344475.766</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="11">
         <v>728</v>
       </c>
       <c r="C17" s="11">
         <v>805</v>
       </c>
       <c r="D17" s="11">
         <v>337</v>
       </c>
       <c r="E17" s="11">
         <v>945</v>
       </c>
       <c r="F17" s="11">
         <v>1959</v>
       </c>
       <c r="G17" s="11">
         <v>27866</v>
       </c>
       <c r="H17" s="17">
         <v>12694</v>
       </c>
       <c r="I17" s="11">
@@ -1908,55 +1915,58 @@
       </c>
       <c r="O17" s="14">
         <v>33534</v>
       </c>
       <c r="P17" s="17">
         <v>45076</v>
       </c>
       <c r="Q17" s="17">
         <v>25386</v>
       </c>
       <c r="R17" s="17">
         <v>20657</v>
       </c>
       <c r="S17" s="11">
         <v>22273</v>
       </c>
       <c r="T17" s="11">
         <v>25819</v>
       </c>
       <c r="U17" s="14">
         <v>81593.521999999997</v>
       </c>
       <c r="V17" s="11">
         <v>45766</v>
       </c>
-      <c r="W17" s="31">
+      <c r="W17" s="28">
         <v>19553</v>
       </c>
+      <c r="X17" s="28">
+        <v>37554.525000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>107</v>
       </c>
       <c r="C18" s="21">
         <v>58</v>
       </c>
       <c r="D18" s="21">
         <v>167</v>
       </c>
       <c r="E18" s="21">
         <v>154</v>
       </c>
       <c r="F18" s="21">
         <v>170</v>
       </c>
       <c r="G18" s="21">
         <v>3064</v>
       </c>
       <c r="H18" s="22">
         <v>6974</v>
       </c>
       <c r="I18" s="21">
@@ -1982,170 +1992,173 @@
       </c>
       <c r="P18" s="22">
         <v>2405</v>
       </c>
       <c r="Q18" s="22">
         <v>3625</v>
       </c>
       <c r="R18" s="22">
         <v>3763</v>
       </c>
       <c r="S18" s="21">
         <v>4415</v>
       </c>
       <c r="T18" s="21">
         <v>5392</v>
       </c>
       <c r="U18" s="23">
         <v>5898.183</v>
       </c>
       <c r="V18" s="21">
         <v>11172</v>
       </c>
       <c r="W18" s="21">
         <v>10597</v>
       </c>
+      <c r="X18" s="29">
+        <v>19646.227999999999</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="V19" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:U3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D717D5-3AD6-4571-8A05-84AB3465DA3F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B697C9-A9C3-43C2-88EA-303EF4A33D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D717D5-3AD6-4571-8A05-84AB3465DA3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>