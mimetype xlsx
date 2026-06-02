--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -14,51 +14,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="643"/>
   </bookViews>
   <sheets>
     <sheet name="Түркістан" sheetId="16" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AU11" i="16" l="1"/>
-  <c r="AQ11" i="16"/>
+  <c r="AQ11" i="16" l="1"/>
   <c r="AM11" i="16" l="1"/>
   <c r="AI11" i="16" l="1"/>
   <c r="AE11" i="16" l="1"/>
   <c r="AC7" i="16"/>
   <c r="AB7" i="16"/>
   <c r="Z7" i="16"/>
   <c r="Y7" i="16"/>
   <c r="X7" i="16"/>
   <c r="W7" i="16"/>
   <c r="W11" i="16" s="1"/>
   <c r="V7" i="16"/>
   <c r="U7" i="16"/>
   <c r="T7" i="16"/>
   <c r="S7" i="16"/>
   <c r="S11" i="16" s="1"/>
   <c r="R7" i="16"/>
   <c r="Q7" i="16"/>
   <c r="P7" i="16"/>
   <c r="O7" i="16"/>
   <c r="O11" i="16" s="1"/>
   <c r="N7" i="16"/>
   <c r="M7" i="16"/>
   <c r="L7" i="16"/>
   <c r="K7" i="16"/>
   <c r="K11" i="16" s="1"/>
@@ -107,54 +107,54 @@
     <t>Данные за 2015-2017 годы  по Южно-Казахстанской области, с 2018 года по Туркестанской области.</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t>Растениеводство</t>
   </si>
   <si>
     <t>Животноводство</t>
   </si>
   <si>
     <t>Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t>Переработанная с/х продукция</t>
   </si>
   <si>
-    <t>январь 2025 года</t>
+    <t>январь-март 2026 года*</t>
   </si>
   <si>
-    <t>январь 2026 года*</t>
+    <t>январь-март 2025 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1551,54 +1551,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AZ72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AQ15" sqref="AQ15"/>
+      <selection pane="bottomRight" activeCell="BC16" sqref="BC16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="15" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="15"/>
     <col min="24" max="29" width="9.28515625" style="15" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="8.28515625" style="15" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="15" customWidth="1"/>
     <col min="34" max="40" width="9.140625" style="15"/>
     <col min="41" max="41" width="9.140625" style="15" customWidth="1"/>
     <col min="42" max="42" width="10.28515625" style="24" customWidth="1"/>
     <col min="43" max="43" width="11.28515625" style="20" customWidth="1"/>
     <col min="44" max="44" width="9.140625" style="20"/>
     <col min="45" max="45" width="11.140625" style="20" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="20"/>
     <col min="50" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="41"/>
@@ -1748,57 +1748,57 @@
       <c r="Z4" s="40">
         <v>2021</v>
       </c>
       <c r="AA4" s="40"/>
       <c r="AB4" s="40"/>
       <c r="AC4" s="40"/>
       <c r="AD4" s="42">
         <v>2022</v>
       </c>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="44"/>
       <c r="AH4" s="42">
         <v>2023</v>
       </c>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="44"/>
       <c r="AL4" s="42">
         <v>2024</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="44"/>
       <c r="AP4" s="42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="44"/>
       <c r="AT4" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="43"/>
       <c r="AX4" s="23"/>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
     </row>
     <row r="5" spans="1:52" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="47"/>
       <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="40" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="40" t="s">
         <v>1</v>
       </c>
@@ -2153,84 +2153,84 @@
       <c r="AD7" s="27">
         <v>150435.69147000002</v>
       </c>
       <c r="AE7" s="27">
         <v>57684.992379999996</v>
       </c>
       <c r="AF7" s="27">
         <v>74669.946020000003</v>
       </c>
       <c r="AG7" s="28">
         <v>23818.021209999999</v>
       </c>
       <c r="AH7" s="27">
         <v>198584.29435999994</v>
       </c>
       <c r="AI7" s="27">
         <v>46562.675089999997</v>
       </c>
       <c r="AJ7" s="27">
         <v>154992.91957999999</v>
       </c>
       <c r="AK7" s="27">
         <v>35436.103450000002</v>
       </c>
       <c r="AL7" s="27">
-        <v>136735.33951999998</v>
+        <v>146555.42296</v>
       </c>
       <c r="AM7" s="27">
-        <v>26953.076970000002</v>
+        <v>28914.126970000001</v>
       </c>
       <c r="AN7" s="27">
-        <v>161138.99589000002</v>
+        <v>171049.94326000003</v>
       </c>
       <c r="AO7" s="28">
-        <v>46489.770850000001</v>
+        <v>47881.398559999994</v>
       </c>
       <c r="AP7" s="33">
-        <v>15446.72366</v>
+        <v>63407.558099999995</v>
       </c>
       <c r="AQ7" s="33">
-        <v>3938.6595999999995</v>
+        <v>11098.79999</v>
       </c>
       <c r="AR7" s="33">
-        <v>7768.6926300000005</v>
+        <v>20053.04666</v>
       </c>
       <c r="AS7" s="33">
-        <v>5046.8661999999995</v>
+        <v>15821.070660000001</v>
       </c>
       <c r="AT7" s="33">
-        <v>25552.518999999997</v>
+        <v>101638.98047000001</v>
       </c>
       <c r="AU7" s="33">
-        <v>3145.8535599999996</v>
+        <v>13238.878839999998</v>
       </c>
       <c r="AV7" s="33">
-        <v>3599.9329699999998</v>
+        <v>17649.704900000001</v>
       </c>
       <c r="AW7" s="33">
-        <v>3633.9407400000005</v>
+        <v>15810.962640000002</v>
       </c>
     </row>
     <row r="8" spans="1:52" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
         <v>6624.2989999999991</v>
       </c>
       <c r="C8" s="29">
         <v>5461.9929400000001</v>
       </c>
       <c r="D8" s="29">
         <v>25077.236750000011</v>
       </c>
       <c r="E8" s="29">
         <v>6288.95327</v>
       </c>
       <c r="F8" s="29">
         <v>14133.12753</v>
       </c>
       <c r="G8" s="29">
         <v>10101.40007</v>
       </c>
       <c r="H8" s="29">
@@ -2302,84 +2302,84 @@
       <c r="AD8" s="30">
         <v>132608.63781000001</v>
       </c>
       <c r="AE8" s="30">
         <v>15318.027129999999</v>
       </c>
       <c r="AF8" s="30">
         <v>45713.011820000007</v>
       </c>
       <c r="AG8" s="30">
         <v>7065.5242999999991</v>
       </c>
       <c r="AH8" s="30">
         <v>175684.23418999993</v>
       </c>
       <c r="AI8" s="30">
         <v>14039.291879999999</v>
       </c>
       <c r="AJ8" s="30">
         <v>115175.06047999999</v>
       </c>
       <c r="AK8" s="30">
         <v>14605.107830000003</v>
       </c>
       <c r="AL8" s="30">
-        <v>119540.44924999998</v>
+        <v>127186.77575</v>
       </c>
       <c r="AM8" s="30">
-        <v>10263.155540000003</v>
+        <v>11770.05961</v>
       </c>
       <c r="AN8" s="30">
-        <v>100252.94627000001</v>
+        <v>104428.98067000002</v>
       </c>
       <c r="AO8" s="30">
-        <v>12582.306140000001</v>
+        <v>12930.765890000001</v>
       </c>
       <c r="AP8" s="38">
-        <v>14044.058660000001</v>
+        <v>56720.035779999998</v>
       </c>
       <c r="AQ8" s="38">
-        <v>1912.5947999999996</v>
+        <v>4992.31556</v>
       </c>
       <c r="AR8" s="38">
-        <v>1572.6609400000004</v>
+        <v>4965.7435399999995</v>
       </c>
       <c r="AS8" s="38">
-        <v>102.67802</v>
+        <v>382.98706000000004</v>
       </c>
       <c r="AT8" s="38">
-        <v>21547.712999999996</v>
+        <v>81542.035669999997</v>
       </c>
       <c r="AU8" s="38">
-        <v>1345.4554899999998</v>
+        <v>6850.7051399999991</v>
       </c>
       <c r="AV8" s="38">
-        <v>1434.5871200000001</v>
+        <v>8448.1605399999989</v>
       </c>
       <c r="AW8" s="38">
-        <v>177.15195</v>
+        <v>1964.5183299999999</v>
       </c>
     </row>
     <row r="9" spans="1:52" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
         <v>1487.9</v>
       </c>
       <c r="C9" s="29">
         <v>454.03394000000003</v>
       </c>
       <c r="D9" s="29">
         <v>238.85844</v>
       </c>
       <c r="E9" s="29">
         <v>509.00326999999999</v>
       </c>
       <c r="F9" s="29">
         <v>3280.87</v>
       </c>
       <c r="G9" s="29">
         <v>1128.5339300000001</v>
       </c>
       <c r="H9" s="29">
@@ -2451,84 +2451,84 @@
       <c r="AD9" s="30">
         <v>680.2</v>
       </c>
       <c r="AE9" s="30">
         <v>548.95509000000004</v>
       </c>
       <c r="AF9" s="30">
         <v>1944.82656</v>
       </c>
       <c r="AG9" s="30">
         <v>2689.6487500000003</v>
       </c>
       <c r="AH9" s="30">
         <v>290.53538999999995</v>
       </c>
       <c r="AI9" s="30">
         <v>174.05109000000002</v>
       </c>
       <c r="AJ9" s="30">
         <v>1980.9583600000001</v>
       </c>
       <c r="AK9" s="30">
         <v>4038.6133700000005</v>
       </c>
       <c r="AL9" s="30">
-        <v>607.66115000000002</v>
+        <v>805.46215000000007</v>
       </c>
       <c r="AM9" s="30">
-        <v>471.15728999999999</v>
+        <v>662.75909000000001</v>
       </c>
       <c r="AN9" s="30">
-        <v>1353.79582</v>
+        <v>1554.81466</v>
       </c>
       <c r="AO9" s="30">
-        <v>2670.9012000000007</v>
+        <v>3063.0040500000005</v>
       </c>
       <c r="AP9" s="39">
-        <v>49.356999999999999</v>
+        <v>89.356549999999999</v>
       </c>
       <c r="AQ9" s="39">
-        <v>36.192369999999997</v>
+        <v>59.666759999999996</v>
       </c>
       <c r="AR9" s="38">
-        <v>67.554599999999994</v>
+        <v>438.59798000000001</v>
       </c>
       <c r="AS9" s="38">
-        <v>155.94628</v>
+        <v>1406.3434899999997</v>
       </c>
       <c r="AT9" s="38">
-        <v>20.3</v>
+        <v>22.8</v>
       </c>
       <c r="AU9" s="38">
-        <v>13.796139999999999</v>
+        <v>18.651689999999999</v>
       </c>
       <c r="AV9" s="38">
-        <v>40.405160000000002</v>
+        <v>126.14904</v>
       </c>
       <c r="AW9" s="38">
-        <v>155.95651999999998</v>
+        <v>385.54908999999998</v>
       </c>
     </row>
     <row r="10" spans="1:52" s="8" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>25085.45278</v>
       </c>
       <c r="C10" s="29">
         <v>26970.240760000001</v>
       </c>
       <c r="D10" s="29">
         <v>41847.107159999992</v>
       </c>
       <c r="E10" s="29">
         <v>46402.735219999988</v>
       </c>
       <c r="F10" s="29">
         <v>34780.568159999995</v>
       </c>
       <c r="G10" s="29">
         <v>37467.36404</v>
       </c>
       <c r="H10" s="29">
@@ -2600,84 +2600,84 @@
       <c r="AD10" s="30">
         <v>17146.853660000001</v>
       </c>
       <c r="AE10" s="30">
         <v>41818.010159999998</v>
       </c>
       <c r="AF10" s="30">
         <v>27012.107640000002</v>
       </c>
       <c r="AG10" s="30">
         <v>14062.848160000001</v>
       </c>
       <c r="AH10" s="30">
         <v>22609.52478</v>
       </c>
       <c r="AI10" s="30">
         <v>32349.332119999995</v>
       </c>
       <c r="AJ10" s="30">
         <v>37836.900740000005</v>
       </c>
       <c r="AK10" s="30">
         <v>16792.382249999999</v>
       </c>
       <c r="AL10" s="30">
-        <v>16587.22912</v>
+        <v>18563.18506</v>
       </c>
       <c r="AM10" s="30">
-        <v>16218.764139999999</v>
+        <v>16481.308270000001</v>
       </c>
       <c r="AN10" s="30">
-        <v>59532.253799999999</v>
+        <v>65066.147929999999</v>
       </c>
       <c r="AO10" s="30">
-        <v>31236.56351</v>
+        <v>31887.628619999992</v>
       </c>
       <c r="AP10" s="38">
-        <v>1353.308</v>
+        <v>6598.1657699999987</v>
       </c>
       <c r="AQ10" s="38">
-        <v>1989.8724299999999</v>
+        <v>6046.8176700000004</v>
       </c>
       <c r="AR10" s="38">
-        <v>6128.4770900000003</v>
+        <v>14648.705139999998</v>
       </c>
       <c r="AS10" s="38">
-        <v>4788.2418999999991</v>
+        <v>14031.740110000002</v>
       </c>
       <c r="AT10" s="38">
-        <v>3984.5060000000003</v>
+        <v>20074.144800000002</v>
       </c>
       <c r="AU10" s="38">
-        <v>1786.6019299999998</v>
+        <v>6369.5220099999997</v>
       </c>
       <c r="AV10" s="38">
-        <v>2124.9406899999999</v>
+        <v>9075.3953200000014</v>
       </c>
       <c r="AW10" s="38">
-        <v>3300.8322700000003</v>
+        <v>13460.895220000002</v>
       </c>
     </row>
     <row r="11" spans="1:52" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="31">
         <f>C10/C7*100</f>
         <v>82.010646678541718</v>
       </c>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31">
         <f>G10/G7*100</f>
         <v>76.93930782201565</v>
       </c>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31">
         <f>K10/K7*100</f>
         <v>39.868316485133036</v>
       </c>
@@ -2705,66 +2705,66 @@
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31">
         <f>AA10/AA7*100</f>
         <v>56.611400901539255</v>
       </c>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="31">
         <f>AE10/AE7*100</f>
         <v>72.493743059761158</v>
       </c>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31">
         <f>AI10/AI7*100</f>
         <v>69.474814446276255</v>
       </c>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
       <c r="AL11" s="31"/>
       <c r="AM11" s="31">
-        <f>AM10/AM7*100</f>
-        <v>60.174072734078635</v>
+        <f t="shared" ref="AM11" si="1">AM10/AM7*100</f>
+        <v>57.000885024473561</v>
       </c>
       <c r="AN11" s="31"/>
       <c r="AO11" s="31"/>
       <c r="AP11" s="31"/>
       <c r="AQ11" s="31">
         <f>AQ10/AQ7*100</f>
-        <v>50.521563985879872</v>
+        <v>54.48172483014536</v>
       </c>
       <c r="AR11" s="31"/>
       <c r="AS11" s="31"/>
       <c r="AT11" s="31"/>
       <c r="AU11" s="31">
         <f>AU10/AU7*100</f>
-        <v>56.792278976901898</v>
+        <v>48.112246414364805</v>
       </c>
       <c r="AV11" s="31"/>
       <c r="AW11" s="31"/>
       <c r="AX11" s="9"/>
       <c r="AY11" s="9"/>
       <c r="AZ11" s="9"/>
     </row>
     <row r="12" spans="1:52" x14ac:dyDescent="0.25">
       <c r="AP12" s="21"/>
     </row>
     <row r="13" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AP13" s="21"/>
       <c r="AQ13" s="34"/>
     </row>
     <row r="14" spans="1:52" s="16" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="45"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
       <c r="AJ14" s="17"/>