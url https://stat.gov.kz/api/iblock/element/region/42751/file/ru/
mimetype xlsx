--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -107,54 +107,54 @@
     <t>Данные за 2015-2017 годы  по Южно-Казахстанской области, с 2018 года по Туркестанской области.</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t>Растениеводство</t>
   </si>
   <si>
     <t>Животноводство</t>
   </si>
   <si>
     <t>Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t>Переработанная с/х продукция</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>январь-апрель 2025 года*</t>
   </si>
   <si>
-    <t>январь-март 2025 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1022,51 +1022,51 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="19" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="26" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="26" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="27" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="27" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -1104,82 +1104,79 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="103">
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент5 2" xfId="8"/>
     <cellStyle name="20% - Акцент6 2" xfId="9"/>
     <cellStyle name="40% - Акцент1 2" xfId="10"/>
     <cellStyle name="40% - Акцент2 2" xfId="11"/>
     <cellStyle name="40% - Акцент3 2" xfId="12"/>
     <cellStyle name="40% - Акцент4 2" xfId="13"/>
     <cellStyle name="40% - Акцент5 2" xfId="14"/>
     <cellStyle name="40% - Акцент6 2" xfId="15"/>
     <cellStyle name="60% - Акцент1 2" xfId="16"/>
     <cellStyle name="60% - Акцент2 2" xfId="17"/>
     <cellStyle name="60% - Акцент3 2" xfId="18"/>
     <cellStyle name="60% - Акцент4 2" xfId="19"/>
     <cellStyle name="60% - Акцент5 2" xfId="20"/>
     <cellStyle name="60% - Акцент6 2" xfId="21"/>
     <cellStyle name="SAPBEXaggData" xfId="22"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="23"/>
     <cellStyle name="SAPBEXaggItem" xfId="24"/>
     <cellStyle name="SAPBEXaggItemX" xfId="25"/>
@@ -1554,360 +1551,360 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AZ72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BC16" sqref="BC16"/>
+      <selection pane="bottomRight" activeCell="AS16" sqref="AS16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="15" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="15"/>
     <col min="24" max="29" width="9.28515625" style="15" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="8.28515625" style="15" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="15" customWidth="1"/>
     <col min="34" max="40" width="9.140625" style="15"/>
     <col min="41" max="41" width="9.140625" style="15" customWidth="1"/>
     <col min="42" max="42" width="10.28515625" style="24" customWidth="1"/>
     <col min="43" max="43" width="11.28515625" style="20" customWidth="1"/>
     <col min="44" max="44" width="9.140625" style="20"/>
     <col min="45" max="45" width="11.140625" style="20" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="20"/>
     <col min="50" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="41"/>
-[...34 lines deleted...]
-      <c r="AK1" s="41"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
       <c r="AP1" s="23"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="22"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="22"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
     </row>
     <row r="2" spans="1:52" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="41"/>
-[...34 lines deleted...]
-      <c r="AK2" s="41"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
       <c r="AP2" s="23"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
     </row>
     <row r="3" spans="1:52" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="AP3" s="24"/>
       <c r="AQ3" s="22"/>
       <c r="AR3" s="22"/>
       <c r="AS3" s="22"/>
       <c r="AT3" s="22"/>
       <c r="AU3" s="22"/>
       <c r="AV3" s="22"/>
       <c r="AW3" s="22"/>
     </row>
     <row r="4" spans="1:52" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="40">
+      <c r="B4" s="42">
         <v>2015</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="40">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42">
         <v>2016</v>
       </c>
-      <c r="G4" s="40"/>
-[...2 lines deleted...]
-      <c r="J4" s="40">
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42">
         <v>2017</v>
       </c>
-      <c r="K4" s="40"/>
-[...2 lines deleted...]
-      <c r="N4" s="40">
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42">
         <v>2018</v>
       </c>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42">
         <v>2019</v>
       </c>
-      <c r="S4" s="40"/>
-[...2 lines deleted...]
-      <c r="V4" s="40">
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42">
         <v>2020</v>
       </c>
-      <c r="W4" s="40"/>
-[...2 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42">
         <v>2021</v>
       </c>
-      <c r="AA4" s="40"/>
-[...2 lines deleted...]
-      <c r="AD4" s="42">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="39">
         <v>2022</v>
       </c>
-      <c r="AE4" s="43"/>
-[...2 lines deleted...]
-      <c r="AH4" s="42">
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="39">
         <v>2023</v>
       </c>
-      <c r="AI4" s="43"/>
-[...2 lines deleted...]
-      <c r="AL4" s="42">
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="39">
         <v>2024</v>
       </c>
-      <c r="AM4" s="43"/>
-[...2 lines deleted...]
-      <c r="AP4" s="42" t="s">
+      <c r="AM4" s="40"/>
+      <c r="AN4" s="40"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ4" s="40"/>
+      <c r="AR4" s="40"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="AQ4" s="43"/>
-[...7 lines deleted...]
-      <c r="AW4" s="43"/>
+      <c r="AU4" s="40"/>
+      <c r="AV4" s="40"/>
+      <c r="AW4" s="40"/>
       <c r="AX4" s="23"/>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
     </row>
     <row r="5" spans="1:52" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="47"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="46"/>
+      <c r="B5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="40"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="42"/>
+      <c r="F5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="42"/>
+      <c r="H5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="40"/>
-      <c r="J5" s="40" t="s">
+      <c r="I5" s="42"/>
+      <c r="J5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="40"/>
-      <c r="L5" s="40" t="s">
+      <c r="K5" s="42"/>
+      <c r="L5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="40"/>
-      <c r="N5" s="40" t="s">
+      <c r="M5" s="42"/>
+      <c r="N5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="40"/>
-      <c r="P5" s="40" t="s">
+      <c r="O5" s="42"/>
+      <c r="P5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="40"/>
-      <c r="R5" s="40" t="s">
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="40"/>
-      <c r="T5" s="40" t="s">
+      <c r="S5" s="42"/>
+      <c r="T5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="40"/>
-      <c r="V5" s="40" t="s">
+      <c r="U5" s="42"/>
+      <c r="V5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="40"/>
-      <c r="X5" s="40" t="s">
+      <c r="W5" s="42"/>
+      <c r="X5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="40"/>
-      <c r="Z5" s="40" t="s">
+      <c r="Y5" s="42"/>
+      <c r="Z5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="40"/>
-      <c r="AB5" s="40" t="s">
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="40"/>
-      <c r="AD5" s="40" t="s">
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="40"/>
-      <c r="AF5" s="40" t="s">
+      <c r="AE5" s="42"/>
+      <c r="AF5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="40"/>
-      <c r="AH5" s="40" t="s">
+      <c r="AG5" s="42"/>
+      <c r="AH5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="40"/>
-      <c r="AJ5" s="40" t="s">
+      <c r="AI5" s="42"/>
+      <c r="AJ5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="40"/>
-      <c r="AL5" s="40" t="s">
+      <c r="AK5" s="42"/>
+      <c r="AL5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="40"/>
-      <c r="AN5" s="40" t="s">
+      <c r="AM5" s="42"/>
+      <c r="AN5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="40"/>
-      <c r="AP5" s="40" t="s">
+      <c r="AO5" s="42"/>
+      <c r="AP5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="40"/>
-      <c r="AR5" s="40" t="s">
+      <c r="AQ5" s="42"/>
+      <c r="AR5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="40"/>
-      <c r="AT5" s="40" t="s">
+      <c r="AS5" s="42"/>
+      <c r="AT5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="40"/>
-      <c r="AV5" s="40" t="s">
+      <c r="AU5" s="42"/>
+      <c r="AV5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="49"/>
+      <c r="AW5" s="43"/>
     </row>
     <row r="6" spans="1:52" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A6" s="48"/>
+      <c r="A6" s="47"/>
       <c r="B6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -2165,72 +2162,72 @@
       <c r="AH7" s="27">
         <v>198584.29435999994</v>
       </c>
       <c r="AI7" s="27">
         <v>46562.675089999997</v>
       </c>
       <c r="AJ7" s="27">
         <v>154992.91957999999</v>
       </c>
       <c r="AK7" s="27">
         <v>35436.103450000002</v>
       </c>
       <c r="AL7" s="27">
         <v>146555.42296</v>
       </c>
       <c r="AM7" s="27">
         <v>28914.126970000001</v>
       </c>
       <c r="AN7" s="27">
         <v>171049.94326000003</v>
       </c>
       <c r="AO7" s="28">
         <v>47881.398559999994</v>
       </c>
       <c r="AP7" s="33">
-        <v>63407.558099999995</v>
+        <v>80281.11900999998</v>
       </c>
       <c r="AQ7" s="33">
-        <v>11098.79999</v>
+        <v>16171.881380000001</v>
       </c>
       <c r="AR7" s="33">
-        <v>20053.04666</v>
+        <v>27029.224480000004</v>
       </c>
       <c r="AS7" s="33">
-        <v>15821.070660000001</v>
+        <v>21982.70694</v>
       </c>
       <c r="AT7" s="33">
-        <v>101638.98047000001</v>
+        <v>147419.73364999998</v>
       </c>
       <c r="AU7" s="33">
-        <v>13238.878839999998</v>
+        <v>22247.113100000002</v>
       </c>
       <c r="AV7" s="33">
-        <v>17649.704900000001</v>
+        <v>29374.485330000003</v>
       </c>
       <c r="AW7" s="33">
-        <v>15810.962640000002</v>
+        <v>20932.145199999999</v>
       </c>
     </row>
     <row r="8" spans="1:52" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
         <v>6624.2989999999991</v>
       </c>
       <c r="C8" s="29">
         <v>5461.9929400000001</v>
       </c>
       <c r="D8" s="29">
         <v>25077.236750000011</v>
       </c>
       <c r="E8" s="29">
         <v>6288.95327</v>
       </c>
       <c r="F8" s="29">
         <v>14133.12753</v>
       </c>
       <c r="G8" s="29">
         <v>10101.40007</v>
       </c>
       <c r="H8" s="29">
@@ -2313,73 +2310,73 @@
       </c>
       <c r="AH8" s="30">
         <v>175684.23418999993</v>
       </c>
       <c r="AI8" s="30">
         <v>14039.291879999999</v>
       </c>
       <c r="AJ8" s="30">
         <v>115175.06047999999</v>
       </c>
       <c r="AK8" s="30">
         <v>14605.107830000003</v>
       </c>
       <c r="AL8" s="30">
         <v>127186.77575</v>
       </c>
       <c r="AM8" s="30">
         <v>11770.05961</v>
       </c>
       <c r="AN8" s="30">
         <v>104428.98067000002</v>
       </c>
       <c r="AO8" s="30">
         <v>12930.765890000001</v>
       </c>
-      <c r="AP8" s="38">
-[...21 lines deleted...]
-        <v>1964.5183299999999</v>
+      <c r="AP8" s="35">
+        <v>70518.711089999983</v>
+      </c>
+      <c r="AQ8" s="35">
+        <v>8188.2065900000016</v>
+      </c>
+      <c r="AR8" s="35">
+        <v>6059.6061000000009</v>
+      </c>
+      <c r="AS8" s="35">
+        <v>671.09616000000028</v>
+      </c>
+      <c r="AT8" s="35">
+        <v>113300.21284999998</v>
+      </c>
+      <c r="AU8" s="35">
+        <v>12959.628310000004</v>
+      </c>
+      <c r="AV8" s="35">
+        <v>17381.739540000002</v>
+      </c>
+      <c r="AW8" s="35">
+        <v>3635.5185199999996</v>
       </c>
     </row>
     <row r="9" spans="1:52" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
         <v>1487.9</v>
       </c>
       <c r="C9" s="29">
         <v>454.03394000000003</v>
       </c>
       <c r="D9" s="29">
         <v>238.85844</v>
       </c>
       <c r="E9" s="29">
         <v>509.00326999999999</v>
       </c>
       <c r="F9" s="29">
         <v>3280.87</v>
       </c>
       <c r="G9" s="29">
         <v>1128.5339300000001</v>
       </c>
       <c r="H9" s="29">
@@ -2462,73 +2459,73 @@
       </c>
       <c r="AH9" s="30">
         <v>290.53538999999995</v>
       </c>
       <c r="AI9" s="30">
         <v>174.05109000000002</v>
       </c>
       <c r="AJ9" s="30">
         <v>1980.9583600000001</v>
       </c>
       <c r="AK9" s="30">
         <v>4038.6133700000005</v>
       </c>
       <c r="AL9" s="30">
         <v>805.46215000000007</v>
       </c>
       <c r="AM9" s="30">
         <v>662.75909000000001</v>
       </c>
       <c r="AN9" s="30">
         <v>1554.81466</v>
       </c>
       <c r="AO9" s="30">
         <v>3063.0040500000005</v>
       </c>
-      <c r="AP9" s="39">
-[...3 lines deleted...]
-        <v>59.666759999999996</v>
+      <c r="AP9" s="38">
+        <v>129.35655</v>
+      </c>
+      <c r="AQ9" s="38">
+        <v>69.262560000000008</v>
       </c>
       <c r="AR9" s="38">
-        <v>438.59798000000001</v>
+        <v>131.51670000000001</v>
       </c>
       <c r="AS9" s="38">
-        <v>1406.3434899999997</v>
+        <v>99.938010000000006</v>
       </c>
       <c r="AT9" s="38">
-        <v>22.8</v>
+        <v>37.799999999999997</v>
       </c>
       <c r="AU9" s="38">
-        <v>18.651689999999999</v>
+        <v>40.890689999999999</v>
       </c>
       <c r="AV9" s="38">
-        <v>126.14904</v>
+        <v>123.63883999999999</v>
       </c>
       <c r="AW9" s="38">
-        <v>385.54908999999998</v>
+        <v>153.43617</v>
       </c>
     </row>
     <row r="10" spans="1:52" s="8" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>25085.45278</v>
       </c>
       <c r="C10" s="29">
         <v>26970.240760000001</v>
       </c>
       <c r="D10" s="29">
         <v>41847.107159999992</v>
       </c>
       <c r="E10" s="29">
         <v>46402.735219999988</v>
       </c>
       <c r="F10" s="29">
         <v>34780.568159999995</v>
       </c>
       <c r="G10" s="29">
         <v>37467.36404</v>
       </c>
       <c r="H10" s="29">
@@ -2612,72 +2609,72 @@
       <c r="AH10" s="30">
         <v>22609.52478</v>
       </c>
       <c r="AI10" s="30">
         <v>32349.332119999995</v>
       </c>
       <c r="AJ10" s="30">
         <v>37836.900740000005</v>
       </c>
       <c r="AK10" s="30">
         <v>16792.382249999999</v>
       </c>
       <c r="AL10" s="30">
         <v>18563.18506</v>
       </c>
       <c r="AM10" s="30">
         <v>16481.308270000001</v>
       </c>
       <c r="AN10" s="30">
         <v>65066.147929999999</v>
       </c>
       <c r="AO10" s="30">
         <v>31887.628619999992</v>
       </c>
       <c r="AP10" s="38">
-        <v>6598.1657699999987</v>
+        <v>9633.051370000001</v>
       </c>
       <c r="AQ10" s="38">
-        <v>6046.8176700000004</v>
+        <v>7914.4122299999999</v>
       </c>
       <c r="AR10" s="38">
-        <v>14648.705139999998</v>
+        <v>20838.101680000003</v>
       </c>
       <c r="AS10" s="38">
-        <v>14031.740110000002</v>
+        <v>21211.672770000001</v>
       </c>
       <c r="AT10" s="38">
-        <v>20074.144800000002</v>
+        <v>34081.720799999996</v>
       </c>
       <c r="AU10" s="38">
-        <v>6369.5220099999997</v>
+        <v>9246.5941000000003</v>
       </c>
       <c r="AV10" s="38">
-        <v>9075.3953200000014</v>
+        <v>11869.106950000003</v>
       </c>
       <c r="AW10" s="38">
-        <v>13460.895220000002</v>
+        <v>17143.19051</v>
       </c>
     </row>
     <row r="11" spans="1:52" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="31">
         <f>C10/C7*100</f>
         <v>82.010646678541718</v>
       </c>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31">
         <f>G10/G7*100</f>
         <v>76.93930782201565</v>
       </c>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31">
         <f>K10/K7*100</f>
         <v>39.868316485133036</v>
       </c>
@@ -2713,80 +2710,80 @@
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="31">
         <f>AE10/AE7*100</f>
         <v>72.493743059761158</v>
       </c>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31">
         <f>AI10/AI7*100</f>
         <v>69.474814446276255</v>
       </c>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
       <c r="AL11" s="31"/>
       <c r="AM11" s="31">
         <f t="shared" ref="AM11" si="1">AM10/AM7*100</f>
         <v>57.000885024473561</v>
       </c>
       <c r="AN11" s="31"/>
       <c r="AO11" s="31"/>
       <c r="AP11" s="31"/>
       <c r="AQ11" s="31">
         <f>AQ10/AQ7*100</f>
-        <v>54.48172483014536</v>
+        <v>48.939341342114147</v>
       </c>
       <c r="AR11" s="31"/>
       <c r="AS11" s="31"/>
       <c r="AT11" s="31"/>
       <c r="AU11" s="31">
         <f>AU10/AU7*100</f>
-        <v>48.112246414364805</v>
+        <v>41.563119036779653</v>
       </c>
       <c r="AV11" s="31"/>
       <c r="AW11" s="31"/>
       <c r="AX11" s="9"/>
       <c r="AY11" s="9"/>
       <c r="AZ11" s="9"/>
     </row>
     <row r="12" spans="1:52" x14ac:dyDescent="0.25">
       <c r="AP12" s="21"/>
     </row>
     <row r="13" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AP13" s="21"/>
       <c r="AQ13" s="34"/>
     </row>
     <row r="14" spans="1:52" s="16" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="45"/>
+      <c r="B14" s="44"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
       <c r="AJ14" s="17"/>
       <c r="AK14" s="17"/>
       <c r="AL14" s="17"/>
       <c r="AM14" s="17"/>
       <c r="AN14" s="17"/>
       <c r="AO14" s="17"/>
       <c r="AP14" s="21"/>
       <c r="AQ14" s="25"/>
       <c r="AR14" s="25"/>
       <c r="AS14" s="25"/>
       <c r="AT14" s="25"/>
       <c r="AU14" s="25"/>
       <c r="AV14" s="25"/>
       <c r="AW14" s="25"/>
     </row>
     <row r="15" spans="1:52" x14ac:dyDescent="0.25">
       <c r="AP15" s="33"/>
       <c r="AQ15" s="33"/>
       <c r="AR15" s="33"/>
       <c r="AS15" s="33"/>
       <c r="AT15" s="33"/>
       <c r="AU15" s="33"/>
       <c r="AV15" s="33"/>
@@ -2964,90 +2961,90 @@
       <c r="AP65" s="21"/>
     </row>
     <row r="66" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP66" s="21"/>
     </row>
     <row r="67" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP67" s="21"/>
     </row>
     <row r="68" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP68" s="21"/>
     </row>
     <row r="69" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP69" s="21"/>
     </row>
     <row r="70" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP70" s="21"/>
     </row>
     <row r="71" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP71" s="21"/>
     </row>
     <row r="72" spans="42:42" x14ac:dyDescent="0.25">
       <c r="AP72" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AP4:AS4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="AH5:AI5"/>
-[...19 lines deleted...]
-    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Түркістан</vt:lpstr>
     </vt:vector>