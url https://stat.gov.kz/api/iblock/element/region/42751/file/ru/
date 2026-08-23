--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -13,148 +13,149 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="643"/>
   </bookViews>
   <sheets>
     <sheet name="Түркістан" sheetId="16" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AU11" i="16" l="1"/>
   <c r="AQ11" i="16" l="1"/>
+  <c r="AY11" i="16" l="1"/>
+  <c r="AU11" i="16"/>
   <c r="AM11" i="16" l="1"/>
   <c r="AI11" i="16" l="1"/>
   <c r="AE11" i="16" l="1"/>
   <c r="AC7" i="16"/>
   <c r="AB7" i="16"/>
   <c r="Z7" i="16"/>
   <c r="Y7" i="16"/>
   <c r="X7" i="16"/>
   <c r="W7" i="16"/>
   <c r="W11" i="16" s="1"/>
   <c r="V7" i="16"/>
   <c r="U7" i="16"/>
   <c r="T7" i="16"/>
   <c r="S7" i="16"/>
   <c r="S11" i="16" s="1"/>
   <c r="R7" i="16"/>
   <c r="Q7" i="16"/>
   <c r="P7" i="16"/>
   <c r="O7" i="16"/>
   <c r="O11" i="16" s="1"/>
   <c r="N7" i="16"/>
   <c r="M7" i="16"/>
   <c r="L7" i="16"/>
   <c r="K7" i="16"/>
   <c r="K11" i="16" s="1"/>
   <c r="J7" i="16"/>
   <c r="I7" i="16"/>
   <c r="H7" i="16"/>
   <c r="G7" i="16"/>
   <c r="G11" i="16" s="1"/>
   <c r="F7" i="16"/>
   <c r="E7" i="16"/>
   <c r="D7" i="16"/>
   <c r="C7" i="16"/>
   <c r="C11" i="16" s="1"/>
   <c r="B7" i="16"/>
   <c r="AA7" i="16"/>
   <c r="AA11" i="16" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="17">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Данные за 2015-2017 годы  по Южно-Казахстанской области, с 2018 года по Туркестанской области.</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t>Растениеводство</t>
   </si>
   <si>
     <t>Животноводство</t>
   </si>
   <si>
     <t>Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t>Переработанная с/х продукция</t>
   </si>
   <si>
-    <t>январь-апрель 2025 года*</t>
+    <t>январь-июнь 2025 года</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-июнь 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -387,50 +388,52 @@
       <b/>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="62"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="53"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
@@ -1022,51 +1025,51 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="19" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="26" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="26" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="27" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="27" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -1101,82 +1104,88 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="103">
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент5 2" xfId="8"/>
     <cellStyle name="20% - Акцент6 2" xfId="9"/>
     <cellStyle name="40% - Акцент1 2" xfId="10"/>
     <cellStyle name="40% - Акцент2 2" xfId="11"/>
     <cellStyle name="40% - Акцент3 2" xfId="12"/>
     <cellStyle name="40% - Акцент4 2" xfId="13"/>
     <cellStyle name="40% - Акцент5 2" xfId="14"/>
     <cellStyle name="40% - Акцент6 2" xfId="15"/>
     <cellStyle name="60% - Акцент1 2" xfId="16"/>
     <cellStyle name="60% - Акцент2 2" xfId="17"/>
     <cellStyle name="60% - Акцент3 2" xfId="18"/>
     <cellStyle name="60% - Акцент4 2" xfId="19"/>
     <cellStyle name="60% - Акцент5 2" xfId="20"/>
     <cellStyle name="60% - Акцент6 2" xfId="21"/>
     <cellStyle name="SAPBEXaggData" xfId="22"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="23"/>
     <cellStyle name="SAPBEXaggItem" xfId="24"/>
     <cellStyle name="SAPBEXaggItemX" xfId="25"/>
@@ -1545,366 +1554,380 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ72"/>
+  <dimension ref="A1:BD72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AS16" sqref="AS16"/>
+      <selection pane="bottomRight" activeCell="AP17" sqref="AP17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="15" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="15"/>
     <col min="24" max="29" width="9.28515625" style="15" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="8.28515625" style="15" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="15" customWidth="1"/>
     <col min="34" max="40" width="9.140625" style="15"/>
-    <col min="41" max="41" width="9.140625" style="15" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="50" max="16384" width="9.140625" style="15"/>
+    <col min="41" max="45" width="9.140625" style="15" customWidth="1"/>
+    <col min="46" max="46" width="10.28515625" style="24" customWidth="1"/>
+    <col min="47" max="47" width="11.28515625" style="20" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" style="20"/>
+    <col min="49" max="49" width="11.140625" style="20" customWidth="1"/>
+    <col min="50" max="53" width="9.140625" style="20"/>
+    <col min="54" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="48"/>
-[...39 lines deleted...]
-      <c r="AT1" s="22"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AT1" s="23"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="AX1" s="22"/>
+      <c r="AY1" s="22"/>
+      <c r="AZ1" s="22"/>
+      <c r="BA1" s="22"/>
+    </row>
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="48"/>
-[...39 lines deleted...]
-      <c r="AT2" s="22"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AT2" s="23"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
-    </row>
-[...5 lines deleted...]
-      <c r="AT3" s="22"/>
+      <c r="AX2" s="22"/>
+      <c r="AY2" s="22"/>
+      <c r="AZ2" s="22"/>
+      <c r="BA2" s="22"/>
+    </row>
+    <row r="3" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="AT3" s="24"/>
       <c r="AU3" s="22"/>
       <c r="AV3" s="22"/>
       <c r="AW3" s="22"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="45" t="s">
+      <c r="AX3" s="22"/>
+      <c r="AY3" s="22"/>
+      <c r="AZ3" s="22"/>
+      <c r="BA3" s="22"/>
+    </row>
+    <row r="4" spans="1:56" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="42">
+      <c r="B4" s="44">
         <v>2015</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44">
         <v>2016</v>
       </c>
-      <c r="G4" s="42"/>
-[...2 lines deleted...]
-      <c r="J4" s="42">
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44">
         <v>2017</v>
       </c>
-      <c r="K4" s="42"/>
-[...2 lines deleted...]
-      <c r="N4" s="42">
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44">
         <v>2018</v>
       </c>
-      <c r="O4" s="42"/>
-[...2 lines deleted...]
-      <c r="R4" s="42">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44">
         <v>2019</v>
       </c>
-      <c r="S4" s="42"/>
-[...2 lines deleted...]
-      <c r="V4" s="42">
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44">
         <v>2020</v>
       </c>
-      <c r="W4" s="42"/>
-[...2 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44">
         <v>2021</v>
       </c>
-      <c r="AA4" s="42"/>
-[...2 lines deleted...]
-      <c r="AD4" s="39">
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="41">
         <v>2022</v>
       </c>
-      <c r="AE4" s="40"/>
-[...2 lines deleted...]
-      <c r="AH4" s="39">
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="41">
         <v>2023</v>
       </c>
-      <c r="AI4" s="40"/>
-[...2 lines deleted...]
-      <c r="AL4" s="39">
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="41">
         <v>2024</v>
       </c>
-      <c r="AM4" s="40"/>
-[...2 lines deleted...]
-      <c r="AP4" s="39" t="s">
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="41">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="AQ4" s="40"/>
-[...2 lines deleted...]
-      <c r="AT4" s="39" t="s">
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AU4" s="40"/>
-[...8 lines deleted...]
-      <c r="B5" s="42" t="s">
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23"/>
+      <c r="BD4" s="23"/>
+    </row>
+    <row r="5" spans="1:56" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="48"/>
+      <c r="B5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="42"/>
-      <c r="F5" s="42" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="42"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="42"/>
-      <c r="J5" s="42" t="s">
+      <c r="I5" s="44"/>
+      <c r="J5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="42"/>
-      <c r="L5" s="42" t="s">
+      <c r="K5" s="44"/>
+      <c r="L5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="42"/>
-      <c r="N5" s="42" t="s">
+      <c r="M5" s="44"/>
+      <c r="N5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="42"/>
-      <c r="P5" s="42" t="s">
+      <c r="O5" s="44"/>
+      <c r="P5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="42"/>
-      <c r="R5" s="42" t="s">
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="42"/>
-      <c r="T5" s="42" t="s">
+      <c r="S5" s="44"/>
+      <c r="T5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="42"/>
-      <c r="V5" s="42" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="42"/>
-      <c r="X5" s="42" t="s">
+      <c r="W5" s="44"/>
+      <c r="X5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="42"/>
-      <c r="Z5" s="42" t="s">
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="42"/>
-      <c r="AB5" s="42" t="s">
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="42"/>
-      <c r="AD5" s="42" t="s">
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="42"/>
-      <c r="AF5" s="42" t="s">
+      <c r="AE5" s="44"/>
+      <c r="AF5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="42"/>
-      <c r="AH5" s="42" t="s">
+      <c r="AG5" s="44"/>
+      <c r="AH5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="42"/>
-      <c r="AJ5" s="42" t="s">
+      <c r="AI5" s="44"/>
+      <c r="AJ5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="42"/>
-      <c r="AL5" s="42" t="s">
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="42"/>
-      <c r="AN5" s="42" t="s">
+      <c r="AM5" s="44"/>
+      <c r="AN5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="42"/>
-      <c r="AP5" s="42" t="s">
+      <c r="AO5" s="44"/>
+      <c r="AP5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="42"/>
-      <c r="AR5" s="42" t="s">
+      <c r="AQ5" s="44"/>
+      <c r="AR5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="42"/>
-      <c r="AT5" s="42" t="s">
+      <c r="AS5" s="44"/>
+      <c r="AT5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="42"/>
-      <c r="AV5" s="42" t="s">
+      <c r="AU5" s="44"/>
+      <c r="AV5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="43"/>
-[...2 lines deleted...]
-      <c r="A6" s="47"/>
+      <c r="AW5" s="44"/>
+      <c r="AX5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="44"/>
+      <c r="AZ5" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="50"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="49"/>
       <c r="B6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -2002,58 +2025,70 @@
       </c>
       <c r="AO6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AQ6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AR6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AS6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AT6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AU6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AW6" s="32" t="s">
+      <c r="AW6" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AX6" s="23"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:52" s="6" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AX6" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY6" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ6" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="BA6" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB6" s="23"/>
+      <c r="BC6" s="23"/>
+      <c r="BD6" s="23"/>
+    </row>
+    <row r="7" spans="1:56" s="6" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="6">
         <f>B8+B9+B10</f>
         <v>33197.65178</v>
       </c>
       <c r="C7" s="26">
         <f t="shared" ref="C7:AC7" si="0">C8+C9+C10</f>
         <v>32886.267639999998</v>
       </c>
       <c r="D7" s="26">
         <f t="shared" si="0"/>
         <v>67163.202350000007</v>
       </c>
       <c r="E7" s="26">
         <f t="shared" si="0"/>
         <v>53200.691759999987</v>
       </c>
       <c r="F7" s="26">
         <f t="shared" si="0"/>
         <v>52194.565689999996</v>
       </c>
       <c r="G7" s="26">
         <f t="shared" si="0"/>
@@ -2161,76 +2196,88 @@
       </c>
       <c r="AH7" s="27">
         <v>198584.29435999994</v>
       </c>
       <c r="AI7" s="27">
         <v>46562.675089999997</v>
       </c>
       <c r="AJ7" s="27">
         <v>154992.91957999999</v>
       </c>
       <c r="AK7" s="27">
         <v>35436.103450000002</v>
       </c>
       <c r="AL7" s="27">
         <v>146555.42296</v>
       </c>
       <c r="AM7" s="27">
         <v>28914.126970000001</v>
       </c>
       <c r="AN7" s="27">
         <v>171049.94326000003</v>
       </c>
       <c r="AO7" s="28">
         <v>47881.398559999994</v>
       </c>
-      <c r="AP7" s="33">
-[...9 lines deleted...]
-        <v>21982.70694</v>
+      <c r="AP7" s="28">
+        <v>459424.5</v>
+      </c>
+      <c r="AQ7" s="28">
+        <v>72813.3</v>
+      </c>
+      <c r="AR7" s="28">
+        <v>126379.5</v>
+      </c>
+      <c r="AS7" s="28">
+        <v>72338.3</v>
       </c>
       <c r="AT7" s="33">
-        <v>147419.73364999998</v>
+        <v>169642.53114000001</v>
       </c>
       <c r="AU7" s="33">
-        <v>22247.113100000002</v>
+        <v>24657.16332</v>
       </c>
       <c r="AV7" s="33">
-        <v>29374.485330000003</v>
+        <v>39856.205019999994</v>
       </c>
       <c r="AW7" s="33">
-        <v>20932.145199999999</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:52" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>35679.650460000004</v>
+      </c>
+      <c r="AX7" s="33">
+        <v>198042.95598000003</v>
+      </c>
+      <c r="AY7" s="33">
+        <v>37068.997890000006</v>
+      </c>
+      <c r="AZ7" s="33">
+        <v>42895.014569999999</v>
+      </c>
+      <c r="BA7" s="33">
+        <v>30774.504820000009</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
         <v>6624.2989999999991</v>
       </c>
       <c r="C8" s="29">
         <v>5461.9929400000001</v>
       </c>
       <c r="D8" s="29">
         <v>25077.236750000011</v>
       </c>
       <c r="E8" s="29">
         <v>6288.95327</v>
       </c>
       <c r="F8" s="29">
         <v>14133.12753</v>
       </c>
       <c r="G8" s="29">
         <v>10101.40007</v>
       </c>
       <c r="H8" s="29">
         <v>15699.141639999998</v>
       </c>
       <c r="I8" s="29">
@@ -2310,76 +2357,88 @@
       </c>
       <c r="AH8" s="30">
         <v>175684.23418999993</v>
       </c>
       <c r="AI8" s="30">
         <v>14039.291879999999</v>
       </c>
       <c r="AJ8" s="30">
         <v>115175.06047999999</v>
       </c>
       <c r="AK8" s="30">
         <v>14605.107830000003</v>
       </c>
       <c r="AL8" s="30">
         <v>127186.77575</v>
       </c>
       <c r="AM8" s="30">
         <v>11770.05961</v>
       </c>
       <c r="AN8" s="30">
         <v>104428.98067000002</v>
       </c>
       <c r="AO8" s="30">
         <v>12930.765890000001</v>
       </c>
-      <c r="AP8" s="35">
-[...24 lines deleted...]
-    <row r="9" spans="1:52" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP8" s="30">
+        <v>407892</v>
+      </c>
+      <c r="AQ8" s="30">
+        <v>44625.8</v>
+      </c>
+      <c r="AR8" s="30">
+        <v>55971</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>7152.5</v>
+      </c>
+      <c r="AT8" s="38">
+        <v>155434.66262000002</v>
+      </c>
+      <c r="AU8" s="38">
+        <v>13818.445770000002</v>
+      </c>
+      <c r="AV8" s="38">
+        <v>9626.900239999999</v>
+      </c>
+      <c r="AW8" s="38">
+        <v>1709.0969099999998</v>
+      </c>
+      <c r="AX8" s="38">
+        <v>149419.72698000004</v>
+      </c>
+      <c r="AY8" s="38">
+        <v>23517.437750000005</v>
+      </c>
+      <c r="AZ8" s="38">
+        <v>25851.900179999997</v>
+      </c>
+      <c r="BA8" s="38">
+        <v>5117.1530199999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
         <v>1487.9</v>
       </c>
       <c r="C9" s="29">
         <v>454.03394000000003</v>
       </c>
       <c r="D9" s="29">
         <v>238.85844</v>
       </c>
       <c r="E9" s="29">
         <v>509.00326999999999</v>
       </c>
       <c r="F9" s="29">
         <v>3280.87</v>
       </c>
       <c r="G9" s="29">
         <v>1128.5339300000001</v>
       </c>
       <c r="H9" s="29">
         <v>491.14030999999994</v>
       </c>
       <c r="I9" s="29">
@@ -2459,76 +2518,88 @@
       </c>
       <c r="AH9" s="30">
         <v>290.53538999999995</v>
       </c>
       <c r="AI9" s="30">
         <v>174.05109000000002</v>
       </c>
       <c r="AJ9" s="30">
         <v>1980.9583600000001</v>
       </c>
       <c r="AK9" s="30">
         <v>4038.6133700000005</v>
       </c>
       <c r="AL9" s="30">
         <v>805.46215000000007</v>
       </c>
       <c r="AM9" s="30">
         <v>662.75909000000001</v>
       </c>
       <c r="AN9" s="30">
         <v>1554.81466</v>
       </c>
       <c r="AO9" s="30">
         <v>3063.0040500000005</v>
       </c>
-      <c r="AP9" s="38">
-[...9 lines deleted...]
-        <v>99.938010000000006</v>
+      <c r="AP9" s="30">
+        <v>319.3</v>
+      </c>
+      <c r="AQ9" s="30">
+        <v>156.5</v>
+      </c>
+      <c r="AR9" s="30">
+        <v>1402.3</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>4280.6000000000004</v>
       </c>
       <c r="AT9" s="38">
+        <v>151.74154999999999</v>
+      </c>
+      <c r="AU9" s="38">
+        <v>79.818809999999999</v>
+      </c>
+      <c r="AV9" s="38">
+        <v>910.18633999999997</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>2926.3295399999997</v>
+      </c>
+      <c r="AX9" s="38">
         <v>37.799999999999997</v>
       </c>
-      <c r="AU9" s="38">
+      <c r="AY9" s="38">
         <v>40.890689999999999</v>
       </c>
-      <c r="AV9" s="38">
-[...6 lines deleted...]
-    <row r="10" spans="1:52" s="8" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AZ9" s="38">
+        <v>320.57841999999999</v>
+      </c>
+      <c r="BA9" s="38">
+        <v>882.60383000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56" s="8" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8">
         <v>25085.45278</v>
       </c>
       <c r="C10" s="29">
         <v>26970.240760000001</v>
       </c>
       <c r="D10" s="29">
         <v>41847.107159999992</v>
       </c>
       <c r="E10" s="29">
         <v>46402.735219999988</v>
       </c>
       <c r="F10" s="29">
         <v>34780.568159999995</v>
       </c>
       <c r="G10" s="29">
         <v>37467.36404</v>
       </c>
       <c r="H10" s="29">
         <v>30821.927110000001</v>
       </c>
       <c r="I10" s="29">
@@ -2608,76 +2679,88 @@
       </c>
       <c r="AH10" s="30">
         <v>22609.52478</v>
       </c>
       <c r="AI10" s="30">
         <v>32349.332119999995</v>
       </c>
       <c r="AJ10" s="30">
         <v>37836.900740000005</v>
       </c>
       <c r="AK10" s="30">
         <v>16792.382249999999</v>
       </c>
       <c r="AL10" s="30">
         <v>18563.18506</v>
       </c>
       <c r="AM10" s="30">
         <v>16481.308270000001</v>
       </c>
       <c r="AN10" s="30">
         <v>65066.147929999999</v>
       </c>
       <c r="AO10" s="30">
         <v>31887.628619999992</v>
       </c>
-      <c r="AP10" s="38">
-[...24 lines deleted...]
-    <row r="11" spans="1:52" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP10" s="30">
+        <v>51213.2</v>
+      </c>
+      <c r="AQ10" s="30">
+        <v>28031</v>
+      </c>
+      <c r="AR10" s="30">
+        <v>69006.2</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>60905.2</v>
+      </c>
+      <c r="AT10" s="39">
+        <v>14056.126969999996</v>
+      </c>
+      <c r="AU10" s="39">
+        <v>10758.898739999999</v>
+      </c>
+      <c r="AV10" s="39">
+        <v>29319.118439999998</v>
+      </c>
+      <c r="AW10" s="39">
+        <v>31044.224010000002</v>
+      </c>
+      <c r="AX10" s="39">
+        <v>48585.428999999996</v>
+      </c>
+      <c r="AY10" s="39">
+        <v>13510.669450000003</v>
+      </c>
+      <c r="AZ10" s="39">
+        <v>16722.535969999997</v>
+      </c>
+      <c r="BA10" s="39">
+        <v>24774.747970000008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="31">
         <f>C10/C7*100</f>
         <v>82.010646678541718</v>
       </c>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31">
         <f>G10/G7*100</f>
         <v>76.93930782201565</v>
       </c>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31">
         <f>K10/K7*100</f>
         <v>39.868316485133036</v>
       </c>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
@@ -2707,344 +2790,358 @@
         <v>56.611400901539255</v>
       </c>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="31">
         <f>AE10/AE7*100</f>
         <v>72.493743059761158</v>
       </c>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31">
         <f>AI10/AI7*100</f>
         <v>69.474814446276255</v>
       </c>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
       <c r="AL11" s="31"/>
       <c r="AM11" s="31">
         <f t="shared" ref="AM11" si="1">AM10/AM7*100</f>
         <v>57.000885024473561</v>
       </c>
       <c r="AN11" s="31"/>
       <c r="AO11" s="31"/>
-      <c r="AP11" s="31"/>
-      <c r="AQ11" s="31">
+      <c r="AP11" s="12"/>
+      <c r="AQ11" s="40">
         <f>AQ10/AQ7*100</f>
-        <v>48.939341342114147</v>
-[...4 lines deleted...]
-      <c r="AU11" s="31">
+        <v>38.497087757319058</v>
+      </c>
+      <c r="AR11" s="40"/>
+      <c r="AS11" s="40"/>
+      <c r="AT11" s="12"/>
+      <c r="AU11" s="40">
         <f>AU10/AU7*100</f>
-        <v>41.563119036779653</v>
-[...10 lines deleted...]
-    <row r="13" spans="1:52" x14ac:dyDescent="0.25">
+        <v>43.63396794826437</v>
+      </c>
+      <c r="AV11" s="12"/>
+      <c r="AW11" s="12"/>
+      <c r="AX11" s="12"/>
+      <c r="AY11" s="40">
+        <f>AY10/AY7*100</f>
+        <v>36.447355523588989</v>
+      </c>
+      <c r="AZ11" s="12"/>
+      <c r="BA11" s="12"/>
+      <c r="BB11" s="9"/>
+      <c r="BC11" s="9"/>
+      <c r="BD11" s="9"/>
+    </row>
+    <row r="12" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="AT12" s="21"/>
+    </row>
+    <row r="13" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AP13" s="21"/>
-[...3 lines deleted...]
-      <c r="A14" s="44" t="s">
+      <c r="AT13" s="21"/>
+      <c r="AU13" s="34"/>
+    </row>
+    <row r="14" spans="1:56" s="16" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="44"/>
+      <c r="B14" s="46"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
       <c r="AJ14" s="17"/>
       <c r="AK14" s="17"/>
       <c r="AL14" s="17"/>
       <c r="AM14" s="17"/>
       <c r="AN14" s="17"/>
       <c r="AO14" s="17"/>
-      <c r="AP14" s="21"/>
-[...3 lines deleted...]
-      <c r="AT14" s="25"/>
+      <c r="AP14" s="17"/>
+      <c r="AQ14" s="17"/>
+      <c r="AR14" s="17"/>
+      <c r="AS14" s="17"/>
+      <c r="AT14" s="21"/>
       <c r="AU14" s="25"/>
       <c r="AV14" s="25"/>
       <c r="AW14" s="25"/>
-    </row>
-[...4 lines deleted...]
-      <c r="AS15" s="33"/>
+      <c r="AX14" s="25"/>
+      <c r="AY14" s="25"/>
+      <c r="AZ14" s="25"/>
+      <c r="BA14" s="25"/>
+    </row>
+    <row r="15" spans="1:56" x14ac:dyDescent="0.25">
       <c r="AT15" s="33"/>
       <c r="AU15" s="33"/>
       <c r="AV15" s="33"/>
       <c r="AW15" s="33"/>
-    </row>
-[...4 lines deleted...]
-      <c r="AS16" s="36"/>
+      <c r="AX15" s="33"/>
+      <c r="AY15" s="33"/>
+      <c r="AZ15" s="33"/>
+      <c r="BA15" s="33"/>
+    </row>
+    <row r="16" spans="1:56" x14ac:dyDescent="0.25">
       <c r="AT16" s="36"/>
       <c r="AU16" s="36"/>
       <c r="AV16" s="36"/>
       <c r="AW16" s="36"/>
-    </row>
-[...4 lines deleted...]
-      <c r="AS17" s="36"/>
+      <c r="AX16" s="36"/>
+      <c r="AY16" s="36"/>
+      <c r="AZ16" s="36"/>
+      <c r="BA16" s="36"/>
+    </row>
+    <row r="17" spans="46:53" x14ac:dyDescent="0.25">
       <c r="AT17" s="36"/>
       <c r="AU17" s="36"/>
       <c r="AV17" s="36"/>
       <c r="AW17" s="36"/>
-    </row>
-[...4 lines deleted...]
-      <c r="AS18" s="35"/>
+      <c r="AX17" s="36"/>
+      <c r="AY17" s="36"/>
+      <c r="AZ17" s="36"/>
+      <c r="BA17" s="36"/>
+    </row>
+    <row r="18" spans="46:53" x14ac:dyDescent="0.25">
       <c r="AT18" s="35"/>
       <c r="AU18" s="35"/>
       <c r="AV18" s="35"/>
       <c r="AW18" s="35"/>
-    </row>
-[...160 lines deleted...]
-      <c r="AP72" s="21"/>
+      <c r="AX18" s="35"/>
+      <c r="AY18" s="35"/>
+      <c r="AZ18" s="35"/>
+      <c r="BA18" s="35"/>
+    </row>
+    <row r="19" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT19" s="21"/>
+    </row>
+    <row r="20" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT20" s="21"/>
+    </row>
+    <row r="21" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT21" s="21"/>
+    </row>
+    <row r="22" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT22" s="21"/>
+    </row>
+    <row r="23" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT23" s="21"/>
+    </row>
+    <row r="24" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT24" s="21"/>
+    </row>
+    <row r="25" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT25" s="21"/>
+    </row>
+    <row r="26" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT26" s="21"/>
+    </row>
+    <row r="27" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT27" s="21"/>
+    </row>
+    <row r="28" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT28" s="21"/>
+    </row>
+    <row r="29" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT29" s="21"/>
+    </row>
+    <row r="30" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT30" s="21"/>
+    </row>
+    <row r="31" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT31" s="21"/>
+    </row>
+    <row r="32" spans="46:53" x14ac:dyDescent="0.25">
+      <c r="AT32" s="21"/>
+    </row>
+    <row r="33" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT33" s="21"/>
+    </row>
+    <row r="34" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT34" s="21"/>
+    </row>
+    <row r="35" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT35" s="21"/>
+    </row>
+    <row r="36" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT36" s="21"/>
+    </row>
+    <row r="37" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT37" s="21"/>
+    </row>
+    <row r="38" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT38" s="21"/>
+    </row>
+    <row r="39" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT39" s="21"/>
+    </row>
+    <row r="40" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT40" s="21"/>
+    </row>
+    <row r="41" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT41" s="21"/>
+    </row>
+    <row r="42" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT42" s="21"/>
+    </row>
+    <row r="43" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT43" s="21"/>
+    </row>
+    <row r="44" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT44" s="21"/>
+    </row>
+    <row r="45" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT45" s="21"/>
+    </row>
+    <row r="46" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT46" s="21"/>
+    </row>
+    <row r="47" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT47" s="21"/>
+    </row>
+    <row r="48" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT48" s="21"/>
+    </row>
+    <row r="49" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT49" s="21"/>
+    </row>
+    <row r="50" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT50" s="21"/>
+    </row>
+    <row r="51" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT51" s="21"/>
+    </row>
+    <row r="52" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT52" s="21"/>
+    </row>
+    <row r="53" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT53" s="21"/>
+    </row>
+    <row r="54" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT54" s="21"/>
+    </row>
+    <row r="55" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT55" s="21"/>
+    </row>
+    <row r="56" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT56" s="21"/>
+    </row>
+    <row r="57" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT57" s="21"/>
+    </row>
+    <row r="58" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT58" s="21"/>
+    </row>
+    <row r="59" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT59" s="21"/>
+    </row>
+    <row r="60" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT60" s="21"/>
+    </row>
+    <row r="61" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT61" s="21"/>
+    </row>
+    <row r="62" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT62" s="21"/>
+    </row>
+    <row r="63" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT63" s="21"/>
+    </row>
+    <row r="64" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT64" s="21"/>
+    </row>
+    <row r="65" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT65" s="21"/>
+    </row>
+    <row r="66" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT66" s="21"/>
+    </row>
+    <row r="67" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT67" s="21"/>
+    </row>
+    <row r="68" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT68" s="21"/>
+    </row>
+    <row r="69" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT69" s="21"/>
+    </row>
+    <row r="70" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT70" s="21"/>
+    </row>
+    <row r="71" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT71" s="21"/>
+    </row>
+    <row r="72" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT72" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...20 lines deleted...]
-    <mergeCell ref="AF5:AG5"/>
+  <mergeCells count="43">
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AP4:AS4"/>
-    <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
-    <mergeCell ref="AT5:AU5"/>
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AF5:AG5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Түркістан</vt:lpstr>
     </vt:vector>