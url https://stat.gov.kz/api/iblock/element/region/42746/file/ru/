--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2024 год-не готово\Инвестиции\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2025 год-\Инвестиции\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A0B93FE-BD48-46AD-BABC-9C6BA5AFCDD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FCC6003-8016-4C38-8932-CA33C952162C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="765" yWindow="420" windowWidth="14625" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="1380" windowWidth="26055" windowHeight="13785" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t xml:space="preserve">  млн.тенге</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Актобе </t>
   </si>
   <si>
     <t xml:space="preserve">Алгинский </t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
@@ -224,51 +225,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -319,77 +320,87 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -698,159 +709,161 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:X39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="W5" sqref="W5:W18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="42" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="22.7109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" style="39" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="39" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="39" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" style="39" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="39" customWidth="1"/>
+    <col min="8" max="9" width="9.28515625" style="39" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="39" customWidth="1"/>
+    <col min="11" max="12" width="10.140625" style="39" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="39" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="39" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="39" customWidth="1"/>
+    <col min="16" max="16" width="10.42578125" style="39" customWidth="1"/>
+    <col min="17" max="17" width="10.85546875" style="39" customWidth="1"/>
+    <col min="18" max="18" width="12.5703125" style="39" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="39" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="12" style="39" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+    </row>
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
       <c r="V2" s="37"/>
-      <c r="W2" s="41"/>
-[...24 lines deleted...]
-      <c r="W3" s="41" t="s">
+      <c r="W2" s="38"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="51"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="50" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="2">
         <v>2003</v>
       </c>
       <c r="C4" s="2">
         <v>2004</v>
       </c>
       <c r="D4" s="2">
         <v>2005</v>
       </c>
       <c r="E4" s="2">
         <v>2006</v>
       </c>
       <c r="F4" s="2">
         <v>2007</v>
       </c>
       <c r="G4" s="3">
         <v>2008</v>
       </c>
       <c r="H4" s="3">
         <v>2009</v>
       </c>
       <c r="I4" s="4">
         <v>2010</v>
       </c>
@@ -874,52 +887,55 @@
       </c>
       <c r="P4" s="4">
         <v>2017</v>
       </c>
       <c r="Q4" s="4">
         <v>2018</v>
       </c>
       <c r="R4" s="4">
         <v>2019</v>
       </c>
       <c r="S4" s="4">
         <v>2020</v>
       </c>
       <c r="T4" s="4">
         <v>2021</v>
       </c>
       <c r="U4" s="4">
         <v>2022</v>
       </c>
       <c r="V4" s="5">
         <v>2023</v>
       </c>
       <c r="W4" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X4" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>115842</v>
       </c>
       <c r="C5" s="7">
         <v>130987</v>
       </c>
       <c r="D5" s="7">
         <v>184130</v>
       </c>
       <c r="E5" s="7">
         <v>187090</v>
       </c>
       <c r="F5" s="7">
         <v>225176</v>
       </c>
       <c r="G5" s="7">
         <v>287212</v>
       </c>
       <c r="H5" s="8">
         <v>312523</v>
       </c>
       <c r="I5" s="9">
@@ -945,52 +961,55 @@
       </c>
       <c r="P5" s="9">
         <v>438049</v>
       </c>
       <c r="Q5" s="9">
         <v>516893</v>
       </c>
       <c r="R5" s="11">
         <v>598864</v>
       </c>
       <c r="S5" s="11">
         <v>648036</v>
       </c>
       <c r="T5" s="11">
         <v>817136</v>
       </c>
       <c r="U5" s="12">
         <v>960038.53799999994</v>
       </c>
       <c r="V5" s="9">
         <v>1025762</v>
       </c>
       <c r="W5" s="9">
         <v>910842</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X5" s="48">
+        <v>1228805.763</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
         <v>93772</v>
       </c>
       <c r="C6" s="7">
         <v>120341</v>
       </c>
       <c r="D6" s="7">
         <v>171714</v>
       </c>
       <c r="E6" s="7">
         <v>159957</v>
       </c>
       <c r="F6" s="8">
         <v>155194</v>
       </c>
       <c r="G6" s="7">
         <v>69598</v>
       </c>
       <c r="H6" s="14">
         <v>68995</v>
       </c>
       <c r="I6" s="9">
@@ -1016,52 +1035,55 @@
       </c>
       <c r="P6" s="16">
         <v>144621</v>
       </c>
       <c r="Q6" s="16">
         <v>168958</v>
       </c>
       <c r="R6" s="11">
         <v>201616</v>
       </c>
       <c r="S6" s="17">
         <v>238502</v>
       </c>
       <c r="T6" s="17">
         <v>277949</v>
       </c>
       <c r="U6" s="12">
         <v>292328.842</v>
       </c>
       <c r="V6" s="9">
         <v>360347</v>
       </c>
       <c r="W6" s="9">
         <v>289732</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X6" s="48">
+        <v>416858.87099999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>181</v>
       </c>
       <c r="C7" s="9">
         <v>244</v>
       </c>
       <c r="D7" s="9">
         <v>389</v>
       </c>
       <c r="E7" s="9">
         <v>557</v>
       </c>
       <c r="F7" s="18">
         <v>817</v>
       </c>
       <c r="G7" s="19">
         <v>2412</v>
       </c>
       <c r="H7" s="10">
         <v>2772</v>
       </c>
       <c r="I7" s="19">
@@ -1087,52 +1109,55 @@
       </c>
       <c r="P7" s="10">
         <v>7184</v>
       </c>
       <c r="Q7" s="10">
         <v>7275</v>
       </c>
       <c r="R7" s="10">
         <v>10583</v>
       </c>
       <c r="S7" s="22">
         <v>14419</v>
       </c>
       <c r="T7" s="9">
         <v>14383</v>
       </c>
       <c r="U7" s="12">
         <v>18598.813999999998</v>
       </c>
       <c r="V7" s="9">
         <v>29593</v>
       </c>
       <c r="W7" s="9">
         <v>34410</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X7" s="48">
+        <v>45678.892</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7">
         <v>106</v>
       </c>
       <c r="C8" s="7">
         <v>224</v>
       </c>
       <c r="D8" s="7">
         <v>445</v>
       </c>
       <c r="E8" s="7">
         <v>1232</v>
       </c>
       <c r="F8" s="8">
         <v>244</v>
       </c>
       <c r="G8" s="7">
         <v>11912</v>
       </c>
       <c r="H8" s="14">
         <v>2276</v>
       </c>
       <c r="I8" s="9">
@@ -1158,52 +1183,55 @@
       </c>
       <c r="P8" s="16">
         <v>4700</v>
       </c>
       <c r="Q8" s="16">
         <v>5109</v>
       </c>
       <c r="R8" s="11">
         <v>6026</v>
       </c>
       <c r="S8" s="17">
         <v>8960</v>
       </c>
       <c r="T8" s="17">
         <v>12755</v>
       </c>
       <c r="U8" s="12">
         <v>15602.323</v>
       </c>
       <c r="V8" s="9">
         <v>19495</v>
       </c>
       <c r="W8" s="9">
         <v>11926</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X8" s="48">
+        <v>35933.696000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1150</v>
       </c>
       <c r="C9" s="9">
         <v>18</v>
       </c>
       <c r="D9" s="9">
         <v>394</v>
       </c>
       <c r="E9" s="9">
         <v>265</v>
       </c>
       <c r="F9" s="23">
         <v>1942</v>
       </c>
       <c r="G9" s="19">
         <v>23354</v>
       </c>
       <c r="H9" s="10">
         <v>46383</v>
       </c>
       <c r="I9" s="19">
@@ -1229,52 +1257,55 @@
       </c>
       <c r="P9" s="10">
         <v>58659</v>
       </c>
       <c r="Q9" s="10">
         <v>97338</v>
       </c>
       <c r="R9" s="10">
         <v>65718</v>
       </c>
       <c r="S9" s="22">
         <v>108976</v>
       </c>
       <c r="T9" s="24">
         <v>98929</v>
       </c>
       <c r="U9" s="12">
         <v>86578.618000000002</v>
       </c>
       <c r="V9" s="9">
         <v>110709</v>
       </c>
       <c r="W9" s="9">
         <v>46736</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X9" s="48">
+        <v>62043.642</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7">
         <v>109</v>
       </c>
       <c r="C10" s="7">
         <v>153</v>
       </c>
       <c r="D10" s="7">
         <v>290</v>
       </c>
       <c r="E10" s="7">
         <v>236</v>
       </c>
       <c r="F10" s="25">
         <v>468</v>
       </c>
       <c r="G10" s="7">
         <v>3157</v>
       </c>
       <c r="H10" s="14">
         <v>2010</v>
       </c>
       <c r="I10" s="9">
@@ -1300,52 +1331,55 @@
       </c>
       <c r="P10" s="16">
         <v>4041</v>
       </c>
       <c r="Q10" s="16">
         <v>5885</v>
       </c>
       <c r="R10" s="11">
         <v>6412</v>
       </c>
       <c r="S10" s="17">
         <v>11140</v>
       </c>
       <c r="T10" s="17">
         <v>32332</v>
       </c>
       <c r="U10" s="12">
         <v>38390.298000000003</v>
       </c>
       <c r="V10" s="9">
         <v>41795</v>
       </c>
       <c r="W10" s="9">
         <v>11978</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X10" s="48">
+        <v>21136.875</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="7">
         <v>53</v>
       </c>
       <c r="C11" s="7">
         <v>126</v>
       </c>
       <c r="D11" s="7">
         <v>304</v>
       </c>
       <c r="E11" s="7">
         <v>261</v>
       </c>
       <c r="F11" s="8">
         <v>264</v>
       </c>
       <c r="G11" s="7">
         <v>1514</v>
       </c>
       <c r="H11" s="14">
         <v>1438</v>
       </c>
       <c r="I11" s="9">
@@ -1371,52 +1405,55 @@
       </c>
       <c r="P11" s="16">
         <v>3778</v>
       </c>
       <c r="Q11" s="16">
         <v>4055</v>
       </c>
       <c r="R11" s="11">
         <v>5005</v>
       </c>
       <c r="S11" s="17">
         <v>6034</v>
       </c>
       <c r="T11" s="17">
         <v>6633</v>
       </c>
       <c r="U11" s="12">
         <v>7302.5110000000004</v>
       </c>
       <c r="V11" s="9">
         <v>9719</v>
       </c>
       <c r="W11" s="9">
         <v>13936</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X11" s="48">
+        <v>15160.785</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>21</v>
       </c>
       <c r="C12" s="7">
         <v>298</v>
       </c>
       <c r="D12" s="7">
         <v>617</v>
       </c>
       <c r="E12" s="7">
         <v>450</v>
       </c>
       <c r="F12" s="8">
         <v>605</v>
       </c>
       <c r="G12" s="7">
         <v>1844</v>
       </c>
       <c r="H12" s="14">
         <v>3577</v>
       </c>
       <c r="I12" s="9">
@@ -1442,52 +1479,55 @@
       </c>
       <c r="P12" s="16">
         <v>5003</v>
       </c>
       <c r="Q12" s="16">
         <v>6686</v>
       </c>
       <c r="R12" s="11">
         <v>7925</v>
       </c>
       <c r="S12" s="17">
         <v>11601</v>
       </c>
       <c r="T12" s="17">
         <v>15387</v>
       </c>
       <c r="U12" s="12">
         <v>22661.373</v>
       </c>
       <c r="V12" s="9">
         <v>27970</v>
       </c>
       <c r="W12" s="9">
         <v>15084</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X12" s="48">
+        <v>36833.332999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="9">
         <v>3916</v>
       </c>
       <c r="C13" s="9">
         <v>3094</v>
       </c>
       <c r="D13" s="9">
         <v>956</v>
       </c>
       <c r="E13" s="9">
         <v>1177</v>
       </c>
       <c r="F13" s="23">
         <v>36152</v>
       </c>
       <c r="G13" s="19">
         <v>82782</v>
       </c>
       <c r="H13" s="10">
         <v>74905</v>
       </c>
       <c r="I13" s="19">
@@ -1513,52 +1553,55 @@
       </c>
       <c r="P13" s="10">
         <v>89281</v>
       </c>
       <c r="Q13" s="10">
         <v>75012</v>
       </c>
       <c r="R13" s="10">
         <v>100491</v>
       </c>
       <c r="S13" s="22">
         <v>65832</v>
       </c>
       <c r="T13" s="22">
         <v>116058</v>
       </c>
       <c r="U13" s="12">
         <v>149914.02799999999</v>
       </c>
       <c r="V13" s="9">
         <v>110474</v>
       </c>
       <c r="W13" s="9">
         <v>142071</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X13" s="48">
+        <v>137506.68799999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="7">
         <v>26</v>
       </c>
       <c r="C14" s="7">
         <v>137</v>
       </c>
       <c r="D14" s="7">
         <v>192</v>
       </c>
       <c r="E14" s="7">
         <v>256</v>
       </c>
       <c r="F14" s="8">
         <v>244</v>
       </c>
       <c r="G14" s="7">
         <v>4119</v>
       </c>
       <c r="H14" s="14">
         <v>954</v>
       </c>
       <c r="I14" s="9">
@@ -1584,52 +1627,55 @@
       </c>
       <c r="P14" s="16">
         <v>3081</v>
       </c>
       <c r="Q14" s="11">
         <v>3096</v>
       </c>
       <c r="R14" s="11">
         <v>3703</v>
       </c>
       <c r="S14" s="17">
         <v>4377</v>
       </c>
       <c r="T14" s="17">
         <v>7963</v>
       </c>
       <c r="U14" s="12">
         <v>4245.6880000000001</v>
       </c>
       <c r="V14" s="9">
         <v>6839</v>
       </c>
       <c r="W14" s="9">
         <v>11502</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X14" s="48">
+        <v>12042.638999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="9">
         <v>14070</v>
       </c>
       <c r="C15" s="9">
         <v>2307</v>
       </c>
       <c r="D15" s="9">
         <v>1010</v>
       </c>
       <c r="E15" s="9">
         <v>419</v>
       </c>
       <c r="F15" s="23">
         <v>7550</v>
       </c>
       <c r="G15" s="19">
         <v>19790</v>
       </c>
       <c r="H15" s="10">
         <v>43620</v>
       </c>
       <c r="I15" s="19">
@@ -1655,52 +1701,55 @@
       </c>
       <c r="P15" s="10">
         <v>27820</v>
       </c>
       <c r="Q15" s="10">
         <v>43878</v>
       </c>
       <c r="R15" s="10">
         <v>62438</v>
       </c>
       <c r="S15" s="22">
         <v>44974</v>
       </c>
       <c r="T15" s="22">
         <v>78024</v>
       </c>
       <c r="U15" s="12">
         <v>104011.89200000001</v>
       </c>
       <c r="V15" s="9">
         <v>55057</v>
       </c>
       <c r="W15" s="9">
         <v>41745</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X15" s="48">
+        <v>43933.822999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="9">
         <v>1603</v>
       </c>
       <c r="C16" s="9">
         <v>3182</v>
       </c>
       <c r="D16" s="9">
         <v>7315</v>
       </c>
       <c r="E16" s="9">
         <v>21181</v>
       </c>
       <c r="F16" s="23">
         <v>19567</v>
       </c>
       <c r="G16" s="19">
         <v>35800</v>
       </c>
       <c r="H16" s="10">
         <v>45925</v>
       </c>
       <c r="I16" s="19">
@@ -1726,52 +1775,55 @@
       </c>
       <c r="P16" s="10">
         <v>42400</v>
       </c>
       <c r="Q16" s="10">
         <v>70590</v>
       </c>
       <c r="R16" s="10">
         <v>104538</v>
       </c>
       <c r="S16" s="22">
         <v>106533</v>
       </c>
       <c r="T16" s="9">
         <v>125513</v>
       </c>
       <c r="U16" s="12">
         <v>132912.446</v>
       </c>
       <c r="V16" s="9">
         <v>196826</v>
       </c>
       <c r="W16" s="9">
         <v>261572</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X16" s="48">
+        <v>344475.766</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="17">
         <v>728</v>
       </c>
       <c r="C17" s="17">
         <v>805</v>
       </c>
       <c r="D17" s="17">
         <v>337</v>
       </c>
       <c r="E17" s="17">
         <v>945</v>
       </c>
       <c r="F17" s="17">
         <v>1959</v>
       </c>
       <c r="G17" s="17">
         <v>27866</v>
       </c>
       <c r="H17" s="11">
         <v>12694</v>
       </c>
       <c r="I17" s="17">
@@ -1797,52 +1849,55 @@
       </c>
       <c r="P17" s="11">
         <v>45076</v>
       </c>
       <c r="Q17" s="16">
         <v>25386</v>
       </c>
       <c r="R17" s="11">
         <v>20657</v>
       </c>
       <c r="S17" s="17">
         <v>22273</v>
       </c>
       <c r="T17" s="17">
         <v>25819</v>
       </c>
       <c r="U17" s="12">
         <v>81593.521999999997</v>
       </c>
       <c r="V17" s="9">
         <v>45766</v>
       </c>
       <c r="W17" s="9">
         <v>19553</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X17" s="48">
+        <v>37554.525000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="28">
         <v>107</v>
       </c>
       <c r="C18" s="28">
         <v>58</v>
       </c>
       <c r="D18" s="28">
         <v>167</v>
       </c>
       <c r="E18" s="28">
         <v>154</v>
       </c>
       <c r="F18" s="29">
         <v>170</v>
       </c>
       <c r="G18" s="28">
         <v>3064</v>
       </c>
       <c r="H18" s="30">
         <v>6974</v>
       </c>
       <c r="I18" s="31">
@@ -1868,207 +1923,213 @@
       </c>
       <c r="P18" s="34">
         <v>2405</v>
       </c>
       <c r="Q18" s="34">
         <v>3625</v>
       </c>
       <c r="R18" s="35">
         <v>3763</v>
       </c>
       <c r="S18" s="36">
         <v>4415</v>
       </c>
       <c r="T18" s="36">
         <v>5392</v>
       </c>
       <c r="U18" s="33">
         <v>5898.183</v>
       </c>
       <c r="V18" s="31">
         <v>11172</v>
       </c>
       <c r="W18" s="31">
         <v>10597</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="M32" s="48"/>
+      <c r="X18" s="49">
+        <v>19646.227999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="V19" s="38"/>
+      <c r="W19" s="38"/>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A20" s="43"/>
+      <c r="B20" s="41"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="44"/>
+      <c r="V20" s="38"/>
+      <c r="W20" s="38"/>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A21" s="43"/>
+      <c r="B21" s="41"/>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A22" s="43"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A23" s="43"/>
+      <c r="B23" s="41"/>
+      <c r="M23" s="45"/>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A24" s="43"/>
+      <c r="B24" s="41"/>
+      <c r="M24" s="45"/>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A25" s="43"/>
+      <c r="B25" s="41"/>
+      <c r="M25" s="45"/>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A26" s="43"/>
+      <c r="B26" s="41"/>
+      <c r="M26" s="45"/>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A27" s="43"/>
+      <c r="B27" s="41"/>
+      <c r="M27" s="45"/>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A28" s="43"/>
+      <c r="B28" s="41"/>
+      <c r="M28" s="45"/>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A29" s="43"/>
+      <c r="B29" s="41"/>
+      <c r="M29" s="45"/>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A30" s="43"/>
+      <c r="B30" s="41"/>
+      <c r="M30" s="45"/>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A31" s="43"/>
+      <c r="B31" s="41"/>
+      <c r="M31" s="45"/>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A32" s="43"/>
+      <c r="B32" s="41"/>
+      <c r="M32" s="45"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...1 lines deleted...]
-      <c r="M33" s="48"/>
+      <c r="A33" s="43"/>
+      <c r="B33" s="41"/>
+      <c r="M33" s="45"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="49"/>
-[...1 lines deleted...]
-      <c r="M34" s="48"/>
+      <c r="A34" s="46"/>
+      <c r="B34" s="41"/>
+      <c r="M34" s="45"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="46"/>
-[...1 lines deleted...]
-      <c r="M35" s="48"/>
+      <c r="A35" s="43"/>
+      <c r="B35" s="41"/>
+      <c r="M35" s="45"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A36" s="46"/>
-[...1 lines deleted...]
-      <c r="M36" s="48"/>
+      <c r="A36" s="43"/>
+      <c r="B36" s="41"/>
+      <c r="M36" s="45"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="41"/>
-[...1 lines deleted...]
-      <c r="M37" s="48"/>
+      <c r="A37" s="38"/>
+      <c r="B37" s="38"/>
+      <c r="M37" s="45"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M38" s="48"/>
+      <c r="M38" s="45"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M39" s="48"/>
+      <c r="M39" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:V3"/>
-    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2077,85 +2138,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C06687DD-5740-4600-8F6F-DFEC17167AE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B697C9-A9C3-43C2-88EA-303EF4A33D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C06687DD-5740-4600-8F6F-DFEC17167AE0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>