--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2024 год-не готово\Инвестиции\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2025 год-\Инвестиции-переделать\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F06965F0-4DA4-4407-9299-27C6BFC34CBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="10305" yWindow="1155" windowWidth="14625" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="10305" yWindow="1155" windowWidth="14625" windowHeight="14040"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>млн.тенге</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Актобе </t>
   </si>
   <si>
     <t xml:space="preserve">Алгинский </t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
@@ -73,51 +72,51 @@
   <si>
     <t xml:space="preserve">Мугалжарский </t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизский</t>
   </si>
   <si>
     <t>Кобдинский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -183,51 +182,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -251,74 +250,79 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -369,119 +373,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -617,153 +587,158 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V31"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="10.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="29"/>
-[...18 lines deleted...]
-    <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+    </row>
+    <row r="2" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
     </row>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A3" s="31" t="s">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="31"/>
-[...21 lines deleted...]
-    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+    </row>
+    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="2">
         <v>2004</v>
       </c>
       <c r="C4" s="3">
         <v>2005</v>
       </c>
       <c r="D4" s="3">
         <v>2006</v>
       </c>
       <c r="E4" s="3">
         <v>2007</v>
       </c>
       <c r="F4" s="4">
         <v>2008</v>
       </c>
       <c r="G4" s="5">
         <v>2009</v>
       </c>
       <c r="H4" s="5">
         <v>2010</v>
       </c>
       <c r="I4" s="5">
         <v>2011</v>
       </c>
@@ -784,52 +759,55 @@
       </c>
       <c r="O4" s="6">
         <v>2017</v>
       </c>
       <c r="P4" s="6">
         <v>2018</v>
       </c>
       <c r="Q4" s="7">
         <v>2019</v>
       </c>
       <c r="R4" s="7">
         <v>2020</v>
       </c>
       <c r="S4" s="7">
         <v>2021</v>
       </c>
       <c r="T4" s="6">
         <v>2022</v>
       </c>
       <c r="U4" s="8">
         <v>2023</v>
       </c>
       <c r="V4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="10">
         <v>4352</v>
       </c>
       <c r="C5" s="11">
         <v>13331</v>
       </c>
       <c r="D5" s="11">
         <v>17165</v>
       </c>
       <c r="E5" s="11">
         <v>22311</v>
       </c>
       <c r="F5" s="11">
         <v>16738</v>
       </c>
       <c r="G5" s="12">
         <v>14888</v>
       </c>
       <c r="H5" s="12">
         <v>19307</v>
       </c>
       <c r="I5" s="12">
@@ -852,52 +830,55 @@
       </c>
       <c r="O5" s="13">
         <v>60463</v>
       </c>
       <c r="P5" s="14">
         <v>69237</v>
       </c>
       <c r="Q5" s="15">
         <v>94437</v>
       </c>
       <c r="R5" s="15">
         <v>107209</v>
       </c>
       <c r="S5" s="15">
         <v>106249</v>
       </c>
       <c r="T5" s="16">
         <v>108170.276</v>
       </c>
       <c r="U5" s="15">
         <v>194793</v>
       </c>
       <c r="V5" s="12">
         <v>124743</v>
       </c>
-    </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W5" s="34">
+        <v>146168</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="10">
         <v>4252</v>
       </c>
       <c r="C6" s="18">
         <v>12627</v>
       </c>
       <c r="D6" s="12">
         <v>16013</v>
       </c>
       <c r="E6" s="12">
         <v>20601</v>
       </c>
       <c r="F6" s="12">
         <v>13356</v>
       </c>
       <c r="G6" s="12">
         <v>10674</v>
       </c>
       <c r="H6" s="12">
         <v>14716</v>
       </c>
       <c r="I6" s="12">
@@ -920,52 +901,55 @@
       </c>
       <c r="O6" s="12">
         <v>50375</v>
       </c>
       <c r="P6" s="12">
         <v>57943</v>
       </c>
       <c r="Q6" s="12">
         <v>79828</v>
       </c>
       <c r="R6" s="12">
         <v>89224</v>
       </c>
       <c r="S6" s="12">
         <v>82630</v>
       </c>
       <c r="T6" s="16">
         <v>81303.59</v>
       </c>
       <c r="U6" s="15">
         <v>164051</v>
       </c>
       <c r="V6" s="12">
         <v>91380</v>
       </c>
-    </row>
-    <row r="7" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W6" s="34">
+        <v>105932</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>4</v>
       </c>
       <c r="C7" s="20">
         <v>96</v>
       </c>
       <c r="D7" s="18">
         <v>45</v>
       </c>
       <c r="E7" s="18">
         <v>65</v>
       </c>
       <c r="F7" s="18">
         <v>194</v>
       </c>
       <c r="G7" s="18">
         <v>196</v>
       </c>
       <c r="H7" s="18">
         <v>267</v>
       </c>
       <c r="I7" s="18">
@@ -988,52 +972,55 @@
       </c>
       <c r="O7" s="12">
         <v>1334</v>
       </c>
       <c r="P7" s="12">
         <v>1436</v>
       </c>
       <c r="Q7" s="12">
         <v>2374</v>
       </c>
       <c r="R7" s="12">
         <v>2801</v>
       </c>
       <c r="S7" s="12">
         <v>4607</v>
       </c>
       <c r="T7" s="16">
         <v>5609.98</v>
       </c>
       <c r="U7" s="15">
         <v>6540</v>
       </c>
       <c r="V7" s="12">
         <v>4790</v>
       </c>
-    </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W7" s="34">
+        <v>5255</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="19">
         <v>7</v>
       </c>
       <c r="C8" s="18">
         <v>38</v>
       </c>
       <c r="D8" s="18">
         <v>207</v>
       </c>
       <c r="E8" s="18">
         <v>93</v>
       </c>
       <c r="F8" s="18">
         <v>100</v>
       </c>
       <c r="G8" s="18">
         <v>131</v>
       </c>
       <c r="H8" s="18">
         <v>153</v>
       </c>
       <c r="I8" s="18">
@@ -1056,52 +1043,55 @@
       </c>
       <c r="O8" s="18">
         <v>689</v>
       </c>
       <c r="P8" s="18">
         <v>664</v>
       </c>
       <c r="Q8" s="18">
         <v>803</v>
       </c>
       <c r="R8" s="18">
         <v>782</v>
       </c>
       <c r="S8" s="12">
         <v>1074</v>
       </c>
       <c r="T8" s="16">
         <v>874.95100000000002</v>
       </c>
       <c r="U8" s="15">
         <v>1122</v>
       </c>
       <c r="V8" s="12">
         <v>1825</v>
       </c>
-    </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W8" s="34">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="19">
         <v>2</v>
       </c>
       <c r="C9" s="18">
         <v>32</v>
       </c>
       <c r="D9" s="18">
         <v>43</v>
       </c>
       <c r="E9" s="18">
         <v>28</v>
       </c>
       <c r="F9" s="18">
         <v>99</v>
       </c>
       <c r="G9" s="18">
         <v>191</v>
       </c>
       <c r="H9" s="18">
         <v>139</v>
       </c>
       <c r="I9" s="18">
@@ -1124,52 +1114,55 @@
       </c>
       <c r="O9" s="18">
         <v>428</v>
       </c>
       <c r="P9" s="18">
         <v>495</v>
       </c>
       <c r="Q9" s="18">
         <v>474</v>
       </c>
       <c r="R9" s="18">
         <v>645</v>
       </c>
       <c r="S9" s="18">
         <v>624</v>
       </c>
       <c r="T9" s="16">
         <v>1193.4590000000001</v>
       </c>
       <c r="U9" s="15">
         <v>1534</v>
       </c>
       <c r="V9" s="12">
         <v>1622</v>
       </c>
-    </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W9" s="34">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>6</v>
       </c>
       <c r="C10" s="18">
         <v>62</v>
       </c>
       <c r="D10" s="18">
         <v>27</v>
       </c>
       <c r="E10" s="18">
         <v>46</v>
       </c>
       <c r="F10" s="18">
         <v>115</v>
       </c>
       <c r="G10" s="18">
         <v>188</v>
       </c>
       <c r="H10" s="18">
         <v>137</v>
       </c>
       <c r="I10" s="18">
@@ -1192,52 +1185,55 @@
       </c>
       <c r="O10" s="18">
         <v>725</v>
       </c>
       <c r="P10" s="18">
         <v>602</v>
       </c>
       <c r="Q10" s="18">
         <v>910</v>
       </c>
       <c r="R10" s="12">
         <v>1431</v>
       </c>
       <c r="S10" s="12">
         <v>1201</v>
       </c>
       <c r="T10" s="16">
         <v>1684.0309999999999</v>
       </c>
       <c r="U10" s="15">
         <v>1510</v>
       </c>
       <c r="V10" s="12">
         <v>3074</v>
       </c>
-    </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W10" s="34">
+        <v>3939</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="19">
         <v>1</v>
       </c>
       <c r="C11" s="18">
         <v>58</v>
       </c>
       <c r="D11" s="18">
         <v>27</v>
       </c>
       <c r="E11" s="18">
         <v>52</v>
       </c>
       <c r="F11" s="18">
         <v>89</v>
       </c>
       <c r="G11" s="18">
         <v>253</v>
       </c>
       <c r="H11" s="18">
         <v>107</v>
       </c>
       <c r="I11" s="18">
@@ -1260,52 +1256,55 @@
       </c>
       <c r="O11" s="18">
         <v>255</v>
       </c>
       <c r="P11" s="18">
         <v>358</v>
       </c>
       <c r="Q11" s="18">
         <v>679</v>
       </c>
       <c r="R11" s="18">
         <v>266</v>
       </c>
       <c r="S11" s="18">
         <v>569</v>
       </c>
       <c r="T11" s="16">
         <v>1174.7729999999999</v>
       </c>
       <c r="U11" s="15">
         <v>1291</v>
       </c>
       <c r="V11" s="12">
         <v>4752</v>
       </c>
-    </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W11" s="34">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>6</v>
       </c>
       <c r="C12" s="18">
         <v>67</v>
       </c>
       <c r="D12" s="18">
         <v>67</v>
       </c>
       <c r="E12" s="18">
         <v>108</v>
       </c>
       <c r="F12" s="18">
         <v>188</v>
       </c>
       <c r="G12" s="18">
         <v>294</v>
       </c>
       <c r="H12" s="18">
         <v>278</v>
       </c>
       <c r="I12" s="18">
@@ -1328,52 +1327,55 @@
       </c>
       <c r="O12" s="18">
         <v>540</v>
       </c>
       <c r="P12" s="18">
         <v>748</v>
       </c>
       <c r="Q12" s="12">
         <v>1964</v>
       </c>
       <c r="R12" s="12">
         <v>2220</v>
       </c>
       <c r="S12" s="12">
         <v>3700</v>
       </c>
       <c r="T12" s="16">
         <v>3948.2640000000001</v>
       </c>
       <c r="U12" s="15">
         <v>4411</v>
       </c>
       <c r="V12" s="12">
         <v>2794</v>
       </c>
-    </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W12" s="34">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="19">
         <v>8</v>
       </c>
       <c r="C13" s="18">
         <v>106</v>
       </c>
       <c r="D13" s="18">
         <v>237</v>
       </c>
       <c r="E13" s="18">
         <v>562</v>
       </c>
       <c r="F13" s="18">
         <v>922</v>
       </c>
       <c r="G13" s="12">
         <v>1120</v>
       </c>
       <c r="H13" s="18">
         <v>654</v>
       </c>
       <c r="I13" s="18">
@@ -1396,52 +1398,55 @@
       </c>
       <c r="O13" s="12">
         <v>1289</v>
       </c>
       <c r="P13" s="12">
         <v>1047</v>
       </c>
       <c r="Q13" s="12">
         <v>1547</v>
       </c>
       <c r="R13" s="12">
         <v>1639</v>
       </c>
       <c r="S13" s="12">
         <v>1967</v>
       </c>
       <c r="T13" s="16">
         <v>2100.3609999999999</v>
       </c>
       <c r="U13" s="15">
         <v>1693</v>
       </c>
       <c r="V13" s="12">
         <v>2156</v>
       </c>
-    </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W13" s="34">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="19">
         <v>1</v>
       </c>
       <c r="C14" s="18">
         <v>35</v>
       </c>
       <c r="D14" s="18">
         <v>32</v>
       </c>
       <c r="E14" s="18">
         <v>41</v>
       </c>
       <c r="F14" s="18">
         <v>92</v>
       </c>
       <c r="G14" s="18">
         <v>91</v>
       </c>
       <c r="H14" s="18">
         <v>89</v>
       </c>
       <c r="I14" s="18">
@@ -1464,52 +1469,55 @@
       </c>
       <c r="O14" s="18">
         <v>379</v>
       </c>
       <c r="P14" s="18">
         <v>606</v>
       </c>
       <c r="Q14" s="18">
         <v>672</v>
       </c>
       <c r="R14" s="18">
         <v>772</v>
       </c>
       <c r="S14" s="18">
         <v>935</v>
       </c>
       <c r="T14" s="16">
         <v>948.76</v>
       </c>
       <c r="U14" s="15">
         <v>867</v>
       </c>
       <c r="V14" s="12">
         <v>864</v>
       </c>
-    </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W14" s="34">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="19">
         <v>15</v>
       </c>
       <c r="C15" s="18">
         <v>46</v>
       </c>
       <c r="D15" s="18">
         <v>142</v>
       </c>
       <c r="E15" s="18">
         <v>158</v>
       </c>
       <c r="F15" s="18">
         <v>201</v>
       </c>
       <c r="G15" s="18">
         <v>290</v>
       </c>
       <c r="H15" s="18">
         <v>317</v>
       </c>
       <c r="I15" s="18">
@@ -1532,52 +1540,55 @@
       </c>
       <c r="O15" s="18">
         <v>824</v>
       </c>
       <c r="P15" s="18">
         <v>798</v>
       </c>
       <c r="Q15" s="18">
         <v>956</v>
       </c>
       <c r="R15" s="18">
         <v>992</v>
       </c>
       <c r="S15" s="12">
         <v>1206</v>
       </c>
       <c r="T15" s="16">
         <v>1668.883</v>
       </c>
       <c r="U15" s="15">
         <v>2016</v>
       </c>
       <c r="V15" s="12">
         <v>2671</v>
       </c>
-    </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W15" s="34">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="19">
         <v>13</v>
       </c>
       <c r="C16" s="18">
         <v>63</v>
       </c>
       <c r="D16" s="18">
         <v>191</v>
       </c>
       <c r="E16" s="18">
         <v>393</v>
       </c>
       <c r="F16" s="18">
         <v>610</v>
       </c>
       <c r="G16" s="18">
         <v>606</v>
       </c>
       <c r="H16" s="12">
         <v>1679</v>
       </c>
       <c r="I16" s="12">
@@ -1600,52 +1611,55 @@
       </c>
       <c r="O16" s="12">
         <v>1274</v>
       </c>
       <c r="P16" s="12">
         <v>1985</v>
       </c>
       <c r="Q16" s="12">
         <v>1351</v>
       </c>
       <c r="R16" s="12">
         <v>3246</v>
       </c>
       <c r="S16" s="12">
         <v>4234</v>
       </c>
       <c r="T16" s="16">
         <v>4095.5729999999999</v>
       </c>
       <c r="U16" s="15">
         <v>5998</v>
       </c>
       <c r="V16" s="12">
         <v>3142</v>
       </c>
-    </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W16" s="34">
+        <v>6880</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="19">
         <v>12</v>
       </c>
       <c r="C17" s="18">
         <v>62</v>
       </c>
       <c r="D17" s="18">
         <v>87</v>
       </c>
       <c r="E17" s="18">
         <v>117</v>
       </c>
       <c r="F17" s="18">
         <v>579</v>
       </c>
       <c r="G17" s="18">
         <v>550</v>
       </c>
       <c r="H17" s="18">
         <v>456</v>
       </c>
       <c r="I17" s="18">
@@ -1668,52 +1682,55 @@
       </c>
       <c r="O17" s="12">
         <v>1570</v>
       </c>
       <c r="P17" s="12">
         <v>1721</v>
       </c>
       <c r="Q17" s="12">
         <v>1934</v>
       </c>
       <c r="R17" s="12">
         <v>2098</v>
       </c>
       <c r="S17" s="12">
         <v>2115</v>
       </c>
       <c r="T17" s="16">
         <v>2187.9670000000001</v>
       </c>
       <c r="U17" s="15">
         <v>2400</v>
       </c>
       <c r="V17" s="12">
         <v>2420</v>
       </c>
-    </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W17" s="34">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="22">
         <v>25</v>
       </c>
       <c r="C18" s="23">
         <v>39</v>
       </c>
       <c r="D18" s="23">
         <v>47</v>
       </c>
       <c r="E18" s="23">
         <v>47</v>
       </c>
       <c r="F18" s="23">
         <v>193</v>
       </c>
       <c r="G18" s="23">
         <v>304</v>
       </c>
       <c r="H18" s="23">
         <v>315</v>
       </c>
       <c r="I18" s="23">
@@ -1736,107 +1753,110 @@
       </c>
       <c r="O18" s="23">
         <v>781</v>
       </c>
       <c r="P18" s="23">
         <v>833</v>
       </c>
       <c r="Q18" s="23">
         <v>944</v>
       </c>
       <c r="R18" s="24">
         <v>1093</v>
       </c>
       <c r="S18" s="24">
         <v>1387</v>
       </c>
       <c r="T18" s="25">
         <v>1379.684</v>
       </c>
       <c r="U18" s="26">
         <v>1360</v>
       </c>
       <c r="V18" s="24">
         <v>3253</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="B31" s="33"/>
+      <c r="W18" s="35">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="29"/>
+      <c r="B19" s="29"/>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A20" s="31"/>
+      <c r="B20" s="31"/>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A21" s="31"/>
+      <c r="B21" s="31"/>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A22" s="31"/>
+      <c r="B22" s="31"/>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A23" s="32"/>
+      <c r="B23" s="32"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A24" s="29"/>
+      <c r="B24" s="29"/>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A25" s="29"/>
+      <c r="B25" s="29"/>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A27" s="33"/>
+      <c r="B27" s="33"/>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A28" s="33"/>
+      <c r="B28" s="33"/>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A29" s="30"/>
+      <c r="B29" s="30"/>
+    </row>
+    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="30"/>
+    </row>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A31" s="30"/>
+      <c r="B31" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A3:V3"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -1863,91 +1883,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>