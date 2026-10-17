--- v5 (2026-09-07)
+++ v6 (2026-10-17)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">ИПЦ!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">ИПЦ!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t xml:space="preserve"> в процентах, к предыдущему месяцу</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -184,75 +184,75 @@
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
     <t>Отдел статистики цен</t>
   </si>
   <si>
     <t>+7 7252 395069</t>
   </si>
   <si>
     <t>Абдразаков Н.</t>
   </si>
   <si>
     <t>n.abdrazzakov@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/37/</t>
-[...1 lines deleted...]
-  <si>
     <t>«Методология построения индекса потребительских цен» от 30 декабря 2015 года № 230</t>
   </si>
   <si>
     <t>https://e.stat.gov.kz</t>
   </si>
   <si>
     <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/Методологии построения индекса потребительских цен(1).docx</t>
   </si>
   <si>
     <t>Ц-101э (месячная)</t>
   </si>
   <si>
     <t>С 1991 года</t>
   </si>
   <si>
     <t>ИПЦ</t>
   </si>
   <si>
     <t>Индекс потребительских цен, характеризующий уровень инфляции, отражает изменение во времени общего уровня цен на товары и услуги, приобретаемые населением для личного потребления</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=37&amp;year=2026&amp;name=10259&amp;period=month&amp;type=spreadsheets </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -569,92 +569,94 @@
     <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -918,183 +920,183 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/37/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=37&amp;year=2026&amp;name=10259&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="2" width="59.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="40">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="45" t="s">
-        <v>60</v>
+      <c r="B7" s="44" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="46" t="s">
-        <v>54</v>
+      <c r="B9" s="45" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="36"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="41" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="44" t="s">
-        <v>53</v>
+      <c r="B14" s="58" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="35">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="35">
         <v>46296</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>49</v>
       </c>
@@ -1109,59 +1111,59 @@
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.28515625" customWidth="1"/>
     <col min="2" max="2" width="112.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
@@ -1176,67 +1178,67 @@
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="30"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="30"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="30"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="32"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="32"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="32"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="58" t="s">
+      <c r="B18" s="46" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J43" sqref="J43"/>
+      <pane ySplit="3" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K43" sqref="K43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
@@ -1649,51 +1651,53 @@
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
       <c r="I13" s="16">
         <v>101.4</v>
       </c>
-      <c r="J13" s="17"/>
+      <c r="J13" s="17">
+        <v>100</v>
+      </c>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="51"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
@@ -2030,51 +2034,53 @@
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
       <c r="I23" s="23">
         <v>100.5</v>
       </c>
-      <c r="J23" s="23"/>
+      <c r="J23" s="23">
+        <v>99.6</v>
+      </c>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="50"/>
       <c r="H24" s="50"/>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="51"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
@@ -2415,51 +2421,53 @@
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
       <c r="I33" s="25">
         <v>101.5</v>
       </c>
-      <c r="J33" s="25"/>
+      <c r="J33" s="25">
+        <v>100.3</v>
+      </c>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="50"/>
       <c r="F34" s="50"/>
       <c r="G34" s="50"/>
       <c r="H34" s="50"/>
       <c r="I34" s="50"/>
       <c r="J34" s="50"/>
       <c r="K34" s="50"/>
       <c r="L34" s="50"/>
       <c r="M34" s="51"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
@@ -2794,51 +2802,53 @@
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
       <c r="I43" s="25">
         <v>103.2</v>
       </c>
-      <c r="J43" s="25"/>
+      <c r="J43" s="25">
+        <v>100.4</v>
+      </c>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="48"/>
       <c r="C45" s="48"/>
       <c r="D45" s="48"/>
       <c r="E45" s="48"/>
       <c r="F45" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
@@ -2910,51 +2920,57 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>