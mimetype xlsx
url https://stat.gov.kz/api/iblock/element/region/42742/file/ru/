--- v6 (2026-10-17)
+++ v7 (2026-11-06)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">ИПЦ!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">ИПЦ!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t xml:space="preserve"> в процентах, к предыдущему месяцу</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -578,85 +578,85 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -935,52 +935,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=37&amp;year=2026&amp;name=10259&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="2" width="59.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="40">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
@@ -1043,51 +1043,51 @@
       <c r="A11" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="36"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="58" t="s">
+      <c r="B14" s="47" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="35">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="35">
         <v>46296</v>
@@ -1192,152 +1192,152 @@
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="32"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="32"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="32"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="46" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K43" sqref="K43"/>
+      <selection pane="bottomLeft" activeCell="L43" sqref="L43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="57"/>
-[...1 lines deleted...]
-      <c r="C2" s="57"/>
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="53" t="s">
+      <c r="I2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="J2" s="53"/>
-[...2 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="55"/>
-[...10 lines deleted...]
-      <c r="M4" s="56"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
@@ -1654,71 +1654,73 @@
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
       <c r="I13" s="16">
         <v>101.4</v>
       </c>
       <c r="J13" s="17">
         <v>100</v>
       </c>
-      <c r="K13" s="17"/>
+      <c r="K13" s="17">
+        <v>100.8</v>
+      </c>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="50"/>
-[...10 lines deleted...]
-      <c r="M14" s="51"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="52"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
@@ -2037,70 +2039,72 @@
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
       <c r="I23" s="23">
         <v>100.5</v>
       </c>
       <c r="J23" s="23">
         <v>99.6</v>
       </c>
-      <c r="K23" s="23"/>
+      <c r="K23" s="23">
+        <v>100.6</v>
+      </c>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="49" t="s">
+      <c r="A24" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="50"/>
-[...10 lines deleted...]
-      <c r="M24" s="51"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="52"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
@@ -2424,70 +2428,72 @@
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
       <c r="I33" s="25">
         <v>101.5</v>
       </c>
       <c r="J33" s="25">
         <v>100.3</v>
       </c>
-      <c r="K33" s="25"/>
+      <c r="K33" s="25">
+        <v>101</v>
+      </c>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="49" t="s">
+      <c r="A34" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="50"/>
-[...10 lines deleted...]
-      <c r="M34" s="51"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="52"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
@@ -2805,111 +2811,113 @@
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
       <c r="I43" s="25">
         <v>103.2</v>
       </c>
       <c r="J43" s="25">
         <v>100.4</v>
       </c>
-      <c r="K43" s="25"/>
+      <c r="K43" s="25">
+        <v>100.9</v>
+      </c>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="47" t="s">
+      <c r="A45" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="48"/>
-[...3 lines deleted...]
-      <c r="F45" s="48"/>
+      <c r="B45" s="49"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="49"/>
+      <c r="F45" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2918,67 +2926,67 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>