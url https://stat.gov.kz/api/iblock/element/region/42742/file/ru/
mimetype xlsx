--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="124519" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="20">
   <si>
     <t xml:space="preserve"> в процентах, к предыдущему месяцу</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -93,51 +88,51 @@
   </si>
   <si>
     <t>Продовольственные товары</t>
   </si>
   <si>
     <t>Товары и услуги</t>
   </si>
   <si>
     <t>Индекс цен на потребительские товары и услуги</t>
   </si>
   <si>
     <t>…*</t>
   </si>
   <si>
     <t xml:space="preserve">*) Индекс потребительских цен по г.Шымкент начал формироваться с июня 2018г.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -416,86 +411,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -667,1753 +662,1761 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E43" sqref="E43"/>
+      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:19" ht="32.25" customHeight="1">
       <c r="A1" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:19">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
     </row>
-    <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:19" s="3" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="36"/>
     </row>
-    <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
       </c>
       <c r="I5" s="9">
         <v>100.3</v>
       </c>
       <c r="J5" s="9">
         <v>100.6</v>
       </c>
       <c r="K5" s="9">
         <v>100.3</v>
       </c>
       <c r="L5" s="9">
         <v>100.7</v>
       </c>
       <c r="M5" s="9">
         <v>100.8</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="7">
         <v>2019</v>
       </c>
       <c r="B6" s="9">
         <v>100</v>
       </c>
       <c r="C6" s="9">
         <v>101.1</v>
       </c>
       <c r="D6" s="9">
         <v>100.8</v>
       </c>
       <c r="E6" s="9">
         <v>100.7</v>
       </c>
       <c r="F6" s="9">
         <v>100.5</v>
       </c>
       <c r="G6" s="9">
         <v>100.2</v>
       </c>
       <c r="H6" s="9">
         <v>99.8</v>
       </c>
       <c r="I6" s="9">
         <v>100.4</v>
       </c>
       <c r="J6" s="9">
         <v>100.2</v>
       </c>
       <c r="K6" s="9">
         <v>100.6</v>
       </c>
       <c r="L6" s="9">
         <v>100.6</v>
       </c>
       <c r="M6" s="9">
         <v>100.6</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="7">
         <v>2020</v>
       </c>
       <c r="B7" s="9">
         <v>101</v>
       </c>
       <c r="C7" s="9">
         <v>100.4</v>
       </c>
       <c r="D7" s="9">
         <v>101</v>
       </c>
       <c r="E7" s="9">
         <v>100.8</v>
       </c>
       <c r="F7" s="9">
         <v>100.7</v>
       </c>
       <c r="G7" s="9">
         <v>100.1</v>
       </c>
       <c r="H7" s="9">
         <v>100.1</v>
       </c>
       <c r="I7" s="9">
         <v>100.1</v>
       </c>
       <c r="J7" s="9">
         <v>100.5</v>
       </c>
       <c r="K7" s="9">
         <v>100.8</v>
       </c>
       <c r="L7" s="9">
         <v>100.8</v>
       </c>
       <c r="M7" s="9">
         <v>100.6</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7">
         <v>2021</v>
       </c>
       <c r="B8" s="9">
         <v>100.6</v>
       </c>
       <c r="C8" s="9">
         <v>100.8</v>
       </c>
       <c r="D8" s="9">
         <v>100.6</v>
       </c>
       <c r="E8" s="9">
         <v>101.1</v>
       </c>
       <c r="F8" s="9">
         <v>100.5</v>
       </c>
       <c r="G8" s="9">
         <v>101.1</v>
       </c>
       <c r="H8" s="9">
         <v>100.6</v>
       </c>
       <c r="I8" s="9">
         <v>100.4</v>
       </c>
       <c r="J8" s="9">
         <v>100.7</v>
       </c>
       <c r="K8" s="9">
         <v>100.6</v>
       </c>
       <c r="L8" s="9">
         <v>100.4</v>
       </c>
       <c r="M8" s="9">
         <v>100.5</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="11">
         <v>2022</v>
       </c>
       <c r="B9" s="12">
         <v>100.9</v>
       </c>
       <c r="C9" s="12">
         <v>100.7</v>
       </c>
       <c r="D9" s="13">
         <v>104.3</v>
       </c>
       <c r="E9" s="13">
         <v>101.2</v>
       </c>
       <c r="F9" s="13">
         <v>101.4</v>
       </c>
       <c r="G9" s="13">
         <v>101.3</v>
       </c>
       <c r="H9" s="13">
         <v>101.1</v>
       </c>
       <c r="I9" s="13">
         <v>101.4</v>
       </c>
       <c r="J9" s="14">
         <v>101.5</v>
       </c>
       <c r="K9" s="14">
         <v>102.3</v>
       </c>
       <c r="L9" s="13">
         <v>101.3</v>
       </c>
       <c r="M9" s="13">
         <v>100.7</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="11">
         <v>2023</v>
       </c>
       <c r="B10" s="13">
         <v>101.5</v>
       </c>
       <c r="C10" s="13">
         <v>101</v>
       </c>
       <c r="D10" s="13">
         <v>100.7</v>
       </c>
       <c r="E10" s="13">
         <v>100.7</v>
       </c>
       <c r="F10" s="13">
         <v>101</v>
       </c>
       <c r="G10" s="13">
         <v>100</v>
       </c>
       <c r="H10" s="13">
         <v>100.7</v>
       </c>
       <c r="I10" s="13">
         <v>100.2</v>
       </c>
       <c r="J10" s="14">
         <v>100.3</v>
       </c>
       <c r="K10" s="14">
         <v>101.1</v>
       </c>
       <c r="L10" s="13">
         <v>100.9</v>
       </c>
       <c r="M10" s="13">
         <v>101</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="11">
         <v>2024</v>
       </c>
       <c r="B11" s="13">
         <v>101</v>
       </c>
       <c r="C11" s="13">
         <v>100.9</v>
       </c>
       <c r="D11" s="13">
         <v>100.8</v>
       </c>
       <c r="E11" s="13">
         <v>100.4</v>
       </c>
       <c r="F11" s="13">
         <v>100</v>
       </c>
       <c r="G11" s="13">
         <v>100.2</v>
       </c>
       <c r="H11" s="13">
         <v>100.3</v>
       </c>
       <c r="I11" s="13">
         <v>100.3</v>
       </c>
       <c r="J11" s="14">
         <v>100.4</v>
       </c>
       <c r="K11" s="14">
         <v>100.7</v>
       </c>
       <c r="L11" s="13">
         <v>101.4</v>
       </c>
       <c r="M11" s="13">
         <v>100.6</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="11">
         <v>2025</v>
       </c>
       <c r="B12" s="13">
         <v>101.1</v>
       </c>
       <c r="C12" s="13">
         <v>101.5</v>
       </c>
       <c r="D12" s="13">
         <v>101.1</v>
       </c>
       <c r="E12" s="13">
         <v>101.5</v>
       </c>
       <c r="F12" s="13">
         <v>100.9</v>
       </c>
       <c r="G12" s="13">
         <v>100.3</v>
       </c>
       <c r="H12" s="13">
         <v>101</v>
       </c>
       <c r="I12" s="13">
         <v>100.9</v>
       </c>
       <c r="J12" s="14">
         <v>101.5</v>
       </c>
       <c r="K12" s="14">
         <v>100.7</v>
       </c>
       <c r="L12" s="13">
         <v>100.1</v>
       </c>
       <c r="M12" s="13">
         <v>100.9</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="15">
         <v>2026</v>
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
-      <c r="E13" s="16"/>
+      <c r="E13" s="16">
+        <v>101.2</v>
+      </c>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
-    <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" ht="28.5" customHeight="1">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="31"/>
       <c r="N14" s="10"/>
     </row>
-    <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
         <v>98.8</v>
       </c>
       <c r="I15" s="8">
         <v>100</v>
       </c>
       <c r="J15" s="8">
         <v>101</v>
       </c>
       <c r="K15" s="8">
         <v>100.3</v>
       </c>
       <c r="L15" s="8">
         <v>101.1</v>
       </c>
       <c r="M15" s="8">
         <v>101.6</v>
       </c>
       <c r="S15" s="1"/>
     </row>
-    <row r="16" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="7">
         <v>2019</v>
       </c>
       <c r="B16" s="19">
         <v>101.6</v>
       </c>
       <c r="C16" s="19">
         <v>102.2</v>
       </c>
       <c r="D16" s="19">
         <v>101.5</v>
       </c>
       <c r="E16" s="19">
         <v>101.5</v>
       </c>
       <c r="F16" s="19">
         <v>101</v>
       </c>
       <c r="G16" s="19">
         <v>100.1</v>
       </c>
       <c r="H16" s="19">
         <v>99.3</v>
       </c>
       <c r="I16" s="19">
         <v>100.7</v>
       </c>
       <c r="J16" s="19">
         <v>100</v>
       </c>
       <c r="K16" s="19">
         <v>101.1</v>
       </c>
       <c r="L16" s="19">
         <v>101</v>
       </c>
       <c r="M16" s="19">
         <v>100.8</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A17" s="7">
         <v>2020</v>
       </c>
       <c r="B17" s="8">
         <v>101.2</v>
       </c>
       <c r="C17" s="8">
         <v>100.7</v>
       </c>
       <c r="D17" s="8">
         <v>102.1</v>
       </c>
       <c r="E17" s="8">
         <v>101.8</v>
       </c>
       <c r="F17" s="8">
         <v>101.6</v>
       </c>
       <c r="G17" s="8">
         <v>99.8</v>
       </c>
       <c r="H17" s="8">
         <v>100.2</v>
       </c>
       <c r="I17" s="8">
         <v>99.7</v>
       </c>
       <c r="J17" s="8">
         <v>100.5</v>
       </c>
       <c r="K17" s="8">
         <v>101.2</v>
       </c>
       <c r="L17" s="8">
         <v>101.6</v>
       </c>
       <c r="M17" s="8">
         <v>100.4</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A18" s="7">
         <v>2021</v>
       </c>
       <c r="B18" s="8">
         <v>101</v>
       </c>
       <c r="C18" s="8">
         <v>101</v>
       </c>
       <c r="D18" s="8">
         <v>100.7</v>
       </c>
       <c r="E18" s="8">
         <v>101.7</v>
       </c>
       <c r="F18" s="8">
         <v>100.4</v>
       </c>
       <c r="G18" s="8">
         <v>101.4</v>
       </c>
       <c r="H18" s="8">
         <v>101.2</v>
       </c>
       <c r="I18" s="8">
         <v>100.1</v>
       </c>
       <c r="J18" s="8">
         <v>100.6</v>
       </c>
       <c r="K18" s="8">
         <v>100.4</v>
       </c>
       <c r="L18" s="8">
         <v>100.4</v>
       </c>
       <c r="M18" s="8">
         <v>100.7</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A19" s="11">
         <v>2022</v>
       </c>
       <c r="B19" s="20">
         <v>101.2</v>
       </c>
       <c r="C19" s="20">
         <v>100.8</v>
       </c>
       <c r="D19" s="12">
         <v>107.3</v>
       </c>
       <c r="E19" s="12">
         <v>102.1</v>
       </c>
       <c r="F19" s="12">
         <v>102.2</v>
       </c>
       <c r="G19" s="12">
         <v>101.2</v>
       </c>
       <c r="H19" s="21">
         <v>101</v>
       </c>
       <c r="I19" s="21">
         <v>101.3</v>
       </c>
       <c r="J19" s="21">
         <v>101</v>
       </c>
       <c r="K19" s="21">
         <v>103</v>
       </c>
       <c r="L19" s="21">
         <v>101.5</v>
       </c>
       <c r="M19" s="21">
         <v>100.7</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A20" s="11">
         <v>2023</v>
       </c>
       <c r="B20" s="12">
         <v>102.2</v>
       </c>
       <c r="C20" s="12">
         <v>102</v>
       </c>
       <c r="D20" s="12">
         <v>100.7</v>
       </c>
       <c r="E20" s="12">
         <v>100.3</v>
       </c>
       <c r="F20" s="12">
         <v>100</v>
       </c>
       <c r="G20" s="12">
         <v>99.4</v>
       </c>
       <c r="H20" s="21">
         <v>98.9</v>
       </c>
       <c r="I20" s="21">
         <v>99.6</v>
       </c>
       <c r="J20" s="21">
         <v>100.3</v>
       </c>
       <c r="K20" s="21">
         <v>101.8</v>
       </c>
       <c r="L20" s="21">
         <v>100.7</v>
       </c>
       <c r="M20" s="21">
         <v>101.2</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A21" s="11">
         <v>2024</v>
       </c>
       <c r="B21" s="12">
         <v>101</v>
       </c>
       <c r="C21" s="12">
         <v>101.4</v>
       </c>
       <c r="D21" s="12">
         <v>100.8</v>
       </c>
       <c r="E21" s="12">
         <v>100.1</v>
       </c>
       <c r="F21" s="12">
         <v>98.7</v>
       </c>
       <c r="G21" s="12">
         <v>99.5</v>
       </c>
       <c r="H21" s="21">
         <v>99.1</v>
       </c>
       <c r="I21" s="21">
         <v>99.6</v>
       </c>
       <c r="J21" s="21">
         <v>100.4</v>
       </c>
       <c r="K21" s="21">
         <v>100.4</v>
       </c>
       <c r="L21" s="21">
         <v>102</v>
       </c>
       <c r="M21" s="21">
         <v>100.9</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A22" s="11">
         <v>2025</v>
       </c>
       <c r="B22" s="12">
         <v>101.7</v>
       </c>
       <c r="C22" s="12">
         <v>103</v>
       </c>
       <c r="D22" s="12">
         <v>101.6</v>
       </c>
       <c r="E22" s="12">
         <v>101</v>
       </c>
       <c r="F22" s="12">
         <v>101.1</v>
       </c>
       <c r="G22" s="12">
         <v>100.1</v>
       </c>
       <c r="H22" s="21">
         <v>101</v>
       </c>
       <c r="I22" s="21">
         <v>100.2</v>
       </c>
       <c r="J22" s="21">
         <v>100.9</v>
       </c>
       <c r="K22" s="21">
         <v>101.1</v>
       </c>
       <c r="L22" s="21">
         <v>100.2</v>
       </c>
       <c r="M22" s="21">
         <v>100.8</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A23" s="15">
         <v>2026</v>
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
-      <c r="E23" s="22"/>
+      <c r="E23" s="22">
+        <v>101.2</v>
+      </c>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
-    <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:19" ht="28.5" customHeight="1">
       <c r="A24" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="31"/>
       <c r="N24" s="10"/>
     </row>
-    <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
         <v>100.3</v>
       </c>
       <c r="I25" s="8">
         <v>100.8</v>
       </c>
       <c r="J25" s="8">
         <v>100.3</v>
       </c>
       <c r="K25" s="8">
         <v>100.4</v>
       </c>
       <c r="L25" s="8">
         <v>100.6</v>
       </c>
       <c r="M25" s="8">
         <v>100.3</v>
       </c>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
     </row>
-    <row r="26" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="7">
         <v>2019</v>
       </c>
       <c r="B26" s="19">
         <v>100.6</v>
       </c>
       <c r="C26" s="19">
         <v>100.8</v>
       </c>
       <c r="D26" s="19">
         <v>100.3</v>
       </c>
       <c r="E26" s="19">
         <v>100.1</v>
       </c>
       <c r="F26" s="19">
         <v>100.2</v>
       </c>
       <c r="G26" s="19">
         <v>100.6</v>
       </c>
       <c r="H26" s="19">
         <v>100.1</v>
       </c>
       <c r="I26" s="19">
         <v>100.2</v>
       </c>
       <c r="J26" s="19">
         <v>100.4</v>
       </c>
       <c r="K26" s="19">
         <v>100.4</v>
       </c>
       <c r="L26" s="19">
         <v>100.5</v>
       </c>
       <c r="M26" s="19">
         <v>100.7</v>
       </c>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
     </row>
-    <row r="27" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A27" s="7">
         <v>2020</v>
       </c>
       <c r="B27" s="8">
         <v>101.1</v>
       </c>
       <c r="C27" s="8">
         <v>100.3</v>
       </c>
       <c r="D27" s="8">
         <v>100.3</v>
       </c>
       <c r="E27" s="8">
         <v>100.5</v>
       </c>
       <c r="F27" s="8">
         <v>99.9</v>
       </c>
       <c r="G27" s="8">
         <v>100.4</v>
       </c>
       <c r="H27" s="8">
         <v>100.1</v>
       </c>
       <c r="I27" s="8">
         <v>100.4</v>
       </c>
       <c r="J27" s="8">
         <v>100.8</v>
       </c>
       <c r="K27" s="8">
         <v>100.3</v>
       </c>
       <c r="L27" s="8">
         <v>100.3</v>
       </c>
       <c r="M27" s="8">
         <v>100.6</v>
       </c>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
     </row>
-    <row r="28" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A28" s="7">
         <v>2021</v>
       </c>
       <c r="B28" s="8">
         <v>100.5</v>
       </c>
       <c r="C28" s="8">
         <v>100.5</v>
       </c>
       <c r="D28" s="8">
         <v>100.9</v>
       </c>
       <c r="E28" s="8">
         <v>101</v>
       </c>
       <c r="F28" s="8">
         <v>100.3</v>
       </c>
       <c r="G28" s="8">
         <v>101.1</v>
       </c>
       <c r="H28" s="8">
         <v>100.1</v>
       </c>
       <c r="I28" s="8">
         <v>100.9</v>
       </c>
       <c r="J28" s="8">
         <v>100.5</v>
       </c>
       <c r="K28" s="8">
         <v>100.8</v>
       </c>
       <c r="L28" s="8">
         <v>100.8</v>
       </c>
       <c r="M28" s="8">
         <v>100.3</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A29" s="11">
         <v>2022</v>
       </c>
       <c r="B29" s="12">
         <v>100.2</v>
       </c>
       <c r="C29" s="12">
         <v>100.4</v>
       </c>
       <c r="D29" s="12">
         <v>103.3</v>
       </c>
       <c r="E29" s="12">
         <v>100.2</v>
       </c>
       <c r="F29" s="12">
         <v>101.2</v>
       </c>
       <c r="G29" s="12">
         <v>101.6</v>
       </c>
       <c r="H29" s="24">
         <v>101.6</v>
       </c>
       <c r="I29" s="24">
         <v>101.8</v>
       </c>
       <c r="J29" s="24">
         <v>102.1</v>
       </c>
       <c r="K29" s="24">
         <v>102</v>
       </c>
       <c r="L29" s="24">
         <v>101.8</v>
       </c>
       <c r="M29" s="24">
         <v>100.7</v>
       </c>
     </row>
-    <row r="30" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A30" s="11">
         <v>2023</v>
       </c>
       <c r="B30" s="12">
         <v>101.2</v>
       </c>
       <c r="C30" s="12">
         <v>100.6</v>
       </c>
       <c r="D30" s="12">
         <v>100.4</v>
       </c>
       <c r="E30" s="12">
         <v>101.5</v>
       </c>
       <c r="F30" s="12">
         <v>100.9</v>
       </c>
       <c r="G30" s="12">
         <v>100.5</v>
       </c>
       <c r="H30" s="24">
         <v>100.4</v>
       </c>
       <c r="I30" s="24">
         <v>100.9</v>
       </c>
       <c r="J30" s="24">
         <v>100.4</v>
       </c>
       <c r="K30" s="24">
         <v>101.2</v>
       </c>
       <c r="L30" s="24">
         <v>100.4</v>
       </c>
       <c r="M30" s="24">
         <v>100.6</v>
       </c>
     </row>
-    <row r="31" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A31" s="11">
         <v>2024</v>
       </c>
       <c r="B31" s="12">
         <v>100.9</v>
       </c>
       <c r="C31" s="12">
         <v>100.4</v>
       </c>
       <c r="D31" s="12">
         <v>101.2</v>
       </c>
       <c r="E31" s="12">
         <v>100.7</v>
       </c>
       <c r="F31" s="12">
         <v>100.9</v>
       </c>
       <c r="G31" s="12">
         <v>100.3</v>
       </c>
       <c r="H31" s="24">
         <v>100.3</v>
       </c>
       <c r="I31" s="24">
         <v>100.5</v>
       </c>
       <c r="J31" s="24">
         <v>100.5</v>
       </c>
       <c r="K31" s="24">
         <v>100.7</v>
       </c>
       <c r="L31" s="24">
         <v>101.2</v>
       </c>
       <c r="M31" s="24">
         <v>100.8</v>
       </c>
     </row>
-    <row r="32" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A32" s="11">
         <v>2025</v>
       </c>
       <c r="B32" s="12">
         <v>100.3</v>
       </c>
       <c r="C32" s="12">
         <v>100.4</v>
       </c>
       <c r="D32" s="12">
         <v>100.5</v>
       </c>
       <c r="E32" s="12">
         <v>100.5</v>
       </c>
       <c r="F32" s="12">
         <v>100.9</v>
       </c>
       <c r="G32" s="12">
         <v>100.4</v>
       </c>
       <c r="H32" s="24">
         <v>101.3</v>
       </c>
       <c r="I32" s="24">
         <v>101.4</v>
       </c>
       <c r="J32" s="24">
         <v>101.7</v>
       </c>
       <c r="K32" s="24">
         <v>101.4</v>
       </c>
       <c r="L32" s="24">
         <v>100.4</v>
       </c>
       <c r="M32" s="24">
         <v>101.6</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A33" s="15">
         <v>2026</v>
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
-      <c r="E33" s="22"/>
+      <c r="E33" s="22">
+        <v>100.6</v>
+      </c>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
-    <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" ht="28.5" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="31"/>
       <c r="N34" s="10"/>
     </row>
-    <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
         <v>101.2</v>
       </c>
       <c r="I35" s="8">
         <v>100.1</v>
       </c>
       <c r="J35" s="8">
         <v>100.5</v>
       </c>
       <c r="K35" s="8">
         <v>100.3</v>
       </c>
       <c r="L35" s="8">
         <v>100.3</v>
       </c>
       <c r="M35" s="8">
         <v>100.2</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A36" s="7">
         <v>2019</v>
       </c>
       <c r="B36" s="19">
         <v>97.5</v>
       </c>
       <c r="C36" s="19">
         <v>99.9</v>
       </c>
       <c r="D36" s="19">
         <v>100.2</v>
       </c>
       <c r="E36" s="19">
         <v>100.3</v>
       </c>
       <c r="F36" s="19">
         <v>100.1</v>
       </c>
       <c r="G36" s="19">
         <v>100</v>
       </c>
       <c r="H36" s="19">
         <v>100.4</v>
       </c>
       <c r="I36" s="19">
         <v>100.1</v>
       </c>
       <c r="J36" s="19">
         <v>100.1</v>
       </c>
       <c r="K36" s="19">
         <v>100.3</v>
       </c>
       <c r="L36" s="19">
         <v>100.2</v>
       </c>
       <c r="M36" s="19">
         <v>100.1</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A37" s="7">
         <v>2020</v>
       </c>
       <c r="B37" s="8">
         <v>100.6</v>
       </c>
       <c r="C37" s="8">
         <v>100.1</v>
       </c>
       <c r="D37" s="8">
         <v>100</v>
       </c>
       <c r="E37" s="8">
         <v>99.7</v>
       </c>
       <c r="F37" s="8">
         <v>100.1</v>
       </c>
       <c r="G37" s="8">
         <v>100.2</v>
       </c>
       <c r="H37" s="8">
         <v>100</v>
       </c>
       <c r="I37" s="8">
         <v>100.5</v>
       </c>
       <c r="J37" s="8">
         <v>100.3</v>
       </c>
       <c r="K37" s="8">
         <v>100.5</v>
       </c>
       <c r="L37" s="8">
         <v>100.2</v>
       </c>
       <c r="M37" s="8">
         <v>100.9</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A38" s="7">
         <v>2021</v>
       </c>
       <c r="B38" s="8">
         <v>100.2</v>
       </c>
       <c r="C38" s="8">
         <v>100.8</v>
       </c>
       <c r="D38" s="8">
         <v>100.3</v>
       </c>
       <c r="E38" s="8">
         <v>100.5</v>
       </c>
       <c r="F38" s="8">
         <v>100.8</v>
       </c>
       <c r="G38" s="8">
         <v>100.7</v>
       </c>
       <c r="H38" s="8">
         <v>100.5</v>
       </c>
       <c r="I38" s="8">
         <v>100.3</v>
       </c>
       <c r="J38" s="8">
         <v>101</v>
       </c>
       <c r="K38" s="8">
         <v>100.6</v>
       </c>
       <c r="L38" s="8">
         <v>100.1</v>
       </c>
       <c r="M38" s="8">
         <v>100.6</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A39" s="11">
         <v>2022</v>
       </c>
       <c r="B39" s="12">
         <v>101.2</v>
       </c>
       <c r="C39" s="12">
         <v>100.7</v>
       </c>
       <c r="D39" s="12">
         <v>100.9</v>
       </c>
       <c r="E39" s="12">
         <v>100.9</v>
       </c>
       <c r="F39" s="12">
         <v>100.4</v>
       </c>
       <c r="G39" s="12">
         <v>101.4</v>
       </c>
       <c r="H39" s="24">
         <v>100.8</v>
       </c>
       <c r="I39" s="24">
         <v>101.1</v>
       </c>
       <c r="J39" s="24">
         <v>101.7</v>
       </c>
       <c r="K39" s="24">
         <v>101.5</v>
       </c>
       <c r="L39" s="24">
         <v>100.5</v>
       </c>
       <c r="M39" s="24">
         <v>100.6</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A40" s="11">
         <v>2023</v>
       </c>
       <c r="B40" s="12">
         <v>100.9</v>
       </c>
       <c r="C40" s="12">
         <v>100</v>
       </c>
       <c r="D40" s="12">
         <v>101.1</v>
       </c>
       <c r="E40" s="12">
         <v>100.1</v>
       </c>
       <c r="F40" s="12">
         <v>102.7</v>
       </c>
       <c r="G40" s="12">
         <v>100.3</v>
       </c>
       <c r="H40" s="24">
         <v>103.5</v>
       </c>
       <c r="I40" s="24">
         <v>100.4</v>
       </c>
       <c r="J40" s="24">
         <v>100.3</v>
       </c>
       <c r="K40" s="24">
         <v>100.1</v>
       </c>
       <c r="L40" s="24">
         <v>101.8</v>
       </c>
       <c r="M40" s="24">
         <v>101.1</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A41" s="11">
         <v>2024</v>
       </c>
       <c r="B41" s="12">
         <v>101.3</v>
       </c>
       <c r="C41" s="12">
         <v>101</v>
       </c>
       <c r="D41" s="12">
         <v>100.3</v>
       </c>
       <c r="E41" s="12">
         <v>100.4</v>
       </c>
       <c r="F41" s="12">
         <v>100.7</v>
       </c>
       <c r="G41" s="12">
         <v>101.2</v>
       </c>
       <c r="H41" s="24">
         <v>102.2</v>
       </c>
       <c r="I41" s="24">
         <v>101</v>
       </c>
       <c r="J41" s="24">
         <v>100.2</v>
       </c>
       <c r="K41" s="24">
         <v>101.2</v>
       </c>
       <c r="L41" s="24">
         <v>100.7</v>
       </c>
       <c r="M41" s="24">
         <v>100</v>
       </c>
     </row>
-    <row r="42" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A42" s="11">
         <v>2025</v>
       </c>
       <c r="B42" s="12">
         <v>101.1</v>
       </c>
       <c r="C42" s="12">
         <v>100.8</v>
       </c>
       <c r="D42" s="12">
         <v>101.2</v>
       </c>
       <c r="E42" s="12">
         <v>103.4</v>
       </c>
       <c r="F42" s="12">
         <v>100.6</v>
       </c>
       <c r="G42" s="12">
         <v>100.4</v>
       </c>
       <c r="H42" s="24">
         <v>100.6</v>
       </c>
       <c r="I42" s="24">
         <v>101.2</v>
       </c>
       <c r="J42" s="24">
         <v>102.1</v>
       </c>
       <c r="K42" s="24">
         <v>99.2</v>
       </c>
       <c r="L42" s="24">
         <v>99.6</v>
       </c>
       <c r="M42" s="24">
         <v>100.2</v>
       </c>
     </row>
-    <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A43" s="15">
         <v>2026</v>
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
-      <c r="E43" s="22"/>
+      <c r="E43" s="22">
+        <v>101.6</v>
+      </c>
       <c r="F43" s="22"/>
       <c r="G43" s="22"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
-    <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" ht="46.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>