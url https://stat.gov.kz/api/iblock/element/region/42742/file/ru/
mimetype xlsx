--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -88,51 +88,51 @@
   </si>
   <si>
     <t>Продовольственные товары</t>
   </si>
   <si>
     <t>Товары и услуги</t>
   </si>
   <si>
     <t>Индекс цен на потребительские товары и услуги</t>
   </si>
   <si>
     <t>…*</t>
   </si>
   <si>
     <t xml:space="preserve">*) Индекс потребительских цен по г.Шымкент начал формироваться с июня 2018г.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -662,1761 +662,1769 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F43" sqref="F43"/>
+      <pane ySplit="3" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G43" sqref="G43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="32.25" customHeight="1">
+    <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
     </row>
-    <row r="3" spans="1:19" s="3" customFormat="1">
+    <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1">
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="36"/>
     </row>
-    <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
       </c>
       <c r="I5" s="9">
         <v>100.3</v>
       </c>
       <c r="J5" s="9">
         <v>100.6</v>
       </c>
       <c r="K5" s="9">
         <v>100.3</v>
       </c>
       <c r="L5" s="9">
         <v>100.7</v>
       </c>
       <c r="M5" s="9">
         <v>100.8</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2019</v>
       </c>
       <c r="B6" s="9">
         <v>100</v>
       </c>
       <c r="C6" s="9">
         <v>101.1</v>
       </c>
       <c r="D6" s="9">
         <v>100.8</v>
       </c>
       <c r="E6" s="9">
         <v>100.7</v>
       </c>
       <c r="F6" s="9">
         <v>100.5</v>
       </c>
       <c r="G6" s="9">
         <v>100.2</v>
       </c>
       <c r="H6" s="9">
         <v>99.8</v>
       </c>
       <c r="I6" s="9">
         <v>100.4</v>
       </c>
       <c r="J6" s="9">
         <v>100.2</v>
       </c>
       <c r="K6" s="9">
         <v>100.6</v>
       </c>
       <c r="L6" s="9">
         <v>100.6</v>
       </c>
       <c r="M6" s="9">
         <v>100.6</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7">
         <v>2020</v>
       </c>
       <c r="B7" s="9">
         <v>101</v>
       </c>
       <c r="C7" s="9">
         <v>100.4</v>
       </c>
       <c r="D7" s="9">
         <v>101</v>
       </c>
       <c r="E7" s="9">
         <v>100.8</v>
       </c>
       <c r="F7" s="9">
         <v>100.7</v>
       </c>
       <c r="G7" s="9">
         <v>100.1</v>
       </c>
       <c r="H7" s="9">
         <v>100.1</v>
       </c>
       <c r="I7" s="9">
         <v>100.1</v>
       </c>
       <c r="J7" s="9">
         <v>100.5</v>
       </c>
       <c r="K7" s="9">
         <v>100.8</v>
       </c>
       <c r="L7" s="9">
         <v>100.8</v>
       </c>
       <c r="M7" s="9">
         <v>100.6</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
         <v>2021</v>
       </c>
       <c r="B8" s="9">
         <v>100.6</v>
       </c>
       <c r="C8" s="9">
         <v>100.8</v>
       </c>
       <c r="D8" s="9">
         <v>100.6</v>
       </c>
       <c r="E8" s="9">
         <v>101.1</v>
       </c>
       <c r="F8" s="9">
         <v>100.5</v>
       </c>
       <c r="G8" s="9">
         <v>101.1</v>
       </c>
       <c r="H8" s="9">
         <v>100.6</v>
       </c>
       <c r="I8" s="9">
         <v>100.4</v>
       </c>
       <c r="J8" s="9">
         <v>100.7</v>
       </c>
       <c r="K8" s="9">
         <v>100.6</v>
       </c>
       <c r="L8" s="9">
         <v>100.4</v>
       </c>
       <c r="M8" s="9">
         <v>100.5</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2022</v>
       </c>
       <c r="B9" s="12">
         <v>100.9</v>
       </c>
       <c r="C9" s="12">
         <v>100.7</v>
       </c>
       <c r="D9" s="13">
         <v>104.3</v>
       </c>
       <c r="E9" s="13">
         <v>101.2</v>
       </c>
       <c r="F9" s="13">
         <v>101.4</v>
       </c>
       <c r="G9" s="13">
         <v>101.3</v>
       </c>
       <c r="H9" s="13">
         <v>101.1</v>
       </c>
       <c r="I9" s="13">
         <v>101.4</v>
       </c>
       <c r="J9" s="14">
         <v>101.5</v>
       </c>
       <c r="K9" s="14">
         <v>102.3</v>
       </c>
       <c r="L9" s="13">
         <v>101.3</v>
       </c>
       <c r="M9" s="13">
         <v>100.7</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="10" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11">
         <v>2023</v>
       </c>
       <c r="B10" s="13">
         <v>101.5</v>
       </c>
       <c r="C10" s="13">
         <v>101</v>
       </c>
       <c r="D10" s="13">
         <v>100.7</v>
       </c>
       <c r="E10" s="13">
         <v>100.7</v>
       </c>
       <c r="F10" s="13">
         <v>101</v>
       </c>
       <c r="G10" s="13">
         <v>100</v>
       </c>
       <c r="H10" s="13">
         <v>100.7</v>
       </c>
       <c r="I10" s="13">
         <v>100.2</v>
       </c>
       <c r="J10" s="14">
         <v>100.3</v>
       </c>
       <c r="K10" s="14">
         <v>101.1</v>
       </c>
       <c r="L10" s="13">
         <v>100.9</v>
       </c>
       <c r="M10" s="13">
         <v>101</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11">
         <v>2024</v>
       </c>
       <c r="B11" s="13">
         <v>101</v>
       </c>
       <c r="C11" s="13">
         <v>100.9</v>
       </c>
       <c r="D11" s="13">
         <v>100.8</v>
       </c>
       <c r="E11" s="13">
         <v>100.4</v>
       </c>
       <c r="F11" s="13">
         <v>100</v>
       </c>
       <c r="G11" s="13">
         <v>100.2</v>
       </c>
       <c r="H11" s="13">
         <v>100.3</v>
       </c>
       <c r="I11" s="13">
         <v>100.3</v>
       </c>
       <c r="J11" s="14">
         <v>100.4</v>
       </c>
       <c r="K11" s="14">
         <v>100.7</v>
       </c>
       <c r="L11" s="13">
         <v>101.4</v>
       </c>
       <c r="M11" s="13">
         <v>100.6</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="12" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
         <v>2025</v>
       </c>
       <c r="B12" s="13">
         <v>101.1</v>
       </c>
       <c r="C12" s="13">
         <v>101.5</v>
       </c>
       <c r="D12" s="13">
         <v>101.1</v>
       </c>
       <c r="E12" s="13">
         <v>101.5</v>
       </c>
       <c r="F12" s="13">
         <v>100.9</v>
       </c>
       <c r="G12" s="13">
         <v>100.3</v>
       </c>
       <c r="H12" s="13">
         <v>101</v>
       </c>
       <c r="I12" s="13">
         <v>100.9</v>
       </c>
       <c r="J12" s="14">
         <v>101.5</v>
       </c>
       <c r="K12" s="14">
         <v>100.7</v>
       </c>
       <c r="L12" s="13">
         <v>100.1</v>
       </c>
       <c r="M12" s="13">
         <v>100.9</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15">
         <v>2026</v>
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
-      <c r="F13" s="16"/>
+      <c r="F13" s="16">
+        <v>100.3</v>
+      </c>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
-    <row r="14" spans="1:19" ht="28.5" customHeight="1">
+    <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="31"/>
       <c r="N14" s="10"/>
     </row>
-    <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
         <v>98.8</v>
       </c>
       <c r="I15" s="8">
         <v>100</v>
       </c>
       <c r="J15" s="8">
         <v>101</v>
       </c>
       <c r="K15" s="8">
         <v>100.3</v>
       </c>
       <c r="L15" s="8">
         <v>101.1</v>
       </c>
       <c r="M15" s="8">
         <v>101.6</v>
       </c>
       <c r="S15" s="1"/>
     </row>
-    <row r="16" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="16" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2019</v>
       </c>
       <c r="B16" s="19">
         <v>101.6</v>
       </c>
       <c r="C16" s="19">
         <v>102.2</v>
       </c>
       <c r="D16" s="19">
         <v>101.5</v>
       </c>
       <c r="E16" s="19">
         <v>101.5</v>
       </c>
       <c r="F16" s="19">
         <v>101</v>
       </c>
       <c r="G16" s="19">
         <v>100.1</v>
       </c>
       <c r="H16" s="19">
         <v>99.3</v>
       </c>
       <c r="I16" s="19">
         <v>100.7</v>
       </c>
       <c r="J16" s="19">
         <v>100</v>
       </c>
       <c r="K16" s="19">
         <v>101.1</v>
       </c>
       <c r="L16" s="19">
         <v>101</v>
       </c>
       <c r="M16" s="19">
         <v>100.8</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7">
         <v>2020</v>
       </c>
       <c r="B17" s="8">
         <v>101.2</v>
       </c>
       <c r="C17" s="8">
         <v>100.7</v>
       </c>
       <c r="D17" s="8">
         <v>102.1</v>
       </c>
       <c r="E17" s="8">
         <v>101.8</v>
       </c>
       <c r="F17" s="8">
         <v>101.6</v>
       </c>
       <c r="G17" s="8">
         <v>99.8</v>
       </c>
       <c r="H17" s="8">
         <v>100.2</v>
       </c>
       <c r="I17" s="8">
         <v>99.7</v>
       </c>
       <c r="J17" s="8">
         <v>100.5</v>
       </c>
       <c r="K17" s="8">
         <v>101.2</v>
       </c>
       <c r="L17" s="8">
         <v>101.6</v>
       </c>
       <c r="M17" s="8">
         <v>100.4</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="18" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
         <v>2021</v>
       </c>
       <c r="B18" s="8">
         <v>101</v>
       </c>
       <c r="C18" s="8">
         <v>101</v>
       </c>
       <c r="D18" s="8">
         <v>100.7</v>
       </c>
       <c r="E18" s="8">
         <v>101.7</v>
       </c>
       <c r="F18" s="8">
         <v>100.4</v>
       </c>
       <c r="G18" s="8">
         <v>101.4</v>
       </c>
       <c r="H18" s="8">
         <v>101.2</v>
       </c>
       <c r="I18" s="8">
         <v>100.1</v>
       </c>
       <c r="J18" s="8">
         <v>100.6</v>
       </c>
       <c r="K18" s="8">
         <v>100.4</v>
       </c>
       <c r="L18" s="8">
         <v>100.4</v>
       </c>
       <c r="M18" s="8">
         <v>100.7</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="19" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11">
         <v>2022</v>
       </c>
       <c r="B19" s="20">
         <v>101.2</v>
       </c>
       <c r="C19" s="20">
         <v>100.8</v>
       </c>
       <c r="D19" s="12">
         <v>107.3</v>
       </c>
       <c r="E19" s="12">
         <v>102.1</v>
       </c>
       <c r="F19" s="12">
         <v>102.2</v>
       </c>
       <c r="G19" s="12">
         <v>101.2</v>
       </c>
       <c r="H19" s="21">
         <v>101</v>
       </c>
       <c r="I19" s="21">
         <v>101.3</v>
       </c>
       <c r="J19" s="21">
         <v>101</v>
       </c>
       <c r="K19" s="21">
         <v>103</v>
       </c>
       <c r="L19" s="21">
         <v>101.5</v>
       </c>
       <c r="M19" s="21">
         <v>100.7</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="20" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="11">
         <v>2023</v>
       </c>
       <c r="B20" s="12">
         <v>102.2</v>
       </c>
       <c r="C20" s="12">
         <v>102</v>
       </c>
       <c r="D20" s="12">
         <v>100.7</v>
       </c>
       <c r="E20" s="12">
         <v>100.3</v>
       </c>
       <c r="F20" s="12">
         <v>100</v>
       </c>
       <c r="G20" s="12">
         <v>99.4</v>
       </c>
       <c r="H20" s="21">
         <v>98.9</v>
       </c>
       <c r="I20" s="21">
         <v>99.6</v>
       </c>
       <c r="J20" s="21">
         <v>100.3</v>
       </c>
       <c r="K20" s="21">
         <v>101.8</v>
       </c>
       <c r="L20" s="21">
         <v>100.7</v>
       </c>
       <c r="M20" s="21">
         <v>101.2</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="21" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="11">
         <v>2024</v>
       </c>
       <c r="B21" s="12">
         <v>101</v>
       </c>
       <c r="C21" s="12">
         <v>101.4</v>
       </c>
       <c r="D21" s="12">
         <v>100.8</v>
       </c>
       <c r="E21" s="12">
         <v>100.1</v>
       </c>
       <c r="F21" s="12">
         <v>98.7</v>
       </c>
       <c r="G21" s="12">
         <v>99.5</v>
       </c>
       <c r="H21" s="21">
         <v>99.1</v>
       </c>
       <c r="I21" s="21">
         <v>99.6</v>
       </c>
       <c r="J21" s="21">
         <v>100.4</v>
       </c>
       <c r="K21" s="21">
         <v>100.4</v>
       </c>
       <c r="L21" s="21">
         <v>102</v>
       </c>
       <c r="M21" s="21">
         <v>100.9</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="11">
         <v>2025</v>
       </c>
       <c r="B22" s="12">
         <v>101.7</v>
       </c>
       <c r="C22" s="12">
         <v>103</v>
       </c>
       <c r="D22" s="12">
         <v>101.6</v>
       </c>
       <c r="E22" s="12">
         <v>101</v>
       </c>
       <c r="F22" s="12">
         <v>101.1</v>
       </c>
       <c r="G22" s="12">
         <v>100.1</v>
       </c>
       <c r="H22" s="21">
         <v>101</v>
       </c>
       <c r="I22" s="21">
         <v>100.2</v>
       </c>
       <c r="J22" s="21">
         <v>100.9</v>
       </c>
       <c r="K22" s="21">
         <v>101.1</v>
       </c>
       <c r="L22" s="21">
         <v>100.2</v>
       </c>
       <c r="M22" s="21">
         <v>100.8</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2026</v>
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
-      <c r="F23" s="22"/>
+      <c r="F23" s="22">
+        <v>100.2</v>
+      </c>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
-    <row r="24" spans="1:19" ht="28.5" customHeight="1">
+    <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="31"/>
       <c r="N24" s="10"/>
     </row>
-    <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
         <v>100.3</v>
       </c>
       <c r="I25" s="8">
         <v>100.8</v>
       </c>
       <c r="J25" s="8">
         <v>100.3</v>
       </c>
       <c r="K25" s="8">
         <v>100.4</v>
       </c>
       <c r="L25" s="8">
         <v>100.6</v>
       </c>
       <c r="M25" s="8">
         <v>100.3</v>
       </c>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
     </row>
-    <row r="26" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="26" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7">
         <v>2019</v>
       </c>
       <c r="B26" s="19">
         <v>100.6</v>
       </c>
       <c r="C26" s="19">
         <v>100.8</v>
       </c>
       <c r="D26" s="19">
         <v>100.3</v>
       </c>
       <c r="E26" s="19">
         <v>100.1</v>
       </c>
       <c r="F26" s="19">
         <v>100.2</v>
       </c>
       <c r="G26" s="19">
         <v>100.6</v>
       </c>
       <c r="H26" s="19">
         <v>100.1</v>
       </c>
       <c r="I26" s="19">
         <v>100.2</v>
       </c>
       <c r="J26" s="19">
         <v>100.4</v>
       </c>
       <c r="K26" s="19">
         <v>100.4</v>
       </c>
       <c r="L26" s="19">
         <v>100.5</v>
       </c>
       <c r="M26" s="19">
         <v>100.7</v>
       </c>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
     </row>
-    <row r="27" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="27" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7">
         <v>2020</v>
       </c>
       <c r="B27" s="8">
         <v>101.1</v>
       </c>
       <c r="C27" s="8">
         <v>100.3</v>
       </c>
       <c r="D27" s="8">
         <v>100.3</v>
       </c>
       <c r="E27" s="8">
         <v>100.5</v>
       </c>
       <c r="F27" s="8">
         <v>99.9</v>
       </c>
       <c r="G27" s="8">
         <v>100.4</v>
       </c>
       <c r="H27" s="8">
         <v>100.1</v>
       </c>
       <c r="I27" s="8">
         <v>100.4</v>
       </c>
       <c r="J27" s="8">
         <v>100.8</v>
       </c>
       <c r="K27" s="8">
         <v>100.3</v>
       </c>
       <c r="L27" s="8">
         <v>100.3</v>
       </c>
       <c r="M27" s="8">
         <v>100.6</v>
       </c>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
     </row>
-    <row r="28" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="28" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="7">
         <v>2021</v>
       </c>
       <c r="B28" s="8">
         <v>100.5</v>
       </c>
       <c r="C28" s="8">
         <v>100.5</v>
       </c>
       <c r="D28" s="8">
         <v>100.9</v>
       </c>
       <c r="E28" s="8">
         <v>101</v>
       </c>
       <c r="F28" s="8">
         <v>100.3</v>
       </c>
       <c r="G28" s="8">
         <v>101.1</v>
       </c>
       <c r="H28" s="8">
         <v>100.1</v>
       </c>
       <c r="I28" s="8">
         <v>100.9</v>
       </c>
       <c r="J28" s="8">
         <v>100.5</v>
       </c>
       <c r="K28" s="8">
         <v>100.8</v>
       </c>
       <c r="L28" s="8">
         <v>100.8</v>
       </c>
       <c r="M28" s="8">
         <v>100.3</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="29" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11">
         <v>2022</v>
       </c>
       <c r="B29" s="12">
         <v>100.2</v>
       </c>
       <c r="C29" s="12">
         <v>100.4</v>
       </c>
       <c r="D29" s="12">
         <v>103.3</v>
       </c>
       <c r="E29" s="12">
         <v>100.2</v>
       </c>
       <c r="F29" s="12">
         <v>101.2</v>
       </c>
       <c r="G29" s="12">
         <v>101.6</v>
       </c>
       <c r="H29" s="24">
         <v>101.6</v>
       </c>
       <c r="I29" s="24">
         <v>101.8</v>
       </c>
       <c r="J29" s="24">
         <v>102.1</v>
       </c>
       <c r="K29" s="24">
         <v>102</v>
       </c>
       <c r="L29" s="24">
         <v>101.8</v>
       </c>
       <c r="M29" s="24">
         <v>100.7</v>
       </c>
     </row>
-    <row r="30" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="30" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="11">
         <v>2023</v>
       </c>
       <c r="B30" s="12">
         <v>101.2</v>
       </c>
       <c r="C30" s="12">
         <v>100.6</v>
       </c>
       <c r="D30" s="12">
         <v>100.4</v>
       </c>
       <c r="E30" s="12">
         <v>101.5</v>
       </c>
       <c r="F30" s="12">
         <v>100.9</v>
       </c>
       <c r="G30" s="12">
         <v>100.5</v>
       </c>
       <c r="H30" s="24">
         <v>100.4</v>
       </c>
       <c r="I30" s="24">
         <v>100.9</v>
       </c>
       <c r="J30" s="24">
         <v>100.4</v>
       </c>
       <c r="K30" s="24">
         <v>101.2</v>
       </c>
       <c r="L30" s="24">
         <v>100.4</v>
       </c>
       <c r="M30" s="24">
         <v>100.6</v>
       </c>
     </row>
-    <row r="31" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="31" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="11">
         <v>2024</v>
       </c>
       <c r="B31" s="12">
         <v>100.9</v>
       </c>
       <c r="C31" s="12">
         <v>100.4</v>
       </c>
       <c r="D31" s="12">
         <v>101.2</v>
       </c>
       <c r="E31" s="12">
         <v>100.7</v>
       </c>
       <c r="F31" s="12">
         <v>100.9</v>
       </c>
       <c r="G31" s="12">
         <v>100.3</v>
       </c>
       <c r="H31" s="24">
         <v>100.3</v>
       </c>
       <c r="I31" s="24">
         <v>100.5</v>
       </c>
       <c r="J31" s="24">
         <v>100.5</v>
       </c>
       <c r="K31" s="24">
         <v>100.7</v>
       </c>
       <c r="L31" s="24">
         <v>101.2</v>
       </c>
       <c r="M31" s="24">
         <v>100.8</v>
       </c>
     </row>
-    <row r="32" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="32" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="11">
         <v>2025</v>
       </c>
       <c r="B32" s="12">
         <v>100.3</v>
       </c>
       <c r="C32" s="12">
         <v>100.4</v>
       </c>
       <c r="D32" s="12">
         <v>100.5</v>
       </c>
       <c r="E32" s="12">
         <v>100.5</v>
       </c>
       <c r="F32" s="12">
         <v>100.9</v>
       </c>
       <c r="G32" s="12">
         <v>100.4</v>
       </c>
       <c r="H32" s="24">
         <v>101.3</v>
       </c>
       <c r="I32" s="24">
         <v>101.4</v>
       </c>
       <c r="J32" s="24">
         <v>101.7</v>
       </c>
       <c r="K32" s="24">
         <v>101.4</v>
       </c>
       <c r="L32" s="24">
         <v>100.4</v>
       </c>
       <c r="M32" s="24">
         <v>101.6</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="15">
         <v>2026</v>
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
-      <c r="F33" s="22"/>
+      <c r="F33" s="22">
+        <v>100.8</v>
+      </c>
       <c r="G33" s="22"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
-    <row r="34" spans="1:14" ht="28.5" customHeight="1">
+    <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="31"/>
       <c r="N34" s="10"/>
     </row>
-    <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
         <v>101.2</v>
       </c>
       <c r="I35" s="8">
         <v>100.1</v>
       </c>
       <c r="J35" s="8">
         <v>100.5</v>
       </c>
       <c r="K35" s="8">
         <v>100.3</v>
       </c>
       <c r="L35" s="8">
         <v>100.3</v>
       </c>
       <c r="M35" s="8">
         <v>100.2</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="36" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="7">
         <v>2019</v>
       </c>
       <c r="B36" s="19">
         <v>97.5</v>
       </c>
       <c r="C36" s="19">
         <v>99.9</v>
       </c>
       <c r="D36" s="19">
         <v>100.2</v>
       </c>
       <c r="E36" s="19">
         <v>100.3</v>
       </c>
       <c r="F36" s="19">
         <v>100.1</v>
       </c>
       <c r="G36" s="19">
         <v>100</v>
       </c>
       <c r="H36" s="19">
         <v>100.4</v>
       </c>
       <c r="I36" s="19">
         <v>100.1</v>
       </c>
       <c r="J36" s="19">
         <v>100.1</v>
       </c>
       <c r="K36" s="19">
         <v>100.3</v>
       </c>
       <c r="L36" s="19">
         <v>100.2</v>
       </c>
       <c r="M36" s="19">
         <v>100.1</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="37" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7">
         <v>2020</v>
       </c>
       <c r="B37" s="8">
         <v>100.6</v>
       </c>
       <c r="C37" s="8">
         <v>100.1</v>
       </c>
       <c r="D37" s="8">
         <v>100</v>
       </c>
       <c r="E37" s="8">
         <v>99.7</v>
       </c>
       <c r="F37" s="8">
         <v>100.1</v>
       </c>
       <c r="G37" s="8">
         <v>100.2</v>
       </c>
       <c r="H37" s="8">
         <v>100</v>
       </c>
       <c r="I37" s="8">
         <v>100.5</v>
       </c>
       <c r="J37" s="8">
         <v>100.3</v>
       </c>
       <c r="K37" s="8">
         <v>100.5</v>
       </c>
       <c r="L37" s="8">
         <v>100.2</v>
       </c>
       <c r="M37" s="8">
         <v>100.9</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="38" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7">
         <v>2021</v>
       </c>
       <c r="B38" s="8">
         <v>100.2</v>
       </c>
       <c r="C38" s="8">
         <v>100.8</v>
       </c>
       <c r="D38" s="8">
         <v>100.3</v>
       </c>
       <c r="E38" s="8">
         <v>100.5</v>
       </c>
       <c r="F38" s="8">
         <v>100.8</v>
       </c>
       <c r="G38" s="8">
         <v>100.7</v>
       </c>
       <c r="H38" s="8">
         <v>100.5</v>
       </c>
       <c r="I38" s="8">
         <v>100.3</v>
       </c>
       <c r="J38" s="8">
         <v>101</v>
       </c>
       <c r="K38" s="8">
         <v>100.6</v>
       </c>
       <c r="L38" s="8">
         <v>100.1</v>
       </c>
       <c r="M38" s="8">
         <v>100.6</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="39" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="11">
         <v>2022</v>
       </c>
       <c r="B39" s="12">
         <v>101.2</v>
       </c>
       <c r="C39" s="12">
         <v>100.7</v>
       </c>
       <c r="D39" s="12">
         <v>100.9</v>
       </c>
       <c r="E39" s="12">
         <v>100.9</v>
       </c>
       <c r="F39" s="12">
         <v>100.4</v>
       </c>
       <c r="G39" s="12">
         <v>101.4</v>
       </c>
       <c r="H39" s="24">
         <v>100.8</v>
       </c>
       <c r="I39" s="24">
         <v>101.1</v>
       </c>
       <c r="J39" s="24">
         <v>101.7</v>
       </c>
       <c r="K39" s="24">
         <v>101.5</v>
       </c>
       <c r="L39" s="24">
         <v>100.5</v>
       </c>
       <c r="M39" s="24">
         <v>100.6</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="40" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11">
         <v>2023</v>
       </c>
       <c r="B40" s="12">
         <v>100.9</v>
       </c>
       <c r="C40" s="12">
         <v>100</v>
       </c>
       <c r="D40" s="12">
         <v>101.1</v>
       </c>
       <c r="E40" s="12">
         <v>100.1</v>
       </c>
       <c r="F40" s="12">
         <v>102.7</v>
       </c>
       <c r="G40" s="12">
         <v>100.3</v>
       </c>
       <c r="H40" s="24">
         <v>103.5</v>
       </c>
       <c r="I40" s="24">
         <v>100.4</v>
       </c>
       <c r="J40" s="24">
         <v>100.3</v>
       </c>
       <c r="K40" s="24">
         <v>100.1</v>
       </c>
       <c r="L40" s="24">
         <v>101.8</v>
       </c>
       <c r="M40" s="24">
         <v>101.1</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="41" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="11">
         <v>2024</v>
       </c>
       <c r="B41" s="12">
         <v>101.3</v>
       </c>
       <c r="C41" s="12">
         <v>101</v>
       </c>
       <c r="D41" s="12">
         <v>100.3</v>
       </c>
       <c r="E41" s="12">
         <v>100.4</v>
       </c>
       <c r="F41" s="12">
         <v>100.7</v>
       </c>
       <c r="G41" s="12">
         <v>101.2</v>
       </c>
       <c r="H41" s="24">
         <v>102.2</v>
       </c>
       <c r="I41" s="24">
         <v>101</v>
       </c>
       <c r="J41" s="24">
         <v>100.2</v>
       </c>
       <c r="K41" s="24">
         <v>101.2</v>
       </c>
       <c r="L41" s="24">
         <v>100.7</v>
       </c>
       <c r="M41" s="24">
         <v>100</v>
       </c>
     </row>
-    <row r="42" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="42" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11">
         <v>2025</v>
       </c>
       <c r="B42" s="12">
         <v>101.1</v>
       </c>
       <c r="C42" s="12">
         <v>100.8</v>
       </c>
       <c r="D42" s="12">
         <v>101.2</v>
       </c>
       <c r="E42" s="12">
         <v>103.4</v>
       </c>
       <c r="F42" s="12">
         <v>100.6</v>
       </c>
       <c r="G42" s="12">
         <v>100.4</v>
       </c>
       <c r="H42" s="24">
         <v>100.6</v>
       </c>
       <c r="I42" s="24">
         <v>101.2</v>
       </c>
       <c r="J42" s="24">
         <v>102.1</v>
       </c>
       <c r="K42" s="24">
         <v>99.2</v>
       </c>
       <c r="L42" s="24">
         <v>99.6</v>
       </c>
       <c r="M42" s="24">
         <v>100.2</v>
       </c>
     </row>
-    <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15">
         <v>2026</v>
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
-      <c r="F43" s="22"/>
+      <c r="F43" s="22">
+        <v>100</v>
+      </c>
       <c r="G43" s="22"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
-    <row r="45" spans="1:14" ht="46.5" customHeight="1">
+    <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>