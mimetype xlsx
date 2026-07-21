--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -663,51 +663,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G43" sqref="G43"/>
+      <selection pane="bottomLeft" activeCell="H43" sqref="H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
@@ -1111,51 +1111,53 @@
         <v>100.1</v>
       </c>
       <c r="M12" s="13">
         <v>100.9</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15">
         <v>2026</v>
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
-      <c r="G13" s="16"/>
+      <c r="G13" s="16">
+        <v>100.8</v>
+      </c>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="31"/>
       <c r="N14" s="10"/>
@@ -1486,51 +1488,53 @@
         <v>100.2</v>
       </c>
       <c r="M22" s="21">
         <v>100.8</v>
       </c>
     </row>
     <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2026</v>
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
-      <c r="G23" s="22"/>
+      <c r="G23" s="22">
+        <v>100.8</v>
+      </c>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="31"/>
       <c r="N24" s="10"/>
     </row>
@@ -1865,51 +1869,53 @@
         <v>100.4</v>
       </c>
       <c r="M32" s="24">
         <v>101.6</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="15">
         <v>2026</v>
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
-      <c r="G33" s="22"/>
+      <c r="G33" s="22">
+        <v>101</v>
+      </c>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="31"/>
       <c r="N34" s="10"/>
     </row>
@@ -2238,51 +2244,53 @@
         <v>99.6</v>
       </c>
       <c r="M42" s="24">
         <v>100.2</v>
       </c>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15">
         <v>2026</v>
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
-      <c r="G43" s="22"/>
+      <c r="G43" s="22">
+        <v>100.7</v>
+      </c>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
@@ -2291,140 +2299,140 @@
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>