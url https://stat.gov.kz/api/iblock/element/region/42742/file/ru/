--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -662,52 +662,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H43" sqref="H43"/>
+      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
@@ -1114,51 +1114,53 @@
         <v>100.9</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15">
         <v>2026</v>
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
-      <c r="H13" s="16"/>
+      <c r="H13" s="16">
+        <v>100.4</v>
+      </c>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="31"/>
       <c r="N14" s="10"/>
     </row>
@@ -1491,51 +1493,53 @@
         <v>100.8</v>
       </c>
     </row>
     <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2026</v>
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
-      <c r="H23" s="23"/>
+      <c r="H23" s="23">
+        <v>100.3</v>
+      </c>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="31"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -1872,51 +1876,53 @@
         <v>101.6</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="15">
         <v>2026</v>
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
-      <c r="H33" s="25"/>
+      <c r="H33" s="25">
+        <v>100.5</v>
+      </c>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="31"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -2247,51 +2253,53 @@
         <v>100.2</v>
       </c>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15">
         <v>2026</v>
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
-      <c r="H43" s="25"/>
+      <c r="H43" s="25">
+        <v>100.6</v>
+      </c>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
@@ -2299,140 +2307,140 @@
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>