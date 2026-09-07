--- v4 (2026-08-11)
+++ v5 (2026-09-07)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$34</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">ИПЦ!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">ИПЦ!$A$1:$M$34</definedName>
   </definedNames>
-  <calcPr calcId="124519" iterateDelta="1E-4"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
   <si>
     <t xml:space="preserve"> в процентах, к предыдущему месяцу</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -79,109 +83,299 @@
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Платные услуги</t>
   </si>
   <si>
     <t>Непродовольственные товары</t>
   </si>
   <si>
     <t>Продовольственные товары</t>
   </si>
   <si>
     <t>Товары и услуги</t>
   </si>
   <si>
     <t>Индекс цен на потребительские товары и услуги</t>
   </si>
   <si>
     <t>…*</t>
   </si>
   <si>
     <t xml:space="preserve">*) Индекс потребительских цен по г.Шымкент начал формироваться с июня 2018г.
 </t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Отдел статистики цен</t>
+  </si>
+  <si>
+    <t>+7 7252 395069</t>
+  </si>
+  <si>
+    <t>Абдразаков Н.</t>
+  </si>
+  <si>
+    <t>n.abdrazzakov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/37/</t>
+  </si>
+  <si>
+    <t>«Методология построения индекса потребительских цен» от 30 декабря 2015 года № 230</t>
+  </si>
+  <si>
+    <t>https://e.stat.gov.kz</t>
+  </si>
+  <si>
+    <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/Методологии построения индекса потребительских цен(1).docx</t>
+  </si>
+  <si>
+    <t>Ц-101э (месячная)</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>ИПЦ</t>
+  </si>
+  <si>
+    <t>Индекс потребительских цен, характеризующий уровень инфляции, отражает изменение во времени общего уровня цен на товары и услуги, приобретаемые населением для личного потребления</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -230,186 +424,256 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -654,159 +918,424 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/37/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="43.42578125" customWidth="1"/>
+    <col min="2" max="2" width="59.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="40">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="35">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="35">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="112.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="30" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="30" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="30" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="31" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="30"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="30"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="32"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="32"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="32"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="58" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I43" sqref="I43"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="26" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="37"/>
-[...1 lines deleted...]
-      <c r="C2" s="37"/>
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="33" t="s">
+      <c r="I2" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="J2" s="33"/>
-[...2 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="35"/>
-[...10 lines deleted...]
-      <c r="M4" s="36"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="56"/>
     </row>
     <row r="5" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2018</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="9">
         <v>100.1</v>
       </c>
       <c r="H5" s="9">
         <v>100</v>
@@ -1117,73 +1646,75 @@
     <row r="13" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15">
         <v>2026</v>
       </c>
       <c r="B13" s="16">
         <v>101</v>
       </c>
       <c r="C13" s="16">
         <v>101.2</v>
       </c>
       <c r="D13" s="16">
         <v>100.4</v>
       </c>
       <c r="E13" s="16">
         <v>101.2</v>
       </c>
       <c r="F13" s="16">
         <v>100.3</v>
       </c>
       <c r="G13" s="16">
         <v>100.8</v>
       </c>
       <c r="H13" s="16">
         <v>100.4</v>
       </c>
-      <c r="I13" s="16"/>
+      <c r="I13" s="16">
+        <v>101.4</v>
+      </c>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="O13" s="18"/>
     </row>
     <row r="14" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="30"/>
-[...10 lines deleted...]
-      <c r="M14" s="31"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="51"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2018</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="8">
         <v>99.6</v>
       </c>
       <c r="H15" s="8">
@@ -1496,72 +2027,74 @@
     <row r="23" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2026</v>
       </c>
       <c r="B23" s="22">
         <v>100.9</v>
       </c>
       <c r="C23" s="22">
         <v>101.6</v>
       </c>
       <c r="D23" s="22">
         <v>100.4</v>
       </c>
       <c r="E23" s="22">
         <v>101.2</v>
       </c>
       <c r="F23" s="22">
         <v>100.2</v>
       </c>
       <c r="G23" s="22">
         <v>100.8</v>
       </c>
       <c r="H23" s="23">
         <v>100.3</v>
       </c>
-      <c r="I23" s="23"/>
+      <c r="I23" s="23">
+        <v>100.5</v>
+      </c>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="30"/>
-[...10 lines deleted...]
-      <c r="M24" s="31"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="51"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>2018</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="8">
         <v>100.4</v>
       </c>
       <c r="H25" s="8">
@@ -1879,72 +2412,74 @@
     <row r="33" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="15">
         <v>2026</v>
       </c>
       <c r="B33" s="22">
         <v>100.8</v>
       </c>
       <c r="C33" s="22">
         <v>101.2</v>
       </c>
       <c r="D33" s="22">
         <v>100.6</v>
       </c>
       <c r="E33" s="22">
         <v>100.6</v>
       </c>
       <c r="F33" s="22">
         <v>100.8</v>
       </c>
       <c r="G33" s="22">
         <v>101</v>
       </c>
       <c r="H33" s="25">
         <v>100.5</v>
       </c>
-      <c r="I33" s="25"/>
+      <c r="I33" s="25">
+        <v>101.5</v>
+      </c>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="30"/>
-[...10 lines deleted...]
-      <c r="M34" s="31"/>
+      <c r="B34" s="50"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="50"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="51"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
         <v>2018</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="8">
         <v>100.4</v>
       </c>
       <c r="H35" s="8">
@@ -2256,214 +2791,218 @@
     <row r="43" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15">
         <v>2026</v>
       </c>
       <c r="B43" s="22">
         <v>101.5</v>
       </c>
       <c r="C43" s="22">
         <v>100.6</v>
       </c>
       <c r="D43" s="22">
         <v>100.1</v>
       </c>
       <c r="E43" s="22">
         <v>101.6</v>
       </c>
       <c r="F43" s="22">
         <v>100</v>
       </c>
       <c r="G43" s="22">
         <v>100.7</v>
       </c>
       <c r="H43" s="25">
         <v>100.6</v>
       </c>
-      <c r="I43" s="25"/>
+      <c r="I43" s="25">
+        <v>103.2</v>
+      </c>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
     </row>
     <row r="45" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="27" t="s">
+      <c r="A45" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="28"/>
-[...3 lines deleted...]
-      <c r="F45" s="28"/>
+      <c r="B45" s="48"/>
+      <c r="C45" s="48"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="13" max="27" man="1"/>
     <brk id="23" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИПЦ</vt:lpstr>
       <vt:lpstr>ИПЦ!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>ИПЦ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E.Undirbaev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>