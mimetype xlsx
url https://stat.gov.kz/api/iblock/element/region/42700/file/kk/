--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -47,101 +47,113 @@
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>215 906</t>
   </si>
   <si>
     <t>105,5</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -157,55 +169,69 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -222,98 +248,105 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -580,166 +613,166 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="5" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...2 lines deleted...]
-      <c r="E1" s="32"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
     <row r="3" spans="1:5" ht="29.25" customHeight="1">
-      <c r="A3" s="33"/>
-      <c r="B3" s="34" t="s">
+      <c r="A3" s="37"/>
+      <c r="B3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="34"/>
-      <c r="D3" s="34" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="34"/>
+      <c r="E3" s="38"/>
     </row>
     <row r="4" spans="1:5" ht="29.25" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="31" t="s">
+      <c r="D4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="31" t="s">
+      <c r="E4" s="30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="26">
+      <c r="A5" s="25">
         <v>2010</v>
       </c>
-      <c r="B5" s="27">
+      <c r="B5" s="26">
         <v>146797</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="27">
         <v>63.5</v>
       </c>
-      <c r="D5" s="29">
+      <c r="D5" s="28">
         <v>6021</v>
       </c>
-      <c r="E5" s="30">
+      <c r="E5" s="29">
         <v>83.8</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="20">
         <v>2011</v>
       </c>
       <c r="B6" s="1">
         <v>106606</v>
       </c>
       <c r="C6" s="2">
         <v>69.099999999999994</v>
       </c>
       <c r="D6" s="7">
         <v>7556</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="22">
         <v>119.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="20">
         <v>2012</v>
       </c>
       <c r="B7" s="3">
         <v>152437</v>
       </c>
       <c r="C7" s="2">
         <v>134.80000000000001</v>
       </c>
       <c r="D7" s="7">
         <v>9738</v>
       </c>
       <c r="E7" s="9">
         <v>121.5</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>2013</v>
       </c>
       <c r="B8" s="3">
         <v>248842</v>
       </c>
       <c r="C8" s="5">
         <v>155.9</v>
       </c>
       <c r="D8" s="7">
         <v>11073</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="22">
         <v>108.6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="21">
         <v>2014</v>
       </c>
       <c r="B9" s="3">
         <v>208554</v>
       </c>
       <c r="C9" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="D9" s="7">
         <v>12145</v>
       </c>
       <c r="E9" s="9">
         <v>105.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
@@ -791,74 +824,74 @@
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="21">
         <v>2018</v>
       </c>
       <c r="B13" s="11">
         <v>264520</v>
       </c>
       <c r="C13" s="13">
         <v>112.4</v>
       </c>
       <c r="D13" s="7">
         <v>30697</v>
       </c>
       <c r="E13" s="9">
         <v>120.9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>2019</v>
       </c>
       <c r="B14" s="11">
         <v>296397.90000000002</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="23">
         <v>110.2</v>
       </c>
       <c r="D14" s="7">
         <v>39461</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="24">
         <v>126.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>2020</v>
       </c>
       <c r="B15" s="11">
         <v>350068.1</v>
       </c>
       <c r="C15" s="12">
         <v>114.6</v>
       </c>
       <c r="D15" s="7">
         <v>63484</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="24">
         <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>2021</v>
       </c>
       <c r="B16" s="11">
         <v>398609.2</v>
       </c>
       <c r="C16" s="13">
         <v>110.2</v>
       </c>
       <c r="D16" s="7">
         <v>62434</v>
       </c>
       <c r="E16" s="9">
         <v>95.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>2022</v>
       </c>
       <c r="B17" s="7">
@@ -873,69 +906,79 @@
       <c r="E17" s="16">
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>2023</v>
       </c>
       <c r="B18" s="7">
         <v>536595</v>
       </c>
       <c r="C18" s="14">
         <v>121.7</v>
       </c>
       <c r="D18" s="7">
         <v>82257</v>
       </c>
       <c r="E18" s="14">
         <v>102.4</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>2024</v>
       </c>
-      <c r="B19" s="35">
+      <c r="B19" s="31">
         <v>533862</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="32">
         <v>98.9</v>
       </c>
-      <c r="D19" s="35">
+      <c r="D19" s="31">
         <v>103321</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="32">
         <v>124.9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="22"/>
-[...3 lines deleted...]
-      <c r="E20" s="19"/>
+      <c r="A20" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="33">
+        <v>789375</v>
+      </c>
+      <c r="C20" s="34">
+        <v>143</v>
+      </c>
+      <c r="D20" s="35">
+        <v>132195</v>
+      </c>
+      <c r="E20" s="34">
+        <v>123.7</v>
+      </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="17"/>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>