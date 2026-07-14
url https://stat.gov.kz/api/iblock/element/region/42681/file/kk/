--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -66,95 +66,107 @@
   </si>
   <si>
     <t xml:space="preserve">Сарысу </t>
   </si>
   <si>
     <t xml:space="preserve">Талас </t>
   </si>
   <si>
     <t xml:space="preserve">Шу </t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -195,55 +207,56 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -257,64 +270,71 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -582,788 +602,830 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="C1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4:P15"/>
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
     <col min="2" max="16" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...30 lines deleted...]
-      <c r="P2" s="22" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2010</v>
       </c>
       <c r="C3" s="3">
         <v>2011</v>
       </c>
       <c r="D3" s="3">
         <v>2012</v>
       </c>
       <c r="E3" s="3">
         <v>2013</v>
       </c>
       <c r="F3" s="3">
         <v>2014</v>
       </c>
       <c r="G3" s="3">
         <v>2015</v>
       </c>
       <c r="H3" s="3">
         <v>2016</v>
       </c>
       <c r="I3" s="3">
         <v>2017</v>
       </c>
       <c r="J3" s="3">
         <v>2018</v>
       </c>
       <c r="K3" s="3">
         <v>2019</v>
       </c>
       <c r="L3" s="4">
         <v>2020</v>
       </c>
       <c r="M3" s="4">
         <v>2021</v>
       </c>
       <c r="N3" s="5">
         <v>2022</v>
       </c>
       <c r="O3" s="6">
         <v>2023</v>
       </c>
       <c r="P3" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="15.75" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <v>6021</v>
       </c>
       <c r="C4" s="8">
         <v>7556</v>
       </c>
       <c r="D4" s="8">
         <v>9738</v>
       </c>
       <c r="E4" s="8">
         <v>11073</v>
       </c>
       <c r="F4" s="9">
         <v>12145</v>
       </c>
       <c r="G4" s="9">
         <v>16453</v>
       </c>
       <c r="H4" s="9">
         <v>21627</v>
       </c>
       <c r="I4" s="9">
         <v>24352</v>
       </c>
       <c r="J4" s="10">
         <v>30697</v>
       </c>
       <c r="K4" s="11">
         <v>39461</v>
       </c>
       <c r="L4" s="11">
         <v>63484</v>
       </c>
       <c r="M4" s="12">
         <v>62434</v>
       </c>
       <c r="N4" s="12">
         <v>78070</v>
       </c>
       <c r="O4" s="13">
         <v>82257</v>
       </c>
       <c r="P4" s="17">
         <v>103321</v>
       </c>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4" s="23">
+        <v>132195</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="15">
         <v>2762</v>
       </c>
       <c r="C5" s="15">
         <v>4012</v>
       </c>
       <c r="D5" s="16">
         <v>4318</v>
       </c>
       <c r="E5" s="15">
         <v>5614</v>
       </c>
       <c r="F5" s="16">
         <v>6314</v>
       </c>
       <c r="G5" s="16">
         <v>6967</v>
       </c>
       <c r="H5" s="17">
         <v>12614</v>
       </c>
       <c r="I5" s="17">
         <v>16194</v>
       </c>
       <c r="J5" s="17">
         <v>20708</v>
       </c>
       <c r="K5" s="17">
         <v>26974</v>
       </c>
       <c r="L5" s="17">
         <v>43133</v>
       </c>
       <c r="M5" s="18">
         <v>38581</v>
       </c>
       <c r="N5" s="18">
         <v>55092</v>
       </c>
       <c r="O5" s="13">
         <v>47585</v>
       </c>
       <c r="P5" s="17">
         <v>64093</v>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5" s="23">
+        <v>90577</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
         <v>557</v>
       </c>
       <c r="C6" s="15">
         <v>362</v>
       </c>
       <c r="D6" s="16">
         <v>723</v>
       </c>
       <c r="E6" s="15">
         <v>633</v>
       </c>
       <c r="F6" s="16">
         <v>633</v>
       </c>
       <c r="G6" s="16">
         <v>664</v>
       </c>
       <c r="H6" s="17">
         <v>693</v>
       </c>
       <c r="I6" s="17">
         <v>899</v>
       </c>
       <c r="J6" s="17">
         <v>1002</v>
       </c>
       <c r="K6" s="17">
         <v>1036</v>
       </c>
       <c r="L6" s="17">
         <v>1535</v>
       </c>
       <c r="M6" s="18">
         <v>1948</v>
       </c>
       <c r="N6" s="18">
         <v>2268</v>
       </c>
       <c r="O6" s="13">
         <v>5656</v>
       </c>
       <c r="P6" s="17">
         <v>4493</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6" s="23">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>395</v>
       </c>
       <c r="C7" s="15">
         <v>460</v>
       </c>
       <c r="D7" s="16">
         <v>496</v>
       </c>
       <c r="E7" s="15">
         <v>563</v>
       </c>
       <c r="F7" s="16">
         <v>522</v>
       </c>
       <c r="G7" s="16">
         <v>828</v>
       </c>
       <c r="H7" s="17">
         <v>758</v>
       </c>
       <c r="I7" s="17">
         <v>1096</v>
       </c>
       <c r="J7" s="17">
         <v>1770</v>
       </c>
       <c r="K7" s="17">
         <v>2978</v>
       </c>
       <c r="L7" s="17">
         <v>4326</v>
       </c>
       <c r="M7" s="18">
         <v>4296</v>
       </c>
       <c r="N7" s="18">
         <v>4635</v>
       </c>
       <c r="O7" s="13">
         <v>6023</v>
       </c>
       <c r="P7" s="17">
         <v>6456</v>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7" s="23">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>217</v>
       </c>
       <c r="C8" s="15">
         <v>199</v>
       </c>
       <c r="D8" s="16">
         <v>181</v>
       </c>
       <c r="E8" s="15">
         <v>188</v>
       </c>
       <c r="F8" s="16">
         <v>216</v>
       </c>
       <c r="G8" s="16">
         <v>291</v>
       </c>
       <c r="H8" s="17">
         <v>591</v>
       </c>
       <c r="I8" s="17">
         <v>501</v>
       </c>
       <c r="J8" s="17">
         <v>582</v>
       </c>
       <c r="K8" s="17">
         <v>612</v>
       </c>
       <c r="L8" s="17">
         <v>739</v>
       </c>
       <c r="M8" s="18">
         <v>1061</v>
       </c>
       <c r="N8" s="18">
         <v>1443</v>
       </c>
       <c r="O8" s="13">
         <v>1686</v>
       </c>
       <c r="P8" s="17">
         <v>2280</v>
       </c>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8" s="23">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>615</v>
       </c>
       <c r="C9" s="15">
         <v>896</v>
       </c>
       <c r="D9" s="16">
         <v>1085</v>
       </c>
       <c r="E9" s="15">
         <v>1412</v>
       </c>
       <c r="F9" s="16">
         <v>1727</v>
       </c>
       <c r="G9" s="16">
         <v>5433</v>
       </c>
       <c r="H9" s="17">
         <v>4213</v>
       </c>
       <c r="I9" s="17">
         <v>1787</v>
       </c>
       <c r="J9" s="17">
         <v>1952</v>
       </c>
       <c r="K9" s="17">
         <v>2576</v>
       </c>
       <c r="L9" s="17">
         <v>5745</v>
       </c>
       <c r="M9" s="18">
         <v>6389</v>
       </c>
       <c r="N9" s="18">
         <v>5897</v>
       </c>
       <c r="O9" s="13">
         <v>7872</v>
       </c>
       <c r="P9" s="17">
         <v>10651</v>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9" s="23">
+        <v>12757</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>398</v>
       </c>
       <c r="C10" s="15">
         <v>274</v>
       </c>
       <c r="D10" s="16">
         <v>279</v>
       </c>
       <c r="E10" s="15">
         <v>286</v>
       </c>
       <c r="F10" s="16">
         <v>211</v>
       </c>
       <c r="G10" s="16">
         <v>237</v>
       </c>
       <c r="H10" s="17">
         <v>252</v>
       </c>
       <c r="I10" s="17">
         <v>269</v>
       </c>
       <c r="J10" s="17">
         <v>443</v>
       </c>
       <c r="K10" s="17">
         <v>472</v>
       </c>
       <c r="L10" s="17">
         <v>576</v>
       </c>
       <c r="M10" s="18">
         <v>1240</v>
       </c>
       <c r="N10" s="18">
         <v>715</v>
       </c>
       <c r="O10" s="13">
         <v>1027</v>
       </c>
       <c r="P10" s="17">
         <v>1175</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10" s="23">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="15">
         <v>230</v>
       </c>
       <c r="C11" s="15">
         <v>381</v>
       </c>
       <c r="D11" s="16">
         <v>808</v>
       </c>
       <c r="E11" s="15">
         <v>466</v>
       </c>
       <c r="F11" s="16">
         <v>466</v>
       </c>
       <c r="G11" s="16">
         <v>791</v>
       </c>
       <c r="H11" s="17">
         <v>1060</v>
       </c>
       <c r="I11" s="17">
         <v>1232</v>
       </c>
       <c r="J11" s="17">
         <v>1310</v>
       </c>
       <c r="K11" s="17">
         <v>1397</v>
       </c>
       <c r="L11" s="17">
         <v>1900</v>
       </c>
       <c r="M11" s="18">
         <v>2394</v>
       </c>
       <c r="N11" s="18">
         <v>2755</v>
       </c>
       <c r="O11" s="13">
         <v>3915</v>
       </c>
       <c r="P11" s="17">
         <v>4369</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11" s="23">
+        <v>4860</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="15">
         <v>77</v>
       </c>
       <c r="C12" s="15">
         <v>68</v>
       </c>
       <c r="D12" s="16">
         <v>461</v>
       </c>
       <c r="E12" s="15">
         <v>116</v>
       </c>
       <c r="F12" s="16">
         <v>95</v>
       </c>
       <c r="G12" s="16">
         <v>76</v>
       </c>
       <c r="H12" s="17">
         <v>87</v>
       </c>
       <c r="I12" s="17">
         <v>85</v>
       </c>
       <c r="J12" s="17">
         <v>107</v>
       </c>
       <c r="K12" s="17">
         <v>109</v>
       </c>
       <c r="L12" s="17">
         <v>117</v>
       </c>
       <c r="M12" s="18">
         <v>223</v>
       </c>
       <c r="N12" s="18">
         <v>224</v>
       </c>
       <c r="O12" s="19">
         <v>392</v>
       </c>
       <c r="P12" s="17">
         <v>407</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12" s="23">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15">
         <v>54</v>
       </c>
       <c r="C13" s="15">
         <v>64</v>
       </c>
       <c r="D13" s="16">
         <v>383</v>
       </c>
       <c r="E13" s="15">
         <v>1036</v>
       </c>
       <c r="F13" s="16">
         <v>633</v>
       </c>
       <c r="G13" s="16">
         <v>104</v>
       </c>
       <c r="H13" s="17">
         <v>415</v>
       </c>
       <c r="I13" s="17">
         <v>534</v>
       </c>
       <c r="J13" s="17">
         <v>468</v>
       </c>
       <c r="K13" s="17">
         <v>1490</v>
       </c>
       <c r="L13" s="17">
         <v>1642</v>
       </c>
       <c r="M13" s="18">
         <v>1910</v>
       </c>
       <c r="N13" s="18">
         <v>1472</v>
       </c>
       <c r="O13" s="13">
         <v>1811</v>
       </c>
       <c r="P13" s="17">
         <v>3180</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13" s="23">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="15">
         <v>95</v>
       </c>
       <c r="C14" s="15">
         <v>47</v>
       </c>
       <c r="D14" s="16">
         <v>157</v>
       </c>
       <c r="E14" s="15">
         <v>151</v>
       </c>
       <c r="F14" s="16">
         <v>703</v>
       </c>
       <c r="G14" s="16">
         <v>406</v>
       </c>
       <c r="H14" s="17">
         <v>218</v>
       </c>
       <c r="I14" s="17">
         <v>766</v>
       </c>
       <c r="J14" s="17">
         <v>1076</v>
       </c>
       <c r="K14" s="17">
         <v>552</v>
       </c>
       <c r="L14" s="17">
         <v>2244</v>
       </c>
       <c r="M14" s="18">
         <v>2484</v>
       </c>
       <c r="N14" s="18">
         <v>1178</v>
       </c>
       <c r="O14" s="13">
         <v>3472</v>
       </c>
       <c r="P14" s="17">
         <v>3132</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14" s="23">
+        <v>4796</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="15">
         <v>621</v>
       </c>
       <c r="C15" s="15">
         <v>793</v>
       </c>
       <c r="D15" s="16">
         <v>847</v>
       </c>
       <c r="E15" s="15">
         <v>608</v>
       </c>
       <c r="F15" s="16">
         <v>625</v>
       </c>
       <c r="G15" s="16">
         <v>656</v>
       </c>
       <c r="H15" s="17">
         <v>726</v>
       </c>
       <c r="I15" s="17">
         <v>989</v>
       </c>
       <c r="J15" s="17">
         <v>1279</v>
       </c>
       <c r="K15" s="17">
         <v>1265</v>
       </c>
       <c r="L15" s="17">
         <v>1527</v>
       </c>
       <c r="M15" s="18">
         <v>1908</v>
       </c>
       <c r="N15" s="18">
         <v>2391</v>
       </c>
       <c r="O15" s="13">
         <v>2818</v>
       </c>
       <c r="P15" s="17">
         <v>3085</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15" s="24">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="21"/>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="25"/>
-[...1 lines deleted...]
-      <c r="C17" s="24"/>
+      <c r="A17" s="27"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>