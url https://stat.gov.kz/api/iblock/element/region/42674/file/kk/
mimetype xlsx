--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24120" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="69">
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>Ауыл, орман және балық шаруашылығы</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t xml:space="preserve">Өңдеу өнеркәсібі </t>
   </si>
   <si>
     <t xml:space="preserve">Электрмен жабдықтау, газ, бу беру және ауа баптау </t>
   </si>
   <si>
@@ -218,151 +218,170 @@
     <t xml:space="preserve">2015 </t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t xml:space="preserve">2018 </t>
   </si>
   <si>
     <t xml:space="preserve">2019 </t>
   </si>
   <si>
     <t xml:space="preserve">2020 </t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t xml:space="preserve">2022 </t>
   </si>
   <si>
     <t xml:space="preserve">2017                                </t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF00000A"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -372,227 +391,284 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -857,133 +933,135 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE31"/>
+  <dimension ref="A1:AG31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N3" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="AG13" sqref="AG13"/>
+    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
     <col min="2" max="31" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15" customHeight="1">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:33" ht="15" customHeight="1">
+      <c r="A1" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="66"/>
-[...28 lines deleted...]
-      <c r="AE1" s="13"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
     </row>
-    <row r="2" spans="1:31" ht="9.75" customHeight="1">
+    <row r="2" spans="1:33" ht="9.75" customHeight="1">
       <c r="A2" s="60"/>
       <c r="B2" s="13"/>
-      <c r="C2" s="63"/>
-[...25 lines deleted...]
-      <c r="AC2" s="64"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
       <c r="AD2" s="13"/>
-      <c r="AE2" s="4" t="s">
+      <c r="AG2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:31" ht="38.25" customHeight="1">
+    <row r="3" spans="1:33" ht="38.25" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>52</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>57</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>52</v>
       </c>
@@ -1031,52 +1109,58 @@
       </c>
       <c r="X3" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Y3" s="7" t="s">
         <v>52</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>65</v>
       </c>
       <c r="AA3" s="7" t="s">
         <v>52</v>
       </c>
       <c r="AB3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AC3" s="7" t="s">
         <v>52</v>
       </c>
       <c r="AD3" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AE3" s="7" t="s">
         <v>52</v>
       </c>
+      <c r="AF3" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG3" s="7" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:33">
       <c r="A4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9">
         <v>146797</v>
       </c>
       <c r="C4" s="10">
         <v>63.5</v>
       </c>
       <c r="D4" s="11">
         <v>106606</v>
       </c>
       <c r="E4" s="12">
         <v>69.099999999999994</v>
       </c>
       <c r="F4" s="11">
         <v>152437</v>
       </c>
       <c r="G4" s="13">
         <v>134.80000000000001</v>
       </c>
       <c r="H4" s="11">
         <v>248842</v>
       </c>
       <c r="I4" s="14">
@@ -1120,93 +1204,101 @@
       </c>
       <c r="V4" s="15">
         <v>350068</v>
       </c>
       <c r="W4" s="17">
         <v>114.6</v>
       </c>
       <c r="X4" s="18">
         <v>398609</v>
       </c>
       <c r="Y4" s="16">
         <v>110.2</v>
       </c>
       <c r="Z4" s="9">
         <v>428502</v>
       </c>
       <c r="AA4" s="19">
         <v>102.3</v>
       </c>
       <c r="AB4" s="11">
         <v>536595</v>
       </c>
       <c r="AC4" s="20">
         <v>121.7</v>
       </c>
-      <c r="AD4" s="67">
+      <c r="AD4" s="63">
         <v>533862</v>
       </c>
       <c r="AE4" s="19">
         <v>98.9</v>
       </c>
+      <c r="AF4" s="66">
+        <v>789375</v>
+      </c>
+      <c r="AG4" s="67">
+        <v>143</v>
+      </c>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:33">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="23"/>
       <c r="D5" s="22"/>
       <c r="E5" s="24"/>
       <c r="F5" s="25"/>
       <c r="G5" s="26"/>
       <c r="H5" s="25"/>
       <c r="I5" s="26"/>
       <c r="J5" s="27"/>
       <c r="K5" s="28"/>
       <c r="L5" s="29"/>
       <c r="M5" s="28"/>
       <c r="N5" s="29"/>
       <c r="O5" s="27"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="29"/>
       <c r="S5" s="27"/>
       <c r="T5" s="29"/>
       <c r="U5" s="27"/>
       <c r="V5" s="29"/>
       <c r="W5" s="30"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="27"/>
       <c r="Z5" s="27"/>
       <c r="AA5" s="31"/>
       <c r="AB5" s="27"/>
       <c r="AC5" s="32"/>
       <c r="AD5" s="9"/>
-      <c r="AE5" s="68"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="69"/>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:33">
       <c r="A6" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="34">
         <v>166</v>
       </c>
       <c r="C6" s="35">
         <v>36.799999999999997</v>
       </c>
       <c r="D6" s="36">
         <v>1647</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>50</v>
       </c>
       <c r="F6" s="34">
         <v>768</v>
       </c>
       <c r="G6" s="28">
         <v>44</v>
       </c>
       <c r="H6" s="36">
         <v>1378</v>
       </c>
       <c r="I6" s="37">
@@ -1250,58 +1342,64 @@
       </c>
       <c r="V6" s="39">
         <v>26176</v>
       </c>
       <c r="W6" s="30">
         <v>97.3</v>
       </c>
       <c r="X6" s="41">
         <v>29985</v>
       </c>
       <c r="Y6" s="40">
         <v>110.9</v>
       </c>
       <c r="Z6" s="42">
         <v>28586</v>
       </c>
       <c r="AA6" s="19">
         <v>90.7</v>
       </c>
       <c r="AB6" s="29">
         <v>38326</v>
       </c>
       <c r="AC6" s="32">
         <v>130.30000000000001</v>
       </c>
-      <c r="AD6" s="67">
+      <c r="AD6" s="63">
         <v>17390</v>
       </c>
       <c r="AE6" s="19">
         <v>45.1</v>
       </c>
+      <c r="AF6" s="66">
+        <v>19468</v>
+      </c>
+      <c r="AG6" s="70">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:33">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="36">
         <v>44449</v>
       </c>
       <c r="C7" s="35">
         <v>145.9</v>
       </c>
       <c r="D7" s="36">
         <v>29277</v>
       </c>
       <c r="E7" s="28">
         <v>62.7</v>
       </c>
       <c r="F7" s="36">
         <v>50274</v>
       </c>
       <c r="G7" s="28">
         <v>161.80000000000001</v>
       </c>
       <c r="H7" s="36">
         <v>43765</v>
       </c>
       <c r="I7" s="37">
@@ -1345,58 +1443,64 @@
       </c>
       <c r="V7" s="22" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="30">
         <v>85.5</v>
       </c>
       <c r="X7" s="43">
         <v>188176</v>
       </c>
       <c r="Y7" s="40">
         <v>154.19999999999999</v>
       </c>
       <c r="Z7" s="42">
         <v>222403</v>
       </c>
       <c r="AA7" s="19">
         <v>112.5</v>
       </c>
       <c r="AB7" s="29">
         <v>267020</v>
       </c>
       <c r="AC7" s="32">
         <v>116.7</v>
       </c>
-      <c r="AD7" s="67">
+      <c r="AD7" s="63">
         <v>227159</v>
       </c>
       <c r="AE7" s="19">
         <v>84.6</v>
       </c>
+      <c r="AF7" s="66">
+        <v>451087</v>
+      </c>
+      <c r="AG7" s="70">
+        <v>192</v>
+      </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:33">
       <c r="A8" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="29">
         <v>1630</v>
       </c>
       <c r="C8" s="35">
         <v>95.5</v>
       </c>
       <c r="D8" s="29">
         <v>2829</v>
       </c>
       <c r="E8" s="28">
         <v>165.1</v>
       </c>
       <c r="F8" s="29">
         <v>2474</v>
       </c>
       <c r="G8" s="28">
         <v>82.4</v>
       </c>
       <c r="H8" s="29">
         <v>3150</v>
       </c>
       <c r="I8" s="37">
@@ -1440,58 +1544,64 @@
       </c>
       <c r="V8" s="22" t="s">
         <v>24</v>
       </c>
       <c r="W8" s="30">
         <v>148.6</v>
       </c>
       <c r="X8" s="39">
         <v>21345</v>
       </c>
       <c r="Y8" s="40">
         <v>140.4</v>
       </c>
       <c r="Z8" s="42">
         <v>31438</v>
       </c>
       <c r="AA8" s="19">
         <v>140.1</v>
       </c>
       <c r="AB8" s="29">
         <v>42330</v>
       </c>
       <c r="AC8" s="32">
         <v>130.9</v>
       </c>
-      <c r="AD8" s="67">
+      <c r="AD8" s="63">
         <v>34817</v>
       </c>
       <c r="AE8" s="19">
         <v>81.8</v>
       </c>
+      <c r="AF8" s="66">
+        <v>38028</v>
+      </c>
+      <c r="AG8" s="70">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:33">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="36">
         <v>33483</v>
       </c>
       <c r="C9" s="35">
         <v>155.5</v>
       </c>
       <c r="D9" s="36">
         <v>13982</v>
       </c>
       <c r="E9" s="28">
         <v>39.700000000000003</v>
       </c>
       <c r="F9" s="36">
         <v>21909</v>
       </c>
       <c r="G9" s="28">
         <v>147.69999999999999</v>
       </c>
       <c r="H9" s="36">
         <v>19858</v>
       </c>
       <c r="I9" s="37">
@@ -1535,58 +1645,64 @@
       </c>
       <c r="V9" s="22" t="s">
         <v>25</v>
       </c>
       <c r="W9" s="40">
         <v>102.7</v>
       </c>
       <c r="X9" s="39">
         <v>72706</v>
       </c>
       <c r="Y9" s="40">
         <v>180.4</v>
       </c>
       <c r="Z9" s="42">
         <v>120044</v>
       </c>
       <c r="AA9" s="19">
         <v>157.1</v>
       </c>
       <c r="AB9" s="29">
         <v>118673</v>
       </c>
       <c r="AC9" s="32">
         <v>96.1</v>
       </c>
-      <c r="AD9" s="67">
+      <c r="AD9" s="63">
         <v>118730</v>
       </c>
       <c r="AE9" s="19">
         <v>99.5</v>
       </c>
+      <c r="AF9" s="66">
+        <v>302108</v>
+      </c>
+      <c r="AG9" s="70">
+        <v>246.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:31" ht="22.5">
+    <row r="10" spans="1:33" ht="22.5">
       <c r="A10" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="36">
         <v>5368</v>
       </c>
       <c r="C10" s="35">
         <v>151.6</v>
       </c>
       <c r="D10" s="36">
         <v>5694</v>
       </c>
       <c r="E10" s="28">
         <v>100.9</v>
       </c>
       <c r="F10" s="36">
         <v>16289</v>
       </c>
       <c r="G10" s="28" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="36">
         <v>11079</v>
       </c>
       <c r="I10" s="37">
@@ -1630,58 +1746,64 @@
       </c>
       <c r="V10" s="39">
         <v>37824</v>
       </c>
       <c r="W10" s="40">
         <v>50.3</v>
       </c>
       <c r="X10" s="39">
         <v>75111</v>
       </c>
       <c r="Y10" s="40">
         <v>192.2</v>
       </c>
       <c r="Z10" s="44">
         <v>41596</v>
       </c>
       <c r="AA10" s="19">
         <v>52.7</v>
       </c>
       <c r="AB10" s="29">
         <v>72917</v>
       </c>
       <c r="AC10" s="32">
         <v>170.4</v>
       </c>
-      <c r="AD10" s="67">
+      <c r="AD10" s="63">
         <v>49729</v>
       </c>
       <c r="AE10" s="19">
         <v>67.8</v>
       </c>
+      <c r="AF10" s="66">
+        <v>86811</v>
+      </c>
+      <c r="AG10" s="70">
+        <v>168.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:31" ht="24" customHeight="1">
+    <row r="11" spans="1:33" ht="24" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="36">
         <v>3968</v>
       </c>
       <c r="C11" s="35">
         <v>107.7</v>
       </c>
       <c r="D11" s="36">
         <v>6772</v>
       </c>
       <c r="E11" s="28">
         <v>162.4</v>
       </c>
       <c r="F11" s="36">
         <v>9602</v>
       </c>
       <c r="G11" s="28">
         <v>133.6</v>
       </c>
       <c r="H11" s="36">
         <v>9678</v>
       </c>
       <c r="I11" s="37">
@@ -1725,58 +1847,64 @@
       </c>
       <c r="V11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="W11" s="30">
         <v>177</v>
       </c>
       <c r="X11" s="39">
         <v>19014</v>
       </c>
       <c r="Y11" s="40">
         <v>69.3</v>
       </c>
       <c r="Z11" s="44">
         <v>29325</v>
       </c>
       <c r="AA11" s="19">
         <v>146.69999999999999</v>
       </c>
       <c r="AB11" s="29">
         <v>33100</v>
       </c>
       <c r="AC11" s="32">
         <v>109.7</v>
       </c>
-      <c r="AD11" s="67">
+      <c r="AD11" s="63">
         <v>23883</v>
       </c>
       <c r="AE11" s="19">
         <v>71.7</v>
       </c>
+      <c r="AF11" s="66">
+        <v>24140</v>
+      </c>
+      <c r="AG11" s="70">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:33">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="34">
         <v>644</v>
       </c>
       <c r="C12" s="35">
         <v>134.19999999999999</v>
       </c>
       <c r="D12" s="36">
         <v>1741</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="36">
         <v>2514</v>
       </c>
       <c r="G12" s="22">
         <v>136.1</v>
       </c>
       <c r="H12" s="36">
         <v>1673</v>
       </c>
       <c r="I12" s="37">
@@ -1820,58 +1948,64 @@
       </c>
       <c r="V12" s="39">
         <v>2747</v>
       </c>
       <c r="W12" s="30">
         <v>77.5</v>
       </c>
       <c r="X12" s="39">
         <v>1669</v>
       </c>
       <c r="Y12" s="40">
         <v>58.8</v>
       </c>
       <c r="Z12" s="45">
         <v>545</v>
       </c>
       <c r="AA12" s="19">
         <v>31.1</v>
       </c>
       <c r="AB12" s="27">
         <v>539</v>
       </c>
       <c r="AC12" s="32">
         <v>96</v>
       </c>
-      <c r="AD12" s="67">
+      <c r="AD12" s="63">
         <v>2802</v>
       </c>
       <c r="AE12" s="19">
         <v>516.9</v>
       </c>
+      <c r="AF12" s="66">
+        <v>1259</v>
+      </c>
+      <c r="AG12" s="70">
+        <v>43.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:31" ht="24" customHeight="1">
+    <row r="13" spans="1:33" ht="24" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="36">
         <v>1061</v>
       </c>
       <c r="C13" s="35">
         <v>143.1</v>
       </c>
       <c r="D13" s="36">
         <v>3794</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="36">
         <v>5253</v>
       </c>
       <c r="G13" s="22">
         <v>130.5</v>
       </c>
       <c r="H13" s="36">
         <v>1083</v>
       </c>
       <c r="I13" s="37">
@@ -1915,58 +2049,64 @@
       </c>
       <c r="V13" s="39">
         <v>10170</v>
       </c>
       <c r="W13" s="40">
         <v>81.099999999999994</v>
       </c>
       <c r="X13" s="39">
         <v>9027</v>
       </c>
       <c r="Y13" s="40">
         <v>85.9</v>
       </c>
       <c r="Z13" s="44">
         <v>10593</v>
       </c>
       <c r="AA13" s="19">
         <v>111.7</v>
       </c>
       <c r="AB13" s="29">
         <v>26858</v>
       </c>
       <c r="AC13" s="32">
         <v>246.4</v>
       </c>
-      <c r="AD13" s="67">
+      <c r="AD13" s="63">
         <v>11443</v>
       </c>
       <c r="AE13" s="19">
         <v>42.4</v>
       </c>
+      <c r="AF13" s="66">
+        <v>25834</v>
+      </c>
+      <c r="AG13" s="70">
+        <v>218.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:33">
       <c r="A14" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="36">
         <v>80147</v>
       </c>
       <c r="C14" s="35">
         <v>44.4</v>
       </c>
       <c r="D14" s="36">
         <v>36234</v>
       </c>
       <c r="E14" s="46">
         <v>43</v>
       </c>
       <c r="F14" s="36">
         <v>54650</v>
       </c>
       <c r="G14" s="28">
         <v>142.19999999999999</v>
       </c>
       <c r="H14" s="36">
         <v>164757</v>
       </c>
       <c r="I14" s="37" t="s">
@@ -2010,58 +2150,64 @@
       </c>
       <c r="V14" s="39">
         <v>73530</v>
       </c>
       <c r="W14" s="30">
         <v>139.80000000000001</v>
       </c>
       <c r="X14" s="39">
         <v>49139</v>
       </c>
       <c r="Y14" s="40">
         <v>64.7</v>
       </c>
       <c r="Z14" s="42">
         <v>31441</v>
       </c>
       <c r="AA14" s="19">
         <v>60.9</v>
       </c>
       <c r="AB14" s="29">
         <v>55989</v>
       </c>
       <c r="AC14" s="32">
         <v>173.1</v>
       </c>
-      <c r="AD14" s="67">
+      <c r="AD14" s="63">
         <v>70818</v>
       </c>
       <c r="AE14" s="19">
         <v>125.7</v>
       </c>
+      <c r="AF14" s="71">
+        <v>55433</v>
+      </c>
+      <c r="AG14" s="70">
+        <v>75.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:33">
       <c r="A15" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="34">
         <v>211</v>
       </c>
       <c r="C15" s="35">
         <v>57.4</v>
       </c>
       <c r="D15" s="34">
         <v>254</v>
       </c>
       <c r="E15" s="28">
         <v>114.7</v>
       </c>
       <c r="F15" s="34">
         <v>404</v>
       </c>
       <c r="G15" s="28">
         <v>149.80000000000001</v>
       </c>
       <c r="H15" s="34">
         <v>361</v>
       </c>
       <c r="I15" s="37">
@@ -2105,58 +2251,64 @@
       </c>
       <c r="V15" s="39">
         <v>3425</v>
       </c>
       <c r="W15" s="40">
         <v>91.5</v>
       </c>
       <c r="X15" s="39">
         <v>7527</v>
       </c>
       <c r="Y15" s="40">
         <v>212.8</v>
       </c>
       <c r="Z15" s="42">
         <v>5145</v>
       </c>
       <c r="AA15" s="19">
         <v>65</v>
       </c>
       <c r="AB15" s="29">
         <v>14993</v>
       </c>
       <c r="AC15" s="32">
         <v>283.2</v>
       </c>
-      <c r="AD15" s="67">
+      <c r="AD15" s="63">
         <v>12769</v>
       </c>
       <c r="AE15" s="19">
         <v>84.7</v>
       </c>
+      <c r="AF15" s="66">
+        <v>8642</v>
+      </c>
+      <c r="AG15" s="70">
+        <v>65.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:33">
       <c r="A16" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="36">
         <v>1996</v>
       </c>
       <c r="C16" s="35">
         <v>133.30000000000001</v>
       </c>
       <c r="D16" s="36">
         <v>3065</v>
       </c>
       <c r="E16" s="28">
         <v>146.1</v>
       </c>
       <c r="F16" s="36">
         <v>2709</v>
       </c>
       <c r="G16" s="28">
         <v>83.3</v>
       </c>
       <c r="H16" s="36">
         <v>2335</v>
       </c>
       <c r="I16" s="37">
@@ -2200,58 +2352,64 @@
       </c>
       <c r="V16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="W16" s="40">
         <v>324.39999999999998</v>
       </c>
       <c r="X16" s="36">
         <v>1997</v>
       </c>
       <c r="Y16" s="40">
         <v>38.299999999999997</v>
       </c>
       <c r="Z16" s="42">
         <v>1531</v>
       </c>
       <c r="AA16" s="19">
         <v>72.900000000000006</v>
       </c>
       <c r="AB16" s="29">
         <v>2885</v>
       </c>
       <c r="AC16" s="32">
         <v>183.2</v>
       </c>
-      <c r="AD16" s="67">
+      <c r="AD16" s="63">
         <v>4708</v>
       </c>
       <c r="AE16" s="19">
         <v>162.19999999999999</v>
       </c>
+      <c r="AF16" s="71">
+        <v>5970</v>
+      </c>
+      <c r="AG16" s="70">
+        <v>122.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:33">
       <c r="A17" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="34">
         <v>195</v>
       </c>
       <c r="C17" s="35">
         <v>76.900000000000006</v>
       </c>
       <c r="D17" s="34">
         <v>486</v>
       </c>
       <c r="E17" s="28" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="34">
         <v>444</v>
       </c>
       <c r="G17" s="28">
         <v>86.1</v>
       </c>
       <c r="H17" s="34">
         <v>262</v>
       </c>
       <c r="I17" s="37">
@@ -2295,58 +2453,64 @@
       </c>
       <c r="V17" s="34">
         <v>908</v>
       </c>
       <c r="W17" s="40">
         <v>86.1</v>
       </c>
       <c r="X17" s="34">
         <v>490</v>
       </c>
       <c r="Y17" s="40">
         <v>52.2</v>
       </c>
       <c r="Z17" s="48">
         <v>710</v>
       </c>
       <c r="AA17" s="19">
         <v>138</v>
       </c>
       <c r="AB17" s="29">
         <v>1147</v>
       </c>
       <c r="AC17" s="32">
         <v>157</v>
       </c>
-      <c r="AD17" s="67">
+      <c r="AD17" s="63">
         <v>1740</v>
       </c>
       <c r="AE17" s="19">
         <v>150.80000000000001</v>
       </c>
+      <c r="AF17" s="66">
+        <v>1332</v>
+      </c>
+      <c r="AG17" s="70">
+        <v>74</v>
+      </c>
     </row>
-    <row r="18" spans="1:31" ht="22.5">
+    <row r="18" spans="1:33" ht="22.5">
       <c r="A18" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="36">
         <v>6411</v>
       </c>
       <c r="C18" s="35">
         <v>86.9</v>
       </c>
       <c r="D18" s="36">
         <v>7733</v>
       </c>
       <c r="E18" s="28">
         <v>114.8</v>
       </c>
       <c r="F18" s="36">
         <v>9865</v>
       </c>
       <c r="G18" s="28">
         <v>120.2</v>
       </c>
       <c r="H18" s="36">
         <v>11217</v>
       </c>
       <c r="I18" s="37">
@@ -2390,58 +2554,64 @@
       </c>
       <c r="V18" s="39">
         <v>63566</v>
       </c>
       <c r="W18" s="40">
         <v>153.1</v>
       </c>
       <c r="X18" s="39">
         <v>63810</v>
       </c>
       <c r="Y18" s="40">
         <v>97.2</v>
       </c>
       <c r="Z18" s="42">
         <v>79104</v>
       </c>
       <c r="AA18" s="19">
         <v>118</v>
       </c>
       <c r="AB18" s="29">
         <v>83250</v>
       </c>
       <c r="AC18" s="32">
         <v>102.3</v>
       </c>
-      <c r="AD18" s="67">
+      <c r="AD18" s="63">
         <v>104334</v>
       </c>
       <c r="AE18" s="19">
         <v>124.6</v>
       </c>
+      <c r="AF18" s="71">
+        <v>137988</v>
+      </c>
+      <c r="AG18" s="70">
+        <v>127.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:33">
       <c r="A19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="34">
         <v>249</v>
       </c>
       <c r="C19" s="35">
         <v>180.5</v>
       </c>
       <c r="D19" s="34">
         <v>622</v>
       </c>
       <c r="E19" s="28" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="34">
         <v>337</v>
       </c>
       <c r="G19" s="28">
         <v>51.1</v>
       </c>
       <c r="H19" s="34">
         <v>350</v>
       </c>
       <c r="I19" s="37">
@@ -2485,58 +2655,64 @@
       </c>
       <c r="V19" s="22">
         <v>756</v>
       </c>
       <c r="W19" s="30">
         <v>147.19999999999999</v>
       </c>
       <c r="X19" s="22">
         <v>312</v>
       </c>
       <c r="Y19" s="40">
         <v>40</v>
       </c>
       <c r="Z19" s="48">
         <v>427</v>
       </c>
       <c r="AA19" s="19">
         <v>130.1</v>
       </c>
       <c r="AB19" s="27">
         <v>654</v>
       </c>
       <c r="AC19" s="32">
         <v>149</v>
       </c>
-      <c r="AD19" s="67">
+      <c r="AD19" s="63">
         <v>2439</v>
       </c>
       <c r="AE19" s="19">
         <v>370.9</v>
       </c>
+      <c r="AF19" s="66">
+        <v>2917</v>
+      </c>
+      <c r="AG19" s="70">
+        <v>115.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:31" ht="22.5">
+    <row r="20" spans="1:33" ht="22.5">
       <c r="A20" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="34">
         <v>106</v>
       </c>
       <c r="C20" s="35">
         <v>481.3</v>
       </c>
       <c r="D20" s="34">
         <v>65</v>
       </c>
       <c r="E20" s="28">
         <v>58.6</v>
       </c>
       <c r="F20" s="34">
         <v>288</v>
       </c>
       <c r="G20" s="28" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="34">
         <v>116</v>
       </c>
       <c r="I20" s="37">
@@ -2580,58 +2756,64 @@
       </c>
       <c r="V20" s="39">
         <v>2160</v>
       </c>
       <c r="W20" s="30">
         <v>73.900000000000006</v>
       </c>
       <c r="X20" s="39">
         <v>2309</v>
       </c>
       <c r="Y20" s="40">
         <v>103.5</v>
       </c>
       <c r="Z20" s="48">
         <v>782</v>
       </c>
       <c r="AA20" s="19">
         <v>32.200000000000003</v>
       </c>
       <c r="AB20" s="29">
         <v>1077</v>
       </c>
       <c r="AC20" s="32">
         <v>133.9</v>
       </c>
-      <c r="AD20" s="67">
+      <c r="AD20" s="63">
         <v>6072</v>
       </c>
       <c r="AE20" s="19">
         <v>560.5</v>
       </c>
+      <c r="AF20" s="66">
+        <v>2849</v>
+      </c>
+      <c r="AG20" s="70">
+        <v>45.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:31" ht="22.5">
+    <row r="21" spans="1:33" ht="22.5">
       <c r="A21" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="36">
         <v>2116</v>
       </c>
       <c r="C21" s="35">
         <v>127.5</v>
       </c>
       <c r="D21" s="36">
         <v>7942</v>
       </c>
       <c r="E21" s="28" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="36">
         <v>2015</v>
       </c>
       <c r="G21" s="28">
         <v>23.9</v>
       </c>
       <c r="H21" s="36">
         <v>1280</v>
       </c>
       <c r="I21" s="37">
@@ -2675,58 +2857,64 @@
       </c>
       <c r="V21" s="34" t="s">
         <v>28</v>
       </c>
       <c r="W21" s="40">
         <v>508.6</v>
       </c>
       <c r="X21" s="36">
         <v>2121</v>
       </c>
       <c r="Y21" s="40">
         <v>188.7</v>
       </c>
       <c r="Z21" s="42">
         <v>3368</v>
       </c>
       <c r="AA21" s="19">
         <v>151.1</v>
       </c>
       <c r="AB21" s="29">
         <v>2977</v>
       </c>
       <c r="AC21" s="32">
         <v>85.9</v>
       </c>
-      <c r="AD21" s="67">
+      <c r="AD21" s="63">
         <v>1230</v>
       </c>
       <c r="AE21" s="19">
         <v>41.1</v>
       </c>
+      <c r="AF21" s="72">
+        <v>3480</v>
+      </c>
+      <c r="AG21" s="70">
+        <v>273.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:33">
       <c r="A22" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="36">
         <v>2480</v>
       </c>
       <c r="C22" s="35">
         <v>106.7</v>
       </c>
       <c r="D22" s="36">
         <v>6088</v>
       </c>
       <c r="E22" s="28" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="36">
         <v>10663</v>
       </c>
       <c r="G22" s="28">
         <v>165.1</v>
       </c>
       <c r="H22" s="36">
         <v>7474</v>
       </c>
       <c r="I22" s="37">
@@ -2770,58 +2958,64 @@
       </c>
       <c r="V22" s="39">
         <v>21051</v>
       </c>
       <c r="W22" s="40">
         <v>290.39999999999998</v>
       </c>
       <c r="X22" s="39">
         <v>19794</v>
       </c>
       <c r="Y22" s="40">
         <v>91</v>
       </c>
       <c r="Z22" s="42">
         <v>13496</v>
       </c>
       <c r="AA22" s="19">
         <v>64.900000000000006</v>
       </c>
       <c r="AB22" s="29">
         <v>13274</v>
       </c>
       <c r="AC22" s="32">
         <v>95.6</v>
       </c>
-      <c r="AD22" s="67">
+      <c r="AD22" s="63">
         <v>41971</v>
       </c>
       <c r="AE22" s="19">
         <v>314.3</v>
       </c>
+      <c r="AF22" s="72">
+        <v>44899</v>
+      </c>
+      <c r="AG22" s="70">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:31" ht="23.25" customHeight="1">
+    <row r="23" spans="1:33" ht="23.25" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="36">
         <v>6185</v>
       </c>
       <c r="C23" s="35">
         <v>158.6</v>
       </c>
       <c r="D23" s="36">
         <v>6399</v>
       </c>
       <c r="E23" s="28">
         <v>98.5</v>
       </c>
       <c r="F23" s="36">
         <v>9323</v>
       </c>
       <c r="G23" s="28">
         <v>137.30000000000001</v>
       </c>
       <c r="H23" s="36">
         <v>10490</v>
       </c>
       <c r="I23" s="37">
@@ -2865,58 +3059,64 @@
       </c>
       <c r="V23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="W23" s="30">
         <v>205.9</v>
       </c>
       <c r="X23" s="36">
         <v>13056</v>
       </c>
       <c r="Y23" s="40">
         <v>88.2</v>
       </c>
       <c r="Z23" s="42">
         <v>20738</v>
       </c>
       <c r="AA23" s="19">
         <v>151.1</v>
       </c>
       <c r="AB23" s="29">
         <v>13241</v>
       </c>
       <c r="AC23" s="32">
         <v>62</v>
       </c>
-      <c r="AD23" s="67">
+      <c r="AD23" s="63">
         <v>16062</v>
       </c>
       <c r="AE23" s="19">
         <v>120.6</v>
       </c>
+      <c r="AF23" s="72">
+        <v>15925</v>
+      </c>
+      <c r="AG23" s="70">
+        <v>95.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:33">
       <c r="A24" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="34">
         <v>211</v>
       </c>
       <c r="C24" s="35">
         <v>41.1</v>
       </c>
       <c r="D24" s="36">
         <v>1204</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="36">
         <v>2810</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="36">
         <v>2268</v>
       </c>
       <c r="I24" s="37">
@@ -2960,58 +3160,64 @@
       </c>
       <c r="V24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="W24" s="40">
         <v>125.9</v>
       </c>
       <c r="X24" s="36">
         <v>8250</v>
       </c>
       <c r="Y24" s="40">
         <v>119.6</v>
       </c>
       <c r="Z24" s="42">
         <v>8082</v>
       </c>
       <c r="AA24" s="40">
         <v>93.2</v>
       </c>
       <c r="AB24" s="29">
         <v>10235</v>
       </c>
       <c r="AC24" s="32">
         <v>123.1</v>
       </c>
-      <c r="AD24" s="67">
+      <c r="AD24" s="63">
         <v>6544</v>
       </c>
       <c r="AE24" s="19">
         <v>63.6</v>
       </c>
+      <c r="AF24" s="72">
+        <v>10302</v>
+      </c>
+      <c r="AG24" s="70">
+        <v>152.30000000000001</v>
+      </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:33">
       <c r="A25" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="50">
         <v>170</v>
       </c>
       <c r="C25" s="51">
         <v>73.400000000000006</v>
       </c>
       <c r="D25" s="50">
         <v>55</v>
       </c>
       <c r="E25" s="52">
         <v>31.1</v>
       </c>
       <c r="F25" s="50">
         <v>120</v>
       </c>
       <c r="G25" s="52" t="s">
         <v>41</v>
       </c>
       <c r="H25" s="50">
         <v>33</v>
       </c>
       <c r="I25" s="53">
@@ -3055,110 +3261,116 @@
       </c>
       <c r="V25" s="52">
         <v>303</v>
       </c>
       <c r="W25" s="56">
         <v>37.700000000000003</v>
       </c>
       <c r="X25" s="52">
         <v>947</v>
       </c>
       <c r="Y25" s="55">
         <v>301.89999999999998</v>
       </c>
       <c r="Z25" s="61">
         <v>1551</v>
       </c>
       <c r="AA25" s="55">
         <v>155.9</v>
       </c>
       <c r="AB25" s="57">
         <v>4130</v>
       </c>
       <c r="AC25" s="58">
         <v>258.8</v>
       </c>
-      <c r="AD25" s="69">
+      <c r="AD25" s="65">
         <v>6381</v>
       </c>
       <c r="AE25" s="55">
         <v>153.6</v>
       </c>
+      <c r="AF25" s="73">
+        <v>1990</v>
+      </c>
+      <c r="AG25" s="74">
+        <v>30.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:31" ht="11.25" customHeight="1">
+    <row r="26" spans="1:33" ht="11.25" customHeight="1">
       <c r="A26" s="59"/>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="9"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
     </row>
-    <row r="27" spans="1:31" ht="13.5" customHeight="1">
+    <row r="27" spans="1:33" ht="13.5" customHeight="1">
       <c r="A27" s="62"/>
       <c r="J27" s="3"/>
     </row>
-    <row r="28" spans="1:31" ht="38.25" customHeight="1">
+    <row r="28" spans="1:33" ht="38.25" customHeight="1">
       <c r="A28" s="2"/>
     </row>
-    <row r="29" spans="1:31" ht="27.75" customHeight="1">
+    <row r="29" spans="1:33" ht="27.75" customHeight="1">
       <c r="A29" s="1"/>
     </row>
-    <row r="30" spans="1:31" ht="27.75" customHeight="1">
+    <row r="30" spans="1:33" ht="27.75" customHeight="1">
       <c r="A30" s="1"/>
     </row>
-    <row r="31" spans="1:31" ht="27.75" customHeight="1">
+    <row r="31" spans="1:33" ht="27.75" customHeight="1">
       <c r="A31" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C2:AC2"/>
-    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A1:AG1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>