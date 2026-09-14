--- v0 (2026-04-15)
+++ v1 (2026-09-14)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="каз.яз." sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="77">
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -115,66 +119,197 @@
   <si>
     <t>Нақты жалақы индексі</t>
   </si>
   <si>
     <t>1 тоқсан</t>
   </si>
   <si>
     <t>2 тоқсан</t>
   </si>
   <si>
     <t>3 тоқсан</t>
   </si>
   <si>
     <t>4 тоқсан</t>
   </si>
   <si>
     <t>өткен айға/тоқсанға сәйкес, %</t>
   </si>
   <si>
     <t xml:space="preserve">                     өткен жылғы тиiстi  айға/тоқсанға сәйкес, %</t>
   </si>
   <si>
     <t>өткен жылғы сәйкес кезеңге, %</t>
   </si>
   <si>
-    <t xml:space="preserve"> Қостанай облысы бойынша 2007-2025 жылдардағы орташа айлық жалақы (айлар, тоқсандар бойынша)</t>
+    <t xml:space="preserve"> Қостанай облысы бойынша 2007-2026 жылдардағы орташа айлық жалақы (айлар, тоқсандар бойынша)</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Кондрина Наталья</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 714 2 53 56 76</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.kondrina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2007 бастап</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4497&amp;year=2026&amp;name=12904&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>теңге, пайызбен</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы - бұл орташа есеппен бір қызметкерге немесе жұмыс істеген уақыт бірлігіне есептелген, ақша бірлігінде көрсетілген жалақы.
+Атаулы жалақы индексі - есепті кезеңдегі орташа айлық жалақының базистік кезеңдегі орташа айлық жалақыға өзгеруін сипаттайтын салыстырмалы көрсеткіш.
+Нақты жалақы индексі атаулы жалақы индексін тауарлар мен көрсетілетін қызметтердің тұтыну бағасының индексіне бөлу жолымен анықталады</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы, атаулы жалақы индексі, нақты жалақы индексі</t>
+  </si>
+  <si>
+    <t>252101, 25210102, 25210103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -187,57 +322,130 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -292,203 +500,186 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="187">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -514,222 +705,370 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...91 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="7"/>
+    <cellStyle name="Обычный 2 10" xfId="3"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
     <cellStyle name="Обычный 2 6" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -974,5911 +1313,6847 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.kondrina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4497&amp;year=2026&amp;name=12904&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N183"/>
+  <dimension ref="B1:D32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A139" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J152" sqref="J152"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="44.7109375" customWidth="1"/>
+    <col min="3" max="3" width="82" customWidth="1"/>
+    <col min="258" max="258" width="44.7109375" customWidth="1"/>
+    <col min="259" max="259" width="82" customWidth="1"/>
+    <col min="514" max="514" width="44.7109375" customWidth="1"/>
+    <col min="515" max="515" width="82" customWidth="1"/>
+    <col min="770" max="770" width="44.7109375" customWidth="1"/>
+    <col min="771" max="771" width="82" customWidth="1"/>
+    <col min="1026" max="1026" width="44.7109375" customWidth="1"/>
+    <col min="1027" max="1027" width="82" customWidth="1"/>
+    <col min="1282" max="1282" width="44.7109375" customWidth="1"/>
+    <col min="1283" max="1283" width="82" customWidth="1"/>
+    <col min="1538" max="1538" width="44.7109375" customWidth="1"/>
+    <col min="1539" max="1539" width="82" customWidth="1"/>
+    <col min="1794" max="1794" width="44.7109375" customWidth="1"/>
+    <col min="1795" max="1795" width="82" customWidth="1"/>
+    <col min="2050" max="2050" width="44.7109375" customWidth="1"/>
+    <col min="2051" max="2051" width="82" customWidth="1"/>
+    <col min="2306" max="2306" width="44.7109375" customWidth="1"/>
+    <col min="2307" max="2307" width="82" customWidth="1"/>
+    <col min="2562" max="2562" width="44.7109375" customWidth="1"/>
+    <col min="2563" max="2563" width="82" customWidth="1"/>
+    <col min="2818" max="2818" width="44.7109375" customWidth="1"/>
+    <col min="2819" max="2819" width="82" customWidth="1"/>
+    <col min="3074" max="3074" width="44.7109375" customWidth="1"/>
+    <col min="3075" max="3075" width="82" customWidth="1"/>
+    <col min="3330" max="3330" width="44.7109375" customWidth="1"/>
+    <col min="3331" max="3331" width="82" customWidth="1"/>
+    <col min="3586" max="3586" width="44.7109375" customWidth="1"/>
+    <col min="3587" max="3587" width="82" customWidth="1"/>
+    <col min="3842" max="3842" width="44.7109375" customWidth="1"/>
+    <col min="3843" max="3843" width="82" customWidth="1"/>
+    <col min="4098" max="4098" width="44.7109375" customWidth="1"/>
+    <col min="4099" max="4099" width="82" customWidth="1"/>
+    <col min="4354" max="4354" width="44.7109375" customWidth="1"/>
+    <col min="4355" max="4355" width="82" customWidth="1"/>
+    <col min="4610" max="4610" width="44.7109375" customWidth="1"/>
+    <col min="4611" max="4611" width="82" customWidth="1"/>
+    <col min="4866" max="4866" width="44.7109375" customWidth="1"/>
+    <col min="4867" max="4867" width="82" customWidth="1"/>
+    <col min="5122" max="5122" width="44.7109375" customWidth="1"/>
+    <col min="5123" max="5123" width="82" customWidth="1"/>
+    <col min="5378" max="5378" width="44.7109375" customWidth="1"/>
+    <col min="5379" max="5379" width="82" customWidth="1"/>
+    <col min="5634" max="5634" width="44.7109375" customWidth="1"/>
+    <col min="5635" max="5635" width="82" customWidth="1"/>
+    <col min="5890" max="5890" width="44.7109375" customWidth="1"/>
+    <col min="5891" max="5891" width="82" customWidth="1"/>
+    <col min="6146" max="6146" width="44.7109375" customWidth="1"/>
+    <col min="6147" max="6147" width="82" customWidth="1"/>
+    <col min="6402" max="6402" width="44.7109375" customWidth="1"/>
+    <col min="6403" max="6403" width="82" customWidth="1"/>
+    <col min="6658" max="6658" width="44.7109375" customWidth="1"/>
+    <col min="6659" max="6659" width="82" customWidth="1"/>
+    <col min="6914" max="6914" width="44.7109375" customWidth="1"/>
+    <col min="6915" max="6915" width="82" customWidth="1"/>
+    <col min="7170" max="7170" width="44.7109375" customWidth="1"/>
+    <col min="7171" max="7171" width="82" customWidth="1"/>
+    <col min="7426" max="7426" width="44.7109375" customWidth="1"/>
+    <col min="7427" max="7427" width="82" customWidth="1"/>
+    <col min="7682" max="7682" width="44.7109375" customWidth="1"/>
+    <col min="7683" max="7683" width="82" customWidth="1"/>
+    <col min="7938" max="7938" width="44.7109375" customWidth="1"/>
+    <col min="7939" max="7939" width="82" customWidth="1"/>
+    <col min="8194" max="8194" width="44.7109375" customWidth="1"/>
+    <col min="8195" max="8195" width="82" customWidth="1"/>
+    <col min="8450" max="8450" width="44.7109375" customWidth="1"/>
+    <col min="8451" max="8451" width="82" customWidth="1"/>
+    <col min="8706" max="8706" width="44.7109375" customWidth="1"/>
+    <col min="8707" max="8707" width="82" customWidth="1"/>
+    <col min="8962" max="8962" width="44.7109375" customWidth="1"/>
+    <col min="8963" max="8963" width="82" customWidth="1"/>
+    <col min="9218" max="9218" width="44.7109375" customWidth="1"/>
+    <col min="9219" max="9219" width="82" customWidth="1"/>
+    <col min="9474" max="9474" width="44.7109375" customWidth="1"/>
+    <col min="9475" max="9475" width="82" customWidth="1"/>
+    <col min="9730" max="9730" width="44.7109375" customWidth="1"/>
+    <col min="9731" max="9731" width="82" customWidth="1"/>
+    <col min="9986" max="9986" width="44.7109375" customWidth="1"/>
+    <col min="9987" max="9987" width="82" customWidth="1"/>
+    <col min="10242" max="10242" width="44.7109375" customWidth="1"/>
+    <col min="10243" max="10243" width="82" customWidth="1"/>
+    <col min="10498" max="10498" width="44.7109375" customWidth="1"/>
+    <col min="10499" max="10499" width="82" customWidth="1"/>
+    <col min="10754" max="10754" width="44.7109375" customWidth="1"/>
+    <col min="10755" max="10755" width="82" customWidth="1"/>
+    <col min="11010" max="11010" width="44.7109375" customWidth="1"/>
+    <col min="11011" max="11011" width="82" customWidth="1"/>
+    <col min="11266" max="11266" width="44.7109375" customWidth="1"/>
+    <col min="11267" max="11267" width="82" customWidth="1"/>
+    <col min="11522" max="11522" width="44.7109375" customWidth="1"/>
+    <col min="11523" max="11523" width="82" customWidth="1"/>
+    <col min="11778" max="11778" width="44.7109375" customWidth="1"/>
+    <col min="11779" max="11779" width="82" customWidth="1"/>
+    <col min="12034" max="12034" width="44.7109375" customWidth="1"/>
+    <col min="12035" max="12035" width="82" customWidth="1"/>
+    <col min="12290" max="12290" width="44.7109375" customWidth="1"/>
+    <col min="12291" max="12291" width="82" customWidth="1"/>
+    <col min="12546" max="12546" width="44.7109375" customWidth="1"/>
+    <col min="12547" max="12547" width="82" customWidth="1"/>
+    <col min="12802" max="12802" width="44.7109375" customWidth="1"/>
+    <col min="12803" max="12803" width="82" customWidth="1"/>
+    <col min="13058" max="13058" width="44.7109375" customWidth="1"/>
+    <col min="13059" max="13059" width="82" customWidth="1"/>
+    <col min="13314" max="13314" width="44.7109375" customWidth="1"/>
+    <col min="13315" max="13315" width="82" customWidth="1"/>
+    <col min="13570" max="13570" width="44.7109375" customWidth="1"/>
+    <col min="13571" max="13571" width="82" customWidth="1"/>
+    <col min="13826" max="13826" width="44.7109375" customWidth="1"/>
+    <col min="13827" max="13827" width="82" customWidth="1"/>
+    <col min="14082" max="14082" width="44.7109375" customWidth="1"/>
+    <col min="14083" max="14083" width="82" customWidth="1"/>
+    <col min="14338" max="14338" width="44.7109375" customWidth="1"/>
+    <col min="14339" max="14339" width="82" customWidth="1"/>
+    <col min="14594" max="14594" width="44.7109375" customWidth="1"/>
+    <col min="14595" max="14595" width="82" customWidth="1"/>
+    <col min="14850" max="14850" width="44.7109375" customWidth="1"/>
+    <col min="14851" max="14851" width="82" customWidth="1"/>
+    <col min="15106" max="15106" width="44.7109375" customWidth="1"/>
+    <col min="15107" max="15107" width="82" customWidth="1"/>
+    <col min="15362" max="15362" width="44.7109375" customWidth="1"/>
+    <col min="15363" max="15363" width="82" customWidth="1"/>
+    <col min="15618" max="15618" width="44.7109375" customWidth="1"/>
+    <col min="15619" max="15619" width="82" customWidth="1"/>
+    <col min="15874" max="15874" width="44.7109375" customWidth="1"/>
+    <col min="15875" max="15875" width="82" customWidth="1"/>
+    <col min="16130" max="16130" width="44.7109375" customWidth="1"/>
+    <col min="16131" max="16131" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+    </row>
+    <row r="2" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B2" s="86" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="186" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B3" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="106" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B4" s="86" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B5" s="87" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="106" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B6" s="87" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="106" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="B7" s="87" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="108" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B8" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="107" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B9" s="86" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="108" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B10" s="86" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="109" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B11" s="86" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="88"/>
+    </row>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B12" s="89" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="110" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="90" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="111" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="85"/>
+    </row>
+    <row r="14" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="91" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="113" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="85"/>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B15" s="91" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="112" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B16" s="86" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="92">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="86" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="92">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="86" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="93" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="93" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="94" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="95" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+    </row>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+    </row>
+    <row r="24" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C24" s="105"/>
+    </row>
+    <row r="25" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C25" s="105"/>
+    </row>
+    <row r="26" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C26" s="105"/>
+    </row>
+    <row r="27" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C27" s="105"/>
+    </row>
+    <row r="28" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C28" s="105"/>
+    </row>
+    <row r="29" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C29" s="105"/>
+    </row>
+    <row r="30" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C30" s="105"/>
+    </row>
+    <row r="31" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C31" s="105"/>
+    </row>
+    <row r="32" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C32" s="105"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C15" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:E35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="97" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="97" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="97" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="97"/>
+    <col min="257" max="257" width="4.42578125" style="97" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="97" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="97" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="97"/>
+    <col min="513" max="513" width="4.42578125" style="97" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="97" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="97" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="97"/>
+    <col min="769" max="769" width="4.42578125" style="97" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="97" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="97" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="97"/>
+    <col min="1025" max="1025" width="4.42578125" style="97" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="97" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="97" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="97"/>
+    <col min="1281" max="1281" width="4.42578125" style="97" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="97" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="97" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="97"/>
+    <col min="1537" max="1537" width="4.42578125" style="97" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="97" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="97" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="97"/>
+    <col min="1793" max="1793" width="4.42578125" style="97" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="97" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="97" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="97"/>
+    <col min="2049" max="2049" width="4.42578125" style="97" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="97" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="97" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="97"/>
+    <col min="2305" max="2305" width="4.42578125" style="97" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="97" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="97" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="97"/>
+    <col min="2561" max="2561" width="4.42578125" style="97" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="97" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="97" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="97"/>
+    <col min="2817" max="2817" width="4.42578125" style="97" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="97" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="97" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="97"/>
+    <col min="3073" max="3073" width="4.42578125" style="97" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="97" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="97" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="97"/>
+    <col min="3329" max="3329" width="4.42578125" style="97" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="97" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="97" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="97"/>
+    <col min="3585" max="3585" width="4.42578125" style="97" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="97" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="97" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="97"/>
+    <col min="3841" max="3841" width="4.42578125" style="97" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="97" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="97" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="97"/>
+    <col min="4097" max="4097" width="4.42578125" style="97" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="97" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="97" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="97"/>
+    <col min="4353" max="4353" width="4.42578125" style="97" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="97" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="97" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="97"/>
+    <col min="4609" max="4609" width="4.42578125" style="97" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="97" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="97" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="97"/>
+    <col min="4865" max="4865" width="4.42578125" style="97" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="97" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="97" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="97"/>
+    <col min="5121" max="5121" width="4.42578125" style="97" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="97" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="97" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="97"/>
+    <col min="5377" max="5377" width="4.42578125" style="97" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="97" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="97" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="97"/>
+    <col min="5633" max="5633" width="4.42578125" style="97" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="97" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="97" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="97"/>
+    <col min="5889" max="5889" width="4.42578125" style="97" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="97" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="97" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="97"/>
+    <col min="6145" max="6145" width="4.42578125" style="97" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="97" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="97" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="97"/>
+    <col min="6401" max="6401" width="4.42578125" style="97" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="97" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="97" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="97"/>
+    <col min="6657" max="6657" width="4.42578125" style="97" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="97" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="97" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="97"/>
+    <col min="6913" max="6913" width="4.42578125" style="97" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="97" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="97" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="97"/>
+    <col min="7169" max="7169" width="4.42578125" style="97" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="97" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="97" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="97"/>
+    <col min="7425" max="7425" width="4.42578125" style="97" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="97" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="97" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="97"/>
+    <col min="7681" max="7681" width="4.42578125" style="97" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="97" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="97" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="97"/>
+    <col min="7937" max="7937" width="4.42578125" style="97" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="97" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="97" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="97"/>
+    <col min="8193" max="8193" width="4.42578125" style="97" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="97" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="97" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="97"/>
+    <col min="8449" max="8449" width="4.42578125" style="97" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="97" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="97" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="97"/>
+    <col min="8705" max="8705" width="4.42578125" style="97" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="97" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="97" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="97"/>
+    <col min="8961" max="8961" width="4.42578125" style="97" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="97" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="97" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="97"/>
+    <col min="9217" max="9217" width="4.42578125" style="97" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="97" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="97" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="97"/>
+    <col min="9473" max="9473" width="4.42578125" style="97" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="97" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="97" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="97"/>
+    <col min="9729" max="9729" width="4.42578125" style="97" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="97" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="97" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="97"/>
+    <col min="9985" max="9985" width="4.42578125" style="97" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="97" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="97" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="97"/>
+    <col min="10241" max="10241" width="4.42578125" style="97" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="97" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="97" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="97"/>
+    <col min="10497" max="10497" width="4.42578125" style="97" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="97" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="97" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="97"/>
+    <col min="10753" max="10753" width="4.42578125" style="97" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="97" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="97" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="97"/>
+    <col min="11009" max="11009" width="4.42578125" style="97" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="97" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="97" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="97"/>
+    <col min="11265" max="11265" width="4.42578125" style="97" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="97" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="97" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="97"/>
+    <col min="11521" max="11521" width="4.42578125" style="97" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="97" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="97" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="97"/>
+    <col min="11777" max="11777" width="4.42578125" style="97" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="97" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="97" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="97"/>
+    <col min="12033" max="12033" width="4.42578125" style="97" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="97" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="97" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="97"/>
+    <col min="12289" max="12289" width="4.42578125" style="97" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="97" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="97" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="97"/>
+    <col min="12545" max="12545" width="4.42578125" style="97" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="97" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="97" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="97"/>
+    <col min="12801" max="12801" width="4.42578125" style="97" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="97" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="97" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="97"/>
+    <col min="13057" max="13057" width="4.42578125" style="97" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="97" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="97" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="97"/>
+    <col min="13313" max="13313" width="4.42578125" style="97" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="97" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="97" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="97"/>
+    <col min="13569" max="13569" width="4.42578125" style="97" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="97" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="97" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="97"/>
+    <col min="13825" max="13825" width="4.42578125" style="97" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="97" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="97" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="97"/>
+    <col min="14081" max="14081" width="4.42578125" style="97" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="97" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="97" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="97"/>
+    <col min="14337" max="14337" width="4.42578125" style="97" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="97" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="97" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="97"/>
+    <col min="14593" max="14593" width="4.42578125" style="97" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="97" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="97" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="97"/>
+    <col min="14849" max="14849" width="4.42578125" style="97" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="97" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="97" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="97"/>
+    <col min="15105" max="15105" width="4.42578125" style="97" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="97" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="97" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="97"/>
+    <col min="15361" max="15361" width="4.42578125" style="97" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="97" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="97" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="97"/>
+    <col min="15617" max="15617" width="4.42578125" style="97" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="97" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="97" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="97"/>
+    <col min="15873" max="15873" width="4.42578125" style="97" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="97" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="97" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="97"/>
+    <col min="16129" max="16129" width="4.42578125" style="97" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="97" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="97" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="96"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="98" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="98" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="98" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="98" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="98" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="98"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="99" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="98"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="98"/>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B20" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+    </row>
+    <row r="25" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C25" s="102"/>
+      <c r="D25" s="103"/>
+      <c r="E25" s="103"/>
+    </row>
+    <row r="26" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C26" s="102"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+    </row>
+    <row r="27" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C27" s="102"/>
+      <c r="D27" s="103"/>
+      <c r="E27" s="103"/>
+    </row>
+    <row r="28" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C28" s="102"/>
+      <c r="D28" s="103"/>
+      <c r="E28" s="103"/>
+    </row>
+    <row r="29" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C29" s="102"/>
+      <c r="D29" s="103"/>
+      <c r="E29" s="103"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C30" s="114"/>
+      <c r="D30" s="114"/>
+      <c r="E30" s="114"/>
+    </row>
+    <row r="31" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="102"/>
+    </row>
+    <row r="32" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="102"/>
+    </row>
+    <row r="33" spans="3:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C33" s="103"/>
+      <c r="D33" s="103"/>
+      <c r="E33" s="102"/>
+    </row>
+    <row r="34" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C34" s="115"/>
+      <c r="D34" s="115"/>
+      <c r="E34" s="115"/>
+    </row>
+    <row r="35" spans="3:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="C35" s="102"/>
+      <c r="D35" s="103"/>
+      <c r="E35" s="104"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C34:E34"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N190"/>
+  <sheetViews>
+    <sheetView topLeftCell="A97" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A120" sqref="A120:M120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="9" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="152" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="92"/>
-[...13 lines deleted...]
-      <c r="M2" s="62" t="s">
+      <c r="B1" s="152"/>
+      <c r="C1" s="152"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="152"/>
+      <c r="H1" s="152"/>
+      <c r="I1" s="152"/>
+      <c r="J1" s="152"/>
+      <c r="K1" s="152"/>
+      <c r="L1" s="152"/>
+      <c r="M1" s="152"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M2" s="53" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="57" t="s">
+    <row r="3" spans="1:13" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="47"/>
+      <c r="B3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="57" t="s">
+      <c r="D3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="57" t="s">
+      <c r="E3" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="57" t="s">
+      <c r="F3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="57" t="s">
+      <c r="G3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="57" t="s">
+      <c r="H3" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="57" t="s">
+      <c r="I3" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="57" t="s">
+      <c r="J3" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="57" t="s">
+      <c r="K3" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="57" t="s">
+      <c r="L3" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="100" t="s">
+      <c r="M3" s="71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="25">
+      <c r="A4" s="21">
         <v>2007</v>
       </c>
       <c r="B4" s="2">
         <v>33483</v>
       </c>
       <c r="C4" s="2">
         <v>31697</v>
       </c>
       <c r="D4" s="2">
         <v>34614</v>
       </c>
       <c r="E4" s="2">
         <v>34726</v>
       </c>
       <c r="F4" s="2">
         <v>36683</v>
       </c>
       <c r="G4" s="2">
         <v>37552</v>
       </c>
       <c r="H4" s="2">
         <v>37769</v>
       </c>
       <c r="I4" s="2">
         <v>39655</v>
       </c>
       <c r="J4" s="2">
         <v>39090</v>
       </c>
       <c r="K4" s="2">
         <v>44887</v>
       </c>
       <c r="L4" s="2">
         <v>44887</v>
       </c>
       <c r="M4" s="3">
         <v>46711</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25">
+      <c r="A5" s="21">
         <v>2008</v>
       </c>
       <c r="B5" s="2">
         <v>40357</v>
       </c>
       <c r="C5" s="2">
         <v>39538</v>
       </c>
       <c r="D5" s="2">
         <v>40432</v>
       </c>
       <c r="E5" s="2">
         <v>42285</v>
       </c>
       <c r="F5" s="2">
         <v>42813</v>
       </c>
       <c r="G5" s="2">
         <v>45108</v>
       </c>
       <c r="H5" s="2">
         <v>45078</v>
       </c>
       <c r="I5" s="2">
         <v>46844</v>
       </c>
       <c r="J5" s="2">
         <v>45863</v>
       </c>
       <c r="K5" s="2">
         <v>47118</v>
       </c>
       <c r="L5" s="2">
         <v>47116</v>
       </c>
       <c r="M5" s="4">
         <v>51093</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="25">
+      <c r="A6" s="21">
         <v>2009</v>
       </c>
       <c r="B6" s="2">
         <v>43366</v>
       </c>
       <c r="C6" s="2">
         <v>42962</v>
       </c>
       <c r="D6" s="5">
         <v>45876</v>
       </c>
       <c r="E6" s="2">
         <v>44605</v>
       </c>
       <c r="F6" s="2">
         <v>46955</v>
       </c>
       <c r="G6" s="2">
         <v>48998</v>
       </c>
       <c r="H6" s="2">
         <v>50623</v>
       </c>
       <c r="I6" s="2">
         <v>50072</v>
       </c>
       <c r="J6" s="2">
         <v>52132</v>
       </c>
       <c r="K6" s="2">
         <v>49617</v>
       </c>
       <c r="L6" s="2">
         <v>53795</v>
       </c>
       <c r="M6" s="4">
         <v>58461</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="25">
+      <c r="A7" s="21">
         <v>2010</v>
       </c>
       <c r="B7" s="2">
         <v>47950</v>
       </c>
       <c r="C7" s="2">
         <v>46933</v>
       </c>
       <c r="D7" s="5">
         <v>50316</v>
       </c>
       <c r="E7" s="2">
         <v>51937</v>
       </c>
       <c r="F7" s="2">
         <v>55284</v>
       </c>
       <c r="G7" s="2">
         <v>59170</v>
       </c>
       <c r="H7" s="2">
         <v>60358</v>
       </c>
       <c r="I7" s="2">
         <v>60355</v>
       </c>
       <c r="J7" s="2">
         <v>58781</v>
       </c>
       <c r="K7" s="2">
         <v>56713</v>
       </c>
       <c r="L7" s="2">
         <v>57712</v>
       </c>
       <c r="M7" s="4">
         <v>75205</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="25">
+      <c r="A8" s="21">
         <v>2011</v>
       </c>
       <c r="B8" s="2">
         <v>56486</v>
       </c>
       <c r="C8" s="2">
         <v>56156</v>
       </c>
       <c r="D8" s="5">
         <v>60058</v>
       </c>
       <c r="E8" s="2">
         <v>58673</v>
       </c>
       <c r="F8" s="2">
         <v>62947</v>
       </c>
       <c r="G8" s="2">
         <v>64387</v>
       </c>
       <c r="H8" s="2">
         <v>69582</v>
       </c>
       <c r="I8" s="2">
         <v>69840</v>
       </c>
       <c r="J8" s="2">
         <v>73448</v>
       </c>
       <c r="K8" s="2">
         <v>71120</v>
       </c>
       <c r="L8" s="2">
         <v>79618</v>
       </c>
       <c r="M8" s="4">
         <v>81418</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25">
+      <c r="A9" s="21">
         <v>2012</v>
       </c>
       <c r="B9" s="2">
         <v>68408</v>
       </c>
       <c r="C9" s="2">
         <v>68576</v>
       </c>
       <c r="D9" s="2">
         <v>71909</v>
       </c>
       <c r="E9" s="2">
         <v>70631</v>
       </c>
       <c r="F9" s="2">
         <v>73352</v>
       </c>
       <c r="G9" s="2">
         <v>76323</v>
       </c>
       <c r="H9" s="2">
         <v>81062</v>
       </c>
       <c r="I9" s="2">
         <v>80074</v>
       </c>
       <c r="J9" s="2">
         <v>75894</v>
       </c>
       <c r="K9" s="2">
         <v>75845</v>
       </c>
       <c r="L9" s="2">
         <v>85987</v>
       </c>
       <c r="M9" s="3">
         <v>91709</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="25">
+      <c r="A10" s="21">
         <v>2013</v>
       </c>
       <c r="B10" s="2">
         <v>74680</v>
       </c>
       <c r="C10" s="2">
         <v>74213</v>
       </c>
       <c r="D10" s="2">
         <v>79329</v>
       </c>
       <c r="E10" s="2">
         <v>78465</v>
       </c>
       <c r="F10" s="2">
         <v>82947</v>
       </c>
       <c r="G10" s="2">
         <v>83218</v>
       </c>
       <c r="H10" s="2">
         <v>85445</v>
       </c>
       <c r="I10" s="2">
         <v>82246</v>
       </c>
       <c r="J10" s="2">
         <v>82185</v>
       </c>
       <c r="K10" s="2">
         <v>81474</v>
       </c>
       <c r="L10" s="2">
         <v>93486</v>
       </c>
       <c r="M10" s="3">
         <v>98807</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="25">
+      <c r="A11" s="21">
         <v>2014</v>
       </c>
       <c r="B11" s="2">
         <v>78211</v>
       </c>
       <c r="C11" s="2">
         <v>77486</v>
       </c>
       <c r="D11" s="2">
         <v>82673</v>
       </c>
       <c r="E11" s="5">
         <v>87686</v>
       </c>
       <c r="F11" s="2">
         <v>88619</v>
       </c>
       <c r="G11" s="2">
         <v>92671</v>
       </c>
       <c r="H11" s="2">
         <v>91560</v>
       </c>
       <c r="I11" s="2">
         <v>89733</v>
       </c>
       <c r="J11" s="2">
         <v>90270</v>
       </c>
       <c r="K11" s="2">
         <v>88463</v>
       </c>
       <c r="L11" s="2">
         <v>100010</v>
       </c>
       <c r="M11" s="3">
         <v>111871</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="42"/>
-      <c r="B12" s="101" t="s">
+      <c r="A12" s="37"/>
+      <c r="B12" s="164" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="102"/>
-[...1 lines deleted...]
-      <c r="E12" s="104" t="s">
+      <c r="C12" s="165"/>
+      <c r="D12" s="166"/>
+      <c r="E12" s="167" t="s">
         <v>27</v>
       </c>
-      <c r="F12" s="105"/>
-[...1 lines deleted...]
-      <c r="H12" s="101" t="s">
+      <c r="F12" s="168"/>
+      <c r="G12" s="169"/>
+      <c r="H12" s="164" t="s">
         <v>28</v>
       </c>
-      <c r="I12" s="102"/>
-[...1 lines deleted...]
-      <c r="K12" s="101" t="s">
+      <c r="I12" s="165"/>
+      <c r="J12" s="166"/>
+      <c r="K12" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="L12" s="102"/>
-      <c r="M12" s="102"/>
+      <c r="L12" s="165"/>
+      <c r="M12" s="165"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="25">
+      <c r="A13" s="21">
         <v>2015</v>
       </c>
-      <c r="B13" s="85">
+      <c r="B13" s="119">
         <v>85602</v>
       </c>
-      <c r="C13" s="86"/>
-[...1 lines deleted...]
-      <c r="E13" s="93">
+      <c r="C13" s="120"/>
+      <c r="D13" s="121"/>
+      <c r="E13" s="161">
         <v>91909</v>
       </c>
-      <c r="F13" s="94"/>
-[...1 lines deleted...]
-      <c r="H13" s="85">
+      <c r="F13" s="162"/>
+      <c r="G13" s="163"/>
+      <c r="H13" s="119">
         <v>90678</v>
       </c>
-      <c r="I13" s="86"/>
-[...1 lines deleted...]
-      <c r="K13" s="85">
+      <c r="I13" s="120"/>
+      <c r="J13" s="121"/>
+      <c r="K13" s="119">
         <v>100772</v>
       </c>
-      <c r="L13" s="86"/>
-      <c r="M13" s="86"/>
+      <c r="L13" s="120"/>
+      <c r="M13" s="120"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="25">
+      <c r="A14" s="21">
         <v>2016</v>
       </c>
-      <c r="B14" s="85">
+      <c r="B14" s="119">
         <v>97835</v>
       </c>
-      <c r="C14" s="86"/>
-[...1 lines deleted...]
-      <c r="E14" s="93">
+      <c r="C14" s="120"/>
+      <c r="D14" s="121"/>
+      <c r="E14" s="161">
         <v>108130</v>
       </c>
-      <c r="F14" s="94"/>
-[...1 lines deleted...]
-      <c r="H14" s="85">
+      <c r="F14" s="162"/>
+      <c r="G14" s="163"/>
+      <c r="H14" s="119">
         <v>107300</v>
       </c>
-      <c r="I14" s="86"/>
-[...1 lines deleted...]
-      <c r="K14" s="85">
+      <c r="I14" s="120"/>
+      <c r="J14" s="121"/>
+      <c r="K14" s="119">
         <v>118880</v>
       </c>
-      <c r="L14" s="86"/>
-      <c r="M14" s="86"/>
+      <c r="L14" s="120"/>
+      <c r="M14" s="120"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="25">
+      <c r="A15" s="21">
         <v>2017</v>
       </c>
-      <c r="B15" s="85">
+      <c r="B15" s="119">
         <v>104774</v>
       </c>
-      <c r="C15" s="86"/>
-[...1 lines deleted...]
-      <c r="E15" s="119">
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="122">
         <v>116123</v>
       </c>
-      <c r="F15" s="120"/>
-[...1 lines deleted...]
-      <c r="H15" s="85">
+      <c r="F15" s="123"/>
+      <c r="G15" s="124"/>
+      <c r="H15" s="119">
         <v>115696</v>
       </c>
-      <c r="I15" s="86"/>
-[...1 lines deleted...]
-      <c r="K15" s="85">
+      <c r="I15" s="120"/>
+      <c r="J15" s="121"/>
+      <c r="K15" s="119">
         <v>130018</v>
       </c>
-      <c r="L15" s="86"/>
-      <c r="M15" s="86"/>
+      <c r="L15" s="120"/>
+      <c r="M15" s="120"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="25">
+      <c r="A16" s="21">
         <v>2018</v>
       </c>
-      <c r="B16" s="85">
+      <c r="B16" s="119">
         <v>114836</v>
       </c>
-      <c r="C16" s="86"/>
-[...1 lines deleted...]
-      <c r="E16" s="119">
+      <c r="C16" s="120"/>
+      <c r="D16" s="121"/>
+      <c r="E16" s="122">
         <v>125206</v>
       </c>
-      <c r="F16" s="120"/>
-[...1 lines deleted...]
-      <c r="H16" s="85">
+      <c r="F16" s="123"/>
+      <c r="G16" s="124"/>
+      <c r="H16" s="119">
         <v>125522</v>
       </c>
-      <c r="I16" s="86"/>
-[...1 lines deleted...]
-      <c r="K16" s="85">
+      <c r="I16" s="120"/>
+      <c r="J16" s="121"/>
+      <c r="K16" s="119">
         <v>139370</v>
       </c>
-      <c r="L16" s="86"/>
-      <c r="M16" s="86"/>
+      <c r="L16" s="120"/>
+      <c r="M16" s="120"/>
     </row>
     <row r="17" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="25">
+      <c r="A17" s="21">
         <v>2019</v>
       </c>
-      <c r="B17" s="85">
+      <c r="B17" s="119">
         <v>129217</v>
       </c>
-      <c r="C17" s="86"/>
-[...1 lines deleted...]
-      <c r="E17" s="119">
+      <c r="C17" s="120"/>
+      <c r="D17" s="121"/>
+      <c r="E17" s="122">
         <v>144777</v>
       </c>
-      <c r="F17" s="120"/>
-[...1 lines deleted...]
-      <c r="H17" s="85">
+      <c r="F17" s="123"/>
+      <c r="G17" s="124"/>
+      <c r="H17" s="119">
         <v>146502</v>
       </c>
-      <c r="I17" s="86"/>
-[...1 lines deleted...]
-      <c r="K17" s="85">
+      <c r="I17" s="120"/>
+      <c r="J17" s="121"/>
+      <c r="K17" s="119">
         <v>161622</v>
       </c>
-      <c r="L17" s="86"/>
-      <c r="M17" s="86"/>
+      <c r="L17" s="120"/>
+      <c r="M17" s="120"/>
     </row>
     <row r="18" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="25">
+      <c r="A18" s="21">
         <v>2020</v>
       </c>
-      <c r="B18" s="85">
+      <c r="B18" s="119">
         <v>154853</v>
       </c>
-      <c r="C18" s="86"/>
-[...1 lines deleted...]
-      <c r="E18" s="119">
+      <c r="C18" s="120"/>
+      <c r="D18" s="121"/>
+      <c r="E18" s="122">
         <v>166668</v>
       </c>
-      <c r="F18" s="120"/>
-[...1 lines deleted...]
-      <c r="H18" s="85">
+      <c r="F18" s="123"/>
+      <c r="G18" s="124"/>
+      <c r="H18" s="119">
         <v>170657</v>
       </c>
-      <c r="I18" s="86"/>
-[...1 lines deleted...]
-      <c r="K18" s="85">
+      <c r="I18" s="120"/>
+      <c r="J18" s="121"/>
+      <c r="K18" s="119">
         <v>196967</v>
       </c>
-      <c r="L18" s="86"/>
-      <c r="M18" s="86"/>
+      <c r="L18" s="120"/>
+      <c r="M18" s="120"/>
     </row>
     <row r="19" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="25">
+      <c r="A19" s="21">
         <v>2021</v>
       </c>
-      <c r="B19" s="85">
+      <c r="B19" s="119">
         <v>179952</v>
       </c>
-      <c r="C19" s="86"/>
-[...1 lines deleted...]
-      <c r="E19" s="119">
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122">
         <v>199168</v>
       </c>
-      <c r="F19" s="120"/>
-[...1 lines deleted...]
-      <c r="H19" s="85">
+      <c r="F19" s="123"/>
+      <c r="G19" s="124"/>
+      <c r="H19" s="119">
         <v>205464</v>
       </c>
-      <c r="I19" s="86"/>
-[...1 lines deleted...]
-      <c r="K19" s="85">
+      <c r="I19" s="120"/>
+      <c r="J19" s="121"/>
+      <c r="K19" s="119">
         <v>225172</v>
       </c>
-      <c r="L19" s="86"/>
-      <c r="M19" s="86"/>
+      <c r="L19" s="120"/>
+      <c r="M19" s="120"/>
     </row>
     <row r="20" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="25">
+      <c r="A20" s="21">
         <v>2022</v>
       </c>
-      <c r="B20" s="85">
+      <c r="B20" s="119">
         <v>223301</v>
       </c>
-      <c r="C20" s="86"/>
-[...1 lines deleted...]
-      <c r="E20" s="119">
+      <c r="C20" s="120"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="122">
         <v>248538</v>
       </c>
-      <c r="F20" s="120"/>
-[...1 lines deleted...]
-      <c r="H20" s="85">
+      <c r="F20" s="123"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="119">
         <v>248932</v>
       </c>
-      <c r="I20" s="86"/>
-[...1 lines deleted...]
-      <c r="K20" s="85">
+      <c r="I20" s="120"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="119">
         <v>281827</v>
       </c>
-      <c r="L20" s="86"/>
-      <c r="M20" s="86"/>
+      <c r="L20" s="120"/>
+      <c r="M20" s="120"/>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="25">
+      <c r="A21" s="21">
         <v>2023</v>
       </c>
-      <c r="B21" s="85">
+      <c r="B21" s="119">
         <v>274646</v>
       </c>
-      <c r="C21" s="86"/>
-[...1 lines deleted...]
-      <c r="E21" s="119">
+      <c r="C21" s="120"/>
+      <c r="D21" s="121"/>
+      <c r="E21" s="122">
         <v>300222</v>
       </c>
-      <c r="F21" s="120"/>
-[...1 lines deleted...]
-      <c r="H21" s="85">
+      <c r="F21" s="123"/>
+      <c r="G21" s="124"/>
+      <c r="H21" s="119">
         <v>296842</v>
       </c>
-      <c r="I21" s="86"/>
-[...1 lines deleted...]
-      <c r="K21" s="85">
+      <c r="I21" s="120"/>
+      <c r="J21" s="121"/>
+      <c r="K21" s="119">
         <v>335404</v>
       </c>
-      <c r="L21" s="86"/>
-      <c r="M21" s="86"/>
+      <c r="L21" s="120"/>
+      <c r="M21" s="120"/>
     </row>
     <row r="22" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="25">
+      <c r="A22" s="21">
         <v>2024</v>
       </c>
-      <c r="B22" s="85">
+      <c r="B22" s="119">
         <v>313092</v>
       </c>
-      <c r="C22" s="86"/>
-[...1 lines deleted...]
-      <c r="E22" s="119">
+      <c r="C22" s="120"/>
+      <c r="D22" s="121"/>
+      <c r="E22" s="122">
         <v>337636</v>
       </c>
-      <c r="F22" s="120"/>
-[...1 lines deleted...]
-      <c r="H22" s="85">
+      <c r="F22" s="123"/>
+      <c r="G22" s="124"/>
+      <c r="H22" s="119">
         <v>338366</v>
       </c>
-      <c r="I22" s="86"/>
-[...1 lines deleted...]
-      <c r="K22" s="85">
+      <c r="I22" s="120"/>
+      <c r="J22" s="121"/>
+      <c r="K22" s="119">
         <v>376535</v>
       </c>
-      <c r="L22" s="86"/>
-      <c r="M22" s="86"/>
+      <c r="L22" s="120"/>
+      <c r="M22" s="120"/>
     </row>
     <row r="23" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="25">
+      <c r="A23" s="21">
         <v>2025</v>
       </c>
-      <c r="B23" s="85">
+      <c r="B23" s="119">
         <v>358873</v>
       </c>
-      <c r="C23" s="86"/>
-[...1 lines deleted...]
-      <c r="E23" s="119">
+      <c r="C23" s="120"/>
+      <c r="D23" s="121"/>
+      <c r="E23" s="122">
         <v>381146</v>
       </c>
-      <c r="F23" s="120"/>
-[...6 lines deleted...]
-      <c r="M23" s="86"/>
+      <c r="F23" s="123"/>
+      <c r="G23" s="124"/>
+      <c r="H23" s="119">
+        <v>377719</v>
+      </c>
+      <c r="I23" s="120"/>
+      <c r="J23" s="121"/>
+      <c r="K23" s="119">
+        <v>416699</v>
+      </c>
+      <c r="L23" s="120"/>
+      <c r="M23" s="120"/>
     </row>
     <row r="24" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="44"/>
-[...11 lines deleted...]
-      <c r="M24" s="6"/>
+      <c r="A24" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B24" s="119">
+        <v>394942</v>
+      </c>
+      <c r="C24" s="120"/>
+      <c r="D24" s="121"/>
+      <c r="E24" s="122">
+        <v>412546</v>
+      </c>
+      <c r="F24" s="123"/>
+      <c r="G24" s="124"/>
+      <c r="H24" s="119"/>
+      <c r="I24" s="120"/>
+      <c r="J24" s="121"/>
+      <c r="K24" s="119"/>
+      <c r="L24" s="120"/>
+      <c r="M24" s="120"/>
     </row>
     <row r="25" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="8"/>
-[...10 lines deleted...]
-      <c r="M25" s="63" t="s">
+      <c r="A25" s="39"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+    </row>
+    <row r="26" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="54" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:14" s="52" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B26" s="57" t="s">
+    <row r="27" spans="1:14" s="72" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="47"/>
+      <c r="B27" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="50" t="s">
+      <c r="C27" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="50" t="s">
+      <c r="D27" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="E26" s="50" t="s">
+      <c r="E27" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="F26" s="50" t="s">
+      <c r="F27" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="G26" s="50" t="s">
+      <c r="G27" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="50" t="s">
+      <c r="H27" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="I26" s="50" t="s">
+      <c r="I27" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="J26" s="50" t="s">
+      <c r="J27" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="K26" s="50" t="s">
+      <c r="K27" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="L26" s="50" t="s">
+      <c r="L27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="M26" s="51" t="s">
+      <c r="M27" s="71" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="25">
+    <row r="28" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21">
         <v>2007</v>
       </c>
-      <c r="B27" s="2">
+      <c r="B28" s="2">
         <v>33483</v>
       </c>
-      <c r="C27" s="2">
+      <c r="C28" s="2">
         <v>31957</v>
       </c>
-      <c r="D27" s="2">
+      <c r="D28" s="2">
         <v>33223</v>
       </c>
-      <c r="E27" s="2">
+      <c r="E28" s="2">
         <v>34092</v>
       </c>
-      <c r="F27" s="2">
+      <c r="F28" s="2">
         <v>34650</v>
       </c>
-      <c r="G27" s="2">
+      <c r="G28" s="2">
         <v>34505</v>
       </c>
-      <c r="H27" s="2">
+      <c r="H28" s="2">
         <v>35706</v>
       </c>
-      <c r="I27" s="2">
+      <c r="I28" s="2">
         <v>36277</v>
       </c>
-      <c r="J27" s="2">
+      <c r="J28" s="2">
         <v>35738</v>
       </c>
-      <c r="K27" s="2">
+      <c r="K28" s="2">
         <v>37872</v>
       </c>
-      <c r="L27" s="2">
+      <c r="L28" s="2">
         <v>37872</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M28" s="63">
         <v>37539</v>
       </c>
-      <c r="N27" s="9"/>
-[...2 lines deleted...]
-      <c r="A28" s="25">
+      <c r="N28" s="9"/>
+    </row>
+    <row r="29" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21">
         <v>2008</v>
       </c>
-      <c r="B28" s="2">
+      <c r="B29" s="2">
         <v>40357</v>
       </c>
-      <c r="C28" s="2">
+      <c r="C29" s="2">
         <v>39946</v>
       </c>
-      <c r="D28" s="2">
+      <c r="D29" s="2">
         <v>39188</v>
       </c>
-      <c r="E28" s="2">
+      <c r="E29" s="2">
         <v>41023</v>
       </c>
-      <c r="F28" s="2">
+      <c r="F29" s="2">
         <v>40241</v>
       </c>
-      <c r="G28" s="2">
+      <c r="G29" s="2">
         <v>41032</v>
       </c>
-      <c r="H28" s="2">
+      <c r="H29" s="2">
         <v>41615</v>
       </c>
-      <c r="I28" s="2">
+      <c r="I29" s="2">
         <v>43252</v>
       </c>
-      <c r="J28" s="2">
+      <c r="J29" s="2">
         <v>42677</v>
       </c>
-      <c r="K28" s="2">
+      <c r="K29" s="2">
         <v>44713</v>
       </c>
-      <c r="L28" s="2">
+      <c r="L29" s="2">
         <v>43256</v>
       </c>
-      <c r="M28" s="73">
+      <c r="M29" s="64">
         <v>43833</v>
       </c>
-      <c r="N28" s="9"/>
-[...2 lines deleted...]
-      <c r="A29" s="25">
+      <c r="N29" s="9"/>
+    </row>
+    <row r="30" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21">
         <v>2009</v>
       </c>
-      <c r="B29" s="2">
+      <c r="B30" s="2">
         <v>43366</v>
       </c>
-      <c r="C29" s="2">
+      <c r="C30" s="2">
         <v>43330</v>
       </c>
-      <c r="D29" s="2">
+      <c r="D30" s="2">
         <v>44370</v>
       </c>
-      <c r="E29" s="2">
+      <c r="E30" s="2">
         <v>44398</v>
       </c>
-      <c r="F29" s="2">
+      <c r="F30" s="2">
         <v>44948</v>
       </c>
-      <c r="G29" s="2">
+      <c r="G30" s="2">
         <v>45652</v>
       </c>
-      <c r="H29" s="2">
+      <c r="H30" s="2">
         <v>46366</v>
       </c>
-      <c r="I29" s="2">
+      <c r="I30" s="2">
         <v>46861</v>
       </c>
-      <c r="J29" s="2">
+      <c r="J30" s="2">
         <v>47441</v>
       </c>
-      <c r="K29" s="2">
+      <c r="K30" s="2">
         <v>47601</v>
       </c>
-      <c r="L29" s="2">
+      <c r="L30" s="2">
         <v>48266</v>
       </c>
-      <c r="M29" s="73">
+      <c r="M30" s="64">
         <v>49110</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="25">
+    <row r="31" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21">
         <v>2010</v>
       </c>
-      <c r="B30" s="2">
+      <c r="B31" s="2">
         <v>47950</v>
       </c>
-      <c r="C30" s="2">
+      <c r="C31" s="2">
         <v>47387</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D31" s="5">
         <v>48077</v>
       </c>
-      <c r="E30" s="2">
+      <c r="E31" s="2">
         <v>49087</v>
       </c>
-      <c r="F30" s="2">
+      <c r="F31" s="2">
         <v>50409</v>
       </c>
-      <c r="G30" s="2">
+      <c r="G31" s="2">
         <v>52387</v>
       </c>
-      <c r="H30" s="2">
+      <c r="H31" s="2">
         <v>53534</v>
       </c>
-      <c r="I30" s="2">
+      <c r="I31" s="2">
         <v>54389</v>
       </c>
-      <c r="J30" s="2">
+      <c r="J31" s="2">
         <v>54784</v>
       </c>
-      <c r="K30" s="5">
+      <c r="K31" s="5">
         <v>54961</v>
       </c>
-      <c r="L30" s="5">
+      <c r="L31" s="5">
         <v>55146</v>
       </c>
-      <c r="M30" s="73">
+      <c r="M31" s="64">
         <v>56849</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="25">
+    <row r="32" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21">
         <v>2011</v>
       </c>
-      <c r="B31" s="2">
+      <c r="B32" s="2">
         <v>56486</v>
       </c>
-      <c r="C31" s="2">
+      <c r="C32" s="2">
         <v>56290</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D32" s="5">
         <v>57071</v>
       </c>
-      <c r="E31" s="2">
+      <c r="E32" s="2">
         <v>57544</v>
       </c>
-      <c r="F31" s="2">
+      <c r="F32" s="2">
         <v>58653</v>
       </c>
-      <c r="G31" s="2">
+      <c r="G32" s="2">
         <v>59596</v>
       </c>
-      <c r="H31" s="2">
+      <c r="H32" s="2">
         <v>61109</v>
       </c>
-      <c r="I31" s="2">
+      <c r="I32" s="2">
         <v>62164</v>
       </c>
-      <c r="J31" s="2">
+      <c r="J32" s="2">
         <v>63766</v>
       </c>
-      <c r="K31" s="5">
+      <c r="K32" s="5">
         <v>64509</v>
       </c>
-      <c r="L31" s="5">
+      <c r="L32" s="5">
         <v>65888</v>
       </c>
-      <c r="M31" s="73">
+      <c r="M32" s="64">
         <v>67227</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="25">
+    <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="21">
         <v>2012</v>
       </c>
-      <c r="B32" s="2">
+      <c r="B33" s="2">
         <v>68408</v>
       </c>
-      <c r="C32" s="2">
+      <c r="C33" s="2">
         <v>68495</v>
       </c>
-      <c r="D32" s="2">
+      <c r="D33" s="2">
         <v>69041</v>
       </c>
-      <c r="E32" s="2">
+      <c r="E33" s="2">
         <v>69407</v>
       </c>
-      <c r="F32" s="2">
+      <c r="F33" s="2">
         <v>70231</v>
       </c>
-      <c r="G32" s="2">
+      <c r="G33" s="2">
         <v>71335</v>
       </c>
-      <c r="H32" s="2">
+      <c r="H33" s="2">
         <v>72721</v>
       </c>
-      <c r="I32" s="2">
+      <c r="I33" s="2">
         <v>73791</v>
       </c>
-      <c r="J32" s="2">
+      <c r="J33" s="2">
         <v>74015</v>
       </c>
-      <c r="K32" s="2">
+      <c r="K33" s="2">
         <v>74175</v>
       </c>
-      <c r="L32" s="2">
+      <c r="L33" s="2">
         <v>75185</v>
       </c>
-      <c r="M32" s="72">
+      <c r="M33" s="63">
         <v>76593</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="25">
+    <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21">
         <v>2013</v>
       </c>
-      <c r="B33" s="2">
+      <c r="B34" s="2">
         <v>74680</v>
       </c>
-      <c r="C33" s="2">
+      <c r="C34" s="2">
         <v>74306</v>
       </c>
-      <c r="D33" s="2">
+      <c r="D34" s="2">
         <v>75247</v>
       </c>
-      <c r="E33" s="2">
+      <c r="E34" s="2">
         <v>76001</v>
       </c>
-      <c r="F33" s="2">
+      <c r="F34" s="2">
         <v>80556</v>
       </c>
-      <c r="G33" s="2">
+      <c r="G34" s="2">
         <v>78491</v>
       </c>
-      <c r="H33" s="2">
+      <c r="H34" s="2">
         <v>79531</v>
       </c>
-      <c r="I33" s="2">
+      <c r="I34" s="2">
         <v>79887</v>
       </c>
-      <c r="J33" s="2">
+      <c r="J34" s="2">
         <v>80192</v>
       </c>
-      <c r="K33" s="2">
+      <c r="K34" s="2">
         <v>80328</v>
       </c>
-      <c r="L33" s="2">
+      <c r="L34" s="2">
         <v>81565</v>
       </c>
-      <c r="M33" s="72">
+      <c r="M34" s="63">
         <v>82978</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="25">
+    <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21">
         <v>2014</v>
       </c>
-      <c r="B34" s="122">
+      <c r="B35" s="67">
         <v>78211</v>
       </c>
-      <c r="C34" s="2">
+      <c r="C35" s="2">
         <v>77910</v>
       </c>
-      <c r="D34" s="2">
+      <c r="D35" s="2">
         <v>79523</v>
       </c>
-      <c r="E34" s="5">
+      <c r="E35" s="5">
         <v>81578</v>
       </c>
-      <c r="F34" s="2">
+      <c r="F35" s="2">
         <v>83288</v>
       </c>
-      <c r="G34" s="2">
+      <c r="G35" s="2">
         <v>84891</v>
       </c>
-      <c r="H34" s="2">
+      <c r="H35" s="2">
         <v>85875</v>
       </c>
-      <c r="I34" s="2">
+      <c r="I35" s="2">
         <v>86357</v>
       </c>
-      <c r="J34" s="2">
+      <c r="J35" s="2">
         <v>86817</v>
       </c>
-      <c r="K34" s="2">
+      <c r="K35" s="2">
         <v>86949</v>
       </c>
-      <c r="L34" s="2">
+      <c r="L35" s="2">
         <v>88095</v>
       </c>
-      <c r="M34" s="72">
+      <c r="M35" s="63">
         <v>89971</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="25">
+    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21">
         <v>2015</v>
-      </c>
-[...23 lines deleted...]
-        <v>2016</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2">
-        <v>97835</v>
+        <v>85602</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2">
-        <v>103022</v>
+        <v>88590</v>
       </c>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2">
-        <v>104469</v>
+        <v>89174</v>
       </c>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
-      <c r="M36" s="72">
-        <v>107709</v>
+      <c r="M36" s="63">
+        <v>92004</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="25">
-        <v>2017</v>
+      <c r="A37" s="21">
+        <v>2016</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2">
-        <v>104774</v>
+        <v>97835</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="2"/>
-      <c r="G37" s="10">
-        <v>110322</v>
+      <c r="G37" s="2">
+        <v>103022</v>
       </c>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2">
-        <v>112108</v>
+        <v>104469</v>
       </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
-      <c r="M37" s="72">
-        <v>116524</v>
+      <c r="M37" s="63">
+        <v>107709</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="25">
-        <v>2018</v>
+      <c r="A38" s="21">
+        <v>2017</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2">
-        <v>114836</v>
+        <v>104774</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="2"/>
       <c r="G38" s="10">
-        <v>119934</v>
+        <v>110322</v>
       </c>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2">
-        <v>121374</v>
+        <v>112108</v>
       </c>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
-      <c r="M38" s="72">
-        <v>125514</v>
+      <c r="M38" s="63">
+        <v>116524</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="25">
-        <v>2019</v>
+      <c r="A39" s="21">
+        <v>2018</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2">
-        <v>129217</v>
+        <v>114836</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="2"/>
-      <c r="G39" s="2">
-        <v>136816</v>
+      <c r="G39" s="10">
+        <v>119934</v>
       </c>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
-      <c r="J39" s="10">
-        <v>140309</v>
+      <c r="J39" s="2">
+        <v>121374</v>
       </c>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
-      <c r="M39" s="72">
-        <v>145628</v>
+      <c r="M39" s="63">
+        <v>125514</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="25">
-        <v>2020</v>
+      <c r="A40" s="21">
+        <v>2019</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2">
-        <v>154853</v>
+        <v>129217</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2">
-        <v>160658</v>
+        <v>136816</v>
       </c>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="10">
-        <v>163847</v>
+        <v>140309</v>
       </c>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
-      <c r="M40" s="72">
-        <v>172363</v>
+      <c r="M40" s="63">
+        <v>145628</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="25">
-        <v>2021</v>
+      <c r="A41" s="21">
+        <v>2020</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2">
-        <v>179952</v>
+        <v>154853</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2">
-        <v>189300</v>
+        <v>160658</v>
       </c>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="10">
-        <v>193688</v>
+        <v>163847</v>
       </c>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
-      <c r="M41" s="72">
-        <v>201272</v>
+      <c r="M41" s="63">
+        <v>172363</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="25">
-        <v>2022</v>
+      <c r="A42" s="21">
+        <v>2021</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
-      <c r="D42" s="11">
-        <v>223301</v>
+      <c r="D42" s="2">
+        <v>179952</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="2"/>
-      <c r="G42" s="10">
-        <v>235608</v>
+      <c r="G42" s="2">
+        <v>189300</v>
       </c>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="10">
-        <v>239684</v>
+        <v>193688</v>
       </c>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
-      <c r="M42" s="72">
-        <v>249547</v>
+      <c r="M42" s="63">
+        <v>201272</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="25">
-        <v>2023</v>
+      <c r="A43" s="21">
+        <v>2022</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
-      <c r="D43" s="10">
-        <v>274646</v>
+      <c r="D43" s="11">
+        <v>223301</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="2"/>
       <c r="G43" s="10">
-        <v>287666</v>
-[...2 lines deleted...]
-      <c r="I43" s="10"/>
+        <v>235608</v>
+      </c>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
       <c r="J43" s="10">
-        <v>290545</v>
-[...4 lines deleted...]
-        <v>301232</v>
+        <v>239684</v>
+      </c>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="63">
+        <v>249547</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="25">
-        <v>2024</v>
+      <c r="A44" s="21">
+        <v>2023</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="10">
-        <v>313092</v>
+        <v>274646</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="2"/>
       <c r="G44" s="10">
-        <v>325266</v>
-[...2 lines deleted...]
-      <c r="I44" s="2"/>
+        <v>287666</v>
+      </c>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
       <c r="J44" s="10">
-        <v>329131</v>
-[...4 lines deleted...]
-        <v>341048</v>
+        <v>290545</v>
+      </c>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="45">
+        <v>301232</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="25">
-        <v>2025</v>
+      <c r="A45" s="21">
+        <v>2024</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
-      <c r="D45" s="58">
-        <v>358873</v>
+      <c r="D45" s="10">
+        <v>313092</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="2"/>
-      <c r="G45" s="75">
-        <v>369478</v>
+      <c r="G45" s="10">
+        <v>325266</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
-      <c r="J45" s="10"/>
+      <c r="J45" s="10">
+        <v>329131</v>
+      </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
-      <c r="M45" s="72"/>
+      <c r="M45" s="49">
+        <v>341048</v>
+      </c>
     </row>
     <row r="46" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="22"/>
-[...11 lines deleted...]
-      <c r="M46" s="6"/>
+      <c r="A46" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="49">
+        <v>358873</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="76">
+        <v>371002</v>
+      </c>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="66">
+        <v>372966</v>
+      </c>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="49">
+        <v>384105</v>
+      </c>
     </row>
     <row r="47" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="92" t="s">
+      <c r="A47" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="49">
+        <v>394942</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="76">
+        <v>402845</v>
+      </c>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="66"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="49"/>
+    </row>
+    <row r="48" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="92"/>
-[...13 lines deleted...]
-      <c r="J48" s="91" t="s">
+      <c r="B48" s="152"/>
+      <c r="C48" s="152"/>
+      <c r="D48" s="152"/>
+      <c r="E48" s="152"/>
+      <c r="F48" s="152"/>
+      <c r="G48" s="152"/>
+      <c r="H48" s="152"/>
+      <c r="I48" s="152"/>
+      <c r="J48" s="152"/>
+      <c r="K48" s="152"/>
+      <c r="L48" s="152"/>
+      <c r="M48" s="152"/>
+    </row>
+    <row r="49" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J49" s="170" t="s">
         <v>31</v>
       </c>
-      <c r="K48" s="91"/>
-[...5 lines deleted...]
-      <c r="B49" s="56" t="s">
+      <c r="K49" s="170"/>
+      <c r="L49" s="170"/>
+      <c r="M49" s="170"/>
+    </row>
+    <row r="50" spans="1:13" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="73"/>
+      <c r="B50" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C49" s="56" t="s">
+      <c r="C50" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D49" s="56" t="s">
+      <c r="D50" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E49" s="56" t="s">
+      <c r="E50" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="F49" s="56" t="s">
+      <c r="F50" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="G49" s="56" t="s">
+      <c r="G50" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="H49" s="56" t="s">
+      <c r="H50" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="I49" s="56" t="s">
+      <c r="I50" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="J49" s="56" t="s">
+      <c r="J50" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="K49" s="56" t="s">
+      <c r="K50" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="L49" s="56" t="s">
+      <c r="L50" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="M49" s="107" t="s">
+      <c r="M50" s="70" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="25">
+    <row r="51" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="21">
         <v>2007</v>
       </c>
-      <c r="B50" s="15">
+      <c r="B51" s="13">
         <v>130</v>
       </c>
-      <c r="C50" s="15">
+      <c r="C51" s="13">
         <v>122.8</v>
       </c>
-      <c r="D50" s="15">
+      <c r="D51" s="13">
         <v>128.4</v>
       </c>
-      <c r="E50" s="15">
+      <c r="E51" s="13">
         <v>128.80000000000001</v>
       </c>
-      <c r="F50" s="15">
+      <c r="F51" s="13">
         <v>125.2</v>
       </c>
-      <c r="G50" s="15">
+      <c r="G51" s="13">
         <v>132.1</v>
       </c>
-      <c r="H50" s="15">
+      <c r="H51" s="13">
         <v>129.30000000000001</v>
       </c>
-      <c r="I50" s="15">
+      <c r="I51" s="13">
         <v>132</v>
       </c>
-      <c r="J50" s="15">
+      <c r="J51" s="13">
         <v>127.4</v>
       </c>
-      <c r="K50" s="15">
+      <c r="K51" s="13">
         <v>125.7</v>
       </c>
-      <c r="L50" s="15">
+      <c r="L51" s="13">
         <v>125.7</v>
       </c>
-      <c r="M50" s="16">
+      <c r="M51" s="14">
         <v>128.1</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="25">
+    <row r="52" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="21">
         <v>2008</v>
       </c>
-      <c r="B51" s="15">
+      <c r="B52" s="13">
         <v>120.5</v>
       </c>
-      <c r="C51" s="15">
+      <c r="C52" s="13">
         <v>120.5</v>
       </c>
-      <c r="D51" s="15">
+      <c r="D52" s="13">
         <v>116.8</v>
       </c>
-      <c r="E51" s="15">
+      <c r="E52" s="13">
         <v>121.8</v>
       </c>
-      <c r="F51" s="15">
+      <c r="F52" s="13">
         <v>119.8</v>
       </c>
-      <c r="G51" s="15">
+      <c r="G52" s="13">
         <v>120.1</v>
       </c>
-      <c r="H51" s="15">
+      <c r="H52" s="13">
         <v>122.5</v>
       </c>
-      <c r="I51" s="15">
+      <c r="I52" s="13">
         <v>124</v>
       </c>
-      <c r="J51" s="15">
+      <c r="J52" s="13">
         <v>117.3</v>
       </c>
-      <c r="K51" s="15">
+      <c r="K52" s="13">
         <v>116.6</v>
       </c>
-      <c r="L51" s="15">
+      <c r="L52" s="13">
         <v>110.7</v>
       </c>
-      <c r="M51" s="17">
+      <c r="M52" s="15">
         <v>109.4</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="45">
+    <row r="53" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="40">
         <v>2009</v>
       </c>
-      <c r="B52" s="18">
+      <c r="B53" s="16">
         <v>110.7</v>
       </c>
-      <c r="C52" s="18">
+      <c r="C53" s="16">
         <v>111.6</v>
       </c>
-      <c r="D52" s="19">
+      <c r="D53" s="17">
         <v>113.5</v>
       </c>
-      <c r="E52" s="18">
+      <c r="E53" s="16">
         <v>109.3</v>
       </c>
-      <c r="F52" s="18">
+      <c r="F53" s="16">
         <v>109.7</v>
       </c>
-      <c r="G52" s="18">
+      <c r="G53" s="16">
         <v>108.6</v>
       </c>
-      <c r="H52" s="18">
+      <c r="H53" s="16">
         <v>112.3</v>
       </c>
-      <c r="I52" s="18">
+      <c r="I53" s="16">
         <v>108</v>
       </c>
-      <c r="J52" s="18">
+      <c r="J53" s="16">
         <v>113.7</v>
       </c>
-      <c r="K52" s="18">
+      <c r="K53" s="16">
         <v>110.7</v>
       </c>
-      <c r="L52" s="18">
+      <c r="L53" s="16">
         <v>114.2</v>
       </c>
-      <c r="M52" s="20">
+      <c r="M53" s="18">
         <v>114.4</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="25">
+    <row r="54" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="21">
         <v>2010</v>
       </c>
-      <c r="B53" s="15">
+      <c r="B54" s="13">
         <v>110.6</v>
       </c>
-      <c r="C53" s="15">
+      <c r="C54" s="13">
         <v>109.2</v>
       </c>
-      <c r="D53" s="19">
+      <c r="D54" s="17">
         <v>109.7</v>
       </c>
-      <c r="E53" s="15">
+      <c r="E54" s="13">
         <v>116.4</v>
       </c>
-      <c r="F53" s="15">
+      <c r="F54" s="13">
         <v>117.7</v>
       </c>
-      <c r="G53" s="15">
+      <c r="G54" s="13">
         <v>120.8</v>
       </c>
-      <c r="H53" s="15">
+      <c r="H54" s="13">
         <v>119.2</v>
       </c>
-      <c r="I53" s="15">
+      <c r="I54" s="13">
         <v>120.5</v>
       </c>
-      <c r="J53" s="15">
+      <c r="J54" s="13">
         <v>112.8</v>
       </c>
-      <c r="K53" s="15">
+      <c r="K54" s="13">
         <v>114.3</v>
       </c>
-      <c r="L53" s="19">
+      <c r="L54" s="17">
         <v>107.3</v>
       </c>
-      <c r="M53" s="17">
+      <c r="M54" s="15">
         <v>128.6</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="25">
+    <row r="55" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="21">
         <v>2011</v>
       </c>
-      <c r="B54" s="15">
+      <c r="B55" s="13">
         <v>117.8</v>
       </c>
-      <c r="C54" s="15">
+      <c r="C55" s="13">
         <v>119.7</v>
       </c>
-      <c r="D54" s="19">
+      <c r="D55" s="17">
         <v>119.4</v>
       </c>
-      <c r="E54" s="15">
+      <c r="E55" s="13">
         <v>113</v>
       </c>
-      <c r="F54" s="15">
+      <c r="F55" s="13">
         <v>113.9</v>
       </c>
-      <c r="G54" s="15">
+      <c r="G55" s="13">
         <v>108.8</v>
       </c>
-      <c r="H54" s="15">
+      <c r="H55" s="13">
         <v>115.3</v>
       </c>
-      <c r="I54" s="15">
+      <c r="I55" s="13">
         <v>115.7</v>
       </c>
-      <c r="J54" s="18">
+      <c r="J55" s="16">
         <v>125</v>
       </c>
-      <c r="K54" s="15">
+      <c r="K55" s="13">
         <v>125.4</v>
       </c>
-      <c r="L54" s="19">
+      <c r="L55" s="17">
         <v>138</v>
       </c>
-      <c r="M54" s="17">
+      <c r="M55" s="15">
         <v>108.3</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="25">
+    <row r="56" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="21">
         <v>2012</v>
       </c>
-      <c r="B55" s="15">
+      <c r="B56" s="13">
         <v>121.1</v>
       </c>
-      <c r="C55" s="15">
+      <c r="C56" s="13">
         <v>122.1</v>
       </c>
-      <c r="D55" s="15">
+      <c r="D56" s="13">
         <v>119.7</v>
       </c>
-      <c r="E55" s="15">
+      <c r="E56" s="13">
         <v>120.4</v>
       </c>
-      <c r="F55" s="15">
+      <c r="F56" s="13">
         <v>116.5</v>
       </c>
-      <c r="G55" s="15">
+      <c r="G56" s="13">
         <v>118.5</v>
       </c>
-      <c r="H55" s="15">
+      <c r="H56" s="13">
         <v>116.5</v>
       </c>
-      <c r="I55" s="15">
+      <c r="I56" s="13">
         <v>114.7</v>
       </c>
-      <c r="J55" s="15">
+      <c r="J56" s="13">
         <v>103.3</v>
       </c>
-      <c r="K55" s="15">
+      <c r="K56" s="13">
         <v>106.6</v>
       </c>
-      <c r="L55" s="15">
+      <c r="L56" s="13">
         <v>108</v>
       </c>
-      <c r="M55" s="16">
+      <c r="M56" s="14">
         <v>112.6</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="25">
+    <row r="57" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="21">
         <v>2013</v>
       </c>
-      <c r="B56" s="15">
+      <c r="B57" s="13">
         <v>109.2</v>
       </c>
-      <c r="C56" s="15">
+      <c r="C57" s="13">
         <v>108.2</v>
       </c>
-      <c r="D56" s="15">
+      <c r="D57" s="13">
         <v>110.3</v>
       </c>
-      <c r="E56" s="15">
+      <c r="E57" s="13">
         <v>111.1</v>
       </c>
-      <c r="F56" s="15">
+      <c r="F57" s="13">
         <v>113.1</v>
       </c>
-      <c r="G56" s="15">
+      <c r="G57" s="13">
         <v>109</v>
       </c>
-      <c r="H56" s="15">
+      <c r="H57" s="13">
         <v>105.4</v>
       </c>
-      <c r="I56" s="15">
+      <c r="I57" s="13">
         <v>102.7</v>
       </c>
-      <c r="J56" s="15">
+      <c r="J57" s="13">
         <v>108.3</v>
       </c>
-      <c r="K56" s="15">
+      <c r="K57" s="13">
         <v>107.4</v>
       </c>
-      <c r="L56" s="15">
+      <c r="L57" s="13">
         <v>108.7</v>
       </c>
-      <c r="M56" s="16">
+      <c r="M57" s="14">
         <v>107.7</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="25">
+    <row r="58" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="21">
         <v>2014</v>
       </c>
-      <c r="B57" s="15">
+      <c r="B58" s="13">
         <v>104.7</v>
       </c>
-      <c r="C57" s="18">
+      <c r="C58" s="16">
         <v>104.4</v>
       </c>
-      <c r="D57" s="15">
+      <c r="D58" s="13">
         <v>104.2</v>
       </c>
-      <c r="E57" s="19">
+      <c r="E58" s="17">
         <v>111.8</v>
       </c>
-      <c r="F57" s="15">
+      <c r="F58" s="13">
         <v>106.8</v>
       </c>
-      <c r="G57" s="15">
+      <c r="G58" s="13">
         <v>111.4</v>
       </c>
-      <c r="H57" s="15">
+      <c r="H58" s="13">
         <v>107.2</v>
       </c>
-      <c r="I57" s="15">
+      <c r="I58" s="13">
         <v>109.1</v>
       </c>
-      <c r="J57" s="15">
+      <c r="J58" s="13">
         <v>109.8</v>
       </c>
-      <c r="K57" s="15">
+      <c r="K58" s="13">
         <v>108.6</v>
       </c>
-      <c r="L57" s="15">
+      <c r="L58" s="13">
         <v>107</v>
       </c>
-      <c r="M57" s="16">
+      <c r="M58" s="14">
         <v>113.2</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B58" s="108" t="s">
+    <row r="59" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="37"/>
+      <c r="B59" s="156" t="s">
         <v>26</v>
       </c>
-      <c r="C58" s="109"/>
-[...1 lines deleted...]
-      <c r="E58" s="111" t="s">
+      <c r="C59" s="150"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="160" t="s">
         <v>27</v>
       </c>
-      <c r="F58" s="112"/>
-[...1 lines deleted...]
-      <c r="H58" s="114" t="s">
+      <c r="F59" s="158"/>
+      <c r="G59" s="159"/>
+      <c r="H59" s="171" t="s">
         <v>28</v>
       </c>
-      <c r="I58" s="115"/>
-[...1 lines deleted...]
-      <c r="K58" s="117" t="s">
+      <c r="I59" s="172"/>
+      <c r="J59" s="173"/>
+      <c r="K59" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="L58" s="109"/>
-[...3 lines deleted...]
-      <c r="A59" s="25">
+      <c r="L59" s="150"/>
+      <c r="M59" s="150"/>
+    </row>
+    <row r="60" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="21">
         <v>2015</v>
       </c>
-      <c r="B59" s="79">
+      <c r="B60" s="125">
         <v>107.6</v>
       </c>
-      <c r="C59" s="82"/>
-[...1 lines deleted...]
-      <c r="E59" s="123">
+      <c r="C60" s="126"/>
+      <c r="D60" s="127"/>
+      <c r="E60" s="128">
         <v>102.4</v>
       </c>
-      <c r="F59" s="124"/>
-[...1 lines deleted...]
-      <c r="H59" s="79">
+      <c r="F60" s="129"/>
+      <c r="G60" s="130"/>
+      <c r="H60" s="125">
         <v>100.2</v>
       </c>
-      <c r="I59" s="80"/>
-[...1 lines deleted...]
-      <c r="K59" s="79">
+      <c r="I60" s="131"/>
+      <c r="J60" s="132"/>
+      <c r="K60" s="125">
         <v>100.8</v>
       </c>
-      <c r="L59" s="80"/>
-[...3 lines deleted...]
-      <c r="A60" s="25">
+      <c r="L60" s="131"/>
+      <c r="M60" s="131"/>
+    </row>
+    <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="21">
         <v>2016</v>
       </c>
-      <c r="B60" s="79">
+      <c r="B61" s="125">
         <v>112.9</v>
       </c>
-      <c r="C60" s="82"/>
-[...1 lines deleted...]
-      <c r="E60" s="123">
+      <c r="C61" s="126"/>
+      <c r="D61" s="127"/>
+      <c r="E61" s="128">
         <v>116.3</v>
       </c>
-      <c r="F60" s="124"/>
-[...1 lines deleted...]
-      <c r="H60" s="79">
+      <c r="F61" s="129"/>
+      <c r="G61" s="130"/>
+      <c r="H61" s="125">
         <v>117.5</v>
       </c>
-      <c r="I60" s="80"/>
-[...1 lines deleted...]
-      <c r="K60" s="79">
+      <c r="I61" s="131"/>
+      <c r="J61" s="132"/>
+      <c r="K61" s="125">
         <v>116.7</v>
       </c>
-      <c r="L60" s="80"/>
-[...3 lines deleted...]
-      <c r="A61" s="25">
+      <c r="L61" s="131"/>
+      <c r="M61" s="131"/>
+    </row>
+    <row r="62" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="21">
         <v>2017</v>
       </c>
-      <c r="B61" s="79">
+      <c r="B62" s="125">
         <v>107.1</v>
       </c>
-      <c r="C61" s="82"/>
-[...1 lines deleted...]
-      <c r="E61" s="123">
+      <c r="C62" s="126"/>
+      <c r="D62" s="127"/>
+      <c r="E62" s="128">
         <v>107.4</v>
       </c>
-      <c r="F61" s="124"/>
-[...1 lines deleted...]
-      <c r="H61" s="79">
+      <c r="F62" s="129"/>
+      <c r="G62" s="130"/>
+      <c r="H62" s="125">
         <v>107.8</v>
       </c>
-      <c r="I61" s="80"/>
-[...1 lines deleted...]
-      <c r="K61" s="79">
+      <c r="I62" s="131"/>
+      <c r="J62" s="132"/>
+      <c r="K62" s="125">
         <v>109.4</v>
       </c>
-      <c r="L61" s="80"/>
-[...3 lines deleted...]
-      <c r="A62" s="25">
+      <c r="L62" s="131"/>
+      <c r="M62" s="131"/>
+    </row>
+    <row r="63" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="21">
         <v>2018</v>
       </c>
-      <c r="B62" s="79">
+      <c r="B63" s="125">
         <v>109.6</v>
       </c>
-      <c r="C62" s="82"/>
-[...1 lines deleted...]
-      <c r="E62" s="123">
+      <c r="C63" s="126"/>
+      <c r="D63" s="127"/>
+      <c r="E63" s="128">
         <v>107.8</v>
       </c>
-      <c r="F62" s="124"/>
-[...1 lines deleted...]
-      <c r="H62" s="79">
+      <c r="F63" s="129"/>
+      <c r="G63" s="130"/>
+      <c r="H63" s="125">
         <v>108.5</v>
       </c>
-      <c r="I62" s="80"/>
-[...1 lines deleted...]
-      <c r="K62" s="79">
+      <c r="I63" s="131"/>
+      <c r="J63" s="132"/>
+      <c r="K63" s="125">
         <v>107.2</v>
       </c>
-      <c r="L62" s="80"/>
-[...3 lines deleted...]
-      <c r="A63" s="25">
+      <c r="L63" s="131"/>
+      <c r="M63" s="131"/>
+    </row>
+    <row r="64" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="21">
         <v>2019</v>
       </c>
-      <c r="B63" s="79">
+      <c r="B64" s="125">
         <v>112.5</v>
       </c>
-      <c r="C63" s="82"/>
-[...1 lines deleted...]
-      <c r="E63" s="123">
+      <c r="C64" s="126"/>
+      <c r="D64" s="127"/>
+      <c r="E64" s="128">
         <v>115.6</v>
       </c>
-      <c r="F63" s="124"/>
-[...1 lines deleted...]
-      <c r="H63" s="79">
+      <c r="F64" s="129"/>
+      <c r="G64" s="130"/>
+      <c r="H64" s="125">
         <v>116.7</v>
       </c>
-      <c r="I63" s="80"/>
-[...1 lines deleted...]
-      <c r="K63" s="79">
+      <c r="I64" s="131"/>
+      <c r="J64" s="132"/>
+      <c r="K64" s="125">
         <v>116</v>
       </c>
-      <c r="L63" s="80"/>
-[...3 lines deleted...]
-      <c r="A64" s="25">
+      <c r="L64" s="131"/>
+      <c r="M64" s="131"/>
+    </row>
+    <row r="65" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="21">
         <v>2020</v>
       </c>
-      <c r="B64" s="79">
+      <c r="B65" s="125">
         <v>119.8</v>
       </c>
-      <c r="C64" s="82"/>
-[...1 lines deleted...]
-      <c r="E64" s="123">
+      <c r="C65" s="126"/>
+      <c r="D65" s="127"/>
+      <c r="E65" s="128">
         <v>115.1</v>
       </c>
-      <c r="F64" s="124"/>
-[...1 lines deleted...]
-      <c r="H64" s="79">
+      <c r="F65" s="129"/>
+      <c r="G65" s="130"/>
+      <c r="H65" s="125">
         <v>116.5</v>
       </c>
-      <c r="I64" s="80"/>
-[...1 lines deleted...]
-      <c r="K64" s="79">
+      <c r="I65" s="131"/>
+      <c r="J65" s="132"/>
+      <c r="K65" s="125">
         <v>121.9</v>
       </c>
-      <c r="L64" s="80"/>
-[...3 lines deleted...]
-      <c r="A65" s="25">
+      <c r="L65" s="131"/>
+      <c r="M65" s="131"/>
+    </row>
+    <row r="66" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="21">
         <v>2021</v>
       </c>
-      <c r="B65" s="79">
+      <c r="B66" s="125">
         <v>116.2</v>
       </c>
-      <c r="C65" s="82"/>
-[...1 lines deleted...]
-      <c r="E65" s="123">
+      <c r="C66" s="126"/>
+      <c r="D66" s="127"/>
+      <c r="E66" s="128">
         <v>119.5</v>
       </c>
-      <c r="F65" s="124"/>
-[...1 lines deleted...]
-      <c r="H65" s="79">
+      <c r="F66" s="129"/>
+      <c r="G66" s="130"/>
+      <c r="H66" s="125">
         <v>120.4</v>
       </c>
-      <c r="I65" s="80"/>
-[...1 lines deleted...]
-      <c r="K65" s="79">
+      <c r="I66" s="131"/>
+      <c r="J66" s="132"/>
+      <c r="K66" s="125">
         <v>114.3</v>
       </c>
-      <c r="L65" s="80"/>
-[...3 lines deleted...]
-      <c r="A66" s="25">
+      <c r="L66" s="131"/>
+      <c r="M66" s="131"/>
+    </row>
+    <row r="67" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="21">
         <v>2022</v>
       </c>
-      <c r="B66" s="79">
+      <c r="B67" s="125">
         <v>113.2</v>
       </c>
-      <c r="C66" s="82"/>
-[...1 lines deleted...]
-      <c r="E66" s="123">
+      <c r="C67" s="126"/>
+      <c r="D67" s="127"/>
+      <c r="E67" s="128">
         <v>124.8</v>
       </c>
-      <c r="F66" s="124"/>
-[...1 lines deleted...]
-      <c r="H66" s="79">
+      <c r="F67" s="129"/>
+      <c r="G67" s="130"/>
+      <c r="H67" s="125">
         <v>121.2</v>
       </c>
-      <c r="I66" s="80"/>
-[...1 lines deleted...]
-      <c r="K66" s="79">
+      <c r="I67" s="131"/>
+      <c r="J67" s="132"/>
+      <c r="K67" s="125">
         <v>125.2</v>
       </c>
-      <c r="L66" s="80"/>
-[...3 lines deleted...]
-      <c r="A67" s="25">
+      <c r="L67" s="131"/>
+      <c r="M67" s="131"/>
+    </row>
+    <row r="68" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="21">
         <v>2023</v>
       </c>
-      <c r="B67" s="79">
+      <c r="B68" s="125">
         <v>123</v>
       </c>
-      <c r="C67" s="82"/>
-[...1 lines deleted...]
-      <c r="E67" s="123">
+      <c r="C68" s="126"/>
+      <c r="D68" s="127"/>
+      <c r="E68" s="128">
         <v>120.8</v>
       </c>
-      <c r="F67" s="124"/>
-[...1 lines deleted...]
-      <c r="H67" s="79">
+      <c r="F68" s="129"/>
+      <c r="G68" s="130"/>
+      <c r="H68" s="125">
         <v>119.2</v>
       </c>
-      <c r="I67" s="80"/>
-[...1 lines deleted...]
-      <c r="K67" s="79">
+      <c r="I68" s="131"/>
+      <c r="J68" s="132"/>
+      <c r="K68" s="125">
         <v>119</v>
       </c>
-      <c r="L67" s="80"/>
-[...3 lines deleted...]
-      <c r="A68" s="25">
+      <c r="L68" s="131"/>
+      <c r="M68" s="131"/>
+    </row>
+    <row r="69" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="21">
         <v>2024</v>
       </c>
-      <c r="B68" s="79">
+      <c r="B69" s="125">
         <v>114</v>
       </c>
-      <c r="C68" s="82"/>
-[...1 lines deleted...]
-      <c r="E68" s="123">
+      <c r="C69" s="126"/>
+      <c r="D69" s="127"/>
+      <c r="E69" s="128">
         <v>112.5</v>
       </c>
-      <c r="F68" s="124"/>
-[...1 lines deleted...]
-      <c r="H68" s="79">
+      <c r="F69" s="129"/>
+      <c r="G69" s="130"/>
+      <c r="H69" s="125">
         <v>114</v>
       </c>
-      <c r="I68" s="80"/>
-[...1 lines deleted...]
-      <c r="K68" s="79">
+      <c r="I69" s="131"/>
+      <c r="J69" s="132"/>
+      <c r="K69" s="125">
         <v>112.3</v>
       </c>
-      <c r="L68" s="80"/>
-[...3 lines deleted...]
-      <c r="A69" s="25">
+      <c r="L69" s="131"/>
+      <c r="M69" s="131"/>
+    </row>
+    <row r="70" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="21">
         <v>2025</v>
       </c>
-      <c r="B69" s="79">
+      <c r="B70" s="125">
         <v>114.6</v>
       </c>
-      <c r="C69" s="82"/>
-[...1 lines deleted...]
-      <c r="E69" s="123">
+      <c r="C70" s="126"/>
+      <c r="D70" s="127"/>
+      <c r="E70" s="128">
         <v>112.9</v>
       </c>
-      <c r="F69" s="124"/>
-[...21 lines deleted...]
-      <c r="M70" s="21"/>
+      <c r="F70" s="129"/>
+      <c r="G70" s="130"/>
+      <c r="H70" s="125">
+        <v>111.6</v>
+      </c>
+      <c r="I70" s="131"/>
+      <c r="J70" s="132"/>
+      <c r="K70" s="125">
+        <v>110.7</v>
+      </c>
+      <c r="L70" s="131"/>
+      <c r="M70" s="131"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G71" s="14"/>
-[...5 lines deleted...]
-      <c r="M71" s="64" t="s">
+      <c r="A71" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B71" s="125">
+        <v>110.1</v>
+      </c>
+      <c r="C71" s="126"/>
+      <c r="D71" s="127"/>
+      <c r="E71" s="128">
+        <v>108.2</v>
+      </c>
+      <c r="F71" s="129"/>
+      <c r="G71" s="130"/>
+      <c r="H71" s="125"/>
+      <c r="I71" s="131"/>
+      <c r="J71" s="132"/>
+      <c r="K71" s="125"/>
+      <c r="L71" s="131"/>
+      <c r="M71" s="131"/>
+    </row>
+    <row r="72" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="75"/>
+      <c r="B72" s="77"/>
+      <c r="C72" s="75"/>
+      <c r="D72" s="75"/>
+      <c r="E72" s="78"/>
+      <c r="F72" s="79"/>
+      <c r="G72" s="79"/>
+      <c r="H72" s="77"/>
+      <c r="I72" s="77"/>
+      <c r="J72" s="77"/>
+      <c r="K72" s="77"/>
+      <c r="L72" s="77"/>
+      <c r="M72" s="77"/>
+    </row>
+    <row r="73" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G73" s="12"/>
+      <c r="H73" s="12"/>
+      <c r="I73" s="12"/>
+      <c r="J73" s="12"/>
+      <c r="K73" s="55"/>
+      <c r="L73" s="55"/>
+      <c r="M73" s="55" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B72" s="56" t="s">
+    <row r="74" spans="1:13" s="74" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="73"/>
+      <c r="B74" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="56" t="s">
+      <c r="C74" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="D72" s="56" t="s">
+      <c r="D74" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="E72" s="56" t="s">
+      <c r="E74" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="F72" s="56" t="s">
+      <c r="F74" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="G72" s="56" t="s">
+      <c r="G74" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="H72" s="56" t="s">
+      <c r="H74" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="I72" s="56" t="s">
+      <c r="I74" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="J72" s="56" t="s">
+      <c r="J74" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="K72" s="56" t="s">
+      <c r="K74" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="L72" s="56" t="s">
+      <c r="L74" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="M72" s="107" t="s">
+      <c r="M74" s="70" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="25">
+    <row r="75" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="21">
         <v>2007</v>
       </c>
-      <c r="B73" s="32">
+      <c r="B75" s="28">
         <v>130</v>
       </c>
-      <c r="C73" s="15">
+      <c r="C75" s="13">
         <v>124.4</v>
       </c>
-      <c r="D73" s="15">
+      <c r="D75" s="13">
         <v>128.19999999999999</v>
       </c>
-      <c r="E73" s="15">
+      <c r="E75" s="13">
         <v>127.8</v>
       </c>
-      <c r="F73" s="15">
+      <c r="F75" s="13">
         <v>127.1</v>
       </c>
-      <c r="G73" s="15">
+      <c r="G75" s="13">
         <v>128.6</v>
       </c>
-      <c r="H73" s="15">
+      <c r="H75" s="13">
         <v>128.4</v>
       </c>
-      <c r="I73" s="15">
+      <c r="I75" s="13">
         <v>129.1</v>
       </c>
-      <c r="J73" s="15">
+      <c r="J75" s="13">
         <v>129.1</v>
       </c>
-      <c r="K73" s="15">
+      <c r="K75" s="13">
         <v>128.4</v>
       </c>
-      <c r="L73" s="15">
+      <c r="L75" s="13">
         <v>128.4</v>
       </c>
-      <c r="M73" s="70">
+      <c r="M75" s="61">
         <v>128.5</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="25">
+    <row r="76" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="21">
         <v>2008</v>
       </c>
-      <c r="B74" s="32">
+      <c r="B76" s="28">
         <v>120.5</v>
       </c>
-      <c r="C74" s="15">
+      <c r="C76" s="13">
         <v>120.6</v>
       </c>
-      <c r="D74" s="15">
+      <c r="D76" s="13">
         <v>118</v>
       </c>
-      <c r="E74" s="15">
+      <c r="E76" s="13">
         <v>120.3</v>
       </c>
-      <c r="F74" s="15">
+      <c r="F76" s="13">
         <v>118.6</v>
       </c>
-      <c r="G74" s="15">
+      <c r="G76" s="13">
         <v>118.9</v>
       </c>
-      <c r="H74" s="15">
+      <c r="H76" s="13">
         <v>119.4</v>
       </c>
-      <c r="I74" s="15">
+      <c r="I76" s="13">
         <v>121.1</v>
       </c>
-      <c r="J74" s="15">
+      <c r="J76" s="13">
         <v>119.4</v>
       </c>
-      <c r="K74" s="15">
+      <c r="K76" s="13">
         <v>120.3</v>
       </c>
-      <c r="L74" s="15">
+      <c r="L76" s="13">
         <v>118.1</v>
       </c>
-      <c r="M74" s="71">
+      <c r="M76" s="62">
         <v>116.8</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="45">
+    <row r="77" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="40">
         <v>2009</v>
       </c>
-      <c r="B75" s="126">
+      <c r="B77" s="68">
         <v>110.7</v>
       </c>
-      <c r="C75" s="15">
+      <c r="C77" s="13">
         <v>111.6</v>
       </c>
-      <c r="D75" s="15">
+      <c r="D77" s="13">
         <v>113.2</v>
       </c>
-      <c r="E75" s="15">
+      <c r="E77" s="13">
         <v>112.2</v>
       </c>
-      <c r="F75" s="15">
+      <c r="F77" s="13">
         <v>111.7</v>
       </c>
-      <c r="G75" s="15">
+      <c r="G77" s="13">
         <v>111.3</v>
       </c>
-      <c r="H75" s="15">
+      <c r="H77" s="13">
         <v>111.4</v>
       </c>
-      <c r="I75" s="15">
+      <c r="I77" s="13">
         <v>111</v>
       </c>
-      <c r="J75" s="15">
+      <c r="J77" s="13">
         <v>111.2</v>
       </c>
-      <c r="K75" s="15">
+      <c r="K77" s="13">
         <v>111</v>
       </c>
-      <c r="L75" s="15">
+      <c r="L77" s="13">
         <v>111.6</v>
       </c>
-      <c r="M75" s="71">
+      <c r="M77" s="62">
         <v>112</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="25">
+    <row r="78" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="21">
         <v>2010</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B78" s="21">
         <v>110.6</v>
       </c>
-      <c r="C76" s="15">
+      <c r="C78" s="13">
         <v>109.4</v>
       </c>
-      <c r="D76" s="19">
+      <c r="D78" s="17">
         <v>108.4</v>
       </c>
-      <c r="E76" s="15">
+      <c r="E78" s="13">
         <v>110.6</v>
       </c>
-      <c r="F76" s="15">
+      <c r="F78" s="13">
         <v>112.2</v>
       </c>
-      <c r="G76" s="15">
+      <c r="G78" s="13">
         <v>114.8</v>
       </c>
-      <c r="H76" s="15">
+      <c r="H78" s="13">
         <v>115.5</v>
       </c>
-      <c r="I76" s="15">
+      <c r="I78" s="13">
         <v>116.1</v>
       </c>
-      <c r="J76" s="15">
+      <c r="J78" s="13">
         <v>115.5</v>
       </c>
-      <c r="K76" s="15">
+      <c r="K78" s="13">
         <v>115.5</v>
       </c>
-      <c r="L76" s="19">
+      <c r="L78" s="17">
         <v>114.3</v>
       </c>
-      <c r="M76" s="71">
+      <c r="M78" s="62">
         <v>115.8</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="25">
+    <row r="79" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="21">
         <v>2011</v>
       </c>
-      <c r="B77" s="25">
+      <c r="B79" s="21">
         <v>117.8</v>
       </c>
-      <c r="C77" s="15">
+      <c r="C79" s="13">
         <v>118.8</v>
       </c>
-      <c r="D77" s="19">
+      <c r="D79" s="17">
         <v>118.7</v>
       </c>
-      <c r="E77" s="15">
+      <c r="E79" s="13">
         <v>117.2</v>
       </c>
-      <c r="F77" s="15">
+      <c r="F79" s="13">
         <v>116.4</v>
       </c>
-      <c r="G77" s="15">
+      <c r="G79" s="13">
         <v>113.8</v>
       </c>
-      <c r="H77" s="15">
+      <c r="H79" s="13">
         <v>114.1</v>
       </c>
-      <c r="I77" s="15">
+      <c r="I79" s="13">
         <v>114.3</v>
       </c>
-      <c r="J77" s="15">
+      <c r="J79" s="13">
         <v>116.4</v>
       </c>
-      <c r="K77" s="15">
+      <c r="K79" s="13">
         <v>117.4</v>
       </c>
-      <c r="L77" s="19">
+      <c r="L79" s="17">
         <v>119.5</v>
       </c>
-      <c r="M77" s="71">
+      <c r="M79" s="62">
         <v>118.3</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="25">
+    <row r="80" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="21">
         <v>2012</v>
       </c>
-      <c r="B78" s="32">
+      <c r="B80" s="28">
         <v>121.1</v>
       </c>
-      <c r="C78" s="15">
+      <c r="C80" s="13">
         <v>121.7</v>
       </c>
-      <c r="D78" s="15">
+      <c r="D80" s="13">
         <v>121</v>
       </c>
-      <c r="E78" s="15">
+      <c r="E80" s="13">
         <v>120.6</v>
       </c>
-      <c r="F78" s="15">
+      <c r="F80" s="13">
         <v>119.7</v>
       </c>
-      <c r="G78" s="15">
+      <c r="G80" s="13">
         <v>119.7</v>
       </c>
-      <c r="H78" s="15">
+      <c r="H80" s="13">
         <v>119</v>
       </c>
-      <c r="I78" s="15">
+      <c r="I80" s="13">
         <v>118.7</v>
       </c>
-      <c r="J78" s="15">
+      <c r="J80" s="13">
         <v>116.1</v>
       </c>
-      <c r="K78" s="15">
+      <c r="K80" s="13">
         <v>115</v>
       </c>
-      <c r="L78" s="15">
+      <c r="L80" s="13">
         <v>114.1</v>
       </c>
-      <c r="M78" s="70">
+      <c r="M80" s="61">
         <v>113.9</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="25">
+    <row r="81" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="21">
         <v>2013</v>
       </c>
-      <c r="B79" s="32">
+      <c r="B81" s="28">
         <v>109.2</v>
       </c>
-      <c r="C79" s="15">
+      <c r="C81" s="13">
         <v>108.5</v>
       </c>
-      <c r="D79" s="15">
+      <c r="D81" s="13">
         <v>109</v>
       </c>
-      <c r="E79" s="15">
+      <c r="E81" s="13">
         <v>109.5</v>
       </c>
-      <c r="F79" s="15">
+      <c r="F81" s="13">
         <v>114.7</v>
       </c>
-      <c r="G79" s="15">
+      <c r="G81" s="13">
         <v>110</v>
       </c>
-      <c r="H79" s="15">
+      <c r="H81" s="13">
         <v>109.4</v>
       </c>
-      <c r="I79" s="15">
+      <c r="I81" s="13">
         <v>108.3</v>
       </c>
-      <c r="J79" s="15">
+      <c r="J81" s="13">
         <v>108.3</v>
       </c>
-      <c r="K79" s="15">
+      <c r="K81" s="13">
         <v>108.3</v>
       </c>
-      <c r="L79" s="15">
+      <c r="L81" s="13">
         <v>108.5</v>
       </c>
-      <c r="M79" s="70">
+      <c r="M81" s="61">
         <v>108.3</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="25">
+    <row r="82" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="21">
         <v>2014</v>
       </c>
-      <c r="B80" s="47">
+      <c r="B82" s="42">
         <v>104.7</v>
       </c>
-      <c r="C80" s="15">
+      <c r="C82" s="13">
         <v>104.9</v>
       </c>
-      <c r="D80" s="15">
+      <c r="D82" s="13">
         <v>105.7</v>
       </c>
-      <c r="E80" s="19">
+      <c r="E82" s="17">
         <v>107.3</v>
       </c>
-      <c r="F80" s="15">
+      <c r="F82" s="13">
         <v>103.4</v>
       </c>
-      <c r="G80" s="15">
+      <c r="G82" s="13">
         <v>108.2</v>
       </c>
-      <c r="H80" s="15">
+      <c r="H82" s="13">
         <v>108</v>
       </c>
-      <c r="I80" s="15">
+      <c r="I82" s="13">
         <v>108.1</v>
       </c>
-      <c r="J80" s="15">
+      <c r="J82" s="13">
         <v>108.3</v>
       </c>
-      <c r="K80" s="15">
+      <c r="K82" s="13">
         <v>108.2</v>
       </c>
-      <c r="L80" s="15">
+      <c r="L82" s="13">
         <v>108</v>
       </c>
-      <c r="M80" s="70">
+      <c r="M82" s="61">
         <v>108.4</v>
       </c>
     </row>
-    <row r="81" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="25">
+    <row r="83" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="21">
         <v>2015</v>
       </c>
-      <c r="B81" s="25"/>
-[...1 lines deleted...]
-      <c r="D81" s="26">
+      <c r="B83" s="21"/>
+      <c r="C83" s="22"/>
+      <c r="D83" s="22">
         <v>107.6</v>
       </c>
-      <c r="E81" s="127"/>
-[...1 lines deleted...]
-      <c r="G81" s="127">
+      <c r="E83" s="69"/>
+      <c r="F83" s="22"/>
+      <c r="G83" s="69">
         <v>104.4</v>
       </c>
-      <c r="H81" s="15"/>
-[...1 lines deleted...]
-      <c r="J81" s="15">
+      <c r="H83" s="13"/>
+      <c r="I83" s="13"/>
+      <c r="J83" s="13">
         <v>102.7</v>
       </c>
-      <c r="K81" s="15"/>
-[...1 lines deleted...]
-      <c r="M81" s="70">
+      <c r="K83" s="13"/>
+      <c r="L83" s="13"/>
+      <c r="M83" s="61">
         <v>102.3</v>
       </c>
     </row>
-    <row r="82" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="25">
+    <row r="84" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="21">
         <v>2016</v>
       </c>
-      <c r="B82" s="25"/>
-[...1 lines deleted...]
-      <c r="D82" s="26">
+      <c r="B84" s="21"/>
+      <c r="C84" s="22"/>
+      <c r="D84" s="22">
         <v>112.9</v>
       </c>
-      <c r="E82" s="127"/>
-[...1 lines deleted...]
-      <c r="G82" s="127">
+      <c r="E84" s="69"/>
+      <c r="F84" s="22"/>
+      <c r="G84" s="69">
         <v>114.9</v>
       </c>
-      <c r="H82" s="15"/>
-[...1 lines deleted...]
-      <c r="J82" s="15">
+      <c r="H84" s="13"/>
+      <c r="I84" s="13"/>
+      <c r="J84" s="13">
         <v>116</v>
       </c>
-      <c r="K82" s="15"/>
-[...1 lines deleted...]
-      <c r="M82" s="70">
+      <c r="K84" s="13"/>
+      <c r="L84" s="13"/>
+      <c r="M84" s="61">
         <v>115.9</v>
       </c>
     </row>
-    <row r="83" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="25">
+    <row r="85" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="21">
         <v>2017</v>
       </c>
-      <c r="B83" s="25"/>
-[...1 lines deleted...]
-      <c r="D83" s="26">
+      <c r="B85" s="21"/>
+      <c r="C85" s="22"/>
+      <c r="D85" s="22">
         <v>107.1</v>
       </c>
-      <c r="E83" s="127"/>
-[...1 lines deleted...]
-      <c r="G83" s="15">
+      <c r="E85" s="69"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="13">
         <v>107.1</v>
       </c>
-      <c r="H83" s="15"/>
-[...1 lines deleted...]
-      <c r="J83" s="15">
+      <c r="H85" s="13"/>
+      <c r="I85" s="13"/>
+      <c r="J85" s="13">
         <v>107.3</v>
       </c>
-      <c r="K83" s="15"/>
-[...1 lines deleted...]
-      <c r="M83" s="70">
+      <c r="K85" s="13"/>
+      <c r="L85" s="13"/>
+      <c r="M85" s="61">
         <v>108.2</v>
       </c>
     </row>
-    <row r="84" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="25">
+    <row r="86" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="21">
         <v>2018</v>
       </c>
-      <c r="B84" s="25"/>
-[...1 lines deleted...]
-      <c r="D84" s="26">
+      <c r="B86" s="21"/>
+      <c r="C86" s="22"/>
+      <c r="D86" s="22">
         <v>109.6</v>
       </c>
-      <c r="E84" s="127"/>
-[...1 lines deleted...]
-      <c r="G84" s="15">
+      <c r="E86" s="69"/>
+      <c r="F86" s="22"/>
+      <c r="G86" s="13">
         <v>108.7</v>
       </c>
-      <c r="H84" s="15"/>
-[...1 lines deleted...]
-      <c r="J84" s="15">
+      <c r="H86" s="13"/>
+      <c r="I86" s="13"/>
+      <c r="J86" s="13">
         <v>108.3</v>
       </c>
-      <c r="K84" s="15"/>
-[...1 lines deleted...]
-      <c r="M84" s="70">
+      <c r="K86" s="13"/>
+      <c r="L86" s="13"/>
+      <c r="M86" s="61">
         <v>107.7</v>
       </c>
     </row>
-    <row r="85" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="25">
+    <row r="87" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="21">
         <v>2019</v>
       </c>
-      <c r="B85" s="25"/>
-[...1 lines deleted...]
-      <c r="D85" s="26">
+      <c r="B87" s="21"/>
+      <c r="C87" s="22"/>
+      <c r="D87" s="22">
         <v>112.5</v>
       </c>
-      <c r="E85" s="127"/>
-[...1 lines deleted...]
-      <c r="G85" s="127">
+      <c r="E87" s="69"/>
+      <c r="F87" s="22"/>
+      <c r="G87" s="69">
         <v>114.1</v>
       </c>
-      <c r="H85" s="15"/>
-[...1 lines deleted...]
-      <c r="J85" s="15">
+      <c r="H87" s="13"/>
+      <c r="I87" s="13"/>
+      <c r="J87" s="13">
         <v>115.6</v>
       </c>
-      <c r="K85" s="15"/>
-[...1 lines deleted...]
-      <c r="M85" s="70">
+      <c r="K87" s="13"/>
+      <c r="L87" s="13"/>
+      <c r="M87" s="61">
         <v>116</v>
       </c>
     </row>
-    <row r="86" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="25">
+    <row r="88" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="21">
         <v>2020</v>
       </c>
-      <c r="B86" s="25"/>
-[...1 lines deleted...]
-      <c r="D86" s="26">
+      <c r="B88" s="21"/>
+      <c r="C88" s="22"/>
+      <c r="D88" s="22">
         <v>119.8</v>
       </c>
-      <c r="E86" s="127"/>
-[...1 lines deleted...]
-      <c r="G86" s="127">
+      <c r="E88" s="69"/>
+      <c r="F88" s="22"/>
+      <c r="G88" s="69">
         <v>117.4</v>
       </c>
-      <c r="H86" s="15"/>
-[...1 lines deleted...]
-      <c r="J86" s="15">
+      <c r="H88" s="13"/>
+      <c r="I88" s="13"/>
+      <c r="J88" s="13">
         <v>116.8</v>
       </c>
-      <c r="K86" s="15"/>
-[...1 lines deleted...]
-      <c r="M86" s="70">
+      <c r="K88" s="13"/>
+      <c r="L88" s="13"/>
+      <c r="M88" s="61">
         <v>118.4</v>
       </c>
     </row>
-    <row r="87" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="25">
+    <row r="89" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="21">
         <v>2021</v>
       </c>
-      <c r="B87" s="25"/>
-[...1 lines deleted...]
-      <c r="D87" s="26">
+      <c r="B89" s="21"/>
+      <c r="C89" s="22"/>
+      <c r="D89" s="22">
         <v>116.2</v>
       </c>
-      <c r="E87" s="127"/>
-[...1 lines deleted...]
-      <c r="G87" s="127">
+      <c r="E89" s="69"/>
+      <c r="F89" s="22"/>
+      <c r="G89" s="69">
         <v>117.8</v>
       </c>
-      <c r="H87" s="15"/>
-[...1 lines deleted...]
-      <c r="J87" s="15">
+      <c r="H89" s="13"/>
+      <c r="I89" s="13"/>
+      <c r="J89" s="13">
         <v>118.2</v>
       </c>
-      <c r="K87" s="15"/>
-[...1 lines deleted...]
-      <c r="M87" s="70">
+      <c r="K89" s="13"/>
+      <c r="L89" s="13"/>
+      <c r="M89" s="61">
         <v>116.8</v>
       </c>
     </row>
-    <row r="88" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="25">
+    <row r="90" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="21">
         <v>2022</v>
       </c>
-      <c r="B88" s="25"/>
-[...1 lines deleted...]
-      <c r="D88" s="27">
+      <c r="B90" s="21"/>
+      <c r="C90" s="22"/>
+      <c r="D90" s="23">
         <v>113.2</v>
       </c>
-      <c r="E88" s="127"/>
-[...1 lines deleted...]
-      <c r="G88" s="15">
+      <c r="E90" s="69"/>
+      <c r="F90" s="22"/>
+      <c r="G90" s="13">
         <v>124.5</v>
       </c>
-      <c r="H88" s="15"/>
-[...1 lines deleted...]
-      <c r="J88" s="15">
+      <c r="H90" s="13"/>
+      <c r="I90" s="13"/>
+      <c r="J90" s="13">
         <v>109.3</v>
       </c>
-      <c r="K88" s="15"/>
-[...1 lines deleted...]
-      <c r="M88" s="70">
+      <c r="K90" s="13"/>
+      <c r="L90" s="13"/>
+      <c r="M90" s="61">
         <v>124</v>
       </c>
     </row>
-    <row r="89" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="25">
+    <row r="91" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="21">
         <v>2023</v>
       </c>
-      <c r="B89" s="25"/>
-[...1 lines deleted...]
-      <c r="D89" s="37">
+      <c r="B91" s="21"/>
+      <c r="C91" s="22"/>
+      <c r="D91" s="33">
         <v>123</v>
       </c>
-      <c r="E89" s="37"/>
-[...1 lines deleted...]
-      <c r="G89" s="37">
+      <c r="E91" s="33"/>
+      <c r="F91" s="33"/>
+      <c r="G91" s="33">
         <v>122.1</v>
       </c>
-      <c r="H89" s="37"/>
-[...1 lines deleted...]
-      <c r="J89" s="37">
+      <c r="H91" s="33"/>
+      <c r="I91" s="33"/>
+      <c r="J91" s="33">
         <v>121.2</v>
       </c>
-      <c r="K89" s="37"/>
-[...1 lines deleted...]
-      <c r="M89" s="48">
+      <c r="K91" s="33"/>
+      <c r="L91" s="33"/>
+      <c r="M91" s="43">
         <v>120.7</v>
       </c>
     </row>
-    <row r="90" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="25">
+    <row r="92" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="21">
         <v>2024</v>
       </c>
-      <c r="B90" s="25"/>
-[...1 lines deleted...]
-      <c r="D90" s="37">
+      <c r="B92" s="21"/>
+      <c r="C92" s="21"/>
+      <c r="D92" s="33">
         <v>114</v>
       </c>
-      <c r="E90" s="37"/>
-[...1 lines deleted...]
-      <c r="G90" s="55">
+      <c r="E92" s="33"/>
+      <c r="F92" s="33"/>
+      <c r="G92" s="46">
         <v>113.1</v>
       </c>
-      <c r="H90" s="37"/>
-[...1 lines deleted...]
-      <c r="J90" s="37">
+      <c r="H92" s="33"/>
+      <c r="I92" s="33"/>
+      <c r="J92" s="33">
         <v>113.3</v>
       </c>
-      <c r="K90" s="37"/>
-[...4 lines deleted...]
-      <c r="A91" s="25">
+      <c r="K92" s="33"/>
+      <c r="L92" s="33"/>
+      <c r="M92" s="46">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="21"/>
+      <c r="C93" s="21"/>
+      <c r="D93" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="E93" s="33"/>
+      <c r="F93" s="33"/>
+      <c r="G93" s="80">
+        <v>114.1</v>
+      </c>
+      <c r="H93" s="33"/>
+      <c r="I93" s="33"/>
+      <c r="J93" s="65">
+        <v>113.3</v>
+      </c>
+      <c r="K93" s="33"/>
+      <c r="L93" s="33"/>
+      <c r="M93" s="46">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B94" s="21"/>
+      <c r="C94" s="21"/>
+      <c r="D94" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="E94" s="33"/>
+      <c r="F94" s="33"/>
+      <c r="G94" s="80">
+        <v>108.6</v>
+      </c>
+      <c r="H94" s="33"/>
+      <c r="I94" s="33"/>
+      <c r="J94" s="65"/>
+      <c r="K94" s="33"/>
+      <c r="L94" s="33"/>
+      <c r="M94" s="46"/>
+    </row>
+    <row r="95" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="50"/>
+      <c r="B95" s="50"/>
+      <c r="C95" s="50"/>
+      <c r="D95" s="52"/>
+      <c r="E95" s="51"/>
+      <c r="F95" s="51"/>
+      <c r="G95" s="52"/>
+      <c r="H95" s="51"/>
+      <c r="I95" s="51"/>
+      <c r="J95" s="51"/>
+      <c r="K95" s="51"/>
+      <c r="L95" s="51"/>
+      <c r="M95" s="51"/>
+    </row>
+    <row r="96" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J96" s="174" t="s">
+        <v>30</v>
+      </c>
+      <c r="K96" s="174"/>
+      <c r="L96" s="174"/>
+      <c r="M96" s="174"/>
+      <c r="N96" s="24"/>
+    </row>
+    <row r="97" spans="1:13" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="73"/>
+      <c r="B97" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C97" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="E97" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="F97" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G97" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="H97" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="I97" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="J97" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="K97" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="L97" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="M97" s="70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="21">
+        <v>2007</v>
+      </c>
+      <c r="B98" s="13">
+        <v>87</v>
+      </c>
+      <c r="C98" s="13">
+        <v>98.3</v>
+      </c>
+      <c r="D98" s="13">
+        <v>109.2</v>
+      </c>
+      <c r="E98" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="F98" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="G98" s="13">
+        <v>105.1</v>
+      </c>
+      <c r="H98" s="13">
+        <v>97.7</v>
+      </c>
+      <c r="I98" s="13">
+        <v>105</v>
+      </c>
+      <c r="J98" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="K98" s="13">
+        <v>111</v>
+      </c>
+      <c r="L98" s="13">
+        <v>111</v>
+      </c>
+      <c r="M98" s="14">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B99" s="13">
+        <v>81.8</v>
+      </c>
+      <c r="C99" s="13">
+        <v>98</v>
+      </c>
+      <c r="D99" s="13">
+        <v>105</v>
+      </c>
+      <c r="E99" s="13">
+        <v>101</v>
+      </c>
+      <c r="F99" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="G99" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="H99" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="I99" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="J99" s="13">
+        <v>98.9</v>
+      </c>
+      <c r="K99" s="13">
+        <v>97.6</v>
+      </c>
+      <c r="L99" s="13">
+        <v>105.1</v>
+      </c>
+      <c r="M99" s="15">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="40">
+        <v>2009</v>
+      </c>
+      <c r="B100" s="16">
+        <v>84.9</v>
+      </c>
+      <c r="C100" s="16">
+        <v>99.1</v>
+      </c>
+      <c r="D100" s="17">
+        <v>106.8</v>
+      </c>
+      <c r="E100" s="16">
+        <v>97.2</v>
+      </c>
+      <c r="F100" s="16">
+        <v>105.3</v>
+      </c>
+      <c r="G100" s="16">
+        <v>104.4</v>
+      </c>
+      <c r="H100" s="16">
+        <v>103.3</v>
+      </c>
+      <c r="I100" s="16">
+        <v>98.9</v>
+      </c>
+      <c r="J100" s="16">
+        <v>104.1</v>
+      </c>
+      <c r="K100" s="16">
+        <v>95.2</v>
+      </c>
+      <c r="L100" s="16">
+        <v>108.4</v>
+      </c>
+      <c r="M100" s="18">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="21">
+        <v>2010</v>
+      </c>
+      <c r="B101" s="13">
+        <v>82</v>
+      </c>
+      <c r="C101" s="13">
+        <v>97.9</v>
+      </c>
+      <c r="D101" s="17">
+        <v>107.2</v>
+      </c>
+      <c r="E101" s="13">
+        <v>103.2</v>
+      </c>
+      <c r="F101" s="13">
+        <v>106.4</v>
+      </c>
+      <c r="G101" s="13">
+        <v>107</v>
+      </c>
+      <c r="H101" s="13">
+        <v>102</v>
+      </c>
+      <c r="I101" s="13">
+        <v>100</v>
+      </c>
+      <c r="J101" s="13">
+        <v>97.4</v>
+      </c>
+      <c r="K101" s="13">
+        <v>96.5</v>
+      </c>
+      <c r="L101" s="17">
+        <v>101.8</v>
+      </c>
+      <c r="M101" s="15">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="21">
+        <v>2011</v>
+      </c>
+      <c r="B102" s="13">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="C102" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="D102" s="17">
+        <v>106.9</v>
+      </c>
+      <c r="E102" s="13">
+        <v>97.7</v>
+      </c>
+      <c r="F102" s="13">
+        <v>107.3</v>
+      </c>
+      <c r="G102" s="13">
+        <v>102.3</v>
+      </c>
+      <c r="H102" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="I102" s="13">
+        <v>100.4</v>
+      </c>
+      <c r="J102" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="K102" s="13">
+        <v>96.8</v>
+      </c>
+      <c r="L102" s="17">
+        <v>111.9</v>
+      </c>
+      <c r="M102" s="15">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="21">
+        <v>2012</v>
+      </c>
+      <c r="B103" s="13">
+        <v>84</v>
+      </c>
+      <c r="C103" s="13">
+        <v>100.2</v>
+      </c>
+      <c r="D103" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="E103" s="13">
+        <v>98.2</v>
+      </c>
+      <c r="F103" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="G103" s="13">
+        <v>104</v>
+      </c>
+      <c r="H103" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="I103" s="13">
+        <v>98.8</v>
+      </c>
+      <c r="J103" s="13">
+        <v>94.8</v>
+      </c>
+      <c r="K103" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="L103" s="13">
+        <v>113.4</v>
+      </c>
+      <c r="M103" s="14">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="21">
+        <v>2013</v>
+      </c>
+      <c r="B104" s="13">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="C104" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="D104" s="13">
+        <v>106.9</v>
+      </c>
+      <c r="E104" s="13">
+        <v>98.9</v>
+      </c>
+      <c r="F104" s="13">
+        <v>105.7</v>
+      </c>
+      <c r="G104" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="H104" s="13">
+        <v>102.7</v>
+      </c>
+      <c r="I104" s="13">
+        <v>96.3</v>
+      </c>
+      <c r="J104" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="K104" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="L104" s="13">
+        <v>114.7</v>
+      </c>
+      <c r="M104" s="14">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="21">
+        <v>2014</v>
+      </c>
+      <c r="B105" s="13">
+        <v>79.2</v>
+      </c>
+      <c r="C105" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="D105" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="E105" s="17">
+        <v>106.1</v>
+      </c>
+      <c r="F105" s="13">
+        <v>101.1</v>
+      </c>
+      <c r="G105" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="H105" s="13">
+        <v>98.8</v>
+      </c>
+      <c r="I105" s="13">
+        <v>98</v>
+      </c>
+      <c r="J105" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="K105" s="13">
+        <v>98</v>
+      </c>
+      <c r="L105" s="13">
+        <v>113.1</v>
+      </c>
+      <c r="M105" s="14">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="44"/>
+      <c r="B106" s="156" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" s="150"/>
+      <c r="D106" s="151"/>
+      <c r="E106" s="160" t="s">
+        <v>27</v>
+      </c>
+      <c r="F106" s="158"/>
+      <c r="G106" s="159"/>
+      <c r="H106" s="149" t="s">
+        <v>28</v>
+      </c>
+      <c r="I106" s="150"/>
+      <c r="J106" s="151"/>
+      <c r="K106" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="L106" s="150"/>
+      <c r="M106" s="150"/>
+    </row>
+    <row r="107" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="21">
+        <v>2015</v>
+      </c>
+      <c r="B107" s="148">
+        <v>85.6</v>
+      </c>
+      <c r="C107" s="126"/>
+      <c r="D107" s="127"/>
+      <c r="E107" s="145">
+        <v>107.4</v>
+      </c>
+      <c r="F107" s="146"/>
+      <c r="G107" s="147"/>
+      <c r="H107" s="148">
+        <v>98.7</v>
+      </c>
+      <c r="I107" s="126"/>
+      <c r="J107" s="127"/>
+      <c r="K107" s="125">
+        <v>111.1</v>
+      </c>
+      <c r="L107" s="131"/>
+      <c r="M107" s="131"/>
+    </row>
+    <row r="108" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="21">
+        <v>2016</v>
+      </c>
+      <c r="B108" s="153">
+        <v>96</v>
+      </c>
+      <c r="C108" s="154"/>
+      <c r="D108" s="155"/>
+      <c r="E108" s="145">
+        <v>110.5</v>
+      </c>
+      <c r="F108" s="146"/>
+      <c r="G108" s="147"/>
+      <c r="H108" s="148">
+        <v>99.2</v>
+      </c>
+      <c r="I108" s="126"/>
+      <c r="J108" s="127"/>
+      <c r="K108" s="125">
+        <v>110.8</v>
+      </c>
+      <c r="L108" s="131"/>
+      <c r="M108" s="131"/>
+    </row>
+    <row r="109" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="21">
+        <v>2017</v>
+      </c>
+      <c r="B109" s="148">
+        <v>88.1</v>
+      </c>
+      <c r="C109" s="126"/>
+      <c r="D109" s="127"/>
+      <c r="E109" s="145">
+        <v>110.8</v>
+      </c>
+      <c r="F109" s="146"/>
+      <c r="G109" s="147"/>
+      <c r="H109" s="148">
+        <v>99.6</v>
+      </c>
+      <c r="I109" s="126"/>
+      <c r="J109" s="127"/>
+      <c r="K109" s="125">
+        <v>112.4</v>
+      </c>
+      <c r="L109" s="131"/>
+      <c r="M109" s="131"/>
+    </row>
+    <row r="110" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="21">
+        <v>2018</v>
+      </c>
+      <c r="B110" s="148">
+        <v>88.3</v>
+      </c>
+      <c r="C110" s="126"/>
+      <c r="D110" s="127"/>
+      <c r="E110" s="145">
+        <v>109</v>
+      </c>
+      <c r="F110" s="146"/>
+      <c r="G110" s="147"/>
+      <c r="H110" s="148">
+        <v>100.3</v>
+      </c>
+      <c r="I110" s="126"/>
+      <c r="J110" s="127"/>
+      <c r="K110" s="125">
+        <v>111</v>
+      </c>
+      <c r="L110" s="131"/>
+      <c r="M110" s="131"/>
+    </row>
+    <row r="111" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="21">
+        <v>2019</v>
+      </c>
+      <c r="B111" s="148">
+        <v>92.7</v>
+      </c>
+      <c r="C111" s="126"/>
+      <c r="D111" s="127"/>
+      <c r="E111" s="145">
+        <v>112</v>
+      </c>
+      <c r="F111" s="146"/>
+      <c r="G111" s="147"/>
+      <c r="H111" s="148">
+        <v>101.2</v>
+      </c>
+      <c r="I111" s="126"/>
+      <c r="J111" s="127"/>
+      <c r="K111" s="125">
+        <v>110.3</v>
+      </c>
+      <c r="L111" s="131"/>
+      <c r="M111" s="131"/>
+    </row>
+    <row r="112" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="21">
+        <v>2020</v>
+      </c>
+      <c r="B112" s="148">
+        <v>95.8</v>
+      </c>
+      <c r="C112" s="126"/>
+      <c r="D112" s="127"/>
+      <c r="E112" s="145">
+        <v>107.6</v>
+      </c>
+      <c r="F112" s="146"/>
+      <c r="G112" s="147"/>
+      <c r="H112" s="148">
+        <v>102.4</v>
+      </c>
+      <c r="I112" s="126"/>
+      <c r="J112" s="127"/>
+      <c r="K112" s="125">
+        <v>115.4</v>
+      </c>
+      <c r="L112" s="131"/>
+      <c r="M112" s="131"/>
+    </row>
+    <row r="113" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="21">
+        <v>2021</v>
+      </c>
+      <c r="B113" s="125">
+        <v>91.4</v>
+      </c>
+      <c r="C113" s="131"/>
+      <c r="D113" s="132"/>
+      <c r="E113" s="145">
+        <v>110.7</v>
+      </c>
+      <c r="F113" s="146"/>
+      <c r="G113" s="147"/>
+      <c r="H113" s="148">
+        <v>103.2</v>
+      </c>
+      <c r="I113" s="126"/>
+      <c r="J113" s="127"/>
+      <c r="K113" s="125">
+        <v>109.6</v>
+      </c>
+      <c r="L113" s="131"/>
+      <c r="M113" s="131"/>
+    </row>
+    <row r="114" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="21">
+        <v>2022</v>
+      </c>
+      <c r="B114" s="125">
+        <v>99.2</v>
+      </c>
+      <c r="C114" s="131"/>
+      <c r="D114" s="132"/>
+      <c r="E114" s="145">
+        <v>111.3</v>
+      </c>
+      <c r="F114" s="146"/>
+      <c r="G114" s="147"/>
+      <c r="H114" s="148">
+        <v>100.2</v>
+      </c>
+      <c r="I114" s="126"/>
+      <c r="J114" s="127"/>
+      <c r="K114" s="125">
+        <v>113.2</v>
+      </c>
+      <c r="L114" s="131"/>
+      <c r="M114" s="131"/>
+    </row>
+    <row r="115" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="21">
+        <v>2023</v>
+      </c>
+      <c r="B115" s="125">
+        <v>97.5</v>
+      </c>
+      <c r="C115" s="131"/>
+      <c r="D115" s="132"/>
+      <c r="E115" s="145">
+        <v>109.3</v>
+      </c>
+      <c r="F115" s="146"/>
+      <c r="G115" s="147"/>
+      <c r="H115" s="148">
+        <v>98.9</v>
+      </c>
+      <c r="I115" s="126"/>
+      <c r="J115" s="127"/>
+      <c r="K115" s="125">
+        <v>113</v>
+      </c>
+      <c r="L115" s="131"/>
+      <c r="M115" s="131"/>
+    </row>
+    <row r="116" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="21">
         <v>2024</v>
       </c>
-      <c r="B91" s="25"/>
-[...11 lines deleted...]
-      <c r="J91" s="37">
+      <c r="B116" s="148">
+        <v>93.3</v>
+      </c>
+      <c r="C116" s="126"/>
+      <c r="D116" s="127"/>
+      <c r="E116" s="145">
+        <v>107.8</v>
+      </c>
+      <c r="F116" s="146"/>
+      <c r="G116" s="147"/>
+      <c r="H116" s="148">
+        <v>100.2</v>
+      </c>
+      <c r="I116" s="126"/>
+      <c r="J116" s="127"/>
+      <c r="K116" s="125">
+        <v>111.3</v>
+      </c>
+      <c r="L116" s="131"/>
+      <c r="M116" s="131"/>
+    </row>
+    <row r="117" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="133">
+        <v>95.3</v>
+      </c>
+      <c r="C117" s="134"/>
+      <c r="D117" s="135"/>
+      <c r="E117" s="136">
+        <v>106.2</v>
+      </c>
+      <c r="F117" s="137"/>
+      <c r="G117" s="138"/>
+      <c r="H117" s="133">
+        <v>99.1</v>
+      </c>
+      <c r="I117" s="134"/>
+      <c r="J117" s="135"/>
+      <c r="K117" s="139">
+        <v>110.3</v>
+      </c>
+      <c r="L117" s="140"/>
+      <c r="M117" s="140"/>
+    </row>
+    <row r="118" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B118" s="133">
+        <v>94.8</v>
+      </c>
+      <c r="C118" s="134"/>
+      <c r="D118" s="135"/>
+      <c r="E118" s="136">
+        <v>104.5</v>
+      </c>
+      <c r="F118" s="137"/>
+      <c r="G118" s="138"/>
+      <c r="H118" s="133"/>
+      <c r="I118" s="134"/>
+      <c r="J118" s="135"/>
+      <c r="K118" s="139"/>
+      <c r="L118" s="140"/>
+      <c r="M118" s="140"/>
+    </row>
+    <row r="119" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="75"/>
+      <c r="B119" s="81"/>
+      <c r="C119" s="81"/>
+      <c r="D119" s="81"/>
+      <c r="E119" s="82"/>
+      <c r="F119" s="83"/>
+      <c r="G119" s="83"/>
+      <c r="H119" s="81"/>
+      <c r="I119" s="81"/>
+      <c r="J119" s="81"/>
+      <c r="K119" s="84"/>
+      <c r="L119" s="84"/>
+      <c r="M119" s="84"/>
+    </row>
+    <row r="120" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="152" t="s">
+        <v>25</v>
+      </c>
+      <c r="B120" s="152"/>
+      <c r="C120" s="152"/>
+      <c r="D120" s="152"/>
+      <c r="E120" s="152"/>
+      <c r="F120" s="152"/>
+      <c r="G120" s="152"/>
+      <c r="H120" s="152"/>
+      <c r="I120" s="152"/>
+      <c r="J120" s="152"/>
+      <c r="K120" s="152"/>
+      <c r="L120" s="152"/>
+      <c r="M120" s="152"/>
+    </row>
+    <row r="121" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H121" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="I121" s="170"/>
+      <c r="J121" s="170"/>
+      <c r="K121" s="170"/>
+      <c r="L121" s="170"/>
+      <c r="M121" s="170"/>
+    </row>
+    <row r="122" spans="1:13" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="73"/>
+      <c r="B122" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="E122" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="F122" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G122" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="H122" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="I122" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="J122" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="K122" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="L122" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="M122" s="70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="21">
+        <v>2007</v>
+      </c>
+      <c r="B123" s="13">
+        <v>120.8</v>
+      </c>
+      <c r="C123" s="13">
+        <v>115.1</v>
+      </c>
+      <c r="D123" s="13">
+        <v>118.8</v>
+      </c>
+      <c r="E123" s="13">
+        <v>119.2</v>
+      </c>
+      <c r="F123" s="13">
+        <v>116.1</v>
+      </c>
+      <c r="G123" s="13">
+        <v>124</v>
+      </c>
+      <c r="H123" s="13">
+        <v>120</v>
+      </c>
+      <c r="I123" s="13">
+        <v>122</v>
+      </c>
+      <c r="J123" s="13">
+        <v>116.5</v>
+      </c>
+      <c r="K123" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="L123" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="M123" s="14">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B124" s="13">
+        <v>102.7</v>
+      </c>
+      <c r="C124" s="13">
+        <v>102.9</v>
+      </c>
+      <c r="D124" s="13">
+        <v>100.7</v>
+      </c>
+      <c r="E124" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="F124" s="13">
+        <v>102.3</v>
+      </c>
+      <c r="G124" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="H124" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="I124" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="J124" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="K124" s="13">
+        <v>100.7</v>
+      </c>
+      <c r="L124" s="13">
+        <v>98.4</v>
+      </c>
+      <c r="M124" s="14">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="40">
+        <v>2009</v>
+      </c>
+      <c r="B125" s="16">
+        <v>101.4</v>
+      </c>
+      <c r="C125" s="16">
+        <v>102.4</v>
+      </c>
+      <c r="D125" s="17">
+        <v>104</v>
+      </c>
+      <c r="E125" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="F125" s="16">
+        <v>101.2</v>
+      </c>
+      <c r="G125" s="16">
+        <v>101</v>
+      </c>
+      <c r="H125" s="16">
+        <v>103.6</v>
+      </c>
+      <c r="I125" s="16">
+        <v>101.5</v>
+      </c>
+      <c r="J125" s="16">
+        <v>108.3</v>
+      </c>
+      <c r="K125" s="16">
+        <v>105.9</v>
+      </c>
+      <c r="L125" s="16">
+        <v>108.7</v>
+      </c>
+      <c r="M125" s="18">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="21">
+        <v>2010</v>
+      </c>
+      <c r="B126" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="C126" s="13">
+        <v>102.5</v>
+      </c>
+      <c r="D126" s="17">
+        <v>102.8</v>
+      </c>
+      <c r="E126" s="13">
+        <v>109.2</v>
+      </c>
+      <c r="F126" s="13">
+        <v>110.7</v>
+      </c>
+      <c r="G126" s="13">
+        <v>113.6</v>
+      </c>
+      <c r="H126" s="13">
+        <v>114.4</v>
+      </c>
+      <c r="I126" s="13">
+        <v>115.8</v>
+      </c>
+      <c r="J126" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="K126" s="13">
+        <v>107.5</v>
+      </c>
+      <c r="L126" s="17">
+        <v>100.3</v>
+      </c>
+      <c r="M126" s="15">
+        <v>119.8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="21">
+        <v>2011</v>
+      </c>
+      <c r="B127" s="13">
+        <v>109.4</v>
+      </c>
+      <c r="C127" s="13">
+        <v>110</v>
+      </c>
+      <c r="D127" s="17">
+        <v>110.4</v>
+      </c>
+      <c r="E127" s="13">
+        <v>104.8</v>
+      </c>
+      <c r="F127" s="13">
+        <v>105.7</v>
+      </c>
+      <c r="G127" s="13">
+        <v>101</v>
+      </c>
+      <c r="H127" s="13">
+        <v>106.6</v>
+      </c>
+      <c r="I127" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="J127" s="16">
+        <v>115.6</v>
+      </c>
+      <c r="K127" s="13">
+        <v>116.5</v>
+      </c>
+      <c r="L127" s="17">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="M127" s="15">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="21">
+        <v>2012</v>
+      </c>
+      <c r="B128" s="13">
+        <v>115.1</v>
+      </c>
+      <c r="C128" s="13">
+        <v>117.6</v>
+      </c>
+      <c r="D128" s="13">
+        <v>115.2</v>
+      </c>
+      <c r="E128" s="13">
+        <v>115.3</v>
+      </c>
+      <c r="F128" s="13">
+        <v>111.5</v>
+      </c>
+      <c r="G128" s="13">
+        <v>113.5</v>
+      </c>
+      <c r="H128" s="13">
+        <v>111.8</v>
+      </c>
+      <c r="I128" s="13">
+        <v>110</v>
+      </c>
+      <c r="J128" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="K128" s="13">
+        <v>102.1</v>
+      </c>
+      <c r="L128" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="M128" s="14">
+        <v>107.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="21">
+        <v>2013</v>
+      </c>
+      <c r="B129" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="C129" s="13">
+        <v>101.5</v>
+      </c>
+      <c r="D129" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="E129" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="F129" s="13">
+        <v>106.8</v>
+      </c>
+      <c r="G129" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="H129" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="I129" s="13">
+        <v>96.8</v>
+      </c>
+      <c r="J129" s="13">
+        <v>102.4</v>
+      </c>
+      <c r="K129" s="13">
+        <v>101.7</v>
+      </c>
+      <c r="L129" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="M129" s="14">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="21">
+        <v>2014</v>
+      </c>
+      <c r="B130" s="13">
+        <v>101.2</v>
+      </c>
+      <c r="C130" s="13">
+        <v>99.6</v>
+      </c>
+      <c r="D130" s="13">
+        <v>98.9</v>
+      </c>
+      <c r="E130" s="17">
+        <v>106.3</v>
+      </c>
+      <c r="F130" s="13">
+        <v>101.3</v>
+      </c>
+      <c r="G130" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="H130" s="13">
+        <v>101.5</v>
+      </c>
+      <c r="I130" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="J130" s="13">
+        <v>103.6</v>
+      </c>
+      <c r="K130" s="13">
+        <v>102.2</v>
+      </c>
+      <c r="L130" s="13">
+        <v>100.2</v>
+      </c>
+      <c r="M130" s="14">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="37"/>
+      <c r="B131" s="156" t="s">
+        <v>26</v>
+      </c>
+      <c r="C131" s="150"/>
+      <c r="D131" s="151"/>
+      <c r="E131" s="160" t="s">
+        <v>27</v>
+      </c>
+      <c r="F131" s="158"/>
+      <c r="G131" s="159"/>
+      <c r="H131" s="149" t="s">
+        <v>28</v>
+      </c>
+      <c r="I131" s="150"/>
+      <c r="J131" s="151"/>
+      <c r="K131" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="L131" s="150"/>
+      <c r="M131" s="150"/>
+    </row>
+    <row r="132" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="21">
+        <v>2015</v>
+      </c>
+      <c r="B132" s="148">
+        <v>101.6</v>
+      </c>
+      <c r="C132" s="126"/>
+      <c r="D132" s="127"/>
+      <c r="E132" s="145">
+        <v>97.9</v>
+      </c>
+      <c r="F132" s="146"/>
+      <c r="G132" s="147"/>
+      <c r="H132" s="148">
+        <v>96.2</v>
+      </c>
+      <c r="I132" s="126"/>
+      <c r="J132" s="127"/>
+      <c r="K132" s="148">
+        <v>90.7</v>
+      </c>
+      <c r="L132" s="126"/>
+      <c r="M132" s="126"/>
+    </row>
+    <row r="133" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="38">
+        <v>2016</v>
+      </c>
+      <c r="B133" s="153">
+        <v>99</v>
+      </c>
+      <c r="C133" s="154"/>
+      <c r="D133" s="155"/>
+      <c r="E133" s="175">
+        <v>101.7</v>
+      </c>
+      <c r="F133" s="176"/>
+      <c r="G133" s="177"/>
+      <c r="H133" s="153">
+        <v>101.9</v>
+      </c>
+      <c r="I133" s="154"/>
+      <c r="J133" s="155"/>
+      <c r="K133" s="153">
+        <v>107.4</v>
+      </c>
+      <c r="L133" s="154"/>
+      <c r="M133" s="154"/>
+    </row>
+    <row r="134" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="38">
+        <v>2017</v>
+      </c>
+      <c r="B134" s="125">
+        <v>99.8</v>
+      </c>
+      <c r="C134" s="131"/>
+      <c r="D134" s="132"/>
+      <c r="E134" s="145">
+        <v>99.2</v>
+      </c>
+      <c r="F134" s="146"/>
+      <c r="G134" s="147"/>
+      <c r="H134" s="125">
+        <v>100.4</v>
+      </c>
+      <c r="I134" s="131"/>
+      <c r="J134" s="132"/>
+      <c r="K134" s="148">
+        <v>102.1</v>
+      </c>
+      <c r="L134" s="126"/>
+      <c r="M134" s="126"/>
+    </row>
+    <row r="135" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="38">
+        <v>2018</v>
+      </c>
+      <c r="B135" s="125">
+        <v>103.1</v>
+      </c>
+      <c r="C135" s="131"/>
+      <c r="D135" s="132"/>
+      <c r="E135" s="145">
+        <v>101.8</v>
+      </c>
+      <c r="F135" s="146"/>
+      <c r="G135" s="147"/>
+      <c r="H135" s="125">
+        <v>102.6</v>
+      </c>
+      <c r="I135" s="131"/>
+      <c r="J135" s="132"/>
+      <c r="K135" s="148">
+        <v>101.7</v>
+      </c>
+      <c r="L135" s="126"/>
+      <c r="M135" s="126"/>
+    </row>
+    <row r="136" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="38">
+        <v>2019</v>
+      </c>
+      <c r="B136" s="125">
+        <v>107.1</v>
+      </c>
+      <c r="C136" s="131"/>
+      <c r="D136" s="132"/>
+      <c r="E136" s="145">
+        <v>110.3</v>
+      </c>
+      <c r="F136" s="146"/>
+      <c r="G136" s="147"/>
+      <c r="H136" s="125">
+        <v>110.8</v>
+      </c>
+      <c r="I136" s="131"/>
+      <c r="J136" s="132"/>
+      <c r="K136" s="148">
+        <v>110.2</v>
+      </c>
+      <c r="L136" s="126"/>
+      <c r="M136" s="126"/>
+    </row>
+    <row r="137" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="38">
+        <v>2020</v>
+      </c>
+      <c r="B137" s="125">
         <v>113.3</v>
       </c>
-      <c r="K91" s="37"/>
-[...1 lines deleted...]
-      <c r="M91" s="55">
+      <c r="C137" s="131"/>
+      <c r="D137" s="132"/>
+      <c r="E137" s="145">
+        <v>108</v>
+      </c>
+      <c r="F137" s="146"/>
+      <c r="G137" s="147"/>
+      <c r="H137" s="125">
+        <v>109.1</v>
+      </c>
+      <c r="I137" s="131"/>
+      <c r="J137" s="132"/>
+      <c r="K137" s="148">
+        <v>113.8</v>
+      </c>
+      <c r="L137" s="126"/>
+      <c r="M137" s="126"/>
+    </row>
+    <row r="138" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="38">
+        <v>2021</v>
+      </c>
+      <c r="B138" s="125">
+        <v>108.5</v>
+      </c>
+      <c r="C138" s="131"/>
+      <c r="D138" s="132"/>
+      <c r="E138" s="145">
+        <v>111.3</v>
+      </c>
+      <c r="F138" s="146"/>
+      <c r="G138" s="147"/>
+      <c r="H138" s="125">
+        <v>111</v>
+      </c>
+      <c r="I138" s="131"/>
+      <c r="J138" s="132"/>
+      <c r="K138" s="148">
+        <v>105.4</v>
+      </c>
+      <c r="L138" s="126"/>
+      <c r="M138" s="126"/>
+    </row>
+    <row r="139" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="38">
+        <v>2022</v>
+      </c>
+      <c r="B139" s="125">
         <v>113.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="25">
+      <c r="C139" s="131"/>
+      <c r="D139" s="132"/>
+      <c r="E139" s="145">
+        <v>110.1</v>
+      </c>
+      <c r="F139" s="146"/>
+      <c r="G139" s="147"/>
+      <c r="H139" s="125">
+        <v>104.1</v>
+      </c>
+      <c r="I139" s="131"/>
+      <c r="J139" s="132"/>
+      <c r="K139" s="148">
+        <v>105</v>
+      </c>
+      <c r="L139" s="126"/>
+      <c r="M139" s="126"/>
+    </row>
+    <row r="140" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="38">
+        <v>2023</v>
+      </c>
+      <c r="B140" s="125">
+        <v>102.4</v>
+      </c>
+      <c r="C140" s="131"/>
+      <c r="D140" s="132"/>
+      <c r="E140" s="145">
+        <v>104.2</v>
+      </c>
+      <c r="F140" s="184"/>
+      <c r="G140" s="185"/>
+      <c r="H140" s="125">
+        <v>106</v>
+      </c>
+      <c r="I140" s="131"/>
+      <c r="J140" s="132"/>
+      <c r="K140" s="148">
+        <v>108.1</v>
+      </c>
+      <c r="L140" s="126"/>
+      <c r="M140" s="126"/>
+    </row>
+    <row r="141" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B141" s="125">
+        <v>105.1</v>
+      </c>
+      <c r="C141" s="131"/>
+      <c r="D141" s="132"/>
+      <c r="E141" s="145">
+        <v>103.9</v>
+      </c>
+      <c r="F141" s="146"/>
+      <c r="G141" s="147"/>
+      <c r="H141" s="125">
+        <v>105.8</v>
+      </c>
+      <c r="I141" s="131"/>
+      <c r="J141" s="132"/>
+      <c r="K141" s="148">
+        <v>104.4</v>
+      </c>
+      <c r="L141" s="126"/>
+      <c r="M141" s="126"/>
+    </row>
+    <row r="142" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="21">
         <v>2025</v>
       </c>
-      <c r="B92" s="25"/>
-[...32 lines deleted...]
-      <c r="J94" s="96" t="s">
+      <c r="B142" s="125">
+        <v>105.5</v>
+      </c>
+      <c r="C142" s="131"/>
+      <c r="D142" s="132"/>
+      <c r="E142" s="145">
+        <v>102.7</v>
+      </c>
+      <c r="F142" s="146"/>
+      <c r="G142" s="147"/>
+      <c r="H142" s="125">
+        <v>100.3</v>
+      </c>
+      <c r="I142" s="131"/>
+      <c r="J142" s="132"/>
+      <c r="K142" s="148">
+        <v>98.9</v>
+      </c>
+      <c r="L142" s="126"/>
+      <c r="M142" s="126"/>
+    </row>
+    <row r="143" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B143" s="125">
+        <v>98.9</v>
+      </c>
+      <c r="C143" s="131"/>
+      <c r="D143" s="132"/>
+      <c r="E143" s="145">
+        <v>97.9</v>
+      </c>
+      <c r="F143" s="146"/>
+      <c r="G143" s="147"/>
+      <c r="H143" s="125"/>
+      <c r="I143" s="131"/>
+      <c r="J143" s="132"/>
+      <c r="K143" s="148"/>
+      <c r="L143" s="126"/>
+      <c r="M143" s="126"/>
+    </row>
+    <row r="144" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="39"/>
+      <c r="B144" s="19"/>
+      <c r="C144" s="19"/>
+      <c r="D144" s="19"/>
+      <c r="E144" s="26"/>
+      <c r="F144" s="27"/>
+      <c r="G144" s="27"/>
+      <c r="H144" s="19"/>
+      <c r="I144" s="19"/>
+      <c r="J144" s="19"/>
+      <c r="K144" s="20"/>
+      <c r="L144" s="20"/>
+      <c r="M144" s="20"/>
+    </row>
+    <row r="145" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H145" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="I145" s="170"/>
+      <c r="J145" s="170"/>
+      <c r="K145" s="170"/>
+      <c r="L145" s="170"/>
+      <c r="M145" s="170"/>
+    </row>
+    <row r="146" spans="1:13" s="74" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="73"/>
+      <c r="B146" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="I146" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="J146" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="K146" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="L146" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M146" s="70" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="21">
+        <v>2007</v>
+      </c>
+      <c r="B147" s="28">
+        <v>120.8</v>
+      </c>
+      <c r="C147" s="28">
+        <v>116.1</v>
+      </c>
+      <c r="D147" s="28">
+        <v>119.3</v>
+      </c>
+      <c r="E147" s="28">
+        <v>118.7</v>
+      </c>
+      <c r="F147" s="28">
+        <v>118</v>
+      </c>
+      <c r="G147" s="28">
+        <v>119.6</v>
+      </c>
+      <c r="H147" s="28">
+        <v>119.4</v>
+      </c>
+      <c r="I147" s="28">
+        <v>120</v>
+      </c>
+      <c r="J147" s="28">
+        <v>119.8</v>
+      </c>
+      <c r="K147" s="28">
+        <v>118</v>
+      </c>
+      <c r="L147" s="28">
+        <v>118</v>
+      </c>
+      <c r="M147" s="59">
+        <v>117.4</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B148" s="28">
+        <v>102.7</v>
+      </c>
+      <c r="C148" s="28">
+        <v>102.8</v>
+      </c>
+      <c r="D148" s="28">
+        <v>100.9</v>
+      </c>
+      <c r="E148" s="28">
+        <v>103.1</v>
+      </c>
+      <c r="F148" s="28">
+        <v>101.5</v>
+      </c>
+      <c r="G148" s="28">
+        <v>101.6</v>
+      </c>
+      <c r="H148" s="28">
+        <v>101.9</v>
+      </c>
+      <c r="I148" s="28">
+        <v>103.4</v>
+      </c>
+      <c r="J148" s="28">
+        <v>101.5</v>
+      </c>
+      <c r="K148" s="28">
+        <v>102.5</v>
+      </c>
+      <c r="L148" s="28">
+        <v>101</v>
+      </c>
+      <c r="M148" s="59">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="40">
+        <v>2009</v>
+      </c>
+      <c r="B149" s="68">
+        <v>101.4</v>
+      </c>
+      <c r="C149" s="28">
+        <v>102.3</v>
+      </c>
+      <c r="D149" s="29">
+        <v>103.8</v>
+      </c>
+      <c r="E149" s="28">
+        <v>102.8</v>
+      </c>
+      <c r="F149" s="28">
+        <v>102.5</v>
+      </c>
+      <c r="G149" s="28">
+        <v>102.4</v>
+      </c>
+      <c r="H149" s="28">
+        <v>102.5</v>
+      </c>
+      <c r="I149" s="28">
+        <v>102.4</v>
+      </c>
+      <c r="J149" s="28">
+        <v>102.9</v>
+      </c>
+      <c r="K149" s="28">
+        <v>103.2</v>
+      </c>
+      <c r="L149" s="28">
+        <v>103.9</v>
+      </c>
+      <c r="M149" s="30">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="21">
+        <v>2010</v>
+      </c>
+      <c r="B150" s="21">
+        <v>103.8</v>
+      </c>
+      <c r="C150" s="28">
+        <v>102.6</v>
+      </c>
+      <c r="D150" s="29">
+        <v>101.6</v>
+      </c>
+      <c r="E150" s="28">
+        <v>103.7</v>
+      </c>
+      <c r="F150" s="28">
+        <v>105.2</v>
+      </c>
+      <c r="G150" s="28">
+        <v>107.7</v>
+      </c>
+      <c r="H150" s="28">
+        <v>108.7</v>
+      </c>
+      <c r="I150" s="28">
+        <v>109.6</v>
+      </c>
+      <c r="J150" s="28">
+        <v>109</v>
+      </c>
+      <c r="K150" s="28">
+        <v>109</v>
+      </c>
+      <c r="L150" s="31">
+        <v>107.8</v>
+      </c>
+      <c r="M150" s="30">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="21">
+        <v>2011</v>
+      </c>
+      <c r="B151" s="21">
+        <v>109.4</v>
+      </c>
+      <c r="C151" s="28">
+        <v>109.8</v>
+      </c>
+      <c r="D151" s="29">
+        <v>109.7</v>
+      </c>
+      <c r="E151" s="28">
+        <v>108.4</v>
+      </c>
+      <c r="F151" s="28">
+        <v>107.7</v>
+      </c>
+      <c r="G151" s="28">
+        <v>105.3</v>
+      </c>
+      <c r="H151" s="28">
+        <v>105.7</v>
+      </c>
+      <c r="I151" s="28">
+        <v>105.8</v>
+      </c>
+      <c r="J151" s="28">
+        <v>107.8</v>
+      </c>
+      <c r="K151" s="28">
+        <v>108.7</v>
+      </c>
+      <c r="L151" s="31">
+        <v>110.7</v>
+      </c>
+      <c r="M151" s="58">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="21">
+        <v>2012</v>
+      </c>
+      <c r="B152" s="21">
+        <v>115.1</v>
+      </c>
+      <c r="C152" s="21">
+        <v>116.4</v>
+      </c>
+      <c r="D152" s="21">
+        <v>116</v>
+      </c>
+      <c r="E152" s="21">
+        <v>115.6</v>
+      </c>
+      <c r="F152" s="21">
+        <v>114.8</v>
+      </c>
+      <c r="G152" s="28">
+        <v>114.8</v>
+      </c>
+      <c r="H152" s="21">
+        <v>114.1</v>
+      </c>
+      <c r="I152" s="21">
+        <v>113.8</v>
+      </c>
+      <c r="J152" s="21">
+        <v>111.3</v>
+      </c>
+      <c r="K152" s="21">
+        <v>110.2</v>
+      </c>
+      <c r="L152" s="21">
+        <v>109.3</v>
+      </c>
+      <c r="M152" s="60">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="21">
+        <v>2013</v>
+      </c>
+      <c r="B153" s="21">
+        <v>102.6</v>
+      </c>
+      <c r="C153" s="21">
+        <v>101.9</v>
+      </c>
+      <c r="D153" s="28">
+        <v>102.4</v>
+      </c>
+      <c r="E153" s="28">
+        <v>102.9</v>
+      </c>
+      <c r="F153" s="28">
+        <v>107.9</v>
+      </c>
+      <c r="G153" s="28">
+        <v>103.6</v>
+      </c>
+      <c r="H153" s="28">
+        <v>103</v>
+      </c>
+      <c r="I153" s="28">
+        <v>101.9</v>
+      </c>
+      <c r="J153" s="28">
+        <v>102.1</v>
+      </c>
+      <c r="K153" s="28">
+        <v>102.1</v>
+      </c>
+      <c r="L153" s="28">
+        <v>102.3</v>
+      </c>
+      <c r="M153" s="59">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="21">
+        <v>2014</v>
+      </c>
+      <c r="B154" s="21">
+        <v>101.2</v>
+      </c>
+      <c r="C154" s="21">
+        <v>100.7</v>
+      </c>
+      <c r="D154" s="32">
+        <v>101</v>
+      </c>
+      <c r="E154" s="31">
+        <v>102.5</v>
+      </c>
+      <c r="F154" s="21">
+        <v>98.6</v>
+      </c>
+      <c r="G154" s="28">
+        <v>103</v>
+      </c>
+      <c r="H154" s="21">
+        <v>102.7</v>
+      </c>
+      <c r="I154" s="21">
+        <v>102.8</v>
+      </c>
+      <c r="J154" s="21">
+        <v>102.8</v>
+      </c>
+      <c r="K154" s="28">
+        <v>102.7</v>
+      </c>
+      <c r="L154" s="28">
+        <v>102.4</v>
+      </c>
+      <c r="M154" s="60">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="21">
+        <v>2015</v>
+      </c>
+      <c r="B155" s="21"/>
+      <c r="C155" s="21"/>
+      <c r="D155" s="32">
+        <v>101.6</v>
+      </c>
+      <c r="E155" s="31"/>
+      <c r="F155" s="21"/>
+      <c r="G155" s="28">
+        <v>99.1</v>
+      </c>
+      <c r="H155" s="21"/>
+      <c r="I155" s="21"/>
+      <c r="J155" s="21">
+        <v>97.9</v>
+      </c>
+      <c r="K155" s="21"/>
+      <c r="L155" s="21"/>
+      <c r="M155" s="59">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="21">
+        <v>2016</v>
+      </c>
+      <c r="B156" s="21"/>
+      <c r="C156" s="21"/>
+      <c r="D156" s="32">
+        <v>99</v>
+      </c>
+      <c r="E156" s="31"/>
+      <c r="F156" s="21"/>
+      <c r="G156" s="28">
+        <v>100.6</v>
+      </c>
+      <c r="H156" s="21"/>
+      <c r="I156" s="21"/>
+      <c r="J156" s="21">
+        <v>101.2</v>
+      </c>
+      <c r="K156" s="21"/>
+      <c r="L156" s="21"/>
+      <c r="M156" s="60">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="21">
+        <v>2017</v>
+      </c>
+      <c r="B157" s="21"/>
+      <c r="C157" s="21"/>
+      <c r="D157" s="32">
+        <v>99.8</v>
+      </c>
+      <c r="E157" s="31"/>
+      <c r="F157" s="21"/>
+      <c r="G157" s="33">
+        <v>99.3</v>
+      </c>
+      <c r="H157" s="21"/>
+      <c r="I157" s="21"/>
+      <c r="J157" s="21">
+        <v>99.7</v>
+      </c>
+      <c r="K157" s="21"/>
+      <c r="L157" s="21"/>
+      <c r="M157" s="60">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="21">
+        <v>2018</v>
+      </c>
+      <c r="B158" s="21"/>
+      <c r="C158" s="21"/>
+      <c r="D158" s="28">
+        <v>103.1</v>
+      </c>
+      <c r="E158" s="21"/>
+      <c r="F158" s="21"/>
+      <c r="G158" s="21">
+        <v>102.5</v>
+      </c>
+      <c r="H158" s="21"/>
+      <c r="I158" s="21"/>
+      <c r="J158" s="21">
+        <v>102.1</v>
+      </c>
+      <c r="K158" s="21"/>
+      <c r="L158" s="21"/>
+      <c r="M158" s="60">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="21">
+        <v>2019</v>
+      </c>
+      <c r="B159" s="21"/>
+      <c r="C159" s="21"/>
+      <c r="D159" s="32">
+        <v>107.1</v>
+      </c>
+      <c r="E159" s="31"/>
+      <c r="F159" s="21"/>
+      <c r="G159" s="33">
+        <v>108.8</v>
+      </c>
+      <c r="H159" s="21"/>
+      <c r="I159" s="21"/>
+      <c r="J159" s="33">
+        <v>110.1</v>
+      </c>
+      <c r="K159" s="21"/>
+      <c r="L159" s="21"/>
+      <c r="M159" s="60">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="21">
+        <v>2020</v>
+      </c>
+      <c r="B160" s="21"/>
+      <c r="C160" s="21"/>
+      <c r="D160" s="32">
+        <v>113.3</v>
+      </c>
+      <c r="E160" s="31"/>
+      <c r="F160" s="21"/>
+      <c r="G160" s="33">
+        <v>110.5</v>
+      </c>
+      <c r="H160" s="21"/>
+      <c r="I160" s="21"/>
+      <c r="J160" s="33">
+        <v>109.8</v>
+      </c>
+      <c r="K160" s="21"/>
+      <c r="L160" s="21"/>
+      <c r="M160" s="60">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="21">
+        <v>2021</v>
+      </c>
+      <c r="B161" s="21"/>
+      <c r="C161" s="21"/>
+      <c r="D161" s="33">
+        <v>108.5</v>
+      </c>
+      <c r="E161" s="31"/>
+      <c r="F161" s="21"/>
+      <c r="G161" s="33">
+        <v>109.9</v>
+      </c>
+      <c r="H161" s="21"/>
+      <c r="I161" s="21"/>
+      <c r="J161" s="33">
+        <v>109.7</v>
+      </c>
+      <c r="K161" s="21"/>
+      <c r="L161" s="21"/>
+      <c r="M161" s="60">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="21">
+        <v>2022</v>
+      </c>
+      <c r="B162" s="21"/>
+      <c r="C162" s="21"/>
+      <c r="D162" s="34">
+        <v>113.2</v>
+      </c>
+      <c r="E162" s="31"/>
+      <c r="F162" s="21"/>
+      <c r="G162" s="33">
+        <v>111.7</v>
+      </c>
+      <c r="H162" s="21"/>
+      <c r="I162" s="21"/>
+      <c r="J162" s="33">
+        <v>109.3</v>
+      </c>
+      <c r="K162" s="21"/>
+      <c r="L162" s="21"/>
+      <c r="M162" s="60">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="21">
+        <v>2023</v>
+      </c>
+      <c r="B163" s="21"/>
+      <c r="C163" s="21"/>
+      <c r="D163" s="33">
+        <v>102.4</v>
+      </c>
+      <c r="E163" s="33"/>
+      <c r="F163" s="33"/>
+      <c r="G163" s="33">
+        <v>103.6</v>
+      </c>
+      <c r="H163" s="33"/>
+      <c r="I163" s="33"/>
+      <c r="J163" s="33">
+        <v>104.5</v>
+      </c>
+      <c r="K163" s="33"/>
+      <c r="L163" s="33"/>
+      <c r="M163" s="43">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B164" s="21"/>
+      <c r="C164" s="21"/>
+      <c r="D164" s="33">
+        <v>105.1</v>
+      </c>
+      <c r="E164" s="31"/>
+      <c r="F164" s="21"/>
+      <c r="G164" s="46">
+        <v>104.3</v>
+      </c>
+      <c r="H164" s="21"/>
+      <c r="I164" s="21"/>
+      <c r="J164" s="33">
+        <v>104.7</v>
+      </c>
+      <c r="K164" s="21"/>
+      <c r="L164" s="21"/>
+      <c r="M164" s="46">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B165" s="21"/>
+      <c r="C165" s="21"/>
+      <c r="D165" s="46">
+        <v>105.5</v>
+      </c>
+      <c r="E165" s="31"/>
+      <c r="F165" s="21"/>
+      <c r="G165" s="80">
+        <v>104.5</v>
+      </c>
+      <c r="H165" s="21"/>
+      <c r="I165" s="21"/>
+      <c r="J165" s="65">
+        <v>103.1</v>
+      </c>
+      <c r="K165" s="21"/>
+      <c r="L165" s="21"/>
+      <c r="M165" s="46">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B166" s="21"/>
+      <c r="C166" s="21"/>
+      <c r="D166" s="46">
+        <v>98.9</v>
+      </c>
+      <c r="E166" s="31"/>
+      <c r="F166" s="21"/>
+      <c r="G166" s="80">
+        <v>97.9</v>
+      </c>
+      <c r="H166" s="21"/>
+      <c r="I166" s="21"/>
+      <c r="J166" s="65"/>
+      <c r="K166" s="21"/>
+      <c r="L166" s="21"/>
+      <c r="M166" s="46"/>
+    </row>
+    <row r="167" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="20"/>
+      <c r="B167" s="20"/>
+      <c r="C167" s="20"/>
+      <c r="D167" s="35"/>
+      <c r="E167" s="25"/>
+      <c r="F167" s="20"/>
+      <c r="G167" s="36"/>
+      <c r="H167" s="20"/>
+      <c r="I167" s="20"/>
+      <c r="J167" s="20"/>
+      <c r="K167" s="20"/>
+      <c r="L167" s="20"/>
+      <c r="M167" s="20"/>
+    </row>
+    <row r="168" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K168" s="56"/>
+      <c r="L168" s="57"/>
+      <c r="M168" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="K94" s="96"/>
-[...6 lines deleted...]
-      <c r="B95" s="56" t="s">
+    </row>
+    <row r="169" spans="1:13" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="73"/>
+      <c r="B169" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C95" s="56" t="s">
+      <c r="C169" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D95" s="56" t="s">
+      <c r="D169" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E95" s="56" t="s">
+      <c r="E169" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="F95" s="56" t="s">
+      <c r="F169" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="G95" s="56" t="s">
+      <c r="G169" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="H95" s="56" t="s">
+      <c r="H169" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="I95" s="56" t="s">
+      <c r="I169" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="J95" s="56" t="s">
+      <c r="J169" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="K95" s="56" t="s">
+      <c r="K169" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="L95" s="56" t="s">
+      <c r="L169" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="M95" s="107" t="s">
+      <c r="M169" s="70" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="96" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="25">
+    <row r="170" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="21">
         <v>2007</v>
       </c>
-      <c r="B96" s="15">
-[...11 lines deleted...]
-      <c r="F96" s="15">
+      <c r="B170" s="13">
+        <v>86.8</v>
+      </c>
+      <c r="C170" s="13">
+        <v>97.5</v>
+      </c>
+      <c r="D170" s="13">
+        <v>107.5</v>
+      </c>
+      <c r="E170" s="13">
+        <v>97.6</v>
+      </c>
+      <c r="F170" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="G170" s="13">
+        <v>104.5</v>
+      </c>
+      <c r="H170" s="13">
+        <v>96.6</v>
+      </c>
+      <c r="I170" s="13">
+        <v>104.7</v>
+      </c>
+      <c r="J170" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="K170" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="L170" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="M170" s="14">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B171" s="13">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="C171" s="13">
+        <v>97.4</v>
+      </c>
+      <c r="D171" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="E171" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="F171" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="G171" s="13">
+        <v>104</v>
+      </c>
+      <c r="H171" s="13">
+        <v>98.8</v>
+      </c>
+      <c r="I171" s="13">
+        <v>98.8</v>
+      </c>
+      <c r="J171" s="13">
+        <v>98.6</v>
+      </c>
+      <c r="K171" s="13">
+        <v>96.8</v>
+      </c>
+      <c r="L171" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="M171" s="14">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="40">
+        <v>2009</v>
+      </c>
+      <c r="B172" s="16">
+        <v>84.7</v>
+      </c>
+      <c r="C172" s="16">
+        <v>98.6</v>
+      </c>
+      <c r="D172" s="17">
+        <v>105.9</v>
+      </c>
+      <c r="E172" s="16">
+        <v>96.6</v>
+      </c>
+      <c r="F172" s="16">
+        <v>104.6</v>
+      </c>
+      <c r="G172" s="16">
+        <v>103.8</v>
+      </c>
+      <c r="H172" s="16">
+        <v>101.4</v>
+      </c>
+      <c r="I172" s="16">
+        <v>98.8</v>
+      </c>
+      <c r="J172" s="16">
+        <v>105.2</v>
+      </c>
+      <c r="K172" s="16">
+        <v>94.9</v>
+      </c>
+      <c r="L172" s="16">
+        <v>108.2</v>
+      </c>
+      <c r="M172" s="18">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="21">
+        <v>2010</v>
+      </c>
+      <c r="B173" s="13">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="C173" s="13">
+        <v>97.3</v>
+      </c>
+      <c r="D173" s="17">
+        <v>106.4</v>
+      </c>
+      <c r="E173" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="F173" s="13">
+        <v>106</v>
+      </c>
+      <c r="G173" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="H173" s="13">
+        <v>102</v>
+      </c>
+      <c r="I173" s="13">
+        <v>100</v>
+      </c>
+      <c r="J173" s="13">
+        <v>96.8</v>
+      </c>
+      <c r="K173" s="13">
+        <v>95.7</v>
+      </c>
+      <c r="L173" s="17">
+        <v>100.9</v>
+      </c>
+      <c r="M173" s="15">
+        <v>129.1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="21">
+        <v>2011</v>
+      </c>
+      <c r="B174" s="13">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="C174" s="13">
+        <v>97.8</v>
+      </c>
+      <c r="D174" s="17">
+        <v>106.7</v>
+      </c>
+      <c r="E174" s="13">
+        <v>97.4</v>
+      </c>
+      <c r="F174" s="13">
+        <v>107</v>
+      </c>
+      <c r="G174" s="13">
+        <v>102</v>
+      </c>
+      <c r="H174" s="13">
+        <v>107.6</v>
+      </c>
+      <c r="I174" s="13">
+        <v>100.2</v>
+      </c>
+      <c r="J174" s="16">
+        <v>104.9</v>
+      </c>
+      <c r="K174" s="13">
+        <v>96.5</v>
+      </c>
+      <c r="L174" s="17">
+        <v>111.4</v>
+      </c>
+      <c r="M174" s="15">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="21">
+        <v>2012</v>
+      </c>
+      <c r="B175" s="13">
+        <v>83.9</v>
+      </c>
+      <c r="C175" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="D175" s="13">
+        <v>104.5</v>
+      </c>
+      <c r="E175" s="13">
+        <v>97.4</v>
+      </c>
+      <c r="F175" s="13">
+        <v>103.4</v>
+      </c>
+      <c r="G175" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="H175" s="13">
+        <v>106</v>
+      </c>
+      <c r="I175" s="13">
+        <v>98.6</v>
+      </c>
+      <c r="J175" s="13">
+        <v>94.4</v>
+      </c>
+      <c r="K175" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="L175" s="13">
+        <v>112.7</v>
+      </c>
+      <c r="M175" s="14">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="21">
+        <v>2013</v>
+      </c>
+      <c r="B176" s="13">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C176" s="13">
+        <v>98.9</v>
+      </c>
+      <c r="D176" s="13">
+        <v>106.9</v>
+      </c>
+      <c r="E176" s="13">
+        <v>98.2</v>
+      </c>
+      <c r="F176" s="13">
         <v>105.6</v>
       </c>
-      <c r="G96" s="15">
-[...28 lines deleted...]
-      <c r="C97" s="15">
+      <c r="G176" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="H176" s="13">
+        <v>102.2</v>
+      </c>
+      <c r="I176" s="13">
+        <v>96.1</v>
+      </c>
+      <c r="J176" s="13">
+        <v>99.7</v>
+      </c>
+      <c r="K176" s="13">
+        <v>98.8</v>
+      </c>
+      <c r="L176" s="13">
+        <v>114.5</v>
+      </c>
+      <c r="M176" s="14">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="40">
+        <v>2014</v>
+      </c>
+      <c r="B177" s="16">
+        <v>78.8</v>
+      </c>
+      <c r="C177" s="16">
+        <v>97.3</v>
+      </c>
+      <c r="D177" s="13">
+        <v>106.1</v>
+      </c>
+      <c r="E177" s="17">
+        <v>105.6</v>
+      </c>
+      <c r="F177" s="16">
+        <v>100.6</v>
+      </c>
+      <c r="G177" s="16">
+        <v>104.3</v>
+      </c>
+      <c r="H177" s="16">
+        <v>98.6</v>
+      </c>
+      <c r="I177" s="16">
+        <v>97.6</v>
+      </c>
+      <c r="J177" s="16">
+        <v>100.3</v>
+      </c>
+      <c r="K177" s="16">
+        <v>97.5</v>
+      </c>
+      <c r="L177" s="16">
+        <v>112.2</v>
+      </c>
+      <c r="M177" s="18">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="41"/>
+      <c r="B178" s="156" t="s">
+        <v>26</v>
+      </c>
+      <c r="C178" s="150"/>
+      <c r="D178" s="151"/>
+      <c r="E178" s="157" t="s">
+        <v>27</v>
+      </c>
+      <c r="F178" s="158"/>
+      <c r="G178" s="159"/>
+      <c r="H178" s="157" t="s">
+        <v>28</v>
+      </c>
+      <c r="I178" s="158"/>
+      <c r="J178" s="159"/>
+      <c r="K178" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="L178" s="150"/>
+      <c r="M178" s="150"/>
+    </row>
+    <row r="179" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="21">
+        <v>2015</v>
+      </c>
+      <c r="B179" s="144">
+        <v>84.4</v>
+      </c>
+      <c r="C179" s="129"/>
+      <c r="D179" s="130"/>
+      <c r="E179" s="144">
+        <v>106.8</v>
+      </c>
+      <c r="F179" s="129"/>
+      <c r="G179" s="130"/>
+      <c r="H179" s="144">
+        <v>98.2</v>
+      </c>
+      <c r="I179" s="129"/>
+      <c r="J179" s="130"/>
+      <c r="K179" s="144">
+        <v>102.4</v>
+      </c>
+      <c r="L179" s="129"/>
+      <c r="M179" s="129"/>
+    </row>
+    <row r="180" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="21">
+        <v>2016</v>
+      </c>
+      <c r="B180" s="178">
+        <v>92.3</v>
+      </c>
+      <c r="C180" s="179"/>
+      <c r="D180" s="180"/>
+      <c r="E180" s="178">
+        <v>109.5</v>
+      </c>
+      <c r="F180" s="179"/>
+      <c r="G180" s="180"/>
+      <c r="H180" s="178">
         <v>98</v>
       </c>
-      <c r="D97" s="15">
-[...40 lines deleted...]
-      <c r="D98" s="19">
+      <c r="I180" s="179"/>
+      <c r="J180" s="180"/>
+      <c r="K180" s="178">
+        <v>108.5</v>
+      </c>
+      <c r="L180" s="179"/>
+      <c r="M180" s="179"/>
+    </row>
+    <row r="181" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="21">
+        <v>2017</v>
+      </c>
+      <c r="B181" s="144">
+        <v>85.8</v>
+      </c>
+      <c r="C181" s="129"/>
+      <c r="D181" s="130"/>
+      <c r="E181" s="144">
+        <v>108.8</v>
+      </c>
+      <c r="F181" s="129"/>
+      <c r="G181" s="130"/>
+      <c r="H181" s="141">
+        <v>99.2</v>
+      </c>
+      <c r="I181" s="142"/>
+      <c r="J181" s="143"/>
+      <c r="K181" s="144">
+        <v>110.3</v>
+      </c>
+      <c r="L181" s="129"/>
+      <c r="M181" s="129"/>
+    </row>
+    <row r="182" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="21">
+        <v>2018</v>
+      </c>
+      <c r="B182" s="144">
+        <v>86.6</v>
+      </c>
+      <c r="C182" s="129"/>
+      <c r="D182" s="130"/>
+      <c r="E182" s="144">
+        <v>107.4</v>
+      </c>
+      <c r="F182" s="129"/>
+      <c r="G182" s="130"/>
+      <c r="H182" s="141">
+        <v>100.1</v>
+      </c>
+      <c r="I182" s="142"/>
+      <c r="J182" s="143"/>
+      <c r="K182" s="144">
+        <v>109.4</v>
+      </c>
+      <c r="L182" s="129"/>
+      <c r="M182" s="129"/>
+    </row>
+    <row r="183" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="21">
+        <v>2019</v>
+      </c>
+      <c r="B183" s="144">
+        <v>91.2</v>
+      </c>
+      <c r="C183" s="129"/>
+      <c r="D183" s="130"/>
+      <c r="E183" s="144">
+        <v>110.6</v>
+      </c>
+      <c r="F183" s="129"/>
+      <c r="G183" s="130"/>
+      <c r="H183" s="141">
+        <v>100.5</v>
+      </c>
+      <c r="I183" s="142"/>
+      <c r="J183" s="143"/>
+      <c r="K183" s="141">
+        <v>108.6</v>
+      </c>
+      <c r="L183" s="142"/>
+      <c r="M183" s="142"/>
+    </row>
+    <row r="184" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="21">
+        <v>2020</v>
+      </c>
+      <c r="B184" s="144">
+        <v>93.9</v>
+      </c>
+      <c r="C184" s="129"/>
+      <c r="D184" s="130"/>
+      <c r="E184" s="144">
+        <v>105.3</v>
+      </c>
+      <c r="F184" s="129"/>
+      <c r="G184" s="130"/>
+      <c r="H184" s="141">
+        <v>101.5</v>
+      </c>
+      <c r="I184" s="142"/>
+      <c r="J184" s="143"/>
+      <c r="K184" s="141">
+        <v>113.2</v>
+      </c>
+      <c r="L184" s="142"/>
+      <c r="M184" s="142"/>
+    </row>
+    <row r="185" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="21">
+        <v>2021</v>
+      </c>
+      <c r="B185" s="141">
+        <v>89.7</v>
+      </c>
+      <c r="C185" s="142"/>
+      <c r="D185" s="143"/>
+      <c r="E185" s="144">
+        <v>108.1</v>
+      </c>
+      <c r="F185" s="129"/>
+      <c r="G185" s="130"/>
+      <c r="H185" s="141">
+        <v>101.2</v>
+      </c>
+      <c r="I185" s="142"/>
+      <c r="J185" s="143"/>
+      <c r="K185" s="141">
+        <v>107.7</v>
+      </c>
+      <c r="L185" s="142"/>
+      <c r="M185" s="142"/>
+    </row>
+    <row r="186" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="21">
+        <v>2022</v>
+      </c>
+      <c r="B186" s="141">
+        <v>96.3</v>
+      </c>
+      <c r="C186" s="142"/>
+      <c r="D186" s="143"/>
+      <c r="E186" s="144">
+        <v>111.3</v>
+      </c>
+      <c r="F186" s="129"/>
+      <c r="G186" s="130"/>
+      <c r="H186" s="141">
+        <v>123.7</v>
+      </c>
+      <c r="I186" s="142"/>
+      <c r="J186" s="143"/>
+      <c r="K186" s="141">
+        <v>108.6</v>
+      </c>
+      <c r="L186" s="142"/>
+      <c r="M186" s="142"/>
+    </row>
+    <row r="187" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="21">
+        <v>2023</v>
+      </c>
+      <c r="B187" s="141">
+        <v>93.9</v>
+      </c>
+      <c r="C187" s="142"/>
+      <c r="D187" s="143"/>
+      <c r="E187" s="144">
         <v>106.8</v>
       </c>
-      <c r="E98" s="18">
-[...49 lines deleted...]
-      <c r="H99" s="15">
+      <c r="F187" s="129"/>
+      <c r="G187" s="130"/>
+      <c r="H187" s="141">
+        <v>97.3</v>
+      </c>
+      <c r="I187" s="142"/>
+      <c r="J187" s="143"/>
+      <c r="K187" s="141">
+        <v>110.7</v>
+      </c>
+      <c r="L187" s="142"/>
+      <c r="M187" s="142"/>
+    </row>
+    <row r="188" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B188" s="141">
+        <v>91.2</v>
+      </c>
+      <c r="C188" s="142"/>
+      <c r="D188" s="143"/>
+      <c r="E188" s="144">
+        <v>105.7</v>
+      </c>
+      <c r="F188" s="129"/>
+      <c r="G188" s="130"/>
+      <c r="H188" s="141">
+        <v>99.2</v>
+      </c>
+      <c r="I188" s="142"/>
+      <c r="J188" s="143"/>
+      <c r="K188" s="141">
+        <v>109.1</v>
+      </c>
+      <c r="L188" s="142"/>
+      <c r="M188" s="142"/>
+    </row>
+    <row r="189" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B189" s="116">
+        <v>92.3</v>
+      </c>
+      <c r="C189" s="117"/>
+      <c r="D189" s="118"/>
+      <c r="E189" s="181">
+        <v>102.8</v>
+      </c>
+      <c r="F189" s="182"/>
+      <c r="G189" s="183"/>
+      <c r="H189" s="116">
+        <v>96.9</v>
+      </c>
+      <c r="I189" s="117"/>
+      <c r="J189" s="118"/>
+      <c r="K189" s="116">
+        <v>107.5</v>
+      </c>
+      <c r="L189" s="117"/>
+      <c r="M189" s="117"/>
+    </row>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A190" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B190" s="116">
+        <v>92.3</v>
+      </c>
+      <c r="C190" s="117"/>
+      <c r="D190" s="118"/>
+      <c r="E190" s="116">
         <v>102</v>
       </c>
-      <c r="I99" s="15">
-[...2505 lines deleted...]
-      <c r="M183" s="133"/>
+      <c r="F190" s="117"/>
+      <c r="G190" s="118"/>
+      <c r="H190" s="116"/>
+      <c r="I190" s="117"/>
+      <c r="J190" s="118"/>
+      <c r="K190" s="116"/>
+      <c r="L190" s="117"/>
+      <c r="M190" s="117"/>
     </row>
   </sheetData>
-  <mergeCells count="247">
+  <mergeCells count="267">
+    <mergeCell ref="B189:D189"/>
+    <mergeCell ref="E189:G189"/>
+    <mergeCell ref="H189:J189"/>
+    <mergeCell ref="K189:M189"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="B117:D117"/>
+    <mergeCell ref="E117:G117"/>
+    <mergeCell ref="H117:J117"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="B187:D187"/>
+    <mergeCell ref="E187:G187"/>
+    <mergeCell ref="H187:J187"/>
+    <mergeCell ref="K187:M187"/>
+    <mergeCell ref="B115:D115"/>
+    <mergeCell ref="E115:G115"/>
+    <mergeCell ref="H115:J115"/>
+    <mergeCell ref="K115:M115"/>
+    <mergeCell ref="B140:D140"/>
+    <mergeCell ref="E140:G140"/>
+    <mergeCell ref="B186:D186"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="H181:J181"/>
+    <mergeCell ref="K181:M181"/>
+    <mergeCell ref="B181:D181"/>
     <mergeCell ref="B182:D182"/>
     <mergeCell ref="E182:G182"/>
     <mergeCell ref="H182:J182"/>
+    <mergeCell ref="B180:D180"/>
     <mergeCell ref="K182:M182"/>
+    <mergeCell ref="E180:G180"/>
+    <mergeCell ref="H180:J180"/>
+    <mergeCell ref="K180:M180"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="H140:J140"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="H178:J178"/>
+    <mergeCell ref="K178:M178"/>
+    <mergeCell ref="E179:G179"/>
+    <mergeCell ref="H179:J179"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="E68:G68"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="H139:J139"/>
     <mergeCell ref="B137:D137"/>
     <mergeCell ref="E137:G137"/>
     <mergeCell ref="H137:J137"/>
     <mergeCell ref="K137:M137"/>
-    <mergeCell ref="B179:D179"/>
-[...56 lines deleted...]
-    <mergeCell ref="E106:G106"/>
     <mergeCell ref="B112:D112"/>
-    <mergeCell ref="E112:G112"/>
-[...11 lines deleted...]
-    <mergeCell ref="E172:G172"/>
     <mergeCell ref="B134:D134"/>
     <mergeCell ref="E134:G134"/>
     <mergeCell ref="H134:J134"/>
+    <mergeCell ref="K139:M139"/>
+    <mergeCell ref="K132:M132"/>
+    <mergeCell ref="B133:D133"/>
+    <mergeCell ref="E133:G133"/>
+    <mergeCell ref="H132:J132"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H133:J133"/>
+    <mergeCell ref="K133:M133"/>
+    <mergeCell ref="B178:D178"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="E62:G62"/>
+    <mergeCell ref="H62:J62"/>
+    <mergeCell ref="H121:M121"/>
+    <mergeCell ref="E112:G112"/>
+    <mergeCell ref="H112:J112"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="B109:D109"/>
+    <mergeCell ref="E109:G109"/>
+    <mergeCell ref="H109:J109"/>
+    <mergeCell ref="K109:M109"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="H20:J20"/>
     <mergeCell ref="K134:M134"/>
-    <mergeCell ref="B173:D173"/>
-[...30 lines deleted...]
-    <mergeCell ref="E127:G127"/>
+    <mergeCell ref="H145:M145"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A47:M47"/>
-    <mergeCell ref="E105:G105"/>
+    <mergeCell ref="A48:M48"/>
+    <mergeCell ref="E107:G107"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="H12:J12"/>
     <mergeCell ref="K12:M12"/>
-    <mergeCell ref="J48:M48"/>
-[...3 lines deleted...]
-    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="J49:M49"/>
     <mergeCell ref="B59:D59"/>
-    <mergeCell ref="J94:M94"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="J96:M96"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="H14:J14"/>
     <mergeCell ref="K14:M14"/>
-    <mergeCell ref="B60:D60"/>
-[...5 lines deleted...]
-    <mergeCell ref="B172:D172"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="E61:G61"/>
-    <mergeCell ref="H61:J61"/>
-[...8 lines deleted...]
-    <mergeCell ref="E107:G107"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="K131:M131"/>
+    <mergeCell ref="B132:D132"/>
+    <mergeCell ref="E106:G106"/>
+    <mergeCell ref="H106:J106"/>
+    <mergeCell ref="K106:M106"/>
     <mergeCell ref="H107:J107"/>
     <mergeCell ref="K107:M107"/>
-    <mergeCell ref="B20:D20"/>
-[...3 lines deleted...]
-    <mergeCell ref="H140:M140"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B131:D131"/>
+    <mergeCell ref="E131:G131"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="H18:J18"/>
     <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="H65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:M17"/>
     <mergeCell ref="B64:D64"/>
-    <mergeCell ref="E64:G64"/>
-[...3 lines deleted...]
-    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="E132:G132"/>
+    <mergeCell ref="E60:G60"/>
+    <mergeCell ref="H60:J60"/>
+    <mergeCell ref="H63:J63"/>
+    <mergeCell ref="K63:M63"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="H19:J19"/>
     <mergeCell ref="K19:M19"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="H22:J22"/>
     <mergeCell ref="K22:M22"/>
-    <mergeCell ref="H60:J60"/>
-    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="H61:J61"/>
+    <mergeCell ref="K61:M61"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="E23:G23"/>
-    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="E178:G178"/>
+    <mergeCell ref="B138:D138"/>
+    <mergeCell ref="E138:G138"/>
+    <mergeCell ref="H138:J138"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="B179:D179"/>
+    <mergeCell ref="B142:D142"/>
+    <mergeCell ref="E142:G142"/>
+    <mergeCell ref="H142:J142"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="K179:M179"/>
+    <mergeCell ref="B139:D139"/>
+    <mergeCell ref="E139:G139"/>
+    <mergeCell ref="B143:D143"/>
+    <mergeCell ref="E143:G143"/>
+    <mergeCell ref="H143:J143"/>
+    <mergeCell ref="A120:M120"/>
+    <mergeCell ref="B108:D108"/>
+    <mergeCell ref="H113:J113"/>
+    <mergeCell ref="K113:M113"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="E66:G66"/>
     <mergeCell ref="H66:J66"/>
     <mergeCell ref="K66:M66"/>
+    <mergeCell ref="B111:D111"/>
+    <mergeCell ref="E111:G111"/>
+    <mergeCell ref="H108:J108"/>
+    <mergeCell ref="K108:M108"/>
+    <mergeCell ref="B107:D107"/>
+    <mergeCell ref="B106:D106"/>
+    <mergeCell ref="E108:G108"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="E69:G69"/>
+    <mergeCell ref="E181:G181"/>
+    <mergeCell ref="E116:G116"/>
+    <mergeCell ref="H116:J116"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H131:J131"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
-    <mergeCell ref="E21:G21"/>
-[...5 lines deleted...]
-    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="K110:M110"/>
+    <mergeCell ref="B135:D135"/>
+    <mergeCell ref="H111:J111"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="B113:D113"/>
+    <mergeCell ref="E113:G113"/>
+    <mergeCell ref="B110:D110"/>
+    <mergeCell ref="E110:G110"/>
+    <mergeCell ref="H110:J110"/>
+    <mergeCell ref="E135:G135"/>
     <mergeCell ref="H135:J135"/>
-    <mergeCell ref="B133:D133"/>
-[...6 lines deleted...]
-    <mergeCell ref="H130:J130"/>
     <mergeCell ref="K135:M135"/>
-    <mergeCell ref="B23:D23"/>
-[...10 lines deleted...]
-    <mergeCell ref="K174:M174"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="B185:D185"/>
+    <mergeCell ref="E185:G185"/>
+    <mergeCell ref="H185:J185"/>
+    <mergeCell ref="K185:M185"/>
     <mergeCell ref="B183:D183"/>
     <mergeCell ref="E183:G183"/>
     <mergeCell ref="H183:J183"/>
     <mergeCell ref="K183:M183"/>
-    <mergeCell ref="K23:M23"/>
-[...18 lines deleted...]
-    <mergeCell ref="B180:D180"/>
+    <mergeCell ref="E186:G186"/>
+    <mergeCell ref="H186:J186"/>
+    <mergeCell ref="K186:M186"/>
+    <mergeCell ref="B184:D184"/>
+    <mergeCell ref="E184:G184"/>
+    <mergeCell ref="H184:J184"/>
+    <mergeCell ref="K184:M184"/>
+    <mergeCell ref="B190:D190"/>
+    <mergeCell ref="E190:G190"/>
+    <mergeCell ref="H190:J190"/>
+    <mergeCell ref="K190:M190"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="E71:G71"/>
+    <mergeCell ref="H71:J71"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="B118:D118"/>
+    <mergeCell ref="E118:G118"/>
+    <mergeCell ref="H118:J118"/>
+    <mergeCell ref="K118:M118"/>
+    <mergeCell ref="B188:D188"/>
+    <mergeCell ref="E188:G188"/>
+    <mergeCell ref="H188:J188"/>
+    <mergeCell ref="K188:M188"/>
+    <mergeCell ref="B141:D141"/>
+    <mergeCell ref="E141:G141"/>
+    <mergeCell ref="H141:J141"/>
+    <mergeCell ref="K141:M141"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.51181102362204722" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016E513C58FA7C940B90587550F5D3D87" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="5a8d030f169508f66df5304e917ed388">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C57495D2-A475-4BDE-A50B-2D87642CC21D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7F33AC-D02D-4E5D-9533-632A53271C76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97868A26-5D44-403B-8F19-E0A8903BC211}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз.яз.</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>