--- v0 (2026-04-15)
+++ v1 (2026-09-14)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="1845" windowWidth="15240" windowHeight="8520"/>
+    <workbookView xWindow="32760" yWindow="1845" windowWidth="15240" windowHeight="8520" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Жұмыс күшіне кеткен шығыстар " sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="68">
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>Бір қызметкерге есептегендегі жұмыс күшінің құны</t>
   </si>
   <si>
     <t>Қызметкердің  істелген жұмысының 1 сағатқа есептегендегі жұмыс күшінің құны</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Қостанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
@@ -87,64 +91,197 @@
     <t xml:space="preserve">Қарабалық </t>
   </si>
   <si>
     <t xml:space="preserve">Қарасу </t>
   </si>
   <si>
     <t xml:space="preserve">Қостанай </t>
   </si>
   <si>
     <t xml:space="preserve">Меңдіқара </t>
   </si>
   <si>
     <t xml:space="preserve">Науырзым </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыкөл </t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t xml:space="preserve">Ұзынкөл </t>
   </si>
   <si>
     <t xml:space="preserve">Федоров </t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жұмыс күшінің құны – бұл сома қаржыландыру көздеріне  қарамастан, жұмыс күшін ұстау және пайдалануға байланысты жұмыс берушілердің (ұйымдардың) барлық шығындары.  </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Кондрина Наталья</t>
+  </si>
+  <si>
+    <t>+7 714 2 53 56 76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.kondrina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>жұмыс күшіне кеткен шығыстар құны</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4497&amp;year=2025&amp;name=67133&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистика басқармасы</t>
+  </si>
+  <si>
+    <t>25220101, 25220102</t>
+  </si>
+  <si>
+    <t>СКК коды - 25220101</t>
+  </si>
+  <si>
+    <t>СКК коды - 25220102</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -179,57 +316,177 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -278,121 +535,140 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -452,126 +728,201 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="9" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="9" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="29">
+    <cellStyle name="Гиперссылка" xfId="9" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="11"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="10"/>
+    <cellStyle name="Гиперссылка 3" xfId="12"/>
+    <cellStyle name="Название 2" xfId="20"/>
+    <cellStyle name="Нейтральный 2" xfId="21"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="7"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 2 3" xfId="16"/>
+    <cellStyle name="Обычный 2 2_01_Б-18-38-М" xfId="28"/>
+    <cellStyle name="Обычный 2 3" xfId="22"/>
+    <cellStyle name="Обычный 2 4" xfId="23"/>
+    <cellStyle name="Обычный 2 4 2" xfId="8"/>
+    <cellStyle name="Обычный 2 5" xfId="17"/>
+    <cellStyle name="Обычный 2 6" xfId="14"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 2 2" xfId="24"/>
+    <cellStyle name="Обычный 3 3" xfId="18"/>
+    <cellStyle name="Обычный 4" xfId="25"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
+    <cellStyle name="Обычный 4 2 2" xfId="19"/>
+    <cellStyle name="Обычный 5" xfId="13"/>
+    <cellStyle name="Примечание 2" xfId="26"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
+    <cellStyle name="Финансовый 2" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -816,2885 +1167,4507 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.kondrina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702974" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4497&amp;year=2025&amp;name=67133&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335750/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U61"/>
+  <dimension ref="B1:D26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="44.7109375" customWidth="1"/>
+    <col min="3" max="3" width="83" customWidth="1"/>
+    <col min="258" max="258" width="44.7109375" customWidth="1"/>
+    <col min="259" max="259" width="82" customWidth="1"/>
+    <col min="514" max="514" width="44.7109375" customWidth="1"/>
+    <col min="515" max="515" width="82" customWidth="1"/>
+    <col min="770" max="770" width="44.7109375" customWidth="1"/>
+    <col min="771" max="771" width="82" customWidth="1"/>
+    <col min="1026" max="1026" width="44.7109375" customWidth="1"/>
+    <col min="1027" max="1027" width="82" customWidth="1"/>
+    <col min="1282" max="1282" width="44.7109375" customWidth="1"/>
+    <col min="1283" max="1283" width="82" customWidth="1"/>
+    <col min="1538" max="1538" width="44.7109375" customWidth="1"/>
+    <col min="1539" max="1539" width="82" customWidth="1"/>
+    <col min="1794" max="1794" width="44.7109375" customWidth="1"/>
+    <col min="1795" max="1795" width="82" customWidth="1"/>
+    <col min="2050" max="2050" width="44.7109375" customWidth="1"/>
+    <col min="2051" max="2051" width="82" customWidth="1"/>
+    <col min="2306" max="2306" width="44.7109375" customWidth="1"/>
+    <col min="2307" max="2307" width="82" customWidth="1"/>
+    <col min="2562" max="2562" width="44.7109375" customWidth="1"/>
+    <col min="2563" max="2563" width="82" customWidth="1"/>
+    <col min="2818" max="2818" width="44.7109375" customWidth="1"/>
+    <col min="2819" max="2819" width="82" customWidth="1"/>
+    <col min="3074" max="3074" width="44.7109375" customWidth="1"/>
+    <col min="3075" max="3075" width="82" customWidth="1"/>
+    <col min="3330" max="3330" width="44.7109375" customWidth="1"/>
+    <col min="3331" max="3331" width="82" customWidth="1"/>
+    <col min="3586" max="3586" width="44.7109375" customWidth="1"/>
+    <col min="3587" max="3587" width="82" customWidth="1"/>
+    <col min="3842" max="3842" width="44.7109375" customWidth="1"/>
+    <col min="3843" max="3843" width="82" customWidth="1"/>
+    <col min="4098" max="4098" width="44.7109375" customWidth="1"/>
+    <col min="4099" max="4099" width="82" customWidth="1"/>
+    <col min="4354" max="4354" width="44.7109375" customWidth="1"/>
+    <col min="4355" max="4355" width="82" customWidth="1"/>
+    <col min="4610" max="4610" width="44.7109375" customWidth="1"/>
+    <col min="4611" max="4611" width="82" customWidth="1"/>
+    <col min="4866" max="4866" width="44.7109375" customWidth="1"/>
+    <col min="4867" max="4867" width="82" customWidth="1"/>
+    <col min="5122" max="5122" width="44.7109375" customWidth="1"/>
+    <col min="5123" max="5123" width="82" customWidth="1"/>
+    <col min="5378" max="5378" width="44.7109375" customWidth="1"/>
+    <col min="5379" max="5379" width="82" customWidth="1"/>
+    <col min="5634" max="5634" width="44.7109375" customWidth="1"/>
+    <col min="5635" max="5635" width="82" customWidth="1"/>
+    <col min="5890" max="5890" width="44.7109375" customWidth="1"/>
+    <col min="5891" max="5891" width="82" customWidth="1"/>
+    <col min="6146" max="6146" width="44.7109375" customWidth="1"/>
+    <col min="6147" max="6147" width="82" customWidth="1"/>
+    <col min="6402" max="6402" width="44.7109375" customWidth="1"/>
+    <col min="6403" max="6403" width="82" customWidth="1"/>
+    <col min="6658" max="6658" width="44.7109375" customWidth="1"/>
+    <col min="6659" max="6659" width="82" customWidth="1"/>
+    <col min="6914" max="6914" width="44.7109375" customWidth="1"/>
+    <col min="6915" max="6915" width="82" customWidth="1"/>
+    <col min="7170" max="7170" width="44.7109375" customWidth="1"/>
+    <col min="7171" max="7171" width="82" customWidth="1"/>
+    <col min="7426" max="7426" width="44.7109375" customWidth="1"/>
+    <col min="7427" max="7427" width="82" customWidth="1"/>
+    <col min="7682" max="7682" width="44.7109375" customWidth="1"/>
+    <col min="7683" max="7683" width="82" customWidth="1"/>
+    <col min="7938" max="7938" width="44.7109375" customWidth="1"/>
+    <col min="7939" max="7939" width="82" customWidth="1"/>
+    <col min="8194" max="8194" width="44.7109375" customWidth="1"/>
+    <col min="8195" max="8195" width="82" customWidth="1"/>
+    <col min="8450" max="8450" width="44.7109375" customWidth="1"/>
+    <col min="8451" max="8451" width="82" customWidth="1"/>
+    <col min="8706" max="8706" width="44.7109375" customWidth="1"/>
+    <col min="8707" max="8707" width="82" customWidth="1"/>
+    <col min="8962" max="8962" width="44.7109375" customWidth="1"/>
+    <col min="8963" max="8963" width="82" customWidth="1"/>
+    <col min="9218" max="9218" width="44.7109375" customWidth="1"/>
+    <col min="9219" max="9219" width="82" customWidth="1"/>
+    <col min="9474" max="9474" width="44.7109375" customWidth="1"/>
+    <col min="9475" max="9475" width="82" customWidth="1"/>
+    <col min="9730" max="9730" width="44.7109375" customWidth="1"/>
+    <col min="9731" max="9731" width="82" customWidth="1"/>
+    <col min="9986" max="9986" width="44.7109375" customWidth="1"/>
+    <col min="9987" max="9987" width="82" customWidth="1"/>
+    <col min="10242" max="10242" width="44.7109375" customWidth="1"/>
+    <col min="10243" max="10243" width="82" customWidth="1"/>
+    <col min="10498" max="10498" width="44.7109375" customWidth="1"/>
+    <col min="10499" max="10499" width="82" customWidth="1"/>
+    <col min="10754" max="10754" width="44.7109375" customWidth="1"/>
+    <col min="10755" max="10755" width="82" customWidth="1"/>
+    <col min="11010" max="11010" width="44.7109375" customWidth="1"/>
+    <col min="11011" max="11011" width="82" customWidth="1"/>
+    <col min="11266" max="11266" width="44.7109375" customWidth="1"/>
+    <col min="11267" max="11267" width="82" customWidth="1"/>
+    <col min="11522" max="11522" width="44.7109375" customWidth="1"/>
+    <col min="11523" max="11523" width="82" customWidth="1"/>
+    <col min="11778" max="11778" width="44.7109375" customWidth="1"/>
+    <col min="11779" max="11779" width="82" customWidth="1"/>
+    <col min="12034" max="12034" width="44.7109375" customWidth="1"/>
+    <col min="12035" max="12035" width="82" customWidth="1"/>
+    <col min="12290" max="12290" width="44.7109375" customWidth="1"/>
+    <col min="12291" max="12291" width="82" customWidth="1"/>
+    <col min="12546" max="12546" width="44.7109375" customWidth="1"/>
+    <col min="12547" max="12547" width="82" customWidth="1"/>
+    <col min="12802" max="12802" width="44.7109375" customWidth="1"/>
+    <col min="12803" max="12803" width="82" customWidth="1"/>
+    <col min="13058" max="13058" width="44.7109375" customWidth="1"/>
+    <col min="13059" max="13059" width="82" customWidth="1"/>
+    <col min="13314" max="13314" width="44.7109375" customWidth="1"/>
+    <col min="13315" max="13315" width="82" customWidth="1"/>
+    <col min="13570" max="13570" width="44.7109375" customWidth="1"/>
+    <col min="13571" max="13571" width="82" customWidth="1"/>
+    <col min="13826" max="13826" width="44.7109375" customWidth="1"/>
+    <col min="13827" max="13827" width="82" customWidth="1"/>
+    <col min="14082" max="14082" width="44.7109375" customWidth="1"/>
+    <col min="14083" max="14083" width="82" customWidth="1"/>
+    <col min="14338" max="14338" width="44.7109375" customWidth="1"/>
+    <col min="14339" max="14339" width="82" customWidth="1"/>
+    <col min="14594" max="14594" width="44.7109375" customWidth="1"/>
+    <col min="14595" max="14595" width="82" customWidth="1"/>
+    <col min="14850" max="14850" width="44.7109375" customWidth="1"/>
+    <col min="14851" max="14851" width="82" customWidth="1"/>
+    <col min="15106" max="15106" width="44.7109375" customWidth="1"/>
+    <col min="15107" max="15107" width="82" customWidth="1"/>
+    <col min="15362" max="15362" width="44.7109375" customWidth="1"/>
+    <col min="15363" max="15363" width="82" customWidth="1"/>
+    <col min="15618" max="15618" width="44.7109375" customWidth="1"/>
+    <col min="15619" max="15619" width="82" customWidth="1"/>
+    <col min="15874" max="15874" width="44.7109375" customWidth="1"/>
+    <col min="15875" max="15875" width="82" customWidth="1"/>
+    <col min="16130" max="16130" width="44.7109375" customWidth="1"/>
+    <col min="16131" max="16131" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+    </row>
+    <row r="2" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B2" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="85" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B3" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="65" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B4" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="65" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B5" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="65" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B6" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="67" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="68" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B8" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="69" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B9" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="68"/>
+    </row>
+    <row r="10" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B10" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="68" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B11" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="67"/>
+    </row>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B12" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="71" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="63"/>
+    </row>
+    <row r="14" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="63"/>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B15" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="71" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B16" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="84">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="84">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="75" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="75" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="76" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="77" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+    </row>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B23" s="63"/>
+      <c r="C23" s="63"/>
+    </row>
+    <row r="24" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B24" s="63"/>
+      <c r="C24" s="63"/>
+    </row>
+    <row r="25" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+    </row>
+    <row r="26" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B26" s="63"/>
+      <c r="C26" s="63"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C15" r:id="rId2"/>
+    <hyperlink ref="C21" r:id="rId3"/>
+    <hyperlink ref="C14" r:id="rId4"/>
+    <hyperlink ref="C13" r:id="rId5"/>
+    <hyperlink ref="C44" r:id="rId6" display="gul.akhmetkali@aspire.gov.kz "/>
+    <hyperlink ref="C36" r:id="rId7" display="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx"/>
+    <hyperlink ref="C35" r:id="rId8" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="C37" r:id="rId9" display="https://stat.gov.kz/api/iblock/element/335750/file/ru/"/>
+    <hyperlink ref="C38" r:id="rId10" display="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702974"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:E35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="57" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="57" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="57"/>
+    <col min="257" max="257" width="4.42578125" style="57" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="57" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="57" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="57"/>
+    <col min="513" max="513" width="4.42578125" style="57" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="57" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="57" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="57"/>
+    <col min="769" max="769" width="4.42578125" style="57" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="57" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="57" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="57"/>
+    <col min="1025" max="1025" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="57" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="57" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="57"/>
+    <col min="1281" max="1281" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="57" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="57" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="57"/>
+    <col min="1537" max="1537" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="57" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="57" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="57"/>
+    <col min="1793" max="1793" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="57" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="57" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="57"/>
+    <col min="2049" max="2049" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="57" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="57" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="57"/>
+    <col min="2305" max="2305" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="57" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="57" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="57"/>
+    <col min="2561" max="2561" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="57" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="57" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="57"/>
+    <col min="2817" max="2817" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="57" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="57" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="57"/>
+    <col min="3073" max="3073" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="57" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="57" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="57"/>
+    <col min="3329" max="3329" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="57" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="57" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="57"/>
+    <col min="3585" max="3585" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="57" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="57" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="57"/>
+    <col min="3841" max="3841" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="57" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="57" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="57"/>
+    <col min="4097" max="4097" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="57" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="57" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="57"/>
+    <col min="4353" max="4353" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="57" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="57" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="57"/>
+    <col min="4609" max="4609" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="57" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="57" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="57"/>
+    <col min="4865" max="4865" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="57" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="57" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="57"/>
+    <col min="5121" max="5121" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="57" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="57" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="57"/>
+    <col min="5377" max="5377" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="57" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="57" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="57"/>
+    <col min="5633" max="5633" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="57" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="57" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="57"/>
+    <col min="5889" max="5889" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="57" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="57" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="57"/>
+    <col min="6145" max="6145" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="57" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="57" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="57"/>
+    <col min="6401" max="6401" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="57" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="57" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="57"/>
+    <col min="6657" max="6657" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="57" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="57" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="57"/>
+    <col min="6913" max="6913" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="57" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="57" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="57"/>
+    <col min="7169" max="7169" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="57" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="57" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="57"/>
+    <col min="7425" max="7425" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="57" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="57" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="57"/>
+    <col min="7681" max="7681" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="57" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="57" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="57"/>
+    <col min="7937" max="7937" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="57" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="57" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="57"/>
+    <col min="8193" max="8193" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="57" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="57" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="57"/>
+    <col min="8449" max="8449" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="57" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="57" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="57"/>
+    <col min="8705" max="8705" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="57" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="57" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="57"/>
+    <col min="8961" max="8961" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="57" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="57" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="57"/>
+    <col min="9217" max="9217" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="57" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="57" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="57"/>
+    <col min="9473" max="9473" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="57" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="57" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="57"/>
+    <col min="9729" max="9729" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="57" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="57" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="57"/>
+    <col min="9985" max="9985" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="57" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="57" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="57"/>
+    <col min="10241" max="10241" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="57" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="57" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="57"/>
+    <col min="10497" max="10497" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="57" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="57" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="57"/>
+    <col min="10753" max="10753" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="57" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="57" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="57"/>
+    <col min="11009" max="11009" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="57" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="57" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="57"/>
+    <col min="11265" max="11265" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="57" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="57" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="57"/>
+    <col min="11521" max="11521" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="57" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="57" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="57"/>
+    <col min="11777" max="11777" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="57" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="57" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="57"/>
+    <col min="12033" max="12033" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="57" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="57" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="57"/>
+    <col min="12289" max="12289" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="57" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="57" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="57"/>
+    <col min="12545" max="12545" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="57" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="57" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="57"/>
+    <col min="12801" max="12801" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="57" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="57" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="57"/>
+    <col min="13057" max="13057" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="57" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="57" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="57"/>
+    <col min="13313" max="13313" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="57" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="57" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="57"/>
+    <col min="13569" max="13569" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="57" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="57" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="57"/>
+    <col min="13825" max="13825" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="57" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="57" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="57"/>
+    <col min="14081" max="14081" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="57" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="57" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="57"/>
+    <col min="14337" max="14337" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="57" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="57" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="57"/>
+    <col min="14593" max="14593" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="57" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="57" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="57"/>
+    <col min="14849" max="14849" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="57" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="57" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="57"/>
+    <col min="15105" max="15105" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="57" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="57" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="57"/>
+    <col min="15361" max="15361" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="57" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="57" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="57"/>
+    <col min="15617" max="15617" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="57" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="57" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="57"/>
+    <col min="15873" max="15873" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="57" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="57" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="57"/>
+    <col min="16129" max="16129" width="4.42578125" style="57" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="57" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="57" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="58"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="59" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="59" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="59" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="59"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="60" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="59"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="59"/>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B20" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C25" s="81"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C26" s="81"/>
+      <c r="D26" s="80"/>
+      <c r="E26" s="80"/>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C27" s="81"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="80"/>
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C28" s="81"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="80"/>
+    </row>
+    <row r="29" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C29" s="81"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C30" s="88"/>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88"/>
+    </row>
+    <row r="31" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C31" s="80"/>
+      <c r="D31" s="80"/>
+      <c r="E31" s="81"/>
+    </row>
+    <row r="32" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="81"/>
+    </row>
+    <row r="33" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C33" s="80"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="81"/>
+    </row>
+    <row r="34" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C34" s="87"/>
+      <c r="D34" s="87"/>
+      <c r="E34" s="87"/>
+    </row>
+    <row r="35" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C35" s="81"/>
+      <c r="D35" s="80"/>
+      <c r="E35" s="82"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C30:E30"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AA52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T18" sqref="T18"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E56" sqref="E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
-    <col min="2" max="17" width="11" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10" style="1" customWidth="1"/>
+    <col min="11" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="26" width="10.42578125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="11.140625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="71" t="s">
+    <row r="1" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="71"/>
-[...42 lines deleted...]
-      <c r="J4" s="3" t="s">
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+    </row>
+    <row r="3" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="19"/>
-[...12 lines deleted...]
-      <c r="B5" s="54">
+    </row>
+    <row r="4" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="14"/>
+      <c r="B4" s="49">
         <v>2000</v>
       </c>
+      <c r="C4" s="48">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="49">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="49">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="49">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="49">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="49">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="49">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="48">
+        <v>2008</v>
+      </c>
+      <c r="K4" s="49">
+        <v>2009</v>
+      </c>
+      <c r="L4" s="49">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="49">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="49">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="49">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="49">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="49">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="49">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="49">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="49">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="49">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="49">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="49">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="49">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="48">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="50">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="48">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="78">
+        <v>188742</v>
+      </c>
       <c r="C5" s="53">
-        <v>2001</v>
-[...4 lines deleted...]
-      <c r="E5" s="54">
+        <v>210950</v>
+      </c>
+      <c r="D5" s="53">
+        <v>225683</v>
+      </c>
+      <c r="E5" s="53">
+        <v>265107</v>
+      </c>
+      <c r="F5" s="53">
+        <v>288696</v>
+      </c>
+      <c r="G5" s="53">
+        <v>335953</v>
+      </c>
+      <c r="H5" s="53">
+        <v>403447</v>
+      </c>
+      <c r="I5" s="54">
+        <v>514989</v>
+      </c>
+      <c r="J5" s="54">
+        <v>578418</v>
+      </c>
+      <c r="K5" s="34">
+        <v>642051.01909288648</v>
+      </c>
+      <c r="L5" s="34">
+        <v>747400.65566604747</v>
+      </c>
+      <c r="M5" s="34">
+        <v>880956.38942951872</v>
+      </c>
+      <c r="N5" s="35">
+        <v>996889.1</v>
+      </c>
+      <c r="O5" s="34">
+        <v>1082691.3910839136</v>
+      </c>
+      <c r="P5" s="34">
+        <v>1164084.6890462793</v>
+      </c>
+      <c r="Q5" s="36">
+        <v>1189051.3999999999</v>
+      </c>
+      <c r="R5" s="37">
+        <v>1382901</v>
+      </c>
+      <c r="S5" s="38">
+        <v>1503438.8</v>
+      </c>
+      <c r="T5" s="38">
+        <v>1645216.3</v>
+      </c>
+      <c r="U5" s="39">
+        <v>1901685.2</v>
+      </c>
+      <c r="V5" s="39">
+        <v>2230621.2999999998</v>
+      </c>
+      <c r="W5" s="39">
+        <v>2681292.9</v>
+      </c>
+      <c r="X5" s="39">
+        <v>3334019.4</v>
+      </c>
+      <c r="Y5" s="40">
+        <v>4008551.3</v>
+      </c>
+      <c r="Z5" s="52">
+        <v>4545601.2</v>
+      </c>
+      <c r="AA5" s="40">
+        <v>5185673.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="18">
+        <v>708236.18155362864</v>
+      </c>
+      <c r="L6" s="18">
+        <v>812209.48361324938</v>
+      </c>
+      <c r="M6" s="18">
+        <v>931605.96001832967</v>
+      </c>
+      <c r="N6" s="19">
+        <v>1067973.7</v>
+      </c>
+      <c r="O6" s="18">
+        <v>1165800.970102217</v>
+      </c>
+      <c r="P6" s="18">
+        <v>1232988.4456671253</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>1256773.8</v>
+      </c>
+      <c r="R6" s="21">
+        <v>1462605.7</v>
+      </c>
+      <c r="S6" s="22">
+        <v>1546986.2</v>
+      </c>
+      <c r="T6" s="22">
+        <v>1668063</v>
+      </c>
+      <c r="U6" s="23">
+        <v>1920924.6</v>
+      </c>
+      <c r="V6" s="23">
+        <v>2208305.1</v>
+      </c>
+      <c r="W6" s="23">
+        <v>2598568.5</v>
+      </c>
+      <c r="X6" s="23">
+        <v>3184737.5</v>
+      </c>
+      <c r="Y6" s="24">
+        <v>3893414.7</v>
+      </c>
+      <c r="Z6" s="52">
+        <v>4551968.5</v>
+      </c>
+      <c r="AA6" s="24">
+        <v>5244674.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="18">
+        <v>549797.66883784719</v>
+      </c>
+      <c r="L7" s="18">
+        <v>653662.74920145387</v>
+      </c>
+      <c r="M7" s="18">
+        <v>783728.34445503657</v>
+      </c>
+      <c r="N7" s="19">
+        <v>803137</v>
+      </c>
+      <c r="O7" s="18">
+        <v>902131.56459731539</v>
+      </c>
+      <c r="P7" s="18">
+        <v>948612.88073788071</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>972282.1</v>
+      </c>
+      <c r="R7" s="21">
+        <v>1135622.3999999999</v>
+      </c>
+      <c r="S7" s="22">
+        <v>1241134.5</v>
+      </c>
+      <c r="T7" s="22">
+        <v>1353681.2</v>
+      </c>
+      <c r="U7" s="23">
+        <v>1549751</v>
+      </c>
+      <c r="V7" s="23">
+        <v>1828398.9</v>
+      </c>
+      <c r="W7" s="23">
+        <v>2155394.7999999998</v>
+      </c>
+      <c r="X7" s="23">
+        <v>2601133.4</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>3115217.8</v>
+      </c>
+      <c r="Z7" s="52">
+        <v>3538530.1</v>
+      </c>
+      <c r="AA7" s="24">
+        <v>3965426.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" s="18">
+        <v>723384.49687567342</v>
+      </c>
+      <c r="L8" s="18">
+        <v>811281.77294294641</v>
+      </c>
+      <c r="M8" s="18">
+        <v>991441.53248829511</v>
+      </c>
+      <c r="N8" s="19">
+        <v>1079378.3999999999</v>
+      </c>
+      <c r="O8" s="18">
+        <v>1161225.4165146539</v>
+      </c>
+      <c r="P8" s="18">
+        <v>1250928.1622306716</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>1266471.5</v>
+      </c>
+      <c r="R8" s="21">
+        <v>1446498</v>
+      </c>
+      <c r="S8" s="22">
+        <v>1627539.2</v>
+      </c>
+      <c r="T8" s="22">
+        <v>1817117.1</v>
+      </c>
+      <c r="U8" s="23">
+        <v>2257966.7000000002</v>
+      </c>
+      <c r="V8" s="23">
+        <v>2578446.1</v>
+      </c>
+      <c r="W8" s="23">
+        <v>3059898.1</v>
+      </c>
+      <c r="X8" s="23">
+        <v>3909608.2</v>
+      </c>
+      <c r="Y8" s="24">
+        <v>4549811.9000000004</v>
+      </c>
+      <c r="Z8" s="52">
+        <v>5199461.0999999996</v>
+      </c>
+      <c r="AA8" s="24">
+        <v>5840252.4000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="18">
+        <v>814425.61114982585</v>
+      </c>
+      <c r="L9" s="18">
+        <v>987082.56770149735</v>
+      </c>
+      <c r="M9" s="18">
+        <v>1113116.9757863532</v>
+      </c>
+      <c r="N9" s="19">
+        <v>1257213.8</v>
+      </c>
+      <c r="O9" s="18">
+        <v>1415307.9711063236</v>
+      </c>
+      <c r="P9" s="18">
+        <v>1554940.6083919625</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>1521908.1</v>
+      </c>
+      <c r="R9" s="21">
+        <v>1753116.3</v>
+      </c>
+      <c r="S9" s="22">
+        <v>1986284.5</v>
+      </c>
+      <c r="T9" s="22">
+        <v>2198136.7000000002</v>
+      </c>
+      <c r="U9" s="23">
+        <v>2472538.1</v>
+      </c>
+      <c r="V9" s="23">
+        <v>2891401</v>
+      </c>
+      <c r="W9" s="23">
+        <v>3428721.6</v>
+      </c>
+      <c r="X9" s="23">
+        <v>4294600.5999999996</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>5219519.2</v>
+      </c>
+      <c r="Z9" s="52">
+        <v>5692282.4000000004</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>6479882.7000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" s="18">
+        <v>499589.01996370236</v>
+      </c>
+      <c r="L10" s="18">
+        <v>540697.84702549572</v>
+      </c>
+      <c r="M10" s="18">
+        <v>673314.00112233451</v>
+      </c>
+      <c r="N10" s="19">
+        <v>738598.3</v>
+      </c>
+      <c r="O10" s="18">
+        <v>739738.85051119095</v>
+      </c>
+      <c r="P10" s="18">
+        <v>817974.16281755199</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>797958.9</v>
+      </c>
+      <c r="R10" s="21">
+        <v>947036</v>
+      </c>
+      <c r="S10" s="22">
+        <v>1059557.3999999999</v>
+      </c>
+      <c r="T10" s="22">
+        <v>1065957</v>
+      </c>
+      <c r="U10" s="23">
+        <v>1233059.3999999999</v>
+      </c>
+      <c r="V10" s="23">
+        <v>1469660.2</v>
+      </c>
+      <c r="W10" s="23">
+        <v>1950403.6</v>
+      </c>
+      <c r="X10" s="23">
+        <v>2573726.7999999998</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>2877903.9</v>
+      </c>
+      <c r="Z10" s="52">
+        <v>3388522.4</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>3735214.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" s="18">
+        <v>491529.82673267322</v>
+      </c>
+      <c r="L11" s="18">
+        <v>559902.60266049742</v>
+      </c>
+      <c r="M11" s="18">
+        <v>644249.11209766916</v>
+      </c>
+      <c r="N11" s="19">
+        <v>753597.8</v>
+      </c>
+      <c r="O11" s="18">
+        <v>865249.5407577497</v>
+      </c>
+      <c r="P11" s="18">
+        <v>915474.61318051571</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>888271.8</v>
+      </c>
+      <c r="R11" s="21">
+        <v>1104419.8</v>
+      </c>
+      <c r="S11" s="22">
+        <v>1081706.8999999999</v>
+      </c>
+      <c r="T11" s="22">
+        <v>1120905.7</v>
+      </c>
+      <c r="U11" s="23">
+        <v>1387392.8</v>
+      </c>
+      <c r="V11" s="23">
+        <v>1776540.1</v>
+      </c>
+      <c r="W11" s="23">
+        <v>2273824.2999999998</v>
+      </c>
+      <c r="X11" s="23">
+        <v>2669244.6</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>3165394.6</v>
+      </c>
+      <c r="Z11" s="52">
+        <v>3507820</v>
+      </c>
+      <c r="AA11" s="24">
+        <v>3730738.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="18">
+        <v>523502.70555628877</v>
+      </c>
+      <c r="L12" s="18">
+        <v>567993.24360341148</v>
+      </c>
+      <c r="M12" s="18">
+        <v>682481.13898305094</v>
+      </c>
+      <c r="N12" s="19">
+        <v>814752.8</v>
+      </c>
+      <c r="O12" s="18">
+        <v>855040.12721613212</v>
+      </c>
+      <c r="P12" s="18">
+        <v>861403.42435424356</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>889144.6</v>
+      </c>
+      <c r="R12" s="21">
+        <v>1054092.7</v>
+      </c>
+      <c r="S12" s="22">
+        <v>1145070.8</v>
+      </c>
+      <c r="T12" s="22">
+        <v>1410149.1</v>
+      </c>
+      <c r="U12" s="23">
+        <v>1551102</v>
+      </c>
+      <c r="V12" s="23">
+        <v>1968768.3</v>
+      </c>
+      <c r="W12" s="23">
+        <v>2518769.7999999998</v>
+      </c>
+      <c r="X12" s="23">
+        <v>3468447.1</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>4362559</v>
+      </c>
+      <c r="Z12" s="52">
+        <v>4861076.0999999996</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>5196111.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13" s="18">
+        <v>432101.52728627308</v>
+      </c>
+      <c r="L13" s="18">
+        <v>476170.24886877829</v>
+      </c>
+      <c r="M13" s="18">
+        <v>662252.32450453786</v>
+      </c>
+      <c r="N13" s="19">
+        <v>653825.1</v>
+      </c>
+      <c r="O13" s="18">
+        <v>700439.78434653278</v>
+      </c>
+      <c r="P13" s="18">
+        <v>750407.94547224918</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>785603.8</v>
+      </c>
+      <c r="R13" s="21">
+        <v>918520.7</v>
+      </c>
+      <c r="S13" s="22">
+        <v>1018688.8</v>
+      </c>
+      <c r="T13" s="22">
+        <v>1093326.3</v>
+      </c>
+      <c r="U13" s="23">
+        <v>1256521.3</v>
+      </c>
+      <c r="V13" s="23">
+        <v>1541900.8</v>
+      </c>
+      <c r="W13" s="23">
+        <v>1968942.4</v>
+      </c>
+      <c r="X13" s="23">
+        <v>2480869.1</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>3030738</v>
+      </c>
+      <c r="Z13" s="52">
+        <v>3309203</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>3837958.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" s="18">
+        <v>438246.3497453311</v>
+      </c>
+      <c r="L14" s="18">
+        <v>518390.625</v>
+      </c>
+      <c r="M14" s="18">
+        <v>649321.39561707038</v>
+      </c>
+      <c r="N14" s="19">
+        <v>852554.2</v>
+      </c>
+      <c r="O14" s="18">
+        <v>820124.43804034579</v>
+      </c>
+      <c r="P14" s="18">
+        <v>848904.30351075879</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>891505.2</v>
+      </c>
+      <c r="R14" s="21">
+        <v>1017278.3</v>
+      </c>
+      <c r="S14" s="22">
+        <v>1038809</v>
+      </c>
+      <c r="T14" s="22">
+        <v>1112748</v>
+      </c>
+      <c r="U14" s="23">
+        <v>1324294</v>
+      </c>
+      <c r="V14" s="23">
+        <v>1849626.5</v>
+      </c>
+      <c r="W14" s="23">
+        <v>2693559.5</v>
+      </c>
+      <c r="X14" s="23">
+        <v>2743144.8</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>3020602.1</v>
+      </c>
+      <c r="Z14" s="52">
+        <v>3269318.3</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>3529220.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="18">
+        <v>581232.14579901146</v>
+      </c>
+      <c r="L15" s="18">
+        <v>680673.10231023107</v>
+      </c>
+      <c r="M15" s="18">
+        <v>781497.28141804424</v>
+      </c>
+      <c r="N15" s="19">
+        <v>888547.9</v>
+      </c>
+      <c r="O15" s="18">
+        <v>893219.99194279395</v>
+      </c>
+      <c r="P15" s="18">
+        <v>1031009.4053592399</v>
+      </c>
+      <c r="Q15" s="20">
+        <v>1117201.3999999999</v>
+      </c>
+      <c r="R15" s="21">
+        <v>1390866.1</v>
+      </c>
+      <c r="S15" s="22">
+        <v>1595456.8</v>
+      </c>
+      <c r="T15" s="22">
+        <v>1784732.8</v>
+      </c>
+      <c r="U15" s="23">
+        <v>2139053.4</v>
+      </c>
+      <c r="V15" s="23">
+        <v>2500910.7000000002</v>
+      </c>
+      <c r="W15" s="23">
+        <v>2945089</v>
+      </c>
+      <c r="X15" s="23">
+        <v>3452439.1</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>4177017.3</v>
+      </c>
+      <c r="Z15" s="52">
+        <v>4765429.9000000004</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>5686039.7000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16" s="18">
+        <v>466022.28879568604</v>
+      </c>
+      <c r="L16" s="18">
+        <v>512842.83154121868</v>
+      </c>
+      <c r="M16" s="18">
+        <v>636748.71495327109</v>
+      </c>
+      <c r="N16" s="19">
+        <v>699245.4</v>
+      </c>
+      <c r="O16" s="18">
+        <v>721535.67961165053</v>
+      </c>
+      <c r="P16" s="18">
+        <v>796845.1870018394</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>827117</v>
+      </c>
+      <c r="R16" s="21">
+        <v>1028042.8</v>
+      </c>
+      <c r="S16" s="22">
+        <v>1130261.3999999999</v>
+      </c>
+      <c r="T16" s="22">
+        <v>1209125.8</v>
+      </c>
+      <c r="U16" s="23">
+        <v>1395852</v>
+      </c>
+      <c r="V16" s="23">
+        <v>1810775.8</v>
+      </c>
+      <c r="W16" s="23">
+        <v>2278235.5</v>
+      </c>
+      <c r="X16" s="23">
+        <v>2776052.6</v>
+      </c>
+      <c r="Y16" s="24">
+        <v>3086764.3</v>
+      </c>
+      <c r="Z16" s="52">
+        <v>3617832.9</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>3869492.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17" s="18">
+        <v>460424.99011466984</v>
+      </c>
+      <c r="L17" s="18">
+        <v>511409.22320550639</v>
+      </c>
+      <c r="M17" s="18">
+        <v>620375.61305271287</v>
+      </c>
+      <c r="N17" s="19">
+        <v>704009.9</v>
+      </c>
+      <c r="O17" s="18">
+        <v>760197.70889487874</v>
+      </c>
+      <c r="P17" s="18">
+        <v>814439.01035673183</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>828735.1</v>
+      </c>
+      <c r="R17" s="21">
+        <v>989706.4</v>
+      </c>
+      <c r="S17" s="22">
+        <v>1082246.2</v>
+      </c>
+      <c r="T17" s="22">
+        <v>1121556.6000000001</v>
+      </c>
+      <c r="U17" s="23">
+        <v>1372510.1</v>
+      </c>
+      <c r="V17" s="23">
+        <v>1636121.4</v>
+      </c>
+      <c r="W17" s="23">
+        <v>2010082.7</v>
+      </c>
+      <c r="X17" s="23">
+        <v>2573338.5</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>3046351.5</v>
+      </c>
+      <c r="Z17" s="52">
+        <v>3622828.6</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>4206840.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" s="18">
+        <v>435059.89408649597</v>
+      </c>
+      <c r="L18" s="18">
+        <v>514812.75834658183</v>
+      </c>
+      <c r="M18" s="18">
+        <v>711707.47032337298</v>
+      </c>
+      <c r="N18" s="19">
+        <v>826416.2</v>
+      </c>
+      <c r="O18" s="18">
+        <v>831843.04591265402</v>
+      </c>
+      <c r="P18" s="18">
+        <v>911455.20361990947</v>
+      </c>
+      <c r="Q18" s="20">
+        <v>958139.1</v>
+      </c>
+      <c r="R18" s="21">
+        <v>1089327.8</v>
+      </c>
+      <c r="S18" s="22">
+        <v>1072547.3999999999</v>
+      </c>
+      <c r="T18" s="22">
+        <v>1138544</v>
+      </c>
+      <c r="U18" s="23">
+        <v>1304781.3999999999</v>
+      </c>
+      <c r="V18" s="23">
+        <v>1643282.3</v>
+      </c>
+      <c r="W18" s="23">
+        <v>1974739.3</v>
+      </c>
+      <c r="X18" s="23">
+        <v>2634538.4</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>3087966.1</v>
+      </c>
+      <c r="Z18" s="52">
+        <v>3422927.9</v>
+      </c>
+      <c r="AA18" s="24">
+        <v>3822813</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" s="18">
+        <v>529896.37826961768</v>
+      </c>
+      <c r="L19" s="18">
+        <v>628134.65747126436</v>
+      </c>
+      <c r="M19" s="18">
+        <v>789121.37397795939</v>
+      </c>
+      <c r="N19" s="19">
+        <v>920709.4</v>
+      </c>
+      <c r="O19" s="18">
+        <v>949517.43948931631</v>
+      </c>
+      <c r="P19" s="18">
+        <v>1010367.3331579409</v>
+      </c>
+      <c r="Q19" s="20">
+        <v>1065417.8</v>
+      </c>
+      <c r="R19" s="21">
+        <v>1220148</v>
+      </c>
+      <c r="S19" s="22">
+        <v>1363389.9</v>
+      </c>
+      <c r="T19" s="22">
+        <v>1466325</v>
+      </c>
+      <c r="U19" s="23">
+        <v>1757071.9</v>
+      </c>
+      <c r="V19" s="23">
+        <v>1992712.1</v>
+      </c>
+      <c r="W19" s="23">
+        <v>2448862.6</v>
+      </c>
+      <c r="X19" s="23">
+        <v>3077647.1</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>3585224.9</v>
+      </c>
+      <c r="Z19" s="52">
+        <v>3925111.7</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>4439028.0999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" s="18">
+        <v>489935.36918869644</v>
+      </c>
+      <c r="L20" s="18">
+        <v>560921.25</v>
+      </c>
+      <c r="M20" s="18">
+        <v>663399.32062239759</v>
+      </c>
+      <c r="N20" s="19">
+        <v>740308.3</v>
+      </c>
+      <c r="O20" s="18">
+        <v>785262.81318681315</v>
+      </c>
+      <c r="P20" s="18">
+        <v>790696.70426896703</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>847668.5</v>
+      </c>
+      <c r="R20" s="21">
+        <v>1010594.2</v>
+      </c>
+      <c r="S20" s="22">
+        <v>1047777.4</v>
+      </c>
+      <c r="T20" s="22">
+        <v>1137370.8</v>
+      </c>
+      <c r="U20" s="23">
+        <v>1376709.7</v>
+      </c>
+      <c r="V20" s="23">
+        <v>1798740.1</v>
+      </c>
+      <c r="W20" s="23">
+        <v>2329917.4</v>
+      </c>
+      <c r="X20" s="23">
+        <v>2824990</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>3218225</v>
+      </c>
+      <c r="Z20" s="52">
+        <v>3484829.6</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>3843006.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" s="18">
+        <v>438360.23017902812</v>
+      </c>
+      <c r="L21" s="18">
+        <v>526475.79340385809</v>
+      </c>
+      <c r="M21" s="18">
+        <v>637787.82608695654</v>
+      </c>
+      <c r="N21" s="19">
+        <v>709447.2</v>
+      </c>
+      <c r="O21" s="18">
+        <v>768635.85680751177</v>
+      </c>
+      <c r="P21" s="18">
+        <v>847734.39122908248</v>
+      </c>
+      <c r="Q21" s="20">
+        <v>813351.3</v>
+      </c>
+      <c r="R21" s="21">
+        <v>978583.1</v>
+      </c>
+      <c r="S21" s="22">
+        <v>1020764.5</v>
+      </c>
+      <c r="T21" s="22">
+        <v>1130661.8999999999</v>
+      </c>
+      <c r="U21" s="23">
+        <v>1279662.6000000001</v>
+      </c>
+      <c r="V21" s="23">
+        <v>1478683.8</v>
+      </c>
+      <c r="W21" s="23">
+        <v>2049613.3</v>
+      </c>
+      <c r="X21" s="23">
+        <v>2437904</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>3125477.3</v>
+      </c>
+      <c r="Z21" s="52">
+        <v>3178890.9</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>3683242.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="18">
+        <v>498848.29931972787</v>
+      </c>
+      <c r="L22" s="18">
+        <v>536999.01120632829</v>
+      </c>
+      <c r="M22" s="18">
+        <v>698489.71482000931</v>
+      </c>
+      <c r="N22" s="19">
+        <v>749995.7</v>
+      </c>
+      <c r="O22" s="18">
+        <v>781828.23663253698</v>
+      </c>
+      <c r="P22" s="18">
+        <v>846899.93010251631</v>
+      </c>
+      <c r="Q22" s="20">
+        <v>863772.2</v>
+      </c>
+      <c r="R22" s="21">
+        <v>1073686.8999999999</v>
+      </c>
+      <c r="S22" s="22">
+        <v>1094502.2</v>
+      </c>
+      <c r="T22" s="22">
+        <v>1169988.8999999999</v>
+      </c>
+      <c r="U22" s="23">
+        <v>1352833</v>
+      </c>
+      <c r="V22" s="23">
+        <v>1704614.2</v>
+      </c>
+      <c r="W22" s="23">
+        <v>2170637.2000000002</v>
+      </c>
+      <c r="X22" s="23">
+        <v>2669967.2999999998</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>3069761.3</v>
+      </c>
+      <c r="Z22" s="52">
+        <v>3443007.4</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>3955687.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" s="18">
+        <v>623714.29398148146</v>
+      </c>
+      <c r="L23" s="18">
+        <v>800066.37596899224</v>
+      </c>
+      <c r="M23" s="18">
+        <v>983482.2520507084</v>
+      </c>
+      <c r="N23" s="19">
+        <v>1113828.6000000001</v>
+      </c>
+      <c r="O23" s="18">
+        <v>1252922.8975394785</v>
+      </c>
+      <c r="P23" s="18">
+        <v>1303099.4973003166</v>
+      </c>
+      <c r="Q23" s="20">
+        <v>1412658.8</v>
+      </c>
+      <c r="R23" s="21">
+        <v>1665498.2</v>
+      </c>
+      <c r="S23" s="22">
+        <v>1786456.7</v>
+      </c>
+      <c r="T23" s="22">
+        <v>2167104.7000000002</v>
+      </c>
+      <c r="U23" s="23">
+        <v>2387297.9</v>
+      </c>
+      <c r="V23" s="23">
+        <v>2667983.9</v>
+      </c>
+      <c r="W23" s="23">
+        <v>3216933.8</v>
+      </c>
+      <c r="X23" s="23">
+        <v>4217973.5</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>5104833.4000000004</v>
+      </c>
+      <c r="Z23" s="24">
+        <v>5703336.4000000004</v>
+      </c>
+      <c r="AA23" s="24">
+        <v>6415987</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" s="18">
+        <v>463027.99043062201</v>
+      </c>
+      <c r="L24" s="18">
+        <v>513137.30853391683</v>
+      </c>
+      <c r="M24" s="18">
+        <v>666887.95146726863</v>
+      </c>
+      <c r="N24" s="19">
+        <v>756480</v>
+      </c>
+      <c r="O24" s="18">
+        <v>749317.29968782526</v>
+      </c>
+      <c r="P24" s="18">
+        <v>802700.92494714586</v>
+      </c>
+      <c r="Q24" s="20">
+        <v>873452.4</v>
+      </c>
+      <c r="R24" s="21">
+        <v>964731.9</v>
+      </c>
+      <c r="S24" s="22">
+        <v>1048032.2</v>
+      </c>
+      <c r="T24" s="22">
+        <v>1081422.1000000001</v>
+      </c>
+      <c r="U24" s="23">
+        <v>1268192.1000000001</v>
+      </c>
+      <c r="V24" s="23">
+        <v>1659387.9</v>
+      </c>
+      <c r="W24" s="23">
+        <v>1979462.1</v>
+      </c>
+      <c r="X24" s="23">
+        <v>2581018.4</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>2905438.9</v>
+      </c>
+      <c r="Z24" s="24">
+        <v>3425422.2</v>
+      </c>
+      <c r="AA24" s="24">
+        <v>3765861.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" s="27">
+        <v>488140.33651659847</v>
+      </c>
+      <c r="L25" s="27">
+        <v>537051.92998204671</v>
+      </c>
+      <c r="M25" s="27">
+        <v>694949.52644952643</v>
+      </c>
+      <c r="N25" s="28">
+        <v>768478.4</v>
+      </c>
+      <c r="O25" s="27">
+        <v>780454.32809386763</v>
+      </c>
+      <c r="P25" s="27">
+        <v>847942.9820627803</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>847579.7</v>
+      </c>
+      <c r="R25" s="30">
+        <v>962934.9</v>
+      </c>
+      <c r="S25" s="31">
+        <v>1018733.9</v>
+      </c>
+      <c r="T25" s="31">
+        <v>1101473.5</v>
+      </c>
+      <c r="U25" s="32">
+        <v>1349956</v>
+      </c>
+      <c r="V25" s="32">
+        <v>1626958.4</v>
+      </c>
+      <c r="W25" s="32">
+        <v>1949884.7</v>
+      </c>
+      <c r="X25" s="32">
+        <v>2470590.2999999998</v>
+      </c>
+      <c r="Y25" s="15">
+        <v>2889220.6</v>
+      </c>
+      <c r="Z25" s="15">
+        <v>3380255.2</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>3944680.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+      <c r="P26" s="24"/>
+      <c r="Q26" s="24"/>
+    </row>
+    <row r="27" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+      <c r="T27" s="10"/>
+    </row>
+    <row r="28" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="90"/>
+      <c r="D28" s="90"/>
+      <c r="E28" s="90"/>
+      <c r="F28" s="90"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="90"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="90"/>
+      <c r="O28" s="90"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="47"/>
+      <c r="R28" s="47"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="47"/>
+      <c r="U28" s="47"/>
+      <c r="V28" s="47"/>
+      <c r="W28" s="47"/>
+    </row>
+    <row r="29" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="X29" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13"/>
+      <c r="B30" s="48">
         <v>2003</v>
       </c>
-      <c r="F5" s="54">
+      <c r="C30" s="48">
         <v>2004</v>
       </c>
-      <c r="G5" s="54">
+      <c r="D30" s="48">
         <v>2005</v>
       </c>
-      <c r="H5" s="54">
+      <c r="E30" s="49">
         <v>2006</v>
       </c>
-      <c r="I5" s="54">
+      <c r="F30" s="49">
         <v>2007</v>
       </c>
-      <c r="J5" s="53">
+      <c r="G30" s="48">
         <v>2008</v>
       </c>
-      <c r="K5" s="19"/>
-[...11 lines deleted...]
-      <c r="A6" s="62" t="s">
+      <c r="H30" s="49">
+        <v>2009</v>
+      </c>
+      <c r="I30" s="49">
+        <v>2010</v>
+      </c>
+      <c r="J30" s="49">
+        <v>2011</v>
+      </c>
+      <c r="K30" s="49">
+        <v>2012</v>
+      </c>
+      <c r="L30" s="49">
+        <v>2013</v>
+      </c>
+      <c r="M30" s="49">
+        <v>2014</v>
+      </c>
+      <c r="N30" s="49">
+        <v>2015</v>
+      </c>
+      <c r="O30" s="49">
+        <v>2016</v>
+      </c>
+      <c r="P30" s="49">
+        <v>2017</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>2018</v>
+      </c>
+      <c r="R30" s="41">
+        <v>2019</v>
+      </c>
+      <c r="S30" s="41">
+        <v>2020</v>
+      </c>
+      <c r="T30" s="16">
+        <v>2021</v>
+      </c>
+      <c r="U30" s="16">
+        <v>2022</v>
+      </c>
+      <c r="V30" s="17">
+        <v>2023</v>
+      </c>
+      <c r="W30" s="51">
+        <v>2024</v>
+      </c>
+      <c r="X30" s="48">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="64">
-[...144 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="B31" s="55">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="C31" s="55">
+        <v>161.4</v>
+      </c>
+      <c r="D31" s="55">
+        <v>190.6</v>
+      </c>
+      <c r="E31" s="55">
+        <v>231.3</v>
+      </c>
+      <c r="F31" s="56">
+        <v>294.3</v>
+      </c>
+      <c r="G31" s="56">
+        <v>336.3</v>
+      </c>
+      <c r="H31" s="34">
+        <v>376.04675440443316</v>
+      </c>
+      <c r="I31" s="34">
+        <v>439.28425859618477</v>
+      </c>
+      <c r="J31" s="34">
+        <v>515.98160504397129</v>
+      </c>
+      <c r="K31" s="44">
+        <v>586.9</v>
+      </c>
+      <c r="L31" s="34">
+        <v>645.34928133849155</v>
+      </c>
+      <c r="M31" s="45">
+        <v>694.27017895507458</v>
+      </c>
+      <c r="N31" s="36">
+        <v>720.3</v>
+      </c>
+      <c r="O31" s="37">
+        <v>835.8</v>
+      </c>
+      <c r="P31" s="38">
+        <v>905.2</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>992</v>
+      </c>
+      <c r="R31" s="39">
+        <v>1152.8</v>
+      </c>
+      <c r="S31" s="39">
+        <v>1360.8</v>
+      </c>
+      <c r="T31" s="39">
+        <v>1644.8</v>
+      </c>
+      <c r="U31" s="39">
+        <v>2018.8</v>
+      </c>
+      <c r="V31" s="40">
+        <v>2425.1999999999998</v>
+      </c>
+      <c r="W31" s="52">
+        <v>2703.1</v>
+      </c>
+      <c r="X31" s="40">
+        <v>3171.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="23">
-[...49 lines deleted...]
-      <c r="A11" s="30" t="s">
+      <c r="B32" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="18">
+        <v>408.17705804080327</v>
+      </c>
+      <c r="I32" s="18">
+        <v>474.50637658790595</v>
+      </c>
+      <c r="J32" s="18">
+        <v>542.75082722565367</v>
+      </c>
+      <c r="K32" s="42">
+        <v>627.1</v>
+      </c>
+      <c r="L32" s="18">
+        <v>693.13322391815746</v>
+      </c>
+      <c r="M32" s="18">
+        <v>731.50190523957031</v>
+      </c>
+      <c r="N32" s="20">
+        <v>760.3</v>
+      </c>
+      <c r="O32" s="21">
+        <v>885.6</v>
+      </c>
+      <c r="P32" s="22">
+        <v>934.4</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>1017.2</v>
+      </c>
+      <c r="R32" s="23">
+        <v>1190.3</v>
+      </c>
+      <c r="S32" s="23">
+        <v>1395.8</v>
+      </c>
+      <c r="T32" s="23">
+        <v>1655.7</v>
+      </c>
+      <c r="U32" s="23">
+        <v>1983.9</v>
+      </c>
+      <c r="V32" s="24">
+        <v>2367.6999999999998</v>
+      </c>
+      <c r="W32" s="52">
+        <v>2712.7</v>
+      </c>
+      <c r="X32" s="24">
+        <v>3274.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="23">
-[...49 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="B33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="18">
+        <v>323.26680332087466</v>
+      </c>
+      <c r="I33" s="18">
+        <v>388.12990786548187</v>
+      </c>
+      <c r="J33" s="18">
+        <v>468.0907503422344</v>
+      </c>
+      <c r="K33" s="42">
+        <v>462.1</v>
+      </c>
+      <c r="L33" s="18">
+        <v>518.02699088892655</v>
+      </c>
+      <c r="M33" s="18">
+        <v>549.37495776363937</v>
+      </c>
+      <c r="N33" s="20">
+        <v>576.4</v>
+      </c>
+      <c r="O33" s="21">
+        <v>677.3</v>
+      </c>
+      <c r="P33" s="22">
+        <v>731.9</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>794.9</v>
+      </c>
+      <c r="R33" s="23">
+        <v>918.2</v>
+      </c>
+      <c r="S33" s="23">
+        <v>1096.2</v>
+      </c>
+      <c r="T33" s="23">
+        <v>1281.3</v>
+      </c>
+      <c r="U33" s="23">
+        <v>1529.2</v>
+      </c>
+      <c r="V33" s="24">
+        <v>1860.4</v>
+      </c>
+      <c r="W33" s="52">
+        <v>2154.6</v>
+      </c>
+      <c r="X33" s="24">
+        <v>2414.8000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="23">
-[...49 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="B34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="18">
+        <v>429.50070120162496</v>
+      </c>
+      <c r="I34" s="18">
+        <v>487.59892429351117</v>
+      </c>
+      <c r="J34" s="18">
+        <v>594.38151363023019</v>
+      </c>
+      <c r="K34" s="42">
+        <v>641.79999999999995</v>
+      </c>
+      <c r="L34" s="18">
+        <v>711.31865780007342</v>
+      </c>
+      <c r="M34" s="18">
+        <v>754.84285488670071</v>
+      </c>
+      <c r="N34" s="20">
+        <v>800</v>
+      </c>
+      <c r="O34" s="21">
+        <v>893.4</v>
+      </c>
+      <c r="P34" s="22">
+        <v>968.7</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>1075.5</v>
+      </c>
+      <c r="R34" s="23">
+        <v>1361</v>
+      </c>
+      <c r="S34" s="23">
+        <v>1588.2</v>
+      </c>
+      <c r="T34" s="23">
+        <v>1862</v>
+      </c>
+      <c r="U34" s="23">
+        <v>2044.9</v>
+      </c>
+      <c r="V34" s="24">
+        <v>2807.1</v>
+      </c>
+      <c r="W34" s="52">
+        <v>3142.6</v>
+      </c>
+      <c r="X34" s="24">
+        <v>3540.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="23">
-[...49 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="B35" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="18">
+        <v>475.85099178976583</v>
+      </c>
+      <c r="I35" s="18">
+        <v>563.77152932131833</v>
+      </c>
+      <c r="J35" s="18">
+        <v>637.88069618643738</v>
+      </c>
+      <c r="K35" s="42">
+        <v>718.6</v>
+      </c>
+      <c r="L35" s="18">
+        <v>820.78494537392442</v>
+      </c>
+      <c r="M35" s="18">
+        <v>910.9401081497582</v>
+      </c>
+      <c r="N35" s="20">
+        <v>911</v>
+      </c>
+      <c r="O35" s="21">
+        <v>1046.5</v>
+      </c>
+      <c r="P35" s="22">
+        <v>1173.4000000000001</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>1322.1</v>
+      </c>
+      <c r="R35" s="23">
+        <v>1471.3</v>
+      </c>
+      <c r="S35" s="23">
+        <v>1713.9</v>
+      </c>
+      <c r="T35" s="23">
+        <v>2076.8000000000002</v>
+      </c>
+      <c r="U35" s="23">
+        <v>2606.8000000000002</v>
+      </c>
+      <c r="V35" s="24">
+        <v>3173.8</v>
+      </c>
+      <c r="W35" s="52">
+        <v>3361.6</v>
+      </c>
+      <c r="X35" s="24">
+        <v>3898.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="23">
-[...49 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="B36" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="18">
+        <v>298.04433596386315</v>
+      </c>
+      <c r="I36" s="18">
+        <v>320.80301288665555</v>
+      </c>
+      <c r="J36" s="18">
+        <v>397.74204268487233</v>
+      </c>
+      <c r="K36" s="42">
+        <v>447.7</v>
+      </c>
+      <c r="L36" s="18">
+        <v>445.12967233078314</v>
+      </c>
+      <c r="M36" s="18">
+        <v>483.86034992437607</v>
+      </c>
+      <c r="N36" s="20">
+        <v>467.5</v>
+      </c>
+      <c r="O36" s="21">
+        <v>564.1</v>
+      </c>
+      <c r="P36" s="22">
+        <v>637.1</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>656</v>
+      </c>
+      <c r="R36" s="23">
+        <v>706.2</v>
+      </c>
+      <c r="S36" s="23">
+        <v>846.4</v>
+      </c>
+      <c r="T36" s="23">
+        <v>1133.7</v>
+      </c>
+      <c r="U36" s="23">
+        <v>1582.3</v>
+      </c>
+      <c r="V36" s="24">
+        <v>1736.9</v>
+      </c>
+      <c r="W36" s="52">
+        <v>2047.3</v>
+      </c>
+      <c r="X36" s="24">
+        <v>2298.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="23">
-[...49 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="B37" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="18">
+        <v>286.00508557696668</v>
+      </c>
+      <c r="I37" s="18">
+        <v>331.66414910626889</v>
+      </c>
+      <c r="J37" s="18">
+        <v>371.78129105108059</v>
+      </c>
+      <c r="K37" s="42">
+        <v>459.6</v>
+      </c>
+      <c r="L37" s="18">
+        <v>499.25628183980228</v>
+      </c>
+      <c r="M37" s="18">
+        <v>529.32304638437802</v>
+      </c>
+      <c r="N37" s="20">
+        <v>520.4</v>
+      </c>
+      <c r="O37" s="21">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="P37" s="22">
+        <v>638.70000000000005</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>652.20000000000005</v>
+      </c>
+      <c r="R37" s="23">
+        <v>793.8</v>
+      </c>
+      <c r="S37" s="23">
+        <v>1017.5</v>
+      </c>
+      <c r="T37" s="23">
+        <v>1315.6</v>
+      </c>
+      <c r="U37" s="23">
+        <v>1531.1</v>
+      </c>
+      <c r="V37" s="24">
+        <v>1814.1</v>
+      </c>
+      <c r="W37" s="52">
+        <v>2012.4</v>
+      </c>
+      <c r="X37" s="24">
+        <v>2161.8000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="23">
-[...49 lines deleted...]
-      <c r="A17" s="30" t="s">
+      <c r="B38" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="18">
+        <v>311.73004761636435</v>
+      </c>
+      <c r="I38" s="18">
+        <v>339.44660970015087</v>
+      </c>
+      <c r="J38" s="18">
+        <v>403.71556720118178</v>
+      </c>
+      <c r="K38" s="42">
+        <v>492.8</v>
+      </c>
+      <c r="L38" s="18">
+        <v>515.34464628062665</v>
+      </c>
+      <c r="M38" s="18">
+        <v>518.93784349795624</v>
+      </c>
+      <c r="N38" s="20">
+        <v>538.29999999999995</v>
+      </c>
+      <c r="O38" s="21">
+        <v>636.4</v>
+      </c>
+      <c r="P38" s="22">
+        <v>679</v>
+      </c>
+      <c r="Q38" s="22">
+        <v>846</v>
+      </c>
+      <c r="R38" s="23">
+        <v>932.4</v>
+      </c>
+      <c r="S38" s="23">
+        <v>1141.0999999999999</v>
+      </c>
+      <c r="T38" s="23">
+        <v>1395.3</v>
+      </c>
+      <c r="U38" s="23">
+        <v>1913.4</v>
+      </c>
+      <c r="V38" s="24">
+        <v>2479</v>
+      </c>
+      <c r="W38" s="52">
+        <v>2746.8</v>
+      </c>
+      <c r="X38" s="24">
+        <v>3054.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="23">
-[...49 lines deleted...]
-      <c r="A18" s="30" t="s">
+      <c r="B39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="18">
+        <v>244.40278393040279</v>
+      </c>
+      <c r="I39" s="18">
+        <v>284.66235887239935</v>
+      </c>
+      <c r="J39" s="18">
+        <v>400.68456484292727</v>
+      </c>
+      <c r="K39" s="42">
+        <v>426.7</v>
+      </c>
+      <c r="L39" s="18">
+        <v>453.86278861905026</v>
+      </c>
+      <c r="M39" s="18">
+        <v>482.83710899551676</v>
+      </c>
+      <c r="N39" s="20">
+        <v>505.4</v>
+      </c>
+      <c r="O39" s="21">
+        <v>569.9</v>
+      </c>
+      <c r="P39" s="22">
+        <v>609.79999999999995</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>653.6</v>
+      </c>
+      <c r="R39" s="23">
+        <v>756.2</v>
+      </c>
+      <c r="S39" s="23">
+        <v>940.6</v>
+      </c>
+      <c r="T39" s="23">
+        <v>1187.8</v>
+      </c>
+      <c r="U39" s="23">
+        <v>1523.5</v>
+      </c>
+      <c r="V39" s="24">
+        <v>1846.9</v>
+      </c>
+      <c r="W39" s="52">
+        <v>1885</v>
+      </c>
+      <c r="X39" s="24">
+        <v>2302.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="23">
-[...49 lines deleted...]
-      <c r="A19" s="30" t="s">
+      <c r="B40" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="18">
+        <v>253.4809629366793</v>
+      </c>
+      <c r="I40" s="18">
+        <v>312.36037267130871</v>
+      </c>
+      <c r="J40" s="18">
+        <v>385.13513143717188</v>
+      </c>
+      <c r="K40" s="42">
+        <v>500.8</v>
+      </c>
+      <c r="L40" s="18">
+        <v>491.99804157300684</v>
+      </c>
+      <c r="M40" s="18">
+        <v>493.35492140592322</v>
+      </c>
+      <c r="N40" s="20">
+        <v>520.70000000000005</v>
+      </c>
+      <c r="O40" s="21">
+        <v>595.70000000000005</v>
+      </c>
+      <c r="P40" s="22">
+        <v>605.4</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>658.1</v>
+      </c>
+      <c r="R40" s="23">
+        <v>773.3</v>
+      </c>
+      <c r="S40" s="23">
+        <v>1037.7</v>
+      </c>
+      <c r="T40" s="23">
+        <v>1571.2</v>
+      </c>
+      <c r="U40" s="23">
+        <v>1573.7</v>
+      </c>
+      <c r="V40" s="24">
+        <v>1830.4</v>
+      </c>
+      <c r="W40" s="52">
+        <v>1906.4</v>
+      </c>
+      <c r="X40" s="24">
+        <v>2105.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="23">
-[...49 lines deleted...]
-      <c r="A20" s="30" t="s">
+      <c r="B41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="18">
+        <v>355.67574828818186</v>
+      </c>
+      <c r="I41" s="18">
+        <v>410.87807968379889</v>
+      </c>
+      <c r="J41" s="18">
+        <v>473.32619827383428</v>
+      </c>
+      <c r="K41" s="42">
+        <v>544.20000000000005</v>
+      </c>
+      <c r="L41" s="18">
+        <v>546.80190374865413</v>
+      </c>
+      <c r="M41" s="18">
+        <v>650.96573871521957</v>
+      </c>
+      <c r="N41" s="20">
+        <v>700.8</v>
+      </c>
+      <c r="O41" s="21">
+        <v>875</v>
+      </c>
+      <c r="P41" s="22">
+        <v>980</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>1093.2</v>
+      </c>
+      <c r="R41" s="23">
+        <v>1303.7</v>
+      </c>
+      <c r="S41" s="23">
+        <v>1542.6</v>
+      </c>
+      <c r="T41" s="23">
+        <v>1790</v>
+      </c>
+      <c r="U41" s="23">
+        <v>2177.6</v>
+      </c>
+      <c r="V41" s="24">
+        <v>2603.6</v>
+      </c>
+      <c r="W41" s="52">
+        <v>2935.5</v>
+      </c>
+      <c r="X41" s="24">
+        <v>3482.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="23">
-[...49 lines deleted...]
-      <c r="A21" s="30" t="s">
+      <c r="B42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="18">
+        <v>277.84672425258185</v>
+      </c>
+      <c r="I42" s="18">
+        <v>327.18459081919787</v>
+      </c>
+      <c r="J42" s="18">
+        <v>404.55331029228341</v>
+      </c>
+      <c r="K42" s="42">
+        <v>450.3</v>
+      </c>
+      <c r="L42" s="18">
+        <v>476.62980717006531</v>
+      </c>
+      <c r="M42" s="18">
+        <v>509.62136634048113</v>
+      </c>
+      <c r="N42" s="20">
+        <v>527.1</v>
+      </c>
+      <c r="O42" s="21">
+        <v>666.6</v>
+      </c>
+      <c r="P42" s="22">
+        <v>711.2</v>
+      </c>
+      <c r="Q42" s="22">
+        <v>738.6</v>
+      </c>
+      <c r="R42" s="23">
+        <v>860.8</v>
+      </c>
+      <c r="S42" s="23">
+        <v>1099.9000000000001</v>
+      </c>
+      <c r="T42" s="23">
+        <v>1383</v>
+      </c>
+      <c r="U42" s="23">
+        <v>1627.3</v>
+      </c>
+      <c r="V42" s="24">
+        <v>1870.8</v>
+      </c>
+      <c r="W42" s="52">
+        <v>2133.5</v>
+      </c>
+      <c r="X42" s="24">
+        <v>2259.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="23">
-[...49 lines deleted...]
-      <c r="A22" s="30" t="s">
+      <c r="B43" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="18">
+        <v>266.67222417587504</v>
+      </c>
+      <c r="I43" s="18">
+        <v>306.22549504484135</v>
+      </c>
+      <c r="J43" s="18">
+        <v>375.57928577724272</v>
+      </c>
+      <c r="K43" s="42">
+        <v>410.8</v>
+      </c>
+      <c r="L43" s="18">
+        <v>458.94608311776767</v>
+      </c>
+      <c r="M43" s="18">
+        <v>506.84926274745618</v>
+      </c>
+      <c r="N43" s="20">
+        <v>513.70000000000005</v>
+      </c>
+      <c r="O43" s="21">
+        <v>613.9</v>
+      </c>
+      <c r="P43" s="22">
+        <v>658</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>676.2</v>
+      </c>
+      <c r="R43" s="23">
+        <v>839.1</v>
+      </c>
+      <c r="S43" s="23">
+        <v>991.9</v>
+      </c>
+      <c r="T43" s="23">
+        <v>1265.5</v>
+      </c>
+      <c r="U43" s="23">
+        <v>1648.5</v>
+      </c>
+      <c r="V43" s="24">
+        <v>1921.5</v>
+      </c>
+      <c r="W43" s="52">
+        <v>2307.8000000000002</v>
+      </c>
+      <c r="X43" s="24">
+        <v>2678.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="23">
-[...49 lines deleted...]
-      <c r="A23" s="30" t="s">
+      <c r="B44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="18">
+        <v>288.02253448309506</v>
+      </c>
+      <c r="I44" s="18">
+        <v>321.8416803058625</v>
+      </c>
+      <c r="J44" s="18">
+        <v>436.96415574780701</v>
+      </c>
+      <c r="K44" s="42">
+        <v>507.4</v>
+      </c>
+      <c r="L44" s="18">
+        <v>523.94561385293889</v>
+      </c>
+      <c r="M44" s="18">
+        <v>575.21621124199942</v>
+      </c>
+      <c r="N44" s="20">
+        <v>566.70000000000005</v>
+      </c>
+      <c r="O44" s="21">
+        <v>645.79999999999995</v>
+      </c>
+      <c r="P44" s="22">
+        <v>667.5</v>
+      </c>
+      <c r="Q44" s="22">
+        <v>686.6</v>
+      </c>
+      <c r="R44" s="23">
+        <v>789.8</v>
+      </c>
+      <c r="S44" s="23">
+        <v>960.6</v>
+      </c>
+      <c r="T44" s="23">
+        <v>1174.9000000000001</v>
+      </c>
+      <c r="U44" s="23">
+        <v>1614.8</v>
+      </c>
+      <c r="V44" s="24">
+        <v>1847</v>
+      </c>
+      <c r="W44" s="52">
+        <v>2095.1999999999998</v>
+      </c>
+      <c r="X44" s="24">
+        <v>2311.6999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="23">
-[...49 lines deleted...]
-      <c r="A24" s="30" t="s">
+      <c r="B45" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="18">
+        <v>304.74237776663966</v>
+      </c>
+      <c r="I45" s="18">
+        <v>362.7834210458393</v>
+      </c>
+      <c r="J45" s="18">
+        <v>438.80844682149541</v>
+      </c>
+      <c r="K45" s="42">
+        <v>520.29999999999995</v>
+      </c>
+      <c r="L45" s="18">
+        <v>546.10650028249677</v>
+      </c>
+      <c r="M45" s="18">
+        <v>584.93403926456017</v>
+      </c>
+      <c r="N45" s="20">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="O45" s="21">
+        <v>716.2</v>
+      </c>
+      <c r="P45" s="22">
+        <v>811.2</v>
+      </c>
+      <c r="Q45" s="22">
+        <v>864.4</v>
+      </c>
+      <c r="R45" s="23">
+        <v>1028.9000000000001</v>
+      </c>
+      <c r="S45" s="23">
+        <v>1171</v>
+      </c>
+      <c r="T45" s="23">
+        <v>1454.1</v>
+      </c>
+      <c r="U45" s="23">
+        <v>1936</v>
+      </c>
+      <c r="V45" s="24">
+        <v>2146.1999999999998</v>
+      </c>
+      <c r="W45" s="52">
+        <v>2337.5</v>
+      </c>
+      <c r="X45" s="24">
+        <v>2713.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="23">
-[...49 lines deleted...]
-      <c r="A25" s="30" t="s">
+      <c r="B46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="18">
+        <v>289.70440221146174</v>
+      </c>
+      <c r="I46" s="18">
+        <v>327.73097694380226</v>
+      </c>
+      <c r="J46" s="18">
+        <v>395.12666972542331</v>
+      </c>
+      <c r="K46" s="42">
+        <v>456.4</v>
+      </c>
+      <c r="L46" s="18">
+        <v>481.08898439241796</v>
+      </c>
+      <c r="M46" s="18">
+        <v>480.91157336392735</v>
+      </c>
+      <c r="N46" s="20">
+        <v>501.4</v>
+      </c>
+      <c r="O46" s="21">
+        <v>598.1</v>
+      </c>
+      <c r="P46" s="22">
+        <v>645.1</v>
+      </c>
+      <c r="Q46" s="22">
+        <v>656.2</v>
+      </c>
+      <c r="R46" s="23">
+        <v>787.8</v>
+      </c>
+      <c r="S46" s="23">
+        <v>1085.7</v>
+      </c>
+      <c r="T46" s="23">
+        <v>1385.6</v>
+      </c>
+      <c r="U46" s="23">
+        <v>1705.2</v>
+      </c>
+      <c r="V46" s="24">
+        <v>1917.2</v>
+      </c>
+      <c r="W46" s="52">
+        <v>2044.9</v>
+      </c>
+      <c r="X46" s="24">
+        <v>2306.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="23">
-[...49 lines deleted...]
-      <c r="A26" s="30" t="s">
+      <c r="B47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="18">
+        <v>264.33072714956182</v>
+      </c>
+      <c r="I47" s="18">
+        <v>337.2747389952238</v>
+      </c>
+      <c r="J47" s="18">
+        <v>411.71920421038112</v>
+      </c>
+      <c r="K47" s="42">
+        <v>458.7</v>
+      </c>
+      <c r="L47" s="18">
+        <v>475.76038704338907</v>
+      </c>
+      <c r="M47" s="18">
+        <v>508.07937267683059</v>
+      </c>
+      <c r="N47" s="20">
+        <v>508.4</v>
+      </c>
+      <c r="O47" s="21">
+        <v>611.9</v>
+      </c>
+      <c r="P47" s="22">
+        <v>650.6</v>
+      </c>
+      <c r="Q47" s="22">
+        <v>673.6</v>
+      </c>
+      <c r="R47" s="23">
+        <v>751.2</v>
+      </c>
+      <c r="S47" s="23">
+        <v>895.5</v>
+      </c>
+      <c r="T47" s="23">
+        <v>1344.6</v>
+      </c>
+      <c r="U47" s="23">
+        <v>1502.9</v>
+      </c>
+      <c r="V47" s="24">
+        <v>1902.8</v>
+      </c>
+      <c r="W47" s="52">
+        <v>1859.8</v>
+      </c>
+      <c r="X47" s="24">
+        <v>2184.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="23">
-[...49 lines deleted...]
-      <c r="A27" s="30" t="s">
+      <c r="B48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="18">
+        <v>303.50827203992174</v>
+      </c>
+      <c r="I48" s="18">
+        <v>316.84269741001054</v>
+      </c>
+      <c r="J48" s="18">
+        <v>399.90297316973943</v>
+      </c>
+      <c r="K48" s="42">
+        <v>428.1</v>
+      </c>
+      <c r="L48" s="18">
+        <v>478.65374593818507</v>
+      </c>
+      <c r="M48" s="18">
+        <v>501.86094334370864</v>
+      </c>
+      <c r="N48" s="20">
+        <v>562.79999999999995</v>
+      </c>
+      <c r="O48" s="21">
+        <v>652.29999999999995</v>
+      </c>
+      <c r="P48" s="22">
+        <v>681.6</v>
+      </c>
+      <c r="Q48" s="22">
+        <v>707.1</v>
+      </c>
+      <c r="R48" s="23">
+        <v>814.6</v>
+      </c>
+      <c r="S48" s="23">
+        <v>1053</v>
+      </c>
+      <c r="T48" s="23">
+        <v>1348.8</v>
+      </c>
+      <c r="U48" s="23">
+        <v>1636.2</v>
+      </c>
+      <c r="V48" s="24">
+        <v>1862.4</v>
+      </c>
+      <c r="W48" s="52">
+        <v>2086.3000000000002</v>
+      </c>
+      <c r="X48" s="24">
+        <v>2426.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="23">
-[...49 lines deleted...]
-      <c r="A28" s="30" t="s">
+      <c r="B49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="18">
+        <v>363.250874301365</v>
+      </c>
+      <c r="I49" s="18">
+        <v>466.51738520166447</v>
+      </c>
+      <c r="J49" s="18">
+        <v>565.10398037721666</v>
+      </c>
+      <c r="K49" s="42">
+        <v>642.1</v>
+      </c>
+      <c r="L49" s="18">
+        <v>729.49724116622599</v>
+      </c>
+      <c r="M49" s="18">
+        <v>749.17293854402249</v>
+      </c>
+      <c r="N49" s="20">
+        <v>826.2</v>
+      </c>
+      <c r="O49" s="21">
+        <v>967.1</v>
+      </c>
+      <c r="P49" s="22">
+        <v>1077.8</v>
+      </c>
+      <c r="Q49" s="22">
+        <v>1304.8</v>
+      </c>
+      <c r="R49" s="23">
+        <v>1470.7</v>
+      </c>
+      <c r="S49" s="23">
+        <v>1682.5</v>
+      </c>
+      <c r="T49" s="23">
+        <v>2017.6</v>
+      </c>
+      <c r="U49" s="23">
+        <v>2638.5</v>
+      </c>
+      <c r="V49" s="24">
+        <v>2959.2</v>
+      </c>
+      <c r="W49" s="24">
+        <v>3197.5</v>
+      </c>
+      <c r="X49" s="24">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="23">
-[...49 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="B50" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="18">
+        <v>271.04764939772855</v>
+      </c>
+      <c r="I50" s="18">
+        <v>306.03434283356842</v>
+      </c>
+      <c r="J50" s="18">
+        <v>404.33140569798354</v>
+      </c>
+      <c r="K50" s="42">
+        <v>462.7</v>
+      </c>
+      <c r="L50" s="18">
+        <v>469.29426859519282</v>
+      </c>
+      <c r="M50" s="18">
+        <v>488.63494577176101</v>
+      </c>
+      <c r="N50" s="20">
+        <v>524.4</v>
+      </c>
+      <c r="O50" s="21">
+        <v>585.20000000000005</v>
+      </c>
+      <c r="P50" s="22">
+        <v>631.6</v>
+      </c>
+      <c r="Q50" s="22">
+        <v>658</v>
+      </c>
+      <c r="R50" s="23">
+        <v>850.2</v>
+      </c>
+      <c r="S50" s="23">
+        <v>1013.1</v>
+      </c>
+      <c r="T50" s="23">
+        <v>1190.7</v>
+      </c>
+      <c r="U50" s="23">
+        <v>1605.6</v>
+      </c>
+      <c r="V50" s="24">
+        <v>1747.8</v>
+      </c>
+      <c r="W50" s="24">
+        <v>2062.3000000000002</v>
+      </c>
+      <c r="X50" s="24">
+        <v>2440.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="32">
-[...901 lines deleted...]
-        <v>666.6</v>
+      <c r="B51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="27">
+        <v>282.16067209413802</v>
+      </c>
+      <c r="I51" s="27">
+        <v>317.59803275564309</v>
       </c>
       <c r="J51" s="27">
-        <v>711.2</v>
-[...457 lines deleted...]
-      <c r="D60" s="32">
         <v>409.30440591446126</v>
       </c>
-      <c r="E60" s="48">
+      <c r="K51" s="43">
         <v>454</v>
       </c>
-      <c r="F60" s="32">
+      <c r="L51" s="27">
         <v>474.19915192452657</v>
       </c>
-      <c r="G60" s="32">
+      <c r="M51" s="27">
         <v>525.87921963825295</v>
       </c>
-      <c r="H60" s="34">
+      <c r="N51" s="29">
         <v>526.6</v>
       </c>
-      <c r="I60" s="35">
+      <c r="O51" s="30">
         <v>617.5</v>
       </c>
-      <c r="J60" s="36">
+      <c r="P51" s="31">
         <v>659.8</v>
       </c>
-      <c r="K60" s="36">
+      <c r="Q51" s="31">
         <v>663.7</v>
       </c>
-      <c r="L60" s="37">
+      <c r="R51" s="32">
         <v>806.3</v>
       </c>
-      <c r="M60" s="37">
+      <c r="S51" s="32">
         <v>960.9</v>
       </c>
-      <c r="N60" s="37">
+      <c r="T51" s="32">
         <v>1114.5</v>
       </c>
-      <c r="O60" s="37">
+      <c r="U51" s="32">
         <v>1176.4000000000001</v>
       </c>
-      <c r="P60" s="20">
+      <c r="V51" s="15">
         <v>1738</v>
       </c>
-      <c r="Q60" s="20">
+      <c r="W51" s="15">
         <v>2027.2</v>
       </c>
-    </row>
-    <row r="61" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="X51" s="15">
+        <v>2358.6999999999998</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:P2"/>
-    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="B28:O28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D8C5A31AD78186409E257CA56F4A8F03" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9381f939b5af23ddc16ea7fee0e4260b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909A7CA-7947-44A8-AFB1-79C697132775}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{819C1C99-81F9-47EF-8CB9-E9FA4A822783}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Жұмыс күшіне кеткен шығыстар </vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Стоимость затрат на рабочую сулу 2003-2007 годы</dc:title>
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>