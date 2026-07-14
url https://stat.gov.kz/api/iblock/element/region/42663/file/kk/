--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -107,51 +107,51 @@
     <t xml:space="preserve"> 2,7 есе</t>
   </si>
   <si>
     <t xml:space="preserve"> 5,9 есе</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,4 есе</t>
   </si>
   <si>
     <t xml:space="preserve"> 2,6 есе</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="000000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -159,66 +159,78 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF00000A"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -247,56 +259,66 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -319,65 +341,69 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -645,755 +671,799 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+      <selection activeCell="A2" sqref="A2:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.140625" customWidth="1"/>
     <col min="2" max="16" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
     </row>
-    <row r="2" spans="1:16" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="28"/>
-[...11 lines deleted...]
-      <c r="N2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
     </row>
-    <row r="3" spans="1:16" s="1" customFormat="1" ht="17.25" customHeight="1">
+    <row r="3" spans="1:17" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A3" s="21"/>
       <c r="B3" s="22">
         <v>2010</v>
       </c>
       <c r="C3" s="23">
         <v>2011</v>
       </c>
       <c r="D3" s="23">
         <v>2012</v>
       </c>
       <c r="E3" s="23">
         <v>2013</v>
       </c>
       <c r="F3" s="23">
         <v>2014</v>
       </c>
       <c r="G3" s="23">
         <v>2015</v>
       </c>
       <c r="H3" s="23">
         <v>2016</v>
       </c>
       <c r="I3" s="23">
         <v>2017</v>
       </c>
       <c r="J3" s="23">
         <v>2018</v>
       </c>
       <c r="K3" s="23">
         <v>2019</v>
       </c>
       <c r="L3" s="24">
         <v>2020</v>
       </c>
       <c r="M3" s="24">
         <v>2021</v>
       </c>
       <c r="N3" s="25">
         <v>2022</v>
       </c>
       <c r="O3" s="2">
         <v>2023</v>
       </c>
       <c r="P3" s="2">
         <v>2024</v>
       </c>
+      <c r="Q3" s="2">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:16" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="4" spans="1:17" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="17">
         <v>63.5</v>
       </c>
       <c r="C4" s="18">
         <v>69.099999999999994</v>
       </c>
       <c r="D4" s="18">
         <v>134.80000000000001</v>
       </c>
       <c r="E4" s="18">
         <v>155.9</v>
       </c>
       <c r="F4" s="18">
         <v>80.599999999999994</v>
       </c>
       <c r="G4" s="19">
         <v>90.8</v>
       </c>
       <c r="H4" s="19">
         <v>105.5</v>
       </c>
       <c r="I4" s="19">
         <v>101.7</v>
       </c>
       <c r="J4" s="19">
         <v>112.4</v>
       </c>
       <c r="K4" s="4">
         <v>110.2</v>
       </c>
       <c r="L4" s="4">
         <v>114.6</v>
       </c>
       <c r="M4" s="5">
         <v>110.2</v>
       </c>
       <c r="N4" s="20">
         <v>102.3</v>
       </c>
       <c r="O4" s="7">
         <v>121.7</v>
       </c>
-      <c r="P4" s="31">
+      <c r="P4" s="26">
         <v>98.9</v>
       </c>
+      <c r="Q4" s="27">
+        <v>143</v>
+      </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1">
+    <row r="5" spans="1:17" s="1" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9">
         <v>90.4</v>
       </c>
       <c r="D5" s="9">
         <v>106.2</v>
       </c>
       <c r="E5" s="9">
         <v>89.7</v>
       </c>
       <c r="F5" s="9">
         <v>94.4</v>
       </c>
       <c r="G5" s="10">
         <v>87.8</v>
       </c>
       <c r="H5" s="11">
         <v>122.7</v>
       </c>
       <c r="I5" s="11">
         <v>108.2</v>
       </c>
       <c r="J5" s="11">
         <v>107.4</v>
       </c>
       <c r="K5" s="11">
         <v>106.6</v>
       </c>
       <c r="L5" s="11">
         <v>144.30000000000001</v>
       </c>
       <c r="M5" s="12">
         <v>110</v>
       </c>
       <c r="N5" s="6">
         <v>114.1</v>
       </c>
       <c r="O5" s="7">
         <v>112.2</v>
       </c>
-      <c r="P5" s="31">
+      <c r="P5" s="26">
         <v>102</v>
       </c>
+      <c r="Q5" s="27">
+        <v>117.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:16" s="1" customFormat="1">
+    <row r="6" spans="1:17" s="1" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="9">
         <v>18.2</v>
       </c>
       <c r="C6" s="9">
         <v>86.4</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="13">
         <v>37</v>
       </c>
       <c r="G6" s="10">
         <v>49.5</v>
       </c>
       <c r="H6" s="11">
         <v>89.1</v>
       </c>
       <c r="I6" s="11">
         <v>120.4</v>
       </c>
       <c r="J6" s="11">
         <v>126.4</v>
       </c>
       <c r="K6" s="11">
         <v>101.2</v>
       </c>
       <c r="L6" s="11">
         <v>137.30000000000001</v>
       </c>
       <c r="M6" s="12">
         <v>110.5</v>
       </c>
       <c r="N6" s="6">
         <v>123.6</v>
       </c>
       <c r="O6" s="7">
         <v>96.4</v>
       </c>
-      <c r="P6" s="31">
+      <c r="P6" s="26">
         <v>76.3</v>
       </c>
+      <c r="Q6" s="27">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:16" s="1" customFormat="1">
+    <row r="7" spans="1:17" s="1" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9">
         <v>28.3</v>
       </c>
       <c r="C7" s="9">
         <v>84.1</v>
       </c>
       <c r="D7" s="9">
         <v>101.9</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="9">
         <v>108.5</v>
       </c>
       <c r="G7" s="10">
         <v>109.5</v>
       </c>
       <c r="H7" s="11">
         <v>87.9</v>
       </c>
       <c r="I7" s="11">
         <v>92.4</v>
       </c>
       <c r="J7" s="11">
         <v>126.6</v>
       </c>
       <c r="K7" s="11">
         <v>108.4</v>
       </c>
       <c r="L7" s="11">
         <v>97.5</v>
       </c>
       <c r="M7" s="12">
         <v>119.3</v>
       </c>
       <c r="N7" s="6">
         <v>74.400000000000006</v>
       </c>
       <c r="O7" s="7">
         <v>97</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="26">
         <v>140.4</v>
       </c>
+      <c r="Q7" s="27">
+        <v>190.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:16" s="1" customFormat="1">
+    <row r="8" spans="1:17" s="1" customFormat="1">
       <c r="A8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="9">
         <v>18.7</v>
       </c>
       <c r="C8" s="9">
         <v>78.2</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="9">
         <v>103.8</v>
       </c>
       <c r="F8" s="9">
         <v>111.5</v>
       </c>
       <c r="G8" s="10">
         <v>86.1</v>
       </c>
       <c r="H8" s="11">
         <v>19.2</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="11">
         <v>140.6</v>
       </c>
       <c r="K8" s="11">
         <v>25.6</v>
       </c>
       <c r="L8" s="11">
         <v>127.5</v>
       </c>
       <c r="M8" s="12">
         <v>101.4</v>
       </c>
       <c r="N8" s="6">
         <v>105.7</v>
       </c>
       <c r="O8" s="7">
         <v>120.9</v>
       </c>
-      <c r="P8" s="31">
+      <c r="P8" s="26">
         <v>146.69999999999999</v>
       </c>
+      <c r="Q8" s="27">
+        <v>127.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1">
+    <row r="9" spans="1:17" s="1" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
         <v>19.3</v>
       </c>
       <c r="C9" s="9">
         <v>177.7</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>82.1</v>
       </c>
       <c r="F9" s="9">
         <v>54.7</v>
       </c>
       <c r="G9" s="10">
         <v>159.69999999999999</v>
       </c>
       <c r="H9" s="11">
         <v>65.3</v>
       </c>
       <c r="I9" s="11">
         <v>112.1</v>
       </c>
       <c r="J9" s="11">
         <v>106.1</v>
       </c>
       <c r="K9" s="11">
         <v>70.5</v>
       </c>
       <c r="L9" s="11">
         <v>272</v>
       </c>
       <c r="M9" s="12">
         <v>97.4</v>
       </c>
       <c r="N9" s="6">
         <v>136.30000000000001</v>
       </c>
       <c r="O9" s="7">
         <v>98.6</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="26">
         <v>96.9</v>
       </c>
+      <c r="Q9" s="27">
+        <v>73.599999999999994</v>
+      </c>
     </row>
-    <row r="10" spans="1:16" s="1" customFormat="1">
+    <row r="10" spans="1:17" s="1" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
         <v>95.1</v>
       </c>
       <c r="C10" s="9">
         <v>29.2</v>
       </c>
       <c r="D10" s="9">
         <v>77.5</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="9">
         <v>90.9</v>
       </c>
       <c r="G10" s="10">
         <v>110.8</v>
       </c>
       <c r="H10" s="11">
         <v>91.9</v>
       </c>
       <c r="I10" s="11">
         <v>19.5</v>
       </c>
       <c r="J10" s="11">
         <v>139.30000000000001</v>
       </c>
       <c r="K10" s="11">
         <v>185.9</v>
       </c>
       <c r="L10" s="11">
         <v>113.7</v>
       </c>
       <c r="M10" s="12">
         <v>95.9</v>
       </c>
       <c r="N10" s="6">
         <v>60</v>
       </c>
       <c r="O10" s="7">
         <v>50.8</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="26">
         <v>145.30000000000001</v>
       </c>
+      <c r="Q10" s="27">
+        <v>169.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:16" s="1" customFormat="1">
+    <row r="11" spans="1:17" s="1" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
         <v>19.899999999999999</v>
       </c>
       <c r="C11" s="9">
         <v>83.9</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="9">
         <v>194.2</v>
       </c>
       <c r="F11" s="9">
         <v>33.9</v>
       </c>
       <c r="G11" s="10">
         <v>94.1</v>
       </c>
       <c r="H11" s="11">
         <v>110.5</v>
       </c>
       <c r="I11" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="J11" s="11">
         <v>103.9</v>
       </c>
       <c r="K11" s="11">
         <v>116.1</v>
       </c>
       <c r="L11" s="11">
         <v>151.19999999999999</v>
       </c>
       <c r="M11" s="12">
         <v>85.9</v>
       </c>
       <c r="N11" s="6">
         <v>104.4</v>
       </c>
       <c r="O11" s="7">
         <v>177.3</v>
       </c>
-      <c r="P11" s="31">
+      <c r="P11" s="26">
         <v>116.7</v>
       </c>
+      <c r="Q11" s="27">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:16" s="1" customFormat="1">
+    <row r="12" spans="1:17" s="1" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>127.5</v>
       </c>
       <c r="C12" s="9">
         <v>41.6</v>
       </c>
       <c r="D12" s="9">
         <v>105.8</v>
       </c>
       <c r="E12" s="9">
         <v>48.7</v>
       </c>
       <c r="F12" s="9">
         <v>132.19999999999999</v>
       </c>
       <c r="G12" s="10">
         <v>39.4</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="11">
         <v>102.4</v>
       </c>
       <c r="J12" s="14">
         <v>141</v>
       </c>
       <c r="K12" s="11">
         <v>169.2</v>
       </c>
       <c r="L12" s="11">
         <v>106.1</v>
       </c>
       <c r="M12" s="12">
         <v>98.1</v>
       </c>
       <c r="N12" s="6">
         <v>84.5</v>
       </c>
       <c r="O12" s="7">
         <v>90.2</v>
       </c>
-      <c r="P12" s="31">
+      <c r="P12" s="26">
         <v>118.5</v>
       </c>
+      <c r="Q12" s="27">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" s="1" customFormat="1">
+    <row r="13" spans="1:17" s="1" customFormat="1">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
         <v>120.4</v>
       </c>
       <c r="C13" s="9">
         <v>110.7</v>
       </c>
       <c r="D13" s="9">
         <v>146.30000000000001</v>
       </c>
       <c r="E13" s="9">
         <v>114.7</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="10">
         <v>67.8</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="14">
         <v>98</v>
       </c>
       <c r="J13" s="11">
         <v>107.2</v>
       </c>
       <c r="K13" s="11">
         <v>107.6</v>
       </c>
       <c r="L13" s="11">
         <v>86.2</v>
       </c>
       <c r="M13" s="12">
         <v>175.5</v>
       </c>
       <c r="N13" s="6">
         <v>66.8</v>
       </c>
       <c r="O13" s="7">
         <v>221.2</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P13" s="26">
         <v>57.8</v>
       </c>
+      <c r="Q13" s="27">
+        <v>251.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:16" s="1" customFormat="1">
+    <row r="14" spans="1:17" s="1" customFormat="1">
       <c r="A14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9">
         <v>109</v>
       </c>
       <c r="C14" s="9">
         <v>175.8</v>
       </c>
       <c r="D14" s="9">
         <v>51.8</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="13">
         <v>83</v>
       </c>
       <c r="G14" s="10">
         <v>73.599999999999994</v>
       </c>
       <c r="H14" s="11">
         <v>114.7</v>
       </c>
       <c r="I14" s="11">
         <v>114</v>
       </c>
       <c r="J14" s="11">
         <v>134.6</v>
       </c>
       <c r="K14" s="11">
         <v>108</v>
       </c>
       <c r="L14" s="11">
         <v>93.2</v>
       </c>
       <c r="M14" s="12">
         <v>111.8</v>
       </c>
       <c r="N14" s="6">
         <v>45.5</v>
       </c>
       <c r="O14" s="7">
         <v>139.69999999999999</v>
       </c>
-      <c r="P14" s="31">
+      <c r="P14" s="26">
         <v>174.2</v>
       </c>
+      <c r="Q14" s="27">
+        <v>166.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:16" s="1" customFormat="1">
+    <row r="15" spans="1:17" s="1" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
         <v>21.4</v>
       </c>
       <c r="C15" s="9">
         <v>75.400000000000006</v>
       </c>
       <c r="D15" s="9">
         <v>100.7</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="9">
         <v>82.1</v>
       </c>
       <c r="G15" s="10">
         <v>88.6</v>
       </c>
       <c r="H15" s="11">
         <v>133.80000000000001</v>
       </c>
       <c r="I15" s="11">
         <v>115.4</v>
       </c>
       <c r="J15" s="11">
         <v>89.1</v>
       </c>
       <c r="K15" s="11">
         <v>156.19999999999999</v>
       </c>
       <c r="L15" s="11">
         <v>50.5</v>
       </c>
       <c r="M15" s="12">
         <v>99.2</v>
       </c>
       <c r="N15" s="6">
         <v>151.5</v>
       </c>
       <c r="O15" s="7">
         <v>153.69999999999999</v>
       </c>
-      <c r="P15" s="31">
+      <c r="P15" s="26">
         <v>92.3</v>
       </c>
+      <c r="Q15" s="28">
+        <v>230.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:16" s="1" customFormat="1"/>
+    <row r="16" spans="1:17" s="1" customFormat="1"/>
     <row r="17" spans="1:1" s="1" customFormat="1">
       <c r="A17" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>