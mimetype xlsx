--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -5,51 +5,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24120" windowHeight="12210"/>
+    <workbookView xWindow="720" yWindow="765" windowWidth="24120" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Байзақ </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл </t>
   </si>
   <si>
     <t xml:space="preserve">Жуалы </t>
   </si>
@@ -70,51 +70,51 @@
   </si>
   <si>
     <t xml:space="preserve">Талас </t>
   </si>
   <si>
     <t xml:space="preserve">Шу </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> млн. теңге</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -126,50 +126,62 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF00000A"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -216,55 +228,56 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -281,64 +294,71 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
@@ -926,765 +946,809 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="16" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
     </row>
-    <row r="2" spans="1:16" s="1" customFormat="1">
-      <c r="A2" s="26" t="s">
+    <row r="2" spans="1:17" s="1" customFormat="1">
+      <c r="A2" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="26"/>
-[...13 lines deleted...]
-      <c r="P2" s="2" t="s">
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="1" customFormat="1">
+    <row r="3" spans="1:17" s="1" customFormat="1">
       <c r="A3" s="17"/>
       <c r="B3" s="18">
         <v>2010</v>
       </c>
       <c r="C3" s="18">
         <v>2011</v>
       </c>
       <c r="D3" s="18">
         <v>2012</v>
       </c>
       <c r="E3" s="18">
         <v>2013</v>
       </c>
       <c r="F3" s="18">
         <v>2014</v>
       </c>
       <c r="G3" s="19">
         <v>2015</v>
       </c>
       <c r="H3" s="18">
         <v>2016</v>
       </c>
       <c r="I3" s="18">
         <v>2017</v>
       </c>
       <c r="J3" s="18">
         <v>2018</v>
       </c>
       <c r="K3" s="18">
         <v>2019</v>
       </c>
       <c r="L3" s="18">
         <v>2020</v>
       </c>
       <c r="M3" s="18">
         <v>2021</v>
       </c>
       <c r="N3" s="20">
         <v>2022</v>
       </c>
       <c r="O3" s="3">
         <v>2023</v>
       </c>
       <c r="P3" s="3">
         <v>2024</v>
       </c>
+      <c r="Q3" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:16" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="4" spans="1:17" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21">
         <v>146797</v>
       </c>
       <c r="C4" s="14">
         <v>106606</v>
       </c>
       <c r="D4" s="14">
         <v>152437</v>
       </c>
       <c r="E4" s="14">
         <v>248842</v>
       </c>
       <c r="F4" s="14">
         <v>208554</v>
       </c>
       <c r="G4" s="22">
         <v>194321</v>
       </c>
       <c r="H4" s="22">
         <v>215906</v>
       </c>
       <c r="I4" s="21">
         <v>225863</v>
       </c>
       <c r="J4" s="22">
         <v>264520</v>
       </c>
       <c r="K4" s="15">
         <v>296398</v>
       </c>
       <c r="L4" s="15">
         <v>350068</v>
       </c>
       <c r="M4" s="16">
         <v>398609</v>
       </c>
       <c r="N4" s="5">
         <v>428502</v>
       </c>
       <c r="O4" s="23">
         <v>536595</v>
       </c>
-      <c r="P4" s="28">
+      <c r="P4" s="24">
         <v>533862</v>
       </c>
+      <c r="Q4" s="25">
+        <v>789375</v>
+      </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1">
+    <row r="5" spans="1:17" s="1" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="7">
         <v>49106</v>
       </c>
       <c r="C5" s="7">
         <v>46666</v>
       </c>
       <c r="D5" s="7">
         <v>52569</v>
       </c>
       <c r="E5" s="8">
         <v>49365</v>
       </c>
       <c r="F5" s="8">
         <v>48487</v>
       </c>
       <c r="G5" s="8">
         <v>43704</v>
       </c>
       <c r="H5" s="9">
         <v>56868</v>
       </c>
       <c r="I5" s="9">
         <v>63389</v>
       </c>
       <c r="J5" s="9">
         <v>71339</v>
       </c>
       <c r="K5" s="9">
         <v>77307</v>
       </c>
       <c r="L5" s="9">
         <v>115014</v>
       </c>
       <c r="M5" s="10">
         <v>130741</v>
       </c>
       <c r="N5" s="9">
         <v>156553</v>
       </c>
       <c r="O5" s="23">
         <v>180735</v>
       </c>
-      <c r="P5" s="28">
+      <c r="P5" s="24">
         <v>185148</v>
       </c>
+      <c r="Q5" s="25">
+        <v>245018</v>
+      </c>
     </row>
-    <row r="6" spans="1:16" s="1" customFormat="1">
+    <row r="6" spans="1:17" s="1" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>3472</v>
       </c>
       <c r="C6" s="7">
         <v>3152</v>
       </c>
       <c r="D6" s="7">
         <v>8162</v>
       </c>
       <c r="E6" s="8">
         <v>46891</v>
       </c>
       <c r="F6" s="8">
         <v>18067</v>
       </c>
       <c r="G6" s="8">
         <v>9170</v>
       </c>
       <c r="H6" s="9">
         <v>8689</v>
       </c>
       <c r="I6" s="9">
         <v>10660</v>
       </c>
       <c r="J6" s="9">
         <v>13964</v>
       </c>
       <c r="K6" s="9">
         <v>14329</v>
       </c>
       <c r="L6" s="9">
         <v>20337</v>
       </c>
       <c r="M6" s="10">
         <v>23218</v>
       </c>
       <c r="N6" s="9">
         <v>30363</v>
       </c>
       <c r="O6" s="23">
         <v>30162</v>
       </c>
-      <c r="P6" s="28">
+      <c r="P6" s="24">
         <v>23077</v>
       </c>
+      <c r="Q6" s="25">
+        <v>22757</v>
+      </c>
     </row>
-    <row r="7" spans="1:16" s="1" customFormat="1">
+    <row r="7" spans="1:17" s="1" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>5377</v>
       </c>
       <c r="C7" s="7">
         <v>4751</v>
       </c>
       <c r="D7" s="7">
         <v>5135</v>
       </c>
       <c r="E7" s="8">
         <v>16655</v>
       </c>
       <c r="F7" s="8">
         <v>18789</v>
       </c>
       <c r="G7" s="8">
         <v>21115</v>
       </c>
       <c r="H7" s="9">
         <v>19569</v>
       </c>
       <c r="I7" s="9">
         <v>18704</v>
       </c>
       <c r="J7" s="9">
         <v>24725</v>
       </c>
       <c r="K7" s="9">
         <v>27235</v>
       </c>
       <c r="L7" s="9">
         <v>27337</v>
       </c>
       <c r="M7" s="10">
         <v>33978</v>
       </c>
       <c r="N7" s="9">
         <v>26962</v>
       </c>
       <c r="O7" s="23">
         <v>26974</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="24">
         <v>37975</v>
       </c>
+      <c r="Q7" s="25">
+        <v>38607</v>
+      </c>
     </row>
-    <row r="8" spans="1:16" s="1" customFormat="1">
+    <row r="8" spans="1:17" s="1" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>3342</v>
       </c>
       <c r="C8" s="7">
         <v>2747</v>
       </c>
       <c r="D8" s="7">
         <v>13936</v>
       </c>
       <c r="E8" s="8">
         <v>15151</v>
       </c>
       <c r="F8" s="8">
         <v>17573</v>
       </c>
       <c r="G8" s="8">
         <v>15520</v>
       </c>
       <c r="H8" s="9">
         <v>3146</v>
       </c>
       <c r="I8" s="9">
         <v>14925</v>
       </c>
       <c r="J8" s="9">
         <v>21869</v>
       </c>
       <c r="K8" s="9">
         <v>5694</v>
       </c>
       <c r="L8" s="9">
         <v>7468</v>
       </c>
       <c r="M8" s="10">
         <v>7842</v>
       </c>
       <c r="N8" s="9">
         <v>8645</v>
       </c>
       <c r="O8" s="23">
         <v>10743</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="24">
         <v>15873</v>
       </c>
+      <c r="Q8" s="25">
+        <v>20531</v>
+      </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1">
+    <row r="9" spans="1:17" s="1" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>5601</v>
       </c>
       <c r="C9" s="7">
         <v>10461</v>
       </c>
       <c r="D9" s="7">
         <v>30756</v>
       </c>
       <c r="E9" s="8">
         <v>26440</v>
       </c>
       <c r="F9" s="8">
         <v>15042</v>
       </c>
       <c r="G9" s="8">
         <v>24651</v>
       </c>
       <c r="H9" s="9">
         <v>16896</v>
       </c>
       <c r="I9" s="9">
         <v>19549</v>
       </c>
       <c r="J9" s="9">
         <v>21622</v>
       </c>
       <c r="K9" s="9">
         <v>15543</v>
       </c>
       <c r="L9" s="9">
         <v>43376</v>
       </c>
       <c r="M9" s="10">
         <v>43491</v>
       </c>
       <c r="N9" s="9">
         <v>61656</v>
       </c>
       <c r="O9" s="23">
         <v>62637</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="24">
         <v>60853</v>
       </c>
+      <c r="Q9" s="25">
+        <v>45787</v>
+      </c>
     </row>
-    <row r="10" spans="1:16" s="1" customFormat="1">
+    <row r="10" spans="1:17" s="1" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>40586</v>
       </c>
       <c r="C10" s="7">
         <v>12440</v>
       </c>
       <c r="D10" s="7">
         <v>10229</v>
       </c>
       <c r="E10" s="8">
         <v>28705</v>
       </c>
       <c r="F10" s="8">
         <v>27127</v>
       </c>
       <c r="G10" s="8">
         <v>30849</v>
       </c>
       <c r="H10" s="9">
         <v>29676</v>
       </c>
       <c r="I10" s="9">
         <v>5990</v>
       </c>
       <c r="J10" s="9">
         <v>8685</v>
       </c>
       <c r="K10" s="9">
         <v>16407</v>
       </c>
       <c r="L10" s="9">
         <v>19219</v>
       </c>
       <c r="M10" s="10">
         <v>18892</v>
       </c>
       <c r="N10" s="9">
         <v>12042</v>
       </c>
       <c r="O10" s="23">
         <v>6300</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="24">
         <v>9181</v>
       </c>
+      <c r="Q10" s="25">
+        <v>15912</v>
+      </c>
     </row>
-    <row r="11" spans="1:16" s="1" customFormat="1">
+    <row r="11" spans="1:17" s="1" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>3272</v>
       </c>
       <c r="C11" s="7">
         <v>2885</v>
       </c>
       <c r="D11" s="7">
         <v>6783</v>
       </c>
       <c r="E11" s="8">
         <v>13794</v>
       </c>
       <c r="F11" s="8">
         <v>4870</v>
       </c>
       <c r="G11" s="8">
         <v>4700</v>
       </c>
       <c r="H11" s="9">
         <v>5489</v>
       </c>
       <c r="I11" s="9">
         <v>8579</v>
       </c>
       <c r="J11" s="9">
         <v>9272</v>
       </c>
       <c r="K11" s="9">
         <v>11009</v>
       </c>
       <c r="L11" s="9">
         <v>17113</v>
       </c>
       <c r="M11" s="10">
         <v>15101</v>
       </c>
       <c r="N11" s="9">
         <v>16477</v>
       </c>
       <c r="O11" s="23">
         <v>30031</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="24">
         <v>35321</v>
       </c>
+      <c r="Q11" s="25">
+        <v>40690</v>
+      </c>
     </row>
-    <row r="12" spans="1:16" s="1" customFormat="1">
+    <row r="12" spans="1:17" s="1" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>22101</v>
       </c>
       <c r="C12" s="7">
         <v>9672</v>
       </c>
       <c r="D12" s="7">
         <v>10862</v>
       </c>
       <c r="E12" s="8">
         <v>5537</v>
       </c>
       <c r="F12" s="8">
         <v>7610</v>
       </c>
       <c r="G12" s="8">
         <v>3076</v>
       </c>
       <c r="H12" s="9">
         <v>9678</v>
       </c>
       <c r="I12" s="9">
         <v>10051</v>
       </c>
       <c r="J12" s="9">
         <v>14561</v>
       </c>
       <c r="K12" s="9">
         <v>25229</v>
       </c>
       <c r="L12" s="9">
         <v>27593</v>
       </c>
       <c r="M12" s="10">
         <v>27861</v>
       </c>
       <c r="N12" s="9">
         <v>24853</v>
       </c>
       <c r="O12" s="23">
         <v>23102</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="24">
         <v>27593</v>
       </c>
+      <c r="Q12" s="25">
+        <v>31349</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" s="1" customFormat="1">
+    <row r="13" spans="1:17" s="1" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>1944</v>
       </c>
       <c r="C13" s="7">
         <v>2263</v>
       </c>
       <c r="D13" s="7">
         <v>3512</v>
       </c>
       <c r="E13" s="8">
         <v>4216</v>
       </c>
       <c r="F13" s="8">
         <v>14940</v>
       </c>
       <c r="G13" s="8">
         <v>10386</v>
       </c>
       <c r="H13" s="9">
         <v>23900</v>
       </c>
       <c r="I13" s="9">
         <v>24081</v>
       </c>
       <c r="J13" s="9">
         <v>26794</v>
       </c>
       <c r="K13" s="9">
         <v>29573</v>
       </c>
       <c r="L13" s="9">
         <v>26437</v>
       </c>
       <c r="M13" s="10">
         <v>48010</v>
       </c>
       <c r="N13" s="9">
         <v>34089</v>
       </c>
       <c r="O13" s="23">
         <v>77515</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="24">
         <v>45537</v>
       </c>
+      <c r="Q13" s="25">
+        <v>122214</v>
+      </c>
     </row>
-    <row r="14" spans="1:16" s="1" customFormat="1">
+    <row r="14" spans="1:17" s="1" customFormat="1">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="7">
         <v>1950</v>
       </c>
       <c r="C14" s="7">
         <v>3603</v>
       </c>
       <c r="D14" s="7">
         <v>1981</v>
       </c>
       <c r="E14" s="8">
         <v>12215</v>
       </c>
       <c r="F14" s="8">
         <v>10542</v>
       </c>
       <c r="G14" s="8">
         <v>7956</v>
       </c>
       <c r="H14" s="9">
         <v>9529</v>
       </c>
       <c r="I14" s="9">
         <v>11175</v>
       </c>
       <c r="J14" s="9">
         <v>15556</v>
       </c>
       <c r="K14" s="9">
         <v>17131</v>
       </c>
       <c r="L14" s="9">
         <v>16597</v>
       </c>
       <c r="M14" s="10">
         <v>19402</v>
       </c>
       <c r="N14" s="9">
         <v>9443</v>
       </c>
       <c r="O14" s="23">
         <v>13559</v>
       </c>
-      <c r="P14" s="28">
+      <c r="P14" s="24">
         <v>23672</v>
       </c>
+      <c r="Q14" s="25">
+        <v>41333</v>
+      </c>
     </row>
-    <row r="15" spans="1:16" s="1" customFormat="1">
+    <row r="15" spans="1:17" s="1" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>10046</v>
       </c>
       <c r="C15" s="7">
         <v>7966</v>
       </c>
       <c r="D15" s="7">
         <v>8512</v>
       </c>
       <c r="E15" s="8">
         <v>29873</v>
       </c>
       <c r="F15" s="8">
         <v>25507</v>
       </c>
       <c r="G15" s="8">
         <v>23194</v>
       </c>
       <c r="H15" s="9">
         <v>32466</v>
       </c>
       <c r="I15" s="9">
         <v>38760</v>
       </c>
       <c r="J15" s="9">
         <v>36133</v>
       </c>
       <c r="K15" s="9">
         <v>56941</v>
       </c>
       <c r="L15" s="9">
         <v>29577</v>
       </c>
       <c r="M15" s="10">
         <v>30073</v>
       </c>
       <c r="N15" s="9">
         <v>47419</v>
       </c>
       <c r="O15" s="23">
         <v>74837</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="24">
         <v>69632</v>
       </c>
+      <c r="Q15" s="26">
+        <v>165177</v>
+      </c>
     </row>
-    <row r="16" spans="1:16" s="1" customFormat="1"/>
+    <row r="16" spans="1:17" s="1" customFormat="1"/>
     <row r="17" spans="1:9" s="1" customFormat="1">
       <c r="A17" s="12"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>