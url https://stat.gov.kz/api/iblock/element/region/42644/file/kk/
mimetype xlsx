--- v0 (2026-04-24)
+++ v1 (2026-10-10)
@@ -43,54 +43,54 @@
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
   </si>
   <si>
     <t>Өндірістік шығыстар</t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
     <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>млн теңге</t>
   </si>
   <si>
-    <t>2013-2024 жылдардағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі</t>
   </si>
   <si>
-    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі</t>
+    <t>2013-2025 жылдардағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -194,71 +194,70 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -279,50 +278,62 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -586,535 +597,568 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:M17"/>
+  <dimension ref="A2:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11"/>
+      <selection activeCell="P11" sqref="P11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
-    <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="13" max="14" width="12.5703125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13">
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="21.75" customHeight="1">
+    <row r="2" spans="1:14">
+      <c r="A2" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+    </row>
+    <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="M3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="10" customFormat="1" ht="11.25">
+    <row r="4" spans="1:14" s="9" customFormat="1" ht="11.25">
       <c r="A4" s="5"/>
       <c r="B4" s="6">
         <v>2013</v>
       </c>
       <c r="C4" s="6">
         <v>2014</v>
       </c>
       <c r="D4" s="6">
         <v>2015</v>
       </c>
       <c r="E4" s="6">
         <v>2016</v>
       </c>
       <c r="F4" s="6">
         <v>2017</v>
       </c>
       <c r="G4" s="6">
         <v>2018</v>
       </c>
       <c r="H4" s="6">
         <v>2019</v>
       </c>
       <c r="I4" s="7">
         <v>2020</v>
       </c>
       <c r="J4" s="8">
         <v>2021</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="7">
         <v>2022</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="7">
         <v>2023</v>
       </c>
-      <c r="M4" s="9">
+      <c r="M4" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="12">
+      <c r="N4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="9" customFormat="1" ht="33.75">
+      <c r="A5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="11">
         <v>3456167042</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="12">
         <v>4655745458</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="13">
         <v>3985220505</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="14">
         <v>4584939268</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="15">
         <v>5981728971</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="16">
         <v>5283183120</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="16">
         <v>6179254621</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="16">
         <v>5595686997</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="16">
         <v>6664701458</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="16">
         <v>8927892564</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="17">
         <v>10574521191</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M5" s="32">
         <v>10877235134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="N5" s="35">
+        <v>13443614307</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="18">
         <v>1318663185</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="12">
         <v>1417807361</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="17">
         <v>1375645354</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="16">
         <v>1743503006</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="15">
         <v>1768813007</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="16">
         <v>1774584897</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="16">
         <v>2096505922</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="16">
         <v>2013664637</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="16">
         <v>2219980687</v>
       </c>
-      <c r="K6" s="17">
+      <c r="K6" s="16">
         <v>3164638875</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="17">
         <v>3273993743</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="32">
         <v>3499093869</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="20" t="s">
+      <c r="N6" s="36">
+        <v>4562632406</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="9" customFormat="1" ht="11.25">
+      <c r="A7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>177765492</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="21">
         <v>226423022</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="21">
         <v>248001439</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="21">
         <v>249063302</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="21">
         <v>275861882</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="21">
         <v>345097955</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="21">
         <v>359925770</v>
       </c>
-      <c r="I7" s="23">
+      <c r="I7" s="22">
         <v>389531716</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="23">
         <v>413372155</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="24">
         <v>480278106</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="17">
         <v>583271238</v>
       </c>
-      <c r="M7" s="34">
-[...4 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="M7" s="33">
+        <v>537282668</v>
+      </c>
+      <c r="N7" s="36">
+        <v>624019490</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="9" customFormat="1" ht="11.25">
+      <c r="A8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="25">
         <v>256196366</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="12">
         <v>292386748</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="17">
         <v>286179247</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="16">
         <v>308501711</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="15">
         <v>324377456</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="16">
         <v>376262361</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="16">
         <v>393909478</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="16">
         <v>385168591</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="16">
         <v>448735650</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K8" s="16">
         <v>586361074</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="17">
         <v>792648554</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="32">
         <v>872433655</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="N8" s="36">
+        <v>1013482556</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="9" customFormat="1" ht="11.25">
+      <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="18">
         <v>2096677520</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="12">
         <v>2324638347</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="17">
         <v>2345838185</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>2761707031</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="15">
         <v>2934338685</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="16">
         <v>3048571550</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>3451699084</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="16">
         <v>3237941568</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="16">
         <v>3591656806</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="16">
         <v>5013977868</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="17">
         <v>5537727247</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="32">
         <v>5636824761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="N9" s="36">
+        <v>7245144284</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="9" customFormat="1" ht="22.5">
+      <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="11">
         <v>6549088</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="11">
         <v>7254009</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="11">
         <v>6598465</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="11">
         <v>8033959</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="11">
         <v>9869890</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="11">
         <v>9883382</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="11">
         <v>11309561</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="11">
         <v>10709500</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="11">
         <v>13230629</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="16">
         <v>17586041954</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="17">
         <v>20035604674</v>
       </c>
-      <c r="M10" s="33">
-[...4 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="M10" s="37">
+        <v>20575013621</v>
+      </c>
+      <c r="N10" s="36">
+        <v>25509653152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="9" customFormat="1" ht="22.5">
+      <c r="A11" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="11">
         <v>528349</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="11">
         <v>479728</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="11">
         <v>267391</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>1361334</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="11">
         <v>2099664</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="11">
         <v>913601</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="11">
         <v>1513304</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="11">
         <v>1258742</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="11">
         <v>1981718</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="16">
         <v>2598469574</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="17">
         <v>3298974229</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="32">
         <v>3188162212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="N11" s="36">
+        <v>3687354032</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="9" customFormat="1" ht="11.25">
+      <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="11">
         <v>1624345</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="11">
         <v>1626307</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="11">
         <v>1558599</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="11">
         <v>2326220</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="11">
         <v>2083544</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="11">
         <v>1879436</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="11">
         <v>2031228</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="11">
         <v>2088270</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="11">
         <v>2274290</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="17">
         <v>2921691138</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="17">
         <v>3796036886</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="32">
         <v>3882681727</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="N12" s="36">
+        <v>4705727387</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="11">
         <v>6498838</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="11">
         <v>7846066</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="11">
         <v>10996628</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>10461121</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="11">
         <v>9362711</v>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="11">
         <v>9037868</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="11">
         <v>10240799</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="11">
         <v>11360930</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="11">
         <v>13867810</v>
       </c>
-      <c r="K13" s="18">
+      <c r="K13" s="17">
         <v>22994555473</v>
       </c>
-      <c r="L13" s="18">
+      <c r="L13" s="17">
         <v>11653317723</v>
       </c>
-      <c r="M13" s="33">
+      <c r="M13" s="32">
         <v>12460387418</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="N13" s="36">
+        <v>15375099205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="27">
         <v>8.3000000000000007</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="28">
         <v>6.4</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="29">
         <v>-15</v>
       </c>
-      <c r="E14" s="31">
+      <c r="E14" s="30">
         <v>17</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>23.2</v>
       </c>
-      <c r="G14" s="31">
+      <c r="G14" s="30">
         <v>8.9</v>
       </c>
-      <c r="H14" s="31">
+      <c r="H14" s="30">
         <v>13.5</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="30">
         <v>6.1</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J14" s="30">
         <v>16</v>
       </c>
-      <c r="K14" s="31">
+      <c r="K14" s="30">
         <v>14.8</v>
       </c>
-      <c r="L14" s="31">
+      <c r="L14" s="30">
         <v>16.7</v>
       </c>
-      <c r="M14" s="35">
+      <c r="M14" s="34">
         <v>15.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14" s="38">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
     </row>
     <row r="17" spans="8:8">
       <c r="H17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>