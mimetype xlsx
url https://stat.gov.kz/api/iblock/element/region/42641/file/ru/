--- v0 (2026-04-17)
+++ v1 (2026-09-27)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="13320"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="13320" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Стоимость затрат на раб. силу" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Стоимость затрат на раб. силу'!$A$1:$Q$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Q$51</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="24">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="68">
   <si>
     <t>Стоимость рабочей силы в расчете на 1 час, отработанный работником</t>
   </si>
   <si>
     <t>Стоимость рабочей силы в расчете на одного работника</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Костанай </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Аркалык </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Рудный </t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Амангельдинский </t>
   </si>
   <si>
@@ -77,80 +78,226 @@
   <si>
     <t xml:space="preserve">Житикаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Камыстинский </t>
   </si>
   <si>
     <t xml:space="preserve">Карабалыкский </t>
   </si>
   <si>
     <t xml:space="preserve">Карасуский </t>
   </si>
   <si>
     <t xml:space="preserve">Костанайский </t>
   </si>
   <si>
     <t xml:space="preserve">Мендыкаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Наурзумский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыкольский </t>
   </si>
   <si>
-    <t xml:space="preserve"> Беимбета Майлина</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Узункольский </t>
   </si>
   <si>
     <t xml:space="preserve">Федоровский </t>
   </si>
   <si>
     <t xml:space="preserve">Джангельдинский </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Лисаковск </t>
   </si>
+  <si>
+    <t>теңге</t>
+  </si>
+  <si>
+    <t>Беимбета Майлина</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стоимость рабочей силы – это сумма всех издержек (затрат) работодателей (организаций), связанных с содержанием и использованием рабочей силы, независимо от источника их финансирования. </t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Кондрина Наталья</t>
+  </si>
+  <si>
+    <t>+7 714 2 53 56 76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.kondrina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Управление статистики труда и уровня жизни</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2025&amp;name=67132&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>с 2000 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стоимость затрат на рабочую силу </t>
+  </si>
+  <si>
+    <t>25220101, 25220102</t>
+  </si>
+  <si>
+    <t>код КСП -25220101</t>
+  </si>
+  <si>
+    <t>код КСП -25220102</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="8">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₸&quot;_-;\-* #,##0.00\ &quot;₸&quot;_-;_-* &quot;-&quot;??\ &quot;₸&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -172,66 +319,471 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="19"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="29">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="56"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -265,248 +817,10269 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="56"/>
+      </top>
+      <bottom style="double">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="10"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="4921">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="4" xfId="1471" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="4" xfId="1471" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="2790" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3024" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="1479" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="1471" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="3228" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...130 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="4921">
+    <cellStyle name="20% - Акцент1 10" xfId="7"/>
+    <cellStyle name="20% - Акцент1 10 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 11" xfId="9"/>
+    <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
+    <cellStyle name="20% - Акцент1 12" xfId="11"/>
+    <cellStyle name="20% - Акцент1 12 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 13" xfId="13"/>
+    <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
+    <cellStyle name="20% - Акцент1 14" xfId="15"/>
+    <cellStyle name="20% - Акцент1 14 2" xfId="16"/>
+    <cellStyle name="20% - Акцент1 15" xfId="17"/>
+    <cellStyle name="20% - Акцент1 15 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 16" xfId="19"/>
+    <cellStyle name="20% - Акцент1 16 2" xfId="20"/>
+    <cellStyle name="20% - Акцент1 17" xfId="21"/>
+    <cellStyle name="20% - Акцент1 18" xfId="22"/>
+    <cellStyle name="20% - Акцент1 19" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 10 2" xfId="3232"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 11 2" xfId="3233"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 12 2" xfId="3234"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 13 2" xfId="3235"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 14 2" xfId="3236"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 15 2" xfId="3237"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 16 2" xfId="3238"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="3239"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="3240"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="3241"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 2 3" xfId="3242"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="3243"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="3244"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="3245"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="3246"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="3247"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="3248"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="3231"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 3 3" xfId="3249"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 4 2" xfId="3250"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 5 2" xfId="3251"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 6 2" xfId="3252"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 7 2" xfId="3253"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 8 2" xfId="3254"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 9 2" xfId="3255"/>
+    <cellStyle name="20% - Акцент1 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 26" xfId="48"/>
+    <cellStyle name="20% - Акцент1 27" xfId="49"/>
+    <cellStyle name="20% - Акцент1 28" xfId="50"/>
+    <cellStyle name="20% - Акцент1 29" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="3257"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="3258"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="3259"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="3260"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="3261"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="3262"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="3263"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="3264"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="3265"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="3266"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="53"/>
+    <cellStyle name="20% - Акцент1 3 2 2" xfId="3267"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="3268"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="3269"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="3270"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="3271"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="3272"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="3273"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="3256"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="3274"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="3275"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="3276"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="3277"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="3278"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="3279"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="3280"/>
+    <cellStyle name="20% - Акцент1 30" xfId="54"/>
+    <cellStyle name="20% - Акцент1 31" xfId="55"/>
+    <cellStyle name="20% - Акцент1 32" xfId="56"/>
+    <cellStyle name="20% - Акцент1 4" xfId="57"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="3282"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="3283"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="3284"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="3285"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="3286"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="3287"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="3288"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="3289"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="3290"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="3291"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="58"/>
+    <cellStyle name="20% - Акцент1 4 2 2" xfId="3292"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="3293"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="3294"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="3295"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="3296"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="3297"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="3298"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="3281"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="3299"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="3300"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="3301"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="3302"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="3303"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="3304"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="3305"/>
+    <cellStyle name="20% - Акцент1 5" xfId="59"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="3307"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="3308"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="3309"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="3310"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="3311"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="3312"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="3313"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="3314"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="3315"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="3316"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="60"/>
+    <cellStyle name="20% - Акцент1 5 2 2" xfId="3317"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="3318"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="3319"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="3320"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="3321"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="3322"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="3323"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="3306"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="3324"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="3325"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="3326"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="3327"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="3328"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="3329"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="3330"/>
+    <cellStyle name="20% - Акцент1 6" xfId="61"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="3332"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="3333"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="3334"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="3335"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="3336"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="3337"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="3338"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="3339"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="3340"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="3341"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="62"/>
+    <cellStyle name="20% - Акцент1 6 2 2" xfId="3342"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="3343"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="3344"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="3345"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="3346"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="3347"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="3348"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="3331"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="3349"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="3350"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="3351"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="3352"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="3353"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="3354"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="3355"/>
+    <cellStyle name="20% - Акцент1 7" xfId="63"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="3357"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="3358"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="3359"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="3360"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="3361"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="3362"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="3363"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="3364"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="3365"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="3366"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="64"/>
+    <cellStyle name="20% - Акцент1 7 2 2" xfId="3367"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="3368"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="3369"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="3370"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="3371"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="3372"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="3373"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="3356"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="3374"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="3375"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="3376"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="3377"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="3378"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="3379"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="3380"/>
+    <cellStyle name="20% - Акцент1 8" xfId="65"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="3382"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="3383"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="3384"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="3385"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="3386"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="3387"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="3388"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="3389"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="3390"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="3391"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 8 2 2" xfId="3392"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="3393"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="3394"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="3395"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="3396"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="3397"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="3398"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="3381"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="3399"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="3400"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="3401"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="3402"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="3403"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="3404"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="3405"/>
+    <cellStyle name="20% - Акцент1 9" xfId="67"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="3407"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="3408"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="3409"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="3410"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="3411"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="3412"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="3413"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="3414"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="3415"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="3416"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="68"/>
+    <cellStyle name="20% - Акцент1 9 2 2" xfId="3417"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="3418"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="3419"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="3420"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="3421"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="3422"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="3423"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="3406"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="3424"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="3425"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="3426"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="3427"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="3428"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="3429"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="3430"/>
+    <cellStyle name="20% - Акцент2 10" xfId="69"/>
+    <cellStyle name="20% - Акцент2 10 2" xfId="70"/>
+    <cellStyle name="20% - Акцент2 11" xfId="71"/>
+    <cellStyle name="20% - Акцент2 11 2" xfId="72"/>
+    <cellStyle name="20% - Акцент2 12" xfId="73"/>
+    <cellStyle name="20% - Акцент2 12 2" xfId="74"/>
+    <cellStyle name="20% - Акцент2 13" xfId="75"/>
+    <cellStyle name="20% - Акцент2 13 2" xfId="76"/>
+    <cellStyle name="20% - Акцент2 14" xfId="77"/>
+    <cellStyle name="20% - Акцент2 14 2" xfId="78"/>
+    <cellStyle name="20% - Акцент2 15" xfId="79"/>
+    <cellStyle name="20% - Акцент2 15 2" xfId="80"/>
+    <cellStyle name="20% - Акцент2 16" xfId="81"/>
+    <cellStyle name="20% - Акцент2 16 2" xfId="82"/>
+    <cellStyle name="20% - Акцент2 17" xfId="83"/>
+    <cellStyle name="20% - Акцент2 18" xfId="84"/>
+    <cellStyle name="20% - Акцент2 19" xfId="85"/>
+    <cellStyle name="20% - Акцент2 2" xfId="86"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="87"/>
+    <cellStyle name="20% - Акцент2 2 10 2" xfId="3432"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="88"/>
+    <cellStyle name="20% - Акцент2 2 11 2" xfId="3433"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="89"/>
+    <cellStyle name="20% - Акцент2 2 12 2" xfId="3434"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="90"/>
+    <cellStyle name="20% - Акцент2 2 13 2" xfId="3435"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="91"/>
+    <cellStyle name="20% - Акцент2 2 14 2" xfId="3436"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="92"/>
+    <cellStyle name="20% - Акцент2 2 15 2" xfId="3437"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="93"/>
+    <cellStyle name="20% - Акцент2 2 16 2" xfId="3438"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="3439"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="3440"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="3441"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="94"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="95"/>
+    <cellStyle name="20% - Акцент2 2 2 3" xfId="3442"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="3443"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="3444"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="3445"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="3446"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="3447"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="3448"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="3431"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="96"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="97"/>
+    <cellStyle name="20% - Акцент2 2 3 3" xfId="3449"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="98"/>
+    <cellStyle name="20% - Акцент2 2 4 2" xfId="3450"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="99"/>
+    <cellStyle name="20% - Акцент2 2 5 2" xfId="3451"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="100"/>
+    <cellStyle name="20% - Акцент2 2 6 2" xfId="3452"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="101"/>
+    <cellStyle name="20% - Акцент2 2 7 2" xfId="3453"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="102"/>
+    <cellStyle name="20% - Акцент2 2 8 2" xfId="3454"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="103"/>
+    <cellStyle name="20% - Акцент2 2 9 2" xfId="3455"/>
+    <cellStyle name="20% - Акцент2 20" xfId="104"/>
+    <cellStyle name="20% - Акцент2 21" xfId="105"/>
+    <cellStyle name="20% - Акцент2 22" xfId="106"/>
+    <cellStyle name="20% - Акцент2 23" xfId="107"/>
+    <cellStyle name="20% - Акцент2 24" xfId="108"/>
+    <cellStyle name="20% - Акцент2 25" xfId="109"/>
+    <cellStyle name="20% - Акцент2 26" xfId="110"/>
+    <cellStyle name="20% - Акцент2 27" xfId="111"/>
+    <cellStyle name="20% - Акцент2 28" xfId="112"/>
+    <cellStyle name="20% - Акцент2 29" xfId="113"/>
+    <cellStyle name="20% - Акцент2 3" xfId="114"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="3457"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="3458"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="3459"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="3460"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="3461"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="3462"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="3463"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="3464"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="3465"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="3466"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="115"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="3467"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="3468"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="3469"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="3470"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="3471"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="3472"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="3473"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="3456"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="3474"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="3475"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="3476"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="3477"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="3478"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="3479"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="3480"/>
+    <cellStyle name="20% - Акцент2 30" xfId="116"/>
+    <cellStyle name="20% - Акцент2 31" xfId="117"/>
+    <cellStyle name="20% - Акцент2 32" xfId="118"/>
+    <cellStyle name="20% - Акцент2 4" xfId="119"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="3482"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="3483"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="3484"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="3485"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="3486"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="3487"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="3488"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="3489"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="3490"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="3491"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="120"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="3492"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="3493"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="3494"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="3495"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="3496"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="3497"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="3498"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="3481"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="3499"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="3500"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="3501"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="3502"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="3503"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="3504"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="3505"/>
+    <cellStyle name="20% - Акцент2 5" xfId="121"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="3507"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="3508"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="3509"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="3510"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="3511"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="3512"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="3513"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="3514"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="3515"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="3516"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="122"/>
+    <cellStyle name="20% - Акцент2 5 2 2" xfId="3517"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="3518"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="3519"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="3520"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="3521"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="3522"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="3523"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="3506"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="3524"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="3525"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="3526"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="3527"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="3528"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="3529"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="3530"/>
+    <cellStyle name="20% - Акцент2 6" xfId="123"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="3532"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="3533"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="3534"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="3535"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="3536"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="3537"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="3538"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="3539"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="3540"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="3541"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="124"/>
+    <cellStyle name="20% - Акцент2 6 2 2" xfId="3542"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="3543"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="3544"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="3545"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="3546"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="3547"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="3548"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="3531"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="3549"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="3550"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="3551"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="3552"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="3553"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="3554"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="3555"/>
+    <cellStyle name="20% - Акцент2 7" xfId="125"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="3557"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="3558"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="3559"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="3560"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="3561"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="3562"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="3563"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="3564"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="3565"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="3566"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="126"/>
+    <cellStyle name="20% - Акцент2 7 2 2" xfId="3567"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="3568"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="3569"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="3570"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="3571"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="3572"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="3573"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="3556"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="3574"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="3575"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="3576"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="3577"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="3578"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="3579"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="3580"/>
+    <cellStyle name="20% - Акцент2 8" xfId="127"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="3582"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="3583"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="3584"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="3585"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="3586"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="3587"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="3588"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="3589"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="3590"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="3591"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="128"/>
+    <cellStyle name="20% - Акцент2 8 2 2" xfId="3592"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="3593"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="3594"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="3595"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="3596"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="3597"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="3598"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="3581"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="3599"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="3600"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="3601"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="3602"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="3603"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="3604"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="3605"/>
+    <cellStyle name="20% - Акцент2 9" xfId="129"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="3607"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="3608"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="3609"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="3610"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="3611"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="3612"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="3613"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="3614"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="3615"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="3616"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="130"/>
+    <cellStyle name="20% - Акцент2 9 2 2" xfId="3617"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="3618"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="3619"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="3620"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="3621"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="3622"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="3623"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="3606"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="3624"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="3625"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="3626"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="3627"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="3628"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="3629"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="3630"/>
+    <cellStyle name="20% - Акцент3 10" xfId="131"/>
+    <cellStyle name="20% - Акцент3 10 2" xfId="132"/>
+    <cellStyle name="20% - Акцент3 11" xfId="133"/>
+    <cellStyle name="20% - Акцент3 11 2" xfId="134"/>
+    <cellStyle name="20% - Акцент3 12" xfId="135"/>
+    <cellStyle name="20% - Акцент3 12 2" xfId="136"/>
+    <cellStyle name="20% - Акцент3 13" xfId="137"/>
+    <cellStyle name="20% - Акцент3 13 2" xfId="138"/>
+    <cellStyle name="20% - Акцент3 14" xfId="139"/>
+    <cellStyle name="20% - Акцент3 14 2" xfId="140"/>
+    <cellStyle name="20% - Акцент3 15" xfId="141"/>
+    <cellStyle name="20% - Акцент3 15 2" xfId="142"/>
+    <cellStyle name="20% - Акцент3 16" xfId="143"/>
+    <cellStyle name="20% - Акцент3 16 2" xfId="144"/>
+    <cellStyle name="20% - Акцент3 17" xfId="145"/>
+    <cellStyle name="20% - Акцент3 18" xfId="146"/>
+    <cellStyle name="20% - Акцент3 19" xfId="147"/>
+    <cellStyle name="20% - Акцент3 2" xfId="148"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="149"/>
+    <cellStyle name="20% - Акцент3 2 10 2" xfId="3632"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="150"/>
+    <cellStyle name="20% - Акцент3 2 11 2" xfId="3633"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="151"/>
+    <cellStyle name="20% - Акцент3 2 12 2" xfId="3634"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="152"/>
+    <cellStyle name="20% - Акцент3 2 13 2" xfId="3635"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="153"/>
+    <cellStyle name="20% - Акцент3 2 14 2" xfId="3636"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="154"/>
+    <cellStyle name="20% - Акцент3 2 15 2" xfId="3637"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="155"/>
+    <cellStyle name="20% - Акцент3 2 16 2" xfId="3638"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="3639"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="3640"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="3641"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="156"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="157"/>
+    <cellStyle name="20% - Акцент3 2 2 3" xfId="3642"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="3643"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="3644"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="3645"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="3646"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="3647"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="3648"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="3631"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="158"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="159"/>
+    <cellStyle name="20% - Акцент3 2 3 3" xfId="3649"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="160"/>
+    <cellStyle name="20% - Акцент3 2 4 2" xfId="3650"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="161"/>
+    <cellStyle name="20% - Акцент3 2 5 2" xfId="3651"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="162"/>
+    <cellStyle name="20% - Акцент3 2 6 2" xfId="3652"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="163"/>
+    <cellStyle name="20% - Акцент3 2 7 2" xfId="3653"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="164"/>
+    <cellStyle name="20% - Акцент3 2 8 2" xfId="3654"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="165"/>
+    <cellStyle name="20% - Акцент3 2 9 2" xfId="3655"/>
+    <cellStyle name="20% - Акцент3 20" xfId="166"/>
+    <cellStyle name="20% - Акцент3 21" xfId="167"/>
+    <cellStyle name="20% - Акцент3 22" xfId="168"/>
+    <cellStyle name="20% - Акцент3 23" xfId="169"/>
+    <cellStyle name="20% - Акцент3 24" xfId="170"/>
+    <cellStyle name="20% - Акцент3 25" xfId="171"/>
+    <cellStyle name="20% - Акцент3 26" xfId="172"/>
+    <cellStyle name="20% - Акцент3 27" xfId="173"/>
+    <cellStyle name="20% - Акцент3 28" xfId="174"/>
+    <cellStyle name="20% - Акцент3 29" xfId="175"/>
+    <cellStyle name="20% - Акцент3 3" xfId="176"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="3657"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="3658"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="3659"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="3660"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="3661"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="3662"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="3663"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="3664"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="3665"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="3666"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="177"/>
+    <cellStyle name="20% - Акцент3 3 2 2" xfId="3667"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="3668"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="3669"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="3670"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="3671"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="3672"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="3673"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="3656"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="3674"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="3675"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="3676"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="3677"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="3678"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="3679"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="3680"/>
+    <cellStyle name="20% - Акцент3 30" xfId="178"/>
+    <cellStyle name="20% - Акцент3 31" xfId="179"/>
+    <cellStyle name="20% - Акцент3 32" xfId="180"/>
+    <cellStyle name="20% - Акцент3 4" xfId="181"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="3682"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="3683"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="3684"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="3685"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="3686"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="3687"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="3688"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="3689"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="3690"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="3691"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="182"/>
+    <cellStyle name="20% - Акцент3 4 2 2" xfId="3692"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="3693"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="3694"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="3695"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="3696"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="3697"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="3698"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="3681"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="3699"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="3700"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="3701"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="3702"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="3703"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="3704"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="3705"/>
+    <cellStyle name="20% - Акцент3 5" xfId="183"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="3707"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="3708"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="3709"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="3710"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="3711"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="3712"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="3713"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="3714"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="3715"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="3716"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="184"/>
+    <cellStyle name="20% - Акцент3 5 2 2" xfId="3717"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="3718"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="3719"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="3720"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="3721"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="3722"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="3723"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="3706"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="3724"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="3725"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="3726"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="3727"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="3728"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="3729"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="3730"/>
+    <cellStyle name="20% - Акцент3 6" xfId="185"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="3732"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="3733"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="3734"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="3735"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="3736"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="3737"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="3738"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="3739"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="3740"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="3741"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="186"/>
+    <cellStyle name="20% - Акцент3 6 2 2" xfId="3742"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="3743"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="3744"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="3745"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="3746"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="3747"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="3748"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="3731"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="3749"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="3750"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="3751"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="3752"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="3753"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="3754"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="3755"/>
+    <cellStyle name="20% - Акцент3 7" xfId="187"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="3757"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="3758"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="3759"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="3760"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="3761"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="3762"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="3763"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="3764"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="3765"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="3766"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="188"/>
+    <cellStyle name="20% - Акцент3 7 2 2" xfId="3767"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="3768"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="3769"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="3770"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="3771"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="3772"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="3773"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="3756"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="3774"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="3775"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="3776"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="3777"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="3778"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="3779"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="3780"/>
+    <cellStyle name="20% - Акцент3 8" xfId="189"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="3782"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="3783"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="3784"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="3785"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="3786"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="3787"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="3788"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="3789"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="3790"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="3791"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="190"/>
+    <cellStyle name="20% - Акцент3 8 2 2" xfId="3792"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="3793"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="3794"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="3795"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="3796"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="3797"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="3798"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="3781"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="3799"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="3800"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="3801"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="3802"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="3803"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="3804"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="3805"/>
+    <cellStyle name="20% - Акцент3 9" xfId="191"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="3807"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="3808"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="3809"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="3810"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="3811"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="3812"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="3813"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="3814"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="3815"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="3816"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="192"/>
+    <cellStyle name="20% - Акцент3 9 2 2" xfId="3817"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="3818"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="3819"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="3820"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="3821"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="3822"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="3823"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="3806"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="3824"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="3825"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="3826"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="3827"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="3828"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="3829"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="3830"/>
+    <cellStyle name="20% - Акцент4 10" xfId="193"/>
+    <cellStyle name="20% - Акцент4 10 2" xfId="194"/>
+    <cellStyle name="20% - Акцент4 11" xfId="195"/>
+    <cellStyle name="20% - Акцент4 11 2" xfId="196"/>
+    <cellStyle name="20% - Акцент4 12" xfId="197"/>
+    <cellStyle name="20% - Акцент4 12 2" xfId="198"/>
+    <cellStyle name="20% - Акцент4 13" xfId="199"/>
+    <cellStyle name="20% - Акцент4 13 2" xfId="200"/>
+    <cellStyle name="20% - Акцент4 14" xfId="201"/>
+    <cellStyle name="20% - Акцент4 14 2" xfId="202"/>
+    <cellStyle name="20% - Акцент4 15" xfId="203"/>
+    <cellStyle name="20% - Акцент4 15 2" xfId="204"/>
+    <cellStyle name="20% - Акцент4 16" xfId="205"/>
+    <cellStyle name="20% - Акцент4 16 2" xfId="206"/>
+    <cellStyle name="20% - Акцент4 17" xfId="207"/>
+    <cellStyle name="20% - Акцент4 18" xfId="208"/>
+    <cellStyle name="20% - Акцент4 19" xfId="209"/>
+    <cellStyle name="20% - Акцент4 2" xfId="210"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="211"/>
+    <cellStyle name="20% - Акцент4 2 10 2" xfId="3832"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="212"/>
+    <cellStyle name="20% - Акцент4 2 11 2" xfId="3833"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="213"/>
+    <cellStyle name="20% - Акцент4 2 12 2" xfId="3834"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="214"/>
+    <cellStyle name="20% - Акцент4 2 13 2" xfId="3835"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="215"/>
+    <cellStyle name="20% - Акцент4 2 14 2" xfId="3836"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="216"/>
+    <cellStyle name="20% - Акцент4 2 15 2" xfId="3837"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="217"/>
+    <cellStyle name="20% - Акцент4 2 16 2" xfId="3838"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="3839"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="3840"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="3841"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="218"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="219"/>
+    <cellStyle name="20% - Акцент4 2 2 3" xfId="3842"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="3843"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="3844"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="3845"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="3846"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="3847"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="3848"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="3831"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="220"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="221"/>
+    <cellStyle name="20% - Акцент4 2 3 3" xfId="3849"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="222"/>
+    <cellStyle name="20% - Акцент4 2 4 2" xfId="3850"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="223"/>
+    <cellStyle name="20% - Акцент4 2 5 2" xfId="3851"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="224"/>
+    <cellStyle name="20% - Акцент4 2 6 2" xfId="3852"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="225"/>
+    <cellStyle name="20% - Акцент4 2 7 2" xfId="3853"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="226"/>
+    <cellStyle name="20% - Акцент4 2 8 2" xfId="3854"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="227"/>
+    <cellStyle name="20% - Акцент4 2 9 2" xfId="3855"/>
+    <cellStyle name="20% - Акцент4 20" xfId="228"/>
+    <cellStyle name="20% - Акцент4 21" xfId="229"/>
+    <cellStyle name="20% - Акцент4 22" xfId="230"/>
+    <cellStyle name="20% - Акцент4 23" xfId="231"/>
+    <cellStyle name="20% - Акцент4 24" xfId="232"/>
+    <cellStyle name="20% - Акцент4 25" xfId="233"/>
+    <cellStyle name="20% - Акцент4 26" xfId="234"/>
+    <cellStyle name="20% - Акцент4 27" xfId="235"/>
+    <cellStyle name="20% - Акцент4 28" xfId="236"/>
+    <cellStyle name="20% - Акцент4 29" xfId="237"/>
+    <cellStyle name="20% - Акцент4 3" xfId="238"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="3857"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="3858"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="3859"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="3860"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="3861"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="3862"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="3863"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="3864"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="3865"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="3866"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="239"/>
+    <cellStyle name="20% - Акцент4 3 2 2" xfId="3867"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="3868"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="3869"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="3870"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="3871"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="3872"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="3873"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="3856"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="3874"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="3875"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="3876"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="3877"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="3878"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="3879"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="3880"/>
+    <cellStyle name="20% - Акцент4 30" xfId="240"/>
+    <cellStyle name="20% - Акцент4 31" xfId="241"/>
+    <cellStyle name="20% - Акцент4 32" xfId="242"/>
+    <cellStyle name="20% - Акцент4 4" xfId="243"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="3882"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="3883"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="3884"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="3885"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="3886"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="3887"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="3888"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="3889"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="3890"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="3891"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="244"/>
+    <cellStyle name="20% - Акцент4 4 2 2" xfId="3892"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="3893"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="3894"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="3895"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="3896"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="3897"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="3898"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="3881"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="3899"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="3900"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="3901"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="3902"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="3903"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="3904"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="3905"/>
+    <cellStyle name="20% - Акцент4 5" xfId="245"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="3907"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="3908"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="3909"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="3910"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="3911"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="3912"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="3913"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="3914"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="3915"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="3916"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="246"/>
+    <cellStyle name="20% - Акцент4 5 2 2" xfId="3917"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="3918"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="3919"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="3920"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="3921"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="3922"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="3923"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="3906"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="3924"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="3925"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="3926"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="3927"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="3928"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="3929"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="3930"/>
+    <cellStyle name="20% - Акцент4 6" xfId="247"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="3932"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="3933"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="3934"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="3935"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="3936"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="3937"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="3938"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="3939"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="3940"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="3941"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="248"/>
+    <cellStyle name="20% - Акцент4 6 2 2" xfId="3942"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="3943"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="3944"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="3945"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="3946"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="3947"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="3948"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="3931"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="3949"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="3950"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="3951"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="3952"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="3953"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="3954"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="3955"/>
+    <cellStyle name="20% - Акцент4 7" xfId="249"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="3957"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="3958"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="3959"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="3960"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="3961"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="3962"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="3963"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="3964"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="3965"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="3966"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="250"/>
+    <cellStyle name="20% - Акцент4 7 2 2" xfId="3967"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="3968"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="3969"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="3970"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="3971"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="3972"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="3973"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="3956"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="3974"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="3975"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="3976"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="3977"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="3978"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="3979"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="3980"/>
+    <cellStyle name="20% - Акцент4 8" xfId="251"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="3982"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="3983"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="3984"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="3985"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="3986"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="3987"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="3988"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="3989"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="3990"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="3991"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="252"/>
+    <cellStyle name="20% - Акцент4 8 2 2" xfId="3992"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="3993"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="3994"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="3995"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="3996"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="3997"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="3998"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="3981"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="3999"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="4000"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="4001"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="4002"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="4003"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="4004"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="4005"/>
+    <cellStyle name="20% - Акцент4 9" xfId="253"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="4007"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="4008"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="4009"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="4010"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="4011"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="4012"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="4013"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="4014"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="4015"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="4016"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="254"/>
+    <cellStyle name="20% - Акцент4 9 2 2" xfId="4017"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="4018"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="4019"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="4020"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="4021"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="4022"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="4023"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="4006"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="4024"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="4025"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="4026"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="4027"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="4028"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="4029"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="4030"/>
+    <cellStyle name="20% - Акцент5 10" xfId="255"/>
+    <cellStyle name="20% - Акцент5 10 2" xfId="256"/>
+    <cellStyle name="20% - Акцент5 11" xfId="257"/>
+    <cellStyle name="20% - Акцент5 11 2" xfId="258"/>
+    <cellStyle name="20% - Акцент5 12" xfId="259"/>
+    <cellStyle name="20% - Акцент5 12 2" xfId="260"/>
+    <cellStyle name="20% - Акцент5 13" xfId="261"/>
+    <cellStyle name="20% - Акцент5 13 2" xfId="262"/>
+    <cellStyle name="20% - Акцент5 14" xfId="263"/>
+    <cellStyle name="20% - Акцент5 14 2" xfId="264"/>
+    <cellStyle name="20% - Акцент5 15" xfId="265"/>
+    <cellStyle name="20% - Акцент5 15 2" xfId="266"/>
+    <cellStyle name="20% - Акцент5 16" xfId="267"/>
+    <cellStyle name="20% - Акцент5 16 2" xfId="268"/>
+    <cellStyle name="20% - Акцент5 17" xfId="269"/>
+    <cellStyle name="20% - Акцент5 18" xfId="270"/>
+    <cellStyle name="20% - Акцент5 19" xfId="271"/>
+    <cellStyle name="20% - Акцент5 2" xfId="272"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="273"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="274"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="275"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="276"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="277"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="278"/>
+    <cellStyle name="20% - Акцент5 2 16" xfId="279"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="280"/>
+    <cellStyle name="20% - Акцент5 2 2 2" xfId="281"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="282"/>
+    <cellStyle name="20% - Акцент5 2 3 2" xfId="283"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="284"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="285"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="286"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="287"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="288"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="289"/>
+    <cellStyle name="20% - Акцент5 20" xfId="290"/>
+    <cellStyle name="20% - Акцент5 21" xfId="291"/>
+    <cellStyle name="20% - Акцент5 22" xfId="292"/>
+    <cellStyle name="20% - Акцент5 23" xfId="293"/>
+    <cellStyle name="20% - Акцент5 24" xfId="294"/>
+    <cellStyle name="20% - Акцент5 25" xfId="295"/>
+    <cellStyle name="20% - Акцент5 26" xfId="296"/>
+    <cellStyle name="20% - Акцент5 27" xfId="297"/>
+    <cellStyle name="20% - Акцент5 28" xfId="298"/>
+    <cellStyle name="20% - Акцент5 29" xfId="299"/>
+    <cellStyle name="20% - Акцент5 3" xfId="300"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="301"/>
+    <cellStyle name="20% - Акцент5 30" xfId="302"/>
+    <cellStyle name="20% - Акцент5 31" xfId="303"/>
+    <cellStyle name="20% - Акцент5 32" xfId="304"/>
+    <cellStyle name="20% - Акцент5 4" xfId="305"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="306"/>
+    <cellStyle name="20% - Акцент5 5" xfId="307"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="308"/>
+    <cellStyle name="20% - Акцент5 6" xfId="309"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="310"/>
+    <cellStyle name="20% - Акцент5 7" xfId="311"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="312"/>
+    <cellStyle name="20% - Акцент5 8" xfId="313"/>
+    <cellStyle name="20% - Акцент5 8 2" xfId="314"/>
+    <cellStyle name="20% - Акцент5 9" xfId="315"/>
+    <cellStyle name="20% - Акцент5 9 2" xfId="316"/>
+    <cellStyle name="20% - Акцент6 10" xfId="317"/>
+    <cellStyle name="20% - Акцент6 10 2" xfId="318"/>
+    <cellStyle name="20% - Акцент6 11" xfId="319"/>
+    <cellStyle name="20% - Акцент6 11 2" xfId="320"/>
+    <cellStyle name="20% - Акцент6 12" xfId="321"/>
+    <cellStyle name="20% - Акцент6 12 2" xfId="322"/>
+    <cellStyle name="20% - Акцент6 13" xfId="323"/>
+    <cellStyle name="20% - Акцент6 13 2" xfId="324"/>
+    <cellStyle name="20% - Акцент6 14" xfId="325"/>
+    <cellStyle name="20% - Акцент6 14 2" xfId="326"/>
+    <cellStyle name="20% - Акцент6 15" xfId="327"/>
+    <cellStyle name="20% - Акцент6 15 2" xfId="328"/>
+    <cellStyle name="20% - Акцент6 16" xfId="329"/>
+    <cellStyle name="20% - Акцент6 16 2" xfId="330"/>
+    <cellStyle name="20% - Акцент6 17" xfId="331"/>
+    <cellStyle name="20% - Акцент6 18" xfId="332"/>
+    <cellStyle name="20% - Акцент6 19" xfId="333"/>
+    <cellStyle name="20% - Акцент6 2" xfId="334"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="335"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="336"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="337"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="338"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="339"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="340"/>
+    <cellStyle name="20% - Акцент6 2 16" xfId="341"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="342"/>
+    <cellStyle name="20% - Акцент6 2 2 2" xfId="343"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="344"/>
+    <cellStyle name="20% - Акцент6 2 3 2" xfId="345"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="346"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="347"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="348"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="349"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="350"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="351"/>
+    <cellStyle name="20% - Акцент6 20" xfId="352"/>
+    <cellStyle name="20% - Акцент6 21" xfId="353"/>
+    <cellStyle name="20% - Акцент6 22" xfId="354"/>
+    <cellStyle name="20% - Акцент6 23" xfId="355"/>
+    <cellStyle name="20% - Акцент6 24" xfId="356"/>
+    <cellStyle name="20% - Акцент6 25" xfId="357"/>
+    <cellStyle name="20% - Акцент6 26" xfId="358"/>
+    <cellStyle name="20% - Акцент6 27" xfId="359"/>
+    <cellStyle name="20% - Акцент6 28" xfId="360"/>
+    <cellStyle name="20% - Акцент6 29" xfId="361"/>
+    <cellStyle name="20% - Акцент6 3" xfId="362"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="363"/>
+    <cellStyle name="20% - Акцент6 30" xfId="364"/>
+    <cellStyle name="20% - Акцент6 31" xfId="365"/>
+    <cellStyle name="20% - Акцент6 32" xfId="366"/>
+    <cellStyle name="20% - Акцент6 4" xfId="367"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="368"/>
+    <cellStyle name="20% - Акцент6 5" xfId="369"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="370"/>
+    <cellStyle name="20% - Акцент6 6" xfId="371"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="372"/>
+    <cellStyle name="20% - Акцент6 7" xfId="373"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="374"/>
+    <cellStyle name="20% - Акцент6 8" xfId="375"/>
+    <cellStyle name="20% - Акцент6 8 2" xfId="376"/>
+    <cellStyle name="20% - Акцент6 9" xfId="377"/>
+    <cellStyle name="20% - Акцент6 9 2" xfId="378"/>
+    <cellStyle name="40% - Акцент1 10" xfId="379"/>
+    <cellStyle name="40% - Акцент1 10 2" xfId="380"/>
+    <cellStyle name="40% - Акцент1 11" xfId="381"/>
+    <cellStyle name="40% - Акцент1 11 2" xfId="382"/>
+    <cellStyle name="40% - Акцент1 12" xfId="383"/>
+    <cellStyle name="40% - Акцент1 12 2" xfId="384"/>
+    <cellStyle name="40% - Акцент1 13" xfId="385"/>
+    <cellStyle name="40% - Акцент1 13 2" xfId="386"/>
+    <cellStyle name="40% - Акцент1 14" xfId="387"/>
+    <cellStyle name="40% - Акцент1 14 2" xfId="388"/>
+    <cellStyle name="40% - Акцент1 15" xfId="389"/>
+    <cellStyle name="40% - Акцент1 15 2" xfId="390"/>
+    <cellStyle name="40% - Акцент1 16" xfId="391"/>
+    <cellStyle name="40% - Акцент1 16 2" xfId="392"/>
+    <cellStyle name="40% - Акцент1 17" xfId="393"/>
+    <cellStyle name="40% - Акцент1 18" xfId="394"/>
+    <cellStyle name="40% - Акцент1 19" xfId="395"/>
+    <cellStyle name="40% - Акцент1 2" xfId="396"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="397"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="398"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="399"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="400"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="401"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="402"/>
+    <cellStyle name="40% - Акцент1 2 16" xfId="403"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="404"/>
+    <cellStyle name="40% - Акцент1 2 2 2" xfId="405"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="406"/>
+    <cellStyle name="40% - Акцент1 2 3 2" xfId="407"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="408"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="409"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="410"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="411"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="412"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="413"/>
+    <cellStyle name="40% - Акцент1 20" xfId="414"/>
+    <cellStyle name="40% - Акцент1 21" xfId="415"/>
+    <cellStyle name="40% - Акцент1 22" xfId="416"/>
+    <cellStyle name="40% - Акцент1 23" xfId="417"/>
+    <cellStyle name="40% - Акцент1 24" xfId="418"/>
+    <cellStyle name="40% - Акцент1 25" xfId="419"/>
+    <cellStyle name="40% - Акцент1 26" xfId="420"/>
+    <cellStyle name="40% - Акцент1 27" xfId="421"/>
+    <cellStyle name="40% - Акцент1 28" xfId="422"/>
+    <cellStyle name="40% - Акцент1 29" xfId="423"/>
+    <cellStyle name="40% - Акцент1 3" xfId="424"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="425"/>
+    <cellStyle name="40% - Акцент1 30" xfId="426"/>
+    <cellStyle name="40% - Акцент1 31" xfId="427"/>
+    <cellStyle name="40% - Акцент1 32" xfId="428"/>
+    <cellStyle name="40% - Акцент1 4" xfId="429"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="430"/>
+    <cellStyle name="40% - Акцент1 5" xfId="431"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="432"/>
+    <cellStyle name="40% - Акцент1 6" xfId="433"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="434"/>
+    <cellStyle name="40% - Акцент1 7" xfId="435"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="436"/>
+    <cellStyle name="40% - Акцент1 8" xfId="437"/>
+    <cellStyle name="40% - Акцент1 8 2" xfId="438"/>
+    <cellStyle name="40% - Акцент1 9" xfId="439"/>
+    <cellStyle name="40% - Акцент1 9 2" xfId="440"/>
+    <cellStyle name="40% - Акцент2 10" xfId="441"/>
+    <cellStyle name="40% - Акцент2 10 2" xfId="442"/>
+    <cellStyle name="40% - Акцент2 11" xfId="443"/>
+    <cellStyle name="40% - Акцент2 11 2" xfId="444"/>
+    <cellStyle name="40% - Акцент2 12" xfId="445"/>
+    <cellStyle name="40% - Акцент2 12 2" xfId="446"/>
+    <cellStyle name="40% - Акцент2 13" xfId="447"/>
+    <cellStyle name="40% - Акцент2 13 2" xfId="448"/>
+    <cellStyle name="40% - Акцент2 14" xfId="449"/>
+    <cellStyle name="40% - Акцент2 14 2" xfId="450"/>
+    <cellStyle name="40% - Акцент2 15" xfId="451"/>
+    <cellStyle name="40% - Акцент2 15 2" xfId="452"/>
+    <cellStyle name="40% - Акцент2 16" xfId="453"/>
+    <cellStyle name="40% - Акцент2 16 2" xfId="454"/>
+    <cellStyle name="40% - Акцент2 17" xfId="455"/>
+    <cellStyle name="40% - Акцент2 18" xfId="456"/>
+    <cellStyle name="40% - Акцент2 19" xfId="457"/>
+    <cellStyle name="40% - Акцент2 2" xfId="458"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="459"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="460"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="461"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="462"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="463"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="464"/>
+    <cellStyle name="40% - Акцент2 2 16" xfId="465"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="466"/>
+    <cellStyle name="40% - Акцент2 2 2 2" xfId="467"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="468"/>
+    <cellStyle name="40% - Акцент2 2 3 2" xfId="469"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="470"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="471"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="472"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="473"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="474"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="475"/>
+    <cellStyle name="40% - Акцент2 20" xfId="476"/>
+    <cellStyle name="40% - Акцент2 21" xfId="477"/>
+    <cellStyle name="40% - Акцент2 22" xfId="478"/>
+    <cellStyle name="40% - Акцент2 23" xfId="479"/>
+    <cellStyle name="40% - Акцент2 24" xfId="480"/>
+    <cellStyle name="40% - Акцент2 25" xfId="481"/>
+    <cellStyle name="40% - Акцент2 26" xfId="482"/>
+    <cellStyle name="40% - Акцент2 27" xfId="483"/>
+    <cellStyle name="40% - Акцент2 28" xfId="484"/>
+    <cellStyle name="40% - Акцент2 29" xfId="485"/>
+    <cellStyle name="40% - Акцент2 3" xfId="486"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="487"/>
+    <cellStyle name="40% - Акцент2 30" xfId="488"/>
+    <cellStyle name="40% - Акцент2 31" xfId="489"/>
+    <cellStyle name="40% - Акцент2 32" xfId="490"/>
+    <cellStyle name="40% - Акцент2 4" xfId="491"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="492"/>
+    <cellStyle name="40% - Акцент2 5" xfId="493"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="494"/>
+    <cellStyle name="40% - Акцент2 6" xfId="495"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="496"/>
+    <cellStyle name="40% - Акцент2 7" xfId="497"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="498"/>
+    <cellStyle name="40% - Акцент2 8" xfId="499"/>
+    <cellStyle name="40% - Акцент2 8 2" xfId="500"/>
+    <cellStyle name="40% - Акцент2 9" xfId="501"/>
+    <cellStyle name="40% - Акцент2 9 2" xfId="502"/>
+    <cellStyle name="40% - Акцент3 10" xfId="503"/>
+    <cellStyle name="40% - Акцент3 10 2" xfId="504"/>
+    <cellStyle name="40% - Акцент3 11" xfId="505"/>
+    <cellStyle name="40% - Акцент3 11 2" xfId="506"/>
+    <cellStyle name="40% - Акцент3 12" xfId="507"/>
+    <cellStyle name="40% - Акцент3 12 2" xfId="508"/>
+    <cellStyle name="40% - Акцент3 13" xfId="509"/>
+    <cellStyle name="40% - Акцент3 13 2" xfId="510"/>
+    <cellStyle name="40% - Акцент3 14" xfId="511"/>
+    <cellStyle name="40% - Акцент3 14 2" xfId="512"/>
+    <cellStyle name="40% - Акцент3 15" xfId="513"/>
+    <cellStyle name="40% - Акцент3 15 2" xfId="514"/>
+    <cellStyle name="40% - Акцент3 16" xfId="515"/>
+    <cellStyle name="40% - Акцент3 16 2" xfId="516"/>
+    <cellStyle name="40% - Акцент3 17" xfId="517"/>
+    <cellStyle name="40% - Акцент3 18" xfId="518"/>
+    <cellStyle name="40% - Акцент3 19" xfId="519"/>
+    <cellStyle name="40% - Акцент3 2" xfId="520"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="521"/>
+    <cellStyle name="40% - Акцент3 2 10 2" xfId="4032"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="522"/>
+    <cellStyle name="40% - Акцент3 2 11 2" xfId="4033"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="523"/>
+    <cellStyle name="40% - Акцент3 2 12 2" xfId="4034"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="524"/>
+    <cellStyle name="40% - Акцент3 2 13 2" xfId="4035"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="525"/>
+    <cellStyle name="40% - Акцент3 2 14 2" xfId="4036"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="526"/>
+    <cellStyle name="40% - Акцент3 2 15 2" xfId="4037"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="527"/>
+    <cellStyle name="40% - Акцент3 2 16 2" xfId="4038"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="4039"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="4040"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="4041"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="528"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="529"/>
+    <cellStyle name="40% - Акцент3 2 2 3" xfId="4042"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="4043"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="4044"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="4045"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="4046"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="4047"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="4048"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="4031"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="530"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="531"/>
+    <cellStyle name="40% - Акцент3 2 3 3" xfId="4049"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="532"/>
+    <cellStyle name="40% - Акцент3 2 4 2" xfId="4050"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="533"/>
+    <cellStyle name="40% - Акцент3 2 5 2" xfId="4051"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="534"/>
+    <cellStyle name="40% - Акцент3 2 6 2" xfId="4052"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="535"/>
+    <cellStyle name="40% - Акцент3 2 7 2" xfId="4053"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="536"/>
+    <cellStyle name="40% - Акцент3 2 8 2" xfId="4054"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="537"/>
+    <cellStyle name="40% - Акцент3 2 9 2" xfId="4055"/>
+    <cellStyle name="40% - Акцент3 20" xfId="538"/>
+    <cellStyle name="40% - Акцент3 21" xfId="539"/>
+    <cellStyle name="40% - Акцент3 22" xfId="540"/>
+    <cellStyle name="40% - Акцент3 23" xfId="541"/>
+    <cellStyle name="40% - Акцент3 24" xfId="542"/>
+    <cellStyle name="40% - Акцент3 25" xfId="543"/>
+    <cellStyle name="40% - Акцент3 26" xfId="544"/>
+    <cellStyle name="40% - Акцент3 27" xfId="545"/>
+    <cellStyle name="40% - Акцент3 28" xfId="546"/>
+    <cellStyle name="40% - Акцент3 29" xfId="547"/>
+    <cellStyle name="40% - Акцент3 3" xfId="548"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="4057"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="4058"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="4059"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="4060"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="4061"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="4062"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="4063"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="4064"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="4065"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="4066"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="549"/>
+    <cellStyle name="40% - Акцент3 3 2 2" xfId="4067"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="4068"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="4069"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="4070"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="4071"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="4072"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="4073"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="4056"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="4074"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="4075"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="4076"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="4077"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="4078"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="4079"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="4080"/>
+    <cellStyle name="40% - Акцент3 30" xfId="550"/>
+    <cellStyle name="40% - Акцент3 31" xfId="551"/>
+    <cellStyle name="40% - Акцент3 32" xfId="552"/>
+    <cellStyle name="40% - Акцент3 4" xfId="553"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="4082"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="4083"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="4084"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="4085"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="4086"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="4087"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="4088"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="4089"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="4090"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="4091"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="554"/>
+    <cellStyle name="40% - Акцент3 4 2 2" xfId="4092"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="4093"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="4094"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="4095"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="4096"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="4097"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="4098"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="4081"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="4099"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="4100"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="4101"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="4102"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="4103"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="4104"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="4105"/>
+    <cellStyle name="40% - Акцент3 5" xfId="555"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="4107"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="4108"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="4109"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="4110"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="4111"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="4112"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="4113"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="4114"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="4115"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="4116"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="556"/>
+    <cellStyle name="40% - Акцент3 5 2 2" xfId="4117"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="4118"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="4119"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="4120"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="4121"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="4122"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="4123"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="4106"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="4124"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="4125"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="4126"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="4127"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="4128"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="4129"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="4130"/>
+    <cellStyle name="40% - Акцент3 6" xfId="557"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="4132"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="4133"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="4134"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="4135"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="4136"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="4137"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="4138"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="4139"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="4140"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="4141"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="558"/>
+    <cellStyle name="40% - Акцент3 6 2 2" xfId="4142"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="4143"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="4144"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="4145"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="4146"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="4147"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="4148"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="4131"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="4149"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="4150"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="4151"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="4152"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="4153"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="4154"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="4155"/>
+    <cellStyle name="40% - Акцент3 7" xfId="559"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="4157"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="4158"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="4159"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="4160"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="4161"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="4162"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="4163"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="4164"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="4165"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="4166"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="560"/>
+    <cellStyle name="40% - Акцент3 7 2 2" xfId="4167"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="4168"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="4169"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="4170"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="4171"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="4172"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="4173"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="4156"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="4174"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="4175"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="4176"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="4177"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="4178"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="4179"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="4180"/>
+    <cellStyle name="40% - Акцент3 8" xfId="561"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="4182"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="4183"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="4184"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="4185"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="4186"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="4187"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="4188"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="4189"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="4190"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="4191"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="562"/>
+    <cellStyle name="40% - Акцент3 8 2 2" xfId="4192"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="4193"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="4194"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="4195"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="4196"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="4197"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="4198"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="4181"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="4199"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="4200"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="4201"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="4202"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="4203"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="4204"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="4205"/>
+    <cellStyle name="40% - Акцент3 9" xfId="563"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="4207"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="4208"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="4209"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="4210"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="4211"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="4212"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="4213"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="4214"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="4215"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="4216"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="564"/>
+    <cellStyle name="40% - Акцент3 9 2 2" xfId="4217"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="4218"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="4219"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="4220"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="4221"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="4222"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="4223"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="4206"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="4224"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="4225"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="4226"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="4227"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="4228"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="4229"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="4230"/>
+    <cellStyle name="40% - Акцент4 10" xfId="565"/>
+    <cellStyle name="40% - Акцент4 10 2" xfId="566"/>
+    <cellStyle name="40% - Акцент4 11" xfId="567"/>
+    <cellStyle name="40% - Акцент4 11 2" xfId="568"/>
+    <cellStyle name="40% - Акцент4 12" xfId="569"/>
+    <cellStyle name="40% - Акцент4 12 2" xfId="570"/>
+    <cellStyle name="40% - Акцент4 13" xfId="571"/>
+    <cellStyle name="40% - Акцент4 13 2" xfId="572"/>
+    <cellStyle name="40% - Акцент4 14" xfId="573"/>
+    <cellStyle name="40% - Акцент4 14 2" xfId="574"/>
+    <cellStyle name="40% - Акцент4 15" xfId="575"/>
+    <cellStyle name="40% - Акцент4 15 2" xfId="576"/>
+    <cellStyle name="40% - Акцент4 16" xfId="577"/>
+    <cellStyle name="40% - Акцент4 16 2" xfId="578"/>
+    <cellStyle name="40% - Акцент4 17" xfId="579"/>
+    <cellStyle name="40% - Акцент4 18" xfId="580"/>
+    <cellStyle name="40% - Акцент4 19" xfId="581"/>
+    <cellStyle name="40% - Акцент4 2" xfId="582"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="583"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="584"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="585"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="586"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="587"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="588"/>
+    <cellStyle name="40% - Акцент4 2 16" xfId="589"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="590"/>
+    <cellStyle name="40% - Акцент4 2 2 2" xfId="591"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="592"/>
+    <cellStyle name="40% - Акцент4 2 3 2" xfId="593"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="594"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="595"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="596"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="597"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="598"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="599"/>
+    <cellStyle name="40% - Акцент4 20" xfId="600"/>
+    <cellStyle name="40% - Акцент4 21" xfId="601"/>
+    <cellStyle name="40% - Акцент4 22" xfId="602"/>
+    <cellStyle name="40% - Акцент4 23" xfId="603"/>
+    <cellStyle name="40% - Акцент4 24" xfId="604"/>
+    <cellStyle name="40% - Акцент4 25" xfId="605"/>
+    <cellStyle name="40% - Акцент4 26" xfId="606"/>
+    <cellStyle name="40% - Акцент4 27" xfId="607"/>
+    <cellStyle name="40% - Акцент4 28" xfId="608"/>
+    <cellStyle name="40% - Акцент4 29" xfId="609"/>
+    <cellStyle name="40% - Акцент4 3" xfId="610"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="611"/>
+    <cellStyle name="40% - Акцент4 30" xfId="612"/>
+    <cellStyle name="40% - Акцент4 31" xfId="613"/>
+    <cellStyle name="40% - Акцент4 32" xfId="614"/>
+    <cellStyle name="40% - Акцент4 4" xfId="615"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="616"/>
+    <cellStyle name="40% - Акцент4 5" xfId="617"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="618"/>
+    <cellStyle name="40% - Акцент4 6" xfId="619"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="620"/>
+    <cellStyle name="40% - Акцент4 7" xfId="621"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="622"/>
+    <cellStyle name="40% - Акцент4 8" xfId="623"/>
+    <cellStyle name="40% - Акцент4 8 2" xfId="624"/>
+    <cellStyle name="40% - Акцент4 9" xfId="625"/>
+    <cellStyle name="40% - Акцент4 9 2" xfId="626"/>
+    <cellStyle name="40% - Акцент5 10" xfId="627"/>
+    <cellStyle name="40% - Акцент5 10 2" xfId="628"/>
+    <cellStyle name="40% - Акцент5 11" xfId="629"/>
+    <cellStyle name="40% - Акцент5 11 2" xfId="630"/>
+    <cellStyle name="40% - Акцент5 12" xfId="631"/>
+    <cellStyle name="40% - Акцент5 12 2" xfId="632"/>
+    <cellStyle name="40% - Акцент5 13" xfId="633"/>
+    <cellStyle name="40% - Акцент5 13 2" xfId="634"/>
+    <cellStyle name="40% - Акцент5 14" xfId="635"/>
+    <cellStyle name="40% - Акцент5 14 2" xfId="636"/>
+    <cellStyle name="40% - Акцент5 15" xfId="637"/>
+    <cellStyle name="40% - Акцент5 15 2" xfId="638"/>
+    <cellStyle name="40% - Акцент5 16" xfId="639"/>
+    <cellStyle name="40% - Акцент5 16 2" xfId="640"/>
+    <cellStyle name="40% - Акцент5 17" xfId="641"/>
+    <cellStyle name="40% - Акцент5 18" xfId="642"/>
+    <cellStyle name="40% - Акцент5 19" xfId="643"/>
+    <cellStyle name="40% - Акцент5 2" xfId="644"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="645"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="646"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="647"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="648"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="649"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="650"/>
+    <cellStyle name="40% - Акцент5 2 16" xfId="651"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="652"/>
+    <cellStyle name="40% - Акцент5 2 2 2" xfId="653"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="654"/>
+    <cellStyle name="40% - Акцент5 2 3 2" xfId="655"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="656"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="657"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="658"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="659"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="660"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="661"/>
+    <cellStyle name="40% - Акцент5 20" xfId="662"/>
+    <cellStyle name="40% - Акцент5 21" xfId="663"/>
+    <cellStyle name="40% - Акцент5 22" xfId="664"/>
+    <cellStyle name="40% - Акцент5 23" xfId="665"/>
+    <cellStyle name="40% - Акцент5 24" xfId="666"/>
+    <cellStyle name="40% - Акцент5 25" xfId="667"/>
+    <cellStyle name="40% - Акцент5 26" xfId="668"/>
+    <cellStyle name="40% - Акцент5 27" xfId="669"/>
+    <cellStyle name="40% - Акцент5 28" xfId="670"/>
+    <cellStyle name="40% - Акцент5 29" xfId="671"/>
+    <cellStyle name="40% - Акцент5 3" xfId="672"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="673"/>
+    <cellStyle name="40% - Акцент5 30" xfId="674"/>
+    <cellStyle name="40% - Акцент5 31" xfId="675"/>
+    <cellStyle name="40% - Акцент5 32" xfId="676"/>
+    <cellStyle name="40% - Акцент5 4" xfId="677"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="678"/>
+    <cellStyle name="40% - Акцент5 5" xfId="679"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="680"/>
+    <cellStyle name="40% - Акцент5 6" xfId="681"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="682"/>
+    <cellStyle name="40% - Акцент5 7" xfId="683"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="684"/>
+    <cellStyle name="40% - Акцент5 8" xfId="685"/>
+    <cellStyle name="40% - Акцент5 8 2" xfId="686"/>
+    <cellStyle name="40% - Акцент5 9" xfId="687"/>
+    <cellStyle name="40% - Акцент5 9 2" xfId="688"/>
+    <cellStyle name="40% - Акцент6 10" xfId="689"/>
+    <cellStyle name="40% - Акцент6 10 2" xfId="690"/>
+    <cellStyle name="40% - Акцент6 11" xfId="691"/>
+    <cellStyle name="40% - Акцент6 11 2" xfId="692"/>
+    <cellStyle name="40% - Акцент6 12" xfId="693"/>
+    <cellStyle name="40% - Акцент6 12 2" xfId="694"/>
+    <cellStyle name="40% - Акцент6 13" xfId="695"/>
+    <cellStyle name="40% - Акцент6 13 2" xfId="696"/>
+    <cellStyle name="40% - Акцент6 14" xfId="697"/>
+    <cellStyle name="40% - Акцент6 14 2" xfId="698"/>
+    <cellStyle name="40% - Акцент6 15" xfId="699"/>
+    <cellStyle name="40% - Акцент6 15 2" xfId="700"/>
+    <cellStyle name="40% - Акцент6 16" xfId="701"/>
+    <cellStyle name="40% - Акцент6 16 2" xfId="702"/>
+    <cellStyle name="40% - Акцент6 17" xfId="703"/>
+    <cellStyle name="40% - Акцент6 18" xfId="704"/>
+    <cellStyle name="40% - Акцент6 19" xfId="705"/>
+    <cellStyle name="40% - Акцент6 2" xfId="706"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="707"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="708"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="709"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="710"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="711"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="712"/>
+    <cellStyle name="40% - Акцент6 2 16" xfId="713"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="714"/>
+    <cellStyle name="40% - Акцент6 2 2 2" xfId="715"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="716"/>
+    <cellStyle name="40% - Акцент6 2 3 2" xfId="717"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="718"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="719"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="720"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="721"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="722"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="723"/>
+    <cellStyle name="40% - Акцент6 20" xfId="724"/>
+    <cellStyle name="40% - Акцент6 21" xfId="725"/>
+    <cellStyle name="40% - Акцент6 22" xfId="726"/>
+    <cellStyle name="40% - Акцент6 23" xfId="727"/>
+    <cellStyle name="40% - Акцент6 24" xfId="728"/>
+    <cellStyle name="40% - Акцент6 25" xfId="729"/>
+    <cellStyle name="40% - Акцент6 26" xfId="730"/>
+    <cellStyle name="40% - Акцент6 27" xfId="731"/>
+    <cellStyle name="40% - Акцент6 28" xfId="732"/>
+    <cellStyle name="40% - Акцент6 29" xfId="733"/>
+    <cellStyle name="40% - Акцент6 3" xfId="734"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="735"/>
+    <cellStyle name="40% - Акцент6 30" xfId="736"/>
+    <cellStyle name="40% - Акцент6 31" xfId="737"/>
+    <cellStyle name="40% - Акцент6 32" xfId="738"/>
+    <cellStyle name="40% - Акцент6 4" xfId="739"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="740"/>
+    <cellStyle name="40% - Акцент6 5" xfId="741"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="742"/>
+    <cellStyle name="40% - Акцент6 6" xfId="743"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="744"/>
+    <cellStyle name="40% - Акцент6 7" xfId="745"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="746"/>
+    <cellStyle name="40% - Акцент6 8" xfId="747"/>
+    <cellStyle name="40% - Акцент6 8 2" xfId="748"/>
+    <cellStyle name="40% - Акцент6 9" xfId="749"/>
+    <cellStyle name="40% - Акцент6 9 2" xfId="750"/>
+    <cellStyle name="60% - Акцент1 10" xfId="751"/>
+    <cellStyle name="60% - Акцент1 10 2" xfId="752"/>
+    <cellStyle name="60% - Акцент1 11" xfId="753"/>
+    <cellStyle name="60% - Акцент1 11 2" xfId="754"/>
+    <cellStyle name="60% - Акцент1 12" xfId="755"/>
+    <cellStyle name="60% - Акцент1 12 2" xfId="756"/>
+    <cellStyle name="60% - Акцент1 13" xfId="757"/>
+    <cellStyle name="60% - Акцент1 13 2" xfId="758"/>
+    <cellStyle name="60% - Акцент1 14" xfId="759"/>
+    <cellStyle name="60% - Акцент1 14 2" xfId="760"/>
+    <cellStyle name="60% - Акцент1 15" xfId="761"/>
+    <cellStyle name="60% - Акцент1 15 2" xfId="762"/>
+    <cellStyle name="60% - Акцент1 16" xfId="763"/>
+    <cellStyle name="60% - Акцент1 16 2" xfId="764"/>
+    <cellStyle name="60% - Акцент1 17" xfId="765"/>
+    <cellStyle name="60% - Акцент1 18" xfId="766"/>
+    <cellStyle name="60% - Акцент1 19" xfId="767"/>
+    <cellStyle name="60% - Акцент1 2" xfId="768"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="769"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="770"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="771"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="772"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="773"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="774"/>
+    <cellStyle name="60% - Акцент1 2 16" xfId="775"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="776"/>
+    <cellStyle name="60% - Акцент1 2 2 2" xfId="777"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="778"/>
+    <cellStyle name="60% - Акцент1 2 3 2" xfId="779"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="780"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="781"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="782"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="783"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="784"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="785"/>
+    <cellStyle name="60% - Акцент1 20" xfId="786"/>
+    <cellStyle name="60% - Акцент1 21" xfId="787"/>
+    <cellStyle name="60% - Акцент1 22" xfId="788"/>
+    <cellStyle name="60% - Акцент1 23" xfId="789"/>
+    <cellStyle name="60% - Акцент1 24" xfId="790"/>
+    <cellStyle name="60% - Акцент1 25" xfId="791"/>
+    <cellStyle name="60% - Акцент1 26" xfId="792"/>
+    <cellStyle name="60% - Акцент1 27" xfId="793"/>
+    <cellStyle name="60% - Акцент1 28" xfId="794"/>
+    <cellStyle name="60% - Акцент1 29" xfId="795"/>
+    <cellStyle name="60% - Акцент1 3" xfId="796"/>
+    <cellStyle name="60% - Акцент1 3 2" xfId="797"/>
+    <cellStyle name="60% - Акцент1 30" xfId="798"/>
+    <cellStyle name="60% - Акцент1 31" xfId="799"/>
+    <cellStyle name="60% - Акцент1 32" xfId="800"/>
+    <cellStyle name="60% - Акцент1 4" xfId="801"/>
+    <cellStyle name="60% - Акцент1 4 2" xfId="802"/>
+    <cellStyle name="60% - Акцент1 5" xfId="803"/>
+    <cellStyle name="60% - Акцент1 5 2" xfId="804"/>
+    <cellStyle name="60% - Акцент1 6" xfId="805"/>
+    <cellStyle name="60% - Акцент1 6 2" xfId="806"/>
+    <cellStyle name="60% - Акцент1 7" xfId="807"/>
+    <cellStyle name="60% - Акцент1 7 2" xfId="808"/>
+    <cellStyle name="60% - Акцент1 8" xfId="809"/>
+    <cellStyle name="60% - Акцент1 8 2" xfId="810"/>
+    <cellStyle name="60% - Акцент1 9" xfId="811"/>
+    <cellStyle name="60% - Акцент1 9 2" xfId="812"/>
+    <cellStyle name="60% - Акцент2 10" xfId="813"/>
+    <cellStyle name="60% - Акцент2 10 2" xfId="814"/>
+    <cellStyle name="60% - Акцент2 11" xfId="815"/>
+    <cellStyle name="60% - Акцент2 11 2" xfId="816"/>
+    <cellStyle name="60% - Акцент2 12" xfId="817"/>
+    <cellStyle name="60% - Акцент2 12 2" xfId="818"/>
+    <cellStyle name="60% - Акцент2 13" xfId="819"/>
+    <cellStyle name="60% - Акцент2 13 2" xfId="820"/>
+    <cellStyle name="60% - Акцент2 14" xfId="821"/>
+    <cellStyle name="60% - Акцент2 14 2" xfId="822"/>
+    <cellStyle name="60% - Акцент2 15" xfId="823"/>
+    <cellStyle name="60% - Акцент2 15 2" xfId="824"/>
+    <cellStyle name="60% - Акцент2 16" xfId="825"/>
+    <cellStyle name="60% - Акцент2 16 2" xfId="826"/>
+    <cellStyle name="60% - Акцент2 17" xfId="827"/>
+    <cellStyle name="60% - Акцент2 18" xfId="828"/>
+    <cellStyle name="60% - Акцент2 19" xfId="829"/>
+    <cellStyle name="60% - Акцент2 2" xfId="830"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="831"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="832"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="833"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="834"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="835"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="836"/>
+    <cellStyle name="60% - Акцент2 2 16" xfId="837"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="838"/>
+    <cellStyle name="60% - Акцент2 2 2 2" xfId="839"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="840"/>
+    <cellStyle name="60% - Акцент2 2 3 2" xfId="841"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="842"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="843"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="844"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="845"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="846"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="847"/>
+    <cellStyle name="60% - Акцент2 20" xfId="848"/>
+    <cellStyle name="60% - Акцент2 21" xfId="849"/>
+    <cellStyle name="60% - Акцент2 22" xfId="850"/>
+    <cellStyle name="60% - Акцент2 23" xfId="851"/>
+    <cellStyle name="60% - Акцент2 24" xfId="852"/>
+    <cellStyle name="60% - Акцент2 25" xfId="853"/>
+    <cellStyle name="60% - Акцент2 26" xfId="854"/>
+    <cellStyle name="60% - Акцент2 27" xfId="855"/>
+    <cellStyle name="60% - Акцент2 28" xfId="856"/>
+    <cellStyle name="60% - Акцент2 29" xfId="857"/>
+    <cellStyle name="60% - Акцент2 3" xfId="858"/>
+    <cellStyle name="60% - Акцент2 3 2" xfId="859"/>
+    <cellStyle name="60% - Акцент2 30" xfId="860"/>
+    <cellStyle name="60% - Акцент2 31" xfId="861"/>
+    <cellStyle name="60% - Акцент2 32" xfId="862"/>
+    <cellStyle name="60% - Акцент2 4" xfId="863"/>
+    <cellStyle name="60% - Акцент2 4 2" xfId="864"/>
+    <cellStyle name="60% - Акцент2 5" xfId="865"/>
+    <cellStyle name="60% - Акцент2 5 2" xfId="866"/>
+    <cellStyle name="60% - Акцент2 6" xfId="867"/>
+    <cellStyle name="60% - Акцент2 6 2" xfId="868"/>
+    <cellStyle name="60% - Акцент2 7" xfId="869"/>
+    <cellStyle name="60% - Акцент2 7 2" xfId="870"/>
+    <cellStyle name="60% - Акцент2 8" xfId="871"/>
+    <cellStyle name="60% - Акцент2 8 2" xfId="872"/>
+    <cellStyle name="60% - Акцент2 9" xfId="873"/>
+    <cellStyle name="60% - Акцент2 9 2" xfId="874"/>
+    <cellStyle name="60% - Акцент3 10" xfId="875"/>
+    <cellStyle name="60% - Акцент3 10 2" xfId="876"/>
+    <cellStyle name="60% - Акцент3 11" xfId="877"/>
+    <cellStyle name="60% - Акцент3 11 2" xfId="878"/>
+    <cellStyle name="60% - Акцент3 12" xfId="879"/>
+    <cellStyle name="60% - Акцент3 12 2" xfId="880"/>
+    <cellStyle name="60% - Акцент3 13" xfId="881"/>
+    <cellStyle name="60% - Акцент3 13 2" xfId="882"/>
+    <cellStyle name="60% - Акцент3 14" xfId="883"/>
+    <cellStyle name="60% - Акцент3 14 2" xfId="884"/>
+    <cellStyle name="60% - Акцент3 15" xfId="885"/>
+    <cellStyle name="60% - Акцент3 15 2" xfId="886"/>
+    <cellStyle name="60% - Акцент3 16" xfId="887"/>
+    <cellStyle name="60% - Акцент3 16 2" xfId="888"/>
+    <cellStyle name="60% - Акцент3 17" xfId="889"/>
+    <cellStyle name="60% - Акцент3 18" xfId="890"/>
+    <cellStyle name="60% - Акцент3 19" xfId="891"/>
+    <cellStyle name="60% - Акцент3 2" xfId="892"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="893"/>
+    <cellStyle name="60% - Акцент3 2 10 2" xfId="4232"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="894"/>
+    <cellStyle name="60% - Акцент3 2 11 2" xfId="4233"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="895"/>
+    <cellStyle name="60% - Акцент3 2 12 2" xfId="4234"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="896"/>
+    <cellStyle name="60% - Акцент3 2 13 2" xfId="4235"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="897"/>
+    <cellStyle name="60% - Акцент3 2 14 2" xfId="4236"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="898"/>
+    <cellStyle name="60% - Акцент3 2 15 2" xfId="4237"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="899"/>
+    <cellStyle name="60% - Акцент3 2 16 2" xfId="4238"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="4239"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="4240"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="4241"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="900"/>
+    <cellStyle name="60% - Акцент3 2 2 2" xfId="901"/>
+    <cellStyle name="60% - Акцент3 2 2 3" xfId="4242"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="4243"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="4244"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="4245"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="4246"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="4247"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="4248"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="4231"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="902"/>
+    <cellStyle name="60% - Акцент3 2 3 2" xfId="903"/>
+    <cellStyle name="60% - Акцент3 2 3 3" xfId="4249"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="904"/>
+    <cellStyle name="60% - Акцент3 2 4 2" xfId="4250"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="905"/>
+    <cellStyle name="60% - Акцент3 2 5 2" xfId="4251"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="906"/>
+    <cellStyle name="60% - Акцент3 2 6 2" xfId="4252"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="907"/>
+    <cellStyle name="60% - Акцент3 2 7 2" xfId="4253"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="908"/>
+    <cellStyle name="60% - Акцент3 2 8 2" xfId="4254"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="909"/>
+    <cellStyle name="60% - Акцент3 2 9 2" xfId="4255"/>
+    <cellStyle name="60% - Акцент3 20" xfId="910"/>
+    <cellStyle name="60% - Акцент3 21" xfId="911"/>
+    <cellStyle name="60% - Акцент3 22" xfId="912"/>
+    <cellStyle name="60% - Акцент3 23" xfId="913"/>
+    <cellStyle name="60% - Акцент3 24" xfId="914"/>
+    <cellStyle name="60% - Акцент3 25" xfId="915"/>
+    <cellStyle name="60% - Акцент3 26" xfId="916"/>
+    <cellStyle name="60% - Акцент3 27" xfId="917"/>
+    <cellStyle name="60% - Акцент3 28" xfId="918"/>
+    <cellStyle name="60% - Акцент3 29" xfId="919"/>
+    <cellStyle name="60% - Акцент3 3" xfId="920"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="4257"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="4258"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="4259"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="4260"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="4261"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="4262"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="4263"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="4264"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="4265"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="4266"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="921"/>
+    <cellStyle name="60% - Акцент3 3 2 2" xfId="4267"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="4268"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="4269"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="4270"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="4271"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="4272"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="4273"/>
+    <cellStyle name="60% - Акцент3 3 26" xfId="4256"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="4274"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="4275"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="4276"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="4277"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="4278"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="4279"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="4280"/>
+    <cellStyle name="60% - Акцент3 30" xfId="922"/>
+    <cellStyle name="60% - Акцент3 31" xfId="923"/>
+    <cellStyle name="60% - Акцент3 32" xfId="924"/>
+    <cellStyle name="60% - Акцент3 4" xfId="925"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="4282"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="4283"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="4284"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="4285"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="4286"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="4287"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="4288"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="4289"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="4290"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="4291"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="926"/>
+    <cellStyle name="60% - Акцент3 4 2 2" xfId="4292"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="4293"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="4294"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="4295"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="4296"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="4297"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="4298"/>
+    <cellStyle name="60% - Акцент3 4 26" xfId="4281"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="4299"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="4300"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="4301"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="4302"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="4303"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="4304"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="4305"/>
+    <cellStyle name="60% - Акцент3 5" xfId="927"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="4307"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="4308"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="4309"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="4310"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="4311"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="4312"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="4313"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="4314"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="4315"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="4316"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="928"/>
+    <cellStyle name="60% - Акцент3 5 2 2" xfId="4317"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="4318"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="4319"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="4320"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="4321"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="4322"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="4323"/>
+    <cellStyle name="60% - Акцент3 5 26" xfId="4306"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="4324"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="4325"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="4326"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="4327"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="4328"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="4329"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="4330"/>
+    <cellStyle name="60% - Акцент3 6" xfId="929"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="4332"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="4333"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="4334"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="4335"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="4336"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="4337"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="4338"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="4339"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="4340"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="4341"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="930"/>
+    <cellStyle name="60% - Акцент3 6 2 2" xfId="4342"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="4343"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="4344"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="4345"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="4346"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="4347"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="4348"/>
+    <cellStyle name="60% - Акцент3 6 26" xfId="4331"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="4349"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="4350"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="4351"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="4352"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="4353"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="4354"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="4355"/>
+    <cellStyle name="60% - Акцент3 7" xfId="931"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="4357"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="4358"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="4359"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="4360"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="4361"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="4362"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="4363"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="4364"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="4365"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="4366"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="932"/>
+    <cellStyle name="60% - Акцент3 7 2 2" xfId="4367"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="4368"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="4369"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="4370"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="4371"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="4372"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="4373"/>
+    <cellStyle name="60% - Акцент3 7 26" xfId="4356"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="4374"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="4375"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="4376"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="4377"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="4378"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="4379"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="4380"/>
+    <cellStyle name="60% - Акцент3 8" xfId="933"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="4382"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="4383"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="4384"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="4385"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="4386"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="4387"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="4388"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="4389"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="4390"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="4391"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="934"/>
+    <cellStyle name="60% - Акцент3 8 2 2" xfId="4392"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="4393"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="4394"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="4395"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="4396"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="4397"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="4398"/>
+    <cellStyle name="60% - Акцент3 8 26" xfId="4381"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="4399"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="4400"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="4401"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="4402"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="4403"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="4404"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="4405"/>
+    <cellStyle name="60% - Акцент3 9" xfId="935"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="4407"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="4408"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="4409"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="4410"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="4411"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="4412"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="4413"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="4414"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="4415"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="4416"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="936"/>
+    <cellStyle name="60% - Акцент3 9 2 2" xfId="4417"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="4418"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="4419"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="4420"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="4421"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="4422"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="4423"/>
+    <cellStyle name="60% - Акцент3 9 26" xfId="4406"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="4424"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="4425"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="4426"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="4427"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="4428"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="4429"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="4430"/>
+    <cellStyle name="60% - Акцент4 10" xfId="937"/>
+    <cellStyle name="60% - Акцент4 10 2" xfId="938"/>
+    <cellStyle name="60% - Акцент4 11" xfId="939"/>
+    <cellStyle name="60% - Акцент4 11 2" xfId="940"/>
+    <cellStyle name="60% - Акцент4 12" xfId="941"/>
+    <cellStyle name="60% - Акцент4 12 2" xfId="942"/>
+    <cellStyle name="60% - Акцент4 13" xfId="943"/>
+    <cellStyle name="60% - Акцент4 13 2" xfId="944"/>
+    <cellStyle name="60% - Акцент4 14" xfId="945"/>
+    <cellStyle name="60% - Акцент4 14 2" xfId="946"/>
+    <cellStyle name="60% - Акцент4 15" xfId="947"/>
+    <cellStyle name="60% - Акцент4 15 2" xfId="948"/>
+    <cellStyle name="60% - Акцент4 16" xfId="949"/>
+    <cellStyle name="60% - Акцент4 16 2" xfId="950"/>
+    <cellStyle name="60% - Акцент4 17" xfId="951"/>
+    <cellStyle name="60% - Акцент4 18" xfId="952"/>
+    <cellStyle name="60% - Акцент4 19" xfId="953"/>
+    <cellStyle name="60% - Акцент4 2" xfId="954"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="955"/>
+    <cellStyle name="60% - Акцент4 2 10 2" xfId="4432"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="956"/>
+    <cellStyle name="60% - Акцент4 2 11 2" xfId="4433"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="957"/>
+    <cellStyle name="60% - Акцент4 2 12 2" xfId="4434"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="958"/>
+    <cellStyle name="60% - Акцент4 2 13 2" xfId="4435"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="959"/>
+    <cellStyle name="60% - Акцент4 2 14 2" xfId="4436"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="960"/>
+    <cellStyle name="60% - Акцент4 2 15 2" xfId="4437"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="961"/>
+    <cellStyle name="60% - Акцент4 2 16 2" xfId="4438"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="4439"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="4440"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="4441"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="962"/>
+    <cellStyle name="60% - Акцент4 2 2 2" xfId="963"/>
+    <cellStyle name="60% - Акцент4 2 2 3" xfId="4442"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="4443"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="4444"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="4445"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="4446"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="4447"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="4448"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="4431"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="964"/>
+    <cellStyle name="60% - Акцент4 2 3 2" xfId="965"/>
+    <cellStyle name="60% - Акцент4 2 3 3" xfId="4449"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="966"/>
+    <cellStyle name="60% - Акцент4 2 4 2" xfId="4450"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="967"/>
+    <cellStyle name="60% - Акцент4 2 5 2" xfId="4451"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="968"/>
+    <cellStyle name="60% - Акцент4 2 6 2" xfId="4452"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="969"/>
+    <cellStyle name="60% - Акцент4 2 7 2" xfId="4453"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="970"/>
+    <cellStyle name="60% - Акцент4 2 8 2" xfId="4454"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="971"/>
+    <cellStyle name="60% - Акцент4 2 9 2" xfId="4455"/>
+    <cellStyle name="60% - Акцент4 20" xfId="972"/>
+    <cellStyle name="60% - Акцент4 21" xfId="973"/>
+    <cellStyle name="60% - Акцент4 22" xfId="974"/>
+    <cellStyle name="60% - Акцент4 23" xfId="975"/>
+    <cellStyle name="60% - Акцент4 24" xfId="976"/>
+    <cellStyle name="60% - Акцент4 25" xfId="977"/>
+    <cellStyle name="60% - Акцент4 26" xfId="978"/>
+    <cellStyle name="60% - Акцент4 27" xfId="979"/>
+    <cellStyle name="60% - Акцент4 28" xfId="980"/>
+    <cellStyle name="60% - Акцент4 29" xfId="981"/>
+    <cellStyle name="60% - Акцент4 3" xfId="982"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="4457"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="4458"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="4459"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="4460"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="4461"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="4462"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="4463"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="4464"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="4465"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="4466"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="983"/>
+    <cellStyle name="60% - Акцент4 3 2 2" xfId="4467"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="4468"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="4469"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="4470"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="4471"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="4472"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="4473"/>
+    <cellStyle name="60% - Акцент4 3 26" xfId="4456"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="4474"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="4475"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="4476"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="4477"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="4478"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="4479"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="4480"/>
+    <cellStyle name="60% - Акцент4 30" xfId="984"/>
+    <cellStyle name="60% - Акцент4 31" xfId="985"/>
+    <cellStyle name="60% - Акцент4 32" xfId="986"/>
+    <cellStyle name="60% - Акцент4 4" xfId="987"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="4482"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="4483"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="4484"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="4485"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="4486"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="4487"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="4488"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="4489"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="4490"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="4491"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="988"/>
+    <cellStyle name="60% - Акцент4 4 2 2" xfId="4492"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="4493"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="4494"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="4495"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="4496"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="4497"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="4498"/>
+    <cellStyle name="60% - Акцент4 4 26" xfId="4481"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="4499"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="4500"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="4501"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="4502"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="4503"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="4504"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="4505"/>
+    <cellStyle name="60% - Акцент4 5" xfId="989"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="4507"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="4508"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="4509"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="4510"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="4511"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="4512"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="4513"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="4514"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="4515"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="4516"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="990"/>
+    <cellStyle name="60% - Акцент4 5 2 2" xfId="4517"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="4518"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="4519"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="4520"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="4521"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="4522"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="4523"/>
+    <cellStyle name="60% - Акцент4 5 26" xfId="4506"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="4524"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="4525"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="4526"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="4527"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="4528"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="4529"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="4530"/>
+    <cellStyle name="60% - Акцент4 6" xfId="991"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="4532"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="4533"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="4534"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="4535"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="4536"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="4537"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="4538"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="4539"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="4540"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="4541"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="992"/>
+    <cellStyle name="60% - Акцент4 6 2 2" xfId="4542"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="4543"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="4544"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="4545"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="4546"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="4547"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="4548"/>
+    <cellStyle name="60% - Акцент4 6 26" xfId="4531"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="4549"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="4550"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="4551"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="4552"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="4553"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="4554"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="4555"/>
+    <cellStyle name="60% - Акцент4 7" xfId="993"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="4557"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="4558"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="4559"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="4560"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="4561"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="4562"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="4563"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="4564"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="4565"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="4566"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="994"/>
+    <cellStyle name="60% - Акцент4 7 2 2" xfId="4567"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="4568"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="4569"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="4570"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="4571"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="4572"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="4573"/>
+    <cellStyle name="60% - Акцент4 7 26" xfId="4556"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="4574"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="4575"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="4576"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="4577"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="4578"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="4579"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="4580"/>
+    <cellStyle name="60% - Акцент4 8" xfId="995"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="4582"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="4583"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="4584"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="4585"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="4586"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="4587"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="4588"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="4589"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="4590"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="4591"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="996"/>
+    <cellStyle name="60% - Акцент4 8 2 2" xfId="4592"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="4593"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="4594"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="4595"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="4596"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="4597"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="4598"/>
+    <cellStyle name="60% - Акцент4 8 26" xfId="4581"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="4599"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="4600"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="4601"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="4602"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="4603"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="4604"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="4605"/>
+    <cellStyle name="60% - Акцент4 9" xfId="997"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="4607"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="4608"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="4609"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="4610"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="4611"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="4612"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="4613"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="4614"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="4615"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="4616"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="998"/>
+    <cellStyle name="60% - Акцент4 9 2 2" xfId="4617"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="4618"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="4619"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="4620"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="4621"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="4622"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="4623"/>
+    <cellStyle name="60% - Акцент4 9 26" xfId="4606"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="4624"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="4625"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="4626"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="4627"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="4628"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="4629"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="4630"/>
+    <cellStyle name="60% - Акцент5 10" xfId="999"/>
+    <cellStyle name="60% - Акцент5 10 2" xfId="1000"/>
+    <cellStyle name="60% - Акцент5 11" xfId="1001"/>
+    <cellStyle name="60% - Акцент5 11 2" xfId="1002"/>
+    <cellStyle name="60% - Акцент5 12" xfId="1003"/>
+    <cellStyle name="60% - Акцент5 12 2" xfId="1004"/>
+    <cellStyle name="60% - Акцент5 13" xfId="1005"/>
+    <cellStyle name="60% - Акцент5 13 2" xfId="1006"/>
+    <cellStyle name="60% - Акцент5 14" xfId="1007"/>
+    <cellStyle name="60% - Акцент5 14 2" xfId="1008"/>
+    <cellStyle name="60% - Акцент5 15" xfId="1009"/>
+    <cellStyle name="60% - Акцент5 15 2" xfId="1010"/>
+    <cellStyle name="60% - Акцент5 16" xfId="1011"/>
+    <cellStyle name="60% - Акцент5 16 2" xfId="1012"/>
+    <cellStyle name="60% - Акцент5 17" xfId="1013"/>
+    <cellStyle name="60% - Акцент5 18" xfId="1014"/>
+    <cellStyle name="60% - Акцент5 19" xfId="1015"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1016"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="1017"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="1018"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="1019"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="1020"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="1021"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="1022"/>
+    <cellStyle name="60% - Акцент5 2 16" xfId="1023"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="1024"/>
+    <cellStyle name="60% - Акцент5 2 2 2" xfId="1025"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="1026"/>
+    <cellStyle name="60% - Акцент5 2 3 2" xfId="1027"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="1028"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="1029"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="1030"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="1031"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="1032"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="1033"/>
+    <cellStyle name="60% - Акцент5 20" xfId="1034"/>
+    <cellStyle name="60% - Акцент5 21" xfId="1035"/>
+    <cellStyle name="60% - Акцент5 22" xfId="1036"/>
+    <cellStyle name="60% - Акцент5 23" xfId="1037"/>
+    <cellStyle name="60% - Акцент5 24" xfId="1038"/>
+    <cellStyle name="60% - Акцент5 25" xfId="1039"/>
+    <cellStyle name="60% - Акцент5 26" xfId="1040"/>
+    <cellStyle name="60% - Акцент5 27" xfId="1041"/>
+    <cellStyle name="60% - Акцент5 28" xfId="1042"/>
+    <cellStyle name="60% - Акцент5 29" xfId="1043"/>
+    <cellStyle name="60% - Акцент5 3" xfId="1044"/>
+    <cellStyle name="60% - Акцент5 3 2" xfId="1045"/>
+    <cellStyle name="60% - Акцент5 30" xfId="1046"/>
+    <cellStyle name="60% - Акцент5 31" xfId="1047"/>
+    <cellStyle name="60% - Акцент5 32" xfId="1048"/>
+    <cellStyle name="60% - Акцент5 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент5 4 2" xfId="1050"/>
+    <cellStyle name="60% - Акцент5 5" xfId="1051"/>
+    <cellStyle name="60% - Акцент5 5 2" xfId="1052"/>
+    <cellStyle name="60% - Акцент5 6" xfId="1053"/>
+    <cellStyle name="60% - Акцент5 6 2" xfId="1054"/>
+    <cellStyle name="60% - Акцент5 7" xfId="1055"/>
+    <cellStyle name="60% - Акцент5 7 2" xfId="1056"/>
+    <cellStyle name="60% - Акцент5 8" xfId="1057"/>
+    <cellStyle name="60% - Акцент5 8 2" xfId="1058"/>
+    <cellStyle name="60% - Акцент5 9" xfId="1059"/>
+    <cellStyle name="60% - Акцент5 9 2" xfId="1060"/>
+    <cellStyle name="60% - Акцент6 10" xfId="1061"/>
+    <cellStyle name="60% - Акцент6 10 2" xfId="1062"/>
+    <cellStyle name="60% - Акцент6 11" xfId="1063"/>
+    <cellStyle name="60% - Акцент6 11 2" xfId="1064"/>
+    <cellStyle name="60% - Акцент6 12" xfId="1065"/>
+    <cellStyle name="60% - Акцент6 12 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент6 13" xfId="1067"/>
+    <cellStyle name="60% - Акцент6 13 2" xfId="1068"/>
+    <cellStyle name="60% - Акцент6 14" xfId="1069"/>
+    <cellStyle name="60% - Акцент6 14 2" xfId="1070"/>
+    <cellStyle name="60% - Акцент6 15" xfId="1071"/>
+    <cellStyle name="60% - Акцент6 15 2" xfId="1072"/>
+    <cellStyle name="60% - Акцент6 16" xfId="1073"/>
+    <cellStyle name="60% - Акцент6 16 2" xfId="1074"/>
+    <cellStyle name="60% - Акцент6 17" xfId="1075"/>
+    <cellStyle name="60% - Акцент6 18" xfId="1076"/>
+    <cellStyle name="60% - Акцент6 19" xfId="1077"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1078"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1079"/>
+    <cellStyle name="60% - Акцент6 2 10 2" xfId="4632"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1080"/>
+    <cellStyle name="60% - Акцент6 2 11 2" xfId="4633"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1081"/>
+    <cellStyle name="60% - Акцент6 2 12 2" xfId="4634"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1082"/>
+    <cellStyle name="60% - Акцент6 2 13 2" xfId="4635"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1083"/>
+    <cellStyle name="60% - Акцент6 2 14 2" xfId="4636"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1084"/>
+    <cellStyle name="60% - Акцент6 2 15 2" xfId="4637"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1085"/>
+    <cellStyle name="60% - Акцент6 2 16 2" xfId="4638"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="4639"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="4640"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="4641"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1086"/>
+    <cellStyle name="60% - Акцент6 2 2 2" xfId="1087"/>
+    <cellStyle name="60% - Акцент6 2 2 3" xfId="4642"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="4643"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="4644"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="4645"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="4646"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="4647"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="4648"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="4631"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1088"/>
+    <cellStyle name="60% - Акцент6 2 3 2" xfId="1089"/>
+    <cellStyle name="60% - Акцент6 2 3 3" xfId="4649"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1090"/>
+    <cellStyle name="60% - Акцент6 2 4 2" xfId="4650"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1091"/>
+    <cellStyle name="60% - Акцент6 2 5 2" xfId="4651"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1092"/>
+    <cellStyle name="60% - Акцент6 2 6 2" xfId="4652"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1093"/>
+    <cellStyle name="60% - Акцент6 2 7 2" xfId="4653"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1094"/>
+    <cellStyle name="60% - Акцент6 2 8 2" xfId="4654"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1095"/>
+    <cellStyle name="60% - Акцент6 2 9 2" xfId="4655"/>
+    <cellStyle name="60% - Акцент6 20" xfId="1096"/>
+    <cellStyle name="60% - Акцент6 21" xfId="1097"/>
+    <cellStyle name="60% - Акцент6 22" xfId="1098"/>
+    <cellStyle name="60% - Акцент6 23" xfId="1099"/>
+    <cellStyle name="60% - Акцент6 24" xfId="1100"/>
+    <cellStyle name="60% - Акцент6 25" xfId="1101"/>
+    <cellStyle name="60% - Акцент6 26" xfId="1102"/>
+    <cellStyle name="60% - Акцент6 27" xfId="1103"/>
+    <cellStyle name="60% - Акцент6 28" xfId="1104"/>
+    <cellStyle name="60% - Акцент6 29" xfId="1105"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1106"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="4657"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="4658"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="4659"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="4660"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="4661"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="4662"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="4663"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="4664"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="4665"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="4666"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1107"/>
+    <cellStyle name="60% - Акцент6 3 2 2" xfId="4667"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="4668"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="4669"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="4670"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="4671"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="4672"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="4673"/>
+    <cellStyle name="60% - Акцент6 3 26" xfId="4656"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="4674"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="4675"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="4676"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="4677"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="4678"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="4679"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="4680"/>
+    <cellStyle name="60% - Акцент6 30" xfId="1108"/>
+    <cellStyle name="60% - Акцент6 31" xfId="1109"/>
+    <cellStyle name="60% - Акцент6 32" xfId="1110"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1111"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="4682"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="4683"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="4684"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="4685"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="4686"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="4687"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="4688"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="4689"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="4690"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="4691"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1112"/>
+    <cellStyle name="60% - Акцент6 4 2 2" xfId="4692"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="4693"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="4694"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="4695"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="4696"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="4697"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="4698"/>
+    <cellStyle name="60% - Акцент6 4 26" xfId="4681"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="4699"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="4700"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="4701"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="4702"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="4703"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="4704"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="4705"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1113"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="4707"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="4708"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="4709"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="4710"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="4711"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="4712"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="4713"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="4714"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="4715"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="4716"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1114"/>
+    <cellStyle name="60% - Акцент6 5 2 2" xfId="4717"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="4718"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="4719"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="4720"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="4721"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="4722"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="4723"/>
+    <cellStyle name="60% - Акцент6 5 26" xfId="4706"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="4724"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="4725"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="4726"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="4727"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="4728"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="4729"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="4730"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1115"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="4732"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="4733"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="4734"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="4735"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="4736"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="4737"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="4738"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="4739"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="4740"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="4741"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент6 6 2 2" xfId="4742"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="4743"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="4744"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="4745"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="4746"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="4747"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="4748"/>
+    <cellStyle name="60% - Акцент6 6 26" xfId="4731"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="4749"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="4750"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="4751"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="4752"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="4753"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="4754"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="4755"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1117"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="4757"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="4758"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="4759"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="4760"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="4761"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="4762"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="4763"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="4764"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="4765"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="4766"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1118"/>
+    <cellStyle name="60% - Акцент6 7 2 2" xfId="4767"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="4768"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="4769"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="4770"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="4771"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="4772"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="4773"/>
+    <cellStyle name="60% - Акцент6 7 26" xfId="4756"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="4774"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="4775"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="4776"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="4777"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="4778"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="4779"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="4780"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1119"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="4782"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="4783"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="4784"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="4785"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="4786"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="4787"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="4788"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="4789"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="4790"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="4791"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1120"/>
+    <cellStyle name="60% - Акцент6 8 2 2" xfId="4792"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="4793"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="4794"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="4795"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="4796"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="4797"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="4798"/>
+    <cellStyle name="60% - Акцент6 8 26" xfId="4781"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="4799"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="4800"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="4801"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="4802"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="4803"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="4804"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="4805"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1121"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="4807"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="4808"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="4809"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="4810"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="4811"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="4812"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="4813"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="4814"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="4815"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="4816"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1122"/>
+    <cellStyle name="60% - Акцент6 9 2 2" xfId="4817"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="4818"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="4819"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="4820"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="4821"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="4822"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="4823"/>
+    <cellStyle name="60% - Акцент6 9 26" xfId="4806"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="4824"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="4825"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="4826"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="4827"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="4828"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="4829"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="4830"/>
+    <cellStyle name="Акцент1 10" xfId="1123"/>
+    <cellStyle name="Акцент1 11" xfId="1124"/>
+    <cellStyle name="Акцент1 12" xfId="1125"/>
+    <cellStyle name="Акцент1 13" xfId="1126"/>
+    <cellStyle name="Акцент1 14" xfId="1127"/>
+    <cellStyle name="Акцент1 15" xfId="1128"/>
+    <cellStyle name="Акцент1 16" xfId="1129"/>
+    <cellStyle name="Акцент1 2" xfId="1130"/>
+    <cellStyle name="Акцент1 2 10" xfId="1131"/>
+    <cellStyle name="Акцент1 2 11" xfId="1132"/>
+    <cellStyle name="Акцент1 2 12" xfId="1133"/>
+    <cellStyle name="Акцент1 2 13" xfId="1134"/>
+    <cellStyle name="Акцент1 2 14" xfId="1135"/>
+    <cellStyle name="Акцент1 2 15" xfId="1136"/>
+    <cellStyle name="Акцент1 2 2" xfId="1137"/>
+    <cellStyle name="Акцент1 2 3" xfId="1138"/>
+    <cellStyle name="Акцент1 2 4" xfId="1139"/>
+    <cellStyle name="Акцент1 2 5" xfId="1140"/>
+    <cellStyle name="Акцент1 2 6" xfId="1141"/>
+    <cellStyle name="Акцент1 2 7" xfId="1142"/>
+    <cellStyle name="Акцент1 2 8" xfId="1143"/>
+    <cellStyle name="Акцент1 2 9" xfId="1144"/>
+    <cellStyle name="Акцент1 3" xfId="1145"/>
+    <cellStyle name="Акцент1 4" xfId="1146"/>
+    <cellStyle name="Акцент1 5" xfId="1147"/>
+    <cellStyle name="Акцент1 6" xfId="1148"/>
+    <cellStyle name="Акцент1 7" xfId="1149"/>
+    <cellStyle name="Акцент1 8" xfId="1150"/>
+    <cellStyle name="Акцент1 9" xfId="1151"/>
+    <cellStyle name="Акцент2 10" xfId="1152"/>
+    <cellStyle name="Акцент2 11" xfId="1153"/>
+    <cellStyle name="Акцент2 12" xfId="1154"/>
+    <cellStyle name="Акцент2 13" xfId="1155"/>
+    <cellStyle name="Акцент2 14" xfId="1156"/>
+    <cellStyle name="Акцент2 15" xfId="1157"/>
+    <cellStyle name="Акцент2 16" xfId="1158"/>
+    <cellStyle name="Акцент2 2" xfId="1159"/>
+    <cellStyle name="Акцент2 2 10" xfId="1160"/>
+    <cellStyle name="Акцент2 2 11" xfId="1161"/>
+    <cellStyle name="Акцент2 2 12" xfId="1162"/>
+    <cellStyle name="Акцент2 2 13" xfId="1163"/>
+    <cellStyle name="Акцент2 2 14" xfId="1164"/>
+    <cellStyle name="Акцент2 2 15" xfId="1165"/>
+    <cellStyle name="Акцент2 2 2" xfId="1166"/>
+    <cellStyle name="Акцент2 2 3" xfId="1167"/>
+    <cellStyle name="Акцент2 2 4" xfId="1168"/>
+    <cellStyle name="Акцент2 2 5" xfId="1169"/>
+    <cellStyle name="Акцент2 2 6" xfId="1170"/>
+    <cellStyle name="Акцент2 2 7" xfId="1171"/>
+    <cellStyle name="Акцент2 2 8" xfId="1172"/>
+    <cellStyle name="Акцент2 2 9" xfId="1173"/>
+    <cellStyle name="Акцент2 3" xfId="1174"/>
+    <cellStyle name="Акцент2 4" xfId="1175"/>
+    <cellStyle name="Акцент2 5" xfId="1176"/>
+    <cellStyle name="Акцент2 6" xfId="1177"/>
+    <cellStyle name="Акцент2 7" xfId="1178"/>
+    <cellStyle name="Акцент2 8" xfId="1179"/>
+    <cellStyle name="Акцент2 9" xfId="1180"/>
+    <cellStyle name="Акцент3 10" xfId="1181"/>
+    <cellStyle name="Акцент3 11" xfId="1182"/>
+    <cellStyle name="Акцент3 12" xfId="1183"/>
+    <cellStyle name="Акцент3 13" xfId="1184"/>
+    <cellStyle name="Акцент3 14" xfId="1185"/>
+    <cellStyle name="Акцент3 15" xfId="1186"/>
+    <cellStyle name="Акцент3 16" xfId="1187"/>
+    <cellStyle name="Акцент3 2" xfId="1188"/>
+    <cellStyle name="Акцент3 2 10" xfId="1189"/>
+    <cellStyle name="Акцент3 2 11" xfId="1190"/>
+    <cellStyle name="Акцент3 2 12" xfId="1191"/>
+    <cellStyle name="Акцент3 2 13" xfId="1192"/>
+    <cellStyle name="Акцент3 2 14" xfId="1193"/>
+    <cellStyle name="Акцент3 2 15" xfId="1194"/>
+    <cellStyle name="Акцент3 2 2" xfId="1195"/>
+    <cellStyle name="Акцент3 2 3" xfId="1196"/>
+    <cellStyle name="Акцент3 2 4" xfId="1197"/>
+    <cellStyle name="Акцент3 2 5" xfId="1198"/>
+    <cellStyle name="Акцент3 2 6" xfId="1199"/>
+    <cellStyle name="Акцент3 2 7" xfId="1200"/>
+    <cellStyle name="Акцент3 2 8" xfId="1201"/>
+    <cellStyle name="Акцент3 2 9" xfId="1202"/>
+    <cellStyle name="Акцент3 3" xfId="1203"/>
+    <cellStyle name="Акцент3 4" xfId="1204"/>
+    <cellStyle name="Акцент3 5" xfId="1205"/>
+    <cellStyle name="Акцент3 6" xfId="1206"/>
+    <cellStyle name="Акцент3 7" xfId="1207"/>
+    <cellStyle name="Акцент3 8" xfId="1208"/>
+    <cellStyle name="Акцент3 9" xfId="1209"/>
+    <cellStyle name="Акцент4 10" xfId="1210"/>
+    <cellStyle name="Акцент4 11" xfId="1211"/>
+    <cellStyle name="Акцент4 12" xfId="1212"/>
+    <cellStyle name="Акцент4 13" xfId="1213"/>
+    <cellStyle name="Акцент4 14" xfId="1214"/>
+    <cellStyle name="Акцент4 15" xfId="1215"/>
+    <cellStyle name="Акцент4 16" xfId="1216"/>
+    <cellStyle name="Акцент4 2" xfId="1217"/>
+    <cellStyle name="Акцент4 2 10" xfId="1218"/>
+    <cellStyle name="Акцент4 2 11" xfId="1219"/>
+    <cellStyle name="Акцент4 2 12" xfId="1220"/>
+    <cellStyle name="Акцент4 2 13" xfId="1221"/>
+    <cellStyle name="Акцент4 2 14" xfId="1222"/>
+    <cellStyle name="Акцент4 2 15" xfId="1223"/>
+    <cellStyle name="Акцент4 2 2" xfId="1224"/>
+    <cellStyle name="Акцент4 2 3" xfId="1225"/>
+    <cellStyle name="Акцент4 2 4" xfId="1226"/>
+    <cellStyle name="Акцент4 2 5" xfId="1227"/>
+    <cellStyle name="Акцент4 2 6" xfId="1228"/>
+    <cellStyle name="Акцент4 2 7" xfId="1229"/>
+    <cellStyle name="Акцент4 2 8" xfId="1230"/>
+    <cellStyle name="Акцент4 2 9" xfId="1231"/>
+    <cellStyle name="Акцент4 3" xfId="1232"/>
+    <cellStyle name="Акцент4 4" xfId="1233"/>
+    <cellStyle name="Акцент4 5" xfId="1234"/>
+    <cellStyle name="Акцент4 6" xfId="1235"/>
+    <cellStyle name="Акцент4 7" xfId="1236"/>
+    <cellStyle name="Акцент4 8" xfId="1237"/>
+    <cellStyle name="Акцент4 9" xfId="1238"/>
+    <cellStyle name="Акцент5 10" xfId="1239"/>
+    <cellStyle name="Акцент5 11" xfId="1240"/>
+    <cellStyle name="Акцент5 12" xfId="1241"/>
+    <cellStyle name="Акцент5 13" xfId="1242"/>
+    <cellStyle name="Акцент5 14" xfId="1243"/>
+    <cellStyle name="Акцент5 15" xfId="1244"/>
+    <cellStyle name="Акцент5 16" xfId="1245"/>
+    <cellStyle name="Акцент5 2" xfId="1246"/>
+    <cellStyle name="Акцент5 2 10" xfId="1247"/>
+    <cellStyle name="Акцент5 2 11" xfId="1248"/>
+    <cellStyle name="Акцент5 2 12" xfId="1249"/>
+    <cellStyle name="Акцент5 2 13" xfId="1250"/>
+    <cellStyle name="Акцент5 2 14" xfId="1251"/>
+    <cellStyle name="Акцент5 2 15" xfId="1252"/>
+    <cellStyle name="Акцент5 2 2" xfId="1253"/>
+    <cellStyle name="Акцент5 2 3" xfId="1254"/>
+    <cellStyle name="Акцент5 2 4" xfId="1255"/>
+    <cellStyle name="Акцент5 2 5" xfId="1256"/>
+    <cellStyle name="Акцент5 2 6" xfId="1257"/>
+    <cellStyle name="Акцент5 2 7" xfId="1258"/>
+    <cellStyle name="Акцент5 2 8" xfId="1259"/>
+    <cellStyle name="Акцент5 2 9" xfId="1260"/>
+    <cellStyle name="Акцент5 3" xfId="1261"/>
+    <cellStyle name="Акцент5 4" xfId="1262"/>
+    <cellStyle name="Акцент5 5" xfId="1263"/>
+    <cellStyle name="Акцент5 6" xfId="1264"/>
+    <cellStyle name="Акцент5 7" xfId="1265"/>
+    <cellStyle name="Акцент5 8" xfId="1266"/>
+    <cellStyle name="Акцент5 9" xfId="1267"/>
+    <cellStyle name="Акцент6 10" xfId="1268"/>
+    <cellStyle name="Акцент6 11" xfId="1269"/>
+    <cellStyle name="Акцент6 12" xfId="1270"/>
+    <cellStyle name="Акцент6 13" xfId="1271"/>
+    <cellStyle name="Акцент6 14" xfId="1272"/>
+    <cellStyle name="Акцент6 15" xfId="1273"/>
+    <cellStyle name="Акцент6 16" xfId="1274"/>
+    <cellStyle name="Акцент6 2" xfId="1275"/>
+    <cellStyle name="Акцент6 2 10" xfId="1276"/>
+    <cellStyle name="Акцент6 2 11" xfId="1277"/>
+    <cellStyle name="Акцент6 2 12" xfId="1278"/>
+    <cellStyle name="Акцент6 2 13" xfId="1279"/>
+    <cellStyle name="Акцент6 2 14" xfId="1280"/>
+    <cellStyle name="Акцент6 2 15" xfId="1281"/>
+    <cellStyle name="Акцент6 2 2" xfId="1282"/>
+    <cellStyle name="Акцент6 2 3" xfId="1283"/>
+    <cellStyle name="Акцент6 2 4" xfId="1284"/>
+    <cellStyle name="Акцент6 2 5" xfId="1285"/>
+    <cellStyle name="Акцент6 2 6" xfId="1286"/>
+    <cellStyle name="Акцент6 2 7" xfId="1287"/>
+    <cellStyle name="Акцент6 2 8" xfId="1288"/>
+    <cellStyle name="Акцент6 2 9" xfId="1289"/>
+    <cellStyle name="Акцент6 3" xfId="1290"/>
+    <cellStyle name="Акцент6 4" xfId="1291"/>
+    <cellStyle name="Акцент6 5" xfId="1292"/>
+    <cellStyle name="Акцент6 6" xfId="1293"/>
+    <cellStyle name="Акцент6 7" xfId="1294"/>
+    <cellStyle name="Акцент6 8" xfId="1295"/>
+    <cellStyle name="Акцент6 9" xfId="1296"/>
+    <cellStyle name="Ввод  10" xfId="1297"/>
+    <cellStyle name="Ввод  10 2" xfId="1298"/>
+    <cellStyle name="Ввод  11" xfId="1299"/>
+    <cellStyle name="Ввод  11 2" xfId="1300"/>
+    <cellStyle name="Ввод  12" xfId="1301"/>
+    <cellStyle name="Ввод  12 2" xfId="1302"/>
+    <cellStyle name="Ввод  13" xfId="1303"/>
+    <cellStyle name="Ввод  13 2" xfId="1304"/>
+    <cellStyle name="Ввод  14" xfId="1305"/>
+    <cellStyle name="Ввод  14 2" xfId="1306"/>
+    <cellStyle name="Ввод  15" xfId="1307"/>
+    <cellStyle name="Ввод  15 2" xfId="1308"/>
+    <cellStyle name="Ввод  16" xfId="1309"/>
+    <cellStyle name="Ввод  16 2" xfId="1310"/>
+    <cellStyle name="Ввод  2" xfId="1311"/>
+    <cellStyle name="Ввод  2 10" xfId="1312"/>
+    <cellStyle name="Ввод  2 10 2" xfId="1313"/>
+    <cellStyle name="Ввод  2 11" xfId="1314"/>
+    <cellStyle name="Ввод  2 11 2" xfId="1315"/>
+    <cellStyle name="Ввод  2 12" xfId="1316"/>
+    <cellStyle name="Ввод  2 12 2" xfId="1317"/>
+    <cellStyle name="Ввод  2 13" xfId="1318"/>
+    <cellStyle name="Ввод  2 13 2" xfId="1319"/>
+    <cellStyle name="Ввод  2 14" xfId="1320"/>
+    <cellStyle name="Ввод  2 14 2" xfId="1321"/>
+    <cellStyle name="Ввод  2 15" xfId="1322"/>
+    <cellStyle name="Ввод  2 15 2" xfId="1323"/>
+    <cellStyle name="Ввод  2 16" xfId="1324"/>
+    <cellStyle name="Ввод  2 2" xfId="1325"/>
+    <cellStyle name="Ввод  2 2 2" xfId="1326"/>
+    <cellStyle name="Ввод  2 3" xfId="1327"/>
+    <cellStyle name="Ввод  2 3 2" xfId="1328"/>
+    <cellStyle name="Ввод  2 4" xfId="1329"/>
+    <cellStyle name="Ввод  2 4 2" xfId="1330"/>
+    <cellStyle name="Ввод  2 5" xfId="1331"/>
+    <cellStyle name="Ввод  2 5 2" xfId="1332"/>
+    <cellStyle name="Ввод  2 6" xfId="1333"/>
+    <cellStyle name="Ввод  2 6 2" xfId="1334"/>
+    <cellStyle name="Ввод  2 7" xfId="1335"/>
+    <cellStyle name="Ввод  2 7 2" xfId="1336"/>
+    <cellStyle name="Ввод  2 8" xfId="1337"/>
+    <cellStyle name="Ввод  2 8 2" xfId="1338"/>
+    <cellStyle name="Ввод  2 9" xfId="1339"/>
+    <cellStyle name="Ввод  2 9 2" xfId="1340"/>
+    <cellStyle name="Ввод  3" xfId="1341"/>
+    <cellStyle name="Ввод  3 2" xfId="1342"/>
+    <cellStyle name="Ввод  4" xfId="1343"/>
+    <cellStyle name="Ввод  4 2" xfId="1344"/>
+    <cellStyle name="Ввод  5" xfId="1345"/>
+    <cellStyle name="Ввод  5 2" xfId="1346"/>
+    <cellStyle name="Ввод  6" xfId="1347"/>
+    <cellStyle name="Ввод  6 2" xfId="1348"/>
+    <cellStyle name="Ввод  7" xfId="1349"/>
+    <cellStyle name="Ввод  7 2" xfId="1350"/>
+    <cellStyle name="Ввод  8" xfId="1351"/>
+    <cellStyle name="Ввод  8 2" xfId="1352"/>
+    <cellStyle name="Ввод  9" xfId="1353"/>
+    <cellStyle name="Ввод  9 2" xfId="1354"/>
+    <cellStyle name="Вывод 10" xfId="1355"/>
+    <cellStyle name="Вывод 10 2" xfId="1356"/>
+    <cellStyle name="Вывод 11" xfId="1357"/>
+    <cellStyle name="Вывод 11 2" xfId="1358"/>
+    <cellStyle name="Вывод 12" xfId="1359"/>
+    <cellStyle name="Вывод 12 2" xfId="1360"/>
+    <cellStyle name="Вывод 13" xfId="1361"/>
+    <cellStyle name="Вывод 13 2" xfId="1362"/>
+    <cellStyle name="Вывод 14" xfId="1363"/>
+    <cellStyle name="Вывод 14 2" xfId="1364"/>
+    <cellStyle name="Вывод 15" xfId="1365"/>
+    <cellStyle name="Вывод 15 2" xfId="1366"/>
+    <cellStyle name="Вывод 16" xfId="1367"/>
+    <cellStyle name="Вывод 16 2" xfId="1368"/>
+    <cellStyle name="Вывод 2" xfId="1369"/>
+    <cellStyle name="Вывод 2 10" xfId="1370"/>
+    <cellStyle name="Вывод 2 10 2" xfId="1371"/>
+    <cellStyle name="Вывод 2 11" xfId="1372"/>
+    <cellStyle name="Вывод 2 11 2" xfId="1373"/>
+    <cellStyle name="Вывод 2 12" xfId="1374"/>
+    <cellStyle name="Вывод 2 12 2" xfId="1375"/>
+    <cellStyle name="Вывод 2 13" xfId="1376"/>
+    <cellStyle name="Вывод 2 13 2" xfId="1377"/>
+    <cellStyle name="Вывод 2 14" xfId="1378"/>
+    <cellStyle name="Вывод 2 14 2" xfId="1379"/>
+    <cellStyle name="Вывод 2 15" xfId="1380"/>
+    <cellStyle name="Вывод 2 15 2" xfId="1381"/>
+    <cellStyle name="Вывод 2 16" xfId="1382"/>
+    <cellStyle name="Вывод 2 2" xfId="1383"/>
+    <cellStyle name="Вывод 2 2 2" xfId="1384"/>
+    <cellStyle name="Вывод 2 3" xfId="1385"/>
+    <cellStyle name="Вывод 2 3 2" xfId="1386"/>
+    <cellStyle name="Вывод 2 4" xfId="1387"/>
+    <cellStyle name="Вывод 2 4 2" xfId="1388"/>
+    <cellStyle name="Вывод 2 5" xfId="1389"/>
+    <cellStyle name="Вывод 2 5 2" xfId="1390"/>
+    <cellStyle name="Вывод 2 6" xfId="1391"/>
+    <cellStyle name="Вывод 2 6 2" xfId="1392"/>
+    <cellStyle name="Вывод 2 7" xfId="1393"/>
+    <cellStyle name="Вывод 2 7 2" xfId="1394"/>
+    <cellStyle name="Вывод 2 8" xfId="1395"/>
+    <cellStyle name="Вывод 2 8 2" xfId="1396"/>
+    <cellStyle name="Вывод 2 9" xfId="1397"/>
+    <cellStyle name="Вывод 2 9 2" xfId="1398"/>
+    <cellStyle name="Вывод 3" xfId="1399"/>
+    <cellStyle name="Вывод 3 2" xfId="1400"/>
+    <cellStyle name="Вывод 4" xfId="1401"/>
+    <cellStyle name="Вывод 4 2" xfId="1402"/>
+    <cellStyle name="Вывод 5" xfId="1403"/>
+    <cellStyle name="Вывод 5 2" xfId="1404"/>
+    <cellStyle name="Вывод 6" xfId="1405"/>
+    <cellStyle name="Вывод 6 2" xfId="1406"/>
+    <cellStyle name="Вывод 7" xfId="1407"/>
+    <cellStyle name="Вывод 7 2" xfId="1408"/>
+    <cellStyle name="Вывод 8" xfId="1409"/>
+    <cellStyle name="Вывод 8 2" xfId="1410"/>
+    <cellStyle name="Вывод 9" xfId="1411"/>
+    <cellStyle name="Вывод 9 2" xfId="1412"/>
+    <cellStyle name="Вычисление 10" xfId="1413"/>
+    <cellStyle name="Вычисление 10 2" xfId="1414"/>
+    <cellStyle name="Вычисление 11" xfId="1415"/>
+    <cellStyle name="Вычисление 11 2" xfId="1416"/>
+    <cellStyle name="Вычисление 12" xfId="1417"/>
+    <cellStyle name="Вычисление 12 2" xfId="1418"/>
+    <cellStyle name="Вычисление 13" xfId="1419"/>
+    <cellStyle name="Вычисление 13 2" xfId="1420"/>
+    <cellStyle name="Вычисление 14" xfId="1421"/>
+    <cellStyle name="Вычисление 14 2" xfId="1422"/>
+    <cellStyle name="Вычисление 15" xfId="1423"/>
+    <cellStyle name="Вычисление 15 2" xfId="1424"/>
+    <cellStyle name="Вычисление 16" xfId="1425"/>
+    <cellStyle name="Вычисление 16 2" xfId="1426"/>
+    <cellStyle name="Вычисление 2" xfId="1427"/>
+    <cellStyle name="Вычисление 2 10" xfId="1428"/>
+    <cellStyle name="Вычисление 2 10 2" xfId="1429"/>
+    <cellStyle name="Вычисление 2 11" xfId="1430"/>
+    <cellStyle name="Вычисление 2 11 2" xfId="1431"/>
+    <cellStyle name="Вычисление 2 12" xfId="1432"/>
+    <cellStyle name="Вычисление 2 12 2" xfId="1433"/>
+    <cellStyle name="Вычисление 2 13" xfId="1434"/>
+    <cellStyle name="Вычисление 2 13 2" xfId="1435"/>
+    <cellStyle name="Вычисление 2 14" xfId="1436"/>
+    <cellStyle name="Вычисление 2 14 2" xfId="1437"/>
+    <cellStyle name="Вычисление 2 15" xfId="1438"/>
+    <cellStyle name="Вычисление 2 15 2" xfId="1439"/>
+    <cellStyle name="Вычисление 2 16" xfId="1440"/>
+    <cellStyle name="Вычисление 2 2" xfId="1441"/>
+    <cellStyle name="Вычисление 2 2 2" xfId="1442"/>
+    <cellStyle name="Вычисление 2 3" xfId="1443"/>
+    <cellStyle name="Вычисление 2 3 2" xfId="1444"/>
+    <cellStyle name="Вычисление 2 4" xfId="1445"/>
+    <cellStyle name="Вычисление 2 4 2" xfId="1446"/>
+    <cellStyle name="Вычисление 2 5" xfId="1447"/>
+    <cellStyle name="Вычисление 2 5 2" xfId="1448"/>
+    <cellStyle name="Вычисление 2 6" xfId="1449"/>
+    <cellStyle name="Вычисление 2 6 2" xfId="1450"/>
+    <cellStyle name="Вычисление 2 7" xfId="1451"/>
+    <cellStyle name="Вычисление 2 7 2" xfId="1452"/>
+    <cellStyle name="Вычисление 2 8" xfId="1453"/>
+    <cellStyle name="Вычисление 2 8 2" xfId="1454"/>
+    <cellStyle name="Вычисление 2 9" xfId="1455"/>
+    <cellStyle name="Вычисление 2 9 2" xfId="1456"/>
+    <cellStyle name="Вычисление 3" xfId="1457"/>
+    <cellStyle name="Вычисление 3 2" xfId="1458"/>
+    <cellStyle name="Вычисление 4" xfId="1459"/>
+    <cellStyle name="Вычисление 4 2" xfId="1460"/>
+    <cellStyle name="Вычисление 5" xfId="1461"/>
+    <cellStyle name="Вычисление 5 2" xfId="1462"/>
+    <cellStyle name="Вычисление 6" xfId="1463"/>
+    <cellStyle name="Вычисление 6 2" xfId="1464"/>
+    <cellStyle name="Вычисление 7" xfId="1465"/>
+    <cellStyle name="Вычисление 7 2" xfId="1466"/>
+    <cellStyle name="Вычисление 8" xfId="1467"/>
+    <cellStyle name="Вычисление 8 2" xfId="1468"/>
+    <cellStyle name="Вычисление 9" xfId="1469"/>
+    <cellStyle name="Вычисление 9 2" xfId="1470"/>
+    <cellStyle name="Гиперссылка" xfId="1471" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1472"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1473"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="1474"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="4831"/>
+    <cellStyle name="Гиперссылка 3" xfId="1475"/>
+    <cellStyle name="Гиперссылка 4" xfId="1476"/>
+    <cellStyle name="Гиперссылка 5" xfId="1477"/>
+    <cellStyle name="Гиперссылка 6" xfId="1478"/>
+    <cellStyle name="Гиперссылка 7" xfId="1479"/>
+    <cellStyle name="Денежный 2" xfId="1480"/>
+    <cellStyle name="Денежный 3" xfId="1481"/>
+    <cellStyle name="Денежный 4" xfId="1482"/>
+    <cellStyle name="Заголовок 1 10" xfId="1483"/>
+    <cellStyle name="Заголовок 1 11" xfId="1484"/>
+    <cellStyle name="Заголовок 1 12" xfId="1485"/>
+    <cellStyle name="Заголовок 1 13" xfId="1486"/>
+    <cellStyle name="Заголовок 1 14" xfId="1487"/>
+    <cellStyle name="Заголовок 1 15" xfId="1488"/>
+    <cellStyle name="Заголовок 1 16" xfId="1489"/>
+    <cellStyle name="Заголовок 1 2" xfId="1490"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="1491"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="1492"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="1493"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="1494"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="1495"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="1496"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="1497"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="1498"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="1499"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="1500"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="1501"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="1502"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="1503"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="1504"/>
+    <cellStyle name="Заголовок 1 3" xfId="1505"/>
+    <cellStyle name="Заголовок 1 4" xfId="1506"/>
+    <cellStyle name="Заголовок 1 5" xfId="1507"/>
+    <cellStyle name="Заголовок 1 6" xfId="1508"/>
+    <cellStyle name="Заголовок 1 7" xfId="1509"/>
+    <cellStyle name="Заголовок 1 8" xfId="1510"/>
+    <cellStyle name="Заголовок 1 9" xfId="1511"/>
+    <cellStyle name="Заголовок 2 10" xfId="1512"/>
+    <cellStyle name="Заголовок 2 11" xfId="1513"/>
+    <cellStyle name="Заголовок 2 12" xfId="1514"/>
+    <cellStyle name="Заголовок 2 13" xfId="1515"/>
+    <cellStyle name="Заголовок 2 14" xfId="1516"/>
+    <cellStyle name="Заголовок 2 15" xfId="1517"/>
+    <cellStyle name="Заголовок 2 16" xfId="1518"/>
+    <cellStyle name="Заголовок 2 2" xfId="1519"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="1520"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="1521"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="1522"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="1523"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="1524"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="1525"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="1526"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="1527"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="1528"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="1529"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="1530"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="1531"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="1532"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="1533"/>
+    <cellStyle name="Заголовок 2 3" xfId="1534"/>
+    <cellStyle name="Заголовок 2 4" xfId="1535"/>
+    <cellStyle name="Заголовок 2 5" xfId="1536"/>
+    <cellStyle name="Заголовок 2 6" xfId="1537"/>
+    <cellStyle name="Заголовок 2 7" xfId="1538"/>
+    <cellStyle name="Заголовок 2 8" xfId="1539"/>
+    <cellStyle name="Заголовок 2 9" xfId="1540"/>
+    <cellStyle name="Заголовок 3 10" xfId="1541"/>
+    <cellStyle name="Заголовок 3 11" xfId="1542"/>
+    <cellStyle name="Заголовок 3 12" xfId="1543"/>
+    <cellStyle name="Заголовок 3 13" xfId="1544"/>
+    <cellStyle name="Заголовок 3 14" xfId="1545"/>
+    <cellStyle name="Заголовок 3 15" xfId="1546"/>
+    <cellStyle name="Заголовок 3 16" xfId="1547"/>
+    <cellStyle name="Заголовок 3 2" xfId="1548"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="1549"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="1550"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="1551"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="1552"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="1553"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="1554"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="1555"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="1556"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="1557"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="1558"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="1559"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="1560"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="1561"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="1562"/>
+    <cellStyle name="Заголовок 3 3" xfId="1563"/>
+    <cellStyle name="Заголовок 3 4" xfId="1564"/>
+    <cellStyle name="Заголовок 3 5" xfId="1565"/>
+    <cellStyle name="Заголовок 3 6" xfId="1566"/>
+    <cellStyle name="Заголовок 3 7" xfId="1567"/>
+    <cellStyle name="Заголовок 3 8" xfId="1568"/>
+    <cellStyle name="Заголовок 3 9" xfId="1569"/>
+    <cellStyle name="Заголовок 4 10" xfId="1570"/>
+    <cellStyle name="Заголовок 4 11" xfId="1571"/>
+    <cellStyle name="Заголовок 4 12" xfId="1572"/>
+    <cellStyle name="Заголовок 4 13" xfId="1573"/>
+    <cellStyle name="Заголовок 4 14" xfId="1574"/>
+    <cellStyle name="Заголовок 4 15" xfId="1575"/>
+    <cellStyle name="Заголовок 4 16" xfId="1576"/>
+    <cellStyle name="Заголовок 4 2" xfId="1577"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="1578"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="1579"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="1580"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="1581"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="1582"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="1583"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="1584"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="1585"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="1586"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="1587"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="1588"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="1589"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="1590"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="1591"/>
+    <cellStyle name="Заголовок 4 3" xfId="1592"/>
+    <cellStyle name="Заголовок 4 4" xfId="1593"/>
+    <cellStyle name="Заголовок 4 5" xfId="1594"/>
+    <cellStyle name="Заголовок 4 6" xfId="1595"/>
+    <cellStyle name="Заголовок 4 7" xfId="1596"/>
+    <cellStyle name="Заголовок 4 8" xfId="1597"/>
+    <cellStyle name="Заголовок 4 9" xfId="1598"/>
+    <cellStyle name="Итог 10" xfId="1599"/>
+    <cellStyle name="Итог 10 2" xfId="1600"/>
+    <cellStyle name="Итог 11" xfId="1601"/>
+    <cellStyle name="Итог 11 2" xfId="1602"/>
+    <cellStyle name="Итог 12" xfId="1603"/>
+    <cellStyle name="Итог 12 2" xfId="1604"/>
+    <cellStyle name="Итог 13" xfId="1605"/>
+    <cellStyle name="Итог 13 2" xfId="1606"/>
+    <cellStyle name="Итог 14" xfId="1607"/>
+    <cellStyle name="Итог 14 2" xfId="1608"/>
+    <cellStyle name="Итог 15" xfId="1609"/>
+    <cellStyle name="Итог 15 2" xfId="1610"/>
+    <cellStyle name="Итог 16" xfId="1611"/>
+    <cellStyle name="Итог 16 2" xfId="1612"/>
+    <cellStyle name="Итог 2" xfId="1613"/>
+    <cellStyle name="Итог 2 10" xfId="1614"/>
+    <cellStyle name="Итог 2 10 2" xfId="1615"/>
+    <cellStyle name="Итог 2 11" xfId="1616"/>
+    <cellStyle name="Итог 2 11 2" xfId="1617"/>
+    <cellStyle name="Итог 2 12" xfId="1618"/>
+    <cellStyle name="Итог 2 12 2" xfId="1619"/>
+    <cellStyle name="Итог 2 13" xfId="1620"/>
+    <cellStyle name="Итог 2 13 2" xfId="1621"/>
+    <cellStyle name="Итог 2 14" xfId="1622"/>
+    <cellStyle name="Итог 2 14 2" xfId="1623"/>
+    <cellStyle name="Итог 2 15" xfId="1624"/>
+    <cellStyle name="Итог 2 15 2" xfId="1625"/>
+    <cellStyle name="Итог 2 16" xfId="1626"/>
+    <cellStyle name="Итог 2 2" xfId="1627"/>
+    <cellStyle name="Итог 2 2 2" xfId="1628"/>
+    <cellStyle name="Итог 2 3" xfId="1629"/>
+    <cellStyle name="Итог 2 3 2" xfId="1630"/>
+    <cellStyle name="Итог 2 4" xfId="1631"/>
+    <cellStyle name="Итог 2 4 2" xfId="1632"/>
+    <cellStyle name="Итог 2 5" xfId="1633"/>
+    <cellStyle name="Итог 2 5 2" xfId="1634"/>
+    <cellStyle name="Итог 2 6" xfId="1635"/>
+    <cellStyle name="Итог 2 6 2" xfId="1636"/>
+    <cellStyle name="Итог 2 7" xfId="1637"/>
+    <cellStyle name="Итог 2 7 2" xfId="1638"/>
+    <cellStyle name="Итог 2 8" xfId="1639"/>
+    <cellStyle name="Итог 2 8 2" xfId="1640"/>
+    <cellStyle name="Итог 2 9" xfId="1641"/>
+    <cellStyle name="Итог 2 9 2" xfId="1642"/>
+    <cellStyle name="Итог 3" xfId="1643"/>
+    <cellStyle name="Итог 3 2" xfId="1644"/>
+    <cellStyle name="Итог 4" xfId="1645"/>
+    <cellStyle name="Итог 4 2" xfId="1646"/>
+    <cellStyle name="Итог 5" xfId="1647"/>
+    <cellStyle name="Итог 5 2" xfId="1648"/>
+    <cellStyle name="Итог 6" xfId="1649"/>
+    <cellStyle name="Итог 6 2" xfId="1650"/>
+    <cellStyle name="Итог 7" xfId="1651"/>
+    <cellStyle name="Итог 7 2" xfId="1652"/>
+    <cellStyle name="Итог 8" xfId="1653"/>
+    <cellStyle name="Итог 8 2" xfId="1654"/>
+    <cellStyle name="Итог 9" xfId="1655"/>
+    <cellStyle name="Итог 9 2" xfId="1656"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1657"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1658"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1659"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1660"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1661"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="1662"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="1663"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1664"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="1665"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="1666"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="1667"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="1668"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="1669"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="1670"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1671"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1672"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="1673"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="1674"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="1675"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="1676"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="1677"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="1678"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1679"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="1680"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="1681"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1682"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1683"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1684"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1685"/>
+    <cellStyle name="Название 10" xfId="1686"/>
+    <cellStyle name="Название 11" xfId="1687"/>
+    <cellStyle name="Название 12" xfId="1688"/>
+    <cellStyle name="Название 13" xfId="1689"/>
+    <cellStyle name="Название 14" xfId="1690"/>
+    <cellStyle name="Название 15" xfId="1691"/>
+    <cellStyle name="Название 16" xfId="1692"/>
+    <cellStyle name="Название 2" xfId="1693"/>
+    <cellStyle name="Название 2 10" xfId="1694"/>
+    <cellStyle name="Название 2 11" xfId="1695"/>
+    <cellStyle name="Название 2 12" xfId="1696"/>
+    <cellStyle name="Название 2 13" xfId="1697"/>
+    <cellStyle name="Название 2 14" xfId="1698"/>
+    <cellStyle name="Название 2 15" xfId="1699"/>
+    <cellStyle name="Название 2 16" xfId="4832"/>
+    <cellStyle name="Название 2 2" xfId="1700"/>
+    <cellStyle name="Название 2 2 2" xfId="4833"/>
+    <cellStyle name="Название 2 3" xfId="1701"/>
+    <cellStyle name="Название 2 4" xfId="1702"/>
+    <cellStyle name="Название 2 5" xfId="1703"/>
+    <cellStyle name="Название 2 6" xfId="1704"/>
+    <cellStyle name="Название 2 7" xfId="1705"/>
+    <cellStyle name="Название 2 8" xfId="1706"/>
+    <cellStyle name="Название 2 9" xfId="1707"/>
+    <cellStyle name="Название 3" xfId="1708"/>
+    <cellStyle name="Название 4" xfId="1709"/>
+    <cellStyle name="Название 5" xfId="1710"/>
+    <cellStyle name="Название 6" xfId="1711"/>
+    <cellStyle name="Название 7" xfId="1712"/>
+    <cellStyle name="Название 8" xfId="1713"/>
+    <cellStyle name="Название 9" xfId="1714"/>
+    <cellStyle name="Нейтральный 10" xfId="1715"/>
+    <cellStyle name="Нейтральный 11" xfId="1716"/>
+    <cellStyle name="Нейтральный 12" xfId="1717"/>
+    <cellStyle name="Нейтральный 13" xfId="1718"/>
+    <cellStyle name="Нейтральный 14" xfId="1719"/>
+    <cellStyle name="Нейтральный 15" xfId="1720"/>
+    <cellStyle name="Нейтральный 16" xfId="1721"/>
+    <cellStyle name="Нейтральный 2" xfId="1722"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1723"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1724"/>
+    <cellStyle name="Нейтральный 2 12" xfId="1725"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1726"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1727"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1728"/>
+    <cellStyle name="Нейтральный 2 16" xfId="4834"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1729"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1730"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1731"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1732"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1733"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1734"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1735"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1736"/>
+    <cellStyle name="Нейтральный 3" xfId="1737"/>
+    <cellStyle name="Нейтральный 4" xfId="1738"/>
+    <cellStyle name="Нейтральный 5" xfId="1739"/>
+    <cellStyle name="Нейтральный 6" xfId="1740"/>
+    <cellStyle name="Нейтральный 7" xfId="1741"/>
+    <cellStyle name="Нейтральный 8" xfId="1742"/>
+    <cellStyle name="Нейтральный 9" xfId="1743"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1744"/>
+    <cellStyle name="Обычный 10 2" xfId="1745"/>
+    <cellStyle name="Обычный 10 3" xfId="1746"/>
+    <cellStyle name="Обычный 10 4" xfId="1747"/>
+    <cellStyle name="Обычный 10 5" xfId="1748"/>
+    <cellStyle name="Обычный 10 5 2" xfId="1749"/>
+    <cellStyle name="Обычный 10 5 3" xfId="1750"/>
+    <cellStyle name="Обычный 10_1" xfId="1751"/>
+    <cellStyle name="Обычный 100" xfId="1752"/>
+    <cellStyle name="Обычный 101" xfId="1753"/>
+    <cellStyle name="Обычный 102" xfId="1754"/>
+    <cellStyle name="Обычный 103" xfId="1755"/>
+    <cellStyle name="Обычный 104" xfId="1756"/>
+    <cellStyle name="Обычный 105" xfId="1757"/>
+    <cellStyle name="Обычный 106" xfId="1758"/>
+    <cellStyle name="Обычный 107" xfId="1759"/>
+    <cellStyle name="Обычный 107 2" xfId="1760"/>
+    <cellStyle name="Обычный 107 3" xfId="1761"/>
+    <cellStyle name="Обычный 108" xfId="1762"/>
+    <cellStyle name="Обычный 108 2" xfId="1763"/>
+    <cellStyle name="Обычный 108 3" xfId="1764"/>
+    <cellStyle name="Обычный 109" xfId="1765"/>
+    <cellStyle name="Обычный 109 2" xfId="1766"/>
+    <cellStyle name="Обычный 109 3" xfId="1767"/>
+    <cellStyle name="Обычный 11" xfId="1768"/>
+    <cellStyle name="Обычный 11 2" xfId="1769"/>
+    <cellStyle name="Обычный 11 3" xfId="1770"/>
+    <cellStyle name="Обычный 110" xfId="1771"/>
+    <cellStyle name="Обычный 110 2" xfId="1772"/>
+    <cellStyle name="Обычный 110 3" xfId="1773"/>
+    <cellStyle name="Обычный 111" xfId="1774"/>
+    <cellStyle name="Обычный 111 2" xfId="1775"/>
+    <cellStyle name="Обычный 111 3" xfId="1776"/>
+    <cellStyle name="Обычный 112" xfId="1777"/>
+    <cellStyle name="Обычный 112 2" xfId="1778"/>
+    <cellStyle name="Обычный 112 3" xfId="1779"/>
+    <cellStyle name="Обычный 113" xfId="1780"/>
+    <cellStyle name="Обычный 113 2" xfId="1781"/>
+    <cellStyle name="Обычный 113 3" xfId="1782"/>
+    <cellStyle name="Обычный 114" xfId="1783"/>
+    <cellStyle name="Обычный 114 2" xfId="1784"/>
+    <cellStyle name="Обычный 114 3" xfId="1785"/>
+    <cellStyle name="Обычный 115" xfId="1786"/>
+    <cellStyle name="Обычный 115 2" xfId="1787"/>
+    <cellStyle name="Обычный 115 3" xfId="1788"/>
+    <cellStyle name="Обычный 116" xfId="1789"/>
+    <cellStyle name="Обычный 116 2" xfId="1790"/>
+    <cellStyle name="Обычный 116 3" xfId="1791"/>
+    <cellStyle name="Обычный 117" xfId="1792"/>
+    <cellStyle name="Обычный 117 2" xfId="1793"/>
+    <cellStyle name="Обычный 117 3" xfId="1794"/>
+    <cellStyle name="Обычный 118" xfId="1795"/>
+    <cellStyle name="Обычный 118 2" xfId="1796"/>
+    <cellStyle name="Обычный 118 3" xfId="1797"/>
+    <cellStyle name="Обычный 119" xfId="1798"/>
+    <cellStyle name="Обычный 119 2" xfId="1799"/>
+    <cellStyle name="Обычный 119 3" xfId="1800"/>
+    <cellStyle name="Обычный 12" xfId="1801"/>
+    <cellStyle name="Обычный 12 2" xfId="1802"/>
+    <cellStyle name="Обычный 12 3" xfId="1803"/>
+    <cellStyle name="Обычный 12_1" xfId="1804"/>
+    <cellStyle name="Обычный 120" xfId="1805"/>
+    <cellStyle name="Обычный 120 2" xfId="1806"/>
+    <cellStyle name="Обычный 120 3" xfId="1807"/>
+    <cellStyle name="Обычный 121" xfId="1808"/>
+    <cellStyle name="Обычный 121 2" xfId="1809"/>
+    <cellStyle name="Обычный 121 3" xfId="1810"/>
+    <cellStyle name="Обычный 122" xfId="1811"/>
+    <cellStyle name="Обычный 122 2" xfId="1812"/>
+    <cellStyle name="Обычный 122 3" xfId="1813"/>
+    <cellStyle name="Обычный 123" xfId="1814"/>
+    <cellStyle name="Обычный 123 2" xfId="1815"/>
+    <cellStyle name="Обычный 123 3" xfId="1816"/>
+    <cellStyle name="Обычный 124" xfId="1817"/>
+    <cellStyle name="Обычный 124 2" xfId="1818"/>
+    <cellStyle name="Обычный 124 3" xfId="1819"/>
+    <cellStyle name="Обычный 125" xfId="1820"/>
+    <cellStyle name="Обычный 125 2" xfId="1821"/>
+    <cellStyle name="Обычный 125 3" xfId="1822"/>
+    <cellStyle name="Обычный 126" xfId="1823"/>
+    <cellStyle name="Обычный 126 2" xfId="1824"/>
+    <cellStyle name="Обычный 126 3" xfId="1825"/>
+    <cellStyle name="Обычный 127" xfId="1826"/>
+    <cellStyle name="Обычный 127 2" xfId="1827"/>
+    <cellStyle name="Обычный 127 3" xfId="1828"/>
+    <cellStyle name="Обычный 128" xfId="1829"/>
+    <cellStyle name="Обычный 128 2" xfId="1830"/>
+    <cellStyle name="Обычный 128 3" xfId="1831"/>
+    <cellStyle name="Обычный 129" xfId="1832"/>
+    <cellStyle name="Обычный 129 2" xfId="1833"/>
+    <cellStyle name="Обычный 129 3" xfId="1834"/>
+    <cellStyle name="Обычный 13" xfId="1835"/>
+    <cellStyle name="Обычный 13 2" xfId="1836"/>
+    <cellStyle name="Обычный 13 3" xfId="1837"/>
+    <cellStyle name="Обычный 13 4" xfId="1838"/>
+    <cellStyle name="Обычный 13_1" xfId="1839"/>
+    <cellStyle name="Обычный 130" xfId="1840"/>
+    <cellStyle name="Обычный 130 2" xfId="1841"/>
+    <cellStyle name="Обычный 130 3" xfId="1842"/>
+    <cellStyle name="Обычный 131" xfId="1843"/>
+    <cellStyle name="Обычный 131 2" xfId="1844"/>
+    <cellStyle name="Обычный 131 3" xfId="1845"/>
+    <cellStyle name="Обычный 132" xfId="1846"/>
+    <cellStyle name="Обычный 132 2" xfId="1847"/>
+    <cellStyle name="Обычный 132 3" xfId="1848"/>
+    <cellStyle name="Обычный 133" xfId="1849"/>
+    <cellStyle name="Обычный 133 2" xfId="1850"/>
+    <cellStyle name="Обычный 133 3" xfId="1851"/>
+    <cellStyle name="Обычный 134" xfId="1852"/>
+    <cellStyle name="Обычный 134 2" xfId="1853"/>
+    <cellStyle name="Обычный 134 3" xfId="1854"/>
+    <cellStyle name="Обычный 135" xfId="1855"/>
+    <cellStyle name="Обычный 135 2" xfId="1856"/>
+    <cellStyle name="Обычный 135 3" xfId="1857"/>
+    <cellStyle name="Обычный 136" xfId="1858"/>
+    <cellStyle name="Обычный 136 2" xfId="1859"/>
+    <cellStyle name="Обычный 136 3" xfId="1860"/>
+    <cellStyle name="Обычный 137" xfId="1861"/>
+    <cellStyle name="Обычный 137 2" xfId="1862"/>
+    <cellStyle name="Обычный 137 3" xfId="1863"/>
+    <cellStyle name="Обычный 138" xfId="1864"/>
+    <cellStyle name="Обычный 138 2" xfId="1865"/>
+    <cellStyle name="Обычный 138 3" xfId="1866"/>
+    <cellStyle name="Обычный 139" xfId="1867"/>
+    <cellStyle name="Обычный 139 2" xfId="1868"/>
+    <cellStyle name="Обычный 139 3" xfId="1869"/>
+    <cellStyle name="Обычный 14" xfId="1870"/>
+    <cellStyle name="Обычный 14 2" xfId="1871"/>
+    <cellStyle name="Обычный 140" xfId="1872"/>
+    <cellStyle name="Обычный 140 2" xfId="1873"/>
+    <cellStyle name="Обычный 140 3" xfId="1874"/>
+    <cellStyle name="Обычный 141" xfId="1875"/>
+    <cellStyle name="Обычный 141 2" xfId="1876"/>
+    <cellStyle name="Обычный 141 3" xfId="1877"/>
+    <cellStyle name="Обычный 142" xfId="1878"/>
+    <cellStyle name="Обычный 142 2" xfId="1879"/>
+    <cellStyle name="Обычный 142 3" xfId="1880"/>
+    <cellStyle name="Обычный 143" xfId="1881"/>
+    <cellStyle name="Обычный 143 2" xfId="1882"/>
+    <cellStyle name="Обычный 143 3" xfId="1883"/>
+    <cellStyle name="Обычный 144" xfId="1884"/>
+    <cellStyle name="Обычный 144 2" xfId="1885"/>
+    <cellStyle name="Обычный 144 3" xfId="1886"/>
+    <cellStyle name="Обычный 145" xfId="1887"/>
+    <cellStyle name="Обычный 145 2" xfId="1888"/>
+    <cellStyle name="Обычный 145 3" xfId="1889"/>
+    <cellStyle name="Обычный 146" xfId="1890"/>
+    <cellStyle name="Обычный 146 2" xfId="1891"/>
+    <cellStyle name="Обычный 147" xfId="1892"/>
+    <cellStyle name="Обычный 147 2" xfId="1893"/>
+    <cellStyle name="Обычный 148" xfId="1894"/>
+    <cellStyle name="Обычный 148 2" xfId="1895"/>
+    <cellStyle name="Обычный 149" xfId="1896"/>
+    <cellStyle name="Обычный 149 2" xfId="1897"/>
+    <cellStyle name="Обычный 15" xfId="1898"/>
+    <cellStyle name="Обычный 15 2" xfId="1899"/>
+    <cellStyle name="Обычный 150" xfId="1900"/>
+    <cellStyle name="Обычный 150 2" xfId="1901"/>
+    <cellStyle name="Обычный 151" xfId="1902"/>
+    <cellStyle name="Обычный 151 2" xfId="1903"/>
+    <cellStyle name="Обычный 152" xfId="1904"/>
+    <cellStyle name="Обычный 152 2" xfId="1905"/>
+    <cellStyle name="Обычный 153" xfId="1906"/>
+    <cellStyle name="Обычный 153 2" xfId="1907"/>
+    <cellStyle name="Обычный 154" xfId="1908"/>
+    <cellStyle name="Обычный 154 2" xfId="1909"/>
+    <cellStyle name="Обычный 155" xfId="1910"/>
+    <cellStyle name="Обычный 155 2" xfId="1911"/>
+    <cellStyle name="Обычный 156" xfId="1912"/>
+    <cellStyle name="Обычный 156 2" xfId="1913"/>
+    <cellStyle name="Обычный 157" xfId="1914"/>
+    <cellStyle name="Обычный 157 2" xfId="1915"/>
+    <cellStyle name="Обычный 158" xfId="1916"/>
+    <cellStyle name="Обычный 158 2" xfId="1917"/>
+    <cellStyle name="Обычный 159" xfId="1918"/>
+    <cellStyle name="Обычный 159 2" xfId="1919"/>
+    <cellStyle name="Обычный 16" xfId="1920"/>
+    <cellStyle name="Обычный 16 10" xfId="1921"/>
+    <cellStyle name="Обычный 16 11" xfId="1922"/>
+    <cellStyle name="Обычный 16 12" xfId="1923"/>
+    <cellStyle name="Обычный 16 13" xfId="1924"/>
+    <cellStyle name="Обычный 16 14" xfId="1925"/>
+    <cellStyle name="Обычный 16 15" xfId="1926"/>
+    <cellStyle name="Обычный 16 16" xfId="1927"/>
+    <cellStyle name="Обычный 16 17" xfId="1928"/>
+    <cellStyle name="Обычный 16 18" xfId="1929"/>
+    <cellStyle name="Обычный 16 19" xfId="1930"/>
+    <cellStyle name="Обычный 16 2" xfId="1931"/>
+    <cellStyle name="Обычный 16 20" xfId="1932"/>
+    <cellStyle name="Обычный 16 21" xfId="1933"/>
+    <cellStyle name="Обычный 16 22" xfId="1934"/>
+    <cellStyle name="Обычный 16 23" xfId="1935"/>
+    <cellStyle name="Обычный 16 24" xfId="1936"/>
+    <cellStyle name="Обычный 16 25" xfId="1937"/>
+    <cellStyle name="Обычный 16 26" xfId="1938"/>
+    <cellStyle name="Обычный 16 27" xfId="1939"/>
+    <cellStyle name="Обычный 16 28" xfId="1940"/>
+    <cellStyle name="Обычный 16 3" xfId="1941"/>
+    <cellStyle name="Обычный 16 4" xfId="1942"/>
+    <cellStyle name="Обычный 16 5" xfId="1943"/>
+    <cellStyle name="Обычный 16 6" xfId="1944"/>
+    <cellStyle name="Обычный 16 7" xfId="1945"/>
+    <cellStyle name="Обычный 16 8" xfId="1946"/>
+    <cellStyle name="Обычный 16 9" xfId="1947"/>
+    <cellStyle name="Обычный 160" xfId="1948"/>
+    <cellStyle name="Обычный 160 2" xfId="1949"/>
+    <cellStyle name="Обычный 161" xfId="1950"/>
+    <cellStyle name="Обычный 161 2" xfId="1951"/>
+    <cellStyle name="Обычный 162" xfId="1952"/>
+    <cellStyle name="Обычный 162 2" xfId="1953"/>
+    <cellStyle name="Обычный 163" xfId="1954"/>
+    <cellStyle name="Обычный 163 2" xfId="1955"/>
+    <cellStyle name="Обычный 164" xfId="1956"/>
+    <cellStyle name="Обычный 164 2" xfId="1957"/>
+    <cellStyle name="Обычный 165" xfId="1958"/>
+    <cellStyle name="Обычный 165 2" xfId="1959"/>
+    <cellStyle name="Обычный 166" xfId="1960"/>
+    <cellStyle name="Обычный 166 2" xfId="1961"/>
+    <cellStyle name="Обычный 167" xfId="1962"/>
+    <cellStyle name="Обычный 167 2" xfId="1963"/>
+    <cellStyle name="Обычный 168" xfId="1964"/>
+    <cellStyle name="Обычный 168 2" xfId="1965"/>
+    <cellStyle name="Обычный 169" xfId="1966"/>
+    <cellStyle name="Обычный 169 2" xfId="1967"/>
+    <cellStyle name="Обычный 17" xfId="1968"/>
+    <cellStyle name="Обычный 17 2" xfId="1969"/>
+    <cellStyle name="Обычный 170" xfId="1970"/>
+    <cellStyle name="Обычный 170 2" xfId="1971"/>
+    <cellStyle name="Обычный 171" xfId="1972"/>
+    <cellStyle name="Обычный 171 2" xfId="1973"/>
+    <cellStyle name="Обычный 172" xfId="1974"/>
+    <cellStyle name="Обычный 172 2" xfId="1975"/>
+    <cellStyle name="Обычный 173" xfId="1976"/>
+    <cellStyle name="Обычный 173 2" xfId="1977"/>
+    <cellStyle name="Обычный 174" xfId="1978"/>
+    <cellStyle name="Обычный 174 2" xfId="1979"/>
+    <cellStyle name="Обычный 175" xfId="1980"/>
+    <cellStyle name="Обычный 175 2" xfId="1981"/>
+    <cellStyle name="Обычный 176" xfId="1982"/>
+    <cellStyle name="Обычный 176 2" xfId="1983"/>
+    <cellStyle name="Обычный 177" xfId="1984"/>
+    <cellStyle name="Обычный 177 2" xfId="1985"/>
+    <cellStyle name="Обычный 178" xfId="1986"/>
+    <cellStyle name="Обычный 178 2" xfId="1987"/>
+    <cellStyle name="Обычный 179" xfId="1988"/>
+    <cellStyle name="Обычный 179 2" xfId="1989"/>
+    <cellStyle name="Обычный 18" xfId="1990"/>
+    <cellStyle name="Обычный 18 2" xfId="1991"/>
+    <cellStyle name="Обычный 180" xfId="1992"/>
+    <cellStyle name="Обычный 180 2" xfId="1993"/>
+    <cellStyle name="Обычный 181" xfId="1994"/>
+    <cellStyle name="Обычный 181 2" xfId="1995"/>
+    <cellStyle name="Обычный 182" xfId="1996"/>
+    <cellStyle name="Обычный 182 2" xfId="1997"/>
+    <cellStyle name="Обычный 183" xfId="1998"/>
+    <cellStyle name="Обычный 183 2" xfId="1999"/>
+    <cellStyle name="Обычный 184" xfId="2000"/>
+    <cellStyle name="Обычный 184 2" xfId="2001"/>
+    <cellStyle name="Обычный 185" xfId="2002"/>
+    <cellStyle name="Обычный 185 2" xfId="2003"/>
+    <cellStyle name="Обычный 186" xfId="2004"/>
+    <cellStyle name="Обычный 186 2" xfId="2005"/>
+    <cellStyle name="Обычный 187" xfId="2006"/>
+    <cellStyle name="Обычный 187 2" xfId="2007"/>
+    <cellStyle name="Обычный 188" xfId="2008"/>
+    <cellStyle name="Обычный 188 2" xfId="2009"/>
+    <cellStyle name="Обычный 189" xfId="2010"/>
+    <cellStyle name="Обычный 189 2" xfId="2011"/>
+    <cellStyle name="Обычный 19" xfId="2012"/>
+    <cellStyle name="Обычный 19 2" xfId="2013"/>
+    <cellStyle name="Обычный 190" xfId="2014"/>
+    <cellStyle name="Обычный 190 2" xfId="2015"/>
+    <cellStyle name="Обычный 191" xfId="2016"/>
+    <cellStyle name="Обычный 191 2" xfId="2017"/>
+    <cellStyle name="Обычный 192" xfId="2018"/>
+    <cellStyle name="Обычный 192 2" xfId="2019"/>
+    <cellStyle name="Обычный 193" xfId="2020"/>
+    <cellStyle name="Обычный 193 2" xfId="2021"/>
+    <cellStyle name="Обычный 194" xfId="2022"/>
+    <cellStyle name="Обычный 194 2" xfId="2023"/>
+    <cellStyle name="Обычный 195" xfId="2024"/>
+    <cellStyle name="Обычный 195 2" xfId="2025"/>
+    <cellStyle name="Обычный 196" xfId="2026"/>
+    <cellStyle name="Обычный 196 2" xfId="2027"/>
+    <cellStyle name="Обычный 197" xfId="2028"/>
+    <cellStyle name="Обычный 197 2" xfId="2029"/>
+    <cellStyle name="Обычный 198" xfId="2030"/>
+    <cellStyle name="Обычный 198 2" xfId="2031"/>
+    <cellStyle name="Обычный 199" xfId="2032"/>
+    <cellStyle name="Обычный 199 2" xfId="2033"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="2034"/>
+    <cellStyle name="Обычный 2 10 2" xfId="2035"/>
+    <cellStyle name="Обычный 2 10_Обложка" xfId="2036"/>
+    <cellStyle name="Обычный 2 11" xfId="2037"/>
+    <cellStyle name="Обычный 2 11 2" xfId="2038"/>
+    <cellStyle name="Обычный 2 11_Обложка" xfId="2039"/>
+    <cellStyle name="Обычный 2 12" xfId="2040"/>
+    <cellStyle name="Обычный 2 12 2" xfId="2041"/>
+    <cellStyle name="Обычный 2 12_Обложка" xfId="2042"/>
+    <cellStyle name="Обычный 2 13" xfId="2043"/>
+    <cellStyle name="Обычный 2 13 2" xfId="2044"/>
+    <cellStyle name="Обычный 2 13_Обложка" xfId="2045"/>
+    <cellStyle name="Обычный 2 14" xfId="2046"/>
+    <cellStyle name="Обычный 2 14 2" xfId="2047"/>
+    <cellStyle name="Обычный 2 14_Обложка" xfId="2048"/>
+    <cellStyle name="Обычный 2 15" xfId="2049"/>
+    <cellStyle name="Обычный 2 15 2" xfId="2050"/>
+    <cellStyle name="Обычный 2 15_Обложка" xfId="2051"/>
+    <cellStyle name="Обычный 2 16" xfId="2052"/>
+    <cellStyle name="Обычный 2 16 2" xfId="2053"/>
+    <cellStyle name="Обычный 2 16_Обложка" xfId="2054"/>
+    <cellStyle name="Обычный 2 17" xfId="2055"/>
+    <cellStyle name="Обычный 2 17 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="2057"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="2058"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="2059"/>
+    <cellStyle name="Обычный 2 17 2_12." xfId="2060"/>
+    <cellStyle name="Обычный 2 17 3" xfId="2061"/>
+    <cellStyle name="Обычный 2 17_Обложка" xfId="2062"/>
+    <cellStyle name="Обычный 2 18" xfId="2063"/>
+    <cellStyle name="Обычный 2 19" xfId="2064"/>
+    <cellStyle name="Обычный 2 19 2" xfId="2065"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="2066"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="2067"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="2068"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="2069"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="2070"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="2071"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="2072"/>
+    <cellStyle name="Обычный 2 19 2 2 2_12." xfId="2073"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="2074"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="2075"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="2076"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="2077"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="2078"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="2079"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="2080"/>
+    <cellStyle name="Обычный 2 19 2_12." xfId="2081"/>
+    <cellStyle name="Обычный 2 19 3" xfId="2082"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="2083"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="2084"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="2085"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="2086"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="2087"/>
+    <cellStyle name="Обычный 2 19 3_12." xfId="2088"/>
+    <cellStyle name="Обычный 2 19 4" xfId="2089"/>
+    <cellStyle name="Обычный 2 19 5" xfId="2090"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 10" xfId="2092"/>
+    <cellStyle name="Обычный 2 2 11" xfId="2093"/>
+    <cellStyle name="Обычный 2 2 12" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 13" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 14" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 15" xfId="2097"/>
+    <cellStyle name="Обычный 2 2 16" xfId="2098"/>
+    <cellStyle name="Обычный 2 2 17" xfId="2091"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="2100"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="2102"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="2110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="2111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="2135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3_1" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2_1" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="2150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="2153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_12." xfId="2155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="2156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_11.13(1)" xfId="2157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="2158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="2160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="2161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2_1" xfId="2162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="2163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_12." xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4_1" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1" xfId="2181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="2182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="2186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="2187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2_1" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="2190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_12." xfId="2196"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3_1" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_12." xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2_1" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_12." xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_11.13(1)" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="2226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2_1" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="2233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_12." xfId="2238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="2241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="2242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3_1" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="2244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="2249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_12." xfId="2250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="2251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="2252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2_1" xfId="2254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="2259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_12." xfId="2262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_1" xfId="2264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="2268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2_1" xfId="2269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="2270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="2271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="2272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="2273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="2274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="2275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="2276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_12." xfId="2277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_1" xfId="2279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5_1" xfId="2282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="2290"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_12." xfId="2299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="2301"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_1" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="2305"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="2307"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="2309"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_1" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 2 2 3_12." xfId="2314"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="2317"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="2318"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_1" xfId="2321"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 2 2 4_12." xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="2325"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 2 2_11.13(1)" xfId="2329"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 2 3_1" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2_1" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_12." xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_1" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="2351"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3_1" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 4 2_12." xfId="2360"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="2361"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2_1" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="2365"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="2370"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 4 3_12." xfId="2372"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 2 4_1" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="2377"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2_1" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="2382"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="2383"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="2384"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="2386"/>
+    <cellStyle name="Обычный 2 2 2 5 2_12." xfId="2387"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="2388"/>
+    <cellStyle name="Обычный 2 2 2 5_1" xfId="2389"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="2390"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 6_1" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 7_Обложка" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2_1" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 3" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 3 11" xfId="4835"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 3 2_1" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2404"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 3 3_Обложка" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="2408"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 3_12." xfId="2413"/>
+    <cellStyle name="Обычный 2 2 4" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2419"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_1" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2424"/>
+    <cellStyle name="Обычный 2 2 4 2 2_12." xfId="2425"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2427"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2428"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 4 2_1" xfId="2430"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="2432"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2433"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2434"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 4 3_1" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="2437"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 4_12." xfId="2440"/>
+    <cellStyle name="Обычный 2 2 5" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="2443"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 5 2_1" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 5_12." xfId="2451"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 6_Обложка" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 7" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 7_Обложка" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 9" xfId="2461"/>
+    <cellStyle name="Обычный 2 2_1." xfId="2462"/>
+    <cellStyle name="Обычный 2 20" xfId="2463"/>
+    <cellStyle name="Обычный 2 20 2" xfId="2464"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="2465"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="2466"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="2467"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="2468"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2469"/>
+    <cellStyle name="Обычный 2 20 2_12." xfId="2470"/>
+    <cellStyle name="Обычный 2 20 3" xfId="2471"/>
+    <cellStyle name="Обычный 2 20 4" xfId="2472"/>
+    <cellStyle name="Обычный 2 21" xfId="2473"/>
+    <cellStyle name="Обычный 2 21 2" xfId="2474"/>
+    <cellStyle name="Обычный 2 21 3" xfId="2475"/>
+    <cellStyle name="Обычный 2 22" xfId="2476"/>
+    <cellStyle name="Обычный 2 23" xfId="2477"/>
+    <cellStyle name="Обычный 2 24" xfId="2478"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2479"/>
+    <cellStyle name="Обычный 2 24_1" xfId="2480"/>
+    <cellStyle name="Обычный 2 25" xfId="2481"/>
+    <cellStyle name="Обычный 2 25 2" xfId="2482"/>
+    <cellStyle name="Обычный 2 25 3" xfId="2483"/>
+    <cellStyle name="Обычный 2 25_Обложка" xfId="2484"/>
+    <cellStyle name="Обычный 2 26" xfId="2485"/>
+    <cellStyle name="Обычный 2 26 2" xfId="2486"/>
+    <cellStyle name="Обычный 2 26 3" xfId="2487"/>
+    <cellStyle name="Обычный 2 26_Обложка" xfId="2488"/>
+    <cellStyle name="Обычный 2 27" xfId="2489"/>
+    <cellStyle name="Обычный 2 27 2" xfId="2490"/>
+    <cellStyle name="Обычный 2 28" xfId="2491"/>
+    <cellStyle name="Обычный 2 28 2" xfId="2492"/>
+    <cellStyle name="Обычный 2 29" xfId="2493"/>
+    <cellStyle name="Обычный 2 29 2" xfId="2494"/>
+    <cellStyle name="Обычный 2 3" xfId="2495"/>
+    <cellStyle name="Обычный 2 3 2" xfId="2496"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2497"/>
+    <cellStyle name="Обычный 2 3 4" xfId="4836"/>
+    <cellStyle name="Обычный 2 3_1" xfId="2498"/>
+    <cellStyle name="Обычный 2 30" xfId="2499"/>
+    <cellStyle name="Обычный 2 30 2" xfId="2500"/>
+    <cellStyle name="Обычный 2 31" xfId="2501"/>
+    <cellStyle name="Обычный 2 31 2" xfId="2502"/>
+    <cellStyle name="Обычный 2 32" xfId="2503"/>
+    <cellStyle name="Обычный 2 32 2" xfId="2504"/>
+    <cellStyle name="Обычный 2 33" xfId="2505"/>
+    <cellStyle name="Обычный 2 33 2" xfId="2506"/>
+    <cellStyle name="Обычный 2 34" xfId="2507"/>
+    <cellStyle name="Обычный 2 34 2" xfId="2508"/>
+    <cellStyle name="Обычный 2 35" xfId="2509"/>
+    <cellStyle name="Обычный 2 35 2" xfId="2510"/>
+    <cellStyle name="Обычный 2 36" xfId="2511"/>
+    <cellStyle name="Обычный 2 36 2" xfId="2512"/>
+    <cellStyle name="Обычный 2 37" xfId="2513"/>
+    <cellStyle name="Обычный 2 38" xfId="2514"/>
+    <cellStyle name="Обычный 2 39" xfId="2515"/>
+    <cellStyle name="Обычный 2 4" xfId="2516"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2517"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="2518"/>
+    <cellStyle name="Обычный 2 4 2_Обложка" xfId="2519"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2520"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2521"/>
+    <cellStyle name="Обычный 2 4 5" xfId="3230"/>
+    <cellStyle name="Обычный 2 4_Обложка" xfId="2522"/>
+    <cellStyle name="Обычный 2 40" xfId="2523"/>
+    <cellStyle name="Обычный 2 41" xfId="2524"/>
+    <cellStyle name="Обычный 2 42" xfId="2525"/>
+    <cellStyle name="Обычный 2 43" xfId="2526"/>
+    <cellStyle name="Обычный 2 44" xfId="3229"/>
+    <cellStyle name="Обычный 2 5" xfId="2527"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2528"/>
+    <cellStyle name="Обычный 2 5 3" xfId="2529"/>
+    <cellStyle name="Обычный 2 5_Обложка" xfId="2530"/>
+    <cellStyle name="Обычный 2 6" xfId="2531"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2532"/>
+    <cellStyle name="Обычный 2 6_Обложка" xfId="2533"/>
+    <cellStyle name="Обычный 2 7" xfId="2534"/>
+    <cellStyle name="Обычный 2 7 2" xfId="2535"/>
+    <cellStyle name="Обычный 2 7_Обложка" xfId="2536"/>
+    <cellStyle name="Обычный 2 8" xfId="2537"/>
+    <cellStyle name="Обычный 2 8 2" xfId="2538"/>
+    <cellStyle name="Обычный 2 8_Обложка" xfId="2539"/>
+    <cellStyle name="Обычный 2 9" xfId="2540"/>
+    <cellStyle name="Обычный 2 9 2" xfId="2541"/>
+    <cellStyle name="Обычный 2 9_Обложка" xfId="2542"/>
+    <cellStyle name="Обычный 2_1" xfId="2543"/>
+    <cellStyle name="Обычный 20" xfId="2544"/>
+    <cellStyle name="Обычный 20 2" xfId="2545"/>
+    <cellStyle name="Обычный 200" xfId="2546"/>
+    <cellStyle name="Обычный 200 2" xfId="2547"/>
+    <cellStyle name="Обычный 201" xfId="2548"/>
+    <cellStyle name="Обычный 201 2" xfId="2549"/>
+    <cellStyle name="Обычный 202" xfId="2550"/>
+    <cellStyle name="Обычный 202 2" xfId="2551"/>
+    <cellStyle name="Обычный 203" xfId="2552"/>
+    <cellStyle name="Обычный 203 2" xfId="2553"/>
+    <cellStyle name="Обычный 204" xfId="2554"/>
+    <cellStyle name="Обычный 204 2" xfId="2555"/>
+    <cellStyle name="Обычный 205" xfId="2556"/>
+    <cellStyle name="Обычный 205 2" xfId="2557"/>
+    <cellStyle name="Обычный 206" xfId="2558"/>
+    <cellStyle name="Обычный 206 2" xfId="2559"/>
+    <cellStyle name="Обычный 207" xfId="2560"/>
+    <cellStyle name="Обычный 207 2" xfId="2561"/>
+    <cellStyle name="Обычный 208" xfId="2562"/>
+    <cellStyle name="Обычный 208 2" xfId="2563"/>
+    <cellStyle name="Обычный 209" xfId="2564"/>
+    <cellStyle name="Обычный 209 2" xfId="2565"/>
+    <cellStyle name="Обычный 21" xfId="2566"/>
+    <cellStyle name="Обычный 210" xfId="2567"/>
+    <cellStyle name="Обычный 210 2" xfId="2568"/>
+    <cellStyle name="Обычный 211" xfId="2569"/>
+    <cellStyle name="Обычный 211 2" xfId="2570"/>
+    <cellStyle name="Обычный 212" xfId="2571"/>
+    <cellStyle name="Обычный 212 2" xfId="2572"/>
+    <cellStyle name="Обычный 213" xfId="2573"/>
+    <cellStyle name="Обычный 213 2" xfId="2574"/>
+    <cellStyle name="Обычный 214" xfId="2575"/>
+    <cellStyle name="Обычный 214 2" xfId="2576"/>
+    <cellStyle name="Обычный 215" xfId="2577"/>
+    <cellStyle name="Обычный 215 2" xfId="2578"/>
+    <cellStyle name="Обычный 216" xfId="2579"/>
+    <cellStyle name="Обычный 216 2" xfId="2580"/>
+    <cellStyle name="Обычный 217" xfId="2581"/>
+    <cellStyle name="Обычный 217 2" xfId="2582"/>
+    <cellStyle name="Обычный 218" xfId="2583"/>
+    <cellStyle name="Обычный 218 2" xfId="2584"/>
+    <cellStyle name="Обычный 219" xfId="2585"/>
+    <cellStyle name="Обычный 219 2" xfId="2586"/>
+    <cellStyle name="Обычный 22" xfId="2587"/>
+    <cellStyle name="Обычный 220" xfId="2588"/>
+    <cellStyle name="Обычный 220 2" xfId="2589"/>
+    <cellStyle name="Обычный 221" xfId="2590"/>
+    <cellStyle name="Обычный 221 2" xfId="2591"/>
+    <cellStyle name="Обычный 222" xfId="2592"/>
+    <cellStyle name="Обычный 222 2" xfId="2593"/>
+    <cellStyle name="Обычный 223" xfId="2594"/>
+    <cellStyle name="Обычный 223 2" xfId="2595"/>
+    <cellStyle name="Обычный 224" xfId="2596"/>
+    <cellStyle name="Обычный 224 2" xfId="2597"/>
+    <cellStyle name="Обычный 225" xfId="2598"/>
+    <cellStyle name="Обычный 225 2" xfId="2599"/>
+    <cellStyle name="Обычный 226" xfId="2600"/>
+    <cellStyle name="Обычный 226 2" xfId="2601"/>
+    <cellStyle name="Обычный 227" xfId="2602"/>
+    <cellStyle name="Обычный 227 2" xfId="2603"/>
+    <cellStyle name="Обычный 228" xfId="2604"/>
+    <cellStyle name="Обычный 228 2" xfId="2605"/>
+    <cellStyle name="Обычный 229" xfId="2606"/>
+    <cellStyle name="Обычный 229 2" xfId="2607"/>
+    <cellStyle name="Обычный 23" xfId="2608"/>
+    <cellStyle name="Обычный 230" xfId="2609"/>
+    <cellStyle name="Обычный 230 2" xfId="2610"/>
+    <cellStyle name="Обычный 231" xfId="2611"/>
+    <cellStyle name="Обычный 231 2" xfId="2612"/>
+    <cellStyle name="Обычный 232" xfId="2613"/>
+    <cellStyle name="Обычный 232 2" xfId="2614"/>
+    <cellStyle name="Обычный 233" xfId="2615"/>
+    <cellStyle name="Обычный 233 2" xfId="2616"/>
+    <cellStyle name="Обычный 234" xfId="2617"/>
+    <cellStyle name="Обычный 234 2" xfId="2618"/>
+    <cellStyle name="Обычный 235" xfId="2619"/>
+    <cellStyle name="Обычный 235 2" xfId="2620"/>
+    <cellStyle name="Обычный 236" xfId="2621"/>
+    <cellStyle name="Обычный 236 2" xfId="2622"/>
+    <cellStyle name="Обычный 237" xfId="2623"/>
+    <cellStyle name="Обычный 237 2" xfId="2624"/>
+    <cellStyle name="Обычный 238" xfId="2625"/>
+    <cellStyle name="Обычный 238 2" xfId="2626"/>
+    <cellStyle name="Обычный 239" xfId="2627"/>
+    <cellStyle name="Обычный 239 2" xfId="2628"/>
+    <cellStyle name="Обычный 24" xfId="2629"/>
+    <cellStyle name="Обычный 24 2" xfId="2630"/>
+    <cellStyle name="Обычный 240" xfId="2631"/>
+    <cellStyle name="Обычный 240 2" xfId="2632"/>
+    <cellStyle name="Обычный 241" xfId="2633"/>
+    <cellStyle name="Обычный 241 2" xfId="2634"/>
+    <cellStyle name="Обычный 242" xfId="2635"/>
+    <cellStyle name="Обычный 242 2" xfId="2636"/>
+    <cellStyle name="Обычный 243" xfId="2637"/>
+    <cellStyle name="Обычный 243 2" xfId="2638"/>
+    <cellStyle name="Обычный 244" xfId="2639"/>
+    <cellStyle name="Обычный 244 2" xfId="2640"/>
+    <cellStyle name="Обычный 245" xfId="2641"/>
+    <cellStyle name="Обычный 245 2" xfId="2642"/>
+    <cellStyle name="Обычный 246" xfId="2643"/>
+    <cellStyle name="Обычный 246 2" xfId="2644"/>
+    <cellStyle name="Обычный 247" xfId="2645"/>
+    <cellStyle name="Обычный 247 2" xfId="2646"/>
+    <cellStyle name="Обычный 248" xfId="2647"/>
+    <cellStyle name="Обычный 248 2" xfId="2648"/>
+    <cellStyle name="Обычный 249" xfId="2649"/>
+    <cellStyle name="Обычный 249 2" xfId="2650"/>
+    <cellStyle name="Обычный 25" xfId="2651"/>
+    <cellStyle name="Обычный 25 2" xfId="2652"/>
+    <cellStyle name="Обычный 250" xfId="2653"/>
+    <cellStyle name="Обычный 250 2" xfId="2654"/>
+    <cellStyle name="Обычный 251" xfId="2655"/>
+    <cellStyle name="Обычный 251 2" xfId="2656"/>
+    <cellStyle name="Обычный 252" xfId="2657"/>
+    <cellStyle name="Обычный 252 2" xfId="2658"/>
+    <cellStyle name="Обычный 253" xfId="2659"/>
+    <cellStyle name="Обычный 253 2" xfId="2660"/>
+    <cellStyle name="Обычный 254" xfId="2661"/>
+    <cellStyle name="Обычный 254 2" xfId="2662"/>
+    <cellStyle name="Обычный 255" xfId="2663"/>
+    <cellStyle name="Обычный 255 2" xfId="2664"/>
+    <cellStyle name="Обычный 256" xfId="2665"/>
+    <cellStyle name="Обычный 256 2" xfId="2666"/>
+    <cellStyle name="Обычный 257" xfId="2667"/>
+    <cellStyle name="Обычный 257 2" xfId="2668"/>
+    <cellStyle name="Обычный 258" xfId="2669"/>
+    <cellStyle name="Обычный 258 2" xfId="2670"/>
+    <cellStyle name="Обычный 259" xfId="2671"/>
+    <cellStyle name="Обычный 259 2" xfId="2672"/>
+    <cellStyle name="Обычный 26" xfId="2673"/>
+    <cellStyle name="Обычный 26 2" xfId="2674"/>
+    <cellStyle name="Обычный 260" xfId="2675"/>
+    <cellStyle name="Обычный 260 2" xfId="2676"/>
+    <cellStyle name="Обычный 261" xfId="2677"/>
+    <cellStyle name="Обычный 261 2" xfId="2678"/>
+    <cellStyle name="Обычный 262" xfId="2679"/>
+    <cellStyle name="Обычный 262 2" xfId="2680"/>
+    <cellStyle name="Обычный 263" xfId="2681"/>
+    <cellStyle name="Обычный 263 2" xfId="2682"/>
+    <cellStyle name="Обычный 264" xfId="2683"/>
+    <cellStyle name="Обычный 264 2" xfId="2684"/>
+    <cellStyle name="Обычный 265" xfId="2685"/>
+    <cellStyle name="Обычный 265 2" xfId="2686"/>
+    <cellStyle name="Обычный 266" xfId="2687"/>
+    <cellStyle name="Обычный 266 2" xfId="2688"/>
+    <cellStyle name="Обычный 267" xfId="2689"/>
+    <cellStyle name="Обычный 267 2" xfId="2690"/>
+    <cellStyle name="Обычный 268" xfId="2691"/>
+    <cellStyle name="Обычный 268 2" xfId="2692"/>
+    <cellStyle name="Обычный 269" xfId="2693"/>
+    <cellStyle name="Обычный 269 2" xfId="2694"/>
+    <cellStyle name="Обычный 27" xfId="2695"/>
+    <cellStyle name="Обычный 27 2" xfId="2696"/>
+    <cellStyle name="Обычный 270" xfId="2697"/>
+    <cellStyle name="Обычный 270 2" xfId="2698"/>
+    <cellStyle name="Обычный 271" xfId="2699"/>
+    <cellStyle name="Обычный 271 2" xfId="2700"/>
+    <cellStyle name="Обычный 272" xfId="2701"/>
+    <cellStyle name="Обычный 272 2" xfId="2702"/>
+    <cellStyle name="Обычный 273" xfId="2703"/>
+    <cellStyle name="Обычный 274" xfId="3228"/>
+    <cellStyle name="Обычный 28" xfId="2704"/>
+    <cellStyle name="Обычный 29" xfId="2705"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 10" xfId="2707"/>
+    <cellStyle name="Обычный 3 10 2" xfId="2708"/>
+    <cellStyle name="Обычный 3 11" xfId="2709"/>
+    <cellStyle name="Обычный 3 11 2" xfId="2710"/>
+    <cellStyle name="Обычный 3 12" xfId="2711"/>
+    <cellStyle name="Обычный 3 12 2" xfId="2712"/>
+    <cellStyle name="Обычный 3 13" xfId="2713"/>
+    <cellStyle name="Обычный 3 13 2" xfId="2714"/>
+    <cellStyle name="Обычный 3 13 3" xfId="2715"/>
+    <cellStyle name="Обычный 3 13 4" xfId="2716"/>
+    <cellStyle name="Обычный 3 14" xfId="2717"/>
+    <cellStyle name="Обычный 3 14 2" xfId="2718"/>
+    <cellStyle name="Обычный 3 14 3" xfId="2719"/>
+    <cellStyle name="Обычный 3 14 4" xfId="2720"/>
+    <cellStyle name="Обычный 3 15" xfId="2721"/>
+    <cellStyle name="Обычный 3 15 2" xfId="2722"/>
+    <cellStyle name="Обычный 3 16" xfId="2723"/>
+    <cellStyle name="Обычный 3 16 2" xfId="2724"/>
+    <cellStyle name="Обычный 3 16 2 2" xfId="2725"/>
+    <cellStyle name="Обычный 3 16 2 3" xfId="2726"/>
+    <cellStyle name="Обычный 3 16 3" xfId="2727"/>
+    <cellStyle name="Обычный 3 16 3 2" xfId="2728"/>
+    <cellStyle name="Обычный 3 16 3 3" xfId="2729"/>
+    <cellStyle name="Обычный 3 17" xfId="2730"/>
+    <cellStyle name="Обычный 3 17 2" xfId="2731"/>
+    <cellStyle name="Обычный 3 17 3" xfId="2732"/>
+    <cellStyle name="Обычный 3 18" xfId="2733"/>
+    <cellStyle name="Обычный 3 19" xfId="2734"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 2 2" xfId="2736"/>
+    <cellStyle name="Обычный 3 2 3" xfId="2737"/>
+    <cellStyle name="Обычный 3 2 4" xfId="2738"/>
+    <cellStyle name="Обычный 3 2 5" xfId="2739"/>
+    <cellStyle name="Обычный 3 2 6" xfId="2735"/>
+    <cellStyle name="Обычный 3 2_11.13(1)" xfId="2740"/>
+    <cellStyle name="Обычный 3 20" xfId="2741"/>
+    <cellStyle name="Обычный 3 21" xfId="2742"/>
+    <cellStyle name="Обычный 3 22" xfId="2743"/>
+    <cellStyle name="Обычный 3 23" xfId="2744"/>
+    <cellStyle name="Обычный 3 24" xfId="2745"/>
+    <cellStyle name="Обычный 3 25" xfId="2746"/>
+    <cellStyle name="Обычный 3 26" xfId="2747"/>
+    <cellStyle name="Обычный 3 27" xfId="2748"/>
+    <cellStyle name="Обычный 3 28" xfId="2749"/>
+    <cellStyle name="Обычный 3 29" xfId="2750"/>
+    <cellStyle name="Обычный 3 3" xfId="2751"/>
+    <cellStyle name="Обычный 3 3 2" xfId="2752"/>
+    <cellStyle name="Обычный 3 3 3" xfId="2753"/>
+    <cellStyle name="Обычный 3 3 4" xfId="2754"/>
+    <cellStyle name="Обычный 3 3 5" xfId="2755"/>
+    <cellStyle name="Обычный 3 3_Обложка" xfId="2756"/>
+    <cellStyle name="Обычный 3 30" xfId="2757"/>
+    <cellStyle name="Обычный 3 31" xfId="2758"/>
+    <cellStyle name="Обычный 3 32" xfId="2759"/>
+    <cellStyle name="Обычный 3 33" xfId="2760"/>
+    <cellStyle name="Обычный 3 34" xfId="2761"/>
+    <cellStyle name="Обычный 3 35" xfId="2706"/>
+    <cellStyle name="Обычный 3 4" xfId="2762"/>
+    <cellStyle name="Обычный 3 4 2" xfId="2763"/>
+    <cellStyle name="Обычный 3 4 3" xfId="2764"/>
+    <cellStyle name="Обычный 3 4 4" xfId="2765"/>
+    <cellStyle name="Обычный 3 4_Обложка" xfId="2766"/>
+    <cellStyle name="Обычный 3 5" xfId="2767"/>
+    <cellStyle name="Обычный 3 5 2" xfId="2768"/>
+    <cellStyle name="Обычный 3 6" xfId="2769"/>
+    <cellStyle name="Обычный 3 6 2" xfId="2770"/>
+    <cellStyle name="Обычный 3 7" xfId="2771"/>
+    <cellStyle name="Обычный 3 7 2" xfId="2772"/>
+    <cellStyle name="Обычный 3 8" xfId="2773"/>
+    <cellStyle name="Обычный 3 8 2" xfId="2774"/>
+    <cellStyle name="Обычный 3 9" xfId="2775"/>
+    <cellStyle name="Обычный 3 9 2" xfId="2776"/>
+    <cellStyle name="Обычный 3_1" xfId="2777"/>
+    <cellStyle name="Обычный 30" xfId="2778"/>
+    <cellStyle name="Обычный 31" xfId="2779"/>
+    <cellStyle name="Обычный 32" xfId="2780"/>
+    <cellStyle name="Обычный 33" xfId="2781"/>
+    <cellStyle name="Обычный 34" xfId="2782"/>
+    <cellStyle name="Обычный 35" xfId="2783"/>
+    <cellStyle name="Обычный 36" xfId="2784"/>
+    <cellStyle name="Обычный 37" xfId="2785"/>
+    <cellStyle name="Обычный 38" xfId="2786"/>
+    <cellStyle name="Обычный 39" xfId="2787"/>
+    <cellStyle name="Обычный 4" xfId="2788"/>
+    <cellStyle name="Обычный 4 10" xfId="2789"/>
+    <cellStyle name="Обычный 4 10 2" xfId="2790"/>
+    <cellStyle name="Обычный 4 11" xfId="2791"/>
+    <cellStyle name="Обычный 4 11 2" xfId="2792"/>
+    <cellStyle name="Обычный 4 11 3" xfId="2793"/>
+    <cellStyle name="Обычный 4 11 4" xfId="2794"/>
+    <cellStyle name="Обычный 4 11 4 2" xfId="2795"/>
+    <cellStyle name="Обычный 4 11 4 3" xfId="2796"/>
+    <cellStyle name="Обычный 4 12" xfId="2797"/>
+    <cellStyle name="Обычный 4 13" xfId="2798"/>
+    <cellStyle name="Обычный 4 14" xfId="2799"/>
+    <cellStyle name="Обычный 4 15" xfId="2800"/>
+    <cellStyle name="Обычный 4 16" xfId="2801"/>
+    <cellStyle name="Обычный 4 17" xfId="2802"/>
+    <cellStyle name="Обычный 4 18" xfId="2803"/>
+    <cellStyle name="Обычный 4 19" xfId="2804"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Обычный 4 2 2" xfId="2806"/>
+    <cellStyle name="Обычный 4 2 3" xfId="2807"/>
+    <cellStyle name="Обычный 4 2 4" xfId="2805"/>
+    <cellStyle name="Обычный 4 2_Обложка" xfId="2808"/>
+    <cellStyle name="Обычный 4 20" xfId="2809"/>
+    <cellStyle name="Обычный 4 21" xfId="2810"/>
+    <cellStyle name="Обычный 4 22" xfId="2811"/>
+    <cellStyle name="Обычный 4 23" xfId="2812"/>
+    <cellStyle name="Обычный 4 24" xfId="2813"/>
+    <cellStyle name="Обычный 4 25" xfId="2814"/>
+    <cellStyle name="Обычный 4 26" xfId="2815"/>
+    <cellStyle name="Обычный 4 27" xfId="2816"/>
+    <cellStyle name="Обычный 4 28" xfId="2817"/>
+    <cellStyle name="Обычный 4 29" xfId="2818"/>
+    <cellStyle name="Обычный 4 3" xfId="2819"/>
+    <cellStyle name="Обычный 4 3 10" xfId="2820"/>
+    <cellStyle name="Обычный 4 3 11" xfId="2821"/>
+    <cellStyle name="Обычный 4 3 12" xfId="2822"/>
+    <cellStyle name="Обычный 4 3 13" xfId="2823"/>
+    <cellStyle name="Обычный 4 3 14" xfId="2824"/>
+    <cellStyle name="Обычный 4 3 15" xfId="2825"/>
+    <cellStyle name="Обычный 4 3 16" xfId="2826"/>
+    <cellStyle name="Обычный 4 3 17" xfId="2827"/>
+    <cellStyle name="Обычный 4 3 18" xfId="2828"/>
+    <cellStyle name="Обычный 4 3 19" xfId="2829"/>
+    <cellStyle name="Обычный 4 3 2" xfId="2830"/>
+    <cellStyle name="Обычный 4 3 20" xfId="2831"/>
+    <cellStyle name="Обычный 4 3 21" xfId="2832"/>
+    <cellStyle name="Обычный 4 3 22" xfId="2833"/>
+    <cellStyle name="Обычный 4 3 23" xfId="2834"/>
+    <cellStyle name="Обычный 4 3 24" xfId="2835"/>
+    <cellStyle name="Обычный 4 3 25" xfId="2836"/>
+    <cellStyle name="Обычный 4 3 26" xfId="2837"/>
+    <cellStyle name="Обычный 4 3 27" xfId="2838"/>
+    <cellStyle name="Обычный 4 3 28" xfId="2839"/>
+    <cellStyle name="Обычный 4 3 29" xfId="2840"/>
+    <cellStyle name="Обычный 4 3 3" xfId="2841"/>
+    <cellStyle name="Обычный 4 3 4" xfId="2842"/>
+    <cellStyle name="Обычный 4 3 5" xfId="2843"/>
+    <cellStyle name="Обычный 4 3 6" xfId="2844"/>
+    <cellStyle name="Обычный 4 3 7" xfId="2845"/>
+    <cellStyle name="Обычный 4 3 8" xfId="2846"/>
+    <cellStyle name="Обычный 4 3 9" xfId="2847"/>
+    <cellStyle name="Обычный 4 3_Обложка" xfId="2848"/>
+    <cellStyle name="Обычный 4 30" xfId="2849"/>
+    <cellStyle name="Обычный 4 31" xfId="2850"/>
+    <cellStyle name="Обычный 4 32" xfId="2851"/>
+    <cellStyle name="Обычный 4 33" xfId="2852"/>
+    <cellStyle name="Обычный 4 34" xfId="2853"/>
+    <cellStyle name="Обычный 4 35" xfId="2854"/>
+    <cellStyle name="Обычный 4 36" xfId="4837"/>
+    <cellStyle name="Обычный 4 4" xfId="2855"/>
+    <cellStyle name="Обычный 4 4 2" xfId="2856"/>
+    <cellStyle name="Обычный 4 5" xfId="2857"/>
+    <cellStyle name="Обычный 4 5 2" xfId="2858"/>
+    <cellStyle name="Обычный 4 6" xfId="2859"/>
+    <cellStyle name="Обычный 4 6 2" xfId="2860"/>
+    <cellStyle name="Обычный 4 6_1" xfId="2861"/>
+    <cellStyle name="Обычный 4 7" xfId="2862"/>
+    <cellStyle name="Обычный 4 7 2" xfId="2863"/>
+    <cellStyle name="Обычный 4 7_1" xfId="2864"/>
+    <cellStyle name="Обычный 4 8" xfId="2865"/>
+    <cellStyle name="Обычный 4 8 2" xfId="2866"/>
+    <cellStyle name="Обычный 4 9" xfId="2867"/>
+    <cellStyle name="Обычный 4 9 2" xfId="2868"/>
+    <cellStyle name="Обычный 4 9 3" xfId="2869"/>
+    <cellStyle name="Обычный 4 9 4" xfId="2870"/>
+    <cellStyle name="Обычный 4_1.3" xfId="2871"/>
+    <cellStyle name="Обычный 40" xfId="2872"/>
+    <cellStyle name="Обычный 41" xfId="2873"/>
+    <cellStyle name="Обычный 42" xfId="2874"/>
+    <cellStyle name="Обычный 43" xfId="2875"/>
+    <cellStyle name="Обычный 44" xfId="2876"/>
+    <cellStyle name="Обычный 44 2" xfId="2877"/>
+    <cellStyle name="Обычный 45" xfId="2878"/>
+    <cellStyle name="Обычный 45 2" xfId="2879"/>
+    <cellStyle name="Обычный 46" xfId="2880"/>
+    <cellStyle name="Обычный 47" xfId="2881"/>
+    <cellStyle name="Обычный 48" xfId="2882"/>
+    <cellStyle name="Обычный 49" xfId="2883"/>
+    <cellStyle name="Обычный 5" xfId="2884"/>
+    <cellStyle name="Обычный 5 10" xfId="2885"/>
+    <cellStyle name="Обычный 5 11" xfId="2886"/>
+    <cellStyle name="Обычный 5 12" xfId="2887"/>
+    <cellStyle name="Обычный 5 13" xfId="2888"/>
+    <cellStyle name="Обычный 5 14" xfId="2889"/>
+    <cellStyle name="Обычный 5 15" xfId="2890"/>
+    <cellStyle name="Обычный 5 16" xfId="2891"/>
+    <cellStyle name="Обычный 5 17" xfId="2892"/>
+    <cellStyle name="Обычный 5 18" xfId="2893"/>
+    <cellStyle name="Обычный 5 19" xfId="2894"/>
+    <cellStyle name="Обычный 5 2" xfId="2895"/>
+    <cellStyle name="Обычный 5 2 10" xfId="2896"/>
+    <cellStyle name="Обычный 5 2 11" xfId="2897"/>
+    <cellStyle name="Обычный 5 2 12" xfId="2898"/>
+    <cellStyle name="Обычный 5 2 13" xfId="2899"/>
+    <cellStyle name="Обычный 5 2 14" xfId="2900"/>
+    <cellStyle name="Обычный 5 2 15" xfId="2901"/>
+    <cellStyle name="Обычный 5 2 16" xfId="2902"/>
+    <cellStyle name="Обычный 5 2 17" xfId="2903"/>
+    <cellStyle name="Обычный 5 2 18" xfId="2904"/>
+    <cellStyle name="Обычный 5 2 19" xfId="2905"/>
+    <cellStyle name="Обычный 5 2 2" xfId="2906"/>
+    <cellStyle name="Обычный 5 2 20" xfId="2907"/>
+    <cellStyle name="Обычный 5 2 21" xfId="2908"/>
+    <cellStyle name="Обычный 5 2 22" xfId="2909"/>
+    <cellStyle name="Обычный 5 2 23" xfId="2910"/>
+    <cellStyle name="Обычный 5 2 24" xfId="2911"/>
+    <cellStyle name="Обычный 5 2 25" xfId="2912"/>
+    <cellStyle name="Обычный 5 2 26" xfId="2913"/>
+    <cellStyle name="Обычный 5 2 27" xfId="2914"/>
+    <cellStyle name="Обычный 5 2 28" xfId="2915"/>
+    <cellStyle name="Обычный 5 2 29" xfId="2916"/>
+    <cellStyle name="Обычный 5 2 3" xfId="2917"/>
+    <cellStyle name="Обычный 5 2 30" xfId="2918"/>
+    <cellStyle name="Обычный 5 2 31" xfId="2919"/>
+    <cellStyle name="Обычный 5 2 32" xfId="2920"/>
+    <cellStyle name="Обычный 5 2 4" xfId="2921"/>
+    <cellStyle name="Обычный 5 2 5" xfId="2922"/>
+    <cellStyle name="Обычный 5 2 6" xfId="2923"/>
+    <cellStyle name="Обычный 5 2 7" xfId="2924"/>
+    <cellStyle name="Обычный 5 2 8" xfId="2925"/>
+    <cellStyle name="Обычный 5 2 9" xfId="2926"/>
+    <cellStyle name="Обычный 5 20" xfId="2927"/>
+    <cellStyle name="Обычный 5 21" xfId="2928"/>
+    <cellStyle name="Обычный 5 22" xfId="2929"/>
+    <cellStyle name="Обычный 5 23" xfId="2930"/>
+    <cellStyle name="Обычный 5 24" xfId="2931"/>
+    <cellStyle name="Обычный 5 25" xfId="2932"/>
+    <cellStyle name="Обычный 5 26" xfId="2933"/>
+    <cellStyle name="Обычный 5 27" xfId="2934"/>
+    <cellStyle name="Обычный 5 28" xfId="2935"/>
+    <cellStyle name="Обычный 5 29" xfId="2936"/>
+    <cellStyle name="Обычный 5 3" xfId="2937"/>
+    <cellStyle name="Обычный 5 3 2" xfId="2938"/>
+    <cellStyle name="Обычный 5 30" xfId="2939"/>
+    <cellStyle name="Обычный 5 31" xfId="2940"/>
+    <cellStyle name="Обычный 5 32" xfId="2941"/>
+    <cellStyle name="Обычный 5 4" xfId="2942"/>
+    <cellStyle name="Обычный 5 4 2" xfId="2943"/>
+    <cellStyle name="Обычный 5 5" xfId="2944"/>
+    <cellStyle name="Обычный 5 5 2" xfId="2945"/>
+    <cellStyle name="Обычный 5 5_1" xfId="2946"/>
+    <cellStyle name="Обычный 5 6" xfId="2947"/>
+    <cellStyle name="Обычный 5 7" xfId="2948"/>
+    <cellStyle name="Обычный 5 8" xfId="2949"/>
+    <cellStyle name="Обычный 5 9" xfId="2950"/>
+    <cellStyle name="Обычный 5_12." xfId="2951"/>
+    <cellStyle name="Обычный 50" xfId="2952"/>
+    <cellStyle name="Обычный 51" xfId="2953"/>
+    <cellStyle name="Обычный 52" xfId="2954"/>
+    <cellStyle name="Обычный 53" xfId="2955"/>
+    <cellStyle name="Обычный 54" xfId="2956"/>
+    <cellStyle name="Обычный 55" xfId="2957"/>
+    <cellStyle name="Обычный 56" xfId="2958"/>
+    <cellStyle name="Обычный 57" xfId="2959"/>
+    <cellStyle name="Обычный 58" xfId="2960"/>
+    <cellStyle name="Обычный 59" xfId="2961"/>
+    <cellStyle name="Обычный 6" xfId="2962"/>
+    <cellStyle name="Обычный 6 2" xfId="2963"/>
+    <cellStyle name="Обычный 6 2 2" xfId="2964"/>
+    <cellStyle name="Обычный 6 3" xfId="2965"/>
+    <cellStyle name="Обычный 6 4" xfId="2966"/>
+    <cellStyle name="Обычный 6 5" xfId="2967"/>
+    <cellStyle name="Обычный 6_1" xfId="2968"/>
+    <cellStyle name="Обычный 60" xfId="2969"/>
+    <cellStyle name="Обычный 61" xfId="2970"/>
+    <cellStyle name="Обычный 62" xfId="2971"/>
+    <cellStyle name="Обычный 63" xfId="2972"/>
+    <cellStyle name="Обычный 64" xfId="2973"/>
+    <cellStyle name="Обычный 65" xfId="2974"/>
+    <cellStyle name="Обычный 66" xfId="2975"/>
+    <cellStyle name="Обычный 67" xfId="2976"/>
+    <cellStyle name="Обычный 68" xfId="2977"/>
+    <cellStyle name="Обычный 69" xfId="2978"/>
+    <cellStyle name="Обычный 7" xfId="2979"/>
+    <cellStyle name="Обычный 7 2" xfId="2980"/>
+    <cellStyle name="Обычный 7 2 2" xfId="2981"/>
+    <cellStyle name="Обычный 7 3" xfId="2982"/>
+    <cellStyle name="Обычный 7 3 2" xfId="2983"/>
+    <cellStyle name="Обычный 7 3 3" xfId="2984"/>
+    <cellStyle name="Обычный 7 4" xfId="2985"/>
+    <cellStyle name="Обычный 7 5" xfId="2986"/>
+    <cellStyle name="Обычный 7_1" xfId="2987"/>
+    <cellStyle name="Обычный 70" xfId="2988"/>
+    <cellStyle name="Обычный 71" xfId="2989"/>
+    <cellStyle name="Обычный 72" xfId="2990"/>
+    <cellStyle name="Обычный 73" xfId="2991"/>
+    <cellStyle name="Обычный 74" xfId="2992"/>
+    <cellStyle name="Обычный 75" xfId="2993"/>
+    <cellStyle name="Обычный 76" xfId="2994"/>
+    <cellStyle name="Обычный 77" xfId="2995"/>
+    <cellStyle name="Обычный 78" xfId="2996"/>
+    <cellStyle name="Обычный 79" xfId="2997"/>
+    <cellStyle name="Обычный 8" xfId="2998"/>
+    <cellStyle name="Обычный 8 2" xfId="2999"/>
+    <cellStyle name="Обычный 8 3" xfId="3000"/>
+    <cellStyle name="Обычный 80" xfId="3001"/>
+    <cellStyle name="Обычный 81" xfId="3002"/>
+    <cellStyle name="Обычный 82" xfId="3003"/>
+    <cellStyle name="Обычный 83" xfId="3004"/>
+    <cellStyle name="Обычный 84" xfId="3005"/>
+    <cellStyle name="Обычный 85" xfId="3006"/>
+    <cellStyle name="Обычный 86" xfId="3007"/>
+    <cellStyle name="Обычный 87" xfId="3008"/>
+    <cellStyle name="Обычный 88" xfId="3009"/>
+    <cellStyle name="Обычный 89" xfId="3010"/>
+    <cellStyle name="Обычный 9" xfId="3011"/>
+    <cellStyle name="Обычный 9 2" xfId="3012"/>
+    <cellStyle name="Обычный 9 3" xfId="3013"/>
+    <cellStyle name="Обычный 90" xfId="3014"/>
+    <cellStyle name="Обычный 91" xfId="3015"/>
+    <cellStyle name="Обычный 92" xfId="3016"/>
+    <cellStyle name="Обычный 93" xfId="3017"/>
+    <cellStyle name="Обычный 94" xfId="3018"/>
+    <cellStyle name="Обычный 95" xfId="3019"/>
+    <cellStyle name="Обычный 96" xfId="3020"/>
+    <cellStyle name="Обычный 97" xfId="3021"/>
+    <cellStyle name="Обычный 98" xfId="3022"/>
+    <cellStyle name="Обычный 99" xfId="3023"/>
+    <cellStyle name="Обычный_Лист1" xfId="3024"/>
+    <cellStyle name="Плохой 10" xfId="3025"/>
+    <cellStyle name="Плохой 11" xfId="3026"/>
+    <cellStyle name="Плохой 12" xfId="3027"/>
+    <cellStyle name="Плохой 13" xfId="3028"/>
+    <cellStyle name="Плохой 14" xfId="3029"/>
+    <cellStyle name="Плохой 15" xfId="3030"/>
+    <cellStyle name="Плохой 16" xfId="3031"/>
+    <cellStyle name="Плохой 2" xfId="3032"/>
+    <cellStyle name="Плохой 2 10" xfId="3033"/>
+    <cellStyle name="Плохой 2 11" xfId="3034"/>
+    <cellStyle name="Плохой 2 12" xfId="3035"/>
+    <cellStyle name="Плохой 2 13" xfId="3036"/>
+    <cellStyle name="Плохой 2 14" xfId="3037"/>
+    <cellStyle name="Плохой 2 15" xfId="3038"/>
+    <cellStyle name="Плохой 2 2" xfId="3039"/>
+    <cellStyle name="Плохой 2 3" xfId="3040"/>
+    <cellStyle name="Плохой 2 4" xfId="3041"/>
+    <cellStyle name="Плохой 2 5" xfId="3042"/>
+    <cellStyle name="Плохой 2 6" xfId="3043"/>
+    <cellStyle name="Плохой 2 7" xfId="3044"/>
+    <cellStyle name="Плохой 2 8" xfId="3045"/>
+    <cellStyle name="Плохой 2 9" xfId="3046"/>
+    <cellStyle name="Плохой 3" xfId="3047"/>
+    <cellStyle name="Плохой 4" xfId="3048"/>
+    <cellStyle name="Плохой 5" xfId="3049"/>
+    <cellStyle name="Плохой 6" xfId="3050"/>
+    <cellStyle name="Плохой 7" xfId="3051"/>
+    <cellStyle name="Плохой 8" xfId="3052"/>
+    <cellStyle name="Плохой 9" xfId="3053"/>
+    <cellStyle name="Пояснение 10" xfId="3054"/>
+    <cellStyle name="Пояснение 11" xfId="3055"/>
+    <cellStyle name="Пояснение 12" xfId="3056"/>
+    <cellStyle name="Пояснение 13" xfId="3057"/>
+    <cellStyle name="Пояснение 14" xfId="3058"/>
+    <cellStyle name="Пояснение 15" xfId="3059"/>
+    <cellStyle name="Пояснение 16" xfId="3060"/>
+    <cellStyle name="Пояснение 2" xfId="3061"/>
+    <cellStyle name="Пояснение 2 10" xfId="3062"/>
+    <cellStyle name="Пояснение 2 11" xfId="3063"/>
+    <cellStyle name="Пояснение 2 12" xfId="3064"/>
+    <cellStyle name="Пояснение 2 13" xfId="3065"/>
+    <cellStyle name="Пояснение 2 14" xfId="3066"/>
+    <cellStyle name="Пояснение 2 15" xfId="3067"/>
+    <cellStyle name="Пояснение 2 2" xfId="3068"/>
+    <cellStyle name="Пояснение 2 3" xfId="3069"/>
+    <cellStyle name="Пояснение 2 4" xfId="3070"/>
+    <cellStyle name="Пояснение 2 5" xfId="3071"/>
+    <cellStyle name="Пояснение 2 6" xfId="3072"/>
+    <cellStyle name="Пояснение 2 7" xfId="3073"/>
+    <cellStyle name="Пояснение 2 8" xfId="3074"/>
+    <cellStyle name="Пояснение 2 9" xfId="3075"/>
+    <cellStyle name="Пояснение 3" xfId="3076"/>
+    <cellStyle name="Пояснение 4" xfId="3077"/>
+    <cellStyle name="Пояснение 5" xfId="3078"/>
+    <cellStyle name="Пояснение 6" xfId="3079"/>
+    <cellStyle name="Пояснение 7" xfId="3080"/>
+    <cellStyle name="Пояснение 8" xfId="3081"/>
+    <cellStyle name="Пояснение 9" xfId="3082"/>
+    <cellStyle name="Примечание 10" xfId="3083"/>
+    <cellStyle name="Примечание 10 2" xfId="3084"/>
+    <cellStyle name="Примечание 11" xfId="3085"/>
+    <cellStyle name="Примечание 11 2" xfId="3086"/>
+    <cellStyle name="Примечание 12" xfId="3087"/>
+    <cellStyle name="Примечание 12 2" xfId="3088"/>
+    <cellStyle name="Примечание 13" xfId="3089"/>
+    <cellStyle name="Примечание 13 2" xfId="3090"/>
+    <cellStyle name="Примечание 14" xfId="3091"/>
+    <cellStyle name="Примечание 14 2" xfId="3092"/>
+    <cellStyle name="Примечание 15" xfId="3093"/>
+    <cellStyle name="Примечание 15 2" xfId="3094"/>
+    <cellStyle name="Примечание 16" xfId="3095"/>
+    <cellStyle name="Примечание 16 2" xfId="3096"/>
+    <cellStyle name="Примечание 2" xfId="3097"/>
+    <cellStyle name="Примечание 2 10" xfId="3098"/>
+    <cellStyle name="Примечание 2 10 2" xfId="3099"/>
+    <cellStyle name="Примечание 2 10 3" xfId="4839"/>
+    <cellStyle name="Примечание 2 11" xfId="3100"/>
+    <cellStyle name="Примечание 2 11 2" xfId="3101"/>
+    <cellStyle name="Примечание 2 12" xfId="3102"/>
+    <cellStyle name="Примечание 2 12 2" xfId="3103"/>
+    <cellStyle name="Примечание 2 13" xfId="3104"/>
+    <cellStyle name="Примечание 2 13 2" xfId="3105"/>
+    <cellStyle name="Примечание 2 14" xfId="3106"/>
+    <cellStyle name="Примечание 2 14 2" xfId="3107"/>
+    <cellStyle name="Примечание 2 15" xfId="3108"/>
+    <cellStyle name="Примечание 2 15 2" xfId="3109"/>
+    <cellStyle name="Примечание 2 16" xfId="3110"/>
+    <cellStyle name="Примечание 2 17" xfId="4838"/>
+    <cellStyle name="Примечание 2 2" xfId="3111"/>
+    <cellStyle name="Примечание 2 2 2" xfId="3112"/>
+    <cellStyle name="Примечание 2 2 3" xfId="4840"/>
+    <cellStyle name="Примечание 2 3" xfId="3113"/>
+    <cellStyle name="Примечание 2 3 2" xfId="3114"/>
+    <cellStyle name="Примечание 2 3 3" xfId="4841"/>
+    <cellStyle name="Примечание 2 4" xfId="3115"/>
+    <cellStyle name="Примечание 2 4 2" xfId="3116"/>
+    <cellStyle name="Примечание 2 4 3" xfId="4842"/>
+    <cellStyle name="Примечание 2 5" xfId="3117"/>
+    <cellStyle name="Примечание 2 5 2" xfId="3118"/>
+    <cellStyle name="Примечание 2 5 3" xfId="4843"/>
+    <cellStyle name="Примечание 2 6" xfId="3119"/>
+    <cellStyle name="Примечание 2 6 2" xfId="3120"/>
+    <cellStyle name="Примечание 2 6 3" xfId="4844"/>
+    <cellStyle name="Примечание 2 7" xfId="3121"/>
+    <cellStyle name="Примечание 2 7 2" xfId="3122"/>
+    <cellStyle name="Примечание 2 7 3" xfId="4845"/>
+    <cellStyle name="Примечание 2 8" xfId="3123"/>
+    <cellStyle name="Примечание 2 8 2" xfId="3124"/>
+    <cellStyle name="Примечание 2 8 3" xfId="4846"/>
+    <cellStyle name="Примечание 2 9" xfId="3125"/>
+    <cellStyle name="Примечание 2 9 2" xfId="3126"/>
+    <cellStyle name="Примечание 2 9 3" xfId="4847"/>
+    <cellStyle name="Примечание 3" xfId="3127"/>
+    <cellStyle name="Примечание 3 10" xfId="4849"/>
+    <cellStyle name="Примечание 3 11" xfId="4850"/>
+    <cellStyle name="Примечание 3 12" xfId="4851"/>
+    <cellStyle name="Примечание 3 13" xfId="4852"/>
+    <cellStyle name="Примечание 3 14" xfId="4853"/>
+    <cellStyle name="Примечание 3 15" xfId="4854"/>
+    <cellStyle name="Примечание 3 16" xfId="4855"/>
+    <cellStyle name="Примечание 3 17" xfId="4856"/>
+    <cellStyle name="Примечание 3 18" xfId="4857"/>
+    <cellStyle name="Примечание 3 19" xfId="4858"/>
+    <cellStyle name="Примечание 3 2" xfId="3128"/>
+    <cellStyle name="Примечание 3 2 2" xfId="4859"/>
+    <cellStyle name="Примечание 3 20" xfId="4860"/>
+    <cellStyle name="Примечание 3 21" xfId="4861"/>
+    <cellStyle name="Примечание 3 22" xfId="4862"/>
+    <cellStyle name="Примечание 3 23" xfId="4863"/>
+    <cellStyle name="Примечание 3 24" xfId="4864"/>
+    <cellStyle name="Примечание 3 25" xfId="4865"/>
+    <cellStyle name="Примечание 3 26" xfId="4866"/>
+    <cellStyle name="Примечание 3 27" xfId="4867"/>
+    <cellStyle name="Примечание 3 28" xfId="4868"/>
+    <cellStyle name="Примечание 3 29" xfId="4869"/>
+    <cellStyle name="Примечание 3 3" xfId="4870"/>
+    <cellStyle name="Примечание 3 30" xfId="4871"/>
+    <cellStyle name="Примечание 3 31" xfId="4872"/>
+    <cellStyle name="Примечание 3 32" xfId="4873"/>
+    <cellStyle name="Примечание 3 33" xfId="4874"/>
+    <cellStyle name="Примечание 3 34" xfId="4875"/>
+    <cellStyle name="Примечание 3 35" xfId="4876"/>
+    <cellStyle name="Примечание 3 36" xfId="4877"/>
+    <cellStyle name="Примечание 3 37" xfId="4848"/>
+    <cellStyle name="Примечание 3 4" xfId="4878"/>
+    <cellStyle name="Примечание 3 5" xfId="4879"/>
+    <cellStyle name="Примечание 3 6" xfId="4880"/>
+    <cellStyle name="Примечание 3 7" xfId="4881"/>
+    <cellStyle name="Примечание 3 8" xfId="4882"/>
+    <cellStyle name="Примечание 3 9" xfId="4883"/>
+    <cellStyle name="Примечание 4" xfId="3129"/>
+    <cellStyle name="Примечание 4 10" xfId="4885"/>
+    <cellStyle name="Примечание 4 11" xfId="4886"/>
+    <cellStyle name="Примечание 4 12" xfId="4887"/>
+    <cellStyle name="Примечание 4 13" xfId="4888"/>
+    <cellStyle name="Примечание 4 14" xfId="4889"/>
+    <cellStyle name="Примечание 4 15" xfId="4890"/>
+    <cellStyle name="Примечание 4 16" xfId="4891"/>
+    <cellStyle name="Примечание 4 17" xfId="4892"/>
+    <cellStyle name="Примечание 4 18" xfId="4893"/>
+    <cellStyle name="Примечание 4 19" xfId="4894"/>
+    <cellStyle name="Примечание 4 2" xfId="3130"/>
+    <cellStyle name="Примечание 4 2 2" xfId="4895"/>
+    <cellStyle name="Примечание 4 20" xfId="4896"/>
+    <cellStyle name="Примечание 4 21" xfId="4897"/>
+    <cellStyle name="Примечание 4 22" xfId="4898"/>
+    <cellStyle name="Примечание 4 23" xfId="4899"/>
+    <cellStyle name="Примечание 4 24" xfId="4900"/>
+    <cellStyle name="Примечание 4 25" xfId="4901"/>
+    <cellStyle name="Примечание 4 26" xfId="4902"/>
+    <cellStyle name="Примечание 4 27" xfId="4903"/>
+    <cellStyle name="Примечание 4 28" xfId="4904"/>
+    <cellStyle name="Примечание 4 29" xfId="4905"/>
+    <cellStyle name="Примечание 4 3" xfId="4906"/>
+    <cellStyle name="Примечание 4 30" xfId="4907"/>
+    <cellStyle name="Примечание 4 31" xfId="4908"/>
+    <cellStyle name="Примечание 4 32" xfId="4909"/>
+    <cellStyle name="Примечание 4 33" xfId="4910"/>
+    <cellStyle name="Примечание 4 34" xfId="4911"/>
+    <cellStyle name="Примечание 4 35" xfId="4912"/>
+    <cellStyle name="Примечание 4 36" xfId="4913"/>
+    <cellStyle name="Примечание 4 37" xfId="4884"/>
+    <cellStyle name="Примечание 4 4" xfId="4914"/>
+    <cellStyle name="Примечание 4 5" xfId="4915"/>
+    <cellStyle name="Примечание 4 6" xfId="4916"/>
+    <cellStyle name="Примечание 4 7" xfId="4917"/>
+    <cellStyle name="Примечание 4 8" xfId="4918"/>
+    <cellStyle name="Примечание 4 9" xfId="4919"/>
+    <cellStyle name="Примечание 5" xfId="3131"/>
+    <cellStyle name="Примечание 5 2" xfId="3132"/>
+    <cellStyle name="Примечание 6" xfId="3133"/>
+    <cellStyle name="Примечание 6 2" xfId="3134"/>
+    <cellStyle name="Примечание 7" xfId="3135"/>
+    <cellStyle name="Примечание 7 2" xfId="3136"/>
+    <cellStyle name="Примечание 8" xfId="3137"/>
+    <cellStyle name="Примечание 8 2" xfId="3138"/>
+    <cellStyle name="Примечание 9" xfId="3139"/>
+    <cellStyle name="Примечание 9 2" xfId="3140"/>
+    <cellStyle name="Связанная ячейка 10" xfId="3141"/>
+    <cellStyle name="Связанная ячейка 11" xfId="3142"/>
+    <cellStyle name="Связанная ячейка 12" xfId="3143"/>
+    <cellStyle name="Связанная ячейка 13" xfId="3144"/>
+    <cellStyle name="Связанная ячейка 14" xfId="3145"/>
+    <cellStyle name="Связанная ячейка 15" xfId="3146"/>
+    <cellStyle name="Связанная ячейка 16" xfId="3147"/>
+    <cellStyle name="Связанная ячейка 2" xfId="3148"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="3149"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="3150"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="3151"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="3152"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="3153"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="3154"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="3155"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="3156"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="3157"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="3158"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="3159"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="3160"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="3161"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="3162"/>
+    <cellStyle name="Связанная ячейка 3" xfId="3163"/>
+    <cellStyle name="Связанная ячейка 4" xfId="3164"/>
+    <cellStyle name="Связанная ячейка 5" xfId="3165"/>
+    <cellStyle name="Связанная ячейка 6" xfId="3166"/>
+    <cellStyle name="Связанная ячейка 7" xfId="3167"/>
+    <cellStyle name="Связанная ячейка 8" xfId="3168"/>
+    <cellStyle name="Связанная ячейка 9" xfId="3169"/>
+    <cellStyle name="Текст предупреждения 10" xfId="3170"/>
+    <cellStyle name="Текст предупреждения 11" xfId="3171"/>
+    <cellStyle name="Текст предупреждения 12" xfId="3172"/>
+    <cellStyle name="Текст предупреждения 13" xfId="3173"/>
+    <cellStyle name="Текст предупреждения 14" xfId="3174"/>
+    <cellStyle name="Текст предупреждения 15" xfId="3175"/>
+    <cellStyle name="Текст предупреждения 16" xfId="3176"/>
+    <cellStyle name="Текст предупреждения 2" xfId="3177"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="3178"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="3179"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="3180"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="3181"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="3182"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="3183"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="3184"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="3185"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="3186"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="3187"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="3188"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="3189"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="3190"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="3191"/>
+    <cellStyle name="Текст предупреждения 3" xfId="3192"/>
+    <cellStyle name="Текст предупреждения 4" xfId="3193"/>
+    <cellStyle name="Текст предупреждения 5" xfId="3194"/>
+    <cellStyle name="Текст предупреждения 6" xfId="3195"/>
+    <cellStyle name="Текст предупреждения 7" xfId="3196"/>
+    <cellStyle name="Текст предупреждения 8" xfId="3197"/>
+    <cellStyle name="Текст предупреждения 9" xfId="3198"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
+    <cellStyle name="Финансовый 2" xfId="4920"/>
+    <cellStyle name="Хороший 10" xfId="3199"/>
+    <cellStyle name="Хороший 11" xfId="3200"/>
+    <cellStyle name="Хороший 12" xfId="3201"/>
+    <cellStyle name="Хороший 13" xfId="3202"/>
+    <cellStyle name="Хороший 14" xfId="3203"/>
+    <cellStyle name="Хороший 15" xfId="3204"/>
+    <cellStyle name="Хороший 16" xfId="3205"/>
+    <cellStyle name="Хороший 2" xfId="3206"/>
+    <cellStyle name="Хороший 2 10" xfId="3207"/>
+    <cellStyle name="Хороший 2 11" xfId="3208"/>
+    <cellStyle name="Хороший 2 12" xfId="3209"/>
+    <cellStyle name="Хороший 2 13" xfId="3210"/>
+    <cellStyle name="Хороший 2 14" xfId="3211"/>
+    <cellStyle name="Хороший 2 15" xfId="3212"/>
+    <cellStyle name="Хороший 2 2" xfId="3213"/>
+    <cellStyle name="Хороший 2 3" xfId="3214"/>
+    <cellStyle name="Хороший 2 4" xfId="3215"/>
+    <cellStyle name="Хороший 2 5" xfId="3216"/>
+    <cellStyle name="Хороший 2 6" xfId="3217"/>
+    <cellStyle name="Хороший 2 7" xfId="3218"/>
+    <cellStyle name="Хороший 2 8" xfId="3219"/>
+    <cellStyle name="Хороший 2 9" xfId="3220"/>
+    <cellStyle name="Хороший 3" xfId="3221"/>
+    <cellStyle name="Хороший 4" xfId="3222"/>
+    <cellStyle name="Хороший 5" xfId="3223"/>
+    <cellStyle name="Хороший 6" xfId="3224"/>
+    <cellStyle name="Хороший 7" xfId="3225"/>
+    <cellStyle name="Хороший 8" xfId="3226"/>
+    <cellStyle name="Хороший 9" xfId="3227"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -751,2845 +11324,4053 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.kondrina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2025&amp;name=67132&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="45.85546875" customWidth="1"/>
+    <col min="3" max="3" width="72.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" s="72" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="55" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B7" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="59" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B8" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="59"/>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="51" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B11" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="50"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B12" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="69" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="60">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="60">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="66" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="65" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="67" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="68" t="s">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1"/>
+    <hyperlink ref="C15" r:id="rId2"/>
+    <hyperlink ref="C12" r:id="rId3"/>
+    <hyperlink ref="C13" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5" style="64" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" style="64" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="64"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="61"/>
+    </row>
+    <row r="3" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="62" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="62" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="62" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="62" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="62"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="63" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="62"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="62"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="2:2" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="71" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B36" s="1"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U61"/>
+  <dimension ref="A1:AA52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T12" sqref="T12"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
-    <col min="2" max="17" width="11" style="1" customWidth="1"/>
+    <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="16384" width="9.140625" style="1"/>
+    <col min="21" max="25" width="9.140625" style="1"/>
+    <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="58" t="s">
+    <row r="1" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+    </row>
+    <row r="3" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="3"/>
+      <c r="Q3" s="4"/>
+      <c r="AA3" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23"/>
+      <c r="B4" s="6">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="7">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="6">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="6">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="6">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="6">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="6">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="6">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="7">
+        <v>2008</v>
+      </c>
+      <c r="K4" s="8">
+        <v>2009</v>
+      </c>
+      <c r="L4" s="8">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="8">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="8">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="8">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="8">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="8">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="8">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="8">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="8">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="8">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="8">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="8">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="9">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="9">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="58"/>
-[...17 lines deleted...]
-      <c r="T2" s="58"/>
+      <c r="B5" s="46">
+        <v>188742</v>
+      </c>
+      <c r="C5" s="46">
+        <v>210950</v>
+      </c>
+      <c r="D5" s="46">
+        <v>225683</v>
+      </c>
+      <c r="E5" s="46">
+        <v>265107</v>
+      </c>
+      <c r="F5" s="46">
+        <v>288696</v>
+      </c>
+      <c r="G5" s="46">
+        <v>335953</v>
+      </c>
+      <c r="H5" s="46">
+        <v>403447</v>
+      </c>
+      <c r="I5" s="46">
+        <v>514989</v>
+      </c>
+      <c r="J5" s="47">
+        <v>578418</v>
+      </c>
+      <c r="K5" s="14">
+        <v>642051.01909288648</v>
+      </c>
+      <c r="L5" s="14">
+        <v>747400.65566604747</v>
+      </c>
+      <c r="M5" s="14">
+        <v>880956.38942951872</v>
+      </c>
+      <c r="N5" s="14">
+        <v>996889.1</v>
+      </c>
+      <c r="O5" s="14">
+        <v>1082691.3910839136</v>
+      </c>
+      <c r="P5" s="14">
+        <v>1164084.6890462793</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>1189051.3999999999</v>
+      </c>
+      <c r="R5" s="14">
+        <v>1382901</v>
+      </c>
+      <c r="S5" s="14">
+        <v>1503438.8</v>
+      </c>
+      <c r="T5" s="14">
+        <v>1645216.3</v>
+      </c>
+      <c r="U5" s="14">
+        <v>1901685.2</v>
+      </c>
+      <c r="V5" s="14">
+        <v>2230621.2999999998</v>
+      </c>
+      <c r="W5" s="14">
+        <v>2681292.9</v>
+      </c>
+      <c r="X5" s="14">
+        <v>3334019.4</v>
+      </c>
+      <c r="Y5" s="14">
+        <v>4008551.3</v>
+      </c>
+      <c r="Z5" s="43">
+        <v>4545601.2</v>
+      </c>
+      <c r="AA5" s="42">
+        <v>5185673.7</v>
+      </c>
     </row>
-    <row r="3" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="T3" s="56"/>
+    <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" s="14">
+        <v>708236.18155362864</v>
+      </c>
+      <c r="L6" s="14">
+        <v>812209.48361324938</v>
+      </c>
+      <c r="M6" s="14">
+        <v>931605.96001832967</v>
+      </c>
+      <c r="N6" s="14">
+        <v>1067973.7</v>
+      </c>
+      <c r="O6" s="14">
+        <v>1165800.970102217</v>
+      </c>
+      <c r="P6" s="14">
+        <v>1232988.4456671253</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>1256773.8</v>
+      </c>
+      <c r="R6" s="14">
+        <v>1462605.7</v>
+      </c>
+      <c r="S6" s="14">
+        <v>1546986.2</v>
+      </c>
+      <c r="T6" s="14">
+        <v>1668063</v>
+      </c>
+      <c r="U6" s="14">
+        <v>1920924.6</v>
+      </c>
+      <c r="V6" s="14">
+        <v>2208305.1</v>
+      </c>
+      <c r="W6" s="14">
+        <v>2598568.5</v>
+      </c>
+      <c r="X6" s="14">
+        <v>3184737.5</v>
+      </c>
+      <c r="Y6" s="14">
+        <v>3893414.7</v>
+      </c>
+      <c r="Z6" s="43">
+        <v>4551968.5</v>
+      </c>
+      <c r="AA6" s="12">
+        <v>5244674.3</v>
+      </c>
     </row>
-    <row r="4" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J4" s="2" t="s">
+    <row r="7" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" s="14">
+        <v>549797.66883784719</v>
+      </c>
+      <c r="L7" s="14">
+        <v>653662.74920145387</v>
+      </c>
+      <c r="M7" s="14">
+        <v>783728.34445503657</v>
+      </c>
+      <c r="N7" s="14">
+        <v>803137</v>
+      </c>
+      <c r="O7" s="14">
+        <v>902131.56459731539</v>
+      </c>
+      <c r="P7" s="14">
+        <v>948612.88073788071</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>972282.1</v>
+      </c>
+      <c r="R7" s="14">
+        <v>1135622.3999999999</v>
+      </c>
+      <c r="S7" s="14">
+        <v>1241134.5</v>
+      </c>
+      <c r="T7" s="14">
+        <v>1353681.2</v>
+      </c>
+      <c r="U7" s="14">
+        <v>1549751</v>
+      </c>
+      <c r="V7" s="14">
+        <v>1828398.9</v>
+      </c>
+      <c r="W7" s="14">
+        <v>2155394.7999999998</v>
+      </c>
+      <c r="X7" s="14">
+        <v>2601133.4</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>3115217.8</v>
+      </c>
+      <c r="Z7" s="43">
+        <v>3538530.1</v>
+      </c>
+      <c r="AA7" s="12">
+        <v>3965426.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" s="15">
+        <v>723384.49687567342</v>
+      </c>
+      <c r="L8" s="14">
+        <v>811281.77294294641</v>
+      </c>
+      <c r="M8" s="14">
+        <v>991441.53248829511</v>
+      </c>
+      <c r="N8" s="14">
+        <v>1079378.3999999999</v>
+      </c>
+      <c r="O8" s="14">
+        <v>1161225.4165146539</v>
+      </c>
+      <c r="P8" s="14">
+        <v>1250928.1622306716</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>1266471.5</v>
+      </c>
+      <c r="R8" s="14">
+        <v>1446498</v>
+      </c>
+      <c r="S8" s="14">
+        <v>1627539.2</v>
+      </c>
+      <c r="T8" s="14">
+        <v>1817117.1</v>
+      </c>
+      <c r="U8" s="14">
+        <v>2257966.7000000002</v>
+      </c>
+      <c r="V8" s="14">
+        <v>2578446.1</v>
+      </c>
+      <c r="W8" s="14">
+        <v>3059898.1</v>
+      </c>
+      <c r="X8" s="14">
+        <v>3909608.2</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>4549811.9000000004</v>
+      </c>
+      <c r="Z8" s="43">
+        <v>5199461.0999999996</v>
+      </c>
+      <c r="AA8" s="12">
+        <v>5840252.4000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="14">
+        <v>814425.61114982585</v>
+      </c>
+      <c r="L9" s="14">
+        <v>987082.56770149735</v>
+      </c>
+      <c r="M9" s="14">
+        <v>1113116.9757863532</v>
+      </c>
+      <c r="N9" s="14">
+        <v>1257213.8</v>
+      </c>
+      <c r="O9" s="14">
+        <v>1415307.9711063236</v>
+      </c>
+      <c r="P9" s="14">
+        <v>1554940.6083919625</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>1521908.1</v>
+      </c>
+      <c r="R9" s="14">
+        <v>1753116.3</v>
+      </c>
+      <c r="S9" s="14">
+        <v>1986284.5</v>
+      </c>
+      <c r="T9" s="14">
+        <v>2198136.7000000002</v>
+      </c>
+      <c r="U9" s="14">
+        <v>2472538.1</v>
+      </c>
+      <c r="V9" s="14">
+        <v>2891401</v>
+      </c>
+      <c r="W9" s="14">
+        <v>3428721.6</v>
+      </c>
+      <c r="X9" s="14">
+        <v>4294600.5999999996</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>5219519.2</v>
+      </c>
+      <c r="Z9" s="43">
+        <v>5692282.4000000004</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>6479882.7000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K10" s="14">
+        <v>499589.01996370236</v>
+      </c>
+      <c r="L10" s="14">
+        <v>540697.84702549572</v>
+      </c>
+      <c r="M10" s="14">
+        <v>673314.00112233451</v>
+      </c>
+      <c r="N10" s="14">
+        <v>738598.3</v>
+      </c>
+      <c r="O10" s="14">
+        <v>739738.85051119095</v>
+      </c>
+      <c r="P10" s="14">
+        <v>817974.16281755199</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>797958.9</v>
+      </c>
+      <c r="R10" s="14">
+        <v>947036</v>
+      </c>
+      <c r="S10" s="14">
+        <v>1059557.3999999999</v>
+      </c>
+      <c r="T10" s="14">
+        <v>1065957</v>
+      </c>
+      <c r="U10" s="14">
+        <v>1233059.3999999999</v>
+      </c>
+      <c r="V10" s="14">
+        <v>1469660.2</v>
+      </c>
+      <c r="W10" s="14">
+        <v>1950403.6</v>
+      </c>
+      <c r="X10" s="14">
+        <v>2573726.7999999998</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>2877903.9</v>
+      </c>
+      <c r="Z10" s="43">
+        <v>3388522.4</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>3735214.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K11" s="14">
+        <v>491529.82673267322</v>
+      </c>
+      <c r="L11" s="14">
+        <v>559902.60266049742</v>
+      </c>
+      <c r="M11" s="14">
+        <v>644249.11209766916</v>
+      </c>
+      <c r="N11" s="14">
+        <v>753597.8</v>
+      </c>
+      <c r="O11" s="14">
+        <v>865249.5407577497</v>
+      </c>
+      <c r="P11" s="14">
+        <v>915474.61318051571</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>888271.8</v>
+      </c>
+      <c r="R11" s="14">
+        <v>1104419.8</v>
+      </c>
+      <c r="S11" s="14">
+        <v>1081706.8999999999</v>
+      </c>
+      <c r="T11" s="14">
+        <v>1120905.7</v>
+      </c>
+      <c r="U11" s="14">
+        <v>1387392.8</v>
+      </c>
+      <c r="V11" s="14">
+        <v>1776540.1</v>
+      </c>
+      <c r="W11" s="14">
+        <v>2273824.2999999998</v>
+      </c>
+      <c r="X11" s="14">
+        <v>2669244.6</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>3165394.6</v>
+      </c>
+      <c r="Z11" s="43">
+        <v>3507820</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>3730738.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J12" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" s="14">
+        <v>523502.70555628877</v>
+      </c>
+      <c r="L12" s="14">
+        <v>567993.24360341148</v>
+      </c>
+      <c r="M12" s="14">
+        <v>682481.13898305094</v>
+      </c>
+      <c r="N12" s="14">
+        <v>814752.8</v>
+      </c>
+      <c r="O12" s="14">
+        <v>855040.12721613212</v>
+      </c>
+      <c r="P12" s="14">
+        <v>861403.42435424356</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>889144.6</v>
+      </c>
+      <c r="R12" s="14">
+        <v>1054092.7</v>
+      </c>
+      <c r="S12" s="14">
+        <v>1145070.8</v>
+      </c>
+      <c r="T12" s="14">
+        <v>1410149.1</v>
+      </c>
+      <c r="U12" s="14">
+        <v>1551102</v>
+      </c>
+      <c r="V12" s="14">
+        <v>1968768.3</v>
+      </c>
+      <c r="W12" s="14">
+        <v>2518769.7999999998</v>
+      </c>
+      <c r="X12" s="14">
+        <v>3468447.1</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>4362559</v>
+      </c>
+      <c r="Z12" s="43">
+        <v>4861076.0999999996</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>5196111.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K13" s="14">
+        <v>432101.52728627308</v>
+      </c>
+      <c r="L13" s="14">
+        <v>476170.24886877829</v>
+      </c>
+      <c r="M13" s="14">
+        <v>662252.32450453786</v>
+      </c>
+      <c r="N13" s="14">
+        <v>653825.1</v>
+      </c>
+      <c r="O13" s="14">
+        <v>700439.78434653278</v>
+      </c>
+      <c r="P13" s="14">
+        <v>750407.94547224918</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>785603.8</v>
+      </c>
+      <c r="R13" s="14">
+        <v>918520.7</v>
+      </c>
+      <c r="S13" s="14">
+        <v>1018688.8</v>
+      </c>
+      <c r="T13" s="14">
+        <v>1093326.3</v>
+      </c>
+      <c r="U13" s="14">
+        <v>1256521.3</v>
+      </c>
+      <c r="V13" s="14">
+        <v>1541900.8</v>
+      </c>
+      <c r="W13" s="14">
+        <v>1968942.4</v>
+      </c>
+      <c r="X13" s="14">
+        <v>2480869.1</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>3030738</v>
+      </c>
+      <c r="Z13" s="43">
+        <v>3309203</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>3837958.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="14">
+        <v>438246.3497453311</v>
+      </c>
+      <c r="L14" s="14">
+        <v>518390.625</v>
+      </c>
+      <c r="M14" s="14">
+        <v>649321.39561707038</v>
+      </c>
+      <c r="N14" s="14">
+        <v>852554.2</v>
+      </c>
+      <c r="O14" s="14">
+        <v>820124.43804034579</v>
+      </c>
+      <c r="P14" s="14">
+        <v>848904.30351075879</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>891505.2</v>
+      </c>
+      <c r="R14" s="14">
+        <v>1017278.3</v>
+      </c>
+      <c r="S14" s="14">
+        <v>1038809</v>
+      </c>
+      <c r="T14" s="14">
+        <v>1112748</v>
+      </c>
+      <c r="U14" s="14">
+        <v>1324294</v>
+      </c>
+      <c r="V14" s="14">
+        <v>1849626.5</v>
+      </c>
+      <c r="W14" s="14">
+        <v>2693559.5</v>
+      </c>
+      <c r="X14" s="14">
+        <v>2743144.8</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>3020602.1</v>
+      </c>
+      <c r="Z14" s="43">
+        <v>3269318.3</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>3529220.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K15" s="14">
+        <v>581232.14579901146</v>
+      </c>
+      <c r="L15" s="14">
+        <v>680673.10231023107</v>
+      </c>
+      <c r="M15" s="14">
+        <v>781497.28141804424</v>
+      </c>
+      <c r="N15" s="14">
+        <v>888547.9</v>
+      </c>
+      <c r="O15" s="14">
+        <v>893219.99194279395</v>
+      </c>
+      <c r="P15" s="14">
+        <v>1031009.4053592399</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>1117201.3999999999</v>
+      </c>
+      <c r="R15" s="14">
+        <v>1390866.1</v>
+      </c>
+      <c r="S15" s="14">
+        <v>1595456.8</v>
+      </c>
+      <c r="T15" s="14">
+        <v>1784732.8</v>
+      </c>
+      <c r="U15" s="14">
+        <v>2139053.4</v>
+      </c>
+      <c r="V15" s="14">
+        <v>2500910.7000000002</v>
+      </c>
+      <c r="W15" s="14">
+        <v>2945089</v>
+      </c>
+      <c r="X15" s="14">
+        <v>3452439.1</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>4177017.3</v>
+      </c>
+      <c r="Z15" s="43">
+        <v>4765429.9000000004</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>5686039.7000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J16" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K16" s="14">
+        <v>466022.28879568604</v>
+      </c>
+      <c r="L16" s="14">
+        <v>512842.83154121868</v>
+      </c>
+      <c r="M16" s="14">
+        <v>636748.71495327109</v>
+      </c>
+      <c r="N16" s="14">
+        <v>699245.4</v>
+      </c>
+      <c r="O16" s="14">
+        <v>721535.67961165053</v>
+      </c>
+      <c r="P16" s="14">
+        <v>796845.1870018394</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>827117</v>
+      </c>
+      <c r="R16" s="14">
+        <v>1028042.8</v>
+      </c>
+      <c r="S16" s="14">
+        <v>1130261.3999999999</v>
+      </c>
+      <c r="T16" s="14">
+        <v>1209125.8</v>
+      </c>
+      <c r="U16" s="14">
+        <v>1395852</v>
+      </c>
+      <c r="V16" s="14">
+        <v>1810775.8</v>
+      </c>
+      <c r="W16" s="14">
+        <v>2278235.5</v>
+      </c>
+      <c r="X16" s="14">
+        <v>2776052.6</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>3086764.3</v>
+      </c>
+      <c r="Z16" s="43">
+        <v>3617832.9</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>3869492.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" s="14">
+        <v>460424.99011466984</v>
+      </c>
+      <c r="L17" s="14">
+        <v>511409.22320550639</v>
+      </c>
+      <c r="M17" s="14">
+        <v>620375.61305271287</v>
+      </c>
+      <c r="N17" s="14">
+        <v>704009.9</v>
+      </c>
+      <c r="O17" s="14">
+        <v>760197.70889487874</v>
+      </c>
+      <c r="P17" s="14">
+        <v>814439.01035673183</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>828735.1</v>
+      </c>
+      <c r="R17" s="14">
+        <v>989706.4</v>
+      </c>
+      <c r="S17" s="14">
+        <v>1082246.2</v>
+      </c>
+      <c r="T17" s="14">
+        <v>1121556.6000000001</v>
+      </c>
+      <c r="U17" s="14">
+        <v>1372510.1</v>
+      </c>
+      <c r="V17" s="14">
+        <v>1636121.4</v>
+      </c>
+      <c r="W17" s="14">
+        <v>2010082.7</v>
+      </c>
+      <c r="X17" s="14">
+        <v>2573338.5</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>3046351.5</v>
+      </c>
+      <c r="Z17" s="43">
+        <v>3622828.6</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>4206840.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J18" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K18" s="14">
+        <v>435059.89408649597</v>
+      </c>
+      <c r="L18" s="14">
+        <v>514812.75834658183</v>
+      </c>
+      <c r="M18" s="14">
+        <v>711707.47032337298</v>
+      </c>
+      <c r="N18" s="14">
+        <v>826416.2</v>
+      </c>
+      <c r="O18" s="14">
+        <v>831843.04591265402</v>
+      </c>
+      <c r="P18" s="14">
+        <v>911455.20361990947</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>958139.1</v>
+      </c>
+      <c r="R18" s="14">
+        <v>1089327.8</v>
+      </c>
+      <c r="S18" s="14">
+        <v>1072547.3999999999</v>
+      </c>
+      <c r="T18" s="14">
+        <v>1138544</v>
+      </c>
+      <c r="U18" s="14">
+        <v>1304781.3999999999</v>
+      </c>
+      <c r="V18" s="14">
+        <v>1643282.3</v>
+      </c>
+      <c r="W18" s="14">
+        <v>1974739.3</v>
+      </c>
+      <c r="X18" s="14">
+        <v>2634538.4</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>3087966.1</v>
+      </c>
+      <c r="Z18" s="43">
+        <v>3422927.9</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>3822813</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J19" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K19" s="14">
+        <v>529896.37826961768</v>
+      </c>
+      <c r="L19" s="14">
+        <v>628134.65747126436</v>
+      </c>
+      <c r="M19" s="14">
+        <v>789121.37397795939</v>
+      </c>
+      <c r="N19" s="14">
+        <v>920709.4</v>
+      </c>
+      <c r="O19" s="14">
+        <v>949517.43948931631</v>
+      </c>
+      <c r="P19" s="14">
+        <v>1010367.3331579409</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>1065417.8</v>
+      </c>
+      <c r="R19" s="14">
+        <v>1220148</v>
+      </c>
+      <c r="S19" s="14">
+        <v>1363389.9</v>
+      </c>
+      <c r="T19" s="14">
+        <v>1466325</v>
+      </c>
+      <c r="U19" s="14">
+        <v>1757071.9</v>
+      </c>
+      <c r="V19" s="14">
+        <v>1992712.1</v>
+      </c>
+      <c r="W19" s="14">
+        <v>2448862.6</v>
+      </c>
+      <c r="X19" s="14">
+        <v>3077647.1</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>3585224.9</v>
+      </c>
+      <c r="Z19" s="43">
+        <v>3925111.7</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>4439028.0999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J20" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K20" s="14">
+        <v>489935.36918869644</v>
+      </c>
+      <c r="L20" s="14">
+        <v>560921.25</v>
+      </c>
+      <c r="M20" s="14">
+        <v>663399.32062239759</v>
+      </c>
+      <c r="N20" s="14">
+        <v>740308.3</v>
+      </c>
+      <c r="O20" s="14">
+        <v>785262.81318681315</v>
+      </c>
+      <c r="P20" s="14">
+        <v>790696.70426896703</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>847668.5</v>
+      </c>
+      <c r="R20" s="14">
+        <v>1010594.2</v>
+      </c>
+      <c r="S20" s="14">
+        <v>1047777.4</v>
+      </c>
+      <c r="T20" s="14">
+        <v>1137370.8</v>
+      </c>
+      <c r="U20" s="14">
+        <v>1376709.7</v>
+      </c>
+      <c r="V20" s="14">
+        <v>1798740.1</v>
+      </c>
+      <c r="W20" s="14">
+        <v>2329917.4</v>
+      </c>
+      <c r="X20" s="14">
+        <v>2824990</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>3218225</v>
+      </c>
+      <c r="Z20" s="43">
+        <v>3484829.6</v>
+      </c>
+      <c r="AA20" s="12">
+        <v>3843006.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J21" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K21" s="14">
+        <v>438360.23017902812</v>
+      </c>
+      <c r="L21" s="14">
+        <v>526475.79340385809</v>
+      </c>
+      <c r="M21" s="14">
+        <v>637787.82608695654</v>
+      </c>
+      <c r="N21" s="14">
+        <v>709447.2</v>
+      </c>
+      <c r="O21" s="14">
+        <v>768635.85680751177</v>
+      </c>
+      <c r="P21" s="14">
+        <v>847734.39122908248</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>813351.3</v>
+      </c>
+      <c r="R21" s="14">
+        <v>978583.1</v>
+      </c>
+      <c r="S21" s="14">
+        <v>1020764.5</v>
+      </c>
+      <c r="T21" s="14">
+        <v>1130661.8999999999</v>
+      </c>
+      <c r="U21" s="14">
+        <v>1279662.6000000001</v>
+      </c>
+      <c r="V21" s="14">
+        <v>1478683.8</v>
+      </c>
+      <c r="W21" s="14">
+        <v>2049613.3</v>
+      </c>
+      <c r="X21" s="14">
+        <v>2437904</v>
+      </c>
+      <c r="Y21" s="14">
+        <v>3125477.3</v>
+      </c>
+      <c r="Z21" s="43">
+        <v>3178890.9</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>3683242.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J22" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K22" s="14">
+        <v>498848.29931972787</v>
+      </c>
+      <c r="L22" s="14">
+        <v>536999.01120632829</v>
+      </c>
+      <c r="M22" s="14">
+        <v>698489.71482000931</v>
+      </c>
+      <c r="N22" s="14">
+        <v>749995.7</v>
+      </c>
+      <c r="O22" s="14">
+        <v>781828.23663253698</v>
+      </c>
+      <c r="P22" s="14">
+        <v>846899.93010251631</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>863772.2</v>
+      </c>
+      <c r="R22" s="14">
+        <v>1073686.8999999999</v>
+      </c>
+      <c r="S22" s="14">
+        <v>1094502.2</v>
+      </c>
+      <c r="T22" s="14">
+        <v>1169988.8999999999</v>
+      </c>
+      <c r="U22" s="14">
+        <v>1352833</v>
+      </c>
+      <c r="V22" s="14">
+        <v>1704614.2</v>
+      </c>
+      <c r="W22" s="14">
+        <v>2170637.2000000002</v>
+      </c>
+      <c r="X22" s="14">
+        <v>2669967.2999999998</v>
+      </c>
+      <c r="Y22" s="14">
+        <v>3069761.3</v>
+      </c>
+      <c r="Z22" s="43">
+        <v>3443007.4</v>
+      </c>
+      <c r="AA22" s="12">
+        <v>3955687.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K23" s="14">
+        <v>623714.29398148146</v>
+      </c>
+      <c r="L23" s="14">
+        <v>800066.37596899224</v>
+      </c>
+      <c r="M23" s="14">
+        <v>983482.2520507084</v>
+      </c>
+      <c r="N23" s="14">
+        <v>1113828.6000000001</v>
+      </c>
+      <c r="O23" s="14">
+        <v>1252922.8975394785</v>
+      </c>
+      <c r="P23" s="14">
+        <v>1303099.4973003166</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>1412658.8</v>
+      </c>
+      <c r="R23" s="14">
+        <v>1665498.2</v>
+      </c>
+      <c r="S23" s="14">
+        <v>1786456.7</v>
+      </c>
+      <c r="T23" s="14">
+        <v>2167104.7000000002</v>
+      </c>
+      <c r="U23" s="14">
+        <v>2387297.9</v>
+      </c>
+      <c r="V23" s="14">
+        <v>2667983.9</v>
+      </c>
+      <c r="W23" s="14">
+        <v>3216933.8</v>
+      </c>
+      <c r="X23" s="14">
+        <v>4217973.5</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>5104833.4000000004</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>5703336.4000000004</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>6415987</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J24" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="14">
+        <v>463027.99043062201</v>
+      </c>
+      <c r="L24" s="14">
+        <v>513137.30853391683</v>
+      </c>
+      <c r="M24" s="14">
+        <v>666887.95146726863</v>
+      </c>
+      <c r="N24" s="14">
+        <v>756480</v>
+      </c>
+      <c r="O24" s="14">
+        <v>749317.29968782526</v>
+      </c>
+      <c r="P24" s="14">
+        <v>802700.92494714586</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>873452.4</v>
+      </c>
+      <c r="R24" s="14">
+        <v>964731.9</v>
+      </c>
+      <c r="S24" s="14">
+        <v>1048032.2</v>
+      </c>
+      <c r="T24" s="14">
+        <v>1081422.1000000001</v>
+      </c>
+      <c r="U24" s="14">
+        <v>1268192.1000000001</v>
+      </c>
+      <c r="V24" s="14">
+        <v>1659387.9</v>
+      </c>
+      <c r="W24" s="14">
+        <v>1979462.1</v>
+      </c>
+      <c r="X24" s="14">
+        <v>2581018.4</v>
+      </c>
+      <c r="Y24" s="14">
+        <v>2905438.9</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>3425422.2</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>3765861.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="K25" s="19">
+        <v>488140.33651659847</v>
+      </c>
+      <c r="L25" s="19">
+        <v>537051.92998204671</v>
+      </c>
+      <c r="M25" s="19">
+        <v>694949.52644952643</v>
+      </c>
+      <c r="N25" s="19">
+        <v>768478.4</v>
+      </c>
+      <c r="O25" s="19">
+        <v>780454.32809386763</v>
+      </c>
+      <c r="P25" s="19">
+        <v>847942.9820627803</v>
+      </c>
+      <c r="Q25" s="19">
+        <v>847579.7</v>
+      </c>
+      <c r="R25" s="19">
+        <v>962934.9</v>
+      </c>
+      <c r="S25" s="19">
+        <v>1018733.9</v>
+      </c>
+      <c r="T25" s="19">
+        <v>1101473.5</v>
+      </c>
+      <c r="U25" s="19">
+        <v>1349956</v>
+      </c>
+      <c r="V25" s="19">
+        <v>1626958.4</v>
+      </c>
+      <c r="W25" s="19">
+        <v>1949884.7</v>
+      </c>
+      <c r="X25" s="19">
+        <v>2470590.2999999998</v>
+      </c>
+      <c r="Y25" s="19">
+        <v>2889220.6</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>3380255.2</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>3944680.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="14"/>
+      <c r="O26" s="14"/>
+      <c r="P26" s="14"/>
+      <c r="Q26" s="12"/>
+    </row>
+    <row r="27" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="76"/>
+      <c r="B27" s="76"/>
+      <c r="C27" s="76"/>
+      <c r="D27" s="76"/>
+      <c r="U27" s="3"/>
+    </row>
+    <row r="28" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="6"/>
-[...2 lines deleted...]
-      <c r="S4" s="3"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="75"/>
+      <c r="I28" s="75"/>
+      <c r="J28" s="75"/>
+      <c r="K28" s="75"/>
+      <c r="L28" s="75"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="75"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10"/>
+      <c r="U28" s="10"/>
+      <c r="V28" s="10"/>
     </row>
-    <row r="5" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E5" s="16">
+    <row r="29" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X29" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="5"/>
+      <c r="B30" s="7">
         <v>2003</v>
       </c>
-      <c r="F5" s="16">
+      <c r="C30" s="7">
         <v>2004</v>
       </c>
-      <c r="G5" s="16">
+      <c r="D30" s="7">
         <v>2005</v>
       </c>
-      <c r="H5" s="16">
+      <c r="E30" s="6">
         <v>2006</v>
       </c>
-      <c r="I5" s="16">
+      <c r="F30" s="6">
         <v>2007</v>
       </c>
-      <c r="J5" s="17">
+      <c r="G30" s="7">
         <v>2008</v>
       </c>
-      <c r="K5" s="5"/>
-[...3 lines deleted...]
-      <c r="R5" s="5"/>
+      <c r="H30" s="8">
+        <v>2009</v>
+      </c>
+      <c r="I30" s="6">
+        <v>2010</v>
+      </c>
+      <c r="J30" s="6">
+        <v>2011</v>
+      </c>
+      <c r="K30" s="6">
+        <v>2012</v>
+      </c>
+      <c r="L30" s="6">
+        <v>2013</v>
+      </c>
+      <c r="M30" s="6">
+        <v>2014</v>
+      </c>
+      <c r="N30" s="6">
+        <v>2015</v>
+      </c>
+      <c r="O30" s="6">
+        <v>2016</v>
+      </c>
+      <c r="P30" s="6">
+        <v>2017</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>2018</v>
+      </c>
+      <c r="R30" s="35">
+        <v>2019</v>
+      </c>
+      <c r="S30" s="35">
+        <v>2020</v>
+      </c>
+      <c r="T30" s="6">
+        <v>2021</v>
+      </c>
+      <c r="U30" s="6">
+        <v>2022</v>
+      </c>
+      <c r="V30" s="7">
+        <v>2023</v>
+      </c>
+      <c r="W30" s="9">
+        <v>2024</v>
+      </c>
+      <c r="X30" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="15" t="s">
+    <row r="31" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="44">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="C31" s="44">
+        <v>161.4</v>
+      </c>
+      <c r="D31" s="44">
+        <v>190.6</v>
+      </c>
+      <c r="E31" s="44">
+        <v>231.3</v>
+      </c>
+      <c r="F31" s="45">
+        <v>294.3</v>
+      </c>
+      <c r="G31" s="45">
+        <v>336.3</v>
+      </c>
+      <c r="H31" s="14">
+        <v>376.04675440443316</v>
+      </c>
+      <c r="I31" s="34">
+        <v>439.28425859618477</v>
+      </c>
+      <c r="J31" s="34">
+        <v>515.98160504397129</v>
+      </c>
+      <c r="K31" s="36">
+        <v>586.9</v>
+      </c>
+      <c r="L31" s="34">
+        <v>645.34928133849155</v>
+      </c>
+      <c r="M31" s="37">
+        <v>694.27017895507458</v>
+      </c>
+      <c r="N31" s="38">
+        <v>720.3</v>
+      </c>
+      <c r="O31" s="39">
+        <v>835.8</v>
+      </c>
+      <c r="P31" s="40">
+        <v>905.2</v>
+      </c>
+      <c r="Q31" s="40">
+        <v>992</v>
+      </c>
+      <c r="R31" s="41">
+        <v>1152.8</v>
+      </c>
+      <c r="S31" s="41">
+        <v>1360.8</v>
+      </c>
+      <c r="T31" s="41">
+        <v>1644.8</v>
+      </c>
+      <c r="U31" s="41">
+        <v>2018.8</v>
+      </c>
+      <c r="V31" s="42">
+        <v>2425.1999999999998</v>
+      </c>
+      <c r="W31" s="43">
+        <v>2703.1</v>
+      </c>
+      <c r="X31" s="42">
+        <v>3171.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="12">
-[...30 lines deleted...]
-      <c r="R6" s="5"/>
+      <c r="B32" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F32" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G32" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H32" s="14">
+        <v>408.17705804080327</v>
+      </c>
+      <c r="I32" s="14">
+        <v>474.50637658790595</v>
+      </c>
+      <c r="J32" s="14">
+        <v>542.75082722565367</v>
+      </c>
+      <c r="K32" s="26">
+        <v>627.1</v>
+      </c>
+      <c r="L32" s="14">
+        <v>693.13322391815746</v>
+      </c>
+      <c r="M32" s="15">
+        <v>731.50190523957031</v>
+      </c>
+      <c r="N32" s="16">
+        <v>760.3</v>
+      </c>
+      <c r="O32" s="27">
+        <v>885.6</v>
+      </c>
+      <c r="P32" s="17">
+        <v>934.4</v>
+      </c>
+      <c r="Q32" s="17">
+        <v>1017.2</v>
+      </c>
+      <c r="R32" s="18">
+        <v>1190.3</v>
+      </c>
+      <c r="S32" s="18">
+        <v>1395.8</v>
+      </c>
+      <c r="T32" s="18">
+        <v>1655.7</v>
+      </c>
+      <c r="U32" s="18">
+        <v>1983.9</v>
+      </c>
+      <c r="V32" s="12">
+        <v>2367.6999999999998</v>
+      </c>
+      <c r="W32" s="43">
+        <v>2712.7</v>
+      </c>
+      <c r="X32" s="12">
+        <v>3274.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-        <v>0</v>
+    <row r="33" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H33" s="14">
+        <v>323.26680332087466</v>
+      </c>
+      <c r="I33" s="14">
+        <v>388.12990786548187</v>
+      </c>
+      <c r="J33" s="14">
+        <v>468.0907503422344</v>
+      </c>
+      <c r="K33" s="26">
+        <v>462.1</v>
+      </c>
+      <c r="L33" s="14">
+        <v>518.02699088892655</v>
+      </c>
+      <c r="M33" s="15">
+        <v>549.37495776363937</v>
+      </c>
+      <c r="N33" s="16">
+        <v>576.4</v>
+      </c>
+      <c r="O33" s="27">
+        <v>677.3</v>
+      </c>
+      <c r="P33" s="17">
+        <v>731.9</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>794.9</v>
+      </c>
+      <c r="R33" s="18">
+        <v>918.2</v>
+      </c>
+      <c r="S33" s="18">
+        <v>1096.2</v>
+      </c>
+      <c r="T33" s="18">
+        <v>1281.3</v>
+      </c>
+      <c r="U33" s="18">
+        <v>1529.2</v>
+      </c>
+      <c r="V33" s="12">
+        <v>1860.4</v>
+      </c>
+      <c r="W33" s="43">
+        <v>2154.6</v>
+      </c>
+      <c r="X33" s="12">
+        <v>2414.8000000000002</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...47 lines deleted...]
-        <v>2024</v>
+    <row r="34" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F34" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H34" s="14">
+        <v>429.50070120162496</v>
+      </c>
+      <c r="I34" s="14">
+        <v>487.59892429351117</v>
+      </c>
+      <c r="J34" s="14">
+        <v>594.38151363023019</v>
+      </c>
+      <c r="K34" s="26">
+        <v>641.79999999999995</v>
+      </c>
+      <c r="L34" s="14">
+        <v>711.31865780007342</v>
+      </c>
+      <c r="M34" s="15">
+        <v>754.84285488670071</v>
+      </c>
+      <c r="N34" s="16">
+        <v>800</v>
+      </c>
+      <c r="O34" s="27">
+        <v>893.4</v>
+      </c>
+      <c r="P34" s="17">
+        <v>968.7</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>1075.5</v>
+      </c>
+      <c r="R34" s="18">
+        <v>1361</v>
+      </c>
+      <c r="S34" s="18">
+        <v>1588.2</v>
+      </c>
+      <c r="T34" s="18">
+        <v>1862</v>
+      </c>
+      <c r="U34" s="18">
+        <v>2044.9</v>
+      </c>
+      <c r="V34" s="12">
+        <v>2807.1</v>
+      </c>
+      <c r="W34" s="43">
+        <v>3142.6</v>
+      </c>
+      <c r="X34" s="12">
+        <v>3540.5</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-        <v>4545601.2</v>
+    <row r="35" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F35" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H35" s="14">
+        <v>475.85099178976583</v>
+      </c>
+      <c r="I35" s="14">
+        <v>563.77152932131833</v>
+      </c>
+      <c r="J35" s="14">
+        <v>637.88069618643738</v>
+      </c>
+      <c r="K35" s="26">
+        <v>718.6</v>
+      </c>
+      <c r="L35" s="14">
+        <v>820.78494537392442</v>
+      </c>
+      <c r="M35" s="15">
+        <v>910.9401081497582</v>
+      </c>
+      <c r="N35" s="16">
+        <v>911</v>
+      </c>
+      <c r="O35" s="27">
+        <v>1046.5</v>
+      </c>
+      <c r="P35" s="17">
+        <v>1173.4000000000001</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>1322.1</v>
+      </c>
+      <c r="R35" s="18">
+        <v>1471.3</v>
+      </c>
+      <c r="S35" s="18">
+        <v>1713.9</v>
+      </c>
+      <c r="T35" s="18">
+        <v>2076.8000000000002</v>
+      </c>
+      <c r="U35" s="18">
+        <v>2606.8000000000002</v>
+      </c>
+      <c r="V35" s="12">
+        <v>3173.8</v>
+      </c>
+      <c r="W35" s="43">
+        <v>3361.6</v>
+      </c>
+      <c r="X35" s="12">
+        <v>3898.8</v>
       </c>
     </row>
-    <row r="10" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-        <v>4551968.5</v>
+    <row r="36" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E36" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F36" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G36" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H36" s="14">
+        <v>298.04433596386315</v>
+      </c>
+      <c r="I36" s="14">
+        <v>320.80301288665555</v>
+      </c>
+      <c r="J36" s="14">
+        <v>397.74204268487233</v>
+      </c>
+      <c r="K36" s="26">
+        <v>447.7</v>
+      </c>
+      <c r="L36" s="14">
+        <v>445.12967233078314</v>
+      </c>
+      <c r="M36" s="15">
+        <v>483.86034992437607</v>
+      </c>
+      <c r="N36" s="16">
+        <v>467.5</v>
+      </c>
+      <c r="O36" s="27">
+        <v>564.1</v>
+      </c>
+      <c r="P36" s="17">
+        <v>637.1</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>656</v>
+      </c>
+      <c r="R36" s="18">
+        <v>706.2</v>
+      </c>
+      <c r="S36" s="18">
+        <v>846.4</v>
+      </c>
+      <c r="T36" s="18">
+        <v>1133.7</v>
+      </c>
+      <c r="U36" s="18">
+        <v>1582.3</v>
+      </c>
+      <c r="V36" s="12">
+        <v>1736.9</v>
+      </c>
+      <c r="W36" s="43">
+        <v>2047.3</v>
+      </c>
+      <c r="X36" s="12">
+        <v>2298.1</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-        <v>3538530.1</v>
+    <row r="37" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E37" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F37" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G37" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H37" s="14">
+        <v>286.00508557696668</v>
+      </c>
+      <c r="I37" s="14">
+        <v>331.66414910626889</v>
+      </c>
+      <c r="J37" s="14">
+        <v>371.78129105108059</v>
+      </c>
+      <c r="K37" s="26">
+        <v>459.6</v>
+      </c>
+      <c r="L37" s="14">
+        <v>499.25628183980228</v>
+      </c>
+      <c r="M37" s="14">
+        <v>529.32304638437802</v>
+      </c>
+      <c r="N37" s="16">
+        <v>520.4</v>
+      </c>
+      <c r="O37" s="27">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="P37" s="17">
+        <v>638.70000000000005</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>652.20000000000005</v>
+      </c>
+      <c r="R37" s="18">
+        <v>793.8</v>
+      </c>
+      <c r="S37" s="18">
+        <v>1017.5</v>
+      </c>
+      <c r="T37" s="18">
+        <v>1315.6</v>
+      </c>
+      <c r="U37" s="18">
+        <v>1531.1</v>
+      </c>
+      <c r="V37" s="12">
+        <v>1814.1</v>
+      </c>
+      <c r="W37" s="43">
+        <v>2012.4</v>
+      </c>
+      <c r="X37" s="12">
+        <v>2161.8000000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="38" t="s">
+    <row r="38" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E38" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F38" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G38" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H38" s="14">
+        <v>311.73004761636435</v>
+      </c>
+      <c r="I38" s="14">
+        <v>339.44660970015087</v>
+      </c>
+      <c r="J38" s="14">
+        <v>403.71556720118178</v>
+      </c>
+      <c r="K38" s="26">
+        <v>492.8</v>
+      </c>
+      <c r="L38" s="14">
+        <v>515.34464628062665</v>
+      </c>
+      <c r="M38" s="14">
+        <v>518.93784349795624</v>
+      </c>
+      <c r="N38" s="16">
+        <v>538.29999999999995</v>
+      </c>
+      <c r="O38" s="27">
+        <v>636.4</v>
+      </c>
+      <c r="P38" s="17">
+        <v>679</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>846</v>
+      </c>
+      <c r="R38" s="18">
+        <v>932.4</v>
+      </c>
+      <c r="S38" s="18">
+        <v>1141.0999999999999</v>
+      </c>
+      <c r="T38" s="18">
+        <v>1395.3</v>
+      </c>
+      <c r="U38" s="18">
+        <v>1913.4</v>
+      </c>
+      <c r="V38" s="12">
+        <v>2479</v>
+      </c>
+      <c r="W38" s="43">
+        <v>2746.8</v>
+      </c>
+      <c r="X38" s="12">
+        <v>3054.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D39" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G39" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H39" s="14">
+        <v>244.40278393040279</v>
+      </c>
+      <c r="I39" s="14">
+        <v>284.66235887239935</v>
+      </c>
+      <c r="J39" s="14">
+        <v>400.68456484292727</v>
+      </c>
+      <c r="K39" s="26">
+        <v>426.7</v>
+      </c>
+      <c r="L39" s="14">
+        <v>453.86278861905026</v>
+      </c>
+      <c r="M39" s="14">
+        <v>482.83710899551676</v>
+      </c>
+      <c r="N39" s="16">
+        <v>505.4</v>
+      </c>
+      <c r="O39" s="27">
+        <v>569.9</v>
+      </c>
+      <c r="P39" s="17">
+        <v>609.79999999999995</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>653.6</v>
+      </c>
+      <c r="R39" s="18">
+        <v>756.2</v>
+      </c>
+      <c r="S39" s="18">
+        <v>940.6</v>
+      </c>
+      <c r="T39" s="18">
+        <v>1187.8</v>
+      </c>
+      <c r="U39" s="18">
+        <v>1523.5</v>
+      </c>
+      <c r="V39" s="12">
+        <v>1846.9</v>
+      </c>
+      <c r="W39" s="43">
+        <v>1885</v>
+      </c>
+      <c r="X39" s="12">
+        <v>2302.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H40" s="14">
+        <v>253.4809629366793</v>
+      </c>
+      <c r="I40" s="14">
+        <v>312.36037267130871</v>
+      </c>
+      <c r="J40" s="14">
+        <v>385.13513143717188</v>
+      </c>
+      <c r="K40" s="26">
+        <v>500.8</v>
+      </c>
+      <c r="L40" s="14">
+        <v>491.99804157300684</v>
+      </c>
+      <c r="M40" s="14">
+        <v>493.35492140592322</v>
+      </c>
+      <c r="N40" s="28">
+        <v>520.70000000000005</v>
+      </c>
+      <c r="O40" s="27">
+        <v>595.70000000000005</v>
+      </c>
+      <c r="P40" s="17">
+        <v>605.4</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>658.1</v>
+      </c>
+      <c r="R40" s="18">
+        <v>773.3</v>
+      </c>
+      <c r="S40" s="18">
+        <v>1037.7</v>
+      </c>
+      <c r="T40" s="18">
+        <v>1571.2</v>
+      </c>
+      <c r="U40" s="18">
+        <v>1573.7</v>
+      </c>
+      <c r="V40" s="12">
+        <v>1830.4</v>
+      </c>
+      <c r="W40" s="43">
+        <v>1906.4</v>
+      </c>
+      <c r="X40" s="12">
+        <v>2105.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E41" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G41" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H41" s="14">
+        <v>355.67574828818186</v>
+      </c>
+      <c r="I41" s="14">
+        <v>410.87807968379889</v>
+      </c>
+      <c r="J41" s="14">
+        <v>473.32619827383428</v>
+      </c>
+      <c r="K41" s="26">
+        <v>544.20000000000005</v>
+      </c>
+      <c r="L41" s="14">
+        <v>546.80190374865413</v>
+      </c>
+      <c r="M41" s="14">
+        <v>650.96573871521957</v>
+      </c>
+      <c r="N41" s="28">
+        <v>700.8</v>
+      </c>
+      <c r="O41" s="27">
+        <v>875</v>
+      </c>
+      <c r="P41" s="17">
+        <v>980</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>1093.2</v>
+      </c>
+      <c r="R41" s="18">
+        <v>1303.7</v>
+      </c>
+      <c r="S41" s="18">
+        <v>1542.6</v>
+      </c>
+      <c r="T41" s="18">
+        <v>1790</v>
+      </c>
+      <c r="U41" s="18">
+        <v>2177.6</v>
+      </c>
+      <c r="V41" s="12">
+        <v>2603.6</v>
+      </c>
+      <c r="W41" s="43">
+        <v>2935.5</v>
+      </c>
+      <c r="X41" s="12">
+        <v>3482.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F42" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G42" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42" s="14">
+        <v>277.84672425258185</v>
+      </c>
+      <c r="I42" s="14">
+        <v>327.18459081919787</v>
+      </c>
+      <c r="J42" s="14">
+        <v>404.55331029228341</v>
+      </c>
+      <c r="K42" s="26">
+        <v>450.3</v>
+      </c>
+      <c r="L42" s="14">
+        <v>476.62980717006531</v>
+      </c>
+      <c r="M42" s="14">
+        <v>509.62136634048113</v>
+      </c>
+      <c r="N42" s="28">
+        <v>527.1</v>
+      </c>
+      <c r="O42" s="27">
+        <v>666.6</v>
+      </c>
+      <c r="P42" s="17">
+        <v>711.2</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>738.6</v>
+      </c>
+      <c r="R42" s="18">
+        <v>860.8</v>
+      </c>
+      <c r="S42" s="18">
+        <v>1099.9000000000001</v>
+      </c>
+      <c r="T42" s="18">
+        <v>1383</v>
+      </c>
+      <c r="U42" s="18">
+        <v>1627.3</v>
+      </c>
+      <c r="V42" s="12">
+        <v>1870.8</v>
+      </c>
+      <c r="W42" s="43">
+        <v>2133.5</v>
+      </c>
+      <c r="X42" s="12">
+        <v>2259.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F43" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G43" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H43" s="14">
+        <v>266.67222417587504</v>
+      </c>
+      <c r="I43" s="14">
+        <v>306.22549504484135</v>
+      </c>
+      <c r="J43" s="14">
+        <v>375.57928577724272</v>
+      </c>
+      <c r="K43" s="26">
+        <v>410.8</v>
+      </c>
+      <c r="L43" s="14">
+        <v>458.94608311776767</v>
+      </c>
+      <c r="M43" s="14">
+        <v>506.84926274745618</v>
+      </c>
+      <c r="N43" s="28">
+        <v>513.70000000000005</v>
+      </c>
+      <c r="O43" s="27">
+        <v>613.9</v>
+      </c>
+      <c r="P43" s="17">
+        <v>658</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>676.2</v>
+      </c>
+      <c r="R43" s="18">
+        <v>839.1</v>
+      </c>
+      <c r="S43" s="18">
+        <v>991.9</v>
+      </c>
+      <c r="T43" s="18">
+        <v>1265.5</v>
+      </c>
+      <c r="U43" s="18">
+        <v>1648.5</v>
+      </c>
+      <c r="V43" s="12">
+        <v>1921.5</v>
+      </c>
+      <c r="W43" s="43">
+        <v>2307.8000000000002</v>
+      </c>
+      <c r="X43" s="12">
+        <v>2678.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F44" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G44" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H44" s="14">
+        <v>288.02253448309506</v>
+      </c>
+      <c r="I44" s="14">
+        <v>321.8416803058625</v>
+      </c>
+      <c r="J44" s="14">
+        <v>436.96415574780701</v>
+      </c>
+      <c r="K44" s="26">
+        <v>507.4</v>
+      </c>
+      <c r="L44" s="14">
+        <v>523.94561385293889</v>
+      </c>
+      <c r="M44" s="14">
+        <v>575.21621124199942</v>
+      </c>
+      <c r="N44" s="28">
+        <v>566.70000000000005</v>
+      </c>
+      <c r="O44" s="27">
+        <v>645.79999999999995</v>
+      </c>
+      <c r="P44" s="17">
+        <v>667.5</v>
+      </c>
+      <c r="Q44" s="17">
+        <v>686.6</v>
+      </c>
+      <c r="R44" s="18">
+        <v>789.8</v>
+      </c>
+      <c r="S44" s="18">
+        <v>960.6</v>
+      </c>
+      <c r="T44" s="18">
+        <v>1174.9000000000001</v>
+      </c>
+      <c r="U44" s="18">
+        <v>1614.8</v>
+      </c>
+      <c r="V44" s="12">
+        <v>1847</v>
+      </c>
+      <c r="W44" s="43">
+        <v>2095.1999999999998</v>
+      </c>
+      <c r="X44" s="12">
+        <v>2311.6999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F45" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G45" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45" s="14">
+        <v>304.74237776663966</v>
+      </c>
+      <c r="I45" s="14">
+        <v>362.7834210458393</v>
+      </c>
+      <c r="J45" s="14">
+        <v>438.80844682149541</v>
+      </c>
+      <c r="K45" s="26">
+        <v>520.29999999999995</v>
+      </c>
+      <c r="L45" s="14">
+        <v>546.10650028249677</v>
+      </c>
+      <c r="M45" s="14">
+        <v>584.93403926456017</v>
+      </c>
+      <c r="N45" s="28">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="O45" s="27">
+        <v>716.2</v>
+      </c>
+      <c r="P45" s="17">
+        <v>811.2</v>
+      </c>
+      <c r="Q45" s="17">
+        <v>864.4</v>
+      </c>
+      <c r="R45" s="18">
+        <v>1028.9000000000001</v>
+      </c>
+      <c r="S45" s="18">
+        <v>1171</v>
+      </c>
+      <c r="T45" s="18">
+        <v>1454.1</v>
+      </c>
+      <c r="U45" s="18">
+        <v>1936</v>
+      </c>
+      <c r="V45" s="12">
+        <v>2146.1999999999998</v>
+      </c>
+      <c r="W45" s="43">
+        <v>2337.5</v>
+      </c>
+      <c r="X45" s="12">
+        <v>2713.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H46" s="14">
+        <v>289.70440221146174</v>
+      </c>
+      <c r="I46" s="14">
+        <v>327.73097694380226</v>
+      </c>
+      <c r="J46" s="14">
+        <v>395.12666972542331</v>
+      </c>
+      <c r="K46" s="26">
+        <v>456.4</v>
+      </c>
+      <c r="L46" s="14">
+        <v>481.08898439241796</v>
+      </c>
+      <c r="M46" s="14">
+        <v>480.91157336392735</v>
+      </c>
+      <c r="N46" s="28">
+        <v>501.4</v>
+      </c>
+      <c r="O46" s="27">
+        <v>598.1</v>
+      </c>
+      <c r="P46" s="17">
+        <v>645.1</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>656.2</v>
+      </c>
+      <c r="R46" s="18">
+        <v>787.8</v>
+      </c>
+      <c r="S46" s="18">
+        <v>1085.7</v>
+      </c>
+      <c r="T46" s="18">
+        <v>1385.6</v>
+      </c>
+      <c r="U46" s="18">
+        <v>1705.2</v>
+      </c>
+      <c r="V46" s="12">
+        <v>1917.2</v>
+      </c>
+      <c r="W46" s="43">
+        <v>2044.9</v>
+      </c>
+      <c r="X46" s="12">
+        <v>2306.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F47" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G47" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H47" s="14">
+        <v>264.33072714956182</v>
+      </c>
+      <c r="I47" s="14">
+        <v>337.2747389952238</v>
+      </c>
+      <c r="J47" s="14">
+        <v>411.71920421038112</v>
+      </c>
+      <c r="K47" s="26">
+        <v>458.7</v>
+      </c>
+      <c r="L47" s="14">
+        <v>475.76038704338907</v>
+      </c>
+      <c r="M47" s="14">
+        <v>508.07937267683059</v>
+      </c>
+      <c r="N47" s="28">
+        <v>508.4</v>
+      </c>
+      <c r="O47" s="27">
+        <v>611.9</v>
+      </c>
+      <c r="P47" s="17">
+        <v>650.6</v>
+      </c>
+      <c r="Q47" s="17">
+        <v>673.6</v>
+      </c>
+      <c r="R47" s="18">
+        <v>751.2</v>
+      </c>
+      <c r="S47" s="18">
+        <v>895.5</v>
+      </c>
+      <c r="T47" s="18">
+        <v>1344.6</v>
+      </c>
+      <c r="U47" s="18">
+        <v>1502.9</v>
+      </c>
+      <c r="V47" s="12">
+        <v>1902.8</v>
+      </c>
+      <c r="W47" s="43">
+        <v>1859.8</v>
+      </c>
+      <c r="X47" s="12">
+        <v>2184.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C48" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E48" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F48" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G48" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H48" s="14">
+        <v>303.50827203992174</v>
+      </c>
+      <c r="I48" s="14">
+        <v>316.84269741001054</v>
+      </c>
+      <c r="J48" s="14">
+        <v>399.90297316973943</v>
+      </c>
+      <c r="K48" s="26">
+        <v>428.1</v>
+      </c>
+      <c r="L48" s="14">
+        <v>478.65374593818507</v>
+      </c>
+      <c r="M48" s="14">
+        <v>501.86094334370864</v>
+      </c>
+      <c r="N48" s="28">
+        <v>562.79999999999995</v>
+      </c>
+      <c r="O48" s="27">
+        <v>652.29999999999995</v>
+      </c>
+      <c r="P48" s="17">
+        <v>681.6</v>
+      </c>
+      <c r="Q48" s="17">
+        <v>707.1</v>
+      </c>
+      <c r="R48" s="18">
+        <v>814.6</v>
+      </c>
+      <c r="S48" s="18">
+        <v>1053</v>
+      </c>
+      <c r="T48" s="18">
+        <v>1348.8</v>
+      </c>
+      <c r="U48" s="18">
+        <v>1636.2</v>
+      </c>
+      <c r="V48" s="12">
+        <v>1862.4</v>
+      </c>
+      <c r="W48" s="43">
+        <v>2086.3000000000002</v>
+      </c>
+      <c r="X48" s="12">
+        <v>2426.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="27">
-[...45 lines deleted...]
-        <v>5199461.0999999996</v>
+      <c r="B49" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F49" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H49" s="14">
+        <v>363.250874301365</v>
+      </c>
+      <c r="I49" s="14">
+        <v>466.51738520166447</v>
+      </c>
+      <c r="J49" s="14">
+        <v>565.10398037721666</v>
+      </c>
+      <c r="K49" s="26">
+        <v>642.1</v>
+      </c>
+      <c r="L49" s="14">
+        <v>729.49724116622599</v>
+      </c>
+      <c r="M49" s="14">
+        <v>749.17293854402249</v>
+      </c>
+      <c r="N49" s="28">
+        <v>826.2</v>
+      </c>
+      <c r="O49" s="27">
+        <v>967.1</v>
+      </c>
+      <c r="P49" s="17">
+        <v>1077.8</v>
+      </c>
+      <c r="Q49" s="17">
+        <v>1304.8</v>
+      </c>
+      <c r="R49" s="18">
+        <v>1470.7</v>
+      </c>
+      <c r="S49" s="18">
+        <v>1682.5</v>
+      </c>
+      <c r="T49" s="18">
+        <v>2017.6</v>
+      </c>
+      <c r="U49" s="18">
+        <v>2638.5</v>
+      </c>
+      <c r="V49" s="12">
+        <v>2959.2</v>
+      </c>
+      <c r="W49" s="12">
+        <v>3197.5</v>
+      </c>
+      <c r="X49" s="12">
+        <v>3694</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-        <v>5692282.4000000004</v>
+    <row r="50" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E50" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F50" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G50" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="H50" s="14">
+        <v>271.04764939772855</v>
+      </c>
+      <c r="I50" s="14">
+        <v>306.03434283356842</v>
+      </c>
+      <c r="J50" s="14">
+        <v>404.33140569798354</v>
+      </c>
+      <c r="K50" s="26">
+        <v>462.7</v>
+      </c>
+      <c r="L50" s="14">
+        <v>469.29426859519282</v>
+      </c>
+      <c r="M50" s="14">
+        <v>488.63494577176101</v>
+      </c>
+      <c r="N50" s="28">
+        <v>524.4</v>
+      </c>
+      <c r="O50" s="27">
+        <v>585.20000000000005</v>
+      </c>
+      <c r="P50" s="17">
+        <v>631.6</v>
+      </c>
+      <c r="Q50" s="17">
+        <v>658</v>
+      </c>
+      <c r="R50" s="18">
+        <v>850.2</v>
+      </c>
+      <c r="S50" s="18">
+        <v>1013.1</v>
+      </c>
+      <c r="T50" s="18">
+        <v>1190.7</v>
+      </c>
+      <c r="U50" s="18">
+        <v>1605.6</v>
+      </c>
+      <c r="V50" s="12">
+        <v>1747.8</v>
+      </c>
+      <c r="W50" s="12">
+        <v>2062.3000000000002</v>
+      </c>
+      <c r="X50" s="12">
+        <v>2440.4</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-        <v>3388522.4</v>
+    <row r="51" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H51" s="19">
+        <v>282.16067209413802</v>
+      </c>
+      <c r="I51" s="19">
+        <v>317.59803275564309</v>
+      </c>
+      <c r="J51" s="19">
+        <v>409.30440591446126</v>
+      </c>
+      <c r="K51" s="29">
+        <v>454</v>
+      </c>
+      <c r="L51" s="19">
+        <v>474.19915192452657</v>
+      </c>
+      <c r="M51" s="19">
+        <v>525.87921963825295</v>
+      </c>
+      <c r="N51" s="30">
+        <v>526.6</v>
+      </c>
+      <c r="O51" s="31">
+        <v>617.5</v>
+      </c>
+      <c r="P51" s="20">
+        <v>659.8</v>
+      </c>
+      <c r="Q51" s="20">
+        <v>663.7</v>
+      </c>
+      <c r="R51" s="11">
+        <v>806.3</v>
+      </c>
+      <c r="S51" s="11">
+        <v>960.9</v>
+      </c>
+      <c r="T51" s="11">
+        <v>1114.5</v>
+      </c>
+      <c r="U51" s="11">
+        <v>1176.4000000000001</v>
+      </c>
+      <c r="V51" s="13">
+        <v>1738</v>
+      </c>
+      <c r="W51" s="13">
+        <v>2027.2</v>
+      </c>
+      <c r="X51" s="13">
+        <v>2358.6999999999998</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...2104 lines deleted...]
-    <row r="61" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="R2:T2"/>
-    <mergeCell ref="A32:D32"/>
-    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B28:O28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D8C5A31AD78186409E257CA56F4A8F03" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9381f939b5af23ddc16ea7fee0e4260b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909A7CA-7947-44A8-AFB1-79C697132775}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81A827C2-047F-41E1-AD26-E4B323CC9EFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Стоимость затрат на раб. силу'!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Стоимость затрат на рабочую сулу 2003-2007 годы</dc:title>
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>