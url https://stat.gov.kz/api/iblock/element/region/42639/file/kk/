--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -1,66 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="405" windowWidth="19425" windowHeight="11025"/>
+    <workbookView xWindow="360" yWindow="405" windowWidth="14475" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="26">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t xml:space="preserve">Жазатайым оқиғалар кезінде өлгендер саны </t>
   </si>
   <si>
     <t>Жазатайым оқиғалар кезінде өлгендер әйелдер саны</t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
     <t>Балқаш қ.ә.</t>
   </si>
   <si>
     <t>Жезқазған қ.ә.</t>
   </si>
   <si>
@@ -91,50 +88,53 @@
     <t>Жанаарқа</t>
   </si>
   <si>
     <t xml:space="preserve">Бұқар жырау </t>
   </si>
   <si>
     <t xml:space="preserve">Қарқаралы </t>
   </si>
   <si>
     <t xml:space="preserve">Нұра </t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t xml:space="preserve">Осакаров </t>
   </si>
   <si>
     <t>Шет</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Приозерск қаласы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -377,156 +377,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...104 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -767,137 +661,139 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z26"/>
+  <dimension ref="A1:AA26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
-    <col min="2" max="7" width="9.140625" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1"/>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="1" spans="1:27" ht="15.75" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:26" ht="15.75" customHeight="1"/>
-    <row r="4" spans="1:26" ht="15.75" customHeight="1">
+    <row r="3" spans="1:27" ht="15.75" customHeight="1"/>
+    <row r="4" spans="1:27" ht="15.75" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="42"/>
       <c r="P4" s="42"/>
       <c r="Q4" s="42"/>
       <c r="R4" s="42"/>
       <c r="S4" s="42"/>
       <c r="T4" s="42"/>
       <c r="U4" s="42"/>
       <c r="V4" s="42"/>
       <c r="W4" s="42"/>
       <c r="X4" s="42"/>
       <c r="Y4" s="42"/>
       <c r="Z4" s="42"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="39"/>
       <c r="B5" s="39"/>
       <c r="C5" s="39"/>
       <c r="D5" s="39"/>
       <c r="E5" s="39"/>
       <c r="F5" s="39"/>
       <c r="G5" s="39"/>
       <c r="H5" s="39"/>
       <c r="I5" s="39"/>
       <c r="J5" s="39"/>
       <c r="K5" s="39"/>
       <c r="L5" s="39"/>
       <c r="M5" s="39"/>
       <c r="N5" s="39"/>
       <c r="O5" s="39"/>
       <c r="P5" s="39"/>
       <c r="Q5" s="39"/>
       <c r="R5" s="39"/>
       <c r="S5" s="39"/>
       <c r="T5" s="39"/>
       <c r="U5" s="39"/>
       <c r="V5" s="36"/>
       <c r="X5" s="39"/>
       <c r="Y5" s="39"/>
-      <c r="Z5" s="37" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:26">
+      <c r="Z5" s="37"/>
+      <c r="AA5" s="37" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" s="40"/>
       <c r="B6" s="31">
         <v>2000</v>
       </c>
       <c r="C6" s="31">
         <v>2001</v>
       </c>
       <c r="D6" s="31">
         <v>2002</v>
       </c>
       <c r="E6" s="31">
         <v>2003</v>
       </c>
       <c r="F6" s="31">
         <v>2004</v>
       </c>
       <c r="G6" s="31">
         <v>2005</v>
       </c>
       <c r="H6" s="31">
         <v>2006</v>
       </c>
       <c r="I6" s="31">
         <v>2007</v>
       </c>
@@ -930,52 +826,55 @@
       </c>
       <c r="S6" s="32">
         <v>2017</v>
       </c>
       <c r="T6" s="31">
         <v>2018</v>
       </c>
       <c r="U6" s="33">
         <v>2019</v>
       </c>
       <c r="V6" s="34">
         <v>2020</v>
       </c>
       <c r="W6" s="34">
         <v>2021</v>
       </c>
       <c r="X6" s="34">
         <v>2022</v>
       </c>
       <c r="Y6" s="34">
         <v>2023</v>
       </c>
       <c r="Z6" s="34">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
+      <c r="AA6" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>47</v>
       </c>
       <c r="C7" s="6">
         <v>55</v>
       </c>
       <c r="D7" s="6">
         <v>68</v>
       </c>
       <c r="E7" s="6">
         <v>61</v>
       </c>
       <c r="F7" s="7">
         <v>93</v>
       </c>
       <c r="G7" s="6">
         <v>81</v>
       </c>
       <c r="H7" s="6">
         <v>112</v>
       </c>
       <c r="I7" s="6">
@@ -1010,52 +909,55 @@
       </c>
       <c r="S7" s="6">
         <v>34</v>
       </c>
       <c r="T7" s="6">
         <v>37</v>
       </c>
       <c r="U7" s="6">
         <v>33</v>
       </c>
       <c r="V7" s="6">
         <v>36</v>
       </c>
       <c r="W7" s="6">
         <v>32</v>
       </c>
       <c r="X7" s="9">
         <v>33</v>
       </c>
       <c r="Y7" s="9">
         <v>70</v>
       </c>
       <c r="Z7" s="9">
         <v>23</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" ht="15" customHeight="1">
+      <c r="AA7" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10">
         <v>12</v>
       </c>
       <c r="L8" s="10">
         <v>15</v>
       </c>
       <c r="M8" s="10">
         <v>21</v>
       </c>
       <c r="N8" s="10">
         <v>17</v>
       </c>
       <c r="O8" s="10">
@@ -1072,52 +974,55 @@
       </c>
       <c r="S8" s="10">
         <v>9</v>
       </c>
       <c r="T8" s="10">
         <v>15</v>
       </c>
       <c r="U8" s="10">
         <v>8</v>
       </c>
       <c r="V8" s="10">
         <v>8</v>
       </c>
       <c r="W8" s="12">
         <v>12</v>
       </c>
       <c r="X8" s="9">
         <v>13</v>
       </c>
       <c r="Y8" s="9">
         <v>56</v>
       </c>
       <c r="Z8" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" ht="15" customHeight="1">
+      <c r="AA8" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10">
         <v>1</v>
       </c>
       <c r="L9" s="10">
         <v>3</v>
       </c>
       <c r="M9" s="10">
         <v>4</v>
       </c>
       <c r="N9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O9" s="10">
@@ -1134,52 +1039,55 @@
       </c>
       <c r="S9" s="10">
         <v>1</v>
       </c>
       <c r="T9" s="10">
         <v>2</v>
       </c>
       <c r="U9" s="10">
         <v>3</v>
       </c>
       <c r="V9" s="10">
         <v>4</v>
       </c>
       <c r="W9" s="10">
         <v>2</v>
       </c>
       <c r="X9" s="9">
         <v>1</v>
       </c>
       <c r="Y9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="9">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="15" customHeight="1">
+      <c r="AA9" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1">
       <c r="A10" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10">
         <v>10</v>
       </c>
       <c r="L10" s="10">
         <v>17</v>
       </c>
       <c r="M10" s="10">
         <v>7</v>
       </c>
       <c r="N10" s="10">
         <v>8</v>
       </c>
       <c r="O10" s="10">
@@ -1196,52 +1104,55 @@
       </c>
       <c r="S10" s="10">
         <v>4</v>
       </c>
       <c r="T10" s="10">
         <v>6</v>
       </c>
       <c r="U10" s="10">
         <v>5</v>
       </c>
       <c r="V10" s="10">
         <v>5</v>
       </c>
       <c r="W10" s="10">
         <v>1</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="15" customHeight="1">
+      <c r="AA10" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M11" s="10">
         <v>1</v>
       </c>
       <c r="N11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O11" s="10">
@@ -1258,52 +1169,55 @@
       </c>
       <c r="S11" s="10">
         <v>1</v>
       </c>
       <c r="T11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="10">
         <v>1</v>
       </c>
       <c r="V11" s="10">
         <v>1</v>
       </c>
       <c r="W11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="15" customHeight="1">
+      <c r="AA11" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1">
       <c r="A12" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="13" t="s">
@@ -1320,52 +1234,55 @@
       </c>
       <c r="S12" s="10">
         <v>1</v>
       </c>
       <c r="T12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="9">
         <v>1</v>
       </c>
       <c r="Y12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" ht="15" customHeight="1">
+      <c r="AA12" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10">
         <v>3</v>
       </c>
       <c r="L13" s="10">
         <v>2</v>
       </c>
       <c r="M13" s="10">
         <v>3</v>
       </c>
       <c r="N13" s="10">
         <v>1</v>
       </c>
       <c r="O13" s="13" t="s">
@@ -1382,52 +1299,55 @@
       </c>
       <c r="S13" s="10">
         <v>1</v>
       </c>
       <c r="T13" s="10">
         <v>1</v>
       </c>
       <c r="U13" s="10">
         <v>2</v>
       </c>
       <c r="V13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="9">
         <v>2</v>
       </c>
       <c r="Y13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" ht="15" customHeight="1">
+      <c r="AA13" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="10">
         <v>2</v>
       </c>
       <c r="M14" s="10">
         <v>1</v>
       </c>
       <c r="N14" s="10">
         <v>3</v>
       </c>
       <c r="O14" s="10">
@@ -1444,52 +1364,55 @@
       </c>
       <c r="S14" s="10">
         <v>4</v>
       </c>
       <c r="T14" s="10">
         <v>4</v>
       </c>
       <c r="U14" s="10">
         <v>3</v>
       </c>
       <c r="V14" s="10">
         <v>3</v>
       </c>
       <c r="W14" s="10">
         <v>1</v>
       </c>
       <c r="X14" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" ht="15" customHeight="1">
+      <c r="AA14" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10">
         <v>7</v>
       </c>
       <c r="L15" s="10">
         <v>8</v>
       </c>
       <c r="M15" s="10">
         <v>5</v>
       </c>
       <c r="N15" s="10">
         <v>6</v>
       </c>
       <c r="O15" s="10">
@@ -1506,52 +1429,55 @@
       </c>
       <c r="S15" s="10">
         <v>5</v>
       </c>
       <c r="T15" s="10">
         <v>3</v>
       </c>
       <c r="U15" s="10">
         <v>4</v>
       </c>
       <c r="V15" s="10">
         <v>5</v>
       </c>
       <c r="W15" s="10">
         <v>4</v>
       </c>
       <c r="X15" s="9">
         <v>9</v>
       </c>
       <c r="Y15" s="9">
         <v>5</v>
       </c>
       <c r="Z15" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" ht="15" customHeight="1">
+      <c r="AA15" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10">
         <v>4</v>
       </c>
       <c r="L16" s="10">
         <v>2</v>
       </c>
       <c r="M16" s="10">
         <v>3</v>
       </c>
       <c r="N16" s="10">
         <v>3</v>
       </c>
       <c r="O16" s="13" t="s">
@@ -1568,82 +1494,86 @@
       </c>
       <c r="S16" s="10">
         <v>3</v>
       </c>
       <c r="T16" s="10">
         <v>1</v>
       </c>
       <c r="U16" s="10">
         <v>2</v>
       </c>
       <c r="V16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="10">
         <v>1</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="9">
         <v>5</v>
       </c>
       <c r="Z16" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="15" customHeight="1">
+      <c r="AA16" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="11"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="9"/>
       <c r="Z17" s="9"/>
-    </row>
-    <row r="18" spans="1:26" ht="15" customHeight="1">
+      <c r="AA17" s="9"/>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10">
         <v>1</v>
       </c>
       <c r="L18" s="10">
         <v>2</v>
       </c>
       <c r="M18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N18" s="10">
         <v>1</v>
       </c>
       <c r="O18" s="13" t="s">
@@ -1660,52 +1590,55 @@
       </c>
       <c r="S18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="T18" s="10">
         <v>1</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="10">
         <v>3</v>
       </c>
       <c r="W18" s="10">
         <v>6</v>
       </c>
       <c r="X18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="9">
         <v>2</v>
       </c>
       <c r="Z18" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" ht="15" customHeight="1">
+      <c r="AA18" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="13" t="s">
@@ -1722,52 +1655,55 @@
       </c>
       <c r="S19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="10">
         <v>1</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1">
+      <c r="AA19" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10">
         <v>1</v>
       </c>
       <c r="L20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="10">
         <v>1</v>
       </c>
       <c r="N20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="13" t="s">
@@ -1784,52 +1720,55 @@
       </c>
       <c r="S20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="10">
         <v>3</v>
       </c>
       <c r="U20" s="10">
         <v>2</v>
       </c>
       <c r="V20" s="10">
         <v>1</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="9">
         <v>2</v>
       </c>
       <c r="Z20" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="15" customHeight="1">
+      <c r="AA20" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N21" s="10">
         <v>1</v>
       </c>
       <c r="O21" s="13" t="s">
@@ -1844,52 +1783,55 @@
       </c>
       <c r="S21" s="10">
         <v>1</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="10">
         <v>1</v>
       </c>
       <c r="X21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="15" customHeight="1">
+      <c r="AA21" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1">
       <c r="A22" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N22" s="10">
         <v>1</v>
       </c>
       <c r="O22" s="13" t="s">
@@ -1904,52 +1846,55 @@
       </c>
       <c r="S22" s="10">
         <v>1</v>
       </c>
       <c r="T22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="10">
         <v>1</v>
       </c>
       <c r="W22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="9">
         <v>3</v>
       </c>
       <c r="Y22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z22" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="15" customHeight="1">
+      <c r="AA22" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10">
         <v>1</v>
       </c>
       <c r="L23" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="10">
         <v>1</v>
       </c>
       <c r="N23" s="10">
         <v>3</v>
       </c>
       <c r="O23" s="13" t="s">
@@ -1966,52 +1911,53 @@
       </c>
       <c r="S23" s="13" t="s">
         <v>0</v>
       </c>
       <c r="T23" s="10">
         <v>1</v>
       </c>
       <c r="U23" s="10">
         <v>1</v>
       </c>
       <c r="V23" s="10">
         <v>4</v>
       </c>
       <c r="W23" s="10">
         <v>1</v>
       </c>
       <c r="X23" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="15" customHeight="1">
+      <c r="AA23" s="9"/>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>2</v>
       </c>
       <c r="N24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O24" s="10">
@@ -2028,52 +1974,55 @@
       </c>
       <c r="S24" s="10">
         <v>2</v>
       </c>
       <c r="T24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="10">
         <v>2</v>
       </c>
       <c r="X24" s="9">
         <v>3</v>
       </c>
       <c r="Y24" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="15" customHeight="1">
+      <c r="AA24" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="L25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N25" s="10">
         <v>1</v>
       </c>
       <c r="O25" s="13" t="s">
@@ -2090,52 +2039,55 @@
       </c>
       <c r="S25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="10">
         <v>1</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15" customHeight="1">
+      <c r="AA25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="L26" s="16">
         <v>2</v>
       </c>
       <c r="M26" s="16">
         <v>2</v>
       </c>
       <c r="N26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="17" t="s">
@@ -2152,58 +2104,60 @@
       </c>
       <c r="S26" s="16">
         <v>1</v>
       </c>
       <c r="T26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="16">
         <v>1</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="16">
         <v>1</v>
       </c>
       <c r="X26" s="18">
         <v>1</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>0</v>
       </c>
+      <c r="AA26" s="18">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BH27"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:60" ht="15.75" customHeight="1"/>
     <row r="2" spans="1:60" ht="15.75" customHeight="1"/>
     <row r="3" spans="1:60" ht="15.75" customHeight="1"/>
     <row r="4" spans="1:60" ht="15.75">
       <c r="A4" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
@@ -2213,51 +2167,52 @@
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="42"/>
       <c r="P4" s="42"/>
       <c r="Q4" s="42"/>
       <c r="R4" s="42"/>
       <c r="S4" s="42"/>
       <c r="T4" s="42"/>
       <c r="U4" s="42"/>
       <c r="V4" s="42"/>
       <c r="W4" s="42"/>
       <c r="X4" s="42"/>
       <c r="Y4" s="42"/>
       <c r="Z4" s="42"/>
     </row>
     <row r="5" spans="1:60">
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
-      <c r="Z5" s="37" t="s">
+      <c r="Z5" s="37"/>
+      <c r="AA5" s="37" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" s="2"/>
       <c r="B6" s="31">
         <v>2000</v>
       </c>
       <c r="C6" s="31">
         <v>2001</v>
       </c>
       <c r="D6" s="31">
         <v>2002</v>
       </c>
       <c r="E6" s="31">
         <v>2003</v>
       </c>
       <c r="F6" s="31">
         <v>2004</v>
       </c>
       <c r="G6" s="31">
         <v>2005</v>
       </c>
       <c r="H6" s="31">
         <v>2006</v>
@@ -2294,50 +2249,53 @@
       </c>
       <c r="S6" s="32">
         <v>2017</v>
       </c>
       <c r="T6" s="31">
         <v>2018</v>
       </c>
       <c r="U6" s="33">
         <v>2019</v>
       </c>
       <c r="V6" s="34">
         <v>2020</v>
       </c>
       <c r="W6" s="35">
         <v>2021</v>
       </c>
       <c r="X6" s="35">
         <v>2022</v>
       </c>
       <c r="Y6" s="35">
         <v>2023</v>
       </c>
       <c r="Z6" s="35">
         <v>2024</v>
       </c>
+      <c r="AA6" s="35">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:60" s="3" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>3</v>
       </c>
       <c r="C7" s="7">
         <v>2</v>
       </c>
       <c r="D7" s="24">
         <v>5</v>
       </c>
       <c r="E7" s="7">
         <v>4</v>
       </c>
       <c r="F7" s="7">
         <v>4</v>
       </c>
       <c r="G7" s="7">
         <v>6</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -2374,51 +2332,53 @@
       </c>
       <c r="S7" s="6">
         <v>2</v>
       </c>
       <c r="T7" s="6">
         <v>1</v>
       </c>
       <c r="U7" s="6">
         <v>3</v>
       </c>
       <c r="V7" s="6">
         <v>1</v>
       </c>
       <c r="W7" s="6">
         <v>2</v>
       </c>
       <c r="X7" s="9">
         <v>3</v>
       </c>
       <c r="Y7" s="28">
         <v>2</v>
       </c>
       <c r="Z7" s="28">
         <v>2</v>
       </c>
-      <c r="AA7" s="4"/>
+      <c r="AA7" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
@@ -2470,50 +2430,53 @@
       </c>
       <c r="S8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T8" s="28">
         <v>1</v>
       </c>
       <c r="U8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W8" s="28">
         <v>2</v>
       </c>
       <c r="X8" s="9">
         <v>1</v>
       </c>
       <c r="Y8" s="28">
         <v>1</v>
       </c>
       <c r="Z8" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA8" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:60">
       <c r="A9" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N9" s="28" t="s">
         <v>0</v>
@@ -2532,50 +2495,53 @@
       </c>
       <c r="S9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA9" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:60">
       <c r="A10" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28">
         <v>2</v>
       </c>
       <c r="L10" s="28">
         <v>2</v>
       </c>
       <c r="M10" s="28">
         <v>2</v>
       </c>
       <c r="N10" s="28" t="s">
         <v>0</v>
@@ -2594,50 +2560,53 @@
       </c>
       <c r="S10" s="28">
         <v>1</v>
       </c>
       <c r="T10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="28">
         <v>1</v>
       </c>
       <c r="V10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA10" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:60">
       <c r="A11" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="28" t="s">
         <v>0</v>
@@ -2656,50 +2625,53 @@
       </c>
       <c r="S11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA11" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:60">
       <c r="A12" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N12" s="28" t="s">
         <v>0</v>
@@ -2718,50 +2690,53 @@
       </c>
       <c r="S12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA12" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:60">
       <c r="A13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N13" s="28" t="s">
         <v>0</v>
@@ -2780,50 +2755,53 @@
       </c>
       <c r="S13" s="28">
         <v>1</v>
       </c>
       <c r="T13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="28" t="s">
         <v>23</v>
       </c>
       <c r="X13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA13" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:60">
       <c r="A14" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N14" s="28" t="s">
         <v>0</v>
@@ -2842,50 +2820,53 @@
       </c>
       <c r="S14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="AA14" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:60">
       <c r="A15" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28">
         <v>1</v>
       </c>
       <c r="L15" s="28">
         <v>1</v>
       </c>
       <c r="M15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N15" s="28">
         <v>5</v>
@@ -2904,50 +2885,53 @@
       </c>
       <c r="S15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="28">
         <v>2</v>
       </c>
       <c r="V15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="28">
         <v>1</v>
       </c>
+      <c r="AA15" s="28" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="16" spans="1:60">
       <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N16" s="28" t="s">
         <v>0</v>
@@ -2966,82 +2950,86 @@
       </c>
       <c r="S16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="28" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="28" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="28"/>
       <c r="N17" s="28"/>
       <c r="O17" s="28"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="R17" s="28"/>
       <c r="S17" s="28"/>
       <c r="T17" s="28"/>
       <c r="U17" s="28"/>
       <c r="V17" s="28"/>
       <c r="W17" s="28"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="28"/>
       <c r="Z17" s="28"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="28"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O18" s="28" t="s">
@@ -3058,52 +3046,55 @@
       </c>
       <c r="S18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="28"/>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="28" t="s">
@@ -3120,52 +3111,55 @@
       </c>
       <c r="S19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="28" t="s">
@@ -3182,52 +3176,55 @@
       </c>
       <c r="S20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="28">
         <v>1</v>
       </c>
       <c r="W20" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="28">
         <v>1</v>
       </c>
       <c r="Z20" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O21" s="28" t="s">
@@ -3244,52 +3241,55 @@
       </c>
       <c r="S21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O22" s="28" t="s">
@@ -3306,52 +3306,55 @@
       </c>
       <c r="S22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="9">
         <v>1</v>
       </c>
       <c r="Y22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z22" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="28" t="s">
@@ -3368,52 +3371,55 @@
       </c>
       <c r="S23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X23" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O24" s="28">
@@ -3430,52 +3436,55 @@
       </c>
       <c r="S24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="9">
         <v>1</v>
       </c>
       <c r="Y24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="28"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="28" t="s">
@@ -3492,52 +3501,55 @@
       </c>
       <c r="S25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="14" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15" customHeight="1">
+      <c r="AA25" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="L26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="M26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="N26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="29" t="s">
@@ -3554,59 +3566,61 @@
       </c>
       <c r="S26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="29" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" ht="15" customHeight="1"/>
+      <c r="AA26" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>