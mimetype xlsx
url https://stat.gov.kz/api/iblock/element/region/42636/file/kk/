--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -1,66 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="19425" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="26">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Жазатайым оқиғалар кезінде зардап шеккендер</t>
   </si>
   <si>
     <t>Жазатайым оқиғалар кезінде зардап шеккендер әйелдер</t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
     <t>Балқаш қ.ә.</t>
   </si>
   <si>
     <t>Жезқазған қ.ә.</t>
   </si>
   <si>
     <t>Қаражал қ.ә.</t>
   </si>
   <si>
@@ -92,69 +89,64 @@
   </si>
   <si>
     <t xml:space="preserve">Қарқаралы </t>
   </si>
   <si>
     <t xml:space="preserve">Нұра </t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t xml:space="preserve">Осакаров </t>
   </si>
   <si>
     <t>Шет</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Приозерск қаласы</t>
   </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -255,298 +247,189 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...104 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -789,2944 +672,3065 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="7" width="9.28515625" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A1" s="47"/>
-[...24 lines deleted...]
-      <c r="Z1" s="33"/>
+      <c r="A1" s="45"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
     </row>
     <row r="2" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A2" s="47"/>
-[...24 lines deleted...]
-      <c r="Z2" s="33"/>
+      <c r="A2" s="45"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
     </row>
     <row r="3" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A3" s="47"/>
-[...24 lines deleted...]
-      <c r="Z3" s="33"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="32"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="32"/>
     </row>
     <row r="4" spans="1:27" ht="15.75">
-      <c r="A4" s="49" t="s">
-[...26 lines deleted...]
-      <c r="Z4" s="49"/>
+      <c r="A4" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="33"/>
-[...23 lines deleted...]
-      <c r="Z5" s="45" t="s">
+      <c r="A5" s="32"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+      <c r="N5" s="32"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
+      <c r="T5" s="32"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Z5" s="43"/>
+      <c r="AA5" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6" s="35"/>
-      <c r="B6" s="36">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35">
         <v>2000</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="35">
         <v>2001</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="35">
         <v>2002</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="35">
         <v>2003</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="35">
         <v>2004</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G6" s="35">
         <v>2005</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="35">
         <v>2006</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I6" s="35">
         <v>2007</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="36">
         <v>2008</v>
       </c>
-      <c r="K6" s="36">
+      <c r="K6" s="35">
         <v>2009</v>
       </c>
-      <c r="L6" s="36">
+      <c r="L6" s="35">
         <v>2010</v>
       </c>
-      <c r="M6" s="36">
+      <c r="M6" s="35">
         <v>2011</v>
       </c>
-      <c r="N6" s="36">
+      <c r="N6" s="35">
         <v>2012</v>
       </c>
-      <c r="O6" s="36">
+      <c r="O6" s="35">
         <v>2013</v>
       </c>
-      <c r="P6" s="36">
+      <c r="P6" s="35">
         <v>2014</v>
       </c>
-      <c r="Q6" s="36">
+      <c r="Q6" s="35">
         <v>2015</v>
       </c>
-      <c r="R6" s="36">
+      <c r="R6" s="35">
         <v>2016</v>
       </c>
-      <c r="S6" s="37">
+      <c r="S6" s="36">
         <v>2017</v>
       </c>
-      <c r="T6" s="36">
+      <c r="T6" s="35">
         <v>2018</v>
       </c>
-      <c r="U6" s="36">
+      <c r="U6" s="35">
         <v>2019</v>
       </c>
-      <c r="V6" s="36">
+      <c r="V6" s="35">
         <v>2020</v>
       </c>
-      <c r="W6" s="36">
+      <c r="W6" s="35">
         <v>2021</v>
       </c>
-      <c r="X6" s="36">
+      <c r="X6" s="35">
         <v>2022</v>
       </c>
-      <c r="Y6" s="36">
+      <c r="Y6" s="35">
         <v>2023</v>
       </c>
-      <c r="Z6" s="38">
+      <c r="Z6" s="37">
         <v>2024</v>
       </c>
+      <c r="AA6" s="37">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="7">
+      <c r="A7" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6">
         <v>755</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="6">
         <v>946</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>883</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="6">
         <v>942</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>959</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="6">
         <v>1002</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="6">
         <v>929</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="6">
         <v>769</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="6">
         <v>878</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="8">
         <v>723</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="6">
         <v>725</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="8">
         <v>808</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="8">
         <v>766</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="8">
         <v>720</v>
       </c>
-      <c r="P7" s="9">
+      <c r="P7" s="8">
         <v>708</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="8">
         <v>593</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="8">
         <v>395</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="9">
         <v>444</v>
       </c>
-      <c r="T7" s="10">
+      <c r="T7" s="9">
         <v>430</v>
       </c>
-      <c r="U7" s="10">
+      <c r="U7" s="9">
         <v>433</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="10">
         <v>443</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="10">
         <v>537</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="10">
         <v>460</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="11">
         <v>496</v>
       </c>
-      <c r="Z7" s="10">
+      <c r="Z7" s="9">
         <v>401</v>
       </c>
-      <c r="AA7" s="1"/>
+      <c r="AA7" s="9">
+        <v>277</v>
+      </c>
     </row>
     <row r="8" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="13"/>
-[...8 lines deleted...]
-      <c r="K8" s="9">
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="8">
         <v>197</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="8">
         <v>196</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="8">
         <v>236</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="8">
         <v>240</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="8">
         <v>157</v>
       </c>
-      <c r="P8" s="9">
+      <c r="P8" s="8">
         <v>172</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="8">
         <v>147</v>
       </c>
-      <c r="R8" s="9">
+      <c r="R8" s="8">
         <v>87</v>
       </c>
-      <c r="S8" s="10">
+      <c r="S8" s="9">
         <v>110</v>
       </c>
-      <c r="T8" s="10">
+      <c r="T8" s="9">
         <v>113</v>
       </c>
-      <c r="U8" s="10">
+      <c r="U8" s="9">
         <v>108</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="10">
         <v>124</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="10">
         <v>101</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="10">
         <v>102</v>
       </c>
-      <c r="Y8" s="10">
+      <c r="Y8" s="9">
         <v>227</v>
       </c>
-      <c r="Z8" s="10">
+      <c r="Z8" s="9">
         <v>147</v>
       </c>
+      <c r="AA8" s="9">
+        <v>86</v>
+      </c>
     </row>
     <row r="9" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="14"/>
-[...8 lines deleted...]
-      <c r="K9" s="15">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="14">
         <v>12</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="14">
         <v>20</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="14">
         <v>27</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="14">
         <v>24</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="14">
         <v>17</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="14">
         <v>25</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="14">
         <v>34</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="14">
         <v>16</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>18</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>17</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>14</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="10">
         <v>17</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="10">
         <v>18</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="10">
         <v>9</v>
       </c>
-      <c r="Y9" s="10">
+      <c r="Y9" s="9">
         <v>17</v>
       </c>
-      <c r="Z9" s="10">
+      <c r="Z9" s="9">
         <v>18</v>
       </c>
+      <c r="AA9" s="9">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="14"/>
-[...8 lines deleted...]
-      <c r="K10" s="15">
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="14">
         <v>184</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="14">
         <v>193</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="14">
         <v>231</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="14">
         <v>182</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="14">
         <v>57</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="14">
         <v>59</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="14">
         <v>160</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="14">
         <v>63</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>79</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>54</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>59</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="10">
         <v>44</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="10">
         <v>59</v>
       </c>
-      <c r="X10" s="9" t="s">
-[...5 lines deleted...]
-      <c r="Z10" s="9" t="s">
+      <c r="X10" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y10" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z10" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA10" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="14"/>
-[...8 lines deleted...]
-      <c r="K11" s="15">
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="14">
         <v>11</v>
       </c>
-      <c r="L11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="15">
+      <c r="L11" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="14">
         <v>5</v>
       </c>
-      <c r="N11" s="15">
-[...2 lines deleted...]
-      <c r="O11" s="15">
+      <c r="N11" s="14">
+        <v>3</v>
+      </c>
+      <c r="O11" s="14">
         <v>5</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="14">
         <v>7</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="14">
         <v>6</v>
       </c>
-      <c r="R11" s="15">
-[...2 lines deleted...]
-      <c r="S11" s="11">
+      <c r="R11" s="14">
+        <v>3</v>
+      </c>
+      <c r="S11" s="10">
         <v>8</v>
       </c>
-      <c r="T11" s="11">
-[...2 lines deleted...]
-      <c r="U11" s="11">
+      <c r="T11" s="10">
+        <v>1</v>
+      </c>
+      <c r="U11" s="10">
         <v>9</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="10">
         <v>5</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="10">
         <v>6</v>
       </c>
-      <c r="X11" s="9" t="s">
-[...5 lines deleted...]
-      <c r="Z11" s="9" t="s">
+      <c r="X11" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y11" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z11" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA11" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="14"/>
-[...26 lines deleted...]
-      <c r="Q12" s="15" t="s">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="14">
+        <v>3</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" s="14">
+        <v>1</v>
+      </c>
+      <c r="N12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P12" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="R12" s="15">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="R12" s="14">
+        <v>1</v>
+      </c>
+      <c r="S12" s="10">
+        <v>1</v>
+      </c>
+      <c r="T12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U12" s="10">
+        <v>1</v>
+      </c>
+      <c r="V12" s="10">
+        <v>1</v>
+      </c>
+      <c r="W12" s="10">
+        <v>1</v>
+      </c>
+      <c r="X12" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="14"/>
-[...8 lines deleted...]
-      <c r="K13" s="15">
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="14">
         <v>53</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="14">
         <v>42</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="14">
         <v>26</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N13" s="14">
         <v>34</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="14">
         <v>8</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="14">
         <v>24</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="14">
         <v>16</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="14">
         <v>31</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>13</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="10">
         <v>26</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="10">
         <v>23</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="10">
         <v>23</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="10">
         <v>17</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="10">
         <v>27</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Y13" s="9">
         <v>24</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="Z13" s="9">
         <v>20</v>
       </c>
+      <c r="AA13" s="9">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="14"/>
-[...11 lines deleted...]
-      <c r="L14" s="15">
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" s="14">
         <v>4</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="14">
         <v>4</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N14" s="14">
         <v>32</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="14">
         <v>202</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="14">
         <v>219</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="14">
         <v>57</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="14">
         <v>55</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>87</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>63</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>49</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="10">
         <v>77</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="10">
         <v>90</v>
       </c>
-      <c r="X14" s="9" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="X14" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y14" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z14" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA14" s="8" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="14"/>
-[...8 lines deleted...]
-      <c r="K15" s="15">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="14">
         <v>76</v>
       </c>
-      <c r="L15" s="15">
+      <c r="L15" s="14">
         <v>88</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="14">
         <v>75</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N15" s="14">
         <v>52</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="14">
         <v>238</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="14">
         <v>60</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="14">
         <v>47</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="14">
         <v>50</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>46</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>71</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>68</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="10">
         <v>51</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="10">
         <v>67</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="10">
         <v>57</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y15" s="9">
         <v>59</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z15" s="9">
         <v>70</v>
       </c>
+      <c r="AA15" s="9">
+        <v>65</v>
+      </c>
     </row>
     <row r="16" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="14"/>
-[...8 lines deleted...]
-      <c r="K16" s="15">
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="14">
         <v>143</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="14">
         <v>133</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="14">
         <v>142</v>
       </c>
-      <c r="N16" s="15">
+      <c r="N16" s="14">
         <v>140</v>
       </c>
-      <c r="O16" s="15">
+      <c r="O16" s="14">
         <v>6</v>
       </c>
-      <c r="P16" s="15">
+      <c r="P16" s="14">
         <v>93</v>
       </c>
-      <c r="Q16" s="15">
+      <c r="Q16" s="14">
         <v>53</v>
       </c>
-      <c r="R16" s="15">
+      <c r="R16" s="14">
         <v>43</v>
       </c>
-      <c r="S16" s="11">
+      <c r="S16" s="10">
         <v>36</v>
       </c>
-      <c r="T16" s="11">
+      <c r="T16" s="10">
         <v>44</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="10">
         <v>50</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="10">
         <v>43</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="10">
         <v>98</v>
       </c>
-      <c r="X16" s="11">
+      <c r="X16" s="10">
         <v>191</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Y16" s="9">
         <v>127</v>
       </c>
-      <c r="Z16" s="10">
+      <c r="Z16" s="9">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="4" t="s">
+      <c r="AA16" s="9">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="14"/>
-[...26 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
+      <c r="S17" s="10"/>
+      <c r="T17" s="10"/>
+      <c r="U17" s="10"/>
+      <c r="V17" s="10"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="10"/>
+      <c r="Y17" s="9"/>
+      <c r="Z17" s="9"/>
+      <c r="AA17" s="9"/>
+    </row>
+    <row r="18" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="14"/>
-[...8 lines deleted...]
-      <c r="K18" s="15">
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="14">
         <v>21</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="14">
         <v>29</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M18" s="14">
         <v>35</v>
       </c>
-      <c r="N18" s="15">
+      <c r="N18" s="14">
         <v>24</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="14">
         <v>10</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P18" s="14">
         <v>19</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q18" s="14">
         <v>23</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R18" s="14">
         <v>16</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="10">
         <v>11</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="10">
         <v>10</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="10">
         <v>17</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="10">
         <v>18</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="10">
         <v>19</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="10">
         <v>28</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y18" s="9">
         <v>15</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="Z18" s="9">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="AA18" s="9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="14"/>
-[...26 lines deleted...]
-      <c r="Q19" s="15">
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="O19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P19" s="14">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="14">
         <v>4</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="14">
         <v>5</v>
       </c>
-      <c r="S19" s="11">
-[...2 lines deleted...]
-      <c r="T19" s="11">
+      <c r="S19" s="10">
+        <v>3</v>
+      </c>
+      <c r="T19" s="10">
         <v>5</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U19" s="10">
         <v>5</v>
       </c>
-      <c r="V19" s="11">
+      <c r="V19" s="10">
         <v>4</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W19" s="10">
         <v>6</v>
       </c>
-      <c r="X19" s="11">
+      <c r="X19" s="10">
         <v>2</v>
       </c>
-      <c r="Y19" s="10">
+      <c r="Y19" s="9">
         <v>7</v>
       </c>
-      <c r="Z19" s="10">
+      <c r="Z19" s="9">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="AA19" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="14"/>
-[...8 lines deleted...]
-      <c r="K20" s="15">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="14">
         <v>4</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L20" s="14">
         <v>2</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="14">
         <v>5</v>
       </c>
-      <c r="N20" s="15">
+      <c r="N20" s="14">
         <v>5</v>
       </c>
-      <c r="O20" s="15">
+      <c r="O20" s="14">
         <v>7</v>
       </c>
-      <c r="P20" s="15">
+      <c r="P20" s="14">
         <v>4</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="Q20" s="14">
         <v>19</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="14">
         <v>5</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="10">
         <v>10</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="10">
         <v>10</v>
       </c>
-      <c r="U20" s="11">
+      <c r="U20" s="10">
         <v>4</v>
       </c>
-      <c r="V20" s="11">
+      <c r="V20" s="10">
         <v>2</v>
       </c>
-      <c r="W20" s="11">
+      <c r="W20" s="10">
         <v>4</v>
       </c>
-      <c r="X20" s="11">
-[...5 lines deleted...]
-      <c r="Z20" s="10">
+      <c r="X20" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="9">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="4" t="s">
+      <c r="AA20" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A21" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="14"/>
-[...17 lines deleted...]
-      <c r="N21" s="15">
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="14">
+        <v>1</v>
+      </c>
+      <c r="L21" s="14">
+        <v>3</v>
+      </c>
+      <c r="M21" s="14">
+        <v>1</v>
+      </c>
+      <c r="N21" s="14">
         <v>5</v>
       </c>
-      <c r="O21" s="15">
+      <c r="O21" s="14">
         <v>5</v>
       </c>
-      <c r="P21" s="15">
-[...8 lines deleted...]
-      <c r="S21" s="11">
+      <c r="P21" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>3</v>
+      </c>
+      <c r="R21" s="14">
+        <v>1</v>
+      </c>
+      <c r="S21" s="10">
         <v>2</v>
       </c>
-      <c r="T21" s="16" t="s">
-[...22 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="T21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U21" s="10">
+        <v>1</v>
+      </c>
+      <c r="V21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W21" s="10">
+        <v>1</v>
+      </c>
+      <c r="X21" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y21" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z21" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA21" s="47" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A22" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="14"/>
-[...32 lines deleted...]
-      <c r="S22" s="11">
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="14">
+        <v>1</v>
+      </c>
+      <c r="L22" s="14">
+        <v>1</v>
+      </c>
+      <c r="M22" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="N22" s="14">
+        <v>1</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>1</v>
+      </c>
+      <c r="R22" s="14">
+        <v>1</v>
+      </c>
+      <c r="S22" s="10">
         <v>4</v>
       </c>
-      <c r="T22" s="11">
-[...5 lines deleted...]
-      <c r="V22" s="11">
+      <c r="T22" s="10">
+        <v>1</v>
+      </c>
+      <c r="U22" s="10">
+        <v>1</v>
+      </c>
+      <c r="V22" s="10">
         <v>8</v>
       </c>
-      <c r="W22" s="11">
-[...2 lines deleted...]
-      <c r="X22" s="11">
+      <c r="W22" s="10">
+        <v>3</v>
+      </c>
+      <c r="X22" s="10">
         <v>7</v>
       </c>
-      <c r="Y22" s="10">
+      <c r="Y22" s="9">
         <v>4</v>
       </c>
-      <c r="Z22" s="10">
+      <c r="Z22" s="9">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="AA22" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A23" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="14"/>
-[...8 lines deleted...]
-      <c r="K23" s="9">
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="8">
         <v>9</v>
       </c>
-      <c r="L23" s="9">
+      <c r="L23" s="8">
         <v>10</v>
       </c>
-      <c r="M23" s="9">
+      <c r="M23" s="8">
         <v>11</v>
       </c>
-      <c r="N23" s="9">
+      <c r="N23" s="8">
         <v>13</v>
       </c>
-      <c r="O23" s="9">
+      <c r="O23" s="8">
         <v>2</v>
       </c>
-      <c r="P23" s="9">
+      <c r="P23" s="8">
         <v>4</v>
       </c>
-      <c r="Q23" s="9">
+      <c r="Q23" s="8">
         <v>12</v>
       </c>
-      <c r="R23" s="9">
+      <c r="R23" s="8">
         <v>8</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S23" s="9">
         <v>10</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T23" s="9">
         <v>5</v>
       </c>
-      <c r="U23" s="10">
+      <c r="U23" s="9">
         <v>9</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V23" s="9">
         <v>12</v>
       </c>
-      <c r="W23" s="10">
+      <c r="W23" s="9">
         <v>15</v>
       </c>
-      <c r="X23" s="10">
+      <c r="X23" s="9">
         <v>12</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Y23" s="9">
         <v>5</v>
       </c>
-      <c r="Z23" s="10">
+      <c r="Z23" s="9">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="AA23" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A24" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="14"/>
-[...8 lines deleted...]
-      <c r="K24" s="9">
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="8">
         <v>5</v>
       </c>
-      <c r="L24" s="9">
-[...2 lines deleted...]
-      <c r="M24" s="9">
+      <c r="L24" s="8">
+        <v>1</v>
+      </c>
+      <c r="M24" s="8">
         <v>2</v>
       </c>
-      <c r="N24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="O24" s="9">
+      <c r="N24" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="O24" s="8">
         <v>2</v>
       </c>
-      <c r="P24" s="9">
-[...2 lines deleted...]
-      <c r="Q24" s="9" t="s">
+      <c r="P24" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="R24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="S24" s="10">
+      <c r="R24" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="S24" s="9">
         <v>2</v>
       </c>
-      <c r="T24" s="10">
-[...8 lines deleted...]
-      <c r="W24" s="10">
+      <c r="T24" s="9">
+        <v>1</v>
+      </c>
+      <c r="U24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="V24" s="9">
+        <v>3</v>
+      </c>
+      <c r="W24" s="9">
         <v>5</v>
       </c>
-      <c r="X24" s="10">
+      <c r="X24" s="9">
         <v>7</v>
       </c>
-      <c r="Y24" s="10">
-[...7 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="Y24" s="9">
+        <v>3</v>
+      </c>
+      <c r="Z24" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A25" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="14"/>
-[...38 lines deleted...]
-      <c r="U25" s="10">
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="N25" s="8">
+        <v>1</v>
+      </c>
+      <c r="O25" s="8">
+        <v>1</v>
+      </c>
+      <c r="P25" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="R25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="S25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="U25" s="9">
         <v>11</v>
       </c>
-      <c r="V25" s="10">
+      <c r="V25" s="9">
         <v>9</v>
       </c>
-      <c r="W25" s="10">
+      <c r="W25" s="9">
         <v>19</v>
       </c>
-      <c r="X25" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="44" t="s">
+      <c r="X25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA25" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A26" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="18"/>
-[...14 lines deleted...]
-      <c r="M26" s="19">
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="18">
+        <v>3</v>
+      </c>
+      <c r="L26" s="18">
+        <v>3</v>
+      </c>
+      <c r="M26" s="18">
         <v>7</v>
       </c>
-      <c r="N26" s="19">
+      <c r="N26" s="18">
         <v>10</v>
       </c>
-      <c r="O26" s="19">
-[...2 lines deleted...]
-      <c r="P26" s="19">
+      <c r="O26" s="18">
+        <v>3</v>
+      </c>
+      <c r="P26" s="18">
         <v>15</v>
       </c>
-      <c r="Q26" s="19">
+      <c r="Q26" s="18">
         <v>9</v>
       </c>
-      <c r="R26" s="19" t="s">
-[...2 lines deleted...]
-      <c r="S26" s="20">
+      <c r="R26" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="S26" s="19">
         <v>4</v>
       </c>
-      <c r="T26" s="20">
+      <c r="T26" s="19">
         <v>9</v>
       </c>
-      <c r="U26" s="20">
+      <c r="U26" s="19">
         <v>4</v>
       </c>
-      <c r="V26" s="20">
+      <c r="V26" s="19">
         <v>2</v>
       </c>
-      <c r="W26" s="20">
+      <c r="W26" s="19">
         <v>8</v>
       </c>
-      <c r="X26" s="21">
+      <c r="X26" s="20">
         <v>16</v>
       </c>
-      <c r="Y26" s="20">
+      <c r="Y26" s="19">
         <v>5</v>
       </c>
-      <c r="Z26" s="20">
+      <c r="Z26" s="19">
         <v>10</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="Z27" s="33"/>
+      <c r="AA26" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="32"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="32"/>
+      <c r="P27" s="32"/>
+      <c r="Q27" s="32"/>
+      <c r="R27" s="32"/>
+      <c r="S27" s="32"/>
+      <c r="T27" s="32"/>
+      <c r="U27" s="32"/>
+      <c r="V27" s="32"/>
+      <c r="W27" s="32"/>
+      <c r="X27" s="32"/>
+      <c r="Y27" s="32"/>
+      <c r="Z27" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23" style="33" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="23" style="32" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="32" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="32" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" style="32" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="32" customWidth="1"/>
+    <col min="7" max="10" width="9.140625" style="32"/>
+    <col min="11" max="11" width="9.42578125" style="32" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" s="47"/>
-[...2 lines deleted...]
-      <c r="V1" s="47"/>
+      <c r="A1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
     </row>
     <row r="2" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A2" s="47"/>
-[...2 lines deleted...]
-      <c r="V2" s="47"/>
+      <c r="A2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3" s="47"/>
-[...2 lines deleted...]
-      <c r="V3" s="47"/>
+      <c r="A3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
     </row>
     <row r="4" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="49"/>
-[...23 lines deleted...]
-      <c r="Z4" s="49"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="V5" s="34"/>
-[...2 lines deleted...]
-      <c r="Z5" s="34" t="s">
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="AA5" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6" s="39"/>
-      <c r="B6" s="36">
+      <c r="A6" s="38"/>
+      <c r="B6" s="35">
         <v>2000</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="35">
         <v>2001</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="35">
         <v>2002</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="35">
         <v>2003</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="35">
         <v>2004</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G6" s="35">
         <v>2005</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="35">
         <v>2006</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I6" s="35">
         <v>2007</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="36">
         <v>2008</v>
       </c>
-      <c r="K6" s="36">
+      <c r="K6" s="35">
         <v>2009</v>
       </c>
-      <c r="L6" s="36">
+      <c r="L6" s="35">
         <v>2010</v>
       </c>
-      <c r="M6" s="36">
+      <c r="M6" s="35">
         <v>2011</v>
       </c>
-      <c r="N6" s="36">
+      <c r="N6" s="35">
         <v>2012</v>
       </c>
-      <c r="O6" s="36">
+      <c r="O6" s="35">
         <v>2013</v>
       </c>
-      <c r="P6" s="36">
+      <c r="P6" s="35">
         <v>2014</v>
       </c>
-      <c r="Q6" s="36">
+      <c r="Q6" s="35">
         <v>2015</v>
       </c>
-      <c r="R6" s="36">
+      <c r="R6" s="35">
         <v>2016</v>
       </c>
-      <c r="S6" s="37">
+      <c r="S6" s="36">
         <v>2017</v>
       </c>
-      <c r="T6" s="36">
+      <c r="T6" s="35">
         <v>2018</v>
       </c>
-      <c r="U6" s="36">
+      <c r="U6" s="35">
         <v>2019</v>
       </c>
-      <c r="V6" s="38">
+      <c r="V6" s="37">
         <v>2020</v>
       </c>
-      <c r="W6" s="38">
+      <c r="W6" s="37">
         <v>2021</v>
       </c>
-      <c r="X6" s="38">
+      <c r="X6" s="37">
         <v>2022</v>
       </c>
-      <c r="Y6" s="38">
+      <c r="Y6" s="37">
         <v>2023</v>
       </c>
-      <c r="Z6" s="38">
+      <c r="Z6" s="37">
         <v>2024</v>
       </c>
+      <c r="AA6" s="37">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:27" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="22">
+      <c r="A7" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="21">
         <v>78</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="21">
         <v>90</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="21">
         <v>91</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="21">
         <v>118</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="22">
         <v>91</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="21">
         <v>129</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="21">
         <v>125</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="21">
         <v>112</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="21">
         <v>122</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="23">
         <v>101</v>
       </c>
-      <c r="L7" s="22">
+      <c r="L7" s="21">
         <v>92</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="21">
         <v>91</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N7" s="24">
         <v>86</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="8">
         <v>66</v>
       </c>
-      <c r="P7" s="9">
+      <c r="P7" s="8">
         <v>63</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="8">
         <v>77</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="8">
         <v>58</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S7" s="10">
         <v>42</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="10">
         <v>58</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="10">
         <v>53</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="10">
         <v>62</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="10">
         <v>50</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="10">
         <v>57</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="11">
         <v>73</v>
       </c>
-      <c r="Z7" s="10">
+      <c r="Z7" s="9">
         <v>59</v>
       </c>
-      <c r="AA7" s="40"/>
+      <c r="AA7" s="9">
+        <v>52</v>
+      </c>
     </row>
     <row r="8" spans="1:27" ht="15" customHeight="1">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="26"/>
-[...8 lines deleted...]
-      <c r="K8" s="9">
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="8">
         <v>53</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="26">
         <v>48</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="26">
         <v>50</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="27">
         <v>44</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="14">
         <v>43</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="14">
         <v>34</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="14">
         <v>38</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="14">
         <v>33</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="10">
         <v>18</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="10">
         <v>23</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="10">
         <v>23</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="10">
         <v>34</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="10">
         <v>18</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="10">
         <v>30</v>
       </c>
-      <c r="Y8" s="10">
+      <c r="Y8" s="9">
         <v>40</v>
       </c>
-      <c r="Z8" s="10">
+      <c r="Z8" s="9">
         <v>17</v>
       </c>
+      <c r="AA8" s="9">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:27" ht="15" customHeight="1">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="29"/>
-[...11 lines deleted...]
-      <c r="L9" s="29">
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="14">
+        <v>3</v>
+      </c>
+      <c r="L9" s="28">
         <v>4</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="28">
         <v>6</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="27">
         <v>10</v>
       </c>
-      <c r="O9" s="15">
-[...2 lines deleted...]
-      <c r="P9" s="15">
+      <c r="O9" s="14">
+        <v>3</v>
+      </c>
+      <c r="P9" s="14">
         <v>9</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="14">
         <v>9</v>
       </c>
-      <c r="R9" s="15">
-[...2 lines deleted...]
-      <c r="S9" s="11">
+      <c r="R9" s="14">
+        <v>3</v>
+      </c>
+      <c r="S9" s="10">
         <v>5</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>2</v>
       </c>
-      <c r="U9" s="11">
-[...11 lines deleted...]
-      <c r="Y9" s="10">
+      <c r="U9" s="10">
+        <v>3</v>
+      </c>
+      <c r="V9" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W9" s="10">
+        <v>1</v>
+      </c>
+      <c r="X9" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y9" s="9">
         <v>4</v>
       </c>
-      <c r="Z9" s="10">
-        <v>1</v>
+      <c r="Z9" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="15" customHeight="1">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="29"/>
-[...8 lines deleted...]
-      <c r="K10" s="15">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="14">
         <v>10</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="28">
         <v>15</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="28">
         <v>8</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="27">
         <v>4</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="14">
         <v>4</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="14">
         <v>6</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="14">
         <v>10</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="14">
         <v>5</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>8</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>11</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>5</v>
       </c>
-      <c r="V10" s="11">
-[...11 lines deleted...]
-      <c r="Z10" s="10" t="s">
+      <c r="V10" s="10">
+        <v>3</v>
+      </c>
+      <c r="W10" s="10">
+        <v>3</v>
+      </c>
+      <c r="X10" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y10" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z10" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA10" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="15" customHeight="1">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="29"/>
-[...23 lines deleted...]
-      <c r="P11" s="15">
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N11" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="O11" s="14">
+        <v>1</v>
+      </c>
+      <c r="P11" s="14">
         <v>2</v>
       </c>
-      <c r="Q11" s="15" t="s">
-[...26 lines deleted...]
-      <c r="Z11" s="10" t="s">
+      <c r="Q11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="R11" s="14">
+        <v>1</v>
+      </c>
+      <c r="S11" s="10">
+        <v>1</v>
+      </c>
+      <c r="T11" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U11" s="10">
+        <v>1</v>
+      </c>
+      <c r="V11" s="10">
+        <v>1</v>
+      </c>
+      <c r="W11" s="10">
+        <v>3</v>
+      </c>
+      <c r="X11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y11" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z11" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA11" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="15" customHeight="1">
-      <c r="A12" s="48" t="s">
+      <c r="A12" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="29"/>
-[...8 lines deleted...]
-      <c r="K12" s="15">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="14">
         <v>2</v>
       </c>
-      <c r="L12" s="15" t="s">
-[...14 lines deleted...]
-      <c r="Q12" s="15" t="s">
+      <c r="L12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" s="28">
+        <v>1</v>
+      </c>
+      <c r="N12" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q12" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="R12" s="15" t="s">
-[...23 lines deleted...]
-      <c r="Z12" s="10" t="s">
+      <c r="R12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="V12" s="10">
+        <v>1</v>
+      </c>
+      <c r="W12" s="10">
+        <v>1</v>
+      </c>
+      <c r="X12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y12" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z12" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA12" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="15" customHeight="1">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="29"/>
-[...8 lines deleted...]
-      <c r="K13" s="15">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="14">
         <v>2</v>
       </c>
-      <c r="L13" s="29">
-[...39 lines deleted...]
-      <c r="Z13" s="10">
+      <c r="L13" s="28">
+        <v>1</v>
+      </c>
+      <c r="M13" s="28"/>
+      <c r="N13" s="27">
+        <v>1</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P13" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>1</v>
+      </c>
+      <c r="R13" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S13" s="10">
+        <v>1</v>
+      </c>
+      <c r="T13" s="10">
+        <v>1</v>
+      </c>
+      <c r="U13" s="10">
+        <v>1</v>
+      </c>
+      <c r="V13" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W13" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X13" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="9">
         <v>4</v>
       </c>
+      <c r="AA13" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:27" ht="15" customHeight="1">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="29"/>
-[...20 lines deleted...]
-      <c r="O14" s="15">
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" s="28">
+        <v>1</v>
+      </c>
+      <c r="N14" s="27">
+        <v>3</v>
+      </c>
+      <c r="O14" s="14">
         <v>2</v>
       </c>
-      <c r="P14" s="15">
-[...30 lines deleted...]
-        <v>22</v>
+      <c r="P14" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>1</v>
+      </c>
+      <c r="R14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S14" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T14" s="10">
+        <v>1</v>
+      </c>
+      <c r="U14" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="V14" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W14" s="10">
+        <v>3</v>
+      </c>
+      <c r="X14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA14" s="9" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="15" customHeight="1">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="29"/>
-[...8 lines deleted...]
-      <c r="K15" s="15">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="14">
         <v>23</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L15" s="28">
         <v>20</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M15" s="28">
         <v>18</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="27">
         <v>18</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="14">
         <v>4</v>
       </c>
-      <c r="P15" s="15">
-[...2 lines deleted...]
-      <c r="Q15" s="15">
+      <c r="P15" s="14">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="14">
         <v>10</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="14">
         <v>6</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>6</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>18</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>12</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="10">
         <v>10</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="10">
         <v>11</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="10">
         <v>13</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y15" s="9">
         <v>17</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z15" s="9">
         <v>23</v>
       </c>
+      <c r="AA15" s="9">
+        <v>19</v>
+      </c>
     </row>
     <row r="16" spans="1:27" ht="15" customHeight="1">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="29"/>
-[...8 lines deleted...]
-      <c r="K16" s="15">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="14">
         <v>5</v>
       </c>
-      <c r="L16" s="29">
-[...5 lines deleted...]
-      <c r="N16" s="28">
+      <c r="L16" s="28">
+        <v>3</v>
+      </c>
+      <c r="M16" s="28">
+        <v>3</v>
+      </c>
+      <c r="N16" s="27">
         <v>4</v>
       </c>
-      <c r="O16" s="15">
-[...2 lines deleted...]
-      <c r="P16" s="15">
+      <c r="O16" s="14">
+        <v>3</v>
+      </c>
+      <c r="P16" s="14">
         <v>2</v>
       </c>
-      <c r="Q16" s="15">
-[...14 lines deleted...]
-      <c r="V16" s="11">
+      <c r="Q16" s="14">
+        <v>1</v>
+      </c>
+      <c r="R16" s="14">
+        <v>3</v>
+      </c>
+      <c r="S16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T16" s="10">
+        <v>1</v>
+      </c>
+      <c r="U16" s="10">
+        <v>3</v>
+      </c>
+      <c r="V16" s="10">
         <v>4</v>
       </c>
-      <c r="W16" s="11">
-[...5 lines deleted...]
-      <c r="Y16" s="10">
+      <c r="W16" s="10">
+        <v>3</v>
+      </c>
+      <c r="X16" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="9">
         <v>5</v>
       </c>
-      <c r="Z16" s="10">
-[...4 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="Z16" s="9">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="29"/>
-[...26 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="28"/>
+      <c r="N17" s="28"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="28"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
+      <c r="U17" s="15"/>
+      <c r="V17" s="15"/>
+      <c r="W17" s="28"/>
+      <c r="X17" s="10"/>
+      <c r="Y17" s="9"/>
+      <c r="Z17" s="9"/>
+      <c r="AA17" s="9"/>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="29"/>
-[...23 lines deleted...]
-      <c r="P18" s="15">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="14">
+        <v>1</v>
+      </c>
+      <c r="L18" s="28">
+        <v>1</v>
+      </c>
+      <c r="M18" s="28">
+        <v>3</v>
+      </c>
+      <c r="N18" s="27">
+        <v>1</v>
+      </c>
+      <c r="O18" s="14">
+        <v>3</v>
+      </c>
+      <c r="P18" s="14">
         <v>2</v>
       </c>
-      <c r="Q18" s="15">
-[...2 lines deleted...]
-      <c r="R18" s="15">
+      <c r="Q18" s="14">
+        <v>1</v>
+      </c>
+      <c r="R18" s="14">
         <v>2</v>
       </c>
-      <c r="S18" s="16" t="s">
-[...8 lines deleted...]
-      <c r="V18" s="11">
+      <c r="S18" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T18" s="10">
+        <v>1</v>
+      </c>
+      <c r="U18" s="10">
+        <v>3</v>
+      </c>
+      <c r="V18" s="10">
         <v>5</v>
       </c>
-      <c r="W18" s="11">
-[...8 lines deleted...]
-      <c r="Z18" s="10">
+      <c r="W18" s="10">
+        <v>3</v>
+      </c>
+      <c r="X18" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="9">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="AA18" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1">
+      <c r="A19" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="29"/>
-[...58 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N19" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="O19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>1</v>
+      </c>
+      <c r="R19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S19" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T19" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U19" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="V19" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W19" s="10">
+        <v>1</v>
+      </c>
+      <c r="X19" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y19" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z19" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA19" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1">
+      <c r="A20" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="29"/>
-[...29 lines deleted...]
-      <c r="R20" s="15">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N20" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="O20" s="14">
+        <v>1</v>
+      </c>
+      <c r="P20" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>1</v>
+      </c>
+      <c r="R20" s="14">
         <v>2</v>
       </c>
-      <c r="S20" s="11">
-[...11 lines deleted...]
-      <c r="W20" s="11">
+      <c r="S20" s="10">
+        <v>1</v>
+      </c>
+      <c r="T20" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U20" s="10">
+        <v>1</v>
+      </c>
+      <c r="V20" s="10">
+        <v>1</v>
+      </c>
+      <c r="W20" s="10">
         <v>2</v>
       </c>
-      <c r="X20" s="11">
-[...5 lines deleted...]
-      <c r="Z20" s="10">
+      <c r="X20" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="9">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="AA20" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1">
+      <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="29"/>
-[...58 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="O21" s="14">
+        <v>1</v>
+      </c>
+      <c r="P21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="R21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="V21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y21" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z21" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA21" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1">
+      <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="29"/>
-[...58 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="R22" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S22" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="T22" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U22" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="V22" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="W22" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X22" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y22" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z22" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA22" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1">
+      <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="29"/>
-[...29 lines deleted...]
-      <c r="R23" s="9">
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="8">
+        <v>1</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="O23" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="P23" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>3</v>
+      </c>
+      <c r="R23" s="8">
         <v>2</v>
       </c>
-      <c r="S23" s="17" t="s">
-[...14 lines deleted...]
-      <c r="X23" s="10">
+      <c r="S23" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="T23" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="U23" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="V23" s="9">
+        <v>1</v>
+      </c>
+      <c r="W23" s="9">
+        <v>1</v>
+      </c>
+      <c r="X23" s="9">
         <v>2</v>
       </c>
-      <c r="Y23" s="10">
-[...7 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="Y23" s="9">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1">
+      <c r="A24" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="29"/>
-[...26 lines deleted...]
-      <c r="Q24" s="9" t="s">
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="8">
+        <v>1</v>
+      </c>
+      <c r="L24" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N24" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="O24" s="8">
+        <v>1</v>
+      </c>
+      <c r="P24" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q24" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="R24" s="15" t="s">
-[...28 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="R24" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="T24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="U24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="V24" s="9">
+        <v>1</v>
+      </c>
+      <c r="W24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="X24" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA24" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1">
+      <c r="A25" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="29"/>
-[...58 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N25" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="O25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="P25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q25" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="R25" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="S25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="U25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="V25" s="9">
+        <v>1</v>
+      </c>
+      <c r="W25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="X25" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y25" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z25" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA25" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1">
+      <c r="A26" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="30"/>
-[...23 lines deleted...]
-      <c r="P26" s="19">
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" s="29">
+        <v>1</v>
+      </c>
+      <c r="N26" s="30">
+        <v>1</v>
+      </c>
+      <c r="O26" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="P26" s="18">
         <v>2</v>
       </c>
-      <c r="Q26" s="19">
-[...5 lines deleted...]
-      <c r="S26" s="20">
+      <c r="Q26" s="18">
+        <v>1</v>
+      </c>
+      <c r="R26" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="S26" s="19">
         <v>2</v>
       </c>
-      <c r="T26" s="32" t="s">
-[...17 lines deleted...]
-      <c r="Z26" s="20">
+      <c r="T26" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="U26" s="19">
+        <v>1</v>
+      </c>
+      <c r="V26" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="W26" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="X26" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y26" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z26" s="19">
         <v>2</v>
+      </c>
+      <c r="AA26" s="19" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="27" orientation="landscape" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>