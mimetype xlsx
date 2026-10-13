--- v0 (2026-04-30)
+++ v1 (2026-10-13)
@@ -49,64 +49,64 @@
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
     <t>млн.тенге</t>
   </si>
   <si>
     <t>Производственные расходы</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
-    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 2013 - 2024 гг.</t>
+    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 2013 - 2025 гг.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -119,50 +119,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -198,51 +203,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -285,50 +290,62 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -603,562 +620,596 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AC34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J30" sqref="J30"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="55.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="17" style="2" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="16" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.140625" style="2" customWidth="1"/>
-    <col min="14" max="27" width="11.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="12.5703125" style="2" customWidth="1"/>
+    <col min="15" max="27" width="11.140625" style="2" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="13.7109375" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" ht="15.75">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="38"/>
-[...8 lines deleted...]
-      <c r="K2" s="38"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:29" s="30" customFormat="1" ht="11.25">
-      <c r="M3" s="36" t="s">
+      <c r="N3" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Y3" s="36"/>
       <c r="Z3" s="36"/>
       <c r="AC3" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A4" s="24"/>
       <c r="B4" s="25">
         <v>2013</v>
       </c>
       <c r="C4" s="25">
         <v>2014</v>
       </c>
       <c r="D4" s="25">
         <v>2015</v>
       </c>
       <c r="E4" s="25">
         <v>2016</v>
       </c>
       <c r="F4" s="25">
         <v>2017</v>
       </c>
       <c r="G4" s="25">
         <v>2018</v>
       </c>
       <c r="H4" s="26">
         <v>2019</v>
       </c>
       <c r="I4" s="27">
         <v>2020</v>
       </c>
       <c r="J4" s="28">
         <v>2021</v>
       </c>
       <c r="K4" s="29">
         <v>2022</v>
       </c>
       <c r="L4" s="29">
         <v>2023</v>
       </c>
       <c r="M4" s="29">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:29" s="30" customFormat="1" ht="11.25">
+      <c r="N4" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="30" customFormat="1" ht="22.5">
       <c r="A5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>3456167042</v>
       </c>
       <c r="C5" s="4">
         <v>4655745458</v>
       </c>
       <c r="D5" s="5">
         <v>3985220505</v>
       </c>
       <c r="E5" s="6">
         <v>4584939268</v>
       </c>
       <c r="F5" s="7">
         <v>5981728971</v>
       </c>
       <c r="G5" s="8">
         <v>5283183120</v>
       </c>
       <c r="H5" s="8">
         <v>6179254621</v>
       </c>
       <c r="I5" s="8">
         <v>5595686997</v>
       </c>
       <c r="J5" s="8">
         <v>6664701458</v>
       </c>
       <c r="K5" s="8">
         <v>8927892564</v>
       </c>
       <c r="L5" s="8">
         <v>10574521191</v>
       </c>
       <c r="M5" s="37">
         <v>10877235134</v>
+      </c>
+      <c r="N5" s="38">
+        <v>13443614307</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
         <v>1318663185</v>
       </c>
       <c r="C6" s="4">
         <v>1417807361</v>
       </c>
       <c r="D6" s="10">
         <v>1375645354</v>
       </c>
       <c r="E6" s="8">
         <v>1743503006</v>
       </c>
       <c r="F6" s="7">
         <v>1768813007</v>
       </c>
       <c r="G6" s="8">
         <v>1774584897</v>
       </c>
       <c r="H6" s="8">
         <v>2096505922</v>
       </c>
       <c r="I6" s="8">
         <v>2013664637</v>
       </c>
       <c r="J6" s="8">
         <v>2219980687</v>
       </c>
       <c r="K6" s="8">
         <v>3164638875</v>
       </c>
       <c r="L6" s="8">
         <v>3273993743</v>
       </c>
       <c r="M6" s="37">
         <v>3499093869</v>
       </c>
+      <c r="N6" s="40">
+        <v>4562632406</v>
+      </c>
     </row>
     <row r="7" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="9">
         <v>177765492</v>
       </c>
       <c r="C7" s="11">
         <v>226423022</v>
       </c>
       <c r="D7" s="11">
         <v>248001439</v>
       </c>
       <c r="E7" s="11">
         <v>249063302</v>
       </c>
       <c r="F7" s="11">
         <v>275861882</v>
       </c>
       <c r="G7" s="11">
         <v>345097955</v>
       </c>
       <c r="H7" s="11">
         <v>359925770</v>
       </c>
       <c r="I7" s="3">
         <v>389531716</v>
       </c>
       <c r="J7" s="12">
         <v>413372155</v>
       </c>
       <c r="K7" s="13">
         <v>480278106</v>
       </c>
       <c r="L7" s="8">
         <v>583271238</v>
       </c>
       <c r="M7" s="10">
-        <v>587282668</v>
+        <v>537282668</v>
+      </c>
+      <c r="N7" s="40">
+        <v>624019490</v>
       </c>
     </row>
     <row r="8" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <v>256196366</v>
       </c>
       <c r="C8" s="4">
         <v>292386748</v>
       </c>
       <c r="D8" s="10">
         <v>286179247</v>
       </c>
       <c r="E8" s="8">
         <v>308501711</v>
       </c>
       <c r="F8" s="7">
         <v>324377456</v>
       </c>
       <c r="G8" s="8">
         <v>376262361</v>
       </c>
       <c r="H8" s="8">
         <v>393909478</v>
       </c>
       <c r="I8" s="8">
         <v>385168591</v>
       </c>
       <c r="J8" s="8">
         <v>448735650</v>
       </c>
       <c r="K8" s="8">
         <v>586361074</v>
       </c>
       <c r="L8" s="8">
         <v>792648554</v>
       </c>
       <c r="M8" s="37">
         <v>872433655</v>
       </c>
+      <c r="N8" s="40">
+        <v>1013482556</v>
+      </c>
     </row>
     <row r="9" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="9">
         <v>2096677520</v>
       </c>
       <c r="C9" s="4">
         <v>2324638347</v>
       </c>
       <c r="D9" s="10">
         <v>2345838185</v>
       </c>
       <c r="E9" s="8">
         <v>2761707031</v>
       </c>
       <c r="F9" s="7">
         <v>2934338685</v>
       </c>
       <c r="G9" s="8">
         <v>3048571550</v>
       </c>
       <c r="H9" s="8">
         <v>3451699084</v>
       </c>
       <c r="I9" s="8">
         <v>3237941568</v>
       </c>
       <c r="J9" s="8">
         <v>3591656806</v>
       </c>
       <c r="K9" s="8">
         <v>5013977868</v>
       </c>
       <c r="L9" s="8">
         <v>5537727247</v>
       </c>
       <c r="M9" s="37">
         <v>5636824761</v>
       </c>
+      <c r="N9" s="40">
+        <v>7245144284</v>
+      </c>
     </row>
     <row r="10" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3">
         <v>6549088</v>
       </c>
       <c r="C10" s="3">
         <v>7254009</v>
       </c>
       <c r="D10" s="3">
         <v>6598465</v>
       </c>
       <c r="E10" s="3">
         <v>8033959</v>
       </c>
       <c r="F10" s="3">
         <v>9869890</v>
       </c>
       <c r="G10" s="3">
         <v>9883382</v>
       </c>
       <c r="H10" s="3">
         <v>11309561</v>
       </c>
       <c r="I10" s="3">
         <v>10709500</v>
       </c>
       <c r="J10" s="3">
         <v>13230629</v>
       </c>
       <c r="K10" s="8">
         <v>17586041954</v>
       </c>
       <c r="L10" s="8">
         <v>20035604674</v>
       </c>
-      <c r="M10" s="37">
-        <v>19856518954</v>
+      <c r="M10" s="39">
+        <v>20575013621</v>
+      </c>
+      <c r="N10" s="40">
+        <v>25509653152</v>
       </c>
     </row>
     <row r="11" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="3">
         <v>528349</v>
       </c>
       <c r="C11" s="3">
         <v>479728</v>
       </c>
       <c r="D11" s="3">
         <v>267391</v>
       </c>
       <c r="E11" s="3">
         <v>1361334</v>
       </c>
       <c r="F11" s="3">
         <v>2099664</v>
       </c>
       <c r="G11" s="3">
         <v>913601</v>
       </c>
       <c r="H11" s="3">
         <v>1513304</v>
       </c>
       <c r="I11" s="3">
         <v>1258742</v>
       </c>
       <c r="J11" s="3">
         <v>1981718</v>
       </c>
       <c r="K11" s="8">
         <v>2598469574</v>
       </c>
       <c r="L11" s="8">
         <v>3298974229</v>
       </c>
       <c r="M11" s="37">
         <v>3188162212</v>
       </c>
+      <c r="N11" s="40">
+        <v>3687354032</v>
+      </c>
     </row>
     <row r="12" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="3">
         <v>1624345</v>
       </c>
       <c r="C12" s="3">
         <v>1626307</v>
       </c>
       <c r="D12" s="3">
         <v>1558599</v>
       </c>
       <c r="E12" s="3">
         <v>2326220</v>
       </c>
       <c r="F12" s="3">
         <v>2083544</v>
       </c>
       <c r="G12" s="3">
         <v>1879436</v>
       </c>
       <c r="H12" s="3">
         <v>2031228</v>
       </c>
       <c r="I12" s="3">
         <v>2088270</v>
       </c>
       <c r="J12" s="3">
         <v>2274290</v>
       </c>
       <c r="K12" s="10">
         <v>2921691138</v>
       </c>
       <c r="L12" s="8">
         <v>3796036886</v>
       </c>
       <c r="M12" s="37">
         <v>3882681727</v>
       </c>
+      <c r="N12" s="40">
+        <v>4705727387</v>
+      </c>
     </row>
     <row r="13" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="3">
         <v>6498838</v>
       </c>
       <c r="C13" s="3">
         <v>7846066</v>
       </c>
       <c r="D13" s="3">
         <v>10996628</v>
       </c>
       <c r="E13" s="3">
         <v>10461121</v>
       </c>
       <c r="F13" s="3">
         <v>9362711</v>
       </c>
       <c r="G13" s="3">
         <v>9037868</v>
       </c>
       <c r="H13" s="3">
         <v>10240799</v>
       </c>
       <c r="I13" s="3">
         <v>11360930</v>
       </c>
       <c r="J13" s="3">
         <v>13867810</v>
       </c>
       <c r="K13" s="10">
         <v>22994555473</v>
       </c>
       <c r="L13" s="8">
         <v>11653317723</v>
       </c>
       <c r="M13" s="37">
         <v>12460387418</v>
       </c>
+      <c r="N13" s="40">
+        <v>15375099205</v>
+      </c>
     </row>
     <row r="14" spans="1:29" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>8.3000000000000007</v>
       </c>
       <c r="C14" s="35">
         <v>6.4</v>
       </c>
       <c r="D14" s="16">
         <v>-15</v>
       </c>
       <c r="E14" s="17">
         <v>17</v>
       </c>
       <c r="F14" s="18">
         <v>23.2</v>
       </c>
       <c r="G14" s="17">
         <v>8.9</v>
       </c>
       <c r="H14" s="17">
         <v>13.5</v>
       </c>
       <c r="I14" s="17">
         <v>6.1</v>
       </c>
       <c r="J14" s="17">
         <v>16</v>
       </c>
       <c r="K14" s="17">
         <v>14.8</v>
       </c>
       <c r="L14" s="17">
         <v>16.7</v>
       </c>
       <c r="M14" s="17">
         <v>15.8</v>
+      </c>
+      <c r="N14" s="41">
+        <v>14.5</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
     </row>
     <row r="17" spans="14:23">
       <c r="O17" s="19"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
     </row>
     <row r="18" spans="14:23">
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>