--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -25,171 +25,197 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24120" windowHeight="13620"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="7">
   <si>
     <t>Динамика основных показателей инвестиционной деятельности</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>215 906</t>
   </si>
   <si>
     <t>105,5</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -227,63 +253,75 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -550,100 +588,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:E19"/>
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="5" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36"/>
-[...2 lines deleted...]
-      <c r="E1" s="36"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="21.75" customHeight="1">
-      <c r="A3" s="37"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="38"/>
-      <c r="D3" s="38" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="38"/>
+      <c r="E3" s="41"/>
     </row>
     <row r="4" spans="1:5" ht="33.75" customHeight="1">
-      <c r="A4" s="37"/>
-[...1 lines deleted...]
-        <v>3</v>
+      <c r="A4" s="40"/>
+      <c r="B4" s="35" t="s">
+        <v>6</v>
       </c>
       <c r="C4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="2" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="27">
         <v>2010</v>
       </c>
       <c r="B5" s="3">
         <v>146797</v>
       </c>
       <c r="C5" s="4">
         <v>63.5</v>
       </c>
       <c r="D5" s="29">
         <v>6021</v>
       </c>
       <c r="E5" s="30">
         <v>83.8</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="27">
         <v>2011</v>
       </c>
       <c r="B6" s="3">
         <v>106606</v>
@@ -709,54 +747,54 @@
         <v>105.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="28">
         <v>2015</v>
       </c>
       <c r="B10" s="5">
         <v>194321</v>
       </c>
       <c r="C10" s="7">
         <v>90.8</v>
       </c>
       <c r="D10" s="31">
         <v>16454</v>
       </c>
       <c r="E10" s="32">
         <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="28">
         <v>2016</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D11" s="31">
         <v>21627</v>
       </c>
       <c r="E11" s="10">
         <v>125.9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="28">
         <v>2017</v>
       </c>
       <c r="B12" s="8">
         <v>225863</v>
       </c>
       <c r="C12" s="11">
         <v>101.7</v>
       </c>
       <c r="D12" s="31">
         <v>24352</v>
       </c>
       <c r="E12" s="10">
         <v>109.5</v>
       </c>
     </row>
@@ -858,55 +896,65 @@
       <c r="D18" s="23">
         <v>82257</v>
       </c>
       <c r="E18" s="24">
         <v>102.4</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="22">
         <v>2024</v>
       </c>
       <c r="B19" s="20">
         <v>533862</v>
       </c>
       <c r="C19" s="21">
         <v>98.9</v>
       </c>
       <c r="D19" s="20">
         <v>103321</v>
       </c>
       <c r="E19" s="21">
         <v>124.9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="25"/>
-[...3 lines deleted...]
-      <c r="E20" s="35"/>
+      <c r="A20" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="37">
+        <v>789375</v>
+      </c>
+      <c r="C20" s="36">
+        <v>143</v>
+      </c>
+      <c r="D20" s="38">
+        <v>132195</v>
+      </c>
+      <c r="E20" s="36">
+        <v>123.7</v>
+      </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="26"/>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>