--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -4,115 +4,115 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650"/>
+    <workbookView xWindow="5295" yWindow="1020" windowWidth="15480" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>г.Тараз</t>
   </si>
   <si>
     <t>Байзакский</t>
   </si>
   <si>
     <t xml:space="preserve">Жамбылский </t>
   </si>
   <si>
     <t>Жуалынский</t>
   </si>
   <si>
     <t xml:space="preserve">Кордайский </t>
   </si>
   <si>
     <t xml:space="preserve">Т. Рыскуловский </t>
   </si>
   <si>
     <t xml:space="preserve">Меркенский </t>
   </si>
   <si>
     <t xml:space="preserve">Мойынкумский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарысуский </t>
   </si>
   <si>
     <t xml:space="preserve">Таласский </t>
   </si>
   <si>
     <t xml:space="preserve">Шуский </t>
   </si>
   <si>
     <t>Жамбылская область</t>
   </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -121,70 +121,77 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -225,153 +232,160 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -641,752 +655,796 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4:P15"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="16" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="22" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="34" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="A1" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
     </row>
     <row r="2" spans="1:20" s="22" customFormat="1" ht="11.25">
-      <c r="A2" s="36"/>
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A3" s="29"/>
       <c r="B3" s="30">
         <v>2010</v>
       </c>
       <c r="C3" s="30">
         <v>2011</v>
       </c>
       <c r="D3" s="30">
         <v>2012</v>
       </c>
       <c r="E3" s="30">
         <v>2013</v>
       </c>
       <c r="F3" s="30">
         <v>2014</v>
       </c>
       <c r="G3" s="30">
         <v>2015</v>
       </c>
       <c r="H3" s="30">
         <v>2016</v>
       </c>
       <c r="I3" s="30">
         <v>2017</v>
       </c>
       <c r="J3" s="30">
         <v>2018</v>
       </c>
       <c r="K3" s="32">
         <v>2019</v>
       </c>
       <c r="L3" s="32">
         <v>2020</v>
       </c>
       <c r="M3" s="32">
         <v>2021</v>
       </c>
       <c r="N3" s="31">
         <v>2022</v>
       </c>
       <c r="O3" s="33">
         <v>2023</v>
       </c>
       <c r="P3" s="33">
         <v>2024</v>
       </c>
+      <c r="Q3" s="33">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:20" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B4" s="13">
         <v>6021</v>
       </c>
       <c r="C4" s="13">
         <v>7556</v>
       </c>
       <c r="D4" s="13">
         <v>9738</v>
       </c>
       <c r="E4" s="13">
         <v>11073</v>
       </c>
       <c r="F4" s="26">
         <v>12145</v>
       </c>
       <c r="G4" s="26">
         <v>16453</v>
       </c>
       <c r="H4" s="26">
         <v>21627</v>
       </c>
       <c r="I4" s="26">
         <v>24352</v>
       </c>
       <c r="J4" s="27">
         <v>30697</v>
       </c>
       <c r="K4" s="16">
         <v>39461</v>
       </c>
       <c r="L4" s="16">
         <v>63484</v>
       </c>
       <c r="M4" s="28">
         <v>62434</v>
       </c>
       <c r="N4" s="16">
         <v>78070</v>
       </c>
       <c r="O4" s="14">
         <v>82257</v>
       </c>
       <c r="P4" s="14">
         <v>103321</v>
       </c>
+      <c r="Q4" s="34">
+        <v>132195</v>
+      </c>
     </row>
     <row r="5" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A5" s="17" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="18">
         <v>2762</v>
       </c>
       <c r="C5" s="18">
         <v>4012</v>
       </c>
       <c r="D5" s="19">
         <v>4318</v>
       </c>
       <c r="E5" s="18">
         <v>5614</v>
       </c>
       <c r="F5" s="19">
         <v>6314</v>
       </c>
       <c r="G5" s="19">
         <v>6967</v>
       </c>
       <c r="H5" s="14">
         <v>12614</v>
       </c>
       <c r="I5" s="14">
         <v>16194</v>
       </c>
       <c r="J5" s="14">
         <v>20708</v>
       </c>
       <c r="K5" s="14">
         <v>26974</v>
       </c>
       <c r="L5" s="14">
         <v>43133</v>
       </c>
       <c r="M5" s="15">
         <v>38581</v>
       </c>
       <c r="N5" s="14">
         <v>55092</v>
       </c>
       <c r="O5" s="14">
         <v>47585</v>
       </c>
       <c r="P5" s="14">
         <v>64093</v>
       </c>
+      <c r="Q5" s="34">
+        <v>90577</v>
+      </c>
     </row>
     <row r="6" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="18">
         <v>557</v>
       </c>
       <c r="C6" s="18">
         <v>362</v>
       </c>
       <c r="D6" s="19">
         <v>723</v>
       </c>
       <c r="E6" s="18">
         <v>633</v>
       </c>
       <c r="F6" s="19">
         <v>633</v>
       </c>
       <c r="G6" s="19">
         <v>664</v>
       </c>
       <c r="H6" s="14">
         <v>693</v>
       </c>
       <c r="I6" s="14">
         <v>899</v>
       </c>
       <c r="J6" s="14">
         <v>1002</v>
       </c>
       <c r="K6" s="14">
         <v>1036</v>
       </c>
       <c r="L6" s="14">
         <v>1535</v>
       </c>
       <c r="M6" s="15">
         <v>1948</v>
       </c>
       <c r="N6" s="14">
         <v>2268</v>
       </c>
       <c r="O6" s="14">
         <v>5656</v>
       </c>
       <c r="P6" s="14">
         <v>4493</v>
       </c>
+      <c r="Q6" s="34">
+        <v>5073</v>
+      </c>
     </row>
     <row r="7" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="18">
         <v>395</v>
       </c>
       <c r="C7" s="18">
         <v>460</v>
       </c>
       <c r="D7" s="19">
         <v>496</v>
       </c>
       <c r="E7" s="18">
         <v>563</v>
       </c>
       <c r="F7" s="19">
         <v>522</v>
       </c>
       <c r="G7" s="19">
         <v>828</v>
       </c>
       <c r="H7" s="14">
         <v>758</v>
       </c>
       <c r="I7" s="14">
         <v>1096</v>
       </c>
       <c r="J7" s="14">
         <v>1770</v>
       </c>
       <c r="K7" s="14">
         <v>2978</v>
       </c>
       <c r="L7" s="14">
         <v>4326</v>
       </c>
       <c r="M7" s="15">
         <v>4296</v>
       </c>
       <c r="N7" s="14">
         <v>4635</v>
       </c>
       <c r="O7" s="14">
         <v>6023</v>
       </c>
       <c r="P7" s="14">
         <v>6456</v>
       </c>
+      <c r="Q7" s="34">
+        <v>3132</v>
+      </c>
     </row>
     <row r="8" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>217</v>
       </c>
       <c r="C8" s="18">
         <v>199</v>
       </c>
       <c r="D8" s="19">
         <v>181</v>
       </c>
       <c r="E8" s="18">
         <v>188</v>
       </c>
       <c r="F8" s="19">
         <v>216</v>
       </c>
       <c r="G8" s="19">
         <v>291</v>
       </c>
       <c r="H8" s="14">
         <v>591</v>
       </c>
       <c r="I8" s="14">
         <v>501</v>
       </c>
       <c r="J8" s="14">
         <v>582</v>
       </c>
       <c r="K8" s="14">
         <v>612</v>
       </c>
       <c r="L8" s="14">
         <v>739</v>
       </c>
       <c r="M8" s="15">
         <v>1061</v>
       </c>
       <c r="N8" s="14">
         <v>1443</v>
       </c>
       <c r="O8" s="14">
         <v>1686</v>
       </c>
       <c r="P8" s="14">
         <v>2280</v>
       </c>
+      <c r="Q8" s="34">
+        <v>2080</v>
+      </c>
       <c r="R8" s="20"/>
     </row>
     <row r="9" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>615</v>
       </c>
       <c r="C9" s="18">
         <v>896</v>
       </c>
       <c r="D9" s="19">
         <v>1085</v>
       </c>
       <c r="E9" s="18">
         <v>1412</v>
       </c>
       <c r="F9" s="19">
         <v>1727</v>
       </c>
       <c r="G9" s="19">
         <v>5433</v>
       </c>
       <c r="H9" s="14">
         <v>4213</v>
       </c>
       <c r="I9" s="14">
         <v>1787</v>
       </c>
       <c r="J9" s="14">
         <v>1952</v>
       </c>
       <c r="K9" s="14">
         <v>2576</v>
       </c>
       <c r="L9" s="14">
         <v>5745</v>
       </c>
       <c r="M9" s="15">
         <v>6389</v>
       </c>
       <c r="N9" s="14">
         <v>5897</v>
       </c>
       <c r="O9" s="14">
         <v>7872</v>
       </c>
       <c r="P9" s="14">
         <v>10651</v>
       </c>
+      <c r="Q9" s="34">
+        <v>12757</v>
+      </c>
       <c r="R9" s="20"/>
     </row>
     <row r="10" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B10" s="18">
         <v>398</v>
       </c>
       <c r="C10" s="18">
         <v>274</v>
       </c>
       <c r="D10" s="19">
         <v>279</v>
       </c>
       <c r="E10" s="18">
         <v>286</v>
       </c>
       <c r="F10" s="19">
         <v>211</v>
       </c>
       <c r="G10" s="19">
         <v>237</v>
       </c>
       <c r="H10" s="14">
         <v>252</v>
       </c>
       <c r="I10" s="14">
         <v>269</v>
       </c>
       <c r="J10" s="14">
         <v>443</v>
       </c>
       <c r="K10" s="14">
         <v>472</v>
       </c>
       <c r="L10" s="14">
         <v>576</v>
       </c>
       <c r="M10" s="15">
         <v>1240</v>
       </c>
       <c r="N10" s="14">
         <v>715</v>
       </c>
       <c r="O10" s="14">
         <v>1027</v>
       </c>
       <c r="P10" s="14">
         <v>1175</v>
       </c>
+      <c r="Q10" s="34">
+        <v>1399</v>
+      </c>
       <c r="R10" s="20"/>
     </row>
     <row r="11" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B11" s="18">
         <v>230</v>
       </c>
       <c r="C11" s="18">
         <v>381</v>
       </c>
       <c r="D11" s="19">
         <v>808</v>
       </c>
       <c r="E11" s="18">
         <v>466</v>
       </c>
       <c r="F11" s="19">
         <v>466</v>
       </c>
       <c r="G11" s="19">
         <v>791</v>
       </c>
       <c r="H11" s="14">
         <v>1060</v>
       </c>
       <c r="I11" s="14">
         <v>1232</v>
       </c>
       <c r="J11" s="14">
         <v>1310</v>
       </c>
       <c r="K11" s="14">
         <v>1397</v>
       </c>
       <c r="L11" s="14">
         <v>1900</v>
       </c>
       <c r="M11" s="15">
         <v>2394</v>
       </c>
       <c r="N11" s="14">
         <v>2755</v>
       </c>
       <c r="O11" s="14">
         <v>3915</v>
       </c>
       <c r="P11" s="14">
         <v>4369</v>
       </c>
+      <c r="Q11" s="34">
+        <v>4860</v>
+      </c>
       <c r="R11" s="20"/>
     </row>
     <row r="12" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>77</v>
       </c>
       <c r="C12" s="18">
         <v>68</v>
       </c>
       <c r="D12" s="19">
         <v>461</v>
       </c>
       <c r="E12" s="18">
         <v>116</v>
       </c>
       <c r="F12" s="19">
         <v>95</v>
       </c>
       <c r="G12" s="19">
         <v>76</v>
       </c>
       <c r="H12" s="14">
         <v>87</v>
       </c>
       <c r="I12" s="14">
         <v>85</v>
       </c>
       <c r="J12" s="14">
         <v>107</v>
       </c>
       <c r="K12" s="14">
         <v>109</v>
       </c>
       <c r="L12" s="14">
         <v>117</v>
       </c>
       <c r="M12" s="15">
         <v>223</v>
       </c>
       <c r="N12" s="14">
         <v>224</v>
       </c>
       <c r="O12" s="14">
         <v>392</v>
       </c>
       <c r="P12" s="14">
         <v>407</v>
       </c>
+      <c r="Q12" s="34">
+        <v>539</v>
+      </c>
       <c r="R12" s="20"/>
     </row>
     <row r="13" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B13" s="18">
         <v>54</v>
       </c>
       <c r="C13" s="18">
         <v>64</v>
       </c>
       <c r="D13" s="19">
         <v>383</v>
       </c>
       <c r="E13" s="18">
         <v>1036</v>
       </c>
       <c r="F13" s="19">
         <v>633</v>
       </c>
       <c r="G13" s="19">
         <v>104</v>
       </c>
       <c r="H13" s="14">
         <v>415</v>
       </c>
       <c r="I13" s="14">
         <v>534</v>
       </c>
       <c r="J13" s="14">
         <v>468</v>
       </c>
       <c r="K13" s="14">
         <v>1490</v>
       </c>
       <c r="L13" s="14">
         <v>1642</v>
       </c>
       <c r="M13" s="15">
         <v>1910</v>
       </c>
       <c r="N13" s="14">
         <v>1472</v>
       </c>
       <c r="O13" s="14">
         <v>1811</v>
       </c>
       <c r="P13" s="14">
         <v>3180</v>
       </c>
+      <c r="Q13" s="34">
+        <v>3065</v>
+      </c>
       <c r="R13" s="20"/>
     </row>
     <row r="14" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B14" s="18">
         <v>95</v>
       </c>
       <c r="C14" s="18">
         <v>47</v>
       </c>
       <c r="D14" s="19">
         <v>157</v>
       </c>
       <c r="E14" s="18">
         <v>151</v>
       </c>
       <c r="F14" s="19">
         <v>703</v>
       </c>
       <c r="G14" s="19">
         <v>406</v>
       </c>
       <c r="H14" s="14">
         <v>218</v>
       </c>
       <c r="I14" s="14">
         <v>766</v>
       </c>
       <c r="J14" s="14">
         <v>1076</v>
       </c>
       <c r="K14" s="14">
         <v>552</v>
       </c>
       <c r="L14" s="14">
         <v>2244</v>
       </c>
       <c r="M14" s="15">
         <v>2484</v>
       </c>
       <c r="N14" s="14">
         <v>1178</v>
       </c>
       <c r="O14" s="14">
         <v>3472</v>
       </c>
       <c r="P14" s="14">
         <v>3132</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>4796</v>
       </c>
       <c r="R14" s="20"/>
       <c r="S14" s="8"/>
       <c r="T14" s="9"/>
     </row>
     <row r="15" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B15" s="18">
         <v>621</v>
       </c>
       <c r="C15" s="18">
         <v>793</v>
       </c>
       <c r="D15" s="19">
         <v>847</v>
       </c>
       <c r="E15" s="18">
         <v>608</v>
       </c>
       <c r="F15" s="19">
         <v>625</v>
       </c>
       <c r="G15" s="19">
         <v>656</v>
       </c>
       <c r="H15" s="14">
         <v>726</v>
       </c>
       <c r="I15" s="14">
         <v>989</v>
       </c>
       <c r="J15" s="14">
         <v>1279</v>
       </c>
       <c r="K15" s="14">
         <v>1265</v>
       </c>
       <c r="L15" s="14">
         <v>1527</v>
       </c>
       <c r="M15" s="15">
         <v>1908</v>
       </c>
       <c r="N15" s="14">
         <v>2391</v>
       </c>
       <c r="O15" s="14">
         <v>2818</v>
       </c>
       <c r="P15" s="14">
         <v>3085</v>
+      </c>
+      <c r="Q15" s="35">
+        <v>3917</v>
       </c>
       <c r="R15" s="20"/>
       <c r="S15" s="8"/>
       <c r="T15" s="9"/>
     </row>
     <row r="16" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="F16" s="23"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="L16" s="24"/>
       <c r="N16" s="24"/>
       <c r="P16" s="24"/>
       <c r="R16" s="20"/>
       <c r="S16" s="8"/>
       <c r="T16" s="9"/>
     </row>
     <row r="17" spans="1:20" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="21"/>
       <c r="R17" s="20"/>
       <c r="S17" s="8"/>
       <c r="T17" s="9"/>
     </row>
@@ -1454,163 +1512,163 @@
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="5"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="6"/>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="6"/>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>