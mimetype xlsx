--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -1,80 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="120" windowWidth="25440" windowHeight="15600" tabRatio="911"/>
+    <workbookView xWindow="-120" yWindow="180" windowWidth="25440" windowHeight="15540" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Түркістан" sheetId="16" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="18" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="17" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="16" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AY11" i="16" l="1"/>
+  <c r="AU11" i="16" l="1"/>
   <c r="AQ11" i="16" l="1"/>
-  <c r="AY11" i="16" l="1"/>
-[...1 lines deleted...]
-  <c r="AU11" i="16"/>
+  <c r="AM11" i="16" l="1"/>
   <c r="AI11" i="16" l="1"/>
   <c r="AE11" i="16" l="1"/>
   <c r="W11" i="16"/>
   <c r="S11" i="16"/>
   <c r="O11" i="16"/>
   <c r="K11" i="16"/>
   <c r="G11" i="16"/>
   <c r="C11" i="16"/>
   <c r="AA11" i="16"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="60">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
@@ -85,64 +89,194 @@
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Түркістан
 </t>
   </si>
   <si>
     <t>2015-2017 жылғы деректер Оңтүстік Қазақстан облысы, 2018 жылдан бастап деректер Түркістан облысы бойынша.</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t xml:space="preserve">    </t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Наханов Еркебұлан</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>e.nakhanov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға  саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2015 жылдан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тауарлар экспорты– Еуразиялық экономикалық  одағына мүше–мемлекеттің материалдық қорларын азайтатын, Еуразиялық экономикалық  одағына мүше–мемлекеттің аумағынан тауарларды əкету. Тауарлар импорты – Еуразиялық экономикалық  одағына мүше–мемлекеттің материалдық қорларын көбейтетін, Еуразиялық экономикалық  одағына мүше–мемлекеттің аумағына тауарларды əкелу.
+</t>
+  </si>
+  <si>
+    <t>Тауардың статистикалық құны АҚШ долларымен және мүше мемлекеттердің ұлттық валюталарының бірліктерімен көрсетіледі. АҚШ долларына және мүше мемлекеттің ұлттық валютасының бірліктеріне қайта есептеу мүше мемлекеттің ұлттық (орталық) банкі тауарды есепке алу күніне белгілеген бағам бойынша жүзеге асырылады.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/turkestan/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493</t>
+  </si>
+  <si>
+    <t>ЕАЭО елдерімен жеке тауарлар бойынша экспорт және импорт көрсеткіштері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -372,50 +506,87 @@
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="62"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="53"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
@@ -811,51 +982,51 @@
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="53"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="115">
+  <cellStyleXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="25" fillId="17" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1035,52 +1206,57 @@
     <xf numFmtId="0" fontId="13" fillId="19" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="26" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="26" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="27" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="27" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -1111,104 +1287,152 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="116" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="116" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="116" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="115" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="115" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="115" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="115">
+  <cellStyles count="117">
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент5 2" xfId="8"/>
     <cellStyle name="20% - Акцент6 2" xfId="9"/>
     <cellStyle name="40% - Акцент1 2" xfId="10"/>
     <cellStyle name="40% - Акцент2 2" xfId="11"/>
     <cellStyle name="40% - Акцент3 2" xfId="12"/>
     <cellStyle name="40% - Акцент4 2" xfId="13"/>
     <cellStyle name="40% - Акцент5 2" xfId="14"/>
     <cellStyle name="40% - Акцент6 2" xfId="15"/>
     <cellStyle name="60% - Акцент1 2" xfId="16"/>
     <cellStyle name="60% - Акцент2 2" xfId="17"/>
     <cellStyle name="60% - Акцент3 2" xfId="18"/>
     <cellStyle name="60% - Акцент4 2" xfId="19"/>
     <cellStyle name="60% - Акцент5 2" xfId="20"/>
     <cellStyle name="60% - Акцент6 2" xfId="21"/>
     <cellStyle name="SAPBEXaggData" xfId="22"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="23"/>
     <cellStyle name="SAPBEXaggItem" xfId="24"/>
     <cellStyle name="SAPBEXaggItemX" xfId="25"/>
     <cellStyle name="SAPBEXchaText" xfId="26"/>
     <cellStyle name="SAPBEXexcBad7" xfId="27"/>
     <cellStyle name="SAPBEXexcBad8" xfId="28"/>
@@ -1246,97 +1470,99 @@
     <cellStyle name="SAPBEXHLevel3" xfId="48"/>
     <cellStyle name="SAPBEXHLevel3 2" xfId="106"/>
     <cellStyle name="SAPBEXHLevel3 3" xfId="93"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="49"/>
     <cellStyle name="SAPBEXHLevel3X 2" xfId="107"/>
     <cellStyle name="SAPBEXHLevel3X 3" xfId="94"/>
     <cellStyle name="SAPBEXresData" xfId="50"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="51"/>
     <cellStyle name="SAPBEXresItem" xfId="52"/>
     <cellStyle name="SAPBEXresItemX" xfId="53"/>
     <cellStyle name="SAPBEXstdData" xfId="54"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="55"/>
     <cellStyle name="SAPBEXstdItem" xfId="56"/>
     <cellStyle name="SAPBEXstdItemX" xfId="57"/>
     <cellStyle name="SAPBEXtitle" xfId="58"/>
     <cellStyle name="SAPBEXundefined" xfId="59"/>
     <cellStyle name="Акцент1 2" xfId="60"/>
     <cellStyle name="Акцент2 2" xfId="61"/>
     <cellStyle name="Акцент3 2" xfId="62"/>
     <cellStyle name="Акцент4 2" xfId="63"/>
     <cellStyle name="Акцент5 2" xfId="64"/>
     <cellStyle name="Акцент6 2" xfId="65"/>
     <cellStyle name="Ввод  2" xfId="66"/>
     <cellStyle name="Вывод 2" xfId="67"/>
     <cellStyle name="Вычисление 2" xfId="68"/>
+    <cellStyle name="Гиперссылка" xfId="115" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="69"/>
     <cellStyle name="Заголовок 2 2" xfId="70"/>
     <cellStyle name="Заголовок 3 2" xfId="71"/>
     <cellStyle name="Заголовок 4 2" xfId="72"/>
     <cellStyle name="Итог 2" xfId="73"/>
     <cellStyle name="Контрольная ячейка 2" xfId="74"/>
     <cellStyle name="Название 2" xfId="75"/>
     <cellStyle name="Нейтральный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="116"/>
     <cellStyle name="Обычный 3" xfId="77"/>
     <cellStyle name="Обычный 3 2" xfId="78"/>
     <cellStyle name="Обычный 3 2 2" xfId="109"/>
     <cellStyle name="Обычный 3 2 3" xfId="96"/>
     <cellStyle name="Обычный 3 3" xfId="86"/>
     <cellStyle name="Обычный 3 3 2" xfId="108"/>
     <cellStyle name="Обычный 3 4" xfId="95"/>
     <cellStyle name="Обычный 4" xfId="79"/>
     <cellStyle name="Обычный 4 2" xfId="110"/>
     <cellStyle name="Обычный 4 3" xfId="97"/>
     <cellStyle name="Обычный 5" xfId="3"/>
     <cellStyle name="Обычный 5 2" xfId="112"/>
     <cellStyle name="Обычный 5 3" xfId="111"/>
     <cellStyle name="Обычный 6" xfId="113"/>
     <cellStyle name="Обычный 7" xfId="99"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
     <cellStyle name="Плохой 2" xfId="80"/>
     <cellStyle name="Пояснение 2" xfId="81"/>
     <cellStyle name="Примечание 2" xfId="82"/>
     <cellStyle name="Примечание 2 2" xfId="114"/>
     <cellStyle name="Примечание 2 3" xfId="98"/>
     <cellStyle name="Связанная ячейка 2" xfId="83"/>
     <cellStyle name="Текст предупреждения 2" xfId="84"/>
     <cellStyle name="Хороший 2" xfId="85"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1581,383 +1807,665 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/turkestan/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.nakhanov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N20" sqref="N20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="33.140625" customWidth="1"/>
+    <col min="2" max="2" width="71.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="44" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="50">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="50">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="51" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="51" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="95.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41"/>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41"/>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="55" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="55" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="55" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="55"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="56" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" s="43"/>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="43"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="41"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист16"/>
   <dimension ref="A1:BG72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="AO16" sqref="AO16"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:A20"/>
+      <selection pane="topRight" sqref="A1:A20"/>
+      <selection pane="bottomLeft" sqref="A1:A20"/>
+      <selection pane="bottomRight" activeCell="BE23" sqref="BE23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="14" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="14"/>
     <col min="24" max="29" width="9.28515625" style="14" customWidth="1"/>
     <col min="30" max="40" width="9.140625" style="14"/>
     <col min="41" max="45" width="9.140625" style="14" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="2" customWidth="1"/>
     <col min="50" max="50" width="11.5703125" style="2" customWidth="1"/>
     <col min="51" max="53" width="9.140625" style="2" customWidth="1"/>
     <col min="54" max="57" width="9.140625" style="14"/>
     <col min="58" max="58" width="10.5703125" style="14" customWidth="1"/>
     <col min="59" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="49"/>
-[...34 lines deleted...]
-      <c r="AK1" s="49"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
     </row>
     <row r="2" spans="1:59" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="50"/>
-[...34 lines deleted...]
-      <c r="AK2" s="50"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
     </row>
     <row r="3" spans="1:59" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="AT3" s="2"/>
       <c r="AU3" s="2"/>
       <c r="AV3" s="2"/>
       <c r="AW3" s="2"/>
       <c r="AX3" s="2"/>
       <c r="AY3" s="2"/>
       <c r="AZ3" s="2"/>
       <c r="BA3" s="2"/>
     </row>
     <row r="4" spans="1:59" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="42">
+      <c r="B4" s="57">
         <v>2015</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57">
         <v>2016</v>
       </c>
-      <c r="G4" s="42"/>
-[...2 lines deleted...]
-      <c r="J4" s="42">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57">
         <v>2017</v>
       </c>
-      <c r="K4" s="42"/>
-[...2 lines deleted...]
-      <c r="N4" s="42">
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57">
         <v>2018</v>
       </c>
-      <c r="O4" s="42"/>
-[...2 lines deleted...]
-      <c r="R4" s="42">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57">
         <v>2019</v>
       </c>
-      <c r="S4" s="42"/>
-[...2 lines deleted...]
-      <c r="V4" s="42">
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57">
         <v>2020</v>
       </c>
-      <c r="W4" s="42"/>
-[...2 lines deleted...]
-      <c r="Z4" s="51">
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="63">
         <v>2021</v>
       </c>
-      <c r="AA4" s="51"/>
-[...2 lines deleted...]
-      <c r="AD4" s="39">
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="58">
         <v>2022</v>
       </c>
-      <c r="AE4" s="40"/>
-[...2 lines deleted...]
-      <c r="AH4" s="39">
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="58">
         <v>2023</v>
       </c>
-      <c r="AI4" s="40"/>
-[...2 lines deleted...]
-      <c r="AL4" s="39">
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="58">
         <v>2024</v>
       </c>
-      <c r="AM4" s="40"/>
-[...2 lines deleted...]
-      <c r="AP4" s="39">
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="58">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="40"/>
-[...2 lines deleted...]
-      <c r="AT4" s="39" t="s">
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="40"/>
-[...2 lines deleted...]
-      <c r="AX4" s="39" t="s">
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="AY4" s="40"/>
-[...1 lines deleted...]
-      <c r="BA4" s="40"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
       <c r="BB4" s="18"/>
     </row>
     <row r="5" spans="1:59" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="47"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="68"/>
+      <c r="B5" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="45"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="42"/>
-      <c r="F5" s="43" t="s">
+      <c r="E5" s="57"/>
+      <c r="F5" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="66"/>
+      <c r="H5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="42"/>
-      <c r="J5" s="43" t="s">
+      <c r="I5" s="57"/>
+      <c r="J5" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="45"/>
-      <c r="L5" s="42" t="s">
+      <c r="K5" s="66"/>
+      <c r="L5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="42"/>
-      <c r="N5" s="43" t="s">
+      <c r="M5" s="57"/>
+      <c r="N5" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="45"/>
-      <c r="P5" s="42" t="s">
+      <c r="O5" s="66"/>
+      <c r="P5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="42"/>
-      <c r="R5" s="42" t="s">
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="42"/>
-      <c r="T5" s="42" t="s">
+      <c r="S5" s="57"/>
+      <c r="T5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="42"/>
-      <c r="V5" s="42" t="s">
+      <c r="U5" s="57"/>
+      <c r="V5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="42"/>
-      <c r="X5" s="42" t="s">
+      <c r="W5" s="57"/>
+      <c r="X5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="42"/>
-      <c r="Z5" s="42" t="s">
+      <c r="Y5" s="57"/>
+      <c r="Z5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="42"/>
-      <c r="AB5" s="42" t="s">
+      <c r="AA5" s="57"/>
+      <c r="AB5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="42"/>
-      <c r="AD5" s="42" t="s">
+      <c r="AC5" s="57"/>
+      <c r="AD5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="42"/>
-      <c r="AF5" s="42" t="s">
+      <c r="AE5" s="57"/>
+      <c r="AF5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="42"/>
-      <c r="AH5" s="42" t="s">
+      <c r="AG5" s="57"/>
+      <c r="AH5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="42"/>
-      <c r="AJ5" s="42" t="s">
+      <c r="AI5" s="57"/>
+      <c r="AJ5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="42"/>
-      <c r="AL5" s="42" t="s">
+      <c r="AK5" s="57"/>
+      <c r="AL5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="42"/>
-      <c r="AN5" s="42" t="s">
+      <c r="AM5" s="57"/>
+      <c r="AN5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="42"/>
-      <c r="AP5" s="42" t="s">
+      <c r="AO5" s="57"/>
+      <c r="AP5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="42"/>
-      <c r="AR5" s="42" t="s">
+      <c r="AQ5" s="57"/>
+      <c r="AR5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="42"/>
-      <c r="AT5" s="42" t="s">
+      <c r="AS5" s="57"/>
+      <c r="AT5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="42"/>
-      <c r="AV5" s="42" t="s">
+      <c r="AU5" s="57"/>
+      <c r="AV5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="42"/>
-      <c r="AX5" s="42" t="s">
+      <c r="AW5" s="57"/>
+      <c r="AX5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="42"/>
-      <c r="AZ5" s="42" t="s">
+      <c r="AY5" s="57"/>
+      <c r="AZ5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="43"/>
+      <c r="BA5" s="65"/>
       <c r="BB5" s="19"/>
     </row>
     <row r="6" spans="1:59" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="48"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -2067,51 +2575,51 @@
       </c>
       <c r="AS6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AT6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AV6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AW6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AX6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="BA6" s="38" t="s">
+      <c r="BA6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="BB6" s="18"/>
     </row>
     <row r="7" spans="1:59" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="26">
         <v>33197.65178</v>
       </c>
       <c r="C7" s="26">
         <v>32886.267639999998</v>
       </c>
       <c r="D7" s="26">
         <v>67163.202350000007</v>
       </c>
       <c r="E7" s="26">
         <v>53200.691759999987</v>
       </c>
       <c r="F7" s="26">
         <v>52194.565689999996</v>
       </c>
       <c r="G7" s="26">
         <v>48697.298040000001</v>
@@ -2208,73 +2716,73 @@
       </c>
       <c r="AL7" s="27">
         <v>146555.42296</v>
       </c>
       <c r="AM7" s="27">
         <v>28914.126970000001</v>
       </c>
       <c r="AN7" s="27">
         <v>171049.94326000003</v>
       </c>
       <c r="AO7" s="31">
         <v>47881.398559999994</v>
       </c>
       <c r="AP7" s="31">
         <v>459424.5</v>
       </c>
       <c r="AQ7" s="31">
         <v>72813.3</v>
       </c>
       <c r="AR7" s="31">
         <v>126379.5</v>
       </c>
       <c r="AS7" s="31">
         <v>72338.3</v>
       </c>
-      <c r="AT7" s="34">
-[...21 lines deleted...]
-        <v>30774.504820000009</v>
+      <c r="AT7" s="37">
+        <v>231013.04113999999</v>
+      </c>
+      <c r="AU7" s="37">
+        <v>33936.443319999991</v>
+      </c>
+      <c r="AV7" s="37">
+        <v>50742.911380000005</v>
+      </c>
+      <c r="AW7" s="37">
+        <v>43496.957470000008</v>
+      </c>
+      <c r="AX7" s="37">
+        <v>209052.35298</v>
+      </c>
+      <c r="AY7" s="37">
+        <v>45808.948500000006</v>
+      </c>
+      <c r="AZ7" s="37">
+        <v>48910.220179999989</v>
+      </c>
+      <c r="BA7" s="37">
+        <v>34585.392759999995</v>
       </c>
       <c r="BB7" s="26"/>
     </row>
     <row r="8" spans="1:59" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="28">
         <v>6624.2989999999991</v>
       </c>
       <c r="C8" s="28">
         <v>5461.9929400000001</v>
       </c>
       <c r="D8" s="28">
         <v>25077.236750000011</v>
       </c>
       <c r="E8" s="28">
         <v>6288.95327</v>
       </c>
       <c r="F8" s="28">
         <v>14133.12753</v>
       </c>
       <c r="G8" s="28">
         <v>10101.40007</v>
       </c>
@@ -2370,73 +2878,73 @@
       </c>
       <c r="AL8" s="29">
         <v>127186.77575</v>
       </c>
       <c r="AM8" s="29">
         <v>11770.05961</v>
       </c>
       <c r="AN8" s="29">
         <v>104428.98067000002</v>
       </c>
       <c r="AO8" s="29">
         <v>12930.765890000001</v>
       </c>
       <c r="AP8" s="29">
         <v>407892</v>
       </c>
       <c r="AQ8" s="29">
         <v>44625.8</v>
       </c>
       <c r="AR8" s="29">
         <v>55971</v>
       </c>
       <c r="AS8" s="29">
         <v>7152.5</v>
       </c>
-      <c r="AT8" s="36">
-[...21 lines deleted...]
-        <v>5117.1530199999997</v>
+      <c r="AT8" s="39">
+        <v>212885.79162</v>
+      </c>
+      <c r="AU8" s="39">
+        <v>21260.116559999995</v>
+      </c>
+      <c r="AV8" s="39">
+        <v>13258.92316</v>
+      </c>
+      <c r="AW8" s="39">
+        <v>2407.9600799999994</v>
+      </c>
+      <c r="AX8" s="39">
+        <v>158765.46298000001</v>
+      </c>
+      <c r="AY8" s="39">
+        <v>29703.592060000003</v>
+      </c>
+      <c r="AZ8" s="39">
+        <v>29425.623199999995</v>
+      </c>
+      <c r="BA8" s="39">
+        <v>5876.6445700000004</v>
       </c>
       <c r="BB8" s="28"/>
     </row>
     <row r="9" spans="1:59" s="8" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="28">
         <v>1487.9</v>
       </c>
       <c r="C9" s="28">
         <v>454.03394000000003</v>
       </c>
       <c r="D9" s="28">
         <v>238.85844</v>
       </c>
       <c r="E9" s="28">
         <v>509.00326999999999</v>
       </c>
       <c r="F9" s="28">
         <v>3280.87</v>
       </c>
       <c r="G9" s="28">
         <v>1128.5339300000001</v>
       </c>
@@ -2532,73 +3040,73 @@
       </c>
       <c r="AL9" s="29">
         <v>805.46215000000007</v>
       </c>
       <c r="AM9" s="29">
         <v>662.75909000000001</v>
       </c>
       <c r="AN9" s="29">
         <v>1554.81466</v>
       </c>
       <c r="AO9" s="29">
         <v>3063.0040500000005</v>
       </c>
       <c r="AP9" s="29">
         <v>319.3</v>
       </c>
       <c r="AQ9" s="29">
         <v>156.5</v>
       </c>
       <c r="AR9" s="29">
         <v>1402.3</v>
       </c>
       <c r="AS9" s="29">
         <v>4280.6000000000004</v>
       </c>
-      <c r="AT9" s="36">
-[...11 lines deleted...]
-      <c r="AX9" s="36">
+      <c r="AT9" s="35">
+        <v>176.96854999999999</v>
+      </c>
+      <c r="AU9" s="35">
+        <v>93.560599999999994</v>
+      </c>
+      <c r="AV9" s="40">
+        <v>1005.7489999999998</v>
+      </c>
+      <c r="AW9" s="40">
+        <v>3235.0643099999998</v>
+      </c>
+      <c r="AX9" s="40">
         <v>37.799999999999997</v>
       </c>
-      <c r="AY9" s="36">
+      <c r="AY9" s="40">
         <v>40.890689999999999</v>
       </c>
-      <c r="AZ9" s="36">
-[...3 lines deleted...]
-        <v>882.60383000000002</v>
+      <c r="AZ9" s="40">
+        <v>357.67810999999995</v>
+      </c>
+      <c r="BA9" s="40">
+        <v>1168.2244000000001</v>
       </c>
       <c r="BB9" s="28"/>
     </row>
     <row r="10" spans="1:59" s="8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="28">
         <v>25085.45278</v>
       </c>
       <c r="C10" s="28">
         <v>26970.240760000001</v>
       </c>
       <c r="D10" s="28">
         <v>41847.107159999992</v>
       </c>
       <c r="E10" s="28">
         <v>46402.735219999988</v>
       </c>
       <c r="F10" s="28">
         <v>34780.568159999995</v>
       </c>
       <c r="G10" s="28">
         <v>37467.36404</v>
       </c>
@@ -2694,73 +3202,73 @@
       </c>
       <c r="AL10" s="29">
         <v>18563.18506</v>
       </c>
       <c r="AM10" s="29">
         <v>16481.308270000001</v>
       </c>
       <c r="AN10" s="29">
         <v>65066.147929999999</v>
       </c>
       <c r="AO10" s="29">
         <v>31887.628619999992</v>
       </c>
       <c r="AP10" s="29">
         <v>51213.2</v>
       </c>
       <c r="AQ10" s="29">
         <v>28031</v>
       </c>
       <c r="AR10" s="29">
         <v>69006.2</v>
       </c>
       <c r="AS10" s="29">
         <v>60905.2</v>
       </c>
-      <c r="AT10" s="37">
-[...21 lines deleted...]
-        <v>24774.747970000008</v>
+      <c r="AT10" s="39">
+        <v>17950.280969999996</v>
+      </c>
+      <c r="AU10" s="39">
+        <v>12582.766159999999</v>
+      </c>
+      <c r="AV10" s="39">
+        <v>36478.239220000003</v>
+      </c>
+      <c r="AW10" s="39">
+        <v>37853.93308000001</v>
+      </c>
+      <c r="AX10" s="39">
+        <v>50249.09</v>
+      </c>
+      <c r="AY10" s="39">
+        <v>16064.465750000003</v>
+      </c>
+      <c r="AZ10" s="39">
+        <v>19126.918869999998</v>
+      </c>
+      <c r="BA10" s="39">
+        <v>27540.523789999996</v>
       </c>
       <c r="BB10" s="28"/>
     </row>
     <row r="11" spans="1:59" s="12" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30">
         <f>C10/C7*100</f>
         <v>82.010646678541718</v>
       </c>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30">
         <f>G10/G7*100</f>
         <v>76.93930782201565</v>
       </c>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30">
         <f>K10/K7*100</f>
         <v>39.868316485133036</v>
@@ -2794,101 +3302,101 @@
         <v>56.611400901539255</v>
       </c>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30">
         <f>AE10/AE7*100</f>
         <v>72.493743059761158</v>
       </c>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>
       <c r="AI11" s="30">
         <f>AI10/AI7*100</f>
         <v>69.474814446276255</v>
       </c>
       <c r="AJ11" s="30"/>
       <c r="AK11" s="30"/>
       <c r="AL11" s="30"/>
       <c r="AM11" s="30">
         <f>AM10/AM7*100</f>
         <v>57.000885024473561</v>
       </c>
       <c r="AN11" s="30"/>
       <c r="AO11" s="30"/>
-      <c r="AP11" s="35"/>
+      <c r="AP11" s="34"/>
       <c r="AQ11" s="33">
         <f>AQ10/AQ7*100</f>
         <v>38.497087757319058</v>
       </c>
       <c r="AR11" s="33"/>
       <c r="AS11" s="33"/>
-      <c r="AT11" s="35"/>
+      <c r="AT11" s="34"/>
       <c r="AU11" s="33">
         <f>AU10/AU7*100</f>
-        <v>43.63396794826437</v>
-[...3 lines deleted...]
-      <c r="AX11" s="35"/>
+        <v>37.077445156383</v>
+      </c>
+      <c r="AV11" s="34"/>
+      <c r="AW11" s="34"/>
+      <c r="AX11" s="34"/>
       <c r="AY11" s="33">
         <f>AY10/AY7*100</f>
-        <v>36.447355523588989</v>
-[...2 lines deleted...]
-      <c r="BA11" s="35"/>
+        <v>35.068400991566094</v>
+      </c>
+      <c r="AZ11" s="34"/>
+      <c r="BA11" s="34"/>
       <c r="BB11" s="24"/>
     </row>
     <row r="12" spans="1:59" x14ac:dyDescent="0.25">
       <c r="AT12" s="32"/>
       <c r="AU12" s="32"/>
       <c r="AV12" s="32"/>
       <c r="AW12" s="32"/>
       <c r="AX12" s="32"/>
       <c r="AY12" s="32"/>
       <c r="AZ12" s="32"/>
       <c r="BA12" s="32"/>
     </row>
     <row r="13" spans="1:59" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AT13" s="17"/>
       <c r="AU13" s="17"/>
       <c r="AV13" s="17"/>
       <c r="AW13" s="17"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
     </row>
     <row r="14" spans="1:59" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="44"/>
+      <c r="B14" s="64"/>
       <c r="AH14" s="15"/>
       <c r="AI14" s="15"/>
       <c r="AJ14" s="15"/>
       <c r="AK14" s="15"/>
       <c r="AL14" s="15"/>
       <c r="AM14" s="15"/>
       <c r="AN14" s="15"/>
       <c r="AO14" s="15"/>
       <c r="AP14" s="15"/>
       <c r="AQ14" s="15"/>
       <c r="AR14" s="15"/>
       <c r="AS14" s="15"/>
       <c r="AT14"/>
       <c r="AU14" s="17"/>
       <c r="AV14" s="17"/>
       <c r="AW14" s="17"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="17"/>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="17"/>
       <c r="BC14" s="20"/>
     </row>
     <row r="15" spans="1:59" x14ac:dyDescent="0.25">
       <c r="AT15" s="17"/>
       <c r="AU15" s="17"/>
@@ -3466,109 +3974,111 @@
       <c r="AZ70" s="17"/>
       <c r="BA70" s="17"/>
     </row>
     <row r="71" spans="46:53" x14ac:dyDescent="0.25">
       <c r="AT71" s="17"/>
       <c r="AU71" s="17"/>
       <c r="AV71" s="17"/>
       <c r="AW71" s="17"/>
       <c r="AX71" s="17"/>
       <c r="AY71" s="17"/>
       <c r="AZ71" s="17"/>
       <c r="BA71" s="17"/>
     </row>
     <row r="72" spans="46:53" x14ac:dyDescent="0.25">
       <c r="AT72" s="17"/>
       <c r="AU72" s="17"/>
       <c r="AV72" s="17"/>
       <c r="AW72" s="17"/>
       <c r="AX72" s="17"/>
       <c r="AY72" s="17"/>
       <c r="AZ72" s="17"/>
       <c r="BA72" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="Z5:AA5"/>
-[...13 lines deleted...]
-    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="AL4:AO4"/>
-[...10 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Түркістан</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>