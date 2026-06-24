--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F32B05F-E8CE-4982-9151-5767B504604D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" tabRatio="900"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Көліктің негізгі көрсеткіштері" sheetId="23" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="60">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>млн. пкм</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>млрд. ткм</t>
   </si>
   <si>
     <t>Көлік дамуының негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>темір жолмен</t>
   </si>
   <si>
@@ -485,62 +486,76 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 1990-2009 ж.ж деректер коммерциялық  тасымалдаумен айналысатын дара кәсіпкерлер орындаған жұмыс көлемін бағалауды ескере отырып қалыптастырылды. 
    2010-2021 жылдары деректер автомобиль көлігінде жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру бойынша әдіснамалық тәсілдің өзгеруін ескере отырып қайта есептелді.  
  2022 жылдан бастап және одан әрі деректер автомобиль көлігінде жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру бойынша әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. </t>
     </r>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -665,374 +680,379 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...116 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Финансовый 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1165,190 +1185,191 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:AI57"/>
+  <dimension ref="A1:AJ57"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M2" sqref="M2"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="V57" sqref="V57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="28" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="8.140625" style="1" customWidth="1"/>
     <col min="34" max="253" width="9.140625" style="1" customWidth="1"/>
     <col min="254" max="254" width="26.7109375" style="1" customWidth="1"/>
     <col min="255" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A1" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...34 lines deleted...]
-      <c r="A3" s="70" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+    </row>
+    <row r="3" spans="1:36" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="70"/>
-[...34 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+    </row>
+    <row r="4" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A4" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="62"/>
-[...34 lines deleted...]
-    <row r="5" spans="1:35">
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="61"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+    </row>
+    <row r="5" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="3">
         <v>1991</v>
       </c>
       <c r="C5" s="3">
         <v>1992</v>
       </c>
       <c r="D5" s="3">
         <v>1993</v>
       </c>
       <c r="E5" s="3">
         <v>1994</v>
       </c>
       <c r="F5" s="4">
         <v>1995</v>
       </c>
       <c r="G5" s="4">
         <v>1996</v>
       </c>
       <c r="H5" s="4">
         <v>1997</v>
       </c>
       <c r="I5" s="4">
         <v>1998</v>
       </c>
@@ -1408,52 +1429,55 @@
       </c>
       <c r="AB5" s="4">
         <v>2017</v>
       </c>
       <c r="AC5" s="4">
         <v>2018</v>
       </c>
       <c r="AD5" s="4">
         <v>2019</v>
       </c>
       <c r="AE5" s="4">
         <v>2020</v>
       </c>
       <c r="AF5" s="4">
         <v>2021</v>
       </c>
       <c r="AG5" s="4">
         <v>2022</v>
       </c>
       <c r="AH5" s="4">
         <v>2023</v>
       </c>
       <c r="AI5" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>195.96859999999998</v>
       </c>
       <c r="C6" s="7">
         <v>186.49789999999999</v>
       </c>
       <c r="D6" s="7">
         <v>183.21939999999998</v>
       </c>
       <c r="E6" s="7">
         <v>117.44760000000001</v>
       </c>
       <c r="F6" s="7">
         <v>121.2945</v>
       </c>
       <c r="G6" s="7">
         <v>116.06910000000001</v>
       </c>
       <c r="H6" s="7">
         <v>119.63900000000001</v>
       </c>
       <c r="I6" s="7">
@@ -1470,136 +1494,140 @@
       </c>
       <c r="M6" s="7">
         <v>226.05730000000003</v>
       </c>
       <c r="N6" s="7">
         <v>229.48950000000002</v>
       </c>
       <c r="O6" s="7">
         <v>253.37579999999997</v>
       </c>
       <c r="P6" s="7">
         <v>257.15309999999994</v>
       </c>
       <c r="Q6" s="7">
         <v>269.05829999999997</v>
       </c>
       <c r="R6" s="7">
         <v>279.32189999999997</v>
       </c>
       <c r="S6" s="7">
         <v>287.60309999999998</v>
       </c>
       <c r="T6" s="7">
         <v>279.53989999999999</v>
       </c>
-      <c r="U6" s="47">
+      <c r="U6" s="45">
         <v>22.5</v>
       </c>
-      <c r="V6" s="47">
+      <c r="V6" s="45">
         <v>25.2</v>
       </c>
-      <c r="W6" s="47">
+      <c r="W6" s="45">
         <v>27.3</v>
       </c>
-      <c r="X6" s="47">
+      <c r="X6" s="45">
         <v>27.8</v>
       </c>
-      <c r="Y6" s="47">
+      <c r="Y6" s="45">
         <v>29.4</v>
       </c>
-      <c r="Z6" s="47">
+      <c r="Z6" s="45">
         <v>26.9</v>
       </c>
-      <c r="AA6" s="47">
+      <c r="AA6" s="45">
         <v>23.2</v>
       </c>
-      <c r="AB6" s="47">
+      <c r="AB6" s="45">
         <v>16.5</v>
       </c>
-      <c r="AC6" s="47">
+      <c r="AC6" s="45">
         <v>18.2</v>
       </c>
-      <c r="AD6" s="47">
+      <c r="AD6" s="45">
         <v>19.8</v>
       </c>
-      <c r="AE6" s="47">
+      <c r="AE6" s="45">
         <v>19.2</v>
       </c>
-      <c r="AF6" s="47">
+      <c r="AF6" s="45">
         <v>22.9</v>
       </c>
-      <c r="AG6" s="47">
+      <c r="AG6" s="45">
         <v>24.8</v>
       </c>
-      <c r="AH6" s="47">
+      <c r="AH6" s="45">
         <v>20.3</v>
       </c>
-      <c r="AI6" s="47">
+      <c r="AI6" s="45">
         <v>21.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6" s="45">
+        <v>20.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="8"/>
       <c r="V7" s="8"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="8"/>
       <c r="Z7" s="8"/>
       <c r="AA7" s="8"/>
       <c r="AB7" s="8"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7" s="4"/>
+    </row>
+    <row r="8" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14">
         <v>15.2</v>
       </c>
       <c r="C8" s="14">
         <v>11.7</v>
       </c>
       <c r="D8" s="14">
         <v>10.4</v>
       </c>
       <c r="E8" s="14">
         <v>6.9</v>
       </c>
       <c r="F8" s="14">
         <v>8.4</v>
       </c>
       <c r="G8" s="14">
         <v>7.4</v>
       </c>
       <c r="H8" s="14">
         <v>8.5</v>
       </c>
       <c r="I8" s="14">
@@ -1616,97 +1644,100 @@
       </c>
       <c r="M8" s="14">
         <v>12.3</v>
       </c>
       <c r="N8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T8" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="U8" s="47">
+      <c r="U8" s="45">
         <v>7.1</v>
       </c>
-      <c r="V8" s="47">
+      <c r="V8" s="45">
         <v>7.2</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="45">
         <v>7.7</v>
       </c>
-      <c r="X8" s="47">
+      <c r="X8" s="45">
         <v>7.6</v>
       </c>
-      <c r="Y8" s="47">
+      <c r="Y8" s="45">
         <v>10.4</v>
       </c>
-      <c r="Z8" s="47">
+      <c r="Z8" s="45">
         <v>9</v>
       </c>
-      <c r="AA8" s="47">
+      <c r="AA8" s="45">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AB8" s="47">
+      <c r="AB8" s="45">
         <v>9.9</v>
       </c>
-      <c r="AC8" s="47">
+      <c r="AC8" s="45">
         <v>10.1</v>
       </c>
-      <c r="AD8" s="47">
+      <c r="AD8" s="45">
         <v>10.1</v>
       </c>
-      <c r="AE8" s="47">
+      <c r="AE8" s="45">
         <v>8.9</v>
       </c>
-      <c r="AF8" s="47">
+      <c r="AF8" s="45">
         <v>9</v>
       </c>
-      <c r="AG8" s="47">
+      <c r="AG8" s="45">
         <v>8</v>
       </c>
-      <c r="AH8" s="48">
+      <c r="AH8" s="46">
         <v>7.4</v>
       </c>
-      <c r="AI8" s="48">
+      <c r="AI8" s="46">
         <v>5.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:35" ht="21.75" customHeight="1">
+      <c r="AJ8" s="46">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="15">
         <v>170.2</v>
       </c>
       <c r="C9" s="15">
         <v>166.6</v>
       </c>
       <c r="D9" s="15">
         <v>169.2</v>
       </c>
       <c r="E9" s="15">
         <v>108.3</v>
       </c>
       <c r="F9" s="15">
         <v>110.7</v>
       </c>
       <c r="G9" s="15">
         <v>107.5</v>
       </c>
       <c r="H9" s="15">
         <v>110.4</v>
       </c>
       <c r="I9" s="15">
@@ -1723,97 +1754,100 @@
       </c>
       <c r="M9" s="15">
         <v>212.9</v>
       </c>
       <c r="N9" s="15">
         <v>229.3</v>
       </c>
       <c r="O9" s="15">
         <v>253.2</v>
       </c>
       <c r="P9" s="15">
         <v>256.89999999999998</v>
       </c>
       <c r="Q9" s="15">
         <v>268.60000000000002</v>
       </c>
       <c r="R9" s="15">
         <v>278.89999999999998</v>
       </c>
       <c r="S9" s="15">
         <v>287.3</v>
       </c>
       <c r="T9" s="15">
         <v>279.2</v>
       </c>
-      <c r="U9" s="21">
+      <c r="U9" s="20">
         <v>15.135321414713093</v>
       </c>
-      <c r="V9" s="21">
+      <c r="V9" s="20">
         <v>17.677428675951493</v>
       </c>
-      <c r="W9" s="21">
+      <c r="W9" s="20">
         <v>19.289236965970932</v>
       </c>
-      <c r="X9" s="21">
+      <c r="X9" s="20">
         <v>19.8158580664129</v>
       </c>
-      <c r="Y9" s="21">
+      <c r="Y9" s="20">
         <v>18.680130550868732</v>
       </c>
-      <c r="Z9" s="21">
+      <c r="Z9" s="20">
         <v>17.453397656301853</v>
       </c>
-      <c r="AA9" s="21">
+      <c r="AA9" s="20">
         <v>13.775782913033895</v>
       </c>
-      <c r="AB9" s="21">
+      <c r="AB9" s="20">
         <v>6.086592469826952</v>
       </c>
-      <c r="AC9" s="21">
+      <c r="AC9" s="20">
         <v>7.6528089766222527</v>
       </c>
-      <c r="AD9" s="21">
+      <c r="AD9" s="20">
         <v>9.0435311025553009</v>
       </c>
-      <c r="AE9" s="21">
+      <c r="AE9" s="20">
         <v>10.122456937417864</v>
       </c>
-      <c r="AF9" s="21">
+      <c r="AF9" s="20">
         <v>13.813627143429057</v>
       </c>
-      <c r="AG9" s="21">
+      <c r="AG9" s="20">
         <v>16.623593366897818</v>
       </c>
-      <c r="AH9" s="49">
+      <c r="AH9" s="43">
         <v>12.739600000000001</v>
       </c>
-      <c r="AI9" s="49">
+      <c r="AI9" s="43">
         <v>15.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9" s="43">
+        <v>16.047999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>6457.5</v>
       </c>
       <c r="C10" s="15">
         <v>5517.9</v>
       </c>
       <c r="D10" s="15">
         <v>2488.6999999999998</v>
       </c>
       <c r="E10" s="15">
         <v>1776.2</v>
       </c>
       <c r="F10" s="15">
         <v>1676.7</v>
       </c>
       <c r="G10" s="15">
         <v>942.4</v>
       </c>
       <c r="H10" s="15">
         <v>536</v>
       </c>
       <c r="I10" s="15">
@@ -1830,97 +1864,100 @@
       </c>
       <c r="M10" s="15">
         <v>94.1</v>
       </c>
       <c r="N10" s="15">
         <v>177.5</v>
       </c>
       <c r="O10" s="15">
         <v>166.6</v>
       </c>
       <c r="P10" s="15">
         <v>245.3</v>
       </c>
       <c r="Q10" s="15">
         <v>449.6</v>
       </c>
       <c r="R10" s="15">
         <v>406.1</v>
       </c>
       <c r="S10" s="15">
         <v>292.2</v>
       </c>
       <c r="T10" s="15">
         <v>329.4</v>
       </c>
-      <c r="U10" s="50">
+      <c r="U10" s="47">
         <v>255.9</v>
       </c>
-      <c r="V10" s="50">
+      <c r="V10" s="47">
         <v>273.8</v>
       </c>
-      <c r="W10" s="50">
+      <c r="W10" s="47">
         <v>326.39999999999998</v>
       </c>
-      <c r="X10" s="50">
+      <c r="X10" s="47">
         <v>365.8</v>
       </c>
-      <c r="Y10" s="50">
+      <c r="Y10" s="47">
         <v>339.9</v>
       </c>
-      <c r="Z10" s="50">
+      <c r="Z10" s="47">
         <v>424.7</v>
       </c>
-      <c r="AA10" s="50">
+      <c r="AA10" s="47">
         <v>573.4</v>
       </c>
-      <c r="AB10" s="50">
+      <c r="AB10" s="47">
         <v>590.20000000000005</v>
       </c>
-      <c r="AC10" s="50">
+      <c r="AC10" s="47">
         <v>438.3</v>
       </c>
-      <c r="AD10" s="50">
+      <c r="AD10" s="47">
         <v>635.20000000000005</v>
       </c>
-      <c r="AE10" s="51">
+      <c r="AE10" s="48">
         <v>138.30000000000001</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF10" s="49">
         <v>70</v>
       </c>
-      <c r="AG10" s="52">
+      <c r="AG10" s="49">
         <v>149.5</v>
       </c>
-      <c r="AH10" s="53">
+      <c r="AH10" s="50">
         <v>159.69999999999999</v>
       </c>
-      <c r="AI10" s="53">
+      <c r="AI10" s="50">
         <v>135.80000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10" s="19">
+        <v>33.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15">
         <v>4111.1000000000004</v>
       </c>
       <c r="C11" s="15">
         <v>2680</v>
       </c>
       <c r="D11" s="15">
         <v>1130.7</v>
       </c>
       <c r="E11" s="15">
         <v>471.4</v>
       </c>
       <c r="F11" s="15">
         <v>517.79999999999995</v>
       </c>
       <c r="G11" s="15">
         <v>226.7</v>
       </c>
       <c r="H11" s="15">
         <v>203</v>
       </c>
       <c r="I11" s="15">
@@ -1937,233 +1974,233 @@
       </c>
       <c r="M11" s="15">
         <v>763.2</v>
       </c>
       <c r="N11" s="15">
         <v>12</v>
       </c>
       <c r="O11" s="15">
         <v>9.1999999999999993</v>
       </c>
       <c r="P11" s="15">
         <v>7.8</v>
       </c>
       <c r="Q11" s="15">
         <v>8.6999999999999993</v>
       </c>
       <c r="R11" s="15">
         <v>15.8</v>
       </c>
       <c r="S11" s="15">
         <v>10.9</v>
       </c>
       <c r="T11" s="15">
         <v>10.5</v>
       </c>
-      <c r="U11" s="54">
+      <c r="U11" s="15">
         <v>32.5</v>
       </c>
-      <c r="V11" s="54">
+      <c r="V11" s="15">
         <v>44</v>
       </c>
-      <c r="W11" s="54">
+      <c r="W11" s="15">
         <v>5.8</v>
       </c>
-      <c r="X11" s="54" t="s">
-[...37 lines deleted...]
-      <c r="A12" s="69" t="s">
+      <c r="X11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="69"/>
-[...45 lines deleted...]
-      <c r="L13" s="19"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+      <c r="N12" s="59"/>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="59"/>
+      <c r="R12" s="59"/>
+      <c r="S12" s="59"/>
+      <c r="T12" s="59"/>
+      <c r="U12" s="59"/>
+      <c r="V12" s="59"/>
+      <c r="W12" s="59"/>
+      <c r="X12" s="59"/>
+      <c r="Y12" s="59"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="59"/>
+      <c r="AF12" s="59"/>
+      <c r="AG12" s="59"/>
+      <c r="AH12" s="59"/>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
       <c r="M13" s="17"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
-      <c r="R13" s="18"/>
-[...5 lines deleted...]
-      <c r="A14" s="66" t="s">
+    </row>
+    <row r="14" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="66"/>
-[...32 lines deleted...]
-      <c r="A15" s="63" t="s">
+      <c r="B14" s="64"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="64"/>
+      <c r="P14" s="64"/>
+      <c r="Q14" s="64"/>
+      <c r="R14" s="64"/>
+      <c r="S14" s="64"/>
+      <c r="T14" s="64"/>
+      <c r="U14" s="64"/>
+      <c r="V14" s="64"/>
+      <c r="W14" s="64"/>
+      <c r="X14" s="64"/>
+      <c r="Y14" s="64"/>
+      <c r="Z14" s="64"/>
+      <c r="AA14" s="64"/>
+      <c r="AB14" s="64"/>
+      <c r="AC14" s="64"/>
+      <c r="AD14" s="64"/>
+      <c r="AE14" s="64"/>
+      <c r="AF14" s="64"/>
+    </row>
+    <row r="15" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="63"/>
-[...34 lines deleted...]
-    <row r="16" spans="1:35">
+      <c r="B15" s="66"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="66"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="66"/>
+      <c r="N15" s="66"/>
+      <c r="O15" s="66"/>
+      <c r="P15" s="66"/>
+      <c r="Q15" s="66"/>
+      <c r="R15" s="66"/>
+      <c r="S15" s="66"/>
+      <c r="T15" s="66"/>
+      <c r="U15" s="66"/>
+      <c r="V15" s="66"/>
+      <c r="W15" s="66"/>
+      <c r="X15" s="66"/>
+      <c r="Y15" s="66"/>
+      <c r="Z15" s="66"/>
+      <c r="AA15" s="66"/>
+      <c r="AB15" s="66"/>
+      <c r="AC15" s="66"/>
+      <c r="AD15" s="66"/>
+      <c r="AE15" s="66"/>
+      <c r="AF15" s="66"/>
+      <c r="AG15" s="66"/>
+      <c r="AH15" s="66"/>
+      <c r="AI15" s="66"/>
+      <c r="AJ15" s="66"/>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A16" s="2"/>
       <c r="B16" s="3">
         <v>1991</v>
       </c>
       <c r="C16" s="3">
         <v>1992</v>
       </c>
       <c r="D16" s="3">
         <v>1993</v>
       </c>
       <c r="E16" s="3">
         <v>1994</v>
       </c>
       <c r="F16" s="4">
         <v>1995</v>
       </c>
       <c r="G16" s="4">
         <v>1996</v>
       </c>
       <c r="H16" s="4">
         <v>1997</v>
       </c>
       <c r="I16" s="4">
         <v>1998</v>
       </c>
@@ -2214,61 +2251,64 @@
       </c>
       <c r="Y16" s="4">
         <v>2014</v>
       </c>
       <c r="Z16" s="4">
         <v>2015</v>
       </c>
       <c r="AA16" s="3">
         <v>2016</v>
       </c>
       <c r="AB16" s="3">
         <v>2017</v>
       </c>
       <c r="AC16" s="4">
         <v>2018</v>
       </c>
       <c r="AD16" s="4">
         <v>2019</v>
       </c>
       <c r="AE16" s="4">
         <v>2020</v>
       </c>
       <c r="AF16" s="4">
         <v>2021</v>
       </c>
-      <c r="AG16" s="20">
+      <c r="AG16" s="19">
         <v>2022</v>
       </c>
-      <c r="AH16" s="20">
+      <c r="AH16" s="19">
         <v>2023</v>
       </c>
-      <c r="AI16" s="20">
+      <c r="AI16" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="7">
         <v>32.6</v>
       </c>
       <c r="C17" s="7">
         <v>24.4</v>
       </c>
       <c r="D17" s="7">
         <v>16.100000000000001</v>
       </c>
       <c r="E17" s="7">
         <v>11.5</v>
       </c>
       <c r="F17" s="7">
         <v>10.8</v>
       </c>
       <c r="G17" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="H17" s="7">
         <v>8.3000000000000007</v>
       </c>
       <c r="I17" s="7">
@@ -2285,136 +2325,140 @@
       </c>
       <c r="M17" s="7">
         <v>10.6</v>
       </c>
       <c r="N17" s="7">
         <v>3.9</v>
       </c>
       <c r="O17" s="7">
         <v>4.5</v>
       </c>
       <c r="P17" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q17" s="7">
         <v>5.6</v>
       </c>
       <c r="R17" s="7">
         <v>5.9</v>
       </c>
       <c r="S17" s="7">
         <v>6</v>
       </c>
       <c r="T17" s="7">
         <v>6</v>
       </c>
-      <c r="U17" s="47">
+      <c r="U17" s="45">
         <v>6.1</v>
       </c>
-      <c r="V17" s="47">
+      <c r="V17" s="45">
         <v>6.2</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="45">
         <v>6.7</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="45">
         <v>6.4</v>
       </c>
-      <c r="Y17" s="47">
+      <c r="Y17" s="45">
         <v>7.9</v>
       </c>
-      <c r="Z17" s="47">
+      <c r="Z17" s="45">
         <v>7.6</v>
       </c>
-      <c r="AA17" s="47">
+      <c r="AA17" s="45">
         <v>6.7</v>
       </c>
-      <c r="AB17" s="47">
+      <c r="AB17" s="45">
         <v>7.5</v>
       </c>
-      <c r="AC17" s="47">
+      <c r="AC17" s="45">
         <v>7.8</v>
       </c>
-      <c r="AD17" s="47">
+      <c r="AD17" s="45">
         <v>7.9</v>
       </c>
-      <c r="AE17" s="47">
+      <c r="AE17" s="45">
         <v>7.2</v>
       </c>
-      <c r="AF17" s="47">
+      <c r="AF17" s="45">
         <v>7.4</v>
       </c>
-      <c r="AG17" s="47">
+      <c r="AG17" s="45">
         <v>9.5</v>
       </c>
-      <c r="AH17" s="48">
+      <c r="AH17" s="46">
         <v>7</v>
       </c>
-      <c r="AI17" s="48">
+      <c r="AI17" s="46">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17" s="20"/>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="22"/>
-[...2 lines deleted...]
-      <c r="E18" s="22"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
-      <c r="R18" s="22"/>
-      <c r="S18" s="22"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
       <c r="T18" s="5"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
       <c r="AC18" s="4"/>
       <c r="AD18" s="4"/>
-      <c r="AE18" s="43"/>
-      <c r="AF18" s="44"/>
+      <c r="AE18" s="41"/>
+      <c r="AF18" s="42"/>
       <c r="AG18" s="8"/>
-      <c r="AH18" s="21"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:35">
+      <c r="AH18" s="20"/>
+      <c r="AI18" s="20"/>
+      <c r="AJ18" s="53">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="15">
         <v>25575</v>
       </c>
       <c r="C19" s="15">
         <v>18350</v>
       </c>
       <c r="D19" s="15">
         <v>11550</v>
       </c>
       <c r="E19" s="15">
         <v>8550</v>
       </c>
       <c r="F19" s="15">
         <v>7787.5</v>
       </c>
       <c r="G19" s="15">
         <v>7202.4</v>
       </c>
       <c r="H19" s="15">
         <v>6074.7</v>
       </c>
       <c r="I19" s="15">
@@ -2431,97 +2475,100 @@
       </c>
       <c r="M19" s="15">
         <v>6893.4</v>
       </c>
       <c r="N19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="U19" s="56">
+      <c r="U19" s="52">
         <v>5.6</v>
       </c>
-      <c r="V19" s="56">
+      <c r="V19" s="52">
         <v>5.8</v>
       </c>
-      <c r="W19" s="56">
+      <c r="W19" s="52">
         <v>6.2</v>
       </c>
-      <c r="X19" s="56">
+      <c r="X19" s="52">
         <v>5.9</v>
       </c>
-      <c r="Y19" s="56">
+      <c r="Y19" s="52">
         <v>7.4</v>
       </c>
-      <c r="Z19" s="56">
+      <c r="Z19" s="52">
         <v>7.1</v>
       </c>
-      <c r="AA19" s="56">
+      <c r="AA19" s="52">
         <v>6.2</v>
       </c>
-      <c r="AB19" s="56">
+      <c r="AB19" s="52">
         <v>6.8</v>
       </c>
-      <c r="AC19" s="56">
+      <c r="AC19" s="52">
         <v>7.2</v>
       </c>
-      <c r="AD19" s="56">
+      <c r="AD19" s="52">
         <v>7.3</v>
       </c>
-      <c r="AE19" s="56">
+      <c r="AE19" s="52">
         <v>6.6</v>
       </c>
-      <c r="AF19" s="56">
+      <c r="AF19" s="52">
         <v>6.5</v>
       </c>
-      <c r="AG19" s="56">
+      <c r="AG19" s="52">
         <v>6.5</v>
       </c>
-      <c r="AH19" s="57">
+      <c r="AH19" s="53">
         <v>6.2</v>
       </c>
-      <c r="AI19" s="57">
+      <c r="AI19" s="53">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="20" spans="1:35" ht="33.75">
+      <c r="AJ19" s="54">
+        <v>876.84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="15">
         <v>3734.7</v>
       </c>
       <c r="C20" s="15">
         <v>3628.5</v>
       </c>
       <c r="D20" s="15">
         <v>3115</v>
       </c>
       <c r="E20" s="15">
         <v>2329.1</v>
       </c>
       <c r="F20" s="15">
         <v>2188.3000000000002</v>
       </c>
       <c r="G20" s="15">
         <v>2072.6</v>
       </c>
       <c r="H20" s="15">
         <v>2069.6</v>
       </c>
       <c r="I20" s="15">
@@ -2538,97 +2585,100 @@
       </c>
       <c r="M20" s="15">
         <v>3717.4</v>
       </c>
       <c r="N20" s="15">
         <v>3860.7</v>
       </c>
       <c r="O20" s="15">
         <v>4463.6000000000004</v>
       </c>
       <c r="P20" s="15">
         <v>4855.6000000000004</v>
       </c>
       <c r="Q20" s="15">
         <v>5618.7</v>
       </c>
       <c r="R20" s="15">
         <v>5943.7</v>
       </c>
       <c r="S20" s="15">
         <v>6026.1</v>
       </c>
       <c r="T20" s="15">
         <v>5988.8</v>
       </c>
-      <c r="U20" s="21">
+      <c r="U20" s="20">
         <v>393.98977455045502</v>
       </c>
-      <c r="V20" s="21">
+      <c r="V20" s="20">
         <v>417.88777576511552</v>
       </c>
-      <c r="W20" s="21">
+      <c r="W20" s="20">
         <v>493.39088549551605</v>
       </c>
-      <c r="X20" s="21">
+      <c r="X20" s="20">
         <v>428.7258490813341</v>
       </c>
-      <c r="Y20" s="21">
+      <c r="Y20" s="20">
         <v>462.04072437326533</v>
       </c>
-      <c r="Z20" s="21">
+      <c r="Z20" s="20">
         <v>531.74133977371275</v>
       </c>
-      <c r="AA20" s="21">
+      <c r="AA20" s="20">
         <v>489.01564220059316</v>
       </c>
-      <c r="AB20" s="21">
+      <c r="AB20" s="20">
         <v>633.16802554669835</v>
       </c>
-      <c r="AC20" s="21">
+      <c r="AC20" s="20">
         <v>627.50529200813151</v>
       </c>
-      <c r="AD20" s="21">
+      <c r="AD20" s="20">
         <v>632.87993682085789</v>
       </c>
-      <c r="AE20" s="21">
+      <c r="AE20" s="20">
         <v>500.48781800192216</v>
       </c>
-      <c r="AF20" s="21">
+      <c r="AF20" s="20">
         <v>872.50505804626448</v>
       </c>
-      <c r="AG20" s="21">
+      <c r="AG20" s="20">
         <v>2974.1388333333334</v>
       </c>
-      <c r="AH20" s="58">
+      <c r="AH20" s="54">
         <v>773.1</v>
       </c>
-      <c r="AI20" s="58">
+      <c r="AI20" s="54">
         <v>787.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20" s="20">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="15">
         <v>3294.6</v>
       </c>
       <c r="C21" s="15">
         <v>2425.9</v>
       </c>
       <c r="D21" s="15">
         <v>1468.7</v>
       </c>
       <c r="E21" s="15">
         <v>646.4</v>
       </c>
       <c r="F21" s="15">
         <v>778</v>
       </c>
       <c r="G21" s="15">
         <v>397.5</v>
       </c>
       <c r="H21" s="15">
         <v>204.9</v>
       </c>
       <c r="I21" s="15">
@@ -2645,97 +2695,100 @@
       </c>
       <c r="M21" s="15">
         <v>11.8</v>
       </c>
       <c r="N21" s="15">
         <v>27</v>
       </c>
       <c r="O21" s="15">
         <v>25.7</v>
       </c>
       <c r="P21" s="15">
         <v>48.5</v>
       </c>
       <c r="Q21" s="15">
         <v>28.7</v>
       </c>
       <c r="R21" s="15">
         <v>28.8</v>
       </c>
       <c r="S21" s="15">
         <v>17</v>
       </c>
       <c r="T21" s="15">
         <v>18.5</v>
       </c>
-      <c r="U21" s="54">
+      <c r="U21" s="15">
         <v>17.8</v>
       </c>
-      <c r="V21" s="54">
+      <c r="V21" s="15">
         <v>15.4</v>
       </c>
-      <c r="W21" s="54">
+      <c r="W21" s="15">
         <v>20.3</v>
       </c>
-      <c r="X21" s="54">
+      <c r="X21" s="15">
         <v>21.4</v>
       </c>
-      <c r="Y21" s="54">
+      <c r="Y21" s="15">
         <v>16.5</v>
       </c>
-      <c r="Z21" s="54">
+      <c r="Z21" s="15">
         <v>18.8</v>
       </c>
-      <c r="AA21" s="54">
+      <c r="AA21" s="15">
         <v>16.2</v>
       </c>
-      <c r="AB21" s="54">
+      <c r="AB21" s="15">
         <v>20.399999999999999</v>
       </c>
-      <c r="AC21" s="54">
+      <c r="AC21" s="15">
         <v>28.6</v>
       </c>
-      <c r="AD21" s="54">
+      <c r="AD21" s="15">
         <v>11.2</v>
       </c>
-      <c r="AE21" s="21">
+      <c r="AE21" s="20">
         <v>11.8</v>
       </c>
-      <c r="AF21" s="59">
+      <c r="AF21" s="55">
         <v>13.6</v>
       </c>
       <c r="AG21" s="3">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AH21" s="21">
+      <c r="AH21" s="20">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AI21" s="21">
+      <c r="AI21" s="20">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21" s="15">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="15">
         <v>2642.7</v>
       </c>
       <c r="D22" s="15">
         <v>2196.3000000000002</v>
       </c>
       <c r="E22" s="15">
         <v>1885.4</v>
       </c>
       <c r="F22" s="15">
         <v>1635.3</v>
       </c>
       <c r="G22" s="15">
         <v>823.8</v>
       </c>
       <c r="H22" s="15">
         <v>104.7</v>
       </c>
       <c r="I22" s="15">
@@ -2752,231 +2805,232 @@
       </c>
       <c r="M22" s="15">
         <v>1330.6</v>
       </c>
       <c r="N22" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="O22" s="15">
         <v>7.9</v>
       </c>
       <c r="P22" s="15">
         <v>6.7</v>
       </c>
       <c r="Q22" s="15">
         <v>7.4</v>
       </c>
       <c r="R22" s="15">
         <v>13.5</v>
       </c>
       <c r="S22" s="15">
         <v>9.3000000000000007</v>
       </c>
       <c r="T22" s="15">
         <v>9</v>
       </c>
-      <c r="U22" s="54">
+      <c r="U22" s="15">
         <v>28.1</v>
       </c>
-      <c r="V22" s="54">
+      <c r="V22" s="15">
         <v>37</v>
       </c>
-      <c r="W22" s="54">
+      <c r="W22" s="15">
         <v>4.8</v>
       </c>
-      <c r="X22" s="54" t="s">
-[...37 lines deleted...]
-      <c r="A23" s="69" t="s">
+      <c r="X22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="69"/>
-[...53 lines deleted...]
-      <c r="A25" s="70" t="s">
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="59"/>
+      <c r="P23" s="59"/>
+      <c r="Q23" s="59"/>
+      <c r="R23" s="59"/>
+      <c r="S23" s="59"/>
+      <c r="T23" s="59"/>
+      <c r="U23" s="59"/>
+      <c r="V23" s="59"/>
+      <c r="W23" s="59"/>
+      <c r="X23" s="59"/>
+      <c r="Y23" s="59"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="59"/>
+      <c r="AB23" s="59"/>
+      <c r="AC23" s="59"/>
+      <c r="AD23" s="59"/>
+      <c r="AE23" s="59"/>
+      <c r="AF23" s="59"/>
+      <c r="AG23" s="59"/>
+      <c r="AH23" s="59"/>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="22"/>
+      <c r="P24" s="22"/>
+      <c r="Q24" s="22"/>
+    </row>
+    <row r="25" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="60" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="70"/>
-[...34 lines deleted...]
-      <c r="A26" s="63" t="s">
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
+      <c r="AG25" s="60"/>
+      <c r="AH25" s="60"/>
+    </row>
+    <row r="26" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="63"/>
-[...34 lines deleted...]
-    <row r="27" spans="1:35">
+      <c r="B26" s="66"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+      <c r="O26" s="66"/>
+      <c r="P26" s="66"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="66"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="66"/>
+      <c r="U26" s="66"/>
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="Z26" s="66"/>
+      <c r="AA26" s="66"/>
+      <c r="AB26" s="66"/>
+      <c r="AC26" s="66"/>
+      <c r="AD26" s="66"/>
+      <c r="AE26" s="66"/>
+      <c r="AF26" s="66"/>
+      <c r="AG26" s="66"/>
+      <c r="AH26" s="66"/>
+      <c r="AI26" s="66"/>
+      <c r="AJ26" s="66"/>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
       <c r="B27" s="3">
         <v>1991</v>
       </c>
       <c r="C27" s="3">
         <v>1992</v>
       </c>
       <c r="D27" s="3">
         <v>1993</v>
       </c>
       <c r="E27" s="3">
         <v>1994</v>
       </c>
       <c r="F27" s="4">
         <v>1995</v>
       </c>
       <c r="G27" s="4">
         <v>1996</v>
       </c>
       <c r="H27" s="4">
         <v>1997</v>
       </c>
       <c r="I27" s="4">
         <v>1998</v>
       </c>
@@ -3036,53 +3090,56 @@
       </c>
       <c r="AB27" s="3">
         <v>2017</v>
       </c>
       <c r="AC27" s="4">
         <v>2018</v>
       </c>
       <c r="AD27" s="4">
         <v>2019</v>
       </c>
       <c r="AE27" s="4">
         <v>2020</v>
       </c>
       <c r="AF27" s="4">
         <v>2021</v>
       </c>
       <c r="AG27" s="4">
         <v>2022</v>
       </c>
       <c r="AH27" s="4">
         <v>2023</v>
       </c>
       <c r="AI27" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="25" t="s">
+      <c r="AJ27" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A28" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="7">
         <v>661.67679999999996</v>
       </c>
       <c r="C28" s="7">
         <v>621.47920000000011</v>
       </c>
       <c r="D28" s="7">
         <v>524.93540000000007</v>
       </c>
       <c r="E28" s="7">
         <v>428.19839999999999</v>
       </c>
       <c r="F28" s="7">
         <v>422.79230000000007</v>
       </c>
       <c r="G28" s="7">
         <v>373.32679999999999</v>
       </c>
       <c r="H28" s="7">
         <v>332.79</v>
       </c>
       <c r="I28" s="7">
         <v>336.15469999999999</v>
@@ -3098,136 +3155,140 @@
       </c>
       <c r="M28" s="7">
         <v>732.59489999999994</v>
       </c>
       <c r="N28" s="7">
         <v>858.63650000000007</v>
       </c>
       <c r="O28" s="7">
         <v>932.21130000000005</v>
       </c>
       <c r="P28" s="7">
         <v>969.71370000000002</v>
       </c>
       <c r="Q28" s="7">
         <v>1013.4150999999999</v>
       </c>
       <c r="R28" s="7">
         <v>1081.6178</v>
       </c>
       <c r="S28" s="7">
         <v>1100.0165</v>
       </c>
       <c r="T28" s="7">
         <v>1142.0142999999998</v>
       </c>
-      <c r="U28" s="47">
+      <c r="U28" s="45">
         <v>103.4</v>
       </c>
-      <c r="V28" s="47">
+      <c r="V28" s="45">
         <v>104.2</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="45">
         <v>104.3</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="45">
         <v>101.2</v>
       </c>
-      <c r="Y28" s="47">
+      <c r="Y28" s="45">
         <v>95.1</v>
       </c>
-      <c r="Z28" s="47">
+      <c r="Z28" s="45">
         <v>89.3</v>
       </c>
-      <c r="AA28" s="47">
+      <c r="AA28" s="45">
         <v>88.6</v>
       </c>
-      <c r="AB28" s="47">
+      <c r="AB28" s="45">
         <v>81.900000000000006</v>
       </c>
-      <c r="AC28" s="47">
+      <c r="AC28" s="45">
         <v>80.2</v>
       </c>
-      <c r="AD28" s="47">
+      <c r="AD28" s="45">
         <v>81.7</v>
       </c>
-      <c r="AE28" s="47">
+      <c r="AE28" s="45">
         <v>54.8</v>
       </c>
-      <c r="AF28" s="47">
+      <c r="AF28" s="45">
         <v>68.900000000000006</v>
       </c>
-      <c r="AG28" s="47">
+      <c r="AG28" s="45">
         <v>89.3</v>
       </c>
-      <c r="AH28" s="47">
+      <c r="AH28" s="45">
         <v>88.7</v>
       </c>
-      <c r="AI28" s="47">
+      <c r="AI28" s="45">
         <v>83.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28" s="45">
+        <v>84.59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="12"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
       <c r="X29" s="8"/>
       <c r="Y29" s="8"/>
       <c r="Z29" s="8"/>
       <c r="AA29" s="8"/>
       <c r="AB29" s="8"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
-      <c r="AG29" s="21"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:35">
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="19"/>
+      <c r="AI29" s="19"/>
+      <c r="AJ29" s="19"/>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A30" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="15">
         <v>2.9</v>
       </c>
       <c r="C30" s="15">
         <v>2.7</v>
       </c>
       <c r="D30" s="15">
         <v>2.6</v>
       </c>
       <c r="E30" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="F30" s="15">
         <v>2.1</v>
       </c>
       <c r="G30" s="15">
         <v>1.7</v>
       </c>
       <c r="H30" s="15">
         <v>1.8</v>
       </c>
       <c r="I30" s="15">
@@ -3244,97 +3305,100 @@
       </c>
       <c r="M30" s="15">
         <v>0.9</v>
       </c>
       <c r="N30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="U30" s="56">
+      <c r="U30" s="52">
         <v>0.5</v>
       </c>
-      <c r="V30" s="56">
+      <c r="V30" s="52">
         <v>0.5</v>
       </c>
-      <c r="W30" s="56">
+      <c r="W30" s="52">
         <v>0.6</v>
       </c>
-      <c r="X30" s="56">
+      <c r="X30" s="52">
         <v>0.7</v>
       </c>
-      <c r="Y30" s="56">
+      <c r="Y30" s="52">
         <v>0.6</v>
       </c>
-      <c r="Z30" s="56">
+      <c r="Z30" s="52">
         <v>0.6</v>
       </c>
-      <c r="AA30" s="56">
+      <c r="AA30" s="52">
         <v>0.6</v>
       </c>
-      <c r="AB30" s="56">
+      <c r="AB30" s="52">
         <v>0.6</v>
       </c>
-      <c r="AC30" s="56">
+      <c r="AC30" s="52">
         <v>0.5</v>
       </c>
-      <c r="AD30" s="56">
+      <c r="AD30" s="52">
         <v>0.4</v>
       </c>
-      <c r="AE30" s="56">
+      <c r="AE30" s="52">
         <v>0.2</v>
       </c>
-      <c r="AF30" s="56">
+      <c r="AF30" s="52">
         <v>0.3</v>
       </c>
-      <c r="AG30" s="56">
+      <c r="AG30" s="52">
         <v>0.4</v>
       </c>
-      <c r="AH30" s="56">
+      <c r="AH30" s="52">
         <v>0.4</v>
       </c>
-      <c r="AI30" s="56">
+      <c r="AI30" s="52">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="31" spans="1:35">
+      <c r="AJ30" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="15">
         <v>636</v>
       </c>
       <c r="C31" s="15">
         <v>598.1</v>
       </c>
       <c r="D31" s="15">
         <v>494.9</v>
       </c>
       <c r="E31" s="15">
         <v>401.4</v>
       </c>
       <c r="F31" s="15">
         <v>396.1</v>
       </c>
       <c r="G31" s="15">
         <v>346.7</v>
       </c>
       <c r="H31" s="15">
         <v>310.5</v>
       </c>
       <c r="I31" s="15">
@@ -3351,204 +3415,210 @@
       </c>
       <c r="M31" s="15">
         <v>713.7</v>
       </c>
       <c r="N31" s="15">
         <v>840.1</v>
       </c>
       <c r="O31" s="15">
         <v>916.7</v>
       </c>
       <c r="P31" s="15">
         <v>956</v>
       </c>
       <c r="Q31" s="15">
         <v>999.6</v>
       </c>
       <c r="R31" s="15">
         <v>1068</v>
       </c>
       <c r="S31" s="15">
         <v>1086.5999999999999</v>
       </c>
       <c r="T31" s="15">
         <v>1128.5</v>
       </c>
-      <c r="U31" s="21">
+      <c r="U31" s="20">
         <v>84.314793355462157</v>
       </c>
-      <c r="V31" s="21">
+      <c r="V31" s="20">
         <v>86.071603005027711</v>
       </c>
-      <c r="W31" s="21">
+      <c r="W31" s="20">
         <v>87.473306147756333</v>
       </c>
-      <c r="X31" s="21">
+      <c r="X31" s="20">
         <v>87.662991174201821</v>
       </c>
-      <c r="Y31" s="21">
+      <c r="Y31" s="20">
         <v>81.537682718772771</v>
       </c>
-      <c r="Z31" s="21">
+      <c r="Z31" s="20">
         <v>76.559338515812343</v>
       </c>
-      <c r="AA31" s="21">
+      <c r="AA31" s="20">
         <v>77.952396658410834</v>
       </c>
-      <c r="AB31" s="21">
+      <c r="AB31" s="20">
         <v>72.786274094640788</v>
       </c>
-      <c r="AC31" s="21">
+      <c r="AC31" s="20">
         <v>73.252565687155951</v>
       </c>
-      <c r="AD31" s="21">
+      <c r="AD31" s="20">
         <v>71.849848551715169</v>
       </c>
-      <c r="AE31" s="21">
+      <c r="AE31" s="20">
         <v>48.561967205680354</v>
       </c>
-      <c r="AF31" s="21">
+      <c r="AF31" s="20">
         <v>62.380774013097195</v>
       </c>
-      <c r="AG31" s="21">
+      <c r="AG31" s="20">
         <v>83.232263103373441</v>
       </c>
-      <c r="AH31" s="49">
+      <c r="AH31" s="43">
         <v>82.832820000000012</v>
       </c>
-      <c r="AI31" s="49">
+      <c r="AI31" s="43">
         <v>78.2</v>
       </c>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31" s="43">
+        <v>78.185000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="45" t="s">
+      <c r="B32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="C32" s="45" t="s">
+      <c r="C32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="D32" s="45" t="s">
+      <c r="D32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="E32" s="45" t="s">
+      <c r="E32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="F32" s="45" t="s">
+      <c r="F32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="G32" s="45" t="s">
+      <c r="G32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="H32" s="45" t="s">
+      <c r="H32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="I32" s="45" t="s">
+      <c r="I32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="J32" s="45" t="s">
+      <c r="J32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="K32" s="45" t="s">
+      <c r="K32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="L32" s="45" t="s">
+      <c r="L32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="M32" s="45" t="s">
+      <c r="M32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="N32" s="45" t="s">
+      <c r="N32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="O32" s="45" t="s">
+      <c r="O32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="P32" s="45" t="s">
+      <c r="P32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="Q32" s="45" t="s">
+      <c r="Q32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="R32" s="45" t="s">
+      <c r="R32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="S32" s="45" t="s">
+      <c r="S32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="T32" s="45" t="s">
+      <c r="T32" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U32" s="43">
         <v>7.0695443417489923</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="43">
         <v>6.3211278285181098</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="43">
         <v>5.6110240229991524</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X32" s="43">
         <v>3.0651555011244564</v>
       </c>
-      <c r="Y32" s="49">
+      <c r="Y32" s="43">
         <v>3.9853887986522509</v>
       </c>
-      <c r="Z32" s="49">
+      <c r="Z32" s="43">
         <v>4.4014070208969667</v>
       </c>
-      <c r="AA32" s="49">
+      <c r="AA32" s="43">
         <v>4.5149282654613296</v>
       </c>
-      <c r="AB32" s="49">
+      <c r="AB32" s="43">
         <v>3.465090204307232</v>
       </c>
-      <c r="AC32" s="49">
+      <c r="AC32" s="43">
         <v>2.9947435646620248</v>
       </c>
-      <c r="AD32" s="49">
+      <c r="AD32" s="43">
         <v>3.4439365693677528</v>
       </c>
-      <c r="AE32" s="49">
+      <c r="AE32" s="43">
         <v>1.7650575715035357</v>
       </c>
-      <c r="AF32" s="49">
+      <c r="AF32" s="43">
         <v>2.1391695369551211</v>
       </c>
-      <c r="AG32" s="49">
+      <c r="AG32" s="43">
         <v>1.752102536442208</v>
       </c>
-      <c r="AH32" s="49">
+      <c r="AH32" s="43">
         <v>1.7125699999999999</v>
       </c>
-      <c r="AI32" s="49">
+      <c r="AI32" s="43">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32" s="43">
+        <v>3.4729999999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="15">
         <v>20.3</v>
       </c>
       <c r="C33" s="15">
         <v>19.100000000000001</v>
       </c>
       <c r="D33" s="15">
         <v>26.4</v>
       </c>
       <c r="E33" s="15">
         <v>24</v>
       </c>
       <c r="F33" s="15">
         <v>24.3</v>
       </c>
       <c r="G33" s="15">
         <v>24.7</v>
       </c>
       <c r="H33" s="15">
         <v>20.399999999999999</v>
       </c>
       <c r="I33" s="15">
@@ -3565,97 +3635,100 @@
       </c>
       <c r="M33" s="15">
         <v>17.8</v>
       </c>
       <c r="N33" s="15">
         <v>18.5</v>
       </c>
       <c r="O33" s="15">
         <v>15.5</v>
       </c>
       <c r="P33" s="15">
         <v>13.7</v>
       </c>
       <c r="Q33" s="15">
         <v>13.8</v>
       </c>
       <c r="R33" s="15">
         <v>13.6</v>
       </c>
       <c r="S33" s="15">
         <v>13.4</v>
       </c>
       <c r="T33" s="15">
         <v>13.5</v>
       </c>
-      <c r="U33" s="21">
+      <c r="U33" s="20">
         <v>11.6</v>
       </c>
-      <c r="V33" s="21">
+      <c r="V33" s="20">
         <v>11.3</v>
       </c>
-      <c r="W33" s="21">
+      <c r="W33" s="20">
         <v>10.6</v>
       </c>
-      <c r="X33" s="21">
+      <c r="X33" s="20">
         <v>9.6999999999999993</v>
       </c>
-      <c r="Y33" s="21">
+      <c r="Y33" s="20">
         <v>8.9</v>
       </c>
-      <c r="Z33" s="21">
+      <c r="Z33" s="20">
         <v>7.7</v>
       </c>
-      <c r="AA33" s="21">
+      <c r="AA33" s="20">
         <v>5.5</v>
       </c>
-      <c r="AB33" s="21">
+      <c r="AB33" s="20">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AC33" s="21" t="s">
+      <c r="AC33" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="AD33" s="21">
+      <c r="AD33" s="20">
         <v>5.9</v>
       </c>
-      <c r="AE33" s="49">
+      <c r="AE33" s="43">
         <v>4.3</v>
       </c>
-      <c r="AF33" s="49">
+      <c r="AF33" s="43">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AG33" s="49">
+      <c r="AG33" s="43">
         <v>3.7</v>
       </c>
-      <c r="AH33" s="59">
+      <c r="AH33" s="55">
         <v>3.5</v>
       </c>
-      <c r="AI33" s="59">
+      <c r="AI33" s="55">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="34" spans="1:35">
+      <c r="AJ33" s="55">
+        <v>2.2440000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="15">
         <v>1494.8</v>
       </c>
       <c r="C34" s="15">
         <v>1004.2</v>
       </c>
       <c r="D34" s="15">
         <v>686.4</v>
       </c>
       <c r="E34" s="15">
         <v>321.39999999999998</v>
       </c>
       <c r="F34" s="15">
         <v>189.3</v>
       </c>
       <c r="G34" s="15">
         <v>143.80000000000001</v>
       </c>
       <c r="H34" s="15">
         <v>32</v>
       </c>
       <c r="I34" s="15">
@@ -3672,97 +3745,100 @@
       </c>
       <c r="M34" s="15">
         <v>27.2</v>
       </c>
       <c r="N34" s="15">
         <v>24.4</v>
       </c>
       <c r="O34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P34" s="15">
         <v>0.2</v>
       </c>
       <c r="Q34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S34" s="15">
         <v>3.1</v>
       </c>
       <c r="T34" s="15">
         <v>3</v>
       </c>
-      <c r="U34" s="54">
+      <c r="U34" s="15">
         <v>6.2</v>
       </c>
-      <c r="V34" s="54">
+      <c r="V34" s="15">
         <v>11.1</v>
       </c>
-      <c r="W34" s="54">
+      <c r="W34" s="15">
         <v>13</v>
       </c>
-      <c r="X34" s="54">
+      <c r="X34" s="15">
         <v>12.1</v>
       </c>
-      <c r="Y34" s="54">
+      <c r="Y34" s="15">
         <v>10.1</v>
       </c>
-      <c r="Z34" s="54">
+      <c r="Z34" s="15">
         <v>1.5</v>
       </c>
-      <c r="AA34" s="54">
+      <c r="AA34" s="15">
         <v>7.6</v>
       </c>
-      <c r="AB34" s="54">
+      <c r="AB34" s="15">
         <v>11.8</v>
       </c>
-      <c r="AC34" s="54" t="s">
+      <c r="AC34" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="AD34" s="54">
+      <c r="AD34" s="15">
         <v>7.7</v>
       </c>
-      <c r="AE34" s="20">
+      <c r="AE34" s="19">
         <v>6.4</v>
       </c>
-      <c r="AF34" s="59">
+      <c r="AF34" s="55">
         <v>8.56</v>
       </c>
-      <c r="AG34" s="59">
+      <c r="AG34" s="55">
         <v>43</v>
       </c>
-      <c r="AH34" s="20">
+      <c r="AH34" s="19">
         <v>43.5</v>
       </c>
-      <c r="AI34" s="20">
+      <c r="AI34" s="19">
         <v>67.099999999999994</v>
       </c>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34" s="19">
+        <v>52.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="15">
         <v>982</v>
       </c>
       <c r="C35" s="15">
         <v>575</v>
       </c>
       <c r="D35" s="15">
         <v>349</v>
       </c>
       <c r="E35" s="15">
         <v>177</v>
       </c>
       <c r="F35" s="15">
         <v>103</v>
       </c>
       <c r="G35" s="15">
         <v>83</v>
       </c>
       <c r="H35" s="15">
         <v>58</v>
       </c>
       <c r="I35" s="15">
@@ -3779,337 +3855,344 @@
       </c>
       <c r="M35" s="15">
         <v>167.7</v>
       </c>
       <c r="N35" s="15">
         <v>12.1</v>
       </c>
       <c r="O35" s="15">
         <v>11.3</v>
       </c>
       <c r="P35" s="15">
         <v>13.5</v>
       </c>
       <c r="Q35" s="15">
         <v>15.1</v>
       </c>
       <c r="R35" s="15">
         <v>17.8</v>
       </c>
       <c r="S35" s="15">
         <v>13.4</v>
       </c>
       <c r="T35" s="15">
         <v>11.3</v>
       </c>
-      <c r="U35" s="21">
+      <c r="U35" s="20">
         <v>18.851064558143118</v>
       </c>
-      <c r="V35" s="21">
+      <c r="V35" s="20">
         <v>23.736868177429866</v>
       </c>
-      <c r="W35" s="21">
+      <c r="W35" s="20">
         <v>26.896189130269104</v>
       </c>
-      <c r="X35" s="49">
+      <c r="X35" s="43">
         <v>28.644850606869461</v>
       </c>
-      <c r="Y35" s="49">
+      <c r="Y35" s="43">
         <v>30.791223751543789</v>
       </c>
-      <c r="Z35" s="49">
+      <c r="Z35" s="43">
         <v>32.723630457153291</v>
       </c>
-      <c r="AA35" s="49">
+      <c r="AA35" s="43">
         <v>32.727237191841773</v>
       </c>
-      <c r="AB35" s="49">
+      <c r="AB35" s="43">
         <v>42.540743370749972</v>
       </c>
-      <c r="AC35" s="49">
+      <c r="AC35" s="43">
         <v>44.374036671940374</v>
       </c>
-      <c r="AD35" s="49">
+      <c r="AD35" s="43">
         <v>58.866979180678925</v>
       </c>
-      <c r="AE35" s="49">
+      <c r="AE35" s="43">
         <v>41.448942266980474</v>
       </c>
-      <c r="AF35" s="49">
+      <c r="AF35" s="43">
         <v>44.292000000000002</v>
       </c>
-      <c r="AG35" s="49">
+      <c r="AG35" s="43">
         <v>217.22200000000001</v>
       </c>
-      <c r="AH35" s="49">
+      <c r="AH35" s="43">
         <v>250.85</v>
       </c>
-      <c r="AI35" s="49">
+      <c r="AI35" s="43">
         <v>332.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="69" t="s">
+      <c r="AJ35" s="43">
+        <v>350.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="69"/>
-[...38 lines deleted...]
-      <c r="E37" s="27"/>
+      <c r="B36" s="59"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="59"/>
+      <c r="O36" s="59"/>
+      <c r="P36" s="59"/>
+      <c r="Q36" s="59"/>
+      <c r="R36" s="59"/>
+      <c r="S36" s="59"/>
+      <c r="T36" s="59"/>
+      <c r="U36" s="59"/>
+      <c r="V36" s="59"/>
+      <c r="W36" s="59"/>
+      <c r="X36" s="59"/>
+      <c r="Y36" s="59"/>
+      <c r="Z36" s="59"/>
+      <c r="AA36" s="59"/>
+      <c r="AB36" s="59"/>
+      <c r="AC36" s="59"/>
+      <c r="AD36" s="59"/>
+      <c r="AE36" s="59"/>
+      <c r="AF36" s="59"/>
+      <c r="AG36" s="59"/>
+      <c r="AH36" s="59"/>
+    </row>
+    <row r="37" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A37" s="25"/>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
     </row>
-    <row r="38" spans="1:35" ht="12.75" customHeight="1">
-      <c r="A38" s="70" t="s">
+    <row r="38" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="60" t="s">
         <v>56</v>
       </c>
-      <c r="B38" s="70"/>
-[...34 lines deleted...]
-      <c r="A39" s="62" t="s">
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="60"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="60"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="60"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="60"/>
+      <c r="T38" s="60"/>
+      <c r="U38" s="60"/>
+      <c r="V38" s="60"/>
+      <c r="W38" s="60"/>
+      <c r="X38" s="60"/>
+      <c r="Y38" s="60"/>
+      <c r="Z38" s="60"/>
+      <c r="AA38" s="60"/>
+      <c r="AB38" s="60"/>
+      <c r="AC38" s="60"/>
+      <c r="AD38" s="60"/>
+      <c r="AE38" s="60"/>
+      <c r="AF38" s="60"/>
+      <c r="AG38" s="60"/>
+      <c r="AH38" s="60"/>
+    </row>
+    <row r="39" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A39" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="B39" s="62"/>
-[...34 lines deleted...]
-    <row r="40" spans="1:35">
+      <c r="B39" s="67"/>
+      <c r="C39" s="67"/>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="67"/>
+      <c r="G39" s="67"/>
+      <c r="H39" s="67"/>
+      <c r="I39" s="67"/>
+      <c r="J39" s="67"/>
+      <c r="K39" s="67"/>
+      <c r="L39" s="67"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="67"/>
+      <c r="O39" s="67"/>
+      <c r="P39" s="67"/>
+      <c r="Q39" s="67"/>
+      <c r="R39" s="67"/>
+      <c r="S39" s="67"/>
+      <c r="T39" s="67"/>
+      <c r="U39" s="67"/>
+      <c r="V39" s="67"/>
+      <c r="W39" s="67"/>
+      <c r="X39" s="67"/>
+      <c r="Y39" s="67"/>
+      <c r="Z39" s="67"/>
+      <c r="AA39" s="67"/>
+      <c r="AB39" s="67"/>
+      <c r="AC39" s="67"/>
+      <c r="AD39" s="67"/>
+      <c r="AE39" s="67"/>
+      <c r="AF39" s="67"/>
+      <c r="AG39" s="67"/>
+      <c r="AH39" s="67"/>
+      <c r="AI39" s="67"/>
+      <c r="AJ39" s="67"/>
+    </row>
+    <row r="40" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A40" s="2"/>
       <c r="B40" s="3">
         <v>1991</v>
       </c>
       <c r="C40" s="3">
         <v>1992</v>
       </c>
       <c r="D40" s="3">
         <v>1993</v>
       </c>
       <c r="E40" s="3">
         <v>1994</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F40" s="19">
         <v>1995</v>
       </c>
-      <c r="G40" s="20">
+      <c r="G40" s="19">
         <v>1996</v>
       </c>
-      <c r="H40" s="20">
+      <c r="H40" s="19">
         <v>1997</v>
       </c>
-      <c r="I40" s="20">
+      <c r="I40" s="19">
         <v>1998</v>
       </c>
-      <c r="J40" s="20">
+      <c r="J40" s="19">
         <v>1999</v>
       </c>
-      <c r="K40" s="20">
+      <c r="K40" s="19">
         <v>2000</v>
       </c>
-      <c r="L40" s="20">
+      <c r="L40" s="19">
         <v>2001</v>
       </c>
-      <c r="M40" s="20">
+      <c r="M40" s="19">
         <v>2002</v>
       </c>
-      <c r="N40" s="20">
+      <c r="N40" s="19">
         <v>2003</v>
       </c>
-      <c r="O40" s="20">
+      <c r="O40" s="19">
         <v>2004</v>
       </c>
-      <c r="P40" s="20">
+      <c r="P40" s="19">
         <v>2005</v>
       </c>
-      <c r="Q40" s="20">
+      <c r="Q40" s="19">
         <v>2006</v>
       </c>
-      <c r="R40" s="20">
+      <c r="R40" s="19">
         <v>2007</v>
       </c>
-      <c r="S40" s="20">
+      <c r="S40" s="19">
         <v>2008</v>
       </c>
-      <c r="T40" s="20">
+      <c r="T40" s="19">
         <v>2009</v>
       </c>
-      <c r="U40" s="20">
+      <c r="U40" s="19">
         <v>2010</v>
       </c>
-      <c r="V40" s="20">
+      <c r="V40" s="19">
         <v>2011</v>
       </c>
-      <c r="W40" s="20">
+      <c r="W40" s="19">
         <v>2012</v>
       </c>
-      <c r="X40" s="20">
+      <c r="X40" s="19">
         <v>2013</v>
       </c>
-      <c r="Y40" s="20">
+      <c r="Y40" s="19">
         <v>2014</v>
       </c>
-      <c r="Z40" s="20">
+      <c r="Z40" s="19">
         <v>2015</v>
       </c>
-      <c r="AA40" s="20">
+      <c r="AA40" s="19">
         <v>2016</v>
       </c>
-      <c r="AB40" s="20">
+      <c r="AB40" s="19">
         <v>2017</v>
       </c>
-      <c r="AC40" s="20">
+      <c r="AC40" s="19">
         <v>2018</v>
       </c>
-      <c r="AD40" s="20">
+      <c r="AD40" s="19">
         <v>2019</v>
       </c>
-      <c r="AE40" s="20">
+      <c r="AE40" s="19">
         <v>2020</v>
       </c>
-      <c r="AF40" s="20">
+      <c r="AF40" s="19">
         <v>2021</v>
       </c>
       <c r="AG40" s="4">
         <v>2022</v>
       </c>
       <c r="AH40" s="4">
         <v>2023</v>
       </c>
       <c r="AI40" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="25" t="s">
+      <c r="AJ40" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="A41" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="7">
         <v>6652.2</v>
       </c>
       <c r="C41" s="7">
         <v>6091.7</v>
       </c>
       <c r="D41" s="7">
         <v>4945.7</v>
       </c>
       <c r="E41" s="7">
         <v>4030.4</v>
       </c>
       <c r="F41" s="7">
         <v>5273.1</v>
       </c>
       <c r="G41" s="7">
         <v>4937.6000000000004</v>
       </c>
       <c r="H41" s="7">
         <v>4522.8</v>
       </c>
       <c r="I41" s="7">
         <v>4372.2</v>
@@ -4125,136 +4208,140 @@
       </c>
       <c r="M41" s="8">
         <v>7161.4844000000012</v>
       </c>
       <c r="N41" s="8">
         <v>7304.6197999999995</v>
       </c>
       <c r="O41" s="8">
         <v>7582.1</v>
       </c>
       <c r="P41" s="8">
         <v>7958.5330000000004</v>
       </c>
       <c r="Q41" s="8">
         <v>8883.5</v>
       </c>
       <c r="R41" s="8">
         <v>9407.7999999999993</v>
       </c>
       <c r="S41" s="8">
         <v>9615.0008999999991</v>
       </c>
       <c r="T41" s="8">
         <v>9869.3011999999999</v>
       </c>
-      <c r="U41" s="47">
+      <c r="U41" s="45">
         <v>1742.3739494560168</v>
       </c>
-      <c r="V41" s="47">
+      <c r="V41" s="45">
         <v>1981.8708130022649</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="45">
         <v>2088.3228162991877</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="45">
         <v>2211.4564299479248</v>
       </c>
-      <c r="Y41" s="47">
+      <c r="Y41" s="45">
         <v>2408.9720670321431</v>
       </c>
-      <c r="Z41" s="47">
+      <c r="Z41" s="45">
         <v>2358.2504671920692</v>
       </c>
-      <c r="AA41" s="47">
+      <c r="AA41" s="45">
         <v>2168.5763020589407</v>
       </c>
-      <c r="AB41" s="47">
+      <c r="AB41" s="45">
         <v>1837.6803141596984</v>
       </c>
-      <c r="AC41" s="47">
+      <c r="AC41" s="45">
         <v>1687.3630012563128</v>
       </c>
-      <c r="AD41" s="47">
+      <c r="AD41" s="45">
         <v>1644.3942785274432</v>
       </c>
-      <c r="AE41" s="47">
+      <c r="AE41" s="45">
         <v>896.71048464820683</v>
       </c>
-      <c r="AF41" s="47">
+      <c r="AF41" s="45">
         <v>1181.9058509205311</v>
       </c>
-      <c r="AG41" s="47">
+      <c r="AG41" s="45">
         <v>1640.8716085364836</v>
       </c>
-      <c r="AH41" s="47">
+      <c r="AH41" s="45">
         <v>1584.4</v>
       </c>
-      <c r="AI41" s="47">
+      <c r="AI41" s="45">
         <v>1439.7</v>
       </c>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41" s="45">
+        <v>1594.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B42" s="28"/>
-[...2 lines deleted...]
-      <c r="E42" s="28"/>
+      <c r="B42" s="27"/>
+      <c r="C42" s="27"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="27"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="12"/>
       <c r="O42" s="12"/>
       <c r="P42" s="12"/>
       <c r="Q42" s="12"/>
-      <c r="R42" s="28"/>
+      <c r="R42" s="27"/>
       <c r="S42" s="11"/>
       <c r="T42" s="12"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="8"/>
       <c r="Z42" s="8"/>
       <c r="AA42" s="8"/>
       <c r="AB42" s="8"/>
       <c r="AC42" s="8"/>
       <c r="AD42" s="8"/>
-      <c r="AE42" s="46"/>
+      <c r="AE42" s="44"/>
       <c r="AF42" s="7"/>
       <c r="AG42" s="8"/>
-      <c r="AH42" s="21"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:35">
+      <c r="AH42" s="20"/>
+      <c r="AI42" s="20"/>
+      <c r="AJ42" s="20"/>
+    </row>
+    <row r="43" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="15">
         <v>1320.6</v>
       </c>
       <c r="C43" s="15">
         <v>1649.7</v>
       </c>
       <c r="D43" s="15">
         <v>1469.4</v>
       </c>
       <c r="E43" s="15">
         <v>1209</v>
       </c>
       <c r="F43" s="15">
         <v>967.2</v>
       </c>
       <c r="G43" s="15">
         <v>1038.4000000000001</v>
       </c>
       <c r="H43" s="15">
         <v>961.1</v>
       </c>
       <c r="I43" s="15">
@@ -4271,97 +4358,100 @@
       </c>
       <c r="M43" s="15">
         <v>618.6</v>
       </c>
       <c r="N43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T43" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="U43" s="56">
+      <c r="U43" s="52">
         <v>410.86393497755421</v>
       </c>
-      <c r="V43" s="56">
+      <c r="V43" s="52">
         <v>407.77571097169186</v>
       </c>
-      <c r="W43" s="56">
+      <c r="W43" s="52">
         <v>490.25113060738715</v>
       </c>
-      <c r="X43" s="56">
+      <c r="X43" s="52">
         <v>521.49968849828531</v>
       </c>
-      <c r="Y43" s="56">
+      <c r="Y43" s="52">
         <v>492.84083124563074</v>
       </c>
-      <c r="Z43" s="56">
+      <c r="Z43" s="52">
         <v>446.44968016929943</v>
       </c>
-      <c r="AA43" s="56">
+      <c r="AA43" s="52">
         <v>461.53025057053088</v>
       </c>
-      <c r="AB43" s="56">
+      <c r="AB43" s="52">
         <v>461.20853394840179</v>
       </c>
-      <c r="AC43" s="56">
+      <c r="AC43" s="52">
         <v>432.22387908227802</v>
       </c>
-      <c r="AD43" s="56">
+      <c r="AD43" s="52">
         <v>342.00686306305414</v>
       </c>
-      <c r="AE43" s="56">
+      <c r="AE43" s="52">
         <v>141.25630148714427</v>
       </c>
-      <c r="AF43" s="56">
+      <c r="AF43" s="52">
         <v>210.18002426558726</v>
       </c>
-      <c r="AG43" s="56">
+      <c r="AG43" s="52">
         <v>270.32542038263898</v>
       </c>
-      <c r="AH43" s="56">
+      <c r="AH43" s="52">
         <v>236</v>
       </c>
-      <c r="AI43" s="56">
+      <c r="AI43" s="52">
         <v>188.4</v>
       </c>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43" s="52">
+        <v>199.93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="15">
         <v>4772.2</v>
       </c>
       <c r="C44" s="15">
         <v>3931.1</v>
       </c>
       <c r="D44" s="15">
         <v>2832.4</v>
       </c>
       <c r="E44" s="15">
         <v>2257.5</v>
       </c>
       <c r="F44" s="15">
         <v>3804</v>
       </c>
       <c r="G44" s="15">
         <v>3506.3</v>
       </c>
       <c r="H44" s="15">
         <v>3402.4</v>
       </c>
       <c r="I44" s="15">
@@ -4378,204 +4468,210 @@
       </c>
       <c r="M44" s="15">
         <v>6154.1</v>
       </c>
       <c r="N44" s="15">
         <v>7197.4</v>
       </c>
       <c r="O44" s="15">
         <v>7491.7</v>
       </c>
       <c r="P44" s="15">
         <v>7875.9</v>
       </c>
       <c r="Q44" s="15">
         <v>8800.6</v>
       </c>
       <c r="R44" s="15">
         <v>9324.2999999999993</v>
       </c>
       <c r="S44" s="15">
         <v>9536.2000000000007</v>
       </c>
       <c r="T44" s="15">
         <v>9792.2999999999993</v>
       </c>
-      <c r="U44" s="21">
+      <c r="U44" s="20">
         <v>1064.4333307639536</v>
       </c>
-      <c r="V44" s="21">
+      <c r="V44" s="20">
         <v>1308.349940594032</v>
       </c>
-      <c r="W44" s="21">
+      <c r="W44" s="20">
         <v>1335.6218137823664</v>
       </c>
-      <c r="X44" s="21">
+      <c r="X44" s="20">
         <v>1436.1522048365209</v>
       </c>
-      <c r="Y44" s="21">
+      <c r="Y44" s="20">
         <v>1624.2583814762327</v>
       </c>
-      <c r="Z44" s="21">
+      <c r="Z44" s="20">
         <v>1604.8354261131155</v>
       </c>
-      <c r="AA44" s="21">
+      <c r="AA44" s="20">
         <v>1410.7162185597658</v>
       </c>
-      <c r="AB44" s="21">
+      <c r="AB44" s="20">
         <v>1093.6137113656807</v>
       </c>
-      <c r="AC44" s="21">
+      <c r="AC44" s="20">
         <v>1008.1521765574727</v>
       </c>
-      <c r="AD44" s="21">
+      <c r="AD44" s="20">
         <v>994.88161378236646</v>
       </c>
-      <c r="AE44" s="21">
+      <c r="AE44" s="20">
         <v>573.91889586083994</v>
       </c>
-      <c r="AF44" s="21">
+      <c r="AF44" s="20">
         <v>806.38775417831789</v>
       </c>
-      <c r="AG44" s="21">
+      <c r="AG44" s="20">
         <v>1048.0262475430638</v>
       </c>
-      <c r="AH44" s="59">
+      <c r="AH44" s="55">
         <v>987.8</v>
       </c>
-      <c r="AI44" s="59">
+      <c r="AI44" s="55">
         <v>820.9</v>
       </c>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44" s="55">
+        <v>839.64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="45" t="s">
+      <c r="B45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="C45" s="45" t="s">
+      <c r="C45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="D45" s="45" t="s">
+      <c r="D45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="E45" s="45" t="s">
+      <c r="E45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="F45" s="45" t="s">
+      <c r="F45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="G45" s="45" t="s">
+      <c r="G45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="H45" s="45" t="s">
+      <c r="H45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="I45" s="45" t="s">
+      <c r="I45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="J45" s="45" t="s">
+      <c r="J45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="K45" s="45" t="s">
+      <c r="K45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="L45" s="45" t="s">
+      <c r="L45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="M45" s="45" t="s">
+      <c r="M45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="N45" s="45" t="s">
+      <c r="N45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="O45" s="45" t="s">
+      <c r="O45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="P45" s="45" t="s">
+      <c r="P45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="Q45" s="45" t="s">
+      <c r="Q45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="R45" s="45" t="s">
+      <c r="R45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="S45" s="45" t="s">
+      <c r="S45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="T45" s="45" t="s">
+      <c r="T45" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="U45" s="59">
+      <c r="U45" s="55">
         <v>172.38323689075753</v>
       </c>
-      <c r="V45" s="59">
+      <c r="V45" s="55">
         <v>165.95705632344678</v>
       </c>
-      <c r="W45" s="59">
+      <c r="W45" s="55">
         <v>159.45615386509127</v>
       </c>
-      <c r="X45" s="59">
+      <c r="X45" s="55">
         <v>150.57469061724888</v>
       </c>
-      <c r="Y45" s="59">
+      <c r="Y45" s="55">
         <v>186.3467031749538</v>
       </c>
-      <c r="Z45" s="59">
+      <c r="Z45" s="55">
         <v>206.19738532134909</v>
       </c>
-      <c r="AA45" s="59">
+      <c r="AA45" s="55">
         <v>208.60160546844077</v>
       </c>
-      <c r="AB45" s="59">
+      <c r="AB45" s="55">
         <v>172.09162946829917</v>
       </c>
-      <c r="AC45" s="59">
+      <c r="AC45" s="55">
         <v>143.77717612413258</v>
       </c>
-      <c r="AD45" s="59">
+      <c r="AD45" s="55">
         <v>166.77215386509124</v>
       </c>
-      <c r="AE45" s="59">
+      <c r="AE45" s="55">
         <v>96.437652029417947</v>
       </c>
-      <c r="AF45" s="59">
+      <c r="AF45" s="55">
         <v>99.558672476625901</v>
       </c>
-      <c r="AG45" s="59">
+      <c r="AG45" s="55">
         <v>96.394640610780414</v>
       </c>
-      <c r="AH45" s="59">
+      <c r="AH45" s="55">
         <v>55.5</v>
       </c>
-      <c r="AI45" s="59">
+      <c r="AI45" s="55">
         <v>33.6</v>
       </c>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45" s="55">
+        <v>140.52000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="15">
         <v>154.30000000000001</v>
       </c>
       <c r="C46" s="15">
         <v>155.6</v>
       </c>
       <c r="D46" s="15">
         <v>137</v>
       </c>
       <c r="E46" s="15">
         <v>125</v>
       </c>
       <c r="F46" s="15">
         <v>126</v>
       </c>
       <c r="G46" s="15">
         <v>128.4</v>
       </c>
       <c r="H46" s="15">
         <v>106.3</v>
       </c>
       <c r="I46" s="15">
@@ -4592,97 +4688,100 @@
       </c>
       <c r="M46" s="15">
         <v>92.5</v>
       </c>
       <c r="N46" s="15">
         <v>96.3</v>
       </c>
       <c r="O46" s="15">
         <v>80.8</v>
       </c>
       <c r="P46" s="15">
         <v>71.099999999999994</v>
       </c>
       <c r="Q46" s="15">
         <v>70</v>
       </c>
       <c r="R46" s="15">
         <v>68.2</v>
       </c>
       <c r="S46" s="15">
         <v>66.900000000000006</v>
       </c>
       <c r="T46" s="15">
         <v>67.400000000000006</v>
       </c>
-      <c r="U46" s="21">
+      <c r="U46" s="20">
         <v>57.78</v>
       </c>
-      <c r="V46" s="21">
+      <c r="V46" s="20">
         <v>56.45</v>
       </c>
-      <c r="W46" s="21">
+      <c r="W46" s="20">
         <v>52.84</v>
       </c>
-      <c r="X46" s="60">
+      <c r="X46" s="56">
         <v>48.47</v>
       </c>
-      <c r="Y46" s="60">
+      <c r="Y46" s="56">
         <v>44.57</v>
       </c>
-      <c r="Z46" s="60">
+      <c r="Z46" s="56">
         <v>38.700000000000003</v>
       </c>
-      <c r="AA46" s="60">
+      <c r="AA46" s="56">
         <v>28.3</v>
       </c>
-      <c r="AB46" s="59">
+      <c r="AB46" s="55">
         <v>25.3</v>
       </c>
-      <c r="AC46" s="59" t="s">
+      <c r="AC46" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="AD46" s="59">
+      <c r="AD46" s="55">
         <v>29.9</v>
       </c>
-      <c r="AE46" s="59">
+      <c r="AE46" s="55">
         <v>21.5</v>
       </c>
-      <c r="AF46" s="21">
+      <c r="AF46" s="20">
         <v>20.100000000000001</v>
       </c>
-      <c r="AG46" s="59">
+      <c r="AG46" s="55">
         <v>17.7</v>
       </c>
-      <c r="AH46" s="59">
+      <c r="AH46" s="55">
         <v>17</v>
       </c>
-      <c r="AI46" s="59">
+      <c r="AI46" s="55">
         <v>13.3</v>
       </c>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46" s="55">
+        <v>10.773</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A47" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B47" s="15">
         <v>94.9</v>
       </c>
       <c r="C47" s="15">
         <v>31.1</v>
       </c>
       <c r="D47" s="15">
         <v>19.2</v>
       </c>
       <c r="E47" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="F47" s="15">
         <v>3.9</v>
       </c>
       <c r="G47" s="15">
         <v>3.4</v>
       </c>
       <c r="H47" s="15">
         <v>1</v>
       </c>
       <c r="I47" s="15">
@@ -4699,97 +4798,100 @@
       </c>
       <c r="M47" s="15">
         <v>484.4</v>
       </c>
       <c r="N47" s="15">
         <v>519.79999999999995</v>
       </c>
       <c r="O47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P47" s="15">
         <v>33</v>
       </c>
       <c r="Q47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="15">
         <v>0.9</v>
       </c>
       <c r="T47" s="15">
         <v>1.2</v>
       </c>
-      <c r="U47" s="21">
+      <c r="U47" s="20">
         <v>1.3</v>
       </c>
-      <c r="V47" s="21">
+      <c r="V47" s="20">
         <v>0.06</v>
       </c>
-      <c r="W47" s="21">
-[...2 lines deleted...]
-      <c r="X47" s="21">
+      <c r="W47" s="20">
+        <v>0</v>
+      </c>
+      <c r="X47" s="20">
         <v>0.03</v>
       </c>
-      <c r="Y47" s="21">
+      <c r="Y47" s="20">
         <v>0.03</v>
       </c>
-      <c r="Z47" s="21">
+      <c r="Z47" s="20">
         <v>0.03</v>
       </c>
-      <c r="AA47" s="21">
+      <c r="AA47" s="20">
         <v>0.4</v>
       </c>
-      <c r="AB47" s="21">
+      <c r="AB47" s="20">
         <v>0.1</v>
       </c>
-      <c r="AC47" s="21" t="s">
+      <c r="AC47" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AD47" s="21">
+      <c r="AD47" s="20">
         <v>8.1</v>
       </c>
-      <c r="AE47" s="21">
-[...5 lines deleted...]
-      <c r="AG47" s="61">
+      <c r="AE47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="20">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="57">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AH47" s="21">
+      <c r="AH47" s="20">
         <v>1.2</v>
       </c>
-      <c r="AI47" s="21">
+      <c r="AI47" s="20">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47" s="20">
+        <v>1.74</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A48" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B48" s="15">
         <v>310.2</v>
       </c>
       <c r="C48" s="15">
         <v>324.2</v>
       </c>
       <c r="D48" s="15">
         <v>487.7</v>
       </c>
       <c r="E48" s="15">
         <v>434.8</v>
       </c>
       <c r="F48" s="15">
         <v>372</v>
       </c>
       <c r="G48" s="15">
         <v>261.10000000000002</v>
       </c>
       <c r="H48" s="15">
         <v>52</v>
       </c>
       <c r="I48" s="15">
@@ -4806,197 +4908,201 @@
       </c>
       <c r="M48" s="15">
         <v>295.8</v>
       </c>
       <c r="N48" s="15">
         <v>10.4</v>
       </c>
       <c r="O48" s="15">
         <v>9.6</v>
       </c>
       <c r="P48" s="15">
         <v>11.5</v>
       </c>
       <c r="Q48" s="15">
         <v>12.9</v>
       </c>
       <c r="R48" s="15">
         <v>15.3</v>
       </c>
       <c r="S48" s="15">
         <v>11.9</v>
       </c>
       <c r="T48" s="15">
         <v>9.6</v>
       </c>
-      <c r="U48" s="21">
+      <c r="U48" s="20">
         <v>35.597046823751533</v>
       </c>
-      <c r="V48" s="21">
+      <c r="V48" s="20">
         <v>43.256205113094722</v>
       </c>
-      <c r="W48" s="21">
+      <c r="W48" s="20">
         <v>50.137418044342546</v>
       </c>
-      <c r="X48" s="49">
+      <c r="X48" s="43">
         <v>54.727545995869761</v>
       </c>
-      <c r="Y48" s="49">
+      <c r="Y48" s="43">
         <v>60.924051135325989</v>
       </c>
-      <c r="Z48" s="49">
+      <c r="Z48" s="43">
         <v>62.049975588305372</v>
       </c>
-      <c r="AA48" s="49">
+      <c r="AA48" s="43">
         <v>59.424627460203219</v>
       </c>
-      <c r="AB48" s="49">
+      <c r="AB48" s="43">
         <v>85.451039377316633</v>
       </c>
-      <c r="AC48" s="49">
+      <c r="AC48" s="43">
         <v>87.783769492429769</v>
       </c>
-      <c r="AD48" s="49">
+      <c r="AD48" s="43">
         <v>110.79034781693119</v>
       </c>
-      <c r="AE48" s="21">
+      <c r="AE48" s="20">
         <v>63.595635270804721</v>
       </c>
-      <c r="AF48" s="21">
+      <c r="AF48" s="20">
         <v>45.672400000000003</v>
       </c>
-      <c r="AG48" s="49">
+      <c r="AG48" s="43">
         <v>207.33670000000001</v>
       </c>
-      <c r="AH48" s="59">
+      <c r="AH48" s="55">
         <v>286.89999999999998</v>
       </c>
-      <c r="AI48" s="59">
+      <c r="AI48" s="55">
         <v>381.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="69" t="s">
+      <c r="AJ48" s="55">
+        <v>402.04</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="B49" s="69"/>
-[...45 lines deleted...]
-      <c r="A51" s="67" t="s">
+      <c r="B49" s="59"/>
+      <c r="C49" s="59"/>
+      <c r="D49" s="59"/>
+      <c r="E49" s="59"/>
+      <c r="F49" s="59"/>
+      <c r="G49" s="59"/>
+      <c r="H49" s="59"/>
+      <c r="I49" s="59"/>
+      <c r="J49" s="59"/>
+      <c r="K49" s="59"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="59"/>
+      <c r="N49" s="59"/>
+      <c r="O49" s="59"/>
+      <c r="P49" s="59"/>
+      <c r="Q49" s="59"/>
+      <c r="R49" s="59"/>
+      <c r="S49" s="59"/>
+      <c r="T49" s="59"/>
+      <c r="U49" s="59"/>
+      <c r="V49" s="59"/>
+      <c r="W49" s="59"/>
+      <c r="X49" s="59"/>
+      <c r="Y49" s="59"/>
+      <c r="Z49" s="59"/>
+      <c r="AA49" s="59"/>
+      <c r="AB49" s="59"/>
+      <c r="AC49" s="59"/>
+      <c r="AD49" s="59"/>
+      <c r="AE49" s="59"/>
+      <c r="AF49" s="59"/>
+      <c r="AG49" s="59"/>
+      <c r="AH49" s="59"/>
+    </row>
+    <row r="50" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="23"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="23"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+    </row>
+    <row r="51" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A51" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="67"/>
-[...19 lines deleted...]
-      <c r="A52" s="68" t="s">
+      <c r="B51" s="58"/>
+      <c r="C51" s="58"/>
+      <c r="D51" s="58"/>
+      <c r="E51" s="58"/>
+      <c r="F51" s="58"/>
+      <c r="G51" s="58"/>
+      <c r="H51" s="58"/>
+      <c r="I51" s="58"/>
+      <c r="J51" s="58"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="58"/>
+      <c r="M51" s="58"/>
+      <c r="N51" s="58"/>
+      <c r="O51" s="58"/>
+      <c r="P51" s="58"/>
+      <c r="Q51" s="58"/>
+      <c r="R51" s="58"/>
+      <c r="S51" s="58"/>
+    </row>
+    <row r="52" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B52" s="68"/>
-[...23 lines deleted...]
-      <c r="A53" s="29"/>
+      <c r="B52" s="65"/>
+      <c r="C52" s="65"/>
+      <c r="D52" s="65"/>
+      <c r="E52" s="65"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65"/>
+      <c r="I52" s="65"/>
+      <c r="J52" s="65"/>
+      <c r="K52" s="65"/>
+      <c r="L52" s="65"/>
+      <c r="M52" s="65"/>
+      <c r="N52" s="65"/>
+      <c r="O52" s="65"/>
+      <c r="P52" s="65"/>
+      <c r="Q52" s="65"/>
+      <c r="R52" s="65"/>
+      <c r="S52" s="65"/>
+      <c r="T52" s="65"/>
+      <c r="U52" s="65"/>
+      <c r="V52" s="65"/>
+      <c r="W52" s="65"/>
+      <c r="X52" s="65"/>
+    </row>
+    <row r="53" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A53" s="28"/>
       <c r="B53" s="3">
         <v>2003</v>
       </c>
       <c r="C53" s="3">
         <v>2004</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>33</v>
       </c>
       <c r="J53" s="4" t="s">
@@ -5019,211 +5125,216 @@
       </c>
       <c r="P53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R53" s="4" t="s">
         <v>42</v>
       </c>
       <c r="S53" s="4" t="s">
         <v>43</v>
       </c>
       <c r="T53" s="4" t="s">
         <v>44</v>
       </c>
       <c r="U53" s="4" t="s">
         <v>45</v>
       </c>
       <c r="V53" s="4" t="s">
         <v>46</v>
       </c>
       <c r="W53" s="4" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="30" t="s">
+      <c r="X53" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A54" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B54" s="31">
+      <c r="B54" s="30">
         <v>136</v>
       </c>
-      <c r="C54" s="31">
+      <c r="C54" s="30">
         <v>140.89999999999998</v>
       </c>
-      <c r="D54" s="31">
+      <c r="D54" s="30">
         <v>151.5</v>
       </c>
-      <c r="E54" s="31">
+      <c r="E54" s="30">
         <v>166.70000000000002</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>188.20000000000002</v>
       </c>
-      <c r="G54" s="33">
+      <c r="G54" s="32">
         <v>193.6</v>
       </c>
-      <c r="H54" s="34">
+      <c r="H54" s="33">
         <v>198.4</v>
       </c>
-      <c r="I54" s="35">
+      <c r="I54" s="34">
         <v>306.3</v>
       </c>
-      <c r="J54" s="35">
+      <c r="J54" s="34">
         <v>343.3</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>368.5</v>
       </c>
-      <c r="L54" s="35">
+      <c r="L54" s="34">
         <v>370</v>
       </c>
-      <c r="M54" s="35">
+      <c r="M54" s="34">
         <v>358.40899999999999</v>
       </c>
-      <c r="N54" s="36">
+      <c r="N54" s="35">
         <v>352.154</v>
       </c>
-      <c r="O54" s="36">
+      <c r="O54" s="35">
         <v>348.54399999999998</v>
       </c>
-      <c r="P54" s="36">
+      <c r="P54" s="35">
         <v>341.97399999999999</v>
       </c>
-      <c r="Q54" s="37">
+      <c r="Q54" s="36">
         <v>339.61200000000002</v>
       </c>
-      <c r="R54" s="37">
+      <c r="R54" s="36">
         <v>335.57</v>
       </c>
-      <c r="S54" s="38">
+      <c r="S54" s="37">
         <v>333.53100000000001</v>
       </c>
-      <c r="T54" s="38">
+      <c r="T54" s="37">
         <v>328.47699999999998</v>
       </c>
-      <c r="U54" s="36">
+      <c r="U54" s="35">
         <v>322.70100000000002</v>
       </c>
-      <c r="V54" s="36">
+      <c r="V54" s="35">
         <v>334.2</v>
       </c>
-      <c r="W54" s="36">
+      <c r="W54" s="35">
         <v>333.8</v>
       </c>
-      <c r="X54" s="18"/>
-[...2 lines deleted...]
-      <c r="A55" s="65" t="s">
+      <c r="X54" s="35">
+        <v>349.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="B55" s="65"/>
-[...19 lines deleted...]
-      <c r="A56" s="64" t="s">
+      <c r="B55" s="63"/>
+      <c r="C55" s="63"/>
+      <c r="D55" s="63"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="63"/>
+      <c r="G55" s="63"/>
+      <c r="H55" s="63"/>
+      <c r="I55" s="63"/>
+      <c r="J55" s="63"/>
+      <c r="K55" s="63"/>
+      <c r="L55" s="63"/>
+      <c r="M55" s="63"/>
+      <c r="N55" s="63"/>
+      <c r="O55" s="63"/>
+      <c r="P55" s="63"/>
+      <c r="Q55" s="63"/>
+      <c r="R55" s="63"/>
+      <c r="S55" s="63"/>
+    </row>
+    <row r="56" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A56" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="B56" s="64"/>
-[...20 lines deleted...]
-      <c r="A57" s="64" t="s">
+      <c r="B56" s="62"/>
+      <c r="C56" s="62"/>
+      <c r="D56" s="62"/>
+      <c r="E56" s="62"/>
+      <c r="F56" s="62"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="62"/>
+      <c r="I56" s="62"/>
+      <c r="J56" s="38"/>
+      <c r="K56" s="38"/>
+      <c r="L56" s="38"/>
+      <c r="M56" s="38"/>
+      <c r="N56" s="38"/>
+      <c r="O56" s="39"/>
+      <c r="P56" s="39"/>
+      <c r="Q56" s="39"/>
+      <c r="R56" s="40"/>
+      <c r="S56" s="40"/>
+      <c r="T56" s="40"/>
+    </row>
+    <row r="57" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A57" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B57" s="64"/>
-[...14 lines deleted...]
-      <c r="Q57" s="39"/>
+      <c r="B57" s="62"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="38"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="38"/>
+      <c r="O57" s="38"/>
+      <c r="P57" s="38"/>
+      <c r="Q57" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A57:I57"/>
+    <mergeCell ref="A55:S55"/>
+    <mergeCell ref="A56:I56"/>
+    <mergeCell ref="A14:AF14"/>
+    <mergeCell ref="A51:S51"/>
+    <mergeCell ref="A15:AJ15"/>
+    <mergeCell ref="A26:AJ26"/>
+    <mergeCell ref="A39:AJ39"/>
+    <mergeCell ref="A52:X52"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A36:AH36"/>
     <mergeCell ref="A49:AH49"/>
     <mergeCell ref="A12:AH12"/>
     <mergeCell ref="A23:AH23"/>
     <mergeCell ref="A38:AH38"/>
     <mergeCell ref="A25:AH25"/>
     <mergeCell ref="A3:AH3"/>
-    <mergeCell ref="A4:AI4"/>
-[...8 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A4:AJ4"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Көліктің негізгі көрсеткіштері</vt:lpstr>