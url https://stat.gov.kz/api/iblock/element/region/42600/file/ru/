--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -58,113 +58,125 @@
   <si>
     <t xml:space="preserve">Т. Рыскуловский </t>
   </si>
   <si>
     <t xml:space="preserve">Меркенский </t>
   </si>
   <si>
     <t xml:space="preserve">Мойынкумский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарысуский </t>
   </si>
   <si>
     <t xml:space="preserve">Таласский </t>
   </si>
   <si>
     <t xml:space="preserve">Шуский </t>
   </si>
   <si>
     <t>Жамбылская область</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t xml:space="preserve"> млн. тенге</t>
+    <t xml:space="preserve"> млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF00000A"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -211,55 +223,56 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -283,70 +296,76 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -617,756 +636,800 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="O28" sqref="O28"/>
+      <selection activeCell="L30" sqref="L30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="1" customWidth="1"/>
     <col min="2" max="16" width="10.7109375" style="1" customWidth="1"/>
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
     </row>
     <row r="2" spans="1:18">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="31"/>
-[...13 lines deleted...]
-      <c r="P2" s="19" t="s">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="36"/>
+      <c r="Q2" s="19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="26"/>
       <c r="B3" s="27">
         <v>2010</v>
       </c>
       <c r="C3" s="27">
         <v>2011</v>
       </c>
       <c r="D3" s="27">
         <v>2012</v>
       </c>
       <c r="E3" s="27">
         <v>2013</v>
       </c>
       <c r="F3" s="27">
         <v>2014</v>
       </c>
       <c r="G3" s="27">
         <v>2015</v>
       </c>
       <c r="H3" s="27">
         <v>2016</v>
       </c>
       <c r="I3" s="27">
         <v>2017</v>
       </c>
       <c r="J3" s="27">
         <v>2018</v>
       </c>
       <c r="K3" s="27">
         <v>2019</v>
       </c>
       <c r="L3" s="27">
         <v>2020</v>
       </c>
       <c r="M3" s="27">
         <v>2021</v>
       </c>
       <c r="N3" s="28">
         <v>2022</v>
       </c>
       <c r="O3" s="28">
         <v>2023</v>
       </c>
       <c r="P3" s="28">
         <v>2024</v>
       </c>
+      <c r="Q3" s="28">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:18" ht="15.75" customHeight="1">
       <c r="A4" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="21">
         <v>146797</v>
       </c>
       <c r="C4" s="22">
         <v>106606</v>
       </c>
       <c r="D4" s="22">
         <v>152437</v>
       </c>
       <c r="E4" s="22">
         <v>248842</v>
       </c>
       <c r="F4" s="22">
         <v>208554</v>
       </c>
       <c r="G4" s="23">
         <v>194321</v>
       </c>
       <c r="H4" s="23">
         <v>215906</v>
       </c>
       <c r="I4" s="21">
         <v>225863</v>
       </c>
       <c r="J4" s="23">
         <v>264520</v>
       </c>
       <c r="K4" s="24">
         <v>296398</v>
       </c>
       <c r="L4" s="24">
         <v>350068</v>
       </c>
       <c r="M4" s="25">
         <v>398609</v>
       </c>
       <c r="N4" s="16">
         <v>428502</v>
       </c>
       <c r="O4" s="2">
         <v>536595</v>
       </c>
-      <c r="P4" s="35">
+      <c r="P4" s="29">
         <v>533862</v>
+      </c>
+      <c r="Q4" s="31">
+        <v>789375</v>
       </c>
       <c r="R4" s="17"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4">
         <v>49106</v>
       </c>
       <c r="C5" s="4">
         <v>46666</v>
       </c>
       <c r="D5" s="4">
         <v>52569</v>
       </c>
       <c r="E5" s="5">
         <v>49365</v>
       </c>
       <c r="F5" s="5">
         <v>48487</v>
       </c>
       <c r="G5" s="5">
         <v>43704</v>
       </c>
       <c r="H5" s="6">
         <v>56868</v>
       </c>
       <c r="I5" s="6">
         <v>63389</v>
       </c>
       <c r="J5" s="6">
         <v>71339</v>
       </c>
       <c r="K5" s="6">
         <v>77307</v>
       </c>
       <c r="L5" s="6">
         <v>115014</v>
       </c>
       <c r="M5" s="7">
         <v>130741</v>
       </c>
       <c r="N5" s="7">
         <v>156553</v>
       </c>
       <c r="O5" s="2">
         <v>180735</v>
       </c>
-      <c r="P5" s="35">
+      <c r="P5" s="29">
         <v>185148</v>
+      </c>
+      <c r="Q5" s="31">
+        <v>245018</v>
       </c>
       <c r="R5" s="17"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="4">
         <v>3472</v>
       </c>
       <c r="C6" s="4">
         <v>3152</v>
       </c>
       <c r="D6" s="4">
         <v>8162</v>
       </c>
       <c r="E6" s="5">
         <v>46891</v>
       </c>
       <c r="F6" s="5">
         <v>18067</v>
       </c>
       <c r="G6" s="5">
         <v>9170</v>
       </c>
       <c r="H6" s="6">
         <v>8689</v>
       </c>
       <c r="I6" s="6">
         <v>10660</v>
       </c>
       <c r="J6" s="6">
         <v>13964</v>
       </c>
       <c r="K6" s="6">
         <v>14329</v>
       </c>
       <c r="L6" s="6">
         <v>20337</v>
       </c>
       <c r="M6" s="7">
         <v>23218</v>
       </c>
       <c r="N6" s="7">
         <v>30363</v>
       </c>
       <c r="O6" s="2">
         <v>30162</v>
       </c>
-      <c r="P6" s="35">
+      <c r="P6" s="29">
         <v>23077</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>22757</v>
       </c>
       <c r="R6" s="17"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="4">
         <v>5377</v>
       </c>
       <c r="C7" s="4">
         <v>4751</v>
       </c>
       <c r="D7" s="4">
         <v>5135</v>
       </c>
       <c r="E7" s="5">
         <v>16655</v>
       </c>
       <c r="F7" s="5">
         <v>18789</v>
       </c>
       <c r="G7" s="5">
         <v>21115</v>
       </c>
       <c r="H7" s="6">
         <v>19569</v>
       </c>
       <c r="I7" s="6">
         <v>18704</v>
       </c>
       <c r="J7" s="6">
         <v>24725</v>
       </c>
       <c r="K7" s="6">
         <v>27235</v>
       </c>
       <c r="L7" s="6">
         <v>27337</v>
       </c>
       <c r="M7" s="7">
         <v>33978</v>
       </c>
       <c r="N7" s="7">
         <v>26962</v>
       </c>
       <c r="O7" s="2">
         <v>26974</v>
       </c>
-      <c r="P7" s="35">
+      <c r="P7" s="29">
         <v>37975</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>38607</v>
       </c>
       <c r="R7" s="17"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4">
         <v>3342</v>
       </c>
       <c r="C8" s="4">
         <v>2747</v>
       </c>
       <c r="D8" s="4">
         <v>13936</v>
       </c>
       <c r="E8" s="5">
         <v>15151</v>
       </c>
       <c r="F8" s="5">
         <v>17573</v>
       </c>
       <c r="G8" s="5">
         <v>15520</v>
       </c>
       <c r="H8" s="6">
         <v>3146</v>
       </c>
       <c r="I8" s="6">
         <v>14925</v>
       </c>
       <c r="J8" s="6">
         <v>21869</v>
       </c>
       <c r="K8" s="6">
         <v>5694</v>
       </c>
       <c r="L8" s="6">
         <v>7468</v>
       </c>
       <c r="M8" s="7">
         <v>7842</v>
       </c>
       <c r="N8" s="7">
         <v>8645</v>
       </c>
       <c r="O8" s="2">
         <v>10743</v>
       </c>
-      <c r="P8" s="35">
+      <c r="P8" s="29">
         <v>15873</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>20531</v>
       </c>
       <c r="R8" s="17"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="4">
         <v>5601</v>
       </c>
       <c r="C9" s="4">
         <v>10461</v>
       </c>
       <c r="D9" s="4">
         <v>30756</v>
       </c>
       <c r="E9" s="5">
         <v>26440</v>
       </c>
       <c r="F9" s="5">
         <v>15042</v>
       </c>
       <c r="G9" s="5">
         <v>24651</v>
       </c>
       <c r="H9" s="6">
         <v>16896</v>
       </c>
       <c r="I9" s="6">
         <v>19549</v>
       </c>
       <c r="J9" s="6">
         <v>21622</v>
       </c>
       <c r="K9" s="6">
         <v>15543</v>
       </c>
       <c r="L9" s="6">
         <v>43376</v>
       </c>
       <c r="M9" s="7">
         <v>43491</v>
       </c>
       <c r="N9" s="7">
         <v>61656</v>
       </c>
       <c r="O9" s="2">
         <v>62637</v>
       </c>
-      <c r="P9" s="35">
+      <c r="P9" s="29">
         <v>60853</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>45787</v>
       </c>
       <c r="R9" s="17"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="4">
         <v>40586</v>
       </c>
       <c r="C10" s="4">
         <v>12440</v>
       </c>
       <c r="D10" s="4">
         <v>10229</v>
       </c>
       <c r="E10" s="5">
         <v>28705</v>
       </c>
       <c r="F10" s="5">
         <v>27127</v>
       </c>
       <c r="G10" s="5">
         <v>30849</v>
       </c>
       <c r="H10" s="6">
         <v>29676</v>
       </c>
       <c r="I10" s="6">
         <v>5990</v>
       </c>
       <c r="J10" s="6">
         <v>8685</v>
       </c>
       <c r="K10" s="6">
         <v>16407</v>
       </c>
       <c r="L10" s="6">
         <v>19219</v>
       </c>
       <c r="M10" s="7">
         <v>18892</v>
       </c>
       <c r="N10" s="7">
         <v>12042</v>
       </c>
       <c r="O10" s="2">
         <v>6300</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="29">
         <v>9181</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>15912</v>
       </c>
       <c r="R10" s="17"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="4">
         <v>3272</v>
       </c>
       <c r="C11" s="4">
         <v>2885</v>
       </c>
       <c r="D11" s="4">
         <v>6783</v>
       </c>
       <c r="E11" s="5">
         <v>13794</v>
       </c>
       <c r="F11" s="5">
         <v>4870</v>
       </c>
       <c r="G11" s="5">
         <v>4700</v>
       </c>
       <c r="H11" s="6">
         <v>5489</v>
       </c>
       <c r="I11" s="6">
         <v>8579</v>
       </c>
       <c r="J11" s="6">
         <v>9272</v>
       </c>
       <c r="K11" s="6">
         <v>11009</v>
       </c>
       <c r="L11" s="6">
         <v>17113</v>
       </c>
       <c r="M11" s="7">
         <v>15101</v>
       </c>
       <c r="N11" s="7">
         <v>16477</v>
       </c>
       <c r="O11" s="2">
         <v>30031</v>
       </c>
-      <c r="P11" s="35">
+      <c r="P11" s="29">
         <v>35321</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>40690</v>
       </c>
       <c r="R11" s="17"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="4">
         <v>22101</v>
       </c>
       <c r="C12" s="4">
         <v>9672</v>
       </c>
       <c r="D12" s="4">
         <v>10862</v>
       </c>
       <c r="E12" s="5">
         <v>5537</v>
       </c>
       <c r="F12" s="5">
         <v>7610</v>
       </c>
       <c r="G12" s="5">
         <v>3076</v>
       </c>
       <c r="H12" s="6">
         <v>9678</v>
       </c>
       <c r="I12" s="6">
         <v>10051</v>
       </c>
       <c r="J12" s="6">
         <v>14561</v>
       </c>
       <c r="K12" s="6">
         <v>25229</v>
       </c>
       <c r="L12" s="6">
         <v>27593</v>
       </c>
       <c r="M12" s="7">
         <v>27861</v>
       </c>
       <c r="N12" s="7">
         <v>24853</v>
       </c>
       <c r="O12" s="2">
         <v>23102</v>
       </c>
-      <c r="P12" s="35">
+      <c r="P12" s="29">
         <v>27593</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>31349</v>
       </c>
       <c r="R12" s="17"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="4">
         <v>1944</v>
       </c>
       <c r="C13" s="4">
         <v>2263</v>
       </c>
       <c r="D13" s="4">
         <v>3512</v>
       </c>
       <c r="E13" s="5">
         <v>4216</v>
       </c>
       <c r="F13" s="5">
         <v>14940</v>
       </c>
       <c r="G13" s="5">
         <v>10386</v>
       </c>
       <c r="H13" s="6">
         <v>23900</v>
       </c>
       <c r="I13" s="6">
         <v>24081</v>
       </c>
       <c r="J13" s="6">
         <v>26794</v>
       </c>
       <c r="K13" s="6">
         <v>29573</v>
       </c>
       <c r="L13" s="6">
         <v>26437</v>
       </c>
       <c r="M13" s="7">
         <v>48010</v>
       </c>
       <c r="N13" s="7">
         <v>34089</v>
       </c>
       <c r="O13" s="2">
         <v>77515</v>
       </c>
-      <c r="P13" s="35">
+      <c r="P13" s="29">
         <v>45537</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>122214</v>
       </c>
       <c r="R13" s="17"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="4">
         <v>1950</v>
       </c>
       <c r="C14" s="4">
         <v>3603</v>
       </c>
       <c r="D14" s="4">
         <v>1981</v>
       </c>
       <c r="E14" s="5">
         <v>12215</v>
       </c>
       <c r="F14" s="5">
         <v>10542</v>
       </c>
       <c r="G14" s="5">
         <v>7956</v>
       </c>
       <c r="H14" s="6">
         <v>9529</v>
       </c>
       <c r="I14" s="6">
         <v>11175</v>
       </c>
       <c r="J14" s="6">
         <v>15556</v>
       </c>
       <c r="K14" s="6">
         <v>17131</v>
       </c>
       <c r="L14" s="6">
         <v>16597</v>
       </c>
       <c r="M14" s="7">
         <v>19402</v>
       </c>
       <c r="N14" s="7">
         <v>9443</v>
       </c>
       <c r="O14" s="2">
         <v>13559</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="29">
         <v>23672</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>41333</v>
       </c>
       <c r="R14" s="17"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="4">
         <v>10046</v>
       </c>
       <c r="C15" s="4">
         <v>7966</v>
       </c>
       <c r="D15" s="4">
         <v>8512</v>
       </c>
       <c r="E15" s="5">
         <v>29873</v>
       </c>
       <c r="F15" s="5">
         <v>25507</v>
       </c>
       <c r="G15" s="5">
         <v>23194</v>
       </c>
       <c r="H15" s="6">
         <v>32466</v>
       </c>
       <c r="I15" s="6">
         <v>38760</v>
       </c>
       <c r="J15" s="6">
         <v>36133</v>
       </c>
       <c r="K15" s="6">
         <v>56941</v>
       </c>
       <c r="L15" s="6">
         <v>29577</v>
       </c>
       <c r="M15" s="7">
         <v>30073</v>
       </c>
       <c r="N15" s="7">
         <v>47419</v>
       </c>
       <c r="O15" s="2">
         <v>74837</v>
       </c>
-      <c r="P15" s="35">
+      <c r="P15" s="29">
         <v>69632</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>165177</v>
       </c>
       <c r="R15" s="17"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="N16" s="10"/>
       <c r="P16" s="10"/>
       <c r="R16" s="15"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="18"/>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12"/>
@@ -1425,76 +1488,79 @@
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="14"/>
       <c r="F31" s="13"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="11"/>
       <c r="F32" s="13"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11"/>
       <c r="F33" s="13"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="15"/>
       <c r="F34" s="13"/>
     </row>
     <row r="35" spans="1:6">
       <c r="F35" s="13"/>
     </row>
     <row r="36" spans="1:6">
       <c r="F36" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1503,85 +1569,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C06687DD-5740-4600-8F6F-DFEC17167AE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B697C9-A9C3-43C2-88EA-303EF4A33D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C06687DD-5740-4600-8F6F-DFEC17167AE0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>